--- v0 (2026-05-14)
+++ v1 (2026-10-25)
@@ -6,95 +6,95 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12555000/WorkingDocLib/03　若年者就職援助係/（★一時避難用★）/03　若年者雇用対策係/01若年係/33 内定率/R7年度　内定率記者発表/01　高校・中学/02　令和７年７月末現在/05 HP掲載/ALAYA/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12555000/WorkingDocLib/03　若年者就職援助係/（★一時避難用★）/03　若年者雇用対策係/01若年係/33 内定率/R7年度　内定率記者発表/01　高校・中学/02　令和７年７月末現在/05 HP掲載/R808修正/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{C7FBD6AA-8C1A-4390-8426-72043D1A375C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7F40C4AF-E934-4729-BC8A-25DB1B5F01B9}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{C7FBD6AA-8C1A-4390-8426-72043D1A375C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48EAB1F2-59DD-4239-B8F8-76AB22C64BB2}"/>
   <bookViews>
-    <workbookView xWindow="2955" yWindow="765" windowWidth="20925" windowHeight="14355" xr2:uid="{36DA5CFA-1502-4D18-B3C9-C20F3C6D68CB}"/>
+    <workbookView xWindow="2460" yWindow="450" windowWidth="21855" windowHeight="14580" xr2:uid="{36DA5CFA-1502-4D18-B3C9-C20F3C6D68CB}"/>
   </bookViews>
   <sheets>
     <sheet name="第１・２表" sheetId="1" r:id="rId1"/>
     <sheet name="第３表" sheetId="2" r:id="rId2"/>
     <sheet name="第４・５表" sheetId="3" r:id="rId3"/>
     <sheet name="第６表" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第１・２表!$A$1:$M$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">第３表!$A$1:$J$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">第４・５表!$A$1:$G$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">第６表!$A$1:$J$198</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="243">
   <si>
     <t>第１表 令和８年３月高校新卒者のハローワーク求人に係る地域別求人・求職状況</t>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>キュウジン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>カカ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　求人数</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>　求職者数</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
@@ -222,54 +222,50 @@
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>注４ 比率については小数第２位を四捨五入している。ただし、求人倍率は小数第３位を四捨五入している。</t>
     <rPh sb="10" eb="11">
       <t>チイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>第２表 令和８年３月中学新卒者のハローワーク求人に係る求人・求職状況</t>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ネン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>キュウジン</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>カカ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...2 lines deleted...]
-    <t>前年10月比</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>前年7月差</t>
     <rPh sb="4" eb="5">
       <t>サ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>注２ （）内は、前年同期における状況である。</t>
     <rPh sb="5" eb="6">
       <t>ナイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ドウキ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
@@ -2034,82 +2030,50 @@
     <t>（２）中学新卒者の状況</t>
     <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>最　　終　　状　　況</t>
     <rPh sb="0" eb="1">
       <t>サイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>オワリ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>イワン</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>就職率</t>
     <rPh sb="0" eb="3">
       <t>シュウショクリツ</t>
     </rPh>
     <phoneticPr fontId="16"/>
-  </si>
-[...30 lines deleted...]
-    <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>令和３年３月卒</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ソツ</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>（令和７年７月末現在）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
@@ -5065,244 +5029,244 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="108" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="111" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="115" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="116" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="111" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="83" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="87" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="113" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="20" fillId="0" borderId="113" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="111" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="83" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="87" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="111" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="115" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="116" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="137" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="205" fontId="26" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="205" fontId="26" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="132" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="204" fontId="26" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="205" fontId="26" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="205" fontId="26" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="205" fontId="26" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="137" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="204" fontId="26" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="123" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...88 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="ハイパーリンク" xfId="4" builtinId="8"/>
     <cellStyle name="桁区切り 2" xfId="5" xr:uid="{E16FB416-6F13-49B3-8259-AECD25ECD10E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{ADD6B178-528C-40F7-9EF9-766C492B93D5}"/>
     <cellStyle name="標準_《作業用》★0709記者発表資料②高校等（第１～３表）個票データ" xfId="1" xr:uid="{881D8799-96F8-4FF1-B6D7-D184775538C6}"/>
     <cellStyle name="標準_高校9603" xfId="2" xr:uid="{171823DD-9DA4-4A44-9EB6-ACD2D405F97A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
@@ -5788,51 +5752,51 @@
     <col min="8" max="8" width="9.625" style="7" customWidth="1"/>
     <col min="9" max="9" width="6.625" style="7" customWidth="1"/>
     <col min="10" max="10" width="9.625" style="7" customWidth="1"/>
     <col min="11" max="13" width="6.625" style="7" customWidth="1"/>
     <col min="14" max="14" width="6" style="7" customWidth="1"/>
     <col min="15" max="15" width="8.875" style="7" customWidth="1"/>
     <col min="16" max="16" width="9.125" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.875" style="7" customWidth="1"/>
     <col min="18" max="18" width="9" style="7" customWidth="1"/>
     <col min="19" max="19" width="8.875" style="7" customWidth="1"/>
     <col min="20" max="20" width="9.125" style="7" customWidth="1"/>
     <col min="21" max="21" width="8.875" style="7" customWidth="1"/>
     <col min="22" max="22" width="9.125" style="7" customWidth="1"/>
     <col min="23" max="23" width="8.875" style="7" customWidth="1"/>
     <col min="24" max="24" width="9.125" style="7" customWidth="1"/>
     <col min="25" max="25" width="8.875" style="7" customWidth="1"/>
     <col min="26" max="28" width="6.875" style="7" customWidth="1"/>
     <col min="29" max="16384" width="9" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K1" s="3" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="L1" s="4"/>
       <c r="N1" s="5"/>
       <c r="Y1" s="6"/>
     </row>
     <row r="2" spans="1:27" ht="13.5" customHeight="1">
       <c r="C2" s="8"/>
       <c r="D2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="10"/>
       <c r="F2" s="11" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="12"/>
       <c r="L2" s="10" t="s">
         <v>3</v>
       </c>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:27" ht="13.5" customHeight="1" thickBot="1">
@@ -7142,100 +7106,100 @@
       <c r="M41" s="57"/>
       <c r="N41" s="62"/>
       <c r="P41" s="56"/>
       <c r="Q41" s="57"/>
       <c r="R41" s="58"/>
       <c r="S41" s="59"/>
       <c r="T41" s="60"/>
       <c r="U41" s="57"/>
       <c r="V41" s="60"/>
       <c r="W41" s="57"/>
       <c r="X41" s="60"/>
       <c r="Y41" s="57"/>
     </row>
     <row r="42" spans="3:25" ht="13.5" customHeight="1" thickBot="1">
       <c r="C42" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="63"/>
       <c r="E42" s="63"/>
       <c r="F42" s="63"/>
       <c r="G42" s="63"/>
       <c r="H42" s="63"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="L42" s="5" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="N42" s="64"/>
     </row>
     <row r="43" spans="3:25" ht="13.5" customHeight="1">
       <c r="C43" s="65"/>
       <c r="D43" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="12"/>
       <c r="F43" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="12"/>
       <c r="L43" s="10" t="s">
         <v>3</v>
       </c>
       <c r="M43" s="67"/>
     </row>
     <row r="44" spans="3:25" ht="13.5" customHeight="1" thickBot="1">
       <c r="C44" s="68"/>
       <c r="D44" s="15"/>
       <c r="E44" s="69" t="s">
         <v>6</v>
       </c>
       <c r="F44" s="17" t="s">
         <v>5</v>
       </c>
       <c r="G44" s="69" t="s">
         <v>6</v>
       </c>
       <c r="H44" s="17" t="s">
         <v>7</v>
       </c>
       <c r="I44" s="69" t="s">
         <v>6</v>
       </c>
       <c r="J44" s="17" t="s">
         <v>8</v>
       </c>
       <c r="K44" s="69" t="s">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="L44" s="20"/>
       <c r="M44" s="70" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="3:25" ht="13.5" customHeight="1" thickTop="1">
       <c r="C45" s="71"/>
       <c r="D45" s="72" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H45" s="23" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="23" t="s">
         <v>11</v>
       </c>
       <c r="J45" s="23" t="s">
         <v>10</v>
       </c>
@@ -7314,7452 +7278,7446 @@
       <c r="D48" s="380"/>
       <c r="E48" s="380"/>
       <c r="F48" s="380"/>
       <c r="G48" s="380"/>
       <c r="H48" s="380"/>
       <c r="I48" s="380"/>
       <c r="J48" s="380"/>
       <c r="K48" s="380"/>
       <c r="L48" s="380"/>
       <c r="M48" s="380"/>
       <c r="N48" s="380"/>
       <c r="O48" s="380"/>
       <c r="P48" s="380"/>
       <c r="Q48" s="380"/>
       <c r="R48" s="380"/>
       <c r="S48" s="380"/>
       <c r="T48" s="380"/>
       <c r="U48" s="380"/>
       <c r="V48" s="380"/>
       <c r="W48" s="380"/>
       <c r="X48" s="380"/>
       <c r="Y48" s="380"/>
     </row>
     <row r="49" spans="3:25" ht="13.5" customHeight="1">
       <c r="C49" s="82" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D49" s="61"/>
       <c r="E49" s="61"/>
       <c r="F49" s="61"/>
       <c r="G49" s="61"/>
       <c r="H49" s="61"/>
       <c r="I49" s="61"/>
       <c r="J49" s="61"/>
       <c r="K49" s="61"/>
       <c r="L49" s="61"/>
       <c r="M49" s="61"/>
       <c r="N49" s="61"/>
       <c r="O49" s="61"/>
       <c r="P49" s="61"/>
       <c r="Q49" s="61"/>
       <c r="R49" s="61"/>
       <c r="S49" s="61"/>
       <c r="T49" s="61"/>
       <c r="U49" s="61"/>
       <c r="V49" s="61"/>
       <c r="W49" s="61"/>
       <c r="X49" s="61"/>
       <c r="Y49" s="61"/>
     </row>
     <row r="50" spans="3:25" ht="13.5" customHeight="1">
       <c r="C50" s="379" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50" s="379"/>
       <c r="E50" s="379"/>
       <c r="F50" s="379"/>
       <c r="G50" s="379"/>
       <c r="H50" s="379"/>
       <c r="I50" s="379"/>
       <c r="J50" s="379"/>
       <c r="K50" s="379"/>
       <c r="L50" s="379"/>
       <c r="M50" s="379"/>
       <c r="N50" s="379"/>
       <c r="O50" s="379"/>
     </row>
     <row r="51" spans="3:25" ht="13.5" customHeight="1">
       <c r="C51" s="20"/>
       <c r="L51" s="83"/>
     </row>
     <row r="52" spans="3:25" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C35:Y35"/>
     <mergeCell ref="C37:Y37"/>
     <mergeCell ref="C48:Y48"/>
     <mergeCell ref="C50:O50"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions gridLinesSet="0"/>
   <pageMargins left="0.51181102362204722" right="0.39370078740157483" top="0.62992125984251968" bottom="0.27559055118110237" header="0.19685039370078741" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" firstPageNumber="2" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1972C0B4-7313-44AB-BCBA-0B64E3AEA037}">
   <sheetPr codeName="Sheet6">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V63"/>
   <sheetViews>
-    <sheetView showWhiteSpace="0" view="pageBreakPreview" topLeftCell="A33" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showWhiteSpace="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="10" width="12.625" style="89" customWidth="1"/>
     <col min="11" max="16384" width="9" style="89"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15">
       <c r="A1" s="84" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="85"/>
       <c r="C1" s="86"/>
       <c r="D1" s="86"/>
       <c r="E1" s="87"/>
       <c r="F1" s="87"/>
       <c r="G1" s="87"/>
       <c r="H1" s="87"/>
       <c r="I1" s="88" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="J1" s="87"/>
       <c r="V1" s="90"/>
     </row>
     <row r="2" spans="1:22" ht="6" customHeight="1" thickBot="1">
       <c r="A2" s="91"/>
       <c r="B2" s="92"/>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="94"/>
       <c r="F2" s="94"/>
       <c r="G2" s="94"/>
       <c r="H2" s="94"/>
       <c r="I2" s="94"/>
       <c r="J2" s="94"/>
     </row>
     <row r="3" spans="1:22" s="97" customFormat="1" ht="15.75" customHeight="1">
       <c r="A3" s="381" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="383" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="383" t="s">
+      <c r="C3" s="385" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D3" s="95"/>
       <c r="E3" s="387" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F3" s="388"/>
       <c r="G3" s="388"/>
       <c r="H3" s="389"/>
       <c r="I3" s="390" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J3" s="96"/>
     </row>
     <row r="4" spans="1:22" s="97" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A4" s="382"/>
       <c r="B4" s="384"/>
       <c r="C4" s="386"/>
       <c r="D4" s="98" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E4" s="99" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="98" t="s">
+        <v>44</v>
+      </c>
+      <c r="G4" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="G4" s="100" t="s">
+      <c r="H4" s="101" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I4" s="391"/>
       <c r="J4" s="102" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1" thickTop="1">
       <c r="A5" s="103" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B5" s="104" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="105">
         <v>15499</v>
       </c>
       <c r="D5" s="106">
         <v>-1.6</v>
       </c>
       <c r="E5" s="105">
         <v>5376</v>
       </c>
       <c r="F5" s="107">
         <v>-3.8</v>
       </c>
       <c r="G5" s="108">
         <v>3180</v>
       </c>
       <c r="H5" s="109">
         <v>2196</v>
       </c>
       <c r="I5" s="110">
         <v>2.8829985119047619</v>
       </c>
       <c r="J5" s="111">
         <v>6.0000000000000053E-2</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A6" s="113" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="114" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C6" s="115">
         <v>3965</v>
       </c>
       <c r="D6" s="116">
         <v>-4.5</v>
       </c>
       <c r="E6" s="115">
         <v>1917</v>
       </c>
       <c r="F6" s="117">
         <v>-2.4</v>
       </c>
       <c r="G6" s="118">
         <v>1258</v>
       </c>
       <c r="H6" s="119">
         <v>659</v>
       </c>
       <c r="I6" s="120">
         <v>2.0683359415753784</v>
       </c>
       <c r="J6" s="121">
         <v>-4.0000000000000036E-2</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A7" s="122" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B7" s="123" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="124">
         <v>5149</v>
       </c>
       <c r="D7" s="125">
         <v>-6.3</v>
       </c>
       <c r="E7" s="124">
         <v>2132</v>
       </c>
       <c r="F7" s="126">
         <v>-1.5</v>
       </c>
       <c r="G7" s="127">
         <v>1343</v>
       </c>
       <c r="H7" s="128">
         <v>789</v>
       </c>
       <c r="I7" s="129">
         <v>2.4151031894934336</v>
       </c>
       <c r="J7" s="130">
         <v>-0.12000000000000011</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A8" s="122" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B8" s="123" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C8" s="124">
         <v>10051</v>
       </c>
       <c r="D8" s="125">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E8" s="124">
         <v>2850</v>
       </c>
       <c r="F8" s="126">
         <v>7</v>
       </c>
       <c r="G8" s="127">
         <v>1695</v>
       </c>
       <c r="H8" s="128">
         <v>1155</v>
       </c>
       <c r="I8" s="129">
         <v>3.5266666666666668</v>
       </c>
       <c r="J8" s="130">
         <v>-0.33000000000000007</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A9" s="122" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B9" s="123" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C9" s="124">
         <v>4322</v>
       </c>
       <c r="D9" s="125">
         <v>-2.7</v>
       </c>
       <c r="E9" s="124">
         <v>1498</v>
       </c>
       <c r="F9" s="126">
         <v>-6.3</v>
       </c>
       <c r="G9" s="127">
         <v>935</v>
       </c>
       <c r="H9" s="128">
         <v>563</v>
       </c>
       <c r="I9" s="129">
         <v>2.8851802403204272</v>
       </c>
       <c r="J9" s="130">
         <v>0.11000000000000032</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A10" s="122" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B10" s="123" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C10" s="124">
         <v>5204</v>
       </c>
       <c r="D10" s="125">
         <v>-4.0999999999999996</v>
       </c>
       <c r="E10" s="124">
         <v>1825</v>
       </c>
       <c r="F10" s="126">
         <v>-1</v>
       </c>
       <c r="G10" s="127">
         <v>1086</v>
       </c>
       <c r="H10" s="128">
         <v>739</v>
       </c>
       <c r="I10" s="129">
         <v>2.8515068493150686</v>
       </c>
       <c r="J10" s="130">
         <v>-8.9999999999999858E-2</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A11" s="131" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B11" s="132" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C11" s="133">
         <v>8546</v>
       </c>
       <c r="D11" s="134">
         <v>-1.3</v>
       </c>
       <c r="E11" s="133">
         <v>3333</v>
       </c>
       <c r="F11" s="135">
         <v>-0.7</v>
       </c>
       <c r="G11" s="136">
         <v>2003</v>
       </c>
       <c r="H11" s="137">
         <v>1330</v>
       </c>
       <c r="I11" s="138">
         <v>2.5640564056405641</v>
       </c>
       <c r="J11" s="139">
         <v>-2.0000000000000018E-2</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="140" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="141" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C12" s="142">
         <v>10929</v>
       </c>
       <c r="D12" s="143">
         <v>-1.5</v>
       </c>
       <c r="E12" s="142">
         <v>4201</v>
       </c>
       <c r="F12" s="144">
         <v>1.7</v>
       </c>
       <c r="G12" s="145">
         <v>2476</v>
       </c>
       <c r="H12" s="146">
         <v>1725</v>
       </c>
       <c r="I12" s="147">
         <v>2.6015234467983812</v>
       </c>
       <c r="J12" s="148">
         <v>-8.9999999999999858E-2</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A13" s="122" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B13" s="123" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C13" s="124">
         <v>8060</v>
       </c>
       <c r="D13" s="125">
         <v>0.7</v>
       </c>
       <c r="E13" s="124">
         <v>2913</v>
       </c>
       <c r="F13" s="126">
         <v>1.4</v>
       </c>
       <c r="G13" s="127">
         <v>1907</v>
       </c>
       <c r="H13" s="128">
         <v>1006</v>
       </c>
       <c r="I13" s="129">
         <v>2.7669069687607277</v>
       </c>
       <c r="J13" s="130">
         <v>-2.0000000000000018E-2</v>
       </c>
     </row>
     <row r="14" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A14" s="122" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" s="123" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C14" s="124">
         <v>8695</v>
       </c>
       <c r="D14" s="125">
         <v>0</v>
       </c>
       <c r="E14" s="124">
         <v>2237</v>
       </c>
       <c r="F14" s="126">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G14" s="127">
         <v>1488</v>
       </c>
       <c r="H14" s="128">
         <v>749</v>
       </c>
       <c r="I14" s="129">
         <v>3.8869021010281628</v>
       </c>
       <c r="J14" s="130">
         <v>9.0000000000000302E-2</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A15" s="122" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B15" s="123" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C15" s="124">
         <v>18051</v>
       </c>
       <c r="D15" s="125">
         <v>1.9</v>
       </c>
       <c r="E15" s="124">
         <v>4546</v>
       </c>
       <c r="F15" s="126">
         <v>-1</v>
       </c>
       <c r="G15" s="127">
         <v>2657</v>
       </c>
       <c r="H15" s="128">
         <v>1889</v>
       </c>
       <c r="I15" s="129">
         <v>3.9707435107787066</v>
       </c>
       <c r="J15" s="130">
         <v>0.11000000000000032</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="131" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B16" s="149" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C16" s="133">
         <v>13565</v>
       </c>
       <c r="D16" s="134">
         <v>0.4</v>
       </c>
       <c r="E16" s="133">
         <v>4093</v>
       </c>
       <c r="F16" s="135">
         <v>-4.0999999999999996</v>
       </c>
       <c r="G16" s="136">
         <v>2432</v>
       </c>
       <c r="H16" s="137">
         <v>1661</v>
       </c>
       <c r="I16" s="138">
         <v>3.3141949670168582</v>
       </c>
       <c r="J16" s="139">
         <v>0.14000000000000012</v>
       </c>
     </row>
     <row r="17" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="140" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="141" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C17" s="142">
         <v>56489</v>
       </c>
       <c r="D17" s="143">
         <v>2.9</v>
       </c>
       <c r="E17" s="142">
         <v>4227</v>
       </c>
       <c r="F17" s="144">
         <v>-1</v>
       </c>
       <c r="G17" s="145">
         <v>2808</v>
       </c>
       <c r="H17" s="146">
         <v>1419</v>
       </c>
       <c r="I17" s="147">
         <v>13.363851431275137</v>
       </c>
       <c r="J17" s="148">
         <v>0.50999999999999979</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A18" s="131" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B18" s="150" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C18" s="133">
         <v>15483</v>
       </c>
       <c r="D18" s="134">
         <v>2.1</v>
       </c>
       <c r="E18" s="133">
         <v>3978</v>
       </c>
       <c r="F18" s="135">
         <v>4.5999999999999996</v>
       </c>
       <c r="G18" s="136">
         <v>2548</v>
       </c>
       <c r="H18" s="137">
         <v>1430</v>
       </c>
       <c r="I18" s="138">
         <v>3.892156862745098</v>
       </c>
       <c r="J18" s="139">
         <v>-0.10000000000000009</v>
       </c>
     </row>
     <row r="19" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A19" s="113" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B19" s="141" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="151">
         <v>9810</v>
       </c>
       <c r="D19" s="152">
         <v>1.3</v>
       </c>
       <c r="E19" s="151">
         <v>2232</v>
       </c>
       <c r="F19" s="153">
         <v>-5.7</v>
       </c>
       <c r="G19" s="154">
         <v>1444</v>
       </c>
       <c r="H19" s="155">
         <v>788</v>
       </c>
       <c r="I19" s="156">
         <v>4.395161290322581</v>
       </c>
       <c r="J19" s="157">
         <v>0.3100000000000005</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A20" s="158" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="141" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C20" s="142">
         <v>5460</v>
       </c>
       <c r="D20" s="143">
         <v>1.9</v>
       </c>
       <c r="E20" s="142">
         <v>1369</v>
       </c>
       <c r="F20" s="144">
         <v>-6</v>
       </c>
       <c r="G20" s="145">
         <v>967</v>
       </c>
       <c r="H20" s="146">
         <v>402</v>
       </c>
       <c r="I20" s="147">
         <v>3.9883126369612856</v>
       </c>
       <c r="J20" s="148">
         <v>0.31000000000000005</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="122" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B21" s="123" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C21" s="124">
         <v>6083</v>
       </c>
       <c r="D21" s="125">
         <v>0.4</v>
       </c>
       <c r="E21" s="124">
         <v>1585</v>
       </c>
       <c r="F21" s="126">
         <v>2.1</v>
       </c>
       <c r="G21" s="127">
         <v>1008</v>
       </c>
       <c r="H21" s="128">
         <v>577</v>
       </c>
       <c r="I21" s="129">
         <v>3.8378548895899054</v>
       </c>
       <c r="J21" s="130">
         <v>-6.0000000000000053E-2</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="131" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B22" s="149" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C22" s="133">
         <v>4238</v>
       </c>
       <c r="D22" s="134">
         <v>-5.9</v>
       </c>
       <c r="E22" s="133">
         <v>1106</v>
       </c>
       <c r="F22" s="135">
         <v>-2</v>
       </c>
       <c r="G22" s="136">
         <v>692</v>
       </c>
       <c r="H22" s="137">
         <v>414</v>
       </c>
       <c r="I22" s="138">
         <v>3.8318264014466545</v>
       </c>
       <c r="J22" s="139">
         <v>-0.16000000000000014</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A23" s="140" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B23" s="141" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="142">
         <v>2933</v>
       </c>
       <c r="D23" s="143">
         <v>-1.5</v>
       </c>
       <c r="E23" s="142">
         <v>1013</v>
       </c>
       <c r="F23" s="144">
         <v>25.4</v>
       </c>
       <c r="G23" s="145">
         <v>644</v>
       </c>
       <c r="H23" s="146">
         <v>369</v>
       </c>
       <c r="I23" s="147">
         <v>2.8953603158933858</v>
       </c>
       <c r="J23" s="148">
         <v>-0.79</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="131" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B24" s="150" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="133">
         <v>7495</v>
       </c>
       <c r="D24" s="134">
         <v>3.9</v>
       </c>
       <c r="E24" s="133">
         <v>2816</v>
       </c>
       <c r="F24" s="135">
         <v>6.3</v>
       </c>
       <c r="G24" s="136">
         <v>1725</v>
       </c>
       <c r="H24" s="137">
         <v>1091</v>
       </c>
       <c r="I24" s="138">
         <v>2.6615767045454546</v>
       </c>
       <c r="J24" s="139">
         <v>-6.999999999999984E-2</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="140" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="141" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C25" s="142">
         <v>12097</v>
       </c>
       <c r="D25" s="143">
         <v>2.2999999999999998</v>
       </c>
       <c r="E25" s="142">
         <v>3039</v>
       </c>
       <c r="F25" s="144">
         <v>-4.8</v>
       </c>
       <c r="G25" s="145">
         <v>1889</v>
       </c>
       <c r="H25" s="146">
         <v>1150</v>
       </c>
       <c r="I25" s="147">
         <v>3.9805857189865086</v>
       </c>
       <c r="J25" s="148">
         <v>0.2799999999999998</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A26" s="122" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B26" s="123" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C26" s="124">
         <v>17565</v>
       </c>
       <c r="D26" s="125">
         <v>3.8</v>
       </c>
       <c r="E26" s="124">
         <v>5110</v>
       </c>
       <c r="F26" s="126">
         <v>0.9</v>
       </c>
       <c r="G26" s="127">
         <v>3046</v>
       </c>
       <c r="H26" s="128">
         <v>2064</v>
       </c>
       <c r="I26" s="129">
         <v>3.4373776908023483</v>
       </c>
       <c r="J26" s="130">
         <v>0.10000000000000009</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="122" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B27" s="123" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C27" s="124">
         <v>39798</v>
       </c>
       <c r="D27" s="125">
         <v>2.8</v>
       </c>
       <c r="E27" s="124">
         <v>8457</v>
       </c>
       <c r="F27" s="126">
         <v>2</v>
       </c>
       <c r="G27" s="127">
         <v>5254</v>
       </c>
       <c r="H27" s="128">
         <v>3203</v>
       </c>
       <c r="I27" s="129">
         <v>4.7059240865555161</v>
       </c>
       <c r="J27" s="130">
         <v>4.0000000000000036E-2</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="131" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B28" s="149" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C28" s="133">
         <v>9172</v>
       </c>
       <c r="D28" s="134">
         <v>0.3</v>
       </c>
       <c r="E28" s="133">
         <v>3111</v>
       </c>
       <c r="F28" s="135">
         <v>-2.6</v>
       </c>
       <c r="G28" s="136">
         <v>1956</v>
       </c>
       <c r="H28" s="137">
         <v>1155</v>
       </c>
       <c r="I28" s="138">
         <v>2.9482481517197043</v>
       </c>
       <c r="J28" s="139">
         <v>8.0000000000000071E-2</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="159" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="160" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C29" s="161">
         <v>5265</v>
       </c>
       <c r="D29" s="162">
         <v>-2.5</v>
       </c>
       <c r="E29" s="161">
         <v>1859</v>
       </c>
       <c r="F29" s="163">
         <v>-6.3</v>
       </c>
       <c r="G29" s="164">
         <v>1104</v>
       </c>
       <c r="H29" s="165">
         <v>755</v>
       </c>
       <c r="I29" s="166">
         <v>2.8321678321678321</v>
       </c>
       <c r="J29" s="167">
         <v>0.10999999999999988</v>
       </c>
     </row>
     <row r="30" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A30" s="140" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B30" s="149" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="142">
         <v>6304</v>
       </c>
       <c r="D30" s="143">
         <v>1.8</v>
       </c>
       <c r="E30" s="142">
         <v>1355</v>
       </c>
       <c r="F30" s="144">
         <v>-2.9</v>
       </c>
       <c r="G30" s="145">
         <v>871</v>
       </c>
       <c r="H30" s="146">
         <v>484</v>
       </c>
       <c r="I30" s="147">
         <v>4.6523985239852399</v>
       </c>
       <c r="J30" s="148">
         <v>0.20999999999999996</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A31" s="122" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B31" s="123" t="s">
         <v>23</v>
       </c>
       <c r="C31" s="124">
         <v>38370</v>
       </c>
       <c r="D31" s="125">
         <v>4.5</v>
       </c>
       <c r="E31" s="124">
         <v>4768</v>
       </c>
       <c r="F31" s="126">
         <v>-5.5</v>
       </c>
       <c r="G31" s="127">
         <v>2991</v>
       </c>
       <c r="H31" s="128">
         <v>1777</v>
       </c>
       <c r="I31" s="129">
         <v>8.0473993288590613</v>
       </c>
       <c r="J31" s="130">
         <v>0.78000000000000114</v>
       </c>
     </row>
     <row r="32" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A32" s="131" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B32" s="168" t="s">
         <v>23</v>
       </c>
       <c r="C32" s="133">
         <v>16692</v>
       </c>
       <c r="D32" s="134">
         <v>-0.5</v>
       </c>
       <c r="E32" s="133">
         <v>3937</v>
       </c>
       <c r="F32" s="135">
         <v>-3.3</v>
       </c>
       <c r="G32" s="136">
         <v>2628</v>
       </c>
       <c r="H32" s="137">
         <v>1309</v>
       </c>
       <c r="I32" s="138">
         <v>4.2397764795529591</v>
       </c>
       <c r="J32" s="139">
         <v>0.12000000000000011</v>
       </c>
     </row>
     <row r="33" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="140" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B33" s="169" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C33" s="142">
         <v>2545</v>
       </c>
       <c r="D33" s="143">
         <v>6.8</v>
       </c>
       <c r="E33" s="142">
         <v>957</v>
       </c>
       <c r="F33" s="144">
         <v>2.9</v>
       </c>
       <c r="G33" s="145">
         <v>560</v>
       </c>
       <c r="H33" s="146">
         <v>397</v>
       </c>
       <c r="I33" s="147">
         <v>2.6593521421107629</v>
       </c>
       <c r="J33" s="148">
         <v>0.10000000000000009</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A34" s="131" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B34" s="170" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C34" s="133">
         <v>2978</v>
       </c>
       <c r="D34" s="134">
         <v>4.0999999999999996</v>
       </c>
       <c r="E34" s="133">
         <v>1122</v>
       </c>
       <c r="F34" s="135">
         <v>-6.2</v>
       </c>
       <c r="G34" s="136">
         <v>688</v>
       </c>
       <c r="H34" s="137">
         <v>434</v>
       </c>
       <c r="I34" s="138">
         <v>2.6541889483065955</v>
       </c>
       <c r="J34" s="139">
         <v>0.25999999999999979</v>
       </c>
     </row>
     <row r="35" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A35" s="140" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="169" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C35" s="142">
         <v>2215</v>
       </c>
       <c r="D35" s="143">
         <v>2.1</v>
       </c>
       <c r="E35" s="142">
         <v>802</v>
       </c>
       <c r="F35" s="144">
         <v>-3.4</v>
       </c>
       <c r="G35" s="145">
         <v>493</v>
       </c>
       <c r="H35" s="146">
         <v>309</v>
       </c>
       <c r="I35" s="147">
         <v>2.7618453865336656</v>
       </c>
       <c r="J35" s="148">
         <v>0.14999999999999991</v>
       </c>
     </row>
     <row r="36" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A36" s="131" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B36" s="170" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C36" s="133">
         <v>3132</v>
       </c>
       <c r="D36" s="134">
         <v>2.5</v>
       </c>
       <c r="E36" s="133">
         <v>1021</v>
       </c>
       <c r="F36" s="135">
         <v>-1.5</v>
       </c>
       <c r="G36" s="136">
         <v>673</v>
       </c>
       <c r="H36" s="137">
         <v>348</v>
       </c>
       <c r="I36" s="138">
         <v>3.0675808031341822</v>
       </c>
       <c r="J36" s="139">
         <v>0.11999999999999966</v>
       </c>
     </row>
     <row r="37" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A37" s="140" t="s">
+        <v>87</v>
+      </c>
+      <c r="B37" s="169" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C37" s="142">
         <v>8063</v>
       </c>
       <c r="D37" s="143">
         <v>1.2</v>
       </c>
       <c r="E37" s="142">
         <v>3132</v>
       </c>
       <c r="F37" s="144">
         <v>3.5</v>
       </c>
       <c r="G37" s="145">
         <v>2000</v>
       </c>
       <c r="H37" s="146">
         <v>1132</v>
       </c>
       <c r="I37" s="147">
         <v>2.5743933588761174</v>
       </c>
       <c r="J37" s="148">
         <v>-6.0000000000000053E-2</v>
       </c>
     </row>
     <row r="38" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A38" s="122" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B38" s="123" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C38" s="124">
         <v>10333</v>
       </c>
       <c r="D38" s="125">
         <v>-3</v>
       </c>
       <c r="E38" s="124">
         <v>2386</v>
       </c>
       <c r="F38" s="126">
         <v>4.0999999999999996</v>
       </c>
       <c r="G38" s="127">
         <v>1532</v>
       </c>
       <c r="H38" s="128">
         <v>854</v>
       </c>
       <c r="I38" s="129">
         <v>4.330678960603521</v>
       </c>
       <c r="J38" s="130">
         <v>-0.32000000000000028</v>
       </c>
     </row>
     <row r="39" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A39" s="131" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B39" s="170" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C39" s="133">
         <v>5916</v>
       </c>
       <c r="D39" s="134">
         <v>-3.8</v>
       </c>
       <c r="E39" s="133">
         <v>2509</v>
       </c>
       <c r="F39" s="135">
         <v>4.5</v>
       </c>
       <c r="G39" s="136">
         <v>1695</v>
       </c>
       <c r="H39" s="137">
         <v>814</v>
       </c>
       <c r="I39" s="138">
         <v>2.3579115185332804</v>
       </c>
       <c r="J39" s="139">
         <v>-0.20000000000000018</v>
       </c>
     </row>
     <row r="40" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A40" s="140" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="169" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C40" s="142">
         <v>2561</v>
       </c>
       <c r="D40" s="143">
         <v>-4.5</v>
       </c>
       <c r="E40" s="142">
         <v>992</v>
       </c>
       <c r="F40" s="144">
         <v>-4.0999999999999996</v>
       </c>
       <c r="G40" s="145">
         <v>614</v>
       </c>
       <c r="H40" s="146">
         <v>378</v>
       </c>
       <c r="I40" s="147">
         <v>2.5816532258064515</v>
       </c>
       <c r="J40" s="148">
         <v>-9.9999999999997868E-3</v>
       </c>
     </row>
     <row r="41" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A41" s="122" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B41" s="123" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C41" s="124">
         <v>4387</v>
       </c>
       <c r="D41" s="125">
         <v>0.2</v>
       </c>
       <c r="E41" s="124">
         <v>1243</v>
       </c>
       <c r="F41" s="126">
         <v>14.9</v>
       </c>
       <c r="G41" s="127">
         <v>790</v>
       </c>
       <c r="H41" s="128">
         <v>453</v>
       </c>
       <c r="I41" s="129">
         <v>3.5293644408688656</v>
       </c>
       <c r="J41" s="130">
         <v>-0.52</v>
       </c>
     </row>
     <row r="42" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A42" s="122" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B42" s="123" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C42" s="124">
         <v>5347</v>
       </c>
       <c r="D42" s="125">
         <v>-9.6</v>
       </c>
       <c r="E42" s="124">
         <v>1843</v>
       </c>
       <c r="F42" s="126">
         <v>2.9</v>
       </c>
       <c r="G42" s="127">
         <v>1187</v>
       </c>
       <c r="H42" s="128">
         <v>656</v>
       </c>
       <c r="I42" s="129">
         <v>2.9012479652740097</v>
       </c>
       <c r="J42" s="130">
         <v>-0.39999999999999991</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A43" s="131" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B43" s="170" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C43" s="133">
         <v>1729</v>
       </c>
       <c r="D43" s="134">
         <v>-3.8</v>
       </c>
       <c r="E43" s="133">
         <v>816</v>
       </c>
       <c r="F43" s="135">
         <v>2.9</v>
       </c>
       <c r="G43" s="136">
         <v>544</v>
       </c>
       <c r="H43" s="137">
         <v>272</v>
       </c>
       <c r="I43" s="138">
         <v>2.1188725490196076</v>
       </c>
       <c r="J43" s="139">
         <v>-0.14999999999999991</v>
       </c>
     </row>
     <row r="44" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A44" s="140" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B44" s="169" t="s">
         <v>27</v>
       </c>
       <c r="C44" s="142">
         <v>18632</v>
       </c>
       <c r="D44" s="143">
         <v>-7.2</v>
       </c>
       <c r="E44" s="142">
         <v>5756</v>
       </c>
       <c r="F44" s="144">
         <v>1.5</v>
       </c>
       <c r="G44" s="145">
         <v>3553</v>
       </c>
       <c r="H44" s="146">
         <v>2203</v>
       </c>
       <c r="I44" s="147">
         <v>3.2369701181375956</v>
       </c>
       <c r="J44" s="148">
         <v>-0.29999999999999982</v>
       </c>
     </row>
     <row r="45" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A45" s="122" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B45" s="123" t="s">
         <v>27</v>
       </c>
       <c r="C45" s="124">
         <v>4257</v>
       </c>
       <c r="D45" s="125">
         <v>-1.4</v>
       </c>
       <c r="E45" s="124">
         <v>1914</v>
       </c>
       <c r="F45" s="126">
         <v>1.4</v>
       </c>
       <c r="G45" s="127">
         <v>1181</v>
       </c>
       <c r="H45" s="128">
         <v>733</v>
       </c>
       <c r="I45" s="129">
         <v>2.2241379310344827</v>
       </c>
       <c r="J45" s="130">
         <v>-6.999999999999984E-2</v>
       </c>
     </row>
     <row r="46" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A46" s="131" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B46" s="170" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="133">
         <v>4945</v>
       </c>
       <c r="D46" s="134">
         <v>-2.7</v>
       </c>
       <c r="E46" s="133">
         <v>2512</v>
       </c>
       <c r="F46" s="135">
         <v>5</v>
       </c>
       <c r="G46" s="136">
         <v>1517</v>
       </c>
       <c r="H46" s="137">
         <v>995</v>
       </c>
       <c r="I46" s="138">
         <v>1.9685509554140128</v>
       </c>
       <c r="J46" s="139">
         <v>-0.15000000000000013</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A47" s="140" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B47" s="149" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="142">
         <v>6698</v>
       </c>
       <c r="D47" s="143">
         <v>-3.8</v>
       </c>
       <c r="E47" s="142">
         <v>3041</v>
       </c>
       <c r="F47" s="144">
         <v>0.1</v>
       </c>
       <c r="G47" s="145">
         <v>1897</v>
       </c>
       <c r="H47" s="146">
         <v>1144</v>
       </c>
       <c r="I47" s="147">
         <v>2.2025649457415324</v>
       </c>
       <c r="J47" s="148">
         <v>-8.9999999999999858E-2</v>
       </c>
     </row>
     <row r="48" spans="1:10" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A48" s="122" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B48" s="123" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="124">
         <v>4929</v>
       </c>
       <c r="D48" s="125">
         <v>0</v>
       </c>
       <c r="E48" s="124">
         <v>2146</v>
       </c>
       <c r="F48" s="126">
         <v>10.3</v>
       </c>
       <c r="G48" s="127">
         <v>1297</v>
       </c>
       <c r="H48" s="128">
         <v>849</v>
       </c>
       <c r="I48" s="129">
         <v>2.2968313140726933</v>
       </c>
       <c r="J48" s="130">
         <v>-0.22999999999999998</v>
       </c>
     </row>
     <row r="49" spans="1:15" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A49" s="122" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B49" s="123" t="s">
         <v>28</v>
       </c>
       <c r="C49" s="124">
         <v>3968</v>
       </c>
       <c r="D49" s="125">
         <v>0.3</v>
       </c>
       <c r="E49" s="124">
         <v>2121</v>
       </c>
       <c r="F49" s="126">
         <v>8.5</v>
       </c>
       <c r="G49" s="127">
         <v>1321</v>
       </c>
       <c r="H49" s="128">
         <v>800</v>
       </c>
       <c r="I49" s="129">
         <v>1.8708156529938709</v>
       </c>
       <c r="J49" s="130">
         <v>-0.14999999999999991</v>
       </c>
     </row>
     <row r="50" spans="1:15" s="112" customFormat="1" ht="21" customHeight="1">
       <c r="A50" s="122" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B50" s="123" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="124">
         <v>6003</v>
       </c>
       <c r="D50" s="125">
         <v>-2.7</v>
       </c>
       <c r="E50" s="124">
         <v>3248</v>
       </c>
       <c r="F50" s="126">
         <v>2.7</v>
       </c>
       <c r="G50" s="127">
         <v>1855</v>
       </c>
       <c r="H50" s="128">
         <v>1393</v>
       </c>
       <c r="I50" s="129">
         <v>1.8482142857142858</v>
       </c>
       <c r="J50" s="130">
         <v>-9.9999999999999867E-2</v>
       </c>
     </row>
     <row r="51" spans="1:15" s="112" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A51" s="113" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B51" s="171" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="172">
         <v>2993</v>
       </c>
       <c r="D51" s="173">
         <v>-6.1</v>
       </c>
       <c r="E51" s="172">
         <v>2030</v>
       </c>
       <c r="F51" s="174">
         <v>11.2</v>
       </c>
       <c r="G51" s="175">
         <v>1338</v>
       </c>
       <c r="H51" s="176">
         <v>692</v>
       </c>
       <c r="I51" s="177">
         <v>1.474384236453202</v>
       </c>
       <c r="J51" s="178">
         <v>-0.27</v>
       </c>
     </row>
     <row r="52" spans="1:15" s="112" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A52" s="179" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B52" s="180"/>
       <c r="C52" s="172">
         <v>466921</v>
       </c>
       <c r="D52" s="181">
         <v>0.3</v>
       </c>
       <c r="E52" s="182">
         <v>126474</v>
       </c>
       <c r="F52" s="183">
         <v>0.5</v>
       </c>
       <c r="G52" s="184">
         <v>78770</v>
       </c>
       <c r="H52" s="185">
         <v>47704</v>
       </c>
       <c r="I52" s="186">
         <v>3.69</v>
       </c>
       <c r="J52" s="187">
         <v>-1.0000000000000231E-2</v>
       </c>
     </row>
     <row r="53" spans="1:15" s="112" customFormat="1" ht="6" customHeight="1"/>
     <row r="54" spans="1:15" s="112" customFormat="1" ht="11.25" customHeight="1">
       <c r="A54" s="20" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B54" s="20"/>
       <c r="C54" s="20"/>
       <c r="D54" s="20"/>
       <c r="E54" s="20"/>
       <c r="F54" s="20"/>
       <c r="G54" s="20"/>
       <c r="H54" s="20"/>
       <c r="I54" s="20"/>
       <c r="J54" s="20"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="20"/>
       <c r="O54" s="20"/>
     </row>
     <row r="55" spans="1:15" s="112" customFormat="1" ht="11.25">
       <c r="A55" s="82" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:15" s="112" customFormat="1" ht="11.25">
       <c r="A56" s="82"/>
     </row>
     <row r="57" spans="1:15" s="112" customFormat="1" ht="11.25"/>
     <row r="58" spans="1:15" s="112" customFormat="1" ht="11.25"/>
     <row r="59" spans="1:15" s="112" customFormat="1" ht="11.25"/>
     <row r="60" spans="1:15" s="112" customFormat="1" ht="11.25"/>
     <row r="61" spans="1:15" s="112" customFormat="1" ht="11.25"/>
     <row r="62" spans="1:15" s="112" customFormat="1" ht="11.25"/>
     <row r="63" spans="1:15" s="112" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:I4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" firstPageNumber="4" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4BF4A33-9416-4568-A255-C08F0D5CB24E}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O64"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A42" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="19.5"/>
   <cols>
     <col min="1" max="1" width="2.25" style="193" customWidth="1"/>
     <col min="2" max="2" width="4.25" style="193" customWidth="1"/>
     <col min="3" max="3" width="37.75" style="193" customWidth="1"/>
     <col min="4" max="5" width="14.125" style="193" customWidth="1"/>
     <col min="6" max="6" width="11.375" style="216" customWidth="1"/>
     <col min="7" max="7" width="11.375" style="217" customWidth="1"/>
     <col min="8" max="9" width="8.125" style="193"/>
     <col min="10" max="10" width="9" style="193" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="8.125" style="193"/>
     <col min="13" max="13" width="11.625" style="193" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.125" style="193"/>
     <col min="15" max="15" width="8.375" style="194" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="8.125" style="193"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="30" customHeight="1">
       <c r="B1" s="188" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C1" s="189"/>
       <c r="D1" s="190"/>
       <c r="E1" s="190"/>
       <c r="F1" s="191"/>
       <c r="G1" s="192"/>
     </row>
     <row r="2" spans="2:15" ht="21" customHeight="1">
-      <c r="B2" s="394" t="s">
+      <c r="B2" s="392" t="s">
+        <v>108</v>
+      </c>
+      <c r="C2" s="393"/>
+      <c r="D2" s="400" t="s">
         <v>109</v>
       </c>
-      <c r="C2" s="395"/>
-      <c r="D2" s="399" t="s">
+      <c r="E2" s="402" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F2" s="195"/>
       <c r="G2" s="196"/>
       <c r="N2" s="197"/>
     </row>
     <row r="3" spans="2:15" ht="21" customHeight="1">
-      <c r="B3" s="397"/>
-[...2 lines deleted...]
-      <c r="E3" s="402"/>
+      <c r="B3" s="394"/>
+      <c r="C3" s="395"/>
+      <c r="D3" s="401"/>
+      <c r="E3" s="403"/>
       <c r="F3" s="198" t="s">
+        <v>111</v>
+      </c>
+      <c r="G3" s="199" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="I3" s="200"/>
     </row>
     <row r="4" spans="2:15" ht="21" customHeight="1">
       <c r="B4" s="201" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C4" s="201"/>
       <c r="D4" s="202">
         <v>2760</v>
       </c>
       <c r="E4" s="202">
         <v>2704</v>
       </c>
       <c r="F4" s="203">
         <v>-56</v>
       </c>
       <c r="G4" s="204">
         <v>-2</v>
       </c>
     </row>
     <row r="5" spans="2:15" ht="21" customHeight="1">
       <c r="B5" s="201" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C5" s="201"/>
       <c r="D5" s="202">
         <v>468</v>
       </c>
       <c r="E5" s="202">
         <v>467</v>
       </c>
       <c r="F5" s="203">
         <v>-1</v>
       </c>
       <c r="G5" s="204">
         <v>-0.2</v>
       </c>
     </row>
     <row r="6" spans="2:15" ht="21" customHeight="1">
       <c r="B6" s="201" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C6" s="201"/>
       <c r="D6" s="202">
         <v>83906</v>
       </c>
       <c r="E6" s="202">
         <v>87044</v>
       </c>
       <c r="F6" s="203">
         <v>3138</v>
       </c>
       <c r="G6" s="204">
         <v>3.7</v>
       </c>
       <c r="N6" s="205"/>
     </row>
     <row r="7" spans="2:15" ht="21" customHeight="1">
       <c r="B7" s="206" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C7" s="201"/>
       <c r="D7" s="202">
         <v>147955</v>
       </c>
       <c r="E7" s="202">
         <v>146441</v>
       </c>
       <c r="F7" s="203">
         <v>-1514</v>
       </c>
       <c r="G7" s="204">
         <v>-1</v>
       </c>
     </row>
     <row r="8" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B8" s="207"/>
       <c r="C8" s="208" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D8" s="202">
         <v>19364</v>
       </c>
       <c r="E8" s="202">
         <v>18730</v>
       </c>
       <c r="F8" s="203">
         <v>-634</v>
       </c>
       <c r="G8" s="204">
         <v>-3.3</v>
       </c>
       <c r="O8" s="210"/>
     </row>
     <row r="9" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B9" s="207"/>
       <c r="C9" s="208" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D9" s="202">
         <v>1405</v>
       </c>
       <c r="E9" s="202">
         <v>1500</v>
       </c>
       <c r="F9" s="203">
         <v>95</v>
       </c>
       <c r="G9" s="204">
         <v>6.8</v>
       </c>
       <c r="O9" s="210"/>
     </row>
     <row r="10" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B10" s="207"/>
       <c r="C10" s="208" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D10" s="202">
         <v>3459</v>
       </c>
       <c r="E10" s="202">
         <v>3205</v>
       </c>
       <c r="F10" s="203">
         <v>-254</v>
       </c>
       <c r="G10" s="204">
         <v>-7.3</v>
       </c>
       <c r="O10" s="210"/>
     </row>
     <row r="11" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B11" s="207"/>
       <c r="C11" s="208" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D11" s="202">
         <v>1908</v>
       </c>
       <c r="E11" s="202">
         <v>1786</v>
       </c>
       <c r="F11" s="203">
         <v>-122</v>
       </c>
       <c r="G11" s="204">
         <v>-6.4</v>
       </c>
       <c r="O11" s="210"/>
     </row>
     <row r="12" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B12" s="207"/>
       <c r="C12" s="208" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D12" s="202">
         <v>1308</v>
       </c>
       <c r="E12" s="202">
         <v>1294</v>
       </c>
       <c r="F12" s="203">
         <v>-14</v>
       </c>
       <c r="G12" s="204">
         <v>-1.1000000000000001</v>
       </c>
       <c r="O12" s="210"/>
     </row>
     <row r="13" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B13" s="207"/>
       <c r="C13" s="208" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D13" s="202">
         <v>4187</v>
       </c>
       <c r="E13" s="202">
         <v>4108</v>
       </c>
       <c r="F13" s="203">
         <v>-79</v>
       </c>
       <c r="G13" s="204">
         <v>-1.9</v>
       </c>
       <c r="O13" s="210"/>
     </row>
     <row r="14" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B14" s="207"/>
       <c r="C14" s="208" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D14" s="202">
         <v>2720</v>
       </c>
       <c r="E14" s="202">
         <v>2616</v>
       </c>
       <c r="F14" s="203">
         <v>-104</v>
       </c>
       <c r="G14" s="204">
         <v>-3.8</v>
       </c>
       <c r="O14" s="210"/>
     </row>
     <row r="15" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B15" s="207"/>
       <c r="C15" s="208" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D15" s="202">
         <v>7624</v>
       </c>
       <c r="E15" s="202">
         <v>7832</v>
       </c>
       <c r="F15" s="203">
         <v>208</v>
       </c>
       <c r="G15" s="204">
         <v>2.7</v>
       </c>
       <c r="O15" s="210"/>
     </row>
     <row r="16" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B16" s="207"/>
       <c r="C16" s="208" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D16" s="202">
         <v>612</v>
       </c>
       <c r="E16" s="202">
         <v>618</v>
       </c>
       <c r="F16" s="203">
         <v>6</v>
       </c>
       <c r="G16" s="204">
         <v>1</v>
       </c>
       <c r="O16" s="210"/>
     </row>
     <row r="17" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B17" s="207"/>
       <c r="C17" s="208" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D17" s="202">
         <v>8249</v>
       </c>
       <c r="E17" s="202">
         <v>8194</v>
       </c>
       <c r="F17" s="203">
         <v>-55</v>
       </c>
       <c r="G17" s="204">
         <v>-0.7</v>
       </c>
       <c r="O17" s="210"/>
     </row>
     <row r="18" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B18" s="207"/>
       <c r="C18" s="208" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D18" s="202">
         <v>2078</v>
       </c>
       <c r="E18" s="202">
         <v>2007</v>
       </c>
       <c r="F18" s="203">
         <v>-71</v>
       </c>
       <c r="G18" s="204">
         <v>-3.4</v>
       </c>
       <c r="O18" s="210"/>
     </row>
     <row r="19" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B19" s="207"/>
       <c r="C19" s="208" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D19" s="202">
         <v>4612</v>
       </c>
       <c r="E19" s="202">
         <v>4424</v>
       </c>
       <c r="F19" s="203">
         <v>-188</v>
       </c>
       <c r="G19" s="204">
         <v>-4.0999999999999996</v>
       </c>
       <c r="O19" s="210"/>
     </row>
     <row r="20" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B20" s="207"/>
       <c r="C20" s="208" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D20" s="202">
         <v>5902</v>
       </c>
       <c r="E20" s="202">
         <v>5307</v>
       </c>
       <c r="F20" s="203">
         <v>-595</v>
       </c>
       <c r="G20" s="204">
         <v>-10.1</v>
       </c>
       <c r="O20" s="210"/>
     </row>
     <row r="21" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B21" s="207"/>
       <c r="C21" s="208" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D21" s="202">
         <v>2935</v>
       </c>
       <c r="E21" s="202">
         <v>3006</v>
       </c>
       <c r="F21" s="203">
         <v>71</v>
       </c>
       <c r="G21" s="204">
         <v>2.4</v>
       </c>
       <c r="O21" s="210"/>
     </row>
     <row r="22" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B22" s="207"/>
       <c r="C22" s="208" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D22" s="202">
         <v>13369</v>
       </c>
       <c r="E22" s="202">
         <v>13339</v>
       </c>
       <c r="F22" s="203">
         <v>-30</v>
       </c>
       <c r="G22" s="204">
         <v>-0.2</v>
       </c>
       <c r="O22" s="210"/>
     </row>
     <row r="23" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B23" s="207"/>
       <c r="C23" s="208" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D23" s="202">
         <v>10123</v>
       </c>
       <c r="E23" s="202">
         <v>10111</v>
       </c>
       <c r="F23" s="203">
         <v>-12</v>
       </c>
       <c r="G23" s="204">
         <v>-0.1</v>
       </c>
       <c r="O23" s="210"/>
     </row>
     <row r="24" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B24" s="207"/>
       <c r="C24" s="208" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D24" s="202">
         <v>7727</v>
       </c>
       <c r="E24" s="202">
         <v>7892</v>
       </c>
       <c r="F24" s="203">
         <v>165</v>
       </c>
       <c r="G24" s="204">
         <v>2.1</v>
       </c>
       <c r="O24" s="210"/>
     </row>
     <row r="25" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B25" s="207"/>
       <c r="C25" s="208" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D25" s="202">
         <v>3454</v>
       </c>
       <c r="E25" s="202">
         <v>3585</v>
       </c>
       <c r="F25" s="203">
         <v>131</v>
       </c>
       <c r="G25" s="204">
         <v>3.8</v>
       </c>
       <c r="O25" s="210"/>
     </row>
     <row r="26" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B26" s="207"/>
       <c r="C26" s="208" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D26" s="202">
         <v>6451</v>
       </c>
       <c r="E26" s="202">
         <v>5976</v>
       </c>
       <c r="F26" s="203">
         <v>-475</v>
       </c>
       <c r="G26" s="204">
         <v>-7.4</v>
       </c>
       <c r="O26" s="210"/>
     </row>
     <row r="27" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B27" s="207"/>
       <c r="C27" s="208" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D27" s="202">
         <v>10732</v>
       </c>
       <c r="E27" s="202">
         <v>10799</v>
       </c>
       <c r="F27" s="203">
         <v>67</v>
       </c>
       <c r="G27" s="204">
         <v>0.6</v>
       </c>
       <c r="O27" s="210"/>
     </row>
     <row r="28" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B28" s="207"/>
       <c r="C28" s="208" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D28" s="202">
         <v>1729</v>
       </c>
       <c r="E28" s="202">
         <v>1788</v>
       </c>
       <c r="F28" s="203">
         <v>59</v>
       </c>
       <c r="G28" s="204">
         <v>3.4</v>
       </c>
       <c r="O28" s="210"/>
     </row>
     <row r="29" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B29" s="207"/>
       <c r="C29" s="208" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D29" s="202">
         <v>25127</v>
       </c>
       <c r="E29" s="202">
         <v>25365</v>
       </c>
       <c r="F29" s="203">
         <v>238</v>
       </c>
       <c r="G29" s="204">
         <v>0.9</v>
       </c>
       <c r="O29" s="210"/>
     </row>
     <row r="30" spans="2:15" s="209" customFormat="1" ht="21" customHeight="1">
       <c r="B30" s="211"/>
       <c r="C30" s="208" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D30" s="202">
         <v>2880</v>
       </c>
       <c r="E30" s="202">
         <v>2959</v>
       </c>
       <c r="F30" s="203">
         <v>79</v>
       </c>
       <c r="G30" s="204">
         <v>2.7</v>
       </c>
       <c r="O30" s="210"/>
     </row>
     <row r="31" spans="2:15" ht="21" customHeight="1">
       <c r="B31" s="201" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C31" s="201"/>
       <c r="D31" s="202">
         <v>2514</v>
       </c>
       <c r="E31" s="202">
         <v>2621</v>
       </c>
       <c r="F31" s="203">
         <v>107</v>
       </c>
       <c r="G31" s="204">
         <v>4.3</v>
       </c>
     </row>
     <row r="32" spans="2:15" ht="21" customHeight="1">
       <c r="B32" s="201" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C32" s="201"/>
       <c r="D32" s="202">
         <v>3169</v>
       </c>
       <c r="E32" s="202">
         <v>3227</v>
       </c>
       <c r="F32" s="203">
         <v>58</v>
       </c>
       <c r="G32" s="204">
         <v>1.8</v>
       </c>
     </row>
     <row r="33" spans="2:7" ht="21" customHeight="1">
       <c r="B33" s="201" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C33" s="201"/>
       <c r="D33" s="202">
         <v>34307</v>
       </c>
       <c r="E33" s="202">
         <v>35515</v>
       </c>
       <c r="F33" s="203">
         <v>1208</v>
       </c>
       <c r="G33" s="204">
         <v>3.5</v>
       </c>
     </row>
     <row r="34" spans="2:7" ht="21" customHeight="1">
       <c r="B34" s="206" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C34" s="201"/>
       <c r="D34" s="202">
         <v>56254</v>
       </c>
       <c r="E34" s="202">
         <v>56286</v>
       </c>
       <c r="F34" s="203">
         <v>32</v>
       </c>
       <c r="G34" s="204">
         <v>0.1</v>
       </c>
     </row>
     <row r="35" spans="2:7" ht="21" customHeight="1">
       <c r="B35" s="201" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C35" s="201"/>
       <c r="D35" s="202">
         <v>3252</v>
       </c>
       <c r="E35" s="202">
         <v>3396</v>
       </c>
       <c r="F35" s="203">
         <v>144</v>
       </c>
       <c r="G35" s="204">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="36" spans="2:7" ht="21" customHeight="1">
       <c r="B36" s="201" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C36" s="201"/>
       <c r="D36" s="202">
         <v>6085</v>
       </c>
       <c r="E36" s="202">
         <v>6056</v>
       </c>
       <c r="F36" s="203">
         <v>-29</v>
       </c>
       <c r="G36" s="204">
         <v>-0.5</v>
       </c>
     </row>
     <row r="37" spans="2:7" ht="21" customHeight="1">
       <c r="B37" s="201" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C37" s="201"/>
       <c r="D37" s="202">
         <v>9142</v>
       </c>
       <c r="E37" s="202">
         <v>9870</v>
       </c>
       <c r="F37" s="203">
         <v>728</v>
       </c>
       <c r="G37" s="204">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="2:7" ht="21" customHeight="1">
       <c r="B38" s="206" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C38" s="201"/>
       <c r="D38" s="202">
         <v>24210</v>
       </c>
       <c r="E38" s="202">
         <v>23562</v>
       </c>
       <c r="F38" s="203">
         <v>-648</v>
       </c>
       <c r="G38" s="204">
         <v>-2.7</v>
       </c>
     </row>
     <row r="39" spans="2:7" ht="21" customHeight="1">
       <c r="B39" s="201" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C39" s="201"/>
       <c r="D39" s="202">
         <v>16670</v>
       </c>
       <c r="E39" s="202">
         <v>15728</v>
       </c>
       <c r="F39" s="203">
         <v>-942</v>
       </c>
       <c r="G39" s="204">
         <v>-5.7</v>
       </c>
     </row>
     <row r="40" spans="2:7" ht="21" customHeight="1">
       <c r="B40" s="201" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C40" s="201"/>
       <c r="D40" s="202">
         <v>683</v>
       </c>
       <c r="E40" s="202">
         <v>778</v>
       </c>
       <c r="F40" s="203">
         <v>95</v>
       </c>
       <c r="G40" s="204">
         <v>13.9</v>
       </c>
     </row>
     <row r="41" spans="2:7" ht="21" customHeight="1">
       <c r="B41" s="201" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C41" s="201"/>
       <c r="D41" s="202">
         <v>40047</v>
       </c>
       <c r="E41" s="202">
         <v>38442</v>
       </c>
       <c r="F41" s="203">
         <v>-1605</v>
       </c>
       <c r="G41" s="204">
         <v>-4</v>
       </c>
     </row>
     <row r="42" spans="2:7" ht="21" customHeight="1">
       <c r="B42" s="201" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C42" s="201"/>
       <c r="D42" s="202">
         <v>5197</v>
       </c>
       <c r="E42" s="202">
         <v>5190</v>
       </c>
       <c r="F42" s="203">
         <v>-7</v>
       </c>
       <c r="G42" s="204">
         <v>-0.1</v>
       </c>
     </row>
     <row r="43" spans="2:7" ht="21" customHeight="1">
       <c r="B43" s="201" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C43" s="201"/>
       <c r="D43" s="202">
         <v>28702</v>
       </c>
       <c r="E43" s="202">
         <v>29496</v>
       </c>
       <c r="F43" s="203">
         <v>794</v>
       </c>
       <c r="G43" s="204">
         <v>2.8</v>
       </c>
     </row>
     <row r="44" spans="2:7" ht="21" customHeight="1">
       <c r="B44" s="201" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C44" s="201"/>
       <c r="D44" s="202">
         <v>97</v>
       </c>
       <c r="E44" s="202">
         <v>98</v>
       </c>
       <c r="F44" s="203">
         <v>1</v>
       </c>
       <c r="G44" s="204">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="2:7" ht="21" customHeight="1">
-      <c r="B45" s="403" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="404"/>
+      <c r="B45" s="404" t="s">
+        <v>154</v>
+      </c>
+      <c r="C45" s="405"/>
       <c r="D45" s="202">
         <v>465418</v>
       </c>
       <c r="E45" s="202">
         <v>466921</v>
       </c>
       <c r="F45" s="203">
         <v>1503</v>
       </c>
       <c r="G45" s="204">
         <v>0.3</v>
       </c>
     </row>
     <row r="46" spans="2:7" ht="15" customHeight="1">
       <c r="B46" s="212" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C46" s="213"/>
       <c r="D46" s="213"/>
       <c r="E46" s="213"/>
       <c r="F46" s="214"/>
       <c r="G46" s="215"/>
     </row>
     <row r="47" spans="2:7" ht="15" customHeight="1">
       <c r="B47" s="212" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C47" s="213"/>
       <c r="D47" s="213"/>
       <c r="E47" s="213"/>
       <c r="F47" s="214"/>
       <c r="G47" s="215"/>
     </row>
     <row r="48" spans="2:7" ht="15" customHeight="1">
       <c r="B48" s="212" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C48" s="213"/>
       <c r="D48" s="213"/>
       <c r="E48" s="213"/>
       <c r="F48" s="214"/>
       <c r="G48" s="215"/>
     </row>
     <row r="49" spans="2:7" ht="35.25" customHeight="1">
-      <c r="B49" s="393"/>
-[...4 lines deleted...]
-      <c r="G49" s="393"/>
+      <c r="B49" s="406"/>
+      <c r="C49" s="406"/>
+      <c r="D49" s="406"/>
+      <c r="E49" s="406"/>
+      <c r="F49" s="406"/>
+      <c r="G49" s="406"/>
     </row>
     <row r="50" spans="2:7" ht="15" customHeight="1"/>
     <row r="51" spans="2:7" ht="15" customHeight="1">
       <c r="B51" s="188" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" ht="15" customHeight="1">
+      <c r="B52" s="392" t="s">
         <v>159</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="D52" s="405" t="s">
+      <c r="C52" s="393"/>
+      <c r="D52" s="396" t="s">
+        <v>109</v>
+      </c>
+      <c r="E52" s="398" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F52" s="218"/>
       <c r="G52" s="219"/>
     </row>
     <row r="53" spans="2:7" ht="15" customHeight="1">
-      <c r="B53" s="397"/>
-[...2 lines deleted...]
-      <c r="E53" s="408"/>
+      <c r="B53" s="394"/>
+      <c r="C53" s="395"/>
+      <c r="D53" s="397"/>
+      <c r="E53" s="399"/>
       <c r="F53" s="220" t="s">
+        <v>160</v>
+      </c>
+      <c r="G53" s="221" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="54" spans="2:7" ht="15" customHeight="1">
+      <c r="B54" s="392" t="s">
         <v>161</v>
       </c>
-      <c r="G53" s="221" t="s">
-[...7 lines deleted...]
-      <c r="C54" s="395"/>
+      <c r="C54" s="393"/>
       <c r="D54" s="222">
         <v>150170</v>
       </c>
       <c r="E54" s="222">
         <v>150292</v>
       </c>
       <c r="F54" s="203">
         <v>122</v>
       </c>
       <c r="G54" s="204">
         <v>0.1</v>
       </c>
     </row>
     <row r="55" spans="2:7" ht="15" customHeight="1">
-      <c r="B55" s="392" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="392"/>
+      <c r="B55" s="407" t="s">
+        <v>162</v>
+      </c>
+      <c r="C55" s="407"/>
       <c r="D55" s="222">
         <v>141426</v>
       </c>
       <c r="E55" s="222">
         <v>142700</v>
       </c>
       <c r="F55" s="203">
         <v>1274</v>
       </c>
       <c r="G55" s="204">
         <v>0.9</v>
       </c>
     </row>
     <row r="56" spans="2:7" ht="15" customHeight="1">
-      <c r="B56" s="392" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="392"/>
+      <c r="B56" s="407" t="s">
+        <v>163</v>
+      </c>
+      <c r="C56" s="407"/>
       <c r="D56" s="222">
         <v>89782</v>
       </c>
       <c r="E56" s="222">
         <v>88137</v>
       </c>
       <c r="F56" s="203">
         <v>-1645</v>
       </c>
       <c r="G56" s="204">
         <v>-1.8</v>
       </c>
     </row>
     <row r="57" spans="2:7" ht="15" customHeight="1">
-      <c r="B57" s="392" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="392"/>
+      <c r="B57" s="407" t="s">
+        <v>164</v>
+      </c>
+      <c r="C57" s="407"/>
       <c r="D57" s="222">
         <v>25821</v>
       </c>
       <c r="E57" s="222">
         <v>26653</v>
       </c>
       <c r="F57" s="203">
         <v>832</v>
       </c>
       <c r="G57" s="204">
         <v>3.2</v>
       </c>
     </row>
     <row r="58" spans="2:7" ht="15" customHeight="1">
-      <c r="B58" s="392" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="392"/>
+      <c r="B58" s="407" t="s">
+        <v>165</v>
+      </c>
+      <c r="C58" s="407"/>
       <c r="D58" s="222">
         <v>21844</v>
       </c>
       <c r="E58" s="222">
         <v>21514</v>
       </c>
       <c r="F58" s="203">
         <v>-330</v>
       </c>
       <c r="G58" s="204">
         <v>-1.5</v>
       </c>
     </row>
     <row r="59" spans="2:7" ht="15" customHeight="1">
-      <c r="B59" s="396" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="396"/>
+      <c r="B59" s="408" t="s">
+        <v>166</v>
+      </c>
+      <c r="C59" s="408"/>
       <c r="D59" s="222">
         <v>36375</v>
       </c>
       <c r="E59" s="222">
         <v>37625</v>
       </c>
       <c r="F59" s="203">
         <v>1250</v>
       </c>
       <c r="G59" s="204">
         <v>3.4</v>
       </c>
     </row>
     <row r="60" spans="2:7" ht="15" customHeight="1">
-      <c r="B60" s="392" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="392"/>
+      <c r="B60" s="407" t="s">
+        <v>167</v>
+      </c>
+      <c r="C60" s="407"/>
       <c r="D60" s="222">
         <v>465418</v>
       </c>
       <c r="E60" s="222">
         <v>466921</v>
       </c>
       <c r="F60" s="203">
         <v>1503</v>
       </c>
       <c r="G60" s="204">
         <v>0.3</v>
       </c>
     </row>
     <row r="61" spans="2:7" ht="15" customHeight="1">
       <c r="B61" s="212" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D61" s="223"/>
       <c r="E61" s="223"/>
     </row>
     <row r="62" spans="2:7">
       <c r="B62" s="212" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="63" spans="2:7">
       <c r="B63" s="212" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="64" spans="2:7" ht="44.25" customHeight="1">
-      <c r="B64" s="393"/>
-[...4 lines deleted...]
-      <c r="G64" s="393"/>
+      <c r="B64" s="406"/>
+      <c r="C64" s="406"/>
+      <c r="D64" s="406"/>
+      <c r="E64" s="406"/>
+      <c r="F64" s="406"/>
+      <c r="G64" s="406"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B64:G64"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B59:C59"/>
     <mergeCell ref="B52:C53"/>
     <mergeCell ref="D52:D53"/>
     <mergeCell ref="E52:E53"/>
     <mergeCell ref="B2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B49:G49"/>
-    <mergeCell ref="B60:C60"/>
-[...6 lines deleted...]
-    <mergeCell ref="B59:C59"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45EB4CB2-54FC-4B38-A11C-61FA658C43CE}">
   <sheetPr codeName="Sheet9">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I204"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="6.125" customWidth="1"/>
     <col min="2" max="2" width="27.375" customWidth="1"/>
     <col min="3" max="9" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="15">
       <c r="B1" s="224" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C1" s="224"/>
       <c r="D1" s="224"/>
       <c r="E1" s="224"/>
       <c r="F1" s="224"/>
       <c r="G1" s="224"/>
       <c r="H1" s="224"/>
     </row>
     <row r="2" spans="2:9" ht="8.25" customHeight="1">
       <c r="B2" s="225"/>
       <c r="C2" s="212"/>
       <c r="D2" s="212"/>
       <c r="E2" s="212"/>
       <c r="F2" s="212"/>
       <c r="G2" s="212"/>
       <c r="H2" s="212"/>
     </row>
     <row r="3" spans="2:9" ht="14.25">
       <c r="B3" s="226" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C3" s="226"/>
       <c r="D3" s="226"/>
       <c r="E3" s="226"/>
       <c r="F3" s="226"/>
       <c r="G3" s="226"/>
       <c r="H3" s="226"/>
     </row>
     <row r="4" spans="2:9" ht="7.5" customHeight="1" thickBot="1">
       <c r="B4" s="225"/>
       <c r="C4" s="212"/>
       <c r="D4" s="212"/>
       <c r="E4" s="212"/>
       <c r="F4" s="212"/>
       <c r="G4" s="212"/>
       <c r="H4" s="212"/>
     </row>
     <row r="5" spans="2:9" ht="12" customHeight="1">
-      <c r="B5" s="450" t="s">
+      <c r="B5" s="409" t="s">
+        <v>170</v>
+      </c>
+      <c r="C5" s="412" t="s">
         <v>171</v>
       </c>
-      <c r="C5" s="437" t="s">
+      <c r="D5" s="413"/>
+      <c r="E5" s="413"/>
+      <c r="F5" s="414" t="s">
         <v>172</v>
       </c>
-      <c r="D5" s="438"/>
-[...1 lines deleted...]
-      <c r="F5" s="453" t="s">
+      <c r="G5" s="415"/>
+      <c r="H5" s="415"/>
+      <c r="I5" s="416"/>
+    </row>
+    <row r="6" spans="2:9" ht="12" customHeight="1">
+      <c r="B6" s="410"/>
+      <c r="C6" s="227" t="s">
         <v>173</v>
       </c>
-      <c r="G5" s="454"/>
-[...5 lines deleted...]
-      <c r="C6" s="227" t="s">
+      <c r="D6" s="228" t="s">
         <v>174</v>
       </c>
-      <c r="D6" s="228" t="s">
+      <c r="E6" s="229" t="s">
         <v>175</v>
       </c>
-      <c r="E6" s="229" t="s">
+      <c r="F6" s="227" t="s">
+        <v>173</v>
+      </c>
+      <c r="G6" s="228" t="s">
+        <v>174</v>
+      </c>
+      <c r="H6" s="229" t="s">
+        <v>175</v>
+      </c>
+      <c r="I6" s="230" t="s">
         <v>176</v>
       </c>
-      <c r="F6" s="227" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="230" t="s">
+    </row>
+    <row r="7" spans="2:9" ht="12" customHeight="1">
+      <c r="B7" s="410"/>
+      <c r="C7" s="231" t="s">
         <v>177</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C7" s="231" t="s">
+      <c r="D7" s="232" t="s">
+        <v>177</v>
+      </c>
+      <c r="E7" s="233" t="s">
         <v>178</v>
       </c>
-      <c r="D7" s="232" t="s">
+      <c r="F7" s="231" t="s">
+        <v>177</v>
+      </c>
+      <c r="G7" s="232" t="s">
+        <v>177</v>
+      </c>
+      <c r="H7" s="233" t="s">
         <v>178</v>
       </c>
-      <c r="E7" s="233" t="s">
+      <c r="I7" s="234" t="s">
         <v>179</v>
       </c>
-      <c r="F7" s="231" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="234" t="s">
+    </row>
+    <row r="8" spans="2:9" ht="12" customHeight="1" thickBot="1">
+      <c r="B8" s="411"/>
+      <c r="C8" s="235" t="s">
         <v>180</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C8" s="235" t="s">
+      <c r="D8" s="236" t="s">
         <v>181</v>
       </c>
-      <c r="D8" s="236" t="s">
+      <c r="E8" s="237" t="s">
         <v>182</v>
       </c>
-      <c r="E8" s="237" t="s">
+      <c r="F8" s="235" t="s">
+        <v>180</v>
+      </c>
+      <c r="G8" s="236" t="s">
+        <v>181</v>
+      </c>
+      <c r="H8" s="237" t="s">
+        <v>182</v>
+      </c>
+      <c r="I8" s="238" t="s">
         <v>183</v>
       </c>
-      <c r="F8" s="235" t="s">
-[...8 lines deleted...]
-      <c r="I8" s="238" t="s">
+    </row>
+    <row r="9" spans="2:9" ht="12" customHeight="1">
+      <c r="B9" s="417" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="456" t="s">
+      <c r="C9" s="239" t="s">
         <v>185</v>
       </c>
-      <c r="C9" s="239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="240" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="E9" s="241" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F9" s="242">
         <v>5.2</v>
       </c>
       <c r="G9" s="243">
         <v>-5.9</v>
       </c>
       <c r="H9" s="244">
         <v>0.18</v>
       </c>
       <c r="I9" s="245">
         <v>0.1</v>
       </c>
     </row>
     <row r="10" spans="2:9" ht="12" customHeight="1">
-      <c r="B10" s="448"/>
+      <c r="B10" s="418"/>
       <c r="C10" s="246">
         <v>570695</v>
       </c>
       <c r="D10" s="247">
         <v>534913</v>
       </c>
       <c r="E10" s="248">
         <v>1.07</v>
       </c>
       <c r="F10" s="249">
         <v>841443</v>
       </c>
       <c r="G10" s="250">
         <v>476757</v>
       </c>
       <c r="H10" s="251">
         <v>1.76</v>
       </c>
       <c r="I10" s="252">
         <v>99.2</v>
       </c>
     </row>
     <row r="11" spans="2:9" ht="12" customHeight="1">
-      <c r="B11" s="449" t="s">
-        <v>187</v>
+      <c r="B11" s="419" t="s">
+        <v>186</v>
       </c>
       <c r="C11" s="253">
         <v>6.2</v>
       </c>
       <c r="D11" s="254">
         <v>15.5</v>
       </c>
       <c r="E11" s="255">
         <v>-0.09</v>
       </c>
       <c r="F11" s="256">
         <v>2.5</v>
       </c>
       <c r="G11" s="257">
         <v>12.8</v>
       </c>
       <c r="H11" s="258">
         <v>-0.16</v>
       </c>
       <c r="I11" s="259">
         <v>-0.1</v>
       </c>
     </row>
     <row r="12" spans="2:9" ht="12" customHeight="1">
-      <c r="B12" s="448"/>
+      <c r="B12" s="418"/>
       <c r="C12" s="246">
         <v>606137</v>
       </c>
       <c r="D12" s="247">
         <v>617761</v>
       </c>
       <c r="E12" s="248">
         <v>0.98</v>
       </c>
       <c r="F12" s="260">
         <v>862806</v>
       </c>
       <c r="G12" s="261">
         <v>537645</v>
       </c>
       <c r="H12" s="262">
         <v>1.6</v>
       </c>
       <c r="I12" s="263">
         <v>99.1</v>
       </c>
     </row>
     <row r="13" spans="2:9" ht="12" customHeight="1">
-      <c r="B13" s="447" t="s">
-        <v>188</v>
+      <c r="B13" s="420" t="s">
+        <v>187</v>
       </c>
       <c r="C13" s="253">
         <v>-13.9</v>
       </c>
       <c r="D13" s="254">
         <v>-2.4</v>
       </c>
       <c r="E13" s="255">
         <v>-0.11</v>
       </c>
       <c r="F13" s="256">
         <v>-11.3</v>
       </c>
       <c r="G13" s="257">
         <v>-6.8</v>
       </c>
       <c r="H13" s="258">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="I13" s="259">
         <v>-0.2</v>
       </c>
     </row>
     <row r="14" spans="2:9" ht="12" customHeight="1">
-      <c r="B14" s="448"/>
+      <c r="B14" s="418"/>
       <c r="C14" s="246">
         <v>521640</v>
       </c>
       <c r="D14" s="247">
         <v>602721</v>
       </c>
       <c r="E14" s="248">
         <v>0.87</v>
       </c>
       <c r="F14" s="249">
         <v>765648</v>
       </c>
       <c r="G14" s="250">
         <v>501257</v>
       </c>
       <c r="H14" s="262">
         <v>1.53</v>
       </c>
       <c r="I14" s="264">
         <v>98.9</v>
       </c>
     </row>
     <row r="15" spans="2:9" ht="12" customHeight="1">
-      <c r="B15" s="449" t="s">
-        <v>189</v>
+      <c r="B15" s="419" t="s">
+        <v>188</v>
       </c>
       <c r="C15" s="265">
         <v>0.2</v>
       </c>
       <c r="D15" s="254">
         <v>-3.5</v>
       </c>
       <c r="E15" s="255">
         <v>0.03</v>
       </c>
       <c r="F15" s="266" t="s">
+        <v>189</v>
+      </c>
+      <c r="G15" s="267" t="s">
+        <v>189</v>
+      </c>
+      <c r="H15" s="267" t="s">
         <v>190</v>
       </c>
-      <c r="G15" s="267" t="s">
+      <c r="I15" s="268" t="s">
         <v>190</v>
       </c>
-      <c r="H15" s="267" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="2:9" ht="12" customHeight="1">
-      <c r="B16" s="448"/>
+      <c r="B16" s="418"/>
       <c r="C16" s="246">
         <v>522694</v>
       </c>
       <c r="D16" s="247">
         <v>581358</v>
       </c>
       <c r="E16" s="248">
         <v>0.9</v>
       </c>
       <c r="F16" s="260">
         <v>790324</v>
       </c>
       <c r="G16" s="261">
         <v>491910</v>
       </c>
       <c r="H16" s="262">
         <v>1.61</v>
       </c>
       <c r="I16" s="269">
         <v>99.3</v>
       </c>
     </row>
     <row r="17" spans="2:9" ht="12" customHeight="1">
-      <c r="B17" s="447" t="s">
-        <v>192</v>
+      <c r="B17" s="420" t="s">
+        <v>191</v>
       </c>
       <c r="C17" s="270">
         <v>47.8</v>
       </c>
       <c r="D17" s="271" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E17" s="272" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F17" s="273">
         <v>32.299999999999997</v>
       </c>
       <c r="G17" s="274">
         <v>2.7</v>
       </c>
       <c r="H17" s="275">
         <v>0.46</v>
       </c>
       <c r="I17" s="276">
         <v>0.3</v>
       </c>
     </row>
     <row r="18" spans="2:9" ht="12" customHeight="1">
-      <c r="B18" s="448"/>
+      <c r="B18" s="418"/>
       <c r="C18" s="277">
         <v>772650</v>
       </c>
       <c r="D18" s="278">
         <v>526397</v>
       </c>
       <c r="E18" s="279">
         <v>1.47</v>
       </c>
       <c r="F18" s="280">
         <v>1045323</v>
       </c>
       <c r="G18" s="281">
         <v>505304</v>
       </c>
       <c r="H18" s="282">
         <v>2.0699999999999998</v>
       </c>
       <c r="I18" s="283">
         <v>99.6</v>
       </c>
     </row>
     <row r="19" spans="2:9" ht="12" customHeight="1">
-      <c r="B19" s="447" t="s">
-        <v>193</v>
+      <c r="B19" s="420" t="s">
+        <v>192</v>
       </c>
       <c r="C19" s="284">
         <v>44.4</v>
       </c>
       <c r="D19" s="285">
         <v>-0.6</v>
       </c>
       <c r="E19" s="286">
         <v>0.66</v>
       </c>
       <c r="F19" s="273">
         <v>28.5</v>
       </c>
       <c r="G19" s="274">
         <v>3.4</v>
       </c>
       <c r="H19" s="275">
         <v>0.5</v>
       </c>
       <c r="I19" s="276">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:9" ht="12" customHeight="1">
-      <c r="B20" s="448"/>
+      <c r="B20" s="418"/>
       <c r="C20" s="246">
         <v>1116004</v>
       </c>
       <c r="D20" s="247">
         <v>522983</v>
       </c>
       <c r="E20" s="248">
         <v>2.13</v>
       </c>
       <c r="F20" s="287">
         <v>1342898</v>
       </c>
       <c r="G20" s="288">
         <v>522527</v>
       </c>
       <c r="H20" s="282">
         <v>2.57</v>
       </c>
       <c r="I20" s="289">
         <v>99.6</v>
       </c>
     </row>
     <row r="21" spans="2:9" ht="12" customHeight="1">
-      <c r="B21" s="447" t="s">
-        <v>194</v>
+      <c r="B21" s="420" t="s">
+        <v>193</v>
       </c>
       <c r="C21" s="270">
         <v>26.3</v>
       </c>
       <c r="D21" s="290">
         <v>-3.4</v>
       </c>
       <c r="E21" s="286">
         <v>0.66</v>
       </c>
       <c r="F21" s="273">
         <v>19.600000000000001</v>
       </c>
       <c r="G21" s="274">
         <v>-0.5</v>
       </c>
       <c r="H21" s="275">
         <v>0.52</v>
       </c>
       <c r="I21" s="276">
         <v>0.1</v>
       </c>
     </row>
     <row r="22" spans="2:9" ht="12" customHeight="1">
-      <c r="B22" s="448"/>
+      <c r="B22" s="418"/>
       <c r="C22" s="277">
         <v>1409718</v>
       </c>
       <c r="D22" s="278">
         <v>505336</v>
       </c>
       <c r="E22" s="279">
         <v>2.79</v>
       </c>
       <c r="F22" s="280">
         <v>1606159</v>
       </c>
       <c r="G22" s="281">
         <v>519790</v>
       </c>
       <c r="H22" s="282">
         <v>3.09</v>
       </c>
       <c r="I22" s="283">
         <v>99.7</v>
       </c>
     </row>
     <row r="23" spans="2:9" ht="12" customHeight="1">
-      <c r="B23" s="447" t="s">
-        <v>195</v>
+      <c r="B23" s="420" t="s">
+        <v>194</v>
       </c>
       <c r="C23" s="291">
         <v>8.1</v>
       </c>
       <c r="D23" s="292">
         <v>-2</v>
       </c>
       <c r="E23" s="286">
         <v>0.28999999999999998</v>
       </c>
       <c r="F23" s="273">
         <v>4.2</v>
       </c>
       <c r="G23" s="274">
         <v>-3.7</v>
       </c>
       <c r="H23" s="275">
         <v>0.25</v>
       </c>
       <c r="I23" s="276">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:9" ht="12" customHeight="1">
-      <c r="B24" s="448"/>
+      <c r="B24" s="418"/>
       <c r="C24" s="246">
         <v>1523574</v>
       </c>
       <c r="D24" s="247">
         <v>495389</v>
       </c>
       <c r="E24" s="248">
         <v>3.08</v>
       </c>
       <c r="F24" s="287">
         <v>1673381</v>
       </c>
       <c r="G24" s="288">
         <v>500568</v>
       </c>
       <c r="H24" s="282">
         <v>3.34</v>
       </c>
       <c r="I24" s="293">
         <v>99.7</v>
       </c>
     </row>
     <row r="25" spans="2:9" ht="12" customHeight="1">
-      <c r="B25" s="447" t="s">
-        <v>196</v>
+      <c r="B25" s="420" t="s">
+        <v>195</v>
       </c>
       <c r="C25" s="294">
         <v>-17.7</v>
       </c>
       <c r="D25" s="290">
         <v>-7</v>
       </c>
       <c r="E25" s="295">
         <v>-0.36</v>
       </c>
       <c r="F25" s="273">
         <v>-17.7</v>
       </c>
       <c r="G25" s="274">
         <v>-11.5</v>
       </c>
       <c r="H25" s="275">
         <v>-0.23</v>
       </c>
       <c r="I25" s="276">
         <v>-0.2</v>
       </c>
     </row>
     <row r="26" spans="2:9" ht="12" customHeight="1">
-      <c r="B26" s="448"/>
+      <c r="B26" s="418"/>
       <c r="C26" s="296">
         <v>1254351</v>
       </c>
       <c r="D26" s="278">
         <v>460620</v>
       </c>
       <c r="E26" s="279">
         <v>2.72</v>
       </c>
       <c r="F26" s="280">
         <v>1377057</v>
       </c>
       <c r="G26" s="281">
         <v>442786</v>
       </c>
       <c r="H26" s="282">
         <v>3.11</v>
       </c>
       <c r="I26" s="283">
         <v>99.5</v>
       </c>
     </row>
     <row r="27" spans="2:9" ht="12" customHeight="1">
-      <c r="B27" s="447" t="s">
-        <v>197</v>
+      <c r="B27" s="420" t="s">
+        <v>196</v>
       </c>
       <c r="C27" s="294">
         <v>-35.9</v>
       </c>
       <c r="D27" s="292">
         <v>-12</v>
       </c>
       <c r="E27" s="297">
         <v>-0.74</v>
       </c>
       <c r="F27" s="273">
         <v>-32.200000000000003</v>
       </c>
       <c r="G27" s="274">
         <v>-14.9</v>
       </c>
       <c r="H27" s="275">
         <v>-0.63</v>
       </c>
       <c r="I27" s="276">
         <v>-0.6</v>
       </c>
     </row>
     <row r="28" spans="2:9" ht="12" customHeight="1">
-      <c r="B28" s="448"/>
+      <c r="B28" s="418"/>
       <c r="C28" s="246">
         <v>804380</v>
       </c>
       <c r="D28" s="247">
         <v>405267</v>
       </c>
       <c r="E28" s="248">
         <v>1.98</v>
       </c>
       <c r="F28" s="287">
         <v>934075</v>
       </c>
       <c r="G28" s="288">
         <v>376648</v>
       </c>
       <c r="H28" s="282">
         <v>2.48</v>
       </c>
       <c r="I28" s="289">
         <v>98.9</v>
       </c>
     </row>
     <row r="29" spans="2:9" ht="12" customHeight="1">
-      <c r="B29" s="447" t="s">
-        <v>198</v>
+      <c r="B29" s="420" t="s">
+        <v>197</v>
       </c>
       <c r="C29" s="294">
         <v>-37.4</v>
       </c>
       <c r="D29" s="290">
         <v>-8.1999999999999993</v>
       </c>
       <c r="E29" s="295">
         <v>-0.63</v>
       </c>
       <c r="F29" s="273">
         <v>-31.2</v>
       </c>
       <c r="G29" s="274">
         <v>-12</v>
       </c>
       <c r="H29" s="275">
         <v>-0.54</v>
       </c>
       <c r="I29" s="276">
         <v>-0.2</v>
       </c>
     </row>
     <row r="30" spans="2:9" ht="12" customHeight="1">
-      <c r="B30" s="448"/>
+      <c r="B30" s="418"/>
       <c r="C30" s="277">
         <v>503645</v>
       </c>
       <c r="D30" s="278">
         <v>371872</v>
       </c>
       <c r="E30" s="248">
         <v>1.35</v>
       </c>
       <c r="F30" s="280">
         <v>642613</v>
       </c>
       <c r="G30" s="281">
         <v>331516</v>
       </c>
       <c r="H30" s="282">
         <v>1.94</v>
       </c>
       <c r="I30" s="283">
         <v>98.7</v>
       </c>
     </row>
     <row r="31" spans="2:9" ht="12" customHeight="1">
-      <c r="B31" s="447" t="s">
-        <v>199</v>
+      <c r="B31" s="420" t="s">
+        <v>198</v>
       </c>
       <c r="C31" s="298">
         <v>-21.9</v>
       </c>
       <c r="D31" s="292">
         <v>-4.7</v>
       </c>
       <c r="E31" s="295">
         <v>-0.24</v>
       </c>
       <c r="F31" s="273">
         <v>-16.600000000000001</v>
       </c>
       <c r="G31" s="274">
         <v>-8.3000000000000007</v>
       </c>
       <c r="H31" s="275">
         <v>-0.18</v>
       </c>
       <c r="I31" s="276">
         <v>-0.3</v>
       </c>
     </row>
     <row r="32" spans="2:9" ht="12" customHeight="1">
-      <c r="B32" s="448"/>
+      <c r="B32" s="418"/>
       <c r="C32" s="246">
         <v>393278</v>
       </c>
       <c r="D32" s="247">
         <v>354246</v>
       </c>
       <c r="E32" s="248">
         <v>1.1100000000000001</v>
       </c>
       <c r="F32" s="287">
         <v>536175</v>
       </c>
       <c r="G32" s="288">
         <v>304091</v>
       </c>
       <c r="H32" s="282">
         <v>1.76</v>
       </c>
       <c r="I32" s="289">
         <v>98.4</v>
       </c>
     </row>
     <row r="33" spans="2:9" ht="12" customHeight="1">
-      <c r="B33" s="447" t="s">
-        <v>200</v>
+      <c r="B33" s="420" t="s">
+        <v>199</v>
       </c>
       <c r="C33" s="294">
         <v>-3.7</v>
       </c>
       <c r="D33" s="290">
         <v>-7.9</v>
       </c>
       <c r="E33" s="272">
         <v>0.05</v>
       </c>
       <c r="F33" s="273">
         <v>-3.4</v>
       </c>
       <c r="G33" s="274">
         <v>-5.3</v>
       </c>
       <c r="H33" s="275">
         <v>0.04</v>
       </c>
       <c r="I33" s="276">
         <v>0.1</v>
       </c>
     </row>
     <row r="34" spans="2:9" ht="12" customHeight="1">
-      <c r="B34" s="448"/>
+      <c r="B34" s="418"/>
       <c r="C34" s="277">
         <v>378645</v>
       </c>
       <c r="D34" s="278">
         <v>326372</v>
       </c>
       <c r="E34" s="279">
         <v>1.1599999999999999</v>
       </c>
       <c r="F34" s="280">
         <v>517763</v>
       </c>
       <c r="G34" s="281">
         <v>288090</v>
       </c>
       <c r="H34" s="282">
         <v>1.8</v>
       </c>
       <c r="I34" s="283">
         <v>98.5</v>
       </c>
     </row>
     <row r="35" spans="2:9" ht="12" customHeight="1">
-      <c r="B35" s="447" t="s">
-        <v>201</v>
+      <c r="B35" s="420" t="s">
+        <v>200</v>
       </c>
       <c r="C35" s="299">
         <v>9.6999999999999993</v>
       </c>
       <c r="D35" s="292">
         <v>-6</v>
       </c>
       <c r="E35" s="286">
         <v>0.19</v>
       </c>
       <c r="F35" s="273">
         <v>0</v>
       </c>
       <c r="G35" s="274">
         <v>-5.5</v>
       </c>
       <c r="H35" s="275">
         <v>0.1</v>
       </c>
       <c r="I35" s="276">
         <v>-0.3</v>
       </c>
     </row>
     <row r="36" spans="2:9" ht="12" customHeight="1">
-      <c r="B36" s="448"/>
+      <c r="B36" s="418"/>
       <c r="C36" s="246">
         <v>415233</v>
       </c>
       <c r="D36" s="247">
         <v>306749</v>
       </c>
       <c r="E36" s="248">
         <v>1.35</v>
       </c>
       <c r="F36" s="287">
         <v>517822</v>
       </c>
       <c r="G36" s="288">
         <v>272296</v>
       </c>
       <c r="H36" s="282">
         <v>1.9</v>
       </c>
       <c r="I36" s="289">
         <v>98.2</v>
       </c>
     </row>
     <row r="37" spans="2:9" ht="12" customHeight="1">
-      <c r="B37" s="447" t="s">
-        <v>202</v>
+      <c r="B37" s="420" t="s">
+        <v>201</v>
       </c>
       <c r="C37" s="294">
         <v>-33</v>
       </c>
       <c r="D37" s="290">
         <v>-7.6</v>
       </c>
       <c r="E37" s="297">
         <v>-0.37</v>
       </c>
       <c r="F37" s="273">
         <v>-30.5</v>
       </c>
       <c r="G37" s="274">
         <v>-15.9</v>
       </c>
       <c r="H37" s="275">
         <v>-0.33</v>
       </c>
       <c r="I37" s="276">
         <v>-1.4</v>
       </c>
     </row>
     <row r="38" spans="2:9" ht="12" customHeight="1">
-      <c r="B38" s="448"/>
+      <c r="B38" s="418"/>
       <c r="C38" s="277">
         <v>278103</v>
       </c>
       <c r="D38" s="278">
         <v>283287</v>
       </c>
       <c r="E38" s="248">
         <v>0.98</v>
       </c>
       <c r="F38" s="287">
         <v>359938</v>
       </c>
       <c r="G38" s="288">
         <v>228991</v>
       </c>
       <c r="H38" s="282">
         <v>1.57</v>
       </c>
       <c r="I38" s="289">
         <v>96.8</v>
       </c>
     </row>
     <row r="39" spans="2:9" ht="12" customHeight="1">
-      <c r="B39" s="447" t="s">
-        <v>203</v>
+      <c r="B39" s="420" t="s">
+        <v>202</v>
       </c>
       <c r="C39" s="298">
         <v>-40.4</v>
       </c>
       <c r="D39" s="292">
         <v>-6.1</v>
       </c>
       <c r="E39" s="295">
         <v>-0.36</v>
       </c>
       <c r="F39" s="273">
         <v>-24.5</v>
       </c>
       <c r="G39" s="274">
         <v>-12.1</v>
       </c>
       <c r="H39" s="275">
         <v>-0.22</v>
       </c>
       <c r="I39" s="276">
         <v>-1.2</v>
       </c>
     </row>
     <row r="40" spans="2:9" ht="12" customHeight="1">
-      <c r="B40" s="448"/>
+      <c r="B40" s="418"/>
       <c r="C40" s="246">
         <v>165628</v>
       </c>
       <c r="D40" s="247">
         <v>266042</v>
       </c>
       <c r="E40" s="248">
         <v>0.62</v>
       </c>
       <c r="F40" s="287">
         <v>271667</v>
       </c>
       <c r="G40" s="288">
         <v>201346</v>
       </c>
       <c r="H40" s="282">
         <v>1.35</v>
       </c>
       <c r="I40" s="289">
         <v>95.6</v>
       </c>
     </row>
     <row r="41" spans="2:9" ht="12" customHeight="1">
-      <c r="B41" s="447" t="s">
-        <v>204</v>
+      <c r="B41" s="420" t="s">
+        <v>203</v>
       </c>
       <c r="C41" s="300">
         <v>-1.4</v>
       </c>
       <c r="D41" s="292">
         <v>-3.6</v>
       </c>
       <c r="E41" s="286">
         <v>0.02</v>
       </c>
       <c r="F41" s="273">
         <v>0.5</v>
       </c>
       <c r="G41" s="274">
         <v>1.2</v>
       </c>
       <c r="H41" s="275">
         <v>-0.01</v>
       </c>
       <c r="I41" s="276">
         <v>0.3</v>
       </c>
     </row>
     <row r="42" spans="2:9" ht="12" customHeight="1">
-      <c r="B42" s="448"/>
+      <c r="B42" s="418"/>
       <c r="C42" s="246">
         <v>163235</v>
       </c>
       <c r="D42" s="247">
         <v>256466</v>
       </c>
       <c r="E42" s="248">
         <v>0.64</v>
       </c>
       <c r="F42" s="287">
         <v>273118</v>
       </c>
       <c r="G42" s="288">
         <v>203692</v>
       </c>
       <c r="H42" s="282">
         <v>1.34</v>
       </c>
       <c r="I42" s="289">
         <v>95.9</v>
       </c>
     </row>
     <row r="43" spans="2:9" ht="12" customHeight="1">
-      <c r="B43" s="447" t="s">
-        <v>205</v>
+      <c r="B43" s="420" t="s">
+        <v>204</v>
       </c>
       <c r="C43" s="294">
         <v>-7.1</v>
       </c>
       <c r="D43" s="290">
         <v>-3.2</v>
       </c>
       <c r="E43" s="295">
         <v>-0.03</v>
       </c>
       <c r="F43" s="273">
         <v>-11.1</v>
       </c>
       <c r="G43" s="274">
         <v>-9.6</v>
       </c>
       <c r="H43" s="275">
         <v>-0.02</v>
       </c>
       <c r="I43" s="276">
         <v>-1.1000000000000001</v>
       </c>
     </row>
     <row r="44" spans="2:9" ht="12" customHeight="1">
-      <c r="B44" s="448"/>
+      <c r="B44" s="418"/>
       <c r="C44" s="277">
         <v>151667</v>
       </c>
       <c r="D44" s="278">
         <v>248179</v>
       </c>
       <c r="E44" s="279">
         <v>0.61</v>
       </c>
       <c r="F44" s="280">
         <v>242926</v>
       </c>
       <c r="G44" s="281">
         <v>184135</v>
       </c>
       <c r="H44" s="282">
         <v>1.32</v>
       </c>
       <c r="I44" s="283">
         <v>94.8</v>
       </c>
     </row>
     <row r="45" spans="2:9" ht="12" customHeight="1">
-      <c r="B45" s="447" t="s">
-        <v>206</v>
+      <c r="B45" s="420" t="s">
+        <v>205</v>
       </c>
       <c r="C45" s="298">
         <v>-24</v>
       </c>
       <c r="D45" s="292">
         <v>-6.8</v>
       </c>
       <c r="E45" s="297">
         <v>-0.11</v>
       </c>
       <c r="F45" s="273">
         <v>-10</v>
       </c>
       <c r="G45" s="274">
         <v>-6.2</v>
       </c>
       <c r="H45" s="275">
         <v>-0.05</v>
       </c>
       <c r="I45" s="276">
         <v>0.3</v>
       </c>
     </row>
     <row r="46" spans="2:9" ht="12" customHeight="1">
-      <c r="B46" s="448"/>
+      <c r="B46" s="418"/>
       <c r="C46" s="277">
         <v>115320</v>
       </c>
       <c r="D46" s="278">
         <v>231204</v>
       </c>
       <c r="E46" s="279">
         <v>0.5</v>
       </c>
       <c r="F46" s="287">
         <v>218604</v>
       </c>
       <c r="G46" s="288">
         <v>172731</v>
       </c>
       <c r="H46" s="282">
         <v>1.27</v>
       </c>
       <c r="I46" s="289">
         <v>95.1</v>
       </c>
     </row>
     <row r="47" spans="2:9" ht="12" customHeight="1">
-      <c r="B47" s="447" t="s">
-        <v>207</v>
+      <c r="B47" s="420" t="s">
+        <v>206</v>
       </c>
       <c r="C47" s="284">
         <v>0.5</v>
       </c>
       <c r="D47" s="292">
         <v>-5.0999999999999996</v>
       </c>
       <c r="E47" s="286">
         <v>0.03</v>
       </c>
       <c r="F47" s="273">
         <v>2.9</v>
       </c>
       <c r="G47" s="274">
         <v>0.3</v>
       </c>
       <c r="H47" s="275">
         <v>0.03</v>
       </c>
       <c r="I47" s="276">
         <v>0.8</v>
       </c>
     </row>
     <row r="48" spans="2:9" ht="12" customHeight="1">
-      <c r="B48" s="448"/>
+      <c r="B48" s="418"/>
       <c r="C48" s="277">
         <v>115950</v>
       </c>
       <c r="D48" s="278">
         <v>219410</v>
       </c>
       <c r="E48" s="279">
         <v>0.53</v>
       </c>
       <c r="F48" s="287">
         <v>224984</v>
       </c>
       <c r="G48" s="288">
         <v>173171</v>
       </c>
       <c r="H48" s="282">
         <v>1.3</v>
       </c>
       <c r="I48" s="289">
         <v>95.9</v>
       </c>
     </row>
     <row r="49" spans="2:9" ht="12" customHeight="1">
-      <c r="B49" s="417" t="s">
-        <v>208</v>
+      <c r="B49" s="421" t="s">
+        <v>207</v>
       </c>
       <c r="C49" s="284">
         <v>26.1</v>
       </c>
       <c r="D49" s="292">
         <v>-3.5</v>
       </c>
       <c r="E49" s="286">
         <v>0.16</v>
       </c>
       <c r="F49" s="273">
         <v>14.7</v>
       </c>
       <c r="G49" s="274">
         <v>1.9</v>
       </c>
       <c r="H49" s="275">
         <v>0.16</v>
       </c>
       <c r="I49" s="276">
         <v>1.3</v>
       </c>
     </row>
     <row r="50" spans="2:9" ht="12" customHeight="1">
-      <c r="B50" s="444"/>
+      <c r="B50" s="422"/>
       <c r="C50" s="246">
         <v>146204</v>
       </c>
       <c r="D50" s="247">
         <v>211640</v>
       </c>
       <c r="E50" s="248">
         <v>0.69</v>
       </c>
       <c r="F50" s="287">
         <v>258050</v>
       </c>
       <c r="G50" s="288">
         <v>176403</v>
       </c>
       <c r="H50" s="282">
         <v>1.46</v>
       </c>
       <c r="I50" s="289">
         <v>97.2</v>
       </c>
     </row>
     <row r="51" spans="2:9" ht="12" customHeight="1">
-      <c r="B51" s="417" t="s">
-        <v>209</v>
+      <c r="B51" s="421" t="s">
+        <v>208</v>
       </c>
       <c r="C51" s="291">
         <v>28.4</v>
       </c>
       <c r="D51" s="301">
         <v>-1.8</v>
       </c>
       <c r="E51" s="286">
         <v>0.21</v>
       </c>
       <c r="F51" s="273">
         <v>13.7</v>
       </c>
       <c r="G51" s="274">
         <v>1.9</v>
       </c>
       <c r="H51" s="275">
         <v>0.17</v>
       </c>
       <c r="I51" s="276">
         <v>0.9</v>
       </c>
     </row>
     <row r="52" spans="2:9" ht="12" customHeight="1">
-      <c r="B52" s="444"/>
+      <c r="B52" s="422"/>
       <c r="C52" s="246">
         <v>187660</v>
       </c>
       <c r="D52" s="247">
         <v>207737</v>
       </c>
       <c r="E52" s="248">
         <v>0.9</v>
       </c>
       <c r="F52" s="287">
         <v>293520</v>
       </c>
       <c r="G52" s="288">
         <v>179683</v>
       </c>
       <c r="H52" s="282">
         <v>1.63</v>
       </c>
       <c r="I52" s="289">
         <v>98.1</v>
       </c>
     </row>
     <row r="53" spans="2:9" ht="12" customHeight="1">
-      <c r="B53" s="417" t="s">
-        <v>210</v>
+      <c r="B53" s="421" t="s">
+        <v>209</v>
       </c>
       <c r="C53" s="291">
         <v>26.6</v>
       </c>
       <c r="D53" s="302">
         <v>0.4</v>
       </c>
       <c r="E53" s="286">
         <v>0.24</v>
       </c>
       <c r="F53" s="273">
         <v>13.4</v>
       </c>
       <c r="G53" s="274">
         <v>2.4</v>
       </c>
       <c r="H53" s="275">
         <v>0.18</v>
       </c>
       <c r="I53" s="276">
         <v>0.3</v>
       </c>
     </row>
     <row r="54" spans="2:9" ht="12" customHeight="1">
-      <c r="B54" s="444"/>
+      <c r="B54" s="422"/>
       <c r="C54" s="246">
         <v>237569</v>
       </c>
       <c r="D54" s="247">
         <v>208530</v>
       </c>
       <c r="E54" s="248">
         <v>1.1399999999999999</v>
       </c>
       <c r="F54" s="287">
         <v>332796</v>
       </c>
       <c r="G54" s="288">
         <v>184026</v>
       </c>
       <c r="H54" s="282">
         <v>1.81</v>
       </c>
       <c r="I54" s="289">
         <v>98.4</v>
       </c>
     </row>
     <row r="55" spans="2:9" ht="12" customHeight="1">
-      <c r="B55" s="417" t="s">
-        <v>211</v>
+      <c r="B55" s="421" t="s">
+        <v>210</v>
       </c>
       <c r="C55" s="303">
         <v>11.3</v>
       </c>
       <c r="D55" s="292">
         <v>-1.9</v>
       </c>
       <c r="E55" s="272">
         <v>0.15</v>
       </c>
       <c r="F55" s="273">
         <v>4</v>
       </c>
       <c r="G55" s="274">
         <v>-0.3</v>
       </c>
       <c r="H55" s="275">
         <v>0.08</v>
       </c>
       <c r="I55" s="276">
         <v>-0.1</v>
       </c>
     </row>
     <row r="56" spans="2:9" ht="12" customHeight="1">
-      <c r="B56" s="444"/>
+      <c r="B56" s="422"/>
       <c r="C56" s="277">
         <v>264475</v>
       </c>
       <c r="D56" s="278">
         <v>204483</v>
       </c>
       <c r="E56" s="279">
         <v>1.29</v>
       </c>
       <c r="F56" s="280">
         <v>346112</v>
       </c>
       <c r="G56" s="281">
         <v>183389</v>
       </c>
       <c r="H56" s="304">
         <v>1.89</v>
       </c>
       <c r="I56" s="283">
         <v>98.3</v>
       </c>
     </row>
     <row r="57" spans="2:9" ht="12" customHeight="1">
-      <c r="B57" s="417" t="s">
-        <v>212</v>
+      <c r="B57" s="421" t="s">
+        <v>211</v>
       </c>
       <c r="C57" s="305">
         <v>-0.2</v>
       </c>
       <c r="D57" s="292">
         <v>-1.2</v>
       </c>
       <c r="E57" s="306">
         <v>0.02</v>
       </c>
       <c r="F57" s="273">
         <v>-6.7</v>
       </c>
       <c r="G57" s="274">
         <v>-4.2</v>
       </c>
       <c r="H57" s="275">
         <v>-0.05</v>
       </c>
       <c r="I57" s="276">
         <v>-0.5</v>
       </c>
     </row>
     <row r="58" spans="2:9" ht="12" customHeight="1">
-      <c r="B58" s="444"/>
+      <c r="B58" s="422"/>
       <c r="C58" s="277">
         <v>263901</v>
       </c>
       <c r="D58" s="278">
         <v>202111</v>
       </c>
       <c r="E58" s="279">
         <v>1.31</v>
       </c>
       <c r="F58" s="287">
         <v>323000</v>
       </c>
       <c r="G58" s="307">
         <v>175684</v>
       </c>
       <c r="H58" s="304">
         <v>1.84</v>
       </c>
       <c r="I58" s="283">
         <v>97.8</v>
       </c>
     </row>
     <row r="59" spans="2:9" ht="12" customHeight="1">
-      <c r="B59" s="417" t="s">
-        <v>213</v>
+      <c r="B59" s="421" t="s">
+        <v>212</v>
       </c>
       <c r="C59" s="305">
         <v>-48.8</v>
       </c>
       <c r="D59" s="292">
         <v>-5.5</v>
       </c>
       <c r="E59" s="306">
         <v>-0.6</v>
       </c>
       <c r="F59" s="273">
         <v>-38.299999999999997</v>
       </c>
       <c r="G59" s="274">
         <v>-14.3</v>
       </c>
       <c r="H59" s="275">
         <v>-0.52</v>
       </c>
       <c r="I59" s="276">
         <v>-0.6</v>
       </c>
     </row>
     <row r="60" spans="2:9" ht="12" customHeight="1">
-      <c r="B60" s="444"/>
+      <c r="B60" s="422"/>
       <c r="C60" s="277">
         <v>135064</v>
       </c>
       <c r="D60" s="278">
         <v>190986</v>
       </c>
       <c r="E60" s="279">
         <v>0.71</v>
       </c>
       <c r="F60" s="287">
         <v>199201</v>
       </c>
       <c r="G60" s="307">
         <v>150495</v>
       </c>
       <c r="H60" s="304">
         <v>1.32</v>
       </c>
       <c r="I60" s="283">
         <v>97.2</v>
       </c>
     </row>
     <row r="61" spans="2:9" ht="12" customHeight="1">
-      <c r="B61" s="417" t="s">
-        <v>214</v>
+      <c r="B61" s="421" t="s">
+        <v>213</v>
       </c>
       <c r="C61" s="305">
         <v>-7.6</v>
       </c>
       <c r="D61" s="308">
         <v>-2.2999999999999998</v>
       </c>
       <c r="E61" s="309">
         <v>-0.04</v>
       </c>
       <c r="F61" s="273">
         <v>-1.3</v>
       </c>
       <c r="G61" s="274">
         <v>3.2</v>
       </c>
       <c r="H61" s="275">
         <v>-0.05</v>
       </c>
       <c r="I61" s="276">
         <v>0.6</v>
       </c>
     </row>
     <row r="62" spans="2:9" ht="12" customHeight="1">
-      <c r="B62" s="444"/>
+      <c r="B62" s="422"/>
       <c r="C62" s="277">
         <v>124829</v>
       </c>
       <c r="D62" s="278">
         <v>186520</v>
       </c>
       <c r="E62" s="279">
         <v>0.67</v>
       </c>
       <c r="F62" s="287">
         <v>196689</v>
       </c>
       <c r="G62" s="307">
         <v>155310</v>
       </c>
       <c r="H62" s="304">
         <v>1.27</v>
       </c>
       <c r="I62" s="283">
         <v>97.8</v>
       </c>
     </row>
     <row r="63" spans="2:9" ht="12" customHeight="1">
-      <c r="B63" s="417" t="s">
-        <v>215</v>
+      <c r="B63" s="421" t="s">
+        <v>214</v>
       </c>
       <c r="C63" s="299">
         <v>2</v>
       </c>
       <c r="D63" s="308">
         <v>0.2</v>
       </c>
       <c r="E63" s="309">
         <v>0.01</v>
       </c>
       <c r="F63" s="273">
         <v>6.7</v>
       </c>
       <c r="G63" s="274">
         <v>2.4</v>
       </c>
       <c r="H63" s="275">
         <v>0.05</v>
       </c>
       <c r="I63" s="276">
         <v>0.7</v>
       </c>
     </row>
     <row r="64" spans="2:9" ht="12" customHeight="1">
-      <c r="B64" s="444"/>
+      <c r="B64" s="422"/>
       <c r="C64" s="277">
         <v>127380</v>
       </c>
       <c r="D64" s="278">
         <v>186820</v>
       </c>
       <c r="E64" s="279">
         <v>0.68</v>
       </c>
       <c r="F64" s="287">
         <v>209925</v>
       </c>
       <c r="G64" s="307">
         <v>159032</v>
       </c>
       <c r="H64" s="304">
         <v>1.32</v>
       </c>
       <c r="I64" s="283">
         <v>98.5</v>
       </c>
     </row>
     <row r="65" spans="2:9" ht="12" customHeight="1">
-      <c r="B65" s="417" t="s">
-        <v>216</v>
+      <c r="B65" s="421" t="s">
+        <v>215</v>
       </c>
       <c r="C65" s="299">
         <v>14.5</v>
       </c>
       <c r="D65" s="308">
         <v>3.4</v>
       </c>
       <c r="E65" s="309">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F65" s="273">
         <v>8.6999999999999993</v>
       </c>
       <c r="G65" s="274">
         <v>3.6</v>
       </c>
       <c r="H65" s="275">
         <v>0.06</v>
       </c>
       <c r="I65" s="276">
         <v>0.5</v>
       </c>
     </row>
     <row r="66" spans="2:9" ht="12" customHeight="1">
-      <c r="B66" s="444"/>
+      <c r="B66" s="422"/>
       <c r="C66" s="277">
         <v>145893</v>
       </c>
       <c r="D66" s="278">
         <v>193242</v>
       </c>
       <c r="E66" s="279">
         <v>0.75</v>
       </c>
       <c r="F66" s="280">
         <v>228277</v>
       </c>
       <c r="G66" s="310">
         <v>164831</v>
       </c>
       <c r="H66" s="304">
         <v>1.38</v>
       </c>
       <c r="I66" s="283">
         <v>99</v>
       </c>
     </row>
     <row r="67" spans="2:9" ht="12" customHeight="1">
-      <c r="B67" s="417" t="s">
-        <v>217</v>
+      <c r="B67" s="421" t="s">
+        <v>216</v>
       </c>
       <c r="C67" s="299">
         <v>18.100000000000001</v>
       </c>
       <c r="D67" s="308">
         <v>-3.6</v>
       </c>
       <c r="E67" s="309">
         <v>0.18</v>
       </c>
       <c r="F67" s="273">
         <v>12.1</v>
       </c>
       <c r="G67" s="274">
         <v>-0.8</v>
       </c>
       <c r="H67" s="275">
         <v>0.19</v>
       </c>
       <c r="I67" s="276">
         <v>0.3</v>
       </c>
     </row>
     <row r="68" spans="2:9" ht="12" customHeight="1">
-      <c r="B68" s="444"/>
+      <c r="B68" s="422"/>
       <c r="C68" s="277">
         <v>172297</v>
       </c>
       <c r="D68" s="278">
         <v>186222</v>
       </c>
       <c r="E68" s="279">
         <v>0.93</v>
       </c>
       <c r="F68" s="280">
         <v>255841</v>
       </c>
       <c r="G68" s="310">
         <v>163450</v>
       </c>
       <c r="H68" s="304">
         <v>1.57</v>
       </c>
       <c r="I68" s="283">
         <v>99.3</v>
       </c>
     </row>
     <row r="69" spans="2:9" ht="12" customHeight="1">
-      <c r="B69" s="417" t="s">
-        <v>218</v>
+      <c r="B69" s="421" t="s">
+        <v>217</v>
       </c>
       <c r="C69" s="291">
         <v>38.4</v>
       </c>
       <c r="D69" s="302">
         <v>0.1</v>
       </c>
       <c r="E69" s="311">
         <v>0.35</v>
       </c>
       <c r="F69" s="273">
         <v>23.5</v>
       </c>
       <c r="G69" s="274">
         <v>4.3</v>
       </c>
       <c r="H69" s="275">
         <v>0.28000000000000003</v>
       </c>
       <c r="I69" s="276">
         <v>0.3</v>
       </c>
     </row>
     <row r="70" spans="2:9" ht="12" customHeight="1">
-      <c r="B70" s="444"/>
+      <c r="B70" s="422"/>
       <c r="C70" s="246">
         <v>238462</v>
       </c>
       <c r="D70" s="247">
         <v>186462</v>
       </c>
       <c r="E70" s="248">
         <v>1.28</v>
       </c>
       <c r="F70" s="287">
         <v>315853</v>
       </c>
       <c r="G70" s="310">
         <v>170500</v>
       </c>
       <c r="H70" s="304">
         <v>1.85</v>
       </c>
       <c r="I70" s="283">
         <v>99.6</v>
       </c>
     </row>
     <row r="71" spans="2:9" ht="12" customHeight="1">
-      <c r="B71" s="417" t="s">
-        <v>219</v>
+      <c r="B71" s="421" t="s">
+        <v>218</v>
       </c>
       <c r="C71" s="303">
         <v>19.899999999999999</v>
       </c>
       <c r="D71" s="312">
         <v>-0.2</v>
       </c>
       <c r="E71" s="313">
         <v>0.26</v>
       </c>
       <c r="F71" s="273">
         <v>11.7</v>
       </c>
       <c r="G71" s="274">
         <v>1</v>
       </c>
       <c r="H71" s="275">
         <v>0.2</v>
       </c>
       <c r="I71" s="276">
         <v>0.1</v>
       </c>
     </row>
     <row r="72" spans="2:9" ht="12" customHeight="1">
-      <c r="B72" s="444"/>
+      <c r="B72" s="422"/>
       <c r="C72" s="296">
         <v>285961</v>
       </c>
       <c r="D72" s="278">
         <v>186055</v>
       </c>
       <c r="E72" s="248">
         <v>1.54</v>
       </c>
       <c r="F72" s="287">
         <v>352919</v>
       </c>
       <c r="G72" s="307">
         <v>172280</v>
       </c>
       <c r="H72" s="282">
         <v>2.0499999999999998</v>
       </c>
       <c r="I72" s="289">
         <v>99.7</v>
       </c>
     </row>
     <row r="73" spans="2:9" ht="12" customHeight="1">
-      <c r="B73" s="417" t="s">
-        <v>220</v>
+      <c r="B73" s="421" t="s">
+        <v>219</v>
       </c>
       <c r="C73" s="291">
         <v>13.3</v>
       </c>
       <c r="D73" s="308">
         <v>-0.6</v>
       </c>
       <c r="E73" s="313">
         <v>0.21</v>
       </c>
       <c r="F73" s="273">
         <v>9.6999999999999993</v>
       </c>
       <c r="G73" s="274">
         <v>0.8</v>
       </c>
       <c r="H73" s="275">
         <v>0.18</v>
       </c>
       <c r="I73" s="276">
         <v>-0.2</v>
       </c>
     </row>
     <row r="74" spans="2:9" ht="12" customHeight="1">
-      <c r="B74" s="444"/>
+      <c r="B74" s="422"/>
       <c r="C74" s="246">
         <v>323873</v>
       </c>
       <c r="D74" s="247">
         <v>184957</v>
       </c>
       <c r="E74" s="248">
         <v>1.75</v>
       </c>
       <c r="F74" s="287">
         <v>387088</v>
       </c>
       <c r="G74" s="307">
         <v>173683</v>
       </c>
       <c r="H74" s="282">
         <v>2.23</v>
       </c>
       <c r="I74" s="289">
         <v>99.5</v>
       </c>
     </row>
     <row r="75" spans="2:9" ht="12" customHeight="1">
-      <c r="B75" s="417" t="s">
-        <v>221</v>
+      <c r="B75" s="421" t="s">
+        <v>220</v>
       </c>
       <c r="C75" s="291">
         <v>15.7</v>
       </c>
       <c r="D75" s="314">
         <v>-2.6</v>
       </c>
       <c r="E75" s="311">
         <v>0.33</v>
       </c>
       <c r="F75" s="273">
         <v>11.8</v>
       </c>
       <c r="G75" s="274">
         <v>-1.4</v>
       </c>
       <c r="H75" s="275">
         <v>0.3</v>
       </c>
       <c r="I75" s="276">
         <v>0.2</v>
       </c>
     </row>
     <row r="76" spans="2:9" ht="12" customHeight="1">
-      <c r="B76" s="444"/>
+      <c r="B76" s="422"/>
       <c r="C76" s="277">
         <v>374838</v>
       </c>
       <c r="D76" s="278">
         <v>180128</v>
       </c>
       <c r="E76" s="279">
         <v>2.08</v>
       </c>
       <c r="F76" s="287">
         <v>432645</v>
       </c>
       <c r="G76" s="307">
         <v>171209</v>
       </c>
       <c r="H76" s="282">
         <v>2.5299999999999998</v>
       </c>
       <c r="I76" s="289">
         <v>99.7</v>
       </c>
     </row>
     <row r="77" spans="2:9" ht="12" customHeight="1">
-      <c r="B77" s="417" t="s">
-        <v>222</v>
+      <c r="B77" s="421" t="s">
+        <v>221</v>
       </c>
       <c r="C77" s="291">
         <v>13.7</v>
       </c>
       <c r="D77" s="315">
         <v>-0.1</v>
       </c>
       <c r="E77" s="311">
         <v>0.28999999999999998</v>
       </c>
       <c r="F77" s="273">
         <v>10.199999999999999</v>
       </c>
       <c r="G77" s="274">
         <v>-0.1</v>
       </c>
       <c r="H77" s="275">
         <v>0.26</v>
       </c>
       <c r="I77" s="276">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="2:9" ht="12" customHeight="1">
-      <c r="B78" s="444"/>
+      <c r="B78" s="422"/>
       <c r="C78" s="246">
         <v>426119</v>
       </c>
       <c r="D78" s="247">
         <v>179973</v>
       </c>
       <c r="E78" s="248">
         <v>2.37</v>
       </c>
       <c r="F78" s="287">
         <v>476699</v>
       </c>
       <c r="G78" s="307">
         <v>171114</v>
       </c>
       <c r="H78" s="282">
         <v>2.79</v>
       </c>
       <c r="I78" s="289">
         <v>99.7</v>
       </c>
     </row>
     <row r="79" spans="2:9" ht="12" customHeight="1">
-      <c r="B79" s="417" t="s">
-        <v>223</v>
+      <c r="B79" s="421" t="s">
+        <v>222</v>
       </c>
       <c r="C79" s="303">
         <v>4</v>
       </c>
       <c r="D79" s="308">
         <v>-2.2999999999999998</v>
       </c>
       <c r="E79" s="313">
         <v>0.15</v>
       </c>
       <c r="F79" s="273">
         <v>1.6</v>
       </c>
       <c r="G79" s="274">
         <v>-2.2999999999999998</v>
       </c>
       <c r="H79" s="275">
         <v>0.11</v>
       </c>
       <c r="I79" s="276">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="2:9" ht="12" customHeight="1">
-      <c r="B80" s="444"/>
+      <c r="B80" s="422"/>
       <c r="C80" s="296">
         <v>443346</v>
       </c>
       <c r="D80" s="247">
         <v>175746</v>
       </c>
       <c r="E80" s="248">
         <v>2.52</v>
       </c>
       <c r="F80" s="287">
         <v>484431</v>
       </c>
       <c r="G80" s="307">
         <v>167251</v>
       </c>
       <c r="H80" s="282">
         <v>2.9</v>
       </c>
       <c r="I80" s="289">
         <v>99.7</v>
       </c>
     </row>
     <row r="81" spans="2:9" ht="12" customHeight="1">
-      <c r="B81" s="445" t="s">
-        <v>224</v>
+      <c r="B81" s="423" t="s">
+        <v>223</v>
       </c>
       <c r="C81" s="299">
         <v>-24.3</v>
       </c>
       <c r="D81" s="308">
         <v>-8</v>
       </c>
       <c r="E81" s="309">
         <v>-0.44</v>
       </c>
       <c r="F81" s="316">
         <v>-20.3</v>
       </c>
       <c r="G81" s="317">
         <v>-12.5</v>
       </c>
       <c r="H81" s="318">
         <v>-0.26</v>
       </c>
       <c r="I81" s="319">
         <v>-0.1</v>
       </c>
     </row>
     <row r="82" spans="2:9" ht="12" customHeight="1">
-      <c r="B82" s="446"/>
+      <c r="B82" s="424"/>
       <c r="C82" s="246">
         <v>335752</v>
       </c>
       <c r="D82" s="247">
         <v>161666</v>
       </c>
       <c r="E82" s="248">
         <v>2.08</v>
       </c>
       <c r="F82" s="296">
         <v>386316</v>
       </c>
       <c r="G82" s="247">
         <v>146314</v>
       </c>
       <c r="H82" s="282">
         <v>2.64</v>
       </c>
       <c r="I82" s="293">
         <v>99.6</v>
       </c>
     </row>
     <row r="83" spans="2:9" ht="12" customHeight="1">
-      <c r="B83" s="417" t="s">
-        <v>225</v>
+      <c r="B83" s="421" t="s">
+        <v>224</v>
       </c>
       <c r="C83" s="299">
         <v>2.9</v>
       </c>
       <c r="D83" s="308">
         <v>-10.3</v>
       </c>
       <c r="E83" s="320">
         <v>0.3</v>
       </c>
       <c r="F83" s="316">
         <v>0.6</v>
       </c>
       <c r="G83" s="317">
         <v>-8</v>
       </c>
       <c r="H83" s="318">
         <v>0.25</v>
       </c>
       <c r="I83" s="319">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="2:9" ht="12" customHeight="1">
-      <c r="B84" s="443"/>
+      <c r="B84" s="425"/>
       <c r="C84" s="277">
         <v>345562</v>
       </c>
       <c r="D84" s="278">
         <v>144946</v>
       </c>
       <c r="E84" s="321">
         <v>2.38</v>
       </c>
       <c r="F84" s="296">
         <v>388588</v>
       </c>
       <c r="G84" s="247">
         <v>134584</v>
       </c>
       <c r="H84" s="282">
         <v>2.89</v>
       </c>
       <c r="I84" s="293">
         <v>99.6</v>
       </c>
     </row>
     <row r="85" spans="2:9" ht="12" customHeight="1">
-      <c r="B85" s="417" t="s">
-        <v>226</v>
+      <c r="B85" s="421" t="s">
+        <v>225</v>
       </c>
       <c r="C85" s="316">
         <v>16.2</v>
       </c>
       <c r="D85" s="317">
         <v>-8</v>
       </c>
       <c r="E85" s="322">
         <v>0.63</v>
       </c>
       <c r="F85" s="316">
         <v>14.3</v>
       </c>
       <c r="G85" s="317">
         <v>-5.6</v>
       </c>
       <c r="H85" s="318">
         <v>0.6</v>
       </c>
       <c r="I85" s="319">
         <v>0.1</v>
       </c>
     </row>
     <row r="86" spans="2:9" ht="12" customHeight="1">
-      <c r="B86" s="443"/>
+      <c r="B86" s="425"/>
       <c r="C86" s="323">
         <v>401392</v>
       </c>
       <c r="D86" s="278">
         <v>133416</v>
       </c>
       <c r="E86" s="321">
         <v>3.01</v>
       </c>
       <c r="F86" s="296">
         <v>443980</v>
       </c>
       <c r="G86" s="247">
         <v>127074</v>
       </c>
       <c r="H86" s="282">
         <v>3.49</v>
       </c>
       <c r="I86" s="293">
         <v>99.7</v>
       </c>
     </row>
     <row r="87" spans="2:9" ht="12" customHeight="1">
-      <c r="B87" s="417" t="s">
-        <v>227</v>
+      <c r="B87" s="421" t="s">
+        <v>226</v>
       </c>
       <c r="C87" s="316">
         <v>10.7</v>
       </c>
       <c r="D87" s="317">
         <v>-5.5</v>
       </c>
       <c r="E87" s="322">
         <v>0.51000000000000023</v>
       </c>
       <c r="F87" s="324">
         <v>8.6999999999999993</v>
       </c>
       <c r="G87" s="325">
         <v>-4.8</v>
       </c>
       <c r="H87" s="326">
         <v>0.5</v>
       </c>
       <c r="I87" s="327">
         <v>-0.1</v>
       </c>
     </row>
     <row r="88" spans="2:9" ht="12" customHeight="1">
-      <c r="B88" s="443"/>
+      <c r="B88" s="425"/>
       <c r="C88" s="323">
         <v>444182</v>
       </c>
       <c r="D88" s="278">
         <v>126069</v>
       </c>
       <c r="E88" s="321">
         <v>3.52</v>
       </c>
       <c r="F88" s="328">
         <v>482626</v>
       </c>
       <c r="G88" s="329">
         <v>121027</v>
       </c>
       <c r="H88" s="262">
         <v>3.99</v>
       </c>
       <c r="I88" s="330">
         <v>99.6</v>
       </c>
     </row>
     <row r="89" spans="2:9" ht="12" customHeight="1">
-      <c r="B89" s="417" t="s">
-        <v>228</v>
+      <c r="B89" s="421" t="s">
+        <v>227</v>
       </c>
       <c r="C89" s="316">
         <v>3.8</v>
       </c>
       <c r="D89" s="317">
         <v>-0.3</v>
       </c>
       <c r="E89" s="322">
         <v>0.14999999999999991</v>
       </c>
-      <c r="F89" s="419" t="s">
-[...9 lines deleted...]
-        <v>229</v>
+      <c r="F89" s="429" t="s">
+        <v>228</v>
+      </c>
+      <c r="G89" s="431" t="s">
+        <v>228</v>
+      </c>
+      <c r="H89" s="433" t="s">
+        <v>228</v>
+      </c>
+      <c r="I89" s="426" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="90" spans="2:9" ht="12" customHeight="1">
-      <c r="B90" s="443"/>
+      <c r="B90" s="425"/>
       <c r="C90" s="323">
         <v>465418</v>
       </c>
       <c r="D90" s="278">
         <v>125889</v>
       </c>
       <c r="E90" s="321">
         <v>3.7</v>
       </c>
-      <c r="F90" s="427"/>
-[...2 lines deleted...]
-      <c r="I90" s="416"/>
+      <c r="F90" s="436"/>
+      <c r="G90" s="437"/>
+      <c r="H90" s="438"/>
+      <c r="I90" s="427"/>
     </row>
     <row r="91" spans="2:9" ht="12" customHeight="1">
-      <c r="B91" s="417" t="s">
-        <v>230</v>
+      <c r="B91" s="421" t="s">
+        <v>229</v>
       </c>
       <c r="C91" s="316">
         <v>0.3</v>
       </c>
       <c r="D91" s="317">
         <v>0.5</v>
       </c>
       <c r="E91" s="322">
         <v>-1.0000000000000231E-2</v>
       </c>
-      <c r="F91" s="419" t="s">
-[...9 lines deleted...]
-        <v>231</v>
+      <c r="F91" s="429" t="s">
+        <v>230</v>
+      </c>
+      <c r="G91" s="431" t="s">
+        <v>230</v>
+      </c>
+      <c r="H91" s="433" t="s">
+        <v>230</v>
+      </c>
+      <c r="I91" s="426" t="s">
+        <v>230</v>
       </c>
     </row>
     <row r="92" spans="2:9" ht="12" customHeight="1" thickBot="1">
-      <c r="B92" s="418"/>
+      <c r="B92" s="428"/>
       <c r="C92" s="331">
         <v>466921</v>
       </c>
       <c r="D92" s="332">
         <v>126474</v>
       </c>
       <c r="E92" s="333">
         <v>3.69</v>
       </c>
-      <c r="F92" s="420"/>
-[...2 lines deleted...]
-      <c r="I92" s="423"/>
+      <c r="F92" s="430"/>
+      <c r="G92" s="432"/>
+      <c r="H92" s="434"/>
+      <c r="I92" s="435"/>
     </row>
     <row r="93" spans="2:9" s="335" customFormat="1" ht="14.1" customHeight="1">
       <c r="B93" s="334" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="94" spans="2:9" s="335" customFormat="1" ht="14.1" customHeight="1">
       <c r="B94" s="334" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="95" spans="2:9" s="335" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B95" s="443" t="s">
         <v>233</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="I95" s="409"/>
+      <c r="C95" s="443"/>
+      <c r="D95" s="443"/>
+      <c r="E95" s="443"/>
+      <c r="F95" s="443"/>
+      <c r="G95" s="443"/>
+      <c r="H95" s="443"/>
+      <c r="I95" s="443"/>
     </row>
     <row r="96" spans="2:9" s="335" customFormat="1" ht="14.1" customHeight="1">
       <c r="B96" s="336" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C96" s="337"/>
       <c r="D96" s="337"/>
       <c r="E96" s="337"/>
       <c r="F96" s="337"/>
       <c r="G96" s="337"/>
       <c r="H96" s="337"/>
       <c r="I96" s="337"/>
     </row>
     <row r="97" spans="2:9" s="335" customFormat="1" ht="14.1" customHeight="1">
       <c r="B97" s="334" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="98" spans="2:9" s="335" customFormat="1" ht="14.1" customHeight="1">
       <c r="B98" s="334" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="99" spans="2:9" s="335" customFormat="1" ht="14.1" customHeight="1">
       <c r="B99" s="334" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="100" spans="2:9">
-      <c r="B100" s="410"/>
-[...5 lines deleted...]
-      <c r="H100" s="410"/>
+      <c r="B100" s="444"/>
+      <c r="C100" s="444"/>
+      <c r="D100" s="444"/>
+      <c r="E100" s="444"/>
+      <c r="F100" s="444"/>
+      <c r="G100" s="444"/>
+      <c r="H100" s="444"/>
     </row>
     <row r="101" spans="2:9" ht="14.25">
-      <c r="B101" s="433"/>
-[...5 lines deleted...]
-      <c r="H101" s="433"/>
+      <c r="B101" s="445"/>
+      <c r="C101" s="445"/>
+      <c r="D101" s="445"/>
+      <c r="E101" s="445"/>
+      <c r="F101" s="445"/>
+      <c r="G101" s="445"/>
+      <c r="H101" s="445"/>
     </row>
     <row r="102" spans="2:9" ht="14.25">
       <c r="B102" s="226" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C102" s="226"/>
       <c r="D102" s="226"/>
       <c r="E102" s="226"/>
       <c r="F102" s="226"/>
       <c r="G102" s="226"/>
       <c r="H102" s="226"/>
     </row>
     <row r="103" spans="2:9" ht="14.25" thickBot="1">
       <c r="B103" s="225"/>
       <c r="C103" s="212"/>
       <c r="D103" s="212"/>
       <c r="E103" s="212"/>
       <c r="F103" s="212"/>
       <c r="G103" s="212"/>
       <c r="H103" s="212"/>
     </row>
     <row r="104" spans="2:9" ht="12" customHeight="1">
-      <c r="B104" s="434" t="s">
+      <c r="B104" s="446" t="s">
+        <v>170</v>
+      </c>
+      <c r="C104" s="412" t="s">
         <v>171</v>
       </c>
-      <c r="C104" s="437" t="s">
-[...4 lines deleted...]
-      <c r="F104" s="440" t="s">
+      <c r="D104" s="413"/>
+      <c r="E104" s="449"/>
+      <c r="F104" s="450" t="s">
+        <v>239</v>
+      </c>
+      <c r="G104" s="451"/>
+      <c r="H104" s="451"/>
+      <c r="I104" s="452"/>
+    </row>
+    <row r="105" spans="2:9" ht="12" customHeight="1">
+      <c r="B105" s="447"/>
+      <c r="C105" s="227" t="s">
+        <v>173</v>
+      </c>
+      <c r="D105" s="228" t="s">
+        <v>174</v>
+      </c>
+      <c r="E105" s="230" t="s">
+        <v>175</v>
+      </c>
+      <c r="F105" s="227" t="s">
+        <v>173</v>
+      </c>
+      <c r="G105" s="228" t="s">
+        <v>174</v>
+      </c>
+      <c r="H105" s="228" t="s">
+        <v>175</v>
+      </c>
+      <c r="I105" s="338" t="s">
         <v>240</v>
       </c>
-      <c r="G104" s="441"/>
-[...25 lines deleted...]
-      </c>
     </row>
     <row r="106" spans="2:9" ht="12" customHeight="1">
-      <c r="B106" s="435"/>
+      <c r="B106" s="447"/>
       <c r="C106" s="231" t="s">
+        <v>177</v>
+      </c>
+      <c r="D106" s="232" t="s">
+        <v>177</v>
+      </c>
+      <c r="E106" s="234" t="s">
         <v>178</v>
       </c>
-      <c r="D106" s="232" t="s">
+      <c r="F106" s="231" t="s">
+        <v>177</v>
+      </c>
+      <c r="G106" s="232" t="s">
+        <v>177</v>
+      </c>
+      <c r="H106" s="232" t="s">
         <v>178</v>
       </c>
-      <c r="E106" s="234" t="s">
-[...2 lines deleted...]
-      <c r="F106" s="231" t="s">
+      <c r="I106" s="339" t="s">
         <v>178</v>
       </c>
-      <c r="G106" s="232" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="107" spans="2:9" ht="12" customHeight="1" thickBot="1">
-      <c r="B107" s="436"/>
+      <c r="B107" s="448"/>
       <c r="C107" s="235" t="s">
+        <v>180</v>
+      </c>
+      <c r="D107" s="236" t="s">
         <v>181</v>
       </c>
-      <c r="D107" s="236" t="s">
+      <c r="E107" s="238" t="s">
         <v>182</v>
       </c>
-      <c r="E107" s="238" t="s">
+      <c r="F107" s="235" t="s">
+        <v>180</v>
+      </c>
+      <c r="G107" s="236" t="s">
+        <v>181</v>
+      </c>
+      <c r="H107" s="236" t="s">
+        <v>182</v>
+      </c>
+      <c r="I107" s="340" t="s">
         <v>183</v>
       </c>
-      <c r="F107" s="235" t="s">
-[...8 lines deleted...]
-      <c r="I107" s="340" t="s">
+    </row>
+    <row r="108" spans="2:9" ht="12" customHeight="1">
+      <c r="B108" s="439" t="s">
         <v>184</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="C108" s="341" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D108" s="342" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E108" s="343" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F108" s="344">
         <v>-1.3</v>
       </c>
       <c r="G108" s="345">
         <v>-0.2</v>
       </c>
       <c r="H108" s="346">
         <v>-0.02</v>
       </c>
       <c r="I108" s="347">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="2:9" ht="12" customHeight="1">
-      <c r="B109" s="430"/>
+      <c r="B109" s="440"/>
       <c r="C109" s="348">
         <v>37736</v>
       </c>
       <c r="D109" s="250">
         <v>40164</v>
       </c>
       <c r="E109" s="349">
         <v>0.94</v>
       </c>
       <c r="F109" s="249">
         <v>82716</v>
       </c>
       <c r="G109" s="250">
         <v>45614</v>
       </c>
       <c r="H109" s="251">
         <v>1.81</v>
       </c>
       <c r="I109" s="264">
         <v>99.3</v>
       </c>
     </row>
     <row r="110" spans="2:9" ht="12" customHeight="1">
-      <c r="B110" s="429" t="s">
-        <v>242</v>
+      <c r="B110" s="441" t="s">
+        <v>186</v>
       </c>
       <c r="C110" s="350">
         <v>-2.9</v>
       </c>
       <c r="D110" s="257">
         <v>-4.2</v>
       </c>
       <c r="E110" s="351">
         <v>0.01</v>
       </c>
       <c r="F110" s="350">
         <v>-4.9000000000000004</v>
       </c>
       <c r="G110" s="257">
         <v>-5.7</v>
       </c>
       <c r="H110" s="258">
         <v>0.02</v>
       </c>
       <c r="I110" s="352">
         <v>0.1</v>
       </c>
     </row>
     <row r="111" spans="2:9" ht="12" customHeight="1">
-      <c r="B111" s="430"/>
+      <c r="B111" s="440"/>
       <c r="C111" s="353">
         <v>36657</v>
       </c>
       <c r="D111" s="261">
         <v>38477</v>
       </c>
       <c r="E111" s="349">
         <v>0.95</v>
       </c>
       <c r="F111" s="260">
         <v>78686</v>
       </c>
       <c r="G111" s="261">
         <v>43021</v>
       </c>
       <c r="H111" s="251">
         <v>1.83</v>
       </c>
       <c r="I111" s="269">
         <v>99.4</v>
       </c>
     </row>
     <row r="112" spans="2:9" ht="12" customHeight="1">
-      <c r="B112" s="429" t="s">
-        <v>243</v>
+      <c r="B112" s="441" t="s">
+        <v>187</v>
       </c>
       <c r="C112" s="350">
         <v>-23.4</v>
       </c>
       <c r="D112" s="257">
         <v>-7.8</v>
       </c>
       <c r="E112" s="351">
         <v>-0.16</v>
       </c>
       <c r="F112" s="350">
         <v>-18.7</v>
       </c>
       <c r="G112" s="257">
         <v>-13.7</v>
       </c>
       <c r="H112" s="258">
         <v>-0.11</v>
       </c>
       <c r="I112" s="352">
         <v>-0.1</v>
       </c>
     </row>
     <row r="113" spans="2:9" ht="12" customHeight="1">
-      <c r="B113" s="432"/>
+      <c r="B113" s="442"/>
       <c r="C113" s="348">
         <v>28097</v>
       </c>
       <c r="D113" s="250">
         <v>35477</v>
       </c>
       <c r="E113" s="349">
         <v>0.79</v>
       </c>
       <c r="F113" s="249">
         <v>63940</v>
       </c>
       <c r="G113" s="250">
         <v>37147</v>
       </c>
       <c r="H113" s="251">
         <v>1.72</v>
       </c>
       <c r="I113" s="264">
         <v>99.3</v>
       </c>
     </row>
     <row r="114" spans="2:9" ht="12" customHeight="1">
-      <c r="B114" s="429" t="s">
-        <v>189</v>
+      <c r="B114" s="441" t="s">
+        <v>188</v>
       </c>
       <c r="C114" s="350">
         <v>-13.8</v>
       </c>
       <c r="D114" s="257">
         <v>-8.4</v>
       </c>
       <c r="E114" s="351">
         <v>-0.05</v>
       </c>
       <c r="F114" s="354" t="s">
+        <v>189</v>
+      </c>
+      <c r="G114" s="267" t="s">
+        <v>189</v>
+      </c>
+      <c r="H114" s="267" t="s">
         <v>190</v>
       </c>
-      <c r="G114" s="267" t="s">
+      <c r="I114" s="355" t="s">
         <v>190</v>
       </c>
-      <c r="H114" s="267" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="115" spans="2:9" ht="12" customHeight="1">
-      <c r="B115" s="430"/>
+      <c r="B115" s="440"/>
       <c r="C115" s="353">
         <v>24218</v>
       </c>
       <c r="D115" s="250">
         <v>32510</v>
       </c>
       <c r="E115" s="349">
         <v>0.74</v>
       </c>
       <c r="F115" s="260">
         <v>66198</v>
       </c>
       <c r="G115" s="261">
         <v>35643</v>
       </c>
       <c r="H115" s="251">
         <v>1.86</v>
       </c>
       <c r="I115" s="269">
         <v>99.5</v>
       </c>
     </row>
     <row r="116" spans="2:9" ht="12" customHeight="1">
-      <c r="B116" s="429" t="s">
-        <v>192</v>
+      <c r="B116" s="441" t="s">
+        <v>191</v>
       </c>
       <c r="C116" s="350">
         <v>32.1</v>
       </c>
       <c r="D116" s="267" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E116" s="355" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="F116" s="350">
         <v>18.100000000000001</v>
       </c>
       <c r="G116" s="257">
         <v>-4.3</v>
       </c>
       <c r="H116" s="258">
         <v>0.43</v>
       </c>
       <c r="I116" s="347">
         <v>-0.1</v>
       </c>
     </row>
     <row r="117" spans="2:9" ht="12" customHeight="1">
-      <c r="B117" s="430"/>
+      <c r="B117" s="440"/>
       <c r="C117" s="348">
         <v>31986</v>
       </c>
       <c r="D117" s="250">
         <v>24693</v>
       </c>
       <c r="E117" s="349">
         <v>1.3</v>
       </c>
       <c r="F117" s="249">
         <v>78186</v>
       </c>
       <c r="G117" s="250">
         <v>34124</v>
       </c>
       <c r="H117" s="251">
         <v>2.29</v>
       </c>
       <c r="I117" s="264">
         <v>99.4</v>
       </c>
     </row>
     <row r="118" spans="2:9" ht="12" customHeight="1">
-      <c r="B118" s="429" t="s">
-        <v>193</v>
+      <c r="B118" s="441" t="s">
+        <v>192</v>
       </c>
       <c r="C118" s="350">
         <v>43.8</v>
       </c>
       <c r="D118" s="257">
         <v>-12.7</v>
       </c>
       <c r="E118" s="351">
         <v>0.83</v>
       </c>
       <c r="F118" s="350">
         <v>17.2</v>
       </c>
       <c r="G118" s="257">
         <v>-9.9</v>
       </c>
       <c r="H118" s="258">
         <v>0.69</v>
       </c>
       <c r="I118" s="352">
         <v>0.1</v>
       </c>
     </row>
     <row r="119" spans="2:9" ht="12" customHeight="1">
-      <c r="B119" s="430"/>
+      <c r="B119" s="440"/>
       <c r="C119" s="353">
         <v>46011</v>
       </c>
       <c r="D119" s="261">
         <v>21553</v>
       </c>
       <c r="E119" s="349">
         <v>2.13</v>
       </c>
       <c r="F119" s="260">
         <v>91621</v>
       </c>
       <c r="G119" s="261">
         <v>30752</v>
       </c>
       <c r="H119" s="251">
         <v>2.98</v>
       </c>
       <c r="I119" s="269">
         <v>99.5</v>
       </c>
     </row>
     <row r="120" spans="2:9" ht="12" customHeight="1">
-      <c r="B120" s="429" t="s">
-        <v>194</v>
+      <c r="B120" s="441" t="s">
+        <v>193</v>
       </c>
       <c r="C120" s="350">
         <v>24.5</v>
       </c>
       <c r="D120" s="257">
         <v>-15</v>
       </c>
       <c r="E120" s="351">
         <v>1</v>
       </c>
       <c r="F120" s="350">
         <v>9.3000000000000007</v>
       </c>
       <c r="G120" s="257">
         <v>-13.6</v>
       </c>
       <c r="H120" s="258">
         <v>0.79</v>
       </c>
       <c r="I120" s="347">
         <v>0.1</v>
       </c>
     </row>
     <row r="121" spans="2:9" ht="12" customHeight="1">
-      <c r="B121" s="430"/>
+      <c r="B121" s="440"/>
       <c r="C121" s="348">
         <v>57284</v>
       </c>
       <c r="D121" s="250">
         <v>18313</v>
       </c>
       <c r="E121" s="349">
         <v>3.13</v>
       </c>
       <c r="F121" s="249">
         <v>100179</v>
       </c>
       <c r="G121" s="250">
         <v>26569</v>
       </c>
       <c r="H121" s="251">
         <v>3.77</v>
       </c>
       <c r="I121" s="264">
         <v>99.6</v>
       </c>
     </row>
     <row r="122" spans="2:9" ht="12" customHeight="1">
-      <c r="B122" s="429" t="s">
-        <v>195</v>
+      <c r="B122" s="441" t="s">
+        <v>194</v>
       </c>
       <c r="C122" s="350">
         <v>5</v>
       </c>
       <c r="D122" s="257">
         <v>-14.5</v>
       </c>
       <c r="E122" s="351">
         <v>0.71</v>
       </c>
       <c r="F122" s="350">
         <v>-6.9</v>
       </c>
       <c r="G122" s="257">
         <v>-13.3</v>
       </c>
       <c r="H122" s="258">
         <v>0.28000000000000003</v>
       </c>
       <c r="I122" s="352">
         <v>-0.3</v>
       </c>
     </row>
     <row r="123" spans="2:9" ht="12" customHeight="1">
-      <c r="B123" s="430"/>
+      <c r="B123" s="440"/>
       <c r="C123" s="353">
         <v>60124</v>
       </c>
       <c r="D123" s="261">
         <v>15666</v>
       </c>
       <c r="E123" s="349">
         <v>3.84</v>
       </c>
       <c r="F123" s="260">
         <v>93236</v>
       </c>
       <c r="G123" s="261">
         <v>23024</v>
       </c>
       <c r="H123" s="251">
         <v>4.05</v>
       </c>
       <c r="I123" s="269">
         <v>99.3</v>
       </c>
     </row>
     <row r="124" spans="2:9" ht="12" customHeight="1">
-      <c r="B124" s="429" t="s">
-        <v>196</v>
+      <c r="B124" s="441" t="s">
+        <v>195</v>
       </c>
       <c r="C124" s="350">
         <v>-21</v>
       </c>
       <c r="D124" s="257">
         <v>-14.6</v>
       </c>
       <c r="E124" s="351">
         <v>-0.28999999999999998</v>
       </c>
       <c r="F124" s="350">
         <v>-24.5</v>
       </c>
       <c r="G124" s="257">
         <v>-16.100000000000001</v>
       </c>
       <c r="H124" s="258">
         <v>-0.41</v>
       </c>
       <c r="I124" s="347">
         <v>-0.3</v>
       </c>
     </row>
     <row r="125" spans="2:9" ht="12" customHeight="1">
-      <c r="B125" s="430"/>
+      <c r="B125" s="440"/>
       <c r="C125" s="260">
         <v>47521</v>
       </c>
       <c r="D125" s="250">
         <v>13377</v>
       </c>
       <c r="E125" s="356">
         <v>3.55</v>
       </c>
       <c r="F125" s="249">
         <v>70376</v>
       </c>
       <c r="G125" s="250">
         <v>19326</v>
       </c>
       <c r="H125" s="251">
         <v>3.64</v>
       </c>
       <c r="I125" s="264">
         <v>99</v>
       </c>
     </row>
     <row r="126" spans="2:9" ht="12" customHeight="1">
-      <c r="B126" s="429" t="s">
-        <v>197</v>
+      <c r="B126" s="441" t="s">
+        <v>196</v>
       </c>
       <c r="C126" s="350">
         <v>-40.1</v>
       </c>
       <c r="D126" s="257">
         <v>-11.7</v>
       </c>
       <c r="E126" s="351">
         <v>-1.1399999999999999</v>
       </c>
       <c r="F126" s="350">
         <v>-36.200000000000003</v>
       </c>
       <c r="G126" s="257">
         <v>-21.2</v>
       </c>
       <c r="H126" s="258">
         <v>-0.69</v>
       </c>
       <c r="I126" s="352">
         <v>-0.3</v>
       </c>
     </row>
     <row r="127" spans="2:9" ht="12" customHeight="1">
-      <c r="B127" s="430"/>
+      <c r="B127" s="440"/>
       <c r="C127" s="353">
         <v>28463</v>
       </c>
       <c r="D127" s="261">
         <v>11808</v>
       </c>
       <c r="E127" s="356">
         <v>2.41</v>
       </c>
       <c r="F127" s="260">
         <v>44910</v>
       </c>
       <c r="G127" s="261">
         <v>15238</v>
       </c>
       <c r="H127" s="357">
         <v>2.95</v>
       </c>
       <c r="I127" s="269">
         <v>98.7</v>
       </c>
     </row>
     <row r="128" spans="2:9" ht="12" customHeight="1">
-      <c r="B128" s="429" t="s">
-        <v>198</v>
+      <c r="B128" s="441" t="s">
+        <v>197</v>
       </c>
       <c r="C128" s="350">
         <v>-43.9</v>
       </c>
       <c r="D128" s="257">
         <v>-14.1</v>
       </c>
       <c r="E128" s="351">
         <v>-0.84</v>
       </c>
       <c r="F128" s="350">
         <v>-32.4</v>
       </c>
       <c r="G128" s="257">
         <v>-16.899999999999999</v>
       </c>
       <c r="H128" s="358">
         <v>-0.55000000000000004</v>
       </c>
       <c r="I128" s="347">
         <v>-0.5</v>
       </c>
     </row>
     <row r="129" spans="2:9" ht="12" customHeight="1">
-      <c r="B129" s="430"/>
+      <c r="B129" s="440"/>
       <c r="C129" s="348">
         <v>15966</v>
       </c>
       <c r="D129" s="250">
         <v>10143</v>
       </c>
       <c r="E129" s="356">
         <v>1.57</v>
       </c>
       <c r="F129" s="249">
         <v>30368</v>
       </c>
       <c r="G129" s="250">
         <v>12658</v>
       </c>
       <c r="H129" s="251">
         <v>2.4</v>
       </c>
       <c r="I129" s="264">
         <v>98.2</v>
       </c>
     </row>
     <row r="130" spans="2:9" ht="12" customHeight="1">
-      <c r="B130" s="429" t="s">
-        <v>199</v>
+      <c r="B130" s="441" t="s">
+        <v>198</v>
       </c>
       <c r="C130" s="350">
         <v>-36.5</v>
       </c>
       <c r="D130" s="257">
         <v>-6.2</v>
       </c>
       <c r="E130" s="351">
         <v>-0.5</v>
       </c>
       <c r="F130" s="350">
         <v>-25.8</v>
       </c>
       <c r="G130" s="257">
         <v>-18.5</v>
       </c>
       <c r="H130" s="258">
         <v>-0.22</v>
       </c>
       <c r="I130" s="352">
         <v>-1.7</v>
       </c>
     </row>
     <row r="131" spans="2:9" ht="12" customHeight="1">
-      <c r="B131" s="430"/>
+      <c r="B131" s="440"/>
       <c r="C131" s="353">
         <v>10145</v>
       </c>
       <c r="D131" s="261">
         <v>9517</v>
       </c>
       <c r="E131" s="356">
         <v>1.07</v>
       </c>
       <c r="F131" s="260">
         <v>22522</v>
       </c>
       <c r="G131" s="261">
         <v>10322</v>
       </c>
       <c r="H131" s="357">
         <v>2.1800000000000002</v>
       </c>
       <c r="I131" s="269">
         <v>96.5</v>
       </c>
     </row>
     <row r="132" spans="2:9" ht="12" customHeight="1">
-      <c r="B132" s="429" t="s">
-        <v>200</v>
+      <c r="B132" s="441" t="s">
+        <v>199</v>
       </c>
       <c r="C132" s="350">
         <v>-22</v>
       </c>
       <c r="D132" s="257">
         <v>-11.3</v>
       </c>
       <c r="E132" s="351">
         <v>-0.13</v>
       </c>
       <c r="F132" s="350">
         <v>-13.9</v>
       </c>
       <c r="G132" s="257">
         <v>-8.3000000000000007</v>
       </c>
       <c r="H132" s="358">
         <v>-0.13</v>
       </c>
       <c r="I132" s="347">
         <v>0.2</v>
       </c>
     </row>
     <row r="133" spans="2:9" ht="12" customHeight="1">
-      <c r="B133" s="430"/>
+      <c r="B133" s="440"/>
       <c r="C133" s="348">
         <v>7912</v>
       </c>
       <c r="D133" s="250">
         <v>8437</v>
       </c>
       <c r="E133" s="356">
         <v>0.94</v>
       </c>
       <c r="F133" s="249">
         <v>19400</v>
       </c>
       <c r="G133" s="250">
         <v>9463</v>
       </c>
       <c r="H133" s="251">
         <v>2.0499999999999998</v>
       </c>
       <c r="I133" s="264">
         <v>96.7</v>
       </c>
     </row>
     <row r="134" spans="2:9" ht="12" customHeight="1">
-      <c r="B134" s="429" t="s">
-        <v>201</v>
+      <c r="B134" s="441" t="s">
+        <v>200</v>
       </c>
       <c r="C134" s="350">
         <v>-14.5</v>
       </c>
       <c r="D134" s="257">
         <v>-0.6</v>
       </c>
       <c r="E134" s="351">
         <v>-0.13</v>
       </c>
       <c r="F134" s="350">
         <v>-18.2</v>
       </c>
       <c r="G134" s="257">
         <v>-4.4000000000000004</v>
       </c>
       <c r="H134" s="258">
         <v>-0.3</v>
       </c>
       <c r="I134" s="352">
         <v>-1.2</v>
       </c>
     </row>
     <row r="135" spans="2:9" ht="12" customHeight="1">
-      <c r="B135" s="430"/>
+      <c r="B135" s="440"/>
       <c r="C135" s="353">
         <v>6761</v>
       </c>
       <c r="D135" s="261">
         <v>8390</v>
       </c>
       <c r="E135" s="356">
         <v>0.81</v>
       </c>
       <c r="F135" s="260">
         <v>15862</v>
       </c>
       <c r="G135" s="261">
         <v>9046</v>
       </c>
       <c r="H135" s="251">
         <v>1.75</v>
       </c>
       <c r="I135" s="269">
         <v>95.5</v>
       </c>
     </row>
     <row r="136" spans="2:9" ht="12" customHeight="1">
-      <c r="B136" s="429" t="s">
-        <v>202</v>
+      <c r="B136" s="441" t="s">
+        <v>201</v>
       </c>
       <c r="C136" s="350">
         <v>-41.4</v>
       </c>
       <c r="D136" s="257">
         <v>-3.1</v>
       </c>
       <c r="E136" s="351">
         <v>-0.32</v>
       </c>
       <c r="F136" s="350">
         <v>-35.200000000000003</v>
       </c>
       <c r="G136" s="257">
         <v>-20.2</v>
       </c>
       <c r="H136" s="258">
         <v>-0.33</v>
       </c>
       <c r="I136" s="347">
         <v>-3.4</v>
       </c>
     </row>
     <row r="137" spans="2:9" ht="12" customHeight="1">
-      <c r="B137" s="430"/>
+      <c r="B137" s="440"/>
       <c r="C137" s="348">
         <v>3961</v>
       </c>
       <c r="D137" s="250">
         <v>8132</v>
       </c>
       <c r="E137" s="356">
         <v>0.49</v>
       </c>
       <c r="F137" s="249">
         <v>10271</v>
       </c>
       <c r="G137" s="250">
         <v>7215</v>
       </c>
       <c r="H137" s="357">
         <v>1.42</v>
       </c>
       <c r="I137" s="264">
         <v>92.1</v>
       </c>
     </row>
     <row r="138" spans="2:9" ht="12" customHeight="1">
-      <c r="B138" s="429" t="s">
-        <v>203</v>
+      <c r="B138" s="441" t="s">
+        <v>202</v>
       </c>
       <c r="C138" s="350">
         <v>-45.8</v>
       </c>
       <c r="D138" s="257">
         <v>-9.9</v>
       </c>
       <c r="E138" s="351">
         <v>-0.2</v>
       </c>
       <c r="F138" s="350">
         <v>-24.1</v>
       </c>
       <c r="G138" s="257">
         <v>-18</v>
       </c>
       <c r="H138" s="258">
         <v>-0.1</v>
       </c>
       <c r="I138" s="352">
         <v>-5.4</v>
       </c>
     </row>
     <row r="139" spans="2:9" ht="12" customHeight="1">
-      <c r="B139" s="430"/>
+      <c r="B139" s="440"/>
       <c r="C139" s="353">
         <v>2146</v>
       </c>
       <c r="D139" s="261">
         <v>7330</v>
       </c>
       <c r="E139" s="356">
         <v>0.28999999999999998</v>
       </c>
       <c r="F139" s="260">
         <v>7798</v>
       </c>
       <c r="G139" s="261">
         <v>5914</v>
       </c>
       <c r="H139" s="251">
         <v>1.32</v>
       </c>
       <c r="I139" s="269">
         <v>86.7</v>
       </c>
     </row>
     <row r="140" spans="2:9" ht="12" customHeight="1">
-      <c r="B140" s="429" t="s">
-        <v>204</v>
+      <c r="B140" s="441" t="s">
+        <v>203</v>
       </c>
       <c r="C140" s="350">
         <v>-34.799999999999997</v>
       </c>
       <c r="D140" s="257">
         <v>-12.2</v>
       </c>
       <c r="E140" s="351">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="F140" s="350">
         <v>-10.7</v>
       </c>
       <c r="G140" s="257">
         <v>-5</v>
       </c>
       <c r="H140" s="258">
         <v>-0.08</v>
       </c>
       <c r="I140" s="352">
         <v>-2</v>
       </c>
     </row>
     <row r="141" spans="2:9" ht="12" customHeight="1">
-      <c r="B141" s="430"/>
+      <c r="B141" s="440"/>
       <c r="C141" s="353">
         <v>1399</v>
       </c>
       <c r="D141" s="261">
         <v>6434</v>
       </c>
       <c r="E141" s="356">
         <v>0.22</v>
       </c>
       <c r="F141" s="260">
         <v>6965</v>
       </c>
       <c r="G141" s="261">
         <v>5616</v>
       </c>
       <c r="H141" s="357">
         <v>1.24</v>
       </c>
       <c r="I141" s="269">
         <v>84.7</v>
       </c>
     </row>
     <row r="142" spans="2:9" ht="12" customHeight="1">
-      <c r="B142" s="429" t="s">
-        <v>205</v>
+      <c r="B142" s="441" t="s">
+        <v>204</v>
       </c>
       <c r="C142" s="350">
         <v>-17.399999999999999</v>
       </c>
       <c r="D142" s="257">
         <v>-5.4</v>
       </c>
       <c r="E142" s="351">
         <v>-0.03</v>
       </c>
       <c r="F142" s="350">
         <v>-21.8</v>
       </c>
       <c r="G142" s="257">
         <v>-17.3</v>
       </c>
       <c r="H142" s="358">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="I142" s="347">
         <v>-6.1</v>
       </c>
     </row>
     <row r="143" spans="2:9" ht="12" customHeight="1">
-      <c r="B143" s="430"/>
+      <c r="B143" s="440"/>
       <c r="C143" s="348">
         <v>1156</v>
       </c>
       <c r="D143" s="250">
         <v>6087</v>
       </c>
       <c r="E143" s="356">
         <v>0.19</v>
       </c>
       <c r="F143" s="249">
         <v>5450</v>
       </c>
       <c r="G143" s="250">
         <v>4643</v>
       </c>
       <c r="H143" s="251">
         <v>1.17</v>
       </c>
       <c r="I143" s="264">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="144" spans="2:9" ht="12" customHeight="1">
-      <c r="B144" s="429" t="s">
-        <v>206</v>
+      <c r="B144" s="441" t="s">
+        <v>205</v>
       </c>
       <c r="C144" s="350">
         <v>-31.2</v>
       </c>
       <c r="D144" s="257">
         <v>-6.7</v>
       </c>
       <c r="E144" s="351">
         <v>-0.05</v>
       </c>
       <c r="F144" s="350">
         <v>-20.8</v>
       </c>
       <c r="G144" s="257">
         <v>-13.5</v>
       </c>
       <c r="H144" s="258">
         <v>-0.1</v>
       </c>
       <c r="I144" s="352">
         <v>-2.1</v>
       </c>
     </row>
     <row r="145" spans="2:9" ht="12" customHeight="1">
-      <c r="B145" s="430"/>
+      <c r="B145" s="440"/>
       <c r="C145" s="348">
         <v>795</v>
       </c>
       <c r="D145" s="250">
         <v>5682</v>
       </c>
       <c r="E145" s="356">
         <v>0.14000000000000001</v>
       </c>
       <c r="F145" s="249">
         <v>4315</v>
       </c>
       <c r="G145" s="250">
         <v>4017</v>
       </c>
       <c r="H145" s="251">
         <v>1.07</v>
       </c>
       <c r="I145" s="264">
         <v>76.5</v>
       </c>
     </row>
     <row r="146" spans="2:9" ht="12" customHeight="1">
-      <c r="B146" s="429" t="s">
-        <v>207</v>
+      <c r="B146" s="441" t="s">
+        <v>206</v>
       </c>
       <c r="C146" s="350">
         <v>-15.1</v>
       </c>
       <c r="D146" s="257">
         <v>-14.2</v>
       </c>
       <c r="E146" s="351">
         <v>0</v>
       </c>
       <c r="F146" s="350">
         <v>-6.2</v>
       </c>
       <c r="G146" s="257">
         <v>-9</v>
       </c>
       <c r="H146" s="258">
         <v>0.04</v>
       </c>
       <c r="I146" s="352">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="147" spans="2:9" ht="12" customHeight="1">
-      <c r="B147" s="430"/>
+      <c r="B147" s="440"/>
       <c r="C147" s="353">
         <v>675</v>
       </c>
       <c r="D147" s="261">
         <v>4877</v>
       </c>
       <c r="E147" s="356">
         <v>0.14000000000000001</v>
       </c>
       <c r="F147" s="260">
         <v>4049</v>
       </c>
       <c r="G147" s="261">
         <v>3656</v>
       </c>
       <c r="H147" s="357">
         <v>1.1100000000000001</v>
       </c>
       <c r="I147" s="269">
         <v>78.7</v>
       </c>
     </row>
     <row r="148" spans="2:9" ht="12" customHeight="1">
-      <c r="B148" s="425" t="s">
-        <v>208</v>
+      <c r="B148" s="453" t="s">
+        <v>207</v>
       </c>
       <c r="C148" s="350">
         <v>-5.3</v>
       </c>
       <c r="D148" s="257">
         <v>-10.7</v>
       </c>
       <c r="E148" s="351">
         <v>0.01</v>
       </c>
       <c r="F148" s="350">
         <v>5.3</v>
       </c>
       <c r="G148" s="257">
         <v>-10.1</v>
       </c>
       <c r="H148" s="258">
         <v>0.19</v>
       </c>
       <c r="I148" s="352">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="149" spans="2:9" ht="12" customHeight="1">
-      <c r="B149" s="428"/>
+      <c r="B149" s="454"/>
       <c r="C149" s="353">
         <v>639</v>
       </c>
       <c r="D149" s="261">
         <v>4357</v>
       </c>
       <c r="E149" s="356">
         <v>0.15</v>
       </c>
       <c r="F149" s="260">
         <v>4263</v>
       </c>
       <c r="G149" s="261">
         <v>3286</v>
       </c>
       <c r="H149" s="357">
         <v>1.3</v>
       </c>
       <c r="I149" s="269">
         <v>82.8</v>
       </c>
     </row>
     <row r="150" spans="2:9" ht="12" customHeight="1">
-      <c r="B150" s="425" t="s">
-        <v>209</v>
+      <c r="B150" s="453" t="s">
+        <v>208</v>
       </c>
       <c r="C150" s="256">
         <v>32.700000000000003</v>
       </c>
       <c r="D150" s="257">
         <v>-11.1</v>
       </c>
       <c r="E150" s="351">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F150" s="350">
         <v>-2.7</v>
       </c>
       <c r="G150" s="257">
         <v>-11</v>
       </c>
       <c r="H150" s="258">
         <v>0.12</v>
       </c>
       <c r="I150" s="352">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="151" spans="2:9" ht="12" customHeight="1">
-      <c r="B151" s="428"/>
+      <c r="B151" s="454"/>
       <c r="C151" s="348">
         <v>848</v>
       </c>
       <c r="D151" s="250">
         <v>3873</v>
       </c>
       <c r="E151" s="349">
         <v>0.22</v>
       </c>
       <c r="F151" s="260">
         <v>4150</v>
       </c>
       <c r="G151" s="261">
         <v>2924</v>
       </c>
       <c r="H151" s="357">
         <v>1.42</v>
       </c>
       <c r="I151" s="269">
         <v>87.2</v>
       </c>
     </row>
     <row r="152" spans="2:9" ht="12" customHeight="1">
-      <c r="B152" s="425" t="s">
-        <v>210</v>
+      <c r="B152" s="453" t="s">
+        <v>209</v>
       </c>
       <c r="C152" s="256">
         <v>16.600000000000001</v>
       </c>
       <c r="D152" s="257">
         <v>-11.3</v>
       </c>
       <c r="E152" s="351">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F152" s="350">
         <v>1.3</v>
       </c>
       <c r="G152" s="257">
         <v>-5.8</v>
       </c>
       <c r="H152" s="258">
         <v>0.11</v>
       </c>
       <c r="I152" s="352">
         <v>1.5</v>
       </c>
     </row>
     <row r="153" spans="2:9" ht="12" customHeight="1">
-      <c r="B153" s="428"/>
+      <c r="B153" s="454"/>
       <c r="C153" s="353">
         <v>989</v>
       </c>
       <c r="D153" s="261">
         <v>3437</v>
       </c>
       <c r="E153" s="356">
         <v>0.28999999999999998</v>
       </c>
       <c r="F153" s="260">
         <v>4203</v>
       </c>
       <c r="G153" s="261">
         <v>2755</v>
       </c>
       <c r="H153" s="357">
         <v>1.53</v>
       </c>
       <c r="I153" s="269">
         <v>88.7</v>
       </c>
     </row>
     <row r="154" spans="2:9" ht="12" customHeight="1">
-      <c r="B154" s="425" t="s">
-        <v>211</v>
+      <c r="B154" s="453" t="s">
+        <v>210</v>
       </c>
       <c r="C154" s="359">
         <v>14.2</v>
       </c>
       <c r="D154" s="360">
         <v>-7.7</v>
       </c>
       <c r="E154" s="361">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F154" s="350">
         <v>0.3</v>
       </c>
       <c r="G154" s="257">
         <v>-8.6999999999999993</v>
       </c>
       <c r="H154" s="258">
         <v>0.15</v>
       </c>
       <c r="I154" s="352">
         <v>-0.1</v>
       </c>
     </row>
     <row r="155" spans="2:9" ht="12" customHeight="1">
-      <c r="B155" s="428"/>
+      <c r="B155" s="454"/>
       <c r="C155" s="348">
         <v>1129</v>
       </c>
       <c r="D155" s="250">
         <v>3173</v>
       </c>
       <c r="E155" s="349">
         <v>0.36</v>
       </c>
       <c r="F155" s="260">
         <v>4215</v>
       </c>
       <c r="G155" s="261">
         <v>2514</v>
       </c>
       <c r="H155" s="357">
         <v>1.68</v>
       </c>
       <c r="I155" s="269">
         <v>88.6</v>
       </c>
     </row>
     <row r="156" spans="2:9" ht="12" customHeight="1">
-      <c r="B156" s="425" t="s">
-        <v>212</v>
+      <c r="B156" s="453" t="s">
+        <v>211</v>
       </c>
       <c r="C156" s="256">
         <v>-5.0999999999999996</v>
       </c>
       <c r="D156" s="257">
         <v>-11.5</v>
       </c>
       <c r="E156" s="351">
         <v>0.02</v>
       </c>
       <c r="F156" s="350">
         <v>-26.6</v>
       </c>
       <c r="G156" s="257">
         <v>-25.1</v>
       </c>
       <c r="H156" s="258">
         <v>-0.04</v>
       </c>
       <c r="I156" s="352">
         <v>-7.9</v>
       </c>
     </row>
     <row r="157" spans="2:9" ht="12" customHeight="1">
-      <c r="B157" s="428"/>
+      <c r="B157" s="454"/>
       <c r="C157" s="348">
         <v>1071</v>
       </c>
       <c r="D157" s="250">
         <v>2808</v>
       </c>
       <c r="E157" s="349">
         <v>0.38</v>
       </c>
       <c r="F157" s="260">
         <v>3093</v>
       </c>
       <c r="G157" s="261">
         <v>1883</v>
       </c>
       <c r="H157" s="357">
         <v>1.64</v>
       </c>
       <c r="I157" s="269">
         <v>80.7</v>
       </c>
     </row>
     <row r="158" spans="2:9" ht="12" customHeight="1">
-      <c r="B158" s="425" t="s">
-        <v>213</v>
+      <c r="B158" s="453" t="s">
+        <v>212</v>
       </c>
       <c r="C158" s="256">
         <v>-50.2</v>
       </c>
       <c r="D158" s="257">
         <v>-2.1</v>
       </c>
       <c r="E158" s="351">
         <v>-0.19</v>
       </c>
       <c r="F158" s="350">
         <v>-43.4</v>
       </c>
       <c r="G158" s="257">
         <v>-7.7</v>
       </c>
       <c r="H158" s="258">
         <v>-0.63</v>
       </c>
       <c r="I158" s="352">
         <v>-10.8</v>
       </c>
     </row>
     <row r="159" spans="2:9" ht="12" customHeight="1">
-      <c r="B159" s="428"/>
+      <c r="B159" s="454"/>
       <c r="C159" s="348">
         <v>533</v>
       </c>
       <c r="D159" s="250">
         <v>2748</v>
       </c>
       <c r="E159" s="349">
         <v>0.19</v>
       </c>
       <c r="F159" s="260">
         <v>1751</v>
       </c>
       <c r="G159" s="261">
         <v>1738</v>
       </c>
       <c r="H159" s="357">
         <v>1.01</v>
       </c>
       <c r="I159" s="269">
         <v>69.900000000000006</v>
       </c>
     </row>
     <row r="160" spans="2:9" ht="12" customHeight="1">
-      <c r="B160" s="425" t="s">
-        <v>214</v>
+      <c r="B160" s="453" t="s">
+        <v>213</v>
       </c>
       <c r="C160" s="256">
         <v>-13.9</v>
       </c>
       <c r="D160" s="257">
         <v>-18.8</v>
       </c>
       <c r="E160" s="351">
         <v>0.02</v>
       </c>
       <c r="F160" s="350">
         <v>-14.3</v>
       </c>
       <c r="G160" s="257">
         <v>-22.9</v>
       </c>
       <c r="H160" s="258">
         <v>0.11</v>
       </c>
       <c r="I160" s="352">
         <v>6.1</v>
       </c>
     </row>
     <row r="161" spans="2:9" ht="12" customHeight="1">
-      <c r="B161" s="428"/>
+      <c r="B161" s="454"/>
       <c r="C161" s="348">
         <v>459</v>
       </c>
       <c r="D161" s="250">
         <v>2231</v>
       </c>
       <c r="E161" s="349">
         <v>0.21</v>
       </c>
       <c r="F161" s="260">
         <v>1500</v>
       </c>
       <c r="G161" s="261">
         <v>1340</v>
       </c>
       <c r="H161" s="357">
         <v>1.1200000000000001</v>
       </c>
       <c r="I161" s="269">
         <v>76</v>
       </c>
     </row>
     <row r="162" spans="2:9" ht="12" customHeight="1">
-      <c r="B162" s="425" t="s">
-        <v>215</v>
+      <c r="B162" s="453" t="s">
+        <v>214</v>
       </c>
       <c r="C162" s="256">
         <v>-6.3</v>
       </c>
       <c r="D162" s="257">
         <v>-24.5</v>
       </c>
       <c r="E162" s="351">
         <v>0.05</v>
       </c>
       <c r="F162" s="350">
         <v>-5.4</v>
       </c>
       <c r="G162" s="257">
         <v>-8</v>
       </c>
       <c r="H162" s="258">
         <v>0.03</v>
       </c>
       <c r="I162" s="352">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="163" spans="2:9" ht="12" customHeight="1">
-      <c r="B163" s="428"/>
+      <c r="B163" s="454"/>
       <c r="C163" s="348">
         <v>430</v>
       </c>
       <c r="D163" s="250">
         <v>1684</v>
       </c>
       <c r="E163" s="349">
         <v>0.26</v>
       </c>
       <c r="F163" s="260">
         <v>1419</v>
       </c>
       <c r="G163" s="261">
         <v>1233</v>
       </c>
       <c r="H163" s="357">
         <v>1.1499999999999999</v>
       </c>
       <c r="I163" s="269">
         <v>80.900000000000006</v>
       </c>
     </row>
     <row r="164" spans="2:9" ht="12" customHeight="1">
-      <c r="B164" s="425" t="s">
-        <v>216</v>
+      <c r="B164" s="453" t="s">
+        <v>215</v>
       </c>
       <c r="C164" s="256">
         <v>-5.3</v>
       </c>
       <c r="D164" s="257">
         <v>-9.6999999999999993</v>
       </c>
       <c r="E164" s="351">
         <v>0.01</v>
       </c>
       <c r="F164" s="350">
         <v>-0.7</v>
       </c>
       <c r="G164" s="257">
         <v>-18.7</v>
       </c>
       <c r="H164" s="258">
         <v>0.26</v>
       </c>
       <c r="I164" s="352">
         <v>0.6</v>
       </c>
     </row>
     <row r="165" spans="2:9" ht="12" customHeight="1">
-      <c r="B165" s="428"/>
+      <c r="B165" s="454"/>
       <c r="C165" s="348">
         <v>407</v>
       </c>
       <c r="D165" s="250">
         <v>1521</v>
       </c>
       <c r="E165" s="349">
         <v>0.27</v>
       </c>
       <c r="F165" s="260">
         <v>1409</v>
       </c>
       <c r="G165" s="261">
         <v>1002</v>
       </c>
       <c r="H165" s="357">
         <v>1.41</v>
       </c>
       <c r="I165" s="269">
         <v>81.5</v>
       </c>
     </row>
     <row r="166" spans="2:9" ht="12" customHeight="1">
-      <c r="B166" s="425" t="s">
-        <v>217</v>
+      <c r="B166" s="453" t="s">
+        <v>216</v>
       </c>
       <c r="C166" s="256">
         <v>18.899999999999999</v>
       </c>
       <c r="D166" s="257">
         <v>-14.6</v>
       </c>
       <c r="E166" s="351">
         <v>0.1</v>
       </c>
       <c r="F166" s="350">
         <v>16.100000000000001</v>
       </c>
       <c r="G166" s="257">
         <v>-9.3000000000000007</v>
       </c>
       <c r="H166" s="258">
         <v>0.39</v>
       </c>
       <c r="I166" s="352">
         <v>3.3</v>
       </c>
     </row>
     <row r="167" spans="2:9" ht="12" customHeight="1">
-      <c r="B167" s="428"/>
+      <c r="B167" s="454"/>
       <c r="C167" s="348">
         <v>484</v>
       </c>
       <c r="D167" s="250">
         <v>1299</v>
       </c>
       <c r="E167" s="349">
         <v>0.37</v>
       </c>
       <c r="F167" s="260">
         <v>1636</v>
       </c>
       <c r="G167" s="261">
         <v>909</v>
       </c>
       <c r="H167" s="357">
         <v>1.8</v>
       </c>
       <c r="I167" s="269">
         <v>84.8</v>
       </c>
     </row>
     <row r="168" spans="2:9" ht="12" customHeight="1">
-      <c r="B168" s="425" t="s">
-        <v>218</v>
+      <c r="B168" s="453" t="s">
+        <v>217</v>
       </c>
       <c r="C168" s="256">
         <v>8.6999999999999993</v>
       </c>
       <c r="D168" s="257">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E168" s="351">
         <v>0.04</v>
       </c>
       <c r="F168" s="350">
         <v>10.5</v>
       </c>
       <c r="G168" s="257">
         <v>-1.3</v>
       </c>
       <c r="H168" s="258">
         <v>0.22</v>
       </c>
       <c r="I168" s="352">
         <v>2.5</v>
       </c>
     </row>
     <row r="169" spans="2:9" ht="12" customHeight="1">
-      <c r="B169" s="428"/>
+      <c r="B169" s="454"/>
       <c r="C169" s="348">
         <v>526</v>
       </c>
       <c r="D169" s="250">
         <v>1270</v>
       </c>
       <c r="E169" s="349">
         <v>0.41</v>
       </c>
       <c r="F169" s="260">
         <v>1808</v>
       </c>
       <c r="G169" s="261">
         <v>897</v>
       </c>
       <c r="H169" s="357">
         <v>2.02</v>
       </c>
       <c r="I169" s="269">
         <v>87.3</v>
       </c>
     </row>
     <row r="170" spans="2:9" ht="12" customHeight="1">
-      <c r="B170" s="425" t="s">
-        <v>219</v>
+      <c r="B170" s="453" t="s">
+        <v>218</v>
       </c>
       <c r="C170" s="256">
         <v>47.9</v>
       </c>
       <c r="D170" s="257">
         <v>-16</v>
       </c>
       <c r="E170" s="351">
         <v>0.32</v>
       </c>
       <c r="F170" s="350">
         <v>-2.2000000000000002</v>
       </c>
       <c r="G170" s="257">
         <v>-14.3</v>
       </c>
       <c r="H170" s="258">
         <v>0.28000000000000003</v>
       </c>
       <c r="I170" s="352">
         <v>0.1</v>
       </c>
     </row>
     <row r="171" spans="2:9" ht="12" customHeight="1">
-      <c r="B171" s="428"/>
+      <c r="B171" s="454"/>
       <c r="C171" s="353">
         <v>778</v>
       </c>
       <c r="D171" s="261">
         <v>1067</v>
       </c>
       <c r="E171" s="356">
         <v>0.73</v>
       </c>
       <c r="F171" s="260">
         <v>1769</v>
       </c>
       <c r="G171" s="261">
         <v>769</v>
       </c>
       <c r="H171" s="357">
         <v>2.2999999999999998</v>
       </c>
       <c r="I171" s="269">
         <v>87.4</v>
       </c>
     </row>
     <row r="172" spans="2:9" ht="12" customHeight="1">
-      <c r="B172" s="424" t="s">
-        <v>220</v>
+      <c r="B172" s="455" t="s">
+        <v>219</v>
       </c>
       <c r="C172" s="359">
         <v>18.3</v>
       </c>
       <c r="D172" s="360">
         <v>-5.7</v>
       </c>
       <c r="E172" s="361">
         <v>0.18</v>
       </c>
       <c r="F172" s="350">
         <v>0.2</v>
       </c>
       <c r="G172" s="257">
         <v>-10.3</v>
       </c>
       <c r="H172" s="258">
         <v>0.27</v>
       </c>
       <c r="I172" s="352">
         <v>1.9</v>
       </c>
     </row>
     <row r="173" spans="2:9" ht="12" customHeight="1">
-      <c r="B173" s="424"/>
+      <c r="B173" s="455"/>
       <c r="C173" s="353">
         <v>920</v>
       </c>
       <c r="D173" s="261">
         <v>1006</v>
       </c>
       <c r="E173" s="356">
         <v>0.91</v>
       </c>
       <c r="F173" s="260">
         <v>1772</v>
       </c>
       <c r="G173" s="261">
         <v>690</v>
       </c>
       <c r="H173" s="357">
         <v>2.57</v>
       </c>
       <c r="I173" s="269">
         <v>89.3</v>
       </c>
     </row>
     <row r="174" spans="2:9" ht="12" customHeight="1">
-      <c r="B174" s="424" t="s">
-        <v>221</v>
+      <c r="B174" s="455" t="s">
+        <v>220</v>
       </c>
       <c r="C174" s="359">
         <v>6.2</v>
       </c>
       <c r="D174" s="360">
         <v>-0.1</v>
       </c>
       <c r="E174" s="361">
         <v>0.06</v>
       </c>
       <c r="F174" s="350">
         <v>6.7</v>
       </c>
       <c r="G174" s="257">
         <v>-5.8</v>
       </c>
       <c r="H174" s="258">
         <v>0.34</v>
       </c>
       <c r="I174" s="352">
         <v>0.5</v>
       </c>
     </row>
     <row r="175" spans="2:9" ht="12" customHeight="1">
-      <c r="B175" s="424"/>
+      <c r="B175" s="455"/>
       <c r="C175" s="353">
         <v>977</v>
       </c>
       <c r="D175" s="261">
         <v>1005</v>
       </c>
       <c r="E175" s="356">
         <v>0.97</v>
       </c>
       <c r="F175" s="260">
         <v>1891</v>
       </c>
       <c r="G175" s="261">
         <v>650</v>
       </c>
       <c r="H175" s="357">
         <v>2.91</v>
       </c>
       <c r="I175" s="269">
         <v>89.8</v>
       </c>
     </row>
     <row r="176" spans="2:9" ht="12" customHeight="1">
-      <c r="B176" s="424" t="s">
-        <v>222</v>
+      <c r="B176" s="455" t="s">
+        <v>221</v>
       </c>
       <c r="C176" s="359">
         <v>14.2</v>
       </c>
       <c r="D176" s="360">
         <v>-18.7</v>
       </c>
       <c r="E176" s="361">
         <v>0.4</v>
       </c>
       <c r="F176" s="350">
         <v>5</v>
       </c>
       <c r="G176" s="257">
         <v>-17.8</v>
       </c>
       <c r="H176" s="258">
         <v>0.81</v>
       </c>
       <c r="I176" s="352">
         <v>5</v>
       </c>
     </row>
     <row r="177" spans="1:9" ht="12" customHeight="1">
-      <c r="B177" s="424"/>
+      <c r="B177" s="455"/>
       <c r="C177" s="348">
         <v>1116</v>
       </c>
       <c r="D177" s="250">
         <v>817</v>
       </c>
       <c r="E177" s="349">
         <v>1.37</v>
       </c>
       <c r="F177" s="260">
         <v>1985</v>
       </c>
       <c r="G177" s="261">
         <v>534</v>
       </c>
       <c r="H177" s="357">
         <v>3.72</v>
       </c>
       <c r="I177" s="269">
         <v>94.8</v>
       </c>
     </row>
     <row r="178" spans="1:9" ht="12" customHeight="1">
-      <c r="B178" s="424" t="s">
-        <v>223</v>
+      <c r="B178" s="455" t="s">
+        <v>222</v>
       </c>
       <c r="C178" s="256">
         <v>-2.9</v>
       </c>
       <c r="D178" s="257">
         <v>4.5</v>
       </c>
       <c r="E178" s="351">
         <v>-0.1</v>
       </c>
       <c r="F178" s="350">
         <v>-10.8</v>
       </c>
       <c r="G178" s="257">
         <v>-5.4</v>
       </c>
       <c r="H178" s="258">
         <v>-0.21</v>
       </c>
       <c r="I178" s="352">
         <v>-2.9</v>
       </c>
     </row>
     <row r="179" spans="1:9" ht="12" customHeight="1">
-      <c r="B179" s="424"/>
+      <c r="B179" s="455"/>
       <c r="C179" s="348">
         <v>1084</v>
       </c>
       <c r="D179" s="250">
         <v>854</v>
       </c>
       <c r="E179" s="349">
         <v>1.27</v>
       </c>
       <c r="F179" s="260">
         <v>1771</v>
       </c>
       <c r="G179" s="261">
         <v>505</v>
       </c>
       <c r="H179" s="357">
         <v>3.51</v>
       </c>
       <c r="I179" s="269">
         <v>91.9</v>
       </c>
     </row>
     <row r="180" spans="1:9" ht="12" customHeight="1">
-      <c r="B180" s="424" t="s">
-        <v>244</v>
+      <c r="B180" s="455" t="s">
+        <v>241</v>
       </c>
       <c r="C180" s="256">
         <v>-37.299999999999997</v>
       </c>
       <c r="D180" s="257">
         <v>6.4</v>
       </c>
       <c r="E180" s="351">
         <v>-0.52</v>
       </c>
       <c r="F180" s="324">
         <v>-34</v>
       </c>
       <c r="G180" s="325">
         <v>-22</v>
       </c>
       <c r="H180" s="326">
         <v>-0.55000000000000004</v>
       </c>
       <c r="I180" s="327">
         <v>3.5</v>
       </c>
     </row>
     <row r="181" spans="1:9" ht="12" customHeight="1">
-      <c r="B181" s="424"/>
+      <c r="B181" s="455"/>
       <c r="C181" s="348">
         <v>680</v>
       </c>
       <c r="D181" s="250">
         <v>909</v>
       </c>
       <c r="E181" s="349">
         <v>0.75</v>
       </c>
       <c r="F181" s="328">
         <v>1168</v>
       </c>
       <c r="G181" s="329">
         <v>394</v>
       </c>
       <c r="H181" s="262">
         <v>2.96</v>
       </c>
       <c r="I181" s="330">
         <v>95.4</v>
       </c>
     </row>
     <row r="182" spans="1:9" ht="12" customHeight="1">
-      <c r="B182" s="424" t="s">
-        <v>225</v>
+      <c r="B182" s="455" t="s">
+        <v>224</v>
       </c>
       <c r="C182" s="256">
         <v>6.6</v>
       </c>
       <c r="D182" s="257">
         <v>-14.6</v>
       </c>
       <c r="E182" s="351">
         <v>0.18</v>
       </c>
       <c r="F182" s="324">
         <v>-5.7</v>
       </c>
       <c r="G182" s="325">
         <v>-21.3</v>
       </c>
       <c r="H182" s="326">
         <v>0.59</v>
       </c>
       <c r="I182" s="327">
         <v>0.4</v>
       </c>
     </row>
     <row r="183" spans="1:9" ht="12" customHeight="1">
-      <c r="B183" s="425"/>
+      <c r="B183" s="453"/>
       <c r="C183" s="348">
         <v>725</v>
       </c>
       <c r="D183" s="250">
         <v>776</v>
       </c>
       <c r="E183" s="349">
         <v>0.93</v>
       </c>
       <c r="F183" s="328">
         <v>1102</v>
       </c>
       <c r="G183" s="329">
         <v>310</v>
       </c>
       <c r="H183" s="262">
         <v>3.55</v>
       </c>
       <c r="I183" s="330">
         <v>95.8</v>
       </c>
     </row>
     <row r="184" spans="1:9" ht="12" customHeight="1">
-      <c r="B184" s="425" t="s">
-        <v>226</v>
+      <c r="B184" s="453" t="s">
+        <v>225</v>
       </c>
       <c r="C184" s="362">
         <v>-10.5</v>
       </c>
       <c r="D184" s="363">
         <v>-6.3</v>
       </c>
       <c r="E184" s="364">
         <v>-0.04</v>
       </c>
       <c r="F184" s="324">
         <v>-1.9</v>
       </c>
       <c r="G184" s="325">
         <v>25.2</v>
       </c>
       <c r="H184" s="326">
         <v>-0.76</v>
       </c>
       <c r="I184" s="327">
         <v>-9.5</v>
       </c>
     </row>
     <row r="185" spans="1:9" ht="12" customHeight="1">
-      <c r="B185" s="426"/>
+      <c r="B185" s="456"/>
       <c r="C185" s="348">
         <v>649</v>
       </c>
       <c r="D185" s="261">
         <v>727</v>
       </c>
       <c r="E185" s="349">
         <v>0.89</v>
       </c>
       <c r="F185" s="328">
         <v>1081</v>
       </c>
       <c r="G185" s="329">
         <v>388</v>
       </c>
       <c r="H185" s="262">
         <v>2.79</v>
       </c>
       <c r="I185" s="330">
         <v>86.3</v>
       </c>
     </row>
     <row r="186" spans="1:9" ht="12" customHeight="1">
-      <c r="B186" s="425" t="s">
-        <v>227</v>
+      <c r="B186" s="453" t="s">
+        <v>226</v>
       </c>
       <c r="C186" s="362">
         <v>8.8000000000000007</v>
       </c>
       <c r="D186" s="363">
         <v>-6.9</v>
       </c>
       <c r="E186" s="364">
         <v>0.15000000000000002</v>
       </c>
       <c r="F186" s="324">
         <v>-6.8</v>
       </c>
       <c r="G186" s="325">
         <v>-8</v>
       </c>
       <c r="H186" s="326">
         <v>0.03</v>
       </c>
       <c r="I186" s="327">
         <v>-3.7</v>
       </c>
     </row>
     <row r="187" spans="1:9" ht="12" customHeight="1">
-      <c r="B187" s="426"/>
+      <c r="B187" s="456"/>
       <c r="C187" s="249">
         <v>706</v>
       </c>
       <c r="D187" s="250">
         <v>677</v>
       </c>
       <c r="E187" s="349">
         <v>1.04</v>
       </c>
       <c r="F187" s="328">
         <v>1007</v>
       </c>
       <c r="G187" s="329">
         <v>357</v>
       </c>
       <c r="H187" s="262">
         <v>2.82</v>
       </c>
       <c r="I187" s="330">
         <v>82.6</v>
       </c>
     </row>
     <row r="188" spans="1:9" ht="12" customHeight="1">
-      <c r="B188" s="425" t="s">
-        <v>228</v>
+      <c r="B188" s="453" t="s">
+        <v>227</v>
       </c>
       <c r="C188" s="362">
         <v>-12.5</v>
       </c>
       <c r="D188" s="363">
         <v>12.6</v>
       </c>
       <c r="E188" s="364">
         <v>-0.22999999999999998</v>
       </c>
-      <c r="F188" s="419" t="s">
-[...9 lines deleted...]
-        <v>229</v>
+      <c r="F188" s="429" t="s">
+        <v>228</v>
+      </c>
+      <c r="G188" s="431" t="s">
+        <v>228</v>
+      </c>
+      <c r="H188" s="433" t="s">
+        <v>228</v>
+      </c>
+      <c r="I188" s="426" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="189" spans="1:9" ht="12" customHeight="1">
-      <c r="B189" s="426"/>
+      <c r="B189" s="456"/>
       <c r="C189" s="249">
         <v>618</v>
       </c>
       <c r="D189" s="250">
         <v>751</v>
       </c>
       <c r="E189" s="349">
         <v>0.82</v>
       </c>
-      <c r="F189" s="427"/>
-[...2 lines deleted...]
-      <c r="I189" s="416"/>
+      <c r="F189" s="436"/>
+      <c r="G189" s="437"/>
+      <c r="H189" s="438"/>
+      <c r="I189" s="427"/>
     </row>
     <row r="190" spans="1:9" ht="12" customHeight="1">
-      <c r="B190" s="417" t="s">
-        <v>230</v>
+      <c r="B190" s="421" t="s">
+        <v>229</v>
       </c>
       <c r="C190" s="362">
         <v>4</v>
       </c>
       <c r="D190" s="363">
         <v>-3.2</v>
       </c>
       <c r="E190" s="364">
         <v>6.0000000000000053E-2</v>
       </c>
-      <c r="F190" s="419" t="s">
-[...9 lines deleted...]
-        <v>231</v>
+      <c r="F190" s="429" t="s">
+        <v>230</v>
+      </c>
+      <c r="G190" s="431" t="s">
+        <v>230</v>
+      </c>
+      <c r="H190" s="433" t="s">
+        <v>230</v>
+      </c>
+      <c r="I190" s="426" t="s">
+        <v>230</v>
       </c>
     </row>
     <row r="191" spans="1:9" ht="12" customHeight="1" thickBot="1">
-      <c r="B191" s="418"/>
+      <c r="B191" s="428"/>
       <c r="C191" s="365">
         <v>643</v>
       </c>
       <c r="D191" s="366">
         <v>727</v>
       </c>
       <c r="E191" s="367">
         <v>0.88</v>
       </c>
-      <c r="F191" s="420"/>
-[...2 lines deleted...]
-      <c r="I191" s="423"/>
+      <c r="F191" s="430"/>
+      <c r="G191" s="432"/>
+      <c r="H191" s="434"/>
+      <c r="I191" s="435"/>
     </row>
     <row r="192" spans="1:9" s="368" customFormat="1">
       <c r="A192" s="334" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B192" s="335"/>
       <c r="C192" s="335"/>
       <c r="D192" s="335"/>
       <c r="E192" s="335"/>
       <c r="F192" s="335"/>
       <c r="G192" s="335"/>
       <c r="H192" s="335"/>
     </row>
     <row r="193" spans="1:9" s="368" customFormat="1">
       <c r="A193" s="334" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B193" s="335"/>
       <c r="C193" s="335"/>
       <c r="D193" s="335"/>
       <c r="E193" s="335"/>
       <c r="F193" s="335"/>
       <c r="G193" s="335"/>
       <c r="H193" s="335"/>
     </row>
     <row r="194" spans="1:9" s="368" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A194" s="409" t="s">
-[...8 lines deleted...]
-      <c r="H194" s="409"/>
+      <c r="A194" s="443" t="s">
+        <v>233</v>
+      </c>
+      <c r="B194" s="443"/>
+      <c r="C194" s="443"/>
+      <c r="D194" s="443"/>
+      <c r="E194" s="443"/>
+      <c r="F194" s="443"/>
+      <c r="G194" s="443"/>
+      <c r="H194" s="443"/>
     </row>
     <row r="195" spans="1:9" s="368" customFormat="1">
       <c r="A195" s="336" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B195" s="337"/>
       <c r="C195" s="337"/>
       <c r="D195" s="337"/>
       <c r="E195" s="337"/>
       <c r="F195" s="337"/>
       <c r="G195" s="337"/>
       <c r="H195" s="337"/>
     </row>
     <row r="196" spans="1:9" s="368" customFormat="1">
       <c r="A196" s="334" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B196" s="335"/>
       <c r="C196" s="335"/>
       <c r="D196" s="335"/>
       <c r="E196" s="335"/>
       <c r="F196" s="335"/>
       <c r="G196" s="335"/>
       <c r="H196" s="335"/>
     </row>
     <row r="197" spans="1:9" s="368" customFormat="1">
       <c r="A197" s="334" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B197" s="335"/>
       <c r="C197" s="335"/>
       <c r="D197" s="335"/>
       <c r="E197" s="335"/>
       <c r="F197" s="335"/>
       <c r="G197" s="335"/>
       <c r="H197" s="335"/>
     </row>
     <row r="198" spans="1:9" s="368" customFormat="1">
       <c r="A198" s="334" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="199" spans="1:9" ht="14.25" customHeight="1">
       <c r="B199" s="369"/>
       <c r="C199" s="369"/>
       <c r="D199" s="369"/>
       <c r="E199" s="369"/>
       <c r="F199" s="369"/>
       <c r="G199" s="369"/>
       <c r="H199" s="369"/>
       <c r="I199" s="369"/>
     </row>
     <row r="200" spans="1:9" ht="14.25" customHeight="1">
       <c r="B200" s="370"/>
       <c r="C200" s="370"/>
       <c r="D200" s="370"/>
       <c r="E200" s="370"/>
       <c r="F200" s="370"/>
       <c r="G200" s="370"/>
       <c r="H200" s="370"/>
       <c r="I200" s="370"/>
     </row>
     <row r="201" spans="1:9">
       <c r="B201" s="371"/>
       <c r="C201" s="371"/>
@@ -14767,225 +14725,198 @@
       <c r="E201" s="371"/>
       <c r="F201" s="371"/>
       <c r="G201" s="371"/>
       <c r="H201" s="371"/>
       <c r="I201" s="371"/>
     </row>
     <row r="202" spans="1:9" ht="13.5" customHeight="1">
       <c r="B202" s="369"/>
       <c r="C202" s="369"/>
       <c r="D202" s="369"/>
       <c r="E202" s="369"/>
       <c r="F202" s="369"/>
       <c r="G202" s="369"/>
       <c r="H202" s="369"/>
     </row>
     <row r="203" spans="1:9">
       <c r="B203" s="372"/>
       <c r="C203" s="373"/>
       <c r="D203" s="373"/>
       <c r="E203" s="373"/>
       <c r="F203" s="374"/>
       <c r="G203" s="375"/>
       <c r="H203" s="376"/>
     </row>
     <row r="204" spans="1:9">
-      <c r="B204" s="410"/>
-[...5 lines deleted...]
-      <c r="H204" s="410"/>
+      <c r="B204" s="444"/>
+      <c r="C204" s="444"/>
+      <c r="D204" s="444"/>
+      <c r="E204" s="444"/>
+      <c r="F204" s="444"/>
+      <c r="G204" s="444"/>
+      <c r="H204" s="444"/>
     </row>
   </sheetData>
   <mergeCells count="111">
-    <mergeCell ref="B5:B8"/>
-[...27 lines deleted...]
-    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="A194:H194"/>
+    <mergeCell ref="B204:H204"/>
+    <mergeCell ref="G188:G189"/>
+    <mergeCell ref="H188:H189"/>
+    <mergeCell ref="I188:I189"/>
+    <mergeCell ref="B190:B191"/>
+    <mergeCell ref="F190:F191"/>
+    <mergeCell ref="G190:G191"/>
+    <mergeCell ref="H190:H191"/>
+    <mergeCell ref="I190:I191"/>
+    <mergeCell ref="B180:B181"/>
+    <mergeCell ref="B182:B183"/>
+    <mergeCell ref="B184:B185"/>
+    <mergeCell ref="B186:B187"/>
+    <mergeCell ref="B188:B189"/>
+    <mergeCell ref="F188:F189"/>
+    <mergeCell ref="B168:B169"/>
+    <mergeCell ref="B170:B171"/>
+    <mergeCell ref="B172:B173"/>
+    <mergeCell ref="B174:B175"/>
+    <mergeCell ref="B176:B177"/>
+    <mergeCell ref="B178:B179"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="B158:B159"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="B166:B167"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="B146:B147"/>
+    <mergeCell ref="B148:B149"/>
+    <mergeCell ref="B150:B151"/>
+    <mergeCell ref="B152:B153"/>
+    <mergeCell ref="B154:B155"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="B136:B137"/>
+    <mergeCell ref="B138:B139"/>
+    <mergeCell ref="B140:B141"/>
+    <mergeCell ref="B142:B143"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="B108:B109"/>
+    <mergeCell ref="B110:B111"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="B114:B115"/>
+    <mergeCell ref="B116:B117"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="B95:I95"/>
+    <mergeCell ref="B100:H100"/>
+    <mergeCell ref="B101:H101"/>
+    <mergeCell ref="B104:B107"/>
+    <mergeCell ref="C104:E104"/>
+    <mergeCell ref="F104:I104"/>
+    <mergeCell ref="I89:I90"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="F91:F92"/>
+    <mergeCell ref="G91:G92"/>
+    <mergeCell ref="H91:H92"/>
+    <mergeCell ref="I91:I92"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="F89:F90"/>
+    <mergeCell ref="G89:G90"/>
+    <mergeCell ref="H89:H90"/>
     <mergeCell ref="B73:B74"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="B77:B78"/>
     <mergeCell ref="B79:B80"/>
     <mergeCell ref="B81:B82"/>
     <mergeCell ref="B83:B84"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="B63:B64"/>
     <mergeCell ref="B65:B66"/>
     <mergeCell ref="B67:B68"/>
     <mergeCell ref="B69:B70"/>
     <mergeCell ref="B71:B72"/>
-    <mergeCell ref="I89:I90"/>
-[...68 lines deleted...]
-    <mergeCell ref="I190:I191"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="B31:B32"/>
   </mergeCells>
   <phoneticPr fontId="16"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="99" max="9" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6a463d18-8a41-4853-9afa-619f8d91b4b4" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46af24ebf91faee3c3b6d339010b20d7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100FECFF5F2882E8E40A96A3C558257096B" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="fafa6ba961849254ed79477f6cbcef34">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6a463d18-8a41-4853-9afa-619f8d91b4b4" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="66140bf2c9eb4c9fd5b8f0f41eeb3950" ns2:_="" ns3:_="">
     <xsd:import namespace="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -15172,84 +15103,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6a463d18-8a41-4853-9afa-619f8d91b4b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="6a463d18-8a41-4853-9afa-619f8d91b4b4">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74FE6900-DDDB-43EC-BFF7-D5EB7DE157F7}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67AA815F-56F6-48E4-BB98-854FE019468A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E8972A6-E628-4901-A892-12BAF942A6E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{781A5CDB-13A2-466D-B1DD-641961E8FB9B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74FE6900-DDDB-43EC-BFF7-D5EB7DE157F7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6a463d18-8a41-4853-9afa-619f8d91b4b4"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>