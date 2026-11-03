--- v0 (2026-05-18)
+++ v1 (2026-11-03)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00003/Lib0009/01【記録用フォルダ】/14_【大分類】地方公務員給与実態調査/04_【中分類】公表/【小分類】令和６年度地方公務員給与実態調査（2030.3.31廃棄）/★HP修正/05_e-Stat（R7夏頃作業あり）/掲載データ/02_実態本データ（R7夏頃更新が必要）/別冊/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{93CDD8AF-E880-41C3-A48E-7F611851823F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FA82B52B-E570-4789-83EC-BBD9DC60111E}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{93CDD8AF-E880-41C3-A48E-7F611851823F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CFE01043-B345-4C30-AE0A-9F53C4CFD2D9}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-45" windowWidth="29040" windowHeight="15720" xr2:uid="{C3F49201-E0EE-424C-93B0-D237631076B4}"/>
   </bookViews>
   <sheets>
     <sheet name="１　都道府県の職員数及び平均給料（報酬）月額等" sheetId="4" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_a" hidden="1">'[1]#REF'!$B$9:$B$51</definedName>
     <definedName name="_Fill" hidden="1">[2]RAK01AD!$B$9:$B$51</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'１　都道府県の職員数及び平均給料（報酬）月額等'!$B$7:$AQ$7</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -712,57 +712,50 @@
   </si>
   <si>
     <t>教育長</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>給料月額</t>
     <rPh sb="0" eb="4">
       <t>キュウリョウゲツガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>3.4.1</t>
   </si>
   <si>
     <t>2.8.1</t>
   </si>
   <si>
     <t>3.1.1</t>
   </si>
   <si>
     <t>20.8.1</t>
   </si>
   <si>
-    <t>採用者数令2･4･1～令3･3･31</t>
-[...5 lines deleted...]
-  <si>
     <t>5.8.1</t>
   </si>
   <si>
     <t>3.6.1</t>
   </si>
   <si>
     <t>3.4.30</t>
   </si>
   <si>
     <t>5.4.1</t>
   </si>
   <si>
     <t>4.4.1</t>
   </si>
   <si>
     <t>3.7.1</t>
   </si>
   <si>
     <t>6.4.1</t>
   </si>
   <si>
     <t>7.12.1</t>
   </si>
   <si>
     <t>4.7.1</t>
@@ -779,50 +772,57 @@
   <si>
     <t>3.10.6</t>
   </si>
   <si>
     <t>5.7.13</t>
   </si>
   <si>
     <t>3.11.29</t>
   </si>
   <si>
     <t>3.5.1</t>
   </si>
   <si>
     <t>30.3.23</t>
   </si>
   <si>
     <t>5.12.22</t>
   </si>
   <si>
     <t>令和６年地方公務員給与実態調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="15">
       <t>ネンチホウコウムインキュウヨジッタイチョウサ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>採用者数令5･4･1～令6･3･31</t>
+    <rPh sb="4" eb="5">
+      <t>レイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="179" formatCode="#,###.0;\-#,###.0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="\(####.0\)"/>
     <numFmt numFmtId="181" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1731,71 +1731,71 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4105D0A2-C8AB-49C6-85C8-E26E0070862E}">
   <sheetPr codeName="Sheet_A_S_1_All"/>
   <dimension ref="B1:AQ68"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="X8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="AH5" sqref="AH5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="9.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="3.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.58203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.58203125" style="3" customWidth="1"/>
     <col min="7" max="43" width="9.58203125" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:43" x14ac:dyDescent="0.55000000000000004">
       <c r="B1" s="1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="2" spans="2:43" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="3" spans="2:43" x14ac:dyDescent="0.55000000000000004">
       <c r="B3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:43" s="18" customFormat="1" ht="19" x14ac:dyDescent="0.55000000000000004">
       <c r="D4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="19" t="s">
         <v>3</v>
       </c>
@@ -1853,54 +1853,54 @@
       <c r="Y4" s="19" t="s">
         <v>145</v>
       </c>
       <c r="Z4" s="19" t="s">
         <v>145</v>
       </c>
       <c r="AA4" s="19" t="s">
         <v>145</v>
       </c>
       <c r="AB4" s="19" t="s">
         <v>145</v>
       </c>
       <c r="AC4" s="19" t="s">
         <v>145</v>
       </c>
       <c r="AD4" s="19" t="s">
         <v>152</v>
       </c>
       <c r="AE4" s="19" t="s">
         <v>152</v>
       </c>
       <c r="AF4" s="19" t="s">
         <v>152</v>
       </c>
       <c r="AG4" s="20" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="AH4" s="20" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="AI4" s="19" t="s">
         <v>153</v>
       </c>
       <c r="AJ4" s="19" t="s">
         <v>153</v>
       </c>
       <c r="AK4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="AL4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="AM4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="AN4" s="19" t="s">
         <v>158</v>
       </c>
       <c r="AO4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AP4" s="19" t="s">
         <v>5</v>
       </c>
@@ -2351,57 +2351,57 @@
       <c r="AG8" s="10">
         <v>2303</v>
       </c>
       <c r="AH8" s="10">
         <v>2807</v>
       </c>
       <c r="AI8" s="7">
         <v>9660</v>
       </c>
       <c r="AJ8" s="7">
         <v>9570</v>
       </c>
       <c r="AK8" s="7">
         <v>11600</v>
       </c>
       <c r="AL8" s="7">
         <v>10400</v>
       </c>
       <c r="AM8" s="7">
         <v>9000</v>
       </c>
       <c r="AN8" s="7">
         <v>8280</v>
       </c>
       <c r="AO8" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AP8" s="11" t="s">
         <v>163</v>
       </c>
       <c r="AQ8" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="9" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="7">
         <v>18240</v>
       </c>
       <c r="E9" s="8">
         <v>44.4</v>
       </c>
       <c r="F9" s="7">
         <v>3451</v>
       </c>
       <c r="G9" s="7">
         <v>76</v>
       </c>
       <c r="H9" s="7">
         <v>9</v>
       </c>
       <c r="I9" s="9">
@@ -2479,51 +2479,51 @@
       <c r="AG9" s="10">
         <v>776</v>
       </c>
       <c r="AH9" s="10">
         <v>902</v>
       </c>
       <c r="AI9" s="7">
         <v>12600</v>
       </c>
       <c r="AJ9" s="7">
         <v>9700</v>
       </c>
       <c r="AK9" s="7">
         <v>9100</v>
       </c>
       <c r="AL9" s="7">
         <v>8100</v>
       </c>
       <c r="AM9" s="7">
         <v>7800</v>
       </c>
       <c r="AN9" s="7">
         <v>8100</v>
       </c>
       <c r="AO9" s="11" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="AP9" s="11" t="s">
         <v>37</v>
       </c>
       <c r="AQ9" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="7">
         <v>23769</v>
       </c>
       <c r="E10" s="8">
         <v>43.3</v>
       </c>
       <c r="F10" s="7">
         <v>3445</v>
       </c>
       <c r="G10" s="7">
@@ -2863,57 +2863,57 @@
       <c r="AG12" s="10">
         <v>587</v>
       </c>
       <c r="AH12" s="10">
         <v>695</v>
       </c>
       <c r="AI12" s="7">
         <v>9680</v>
       </c>
       <c r="AJ12" s="7">
         <v>7905</v>
       </c>
       <c r="AK12" s="7">
         <v>9100</v>
       </c>
       <c r="AL12" s="7">
         <v>8100</v>
       </c>
       <c r="AM12" s="7">
         <v>7800</v>
       </c>
       <c r="AN12" s="7">
         <v>6545</v>
       </c>
       <c r="AO12" s="11" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="AP12" s="11" t="s">
         <v>33</v>
       </c>
       <c r="AQ12" s="11" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="13" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="7">
         <v>17942</v>
       </c>
       <c r="E13" s="8">
         <v>43.9</v>
       </c>
       <c r="F13" s="7">
         <v>3515</v>
       </c>
       <c r="G13" s="7">
         <v>78</v>
       </c>
       <c r="H13" s="7">
         <v>13</v>
       </c>
       <c r="I13" s="9">
@@ -3119,57 +3119,57 @@
       <c r="AG14" s="10">
         <v>1191</v>
       </c>
       <c r="AH14" s="10">
         <v>1586</v>
       </c>
       <c r="AI14" s="7">
         <v>11220</v>
       </c>
       <c r="AJ14" s="7">
         <v>9270</v>
       </c>
       <c r="AK14" s="7">
         <v>10100</v>
       </c>
       <c r="AL14" s="7">
         <v>9000</v>
       </c>
       <c r="AM14" s="7">
         <v>8300</v>
       </c>
       <c r="AN14" s="7">
         <v>8455</v>
       </c>
       <c r="AO14" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="AP14" s="11" t="s">
         <v>50</v>
       </c>
       <c r="AQ14" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="15" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B15" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="7">
         <v>35929</v>
       </c>
       <c r="E15" s="8">
         <v>42.2</v>
       </c>
       <c r="F15" s="7">
         <v>3428</v>
       </c>
       <c r="G15" s="7">
         <v>69</v>
       </c>
       <c r="H15" s="7">
         <v>216</v>
       </c>
       <c r="I15" s="9">
@@ -3759,57 +3759,57 @@
       <c r="AG19" s="10">
         <v>3553</v>
       </c>
       <c r="AH19" s="10">
         <v>5634</v>
       </c>
       <c r="AI19" s="7">
         <v>13900</v>
       </c>
       <c r="AJ19" s="7">
         <v>11100</v>
       </c>
       <c r="AK19" s="7">
         <v>11100</v>
       </c>
       <c r="AL19" s="7">
         <v>9700</v>
       </c>
       <c r="AM19" s="7">
         <v>8800</v>
       </c>
       <c r="AN19" s="7">
         <v>9000</v>
       </c>
       <c r="AO19" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="AP19" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="AP19" s="11" t="s">
+      <c r="AQ19" s="11" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="20" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B20" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="7">
         <v>170937</v>
       </c>
       <c r="E20" s="8">
         <v>41</v>
       </c>
       <c r="F20" s="7">
         <v>3294</v>
       </c>
       <c r="G20" s="7">
         <v>73</v>
       </c>
       <c r="H20" s="7">
         <v>680</v>
       </c>
       <c r="I20" s="9">
@@ -3887,57 +3887,57 @@
       <c r="AG20" s="10">
         <v>7522</v>
       </c>
       <c r="AH20" s="10">
         <v>8113</v>
       </c>
       <c r="AI20" s="7">
         <v>7300</v>
       </c>
       <c r="AJ20" s="7">
         <v>11920</v>
       </c>
       <c r="AK20" s="7">
         <v>10192</v>
       </c>
       <c r="AL20" s="7">
         <v>9200</v>
       </c>
       <c r="AM20" s="7">
         <v>8200</v>
       </c>
       <c r="AN20" s="7">
         <v>11100</v>
       </c>
       <c r="AO20" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AP20" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AQ20" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="21" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B21" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="7">
         <v>54553</v>
       </c>
       <c r="E21" s="8">
         <v>41.2</v>
       </c>
       <c r="F21" s="7">
         <v>3339</v>
       </c>
       <c r="G21" s="7">
         <v>86</v>
       </c>
       <c r="H21" s="7">
         <v>423</v>
       </c>
       <c r="I21" s="9">
@@ -4015,57 +4015,57 @@
       <c r="AG21" s="10">
         <v>2252</v>
       </c>
       <c r="AH21" s="10">
         <v>2331</v>
       </c>
       <c r="AI21" s="7">
         <v>14500</v>
       </c>
       <c r="AJ21" s="7">
         <v>11600</v>
       </c>
       <c r="AK21" s="7">
         <v>12000</v>
       </c>
       <c r="AL21" s="7">
         <v>10800</v>
       </c>
       <c r="AM21" s="7">
         <v>9700</v>
       </c>
       <c r="AN21" s="7">
         <v>9500</v>
       </c>
       <c r="AO21" s="11" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="AP21" s="11" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="AQ21" s="11" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B22" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="7">
         <v>28228</v>
       </c>
       <c r="E22" s="8">
         <v>43.9</v>
       </c>
       <c r="F22" s="7">
         <v>3554</v>
       </c>
       <c r="G22" s="7">
         <v>83</v>
       </c>
       <c r="H22" s="7">
         <v>49</v>
       </c>
       <c r="I22" s="9">
@@ -4143,57 +4143,57 @@
       <c r="AG22" s="10">
         <v>1214</v>
       </c>
       <c r="AH22" s="10">
         <v>1548</v>
       </c>
       <c r="AI22" s="7">
         <v>12800</v>
       </c>
       <c r="AJ22" s="7">
         <v>10020</v>
       </c>
       <c r="AK22" s="7">
         <v>9920</v>
       </c>
       <c r="AL22" s="7">
         <v>8680</v>
       </c>
       <c r="AM22" s="7">
         <v>7940</v>
       </c>
       <c r="AN22" s="7">
         <v>8450</v>
       </c>
       <c r="AO22" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AP22" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AQ22" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="23" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B23" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="7">
         <v>15466</v>
       </c>
       <c r="E23" s="8">
         <v>42</v>
       </c>
       <c r="F23" s="7">
         <v>3395</v>
       </c>
       <c r="G23" s="7">
         <v>66</v>
       </c>
       <c r="H23" s="7">
         <v>65</v>
       </c>
       <c r="I23" s="9">
@@ -4271,57 +4271,57 @@
       <c r="AG23" s="10">
         <v>757</v>
       </c>
       <c r="AH23" s="10">
         <v>686</v>
       </c>
       <c r="AI23" s="7">
         <v>13000</v>
       </c>
       <c r="AJ23" s="7">
         <v>10200</v>
       </c>
       <c r="AK23" s="7">
         <v>9100</v>
       </c>
       <c r="AL23" s="7">
         <v>8600</v>
       </c>
       <c r="AM23" s="7">
         <v>7800</v>
       </c>
       <c r="AN23" s="7">
         <v>8500</v>
       </c>
       <c r="AO23" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="AP23" s="11" t="s">
         <v>71</v>
       </c>
       <c r="AQ23" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="24" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B24" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="7">
         <v>16179</v>
       </c>
       <c r="E24" s="8">
         <v>41.7</v>
       </c>
       <c r="F24" s="7">
         <v>3377</v>
       </c>
       <c r="G24" s="7">
         <v>74</v>
       </c>
       <c r="H24" s="7">
         <v>72</v>
       </c>
       <c r="I24" s="9">
@@ -4399,57 +4399,57 @@
       <c r="AG24" s="10">
         <v>704</v>
       </c>
       <c r="AH24" s="10">
         <v>709</v>
       </c>
       <c r="AI24" s="7">
         <v>9100</v>
       </c>
       <c r="AJ24" s="7">
         <v>10200</v>
       </c>
       <c r="AK24" s="7">
         <v>9100</v>
       </c>
       <c r="AL24" s="7">
         <v>8600</v>
       </c>
       <c r="AM24" s="7">
         <v>7800</v>
       </c>
       <c r="AN24" s="7">
         <v>8010</v>
       </c>
       <c r="AO24" s="11" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="AP24" s="11" t="s">
         <v>164</v>
       </c>
       <c r="AQ24" s="11" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B25" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="7">
         <v>14142</v>
       </c>
       <c r="E25" s="8">
         <v>42.5</v>
       </c>
       <c r="F25" s="7">
         <v>3424</v>
       </c>
       <c r="G25" s="7">
         <v>77</v>
       </c>
       <c r="H25" s="7">
         <v>60</v>
       </c>
       <c r="I25" s="9">
@@ -4911,54 +4911,54 @@
       <c r="AG28" s="10">
         <v>1098</v>
       </c>
       <c r="AH28" s="10">
         <v>1472</v>
       </c>
       <c r="AI28" s="7">
         <v>13400</v>
       </c>
       <c r="AJ28" s="7">
         <v>10600</v>
       </c>
       <c r="AK28" s="7">
         <v>10200</v>
       </c>
       <c r="AL28" s="7">
         <v>9200</v>
       </c>
       <c r="AM28" s="7">
         <v>8500</v>
       </c>
       <c r="AN28" s="7">
         <v>8500</v>
       </c>
       <c r="AO28" s="11" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="AP28" s="11" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="AQ28" s="11" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="29" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B29" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="7">
         <v>33367</v>
       </c>
       <c r="E29" s="8">
         <v>42.2</v>
       </c>
       <c r="F29" s="7">
         <v>3570</v>
       </c>
       <c r="G29" s="7">
         <v>87</v>
       </c>
       <c r="H29" s="7">
@@ -5295,57 +5295,57 @@
       <c r="AG31" s="10">
         <v>1052</v>
       </c>
       <c r="AH31" s="10">
         <v>1114</v>
       </c>
       <c r="AI31" s="7">
         <v>12800</v>
       </c>
       <c r="AJ31" s="7">
         <v>10100</v>
       </c>
       <c r="AK31" s="7">
         <v>10200</v>
       </c>
       <c r="AL31" s="7">
         <v>9000</v>
       </c>
       <c r="AM31" s="7">
         <v>8300</v>
       </c>
       <c r="AN31" s="7">
         <v>8080</v>
       </c>
       <c r="AO31" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP31" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="AP31" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AQ31" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B32" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D32" s="7">
         <v>20368</v>
       </c>
       <c r="E32" s="8">
         <v>41.3</v>
       </c>
       <c r="F32" s="7">
         <v>3423</v>
       </c>
       <c r="G32" s="7">
         <v>78</v>
       </c>
       <c r="H32" s="7">
         <v>220</v>
       </c>
       <c r="I32" s="9">
@@ -5551,57 +5551,57 @@
       <c r="AG33" s="10">
         <v>1014</v>
       </c>
       <c r="AH33" s="10">
         <v>1001</v>
       </c>
       <c r="AI33" s="7">
         <v>11886</v>
       </c>
       <c r="AJ33" s="7">
         <v>9821</v>
       </c>
       <c r="AK33" s="7">
         <v>11200</v>
       </c>
       <c r="AL33" s="7">
         <v>10300</v>
       </c>
       <c r="AM33" s="7">
         <v>9600</v>
       </c>
       <c r="AN33" s="7">
         <v>7767</v>
       </c>
       <c r="AO33" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AP33" s="11" t="s">
         <v>97</v>
       </c>
       <c r="AQ33" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="34" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B34" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D34" s="7">
         <v>74734</v>
       </c>
       <c r="E34" s="8">
         <v>40.4</v>
       </c>
       <c r="F34" s="7">
         <v>3382</v>
       </c>
       <c r="G34" s="7">
         <v>91</v>
       </c>
       <c r="H34" s="7">
         <v>414</v>
       </c>
       <c r="I34" s="9">
@@ -5685,51 +5685,51 @@
       <c r="AI34" s="7">
         <v>10640</v>
       </c>
       <c r="AJ34" s="7">
         <v>9660</v>
       </c>
       <c r="AK34" s="7">
         <v>8190</v>
       </c>
       <c r="AL34" s="7">
         <v>7210</v>
       </c>
       <c r="AM34" s="7">
         <v>6510</v>
       </c>
       <c r="AN34" s="7">
         <v>8800</v>
       </c>
       <c r="AO34" s="11" t="s">
         <v>79</v>
       </c>
       <c r="AP34" s="11" t="s">
         <v>165</v>
       </c>
       <c r="AQ34" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="35" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B35" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="7">
         <v>58575</v>
       </c>
       <c r="E35" s="8">
         <v>41.7</v>
       </c>
       <c r="F35" s="7">
         <v>3412</v>
       </c>
       <c r="G35" s="7">
         <v>86</v>
       </c>
       <c r="H35" s="7">
         <v>270</v>
       </c>
       <c r="I35" s="9">
@@ -5807,51 +5807,51 @@
       <c r="AG35" s="10">
         <v>2629</v>
       </c>
       <c r="AH35" s="10">
         <v>2856</v>
       </c>
       <c r="AI35" s="7">
         <v>9380</v>
       </c>
       <c r="AJ35" s="7">
         <v>8925</v>
       </c>
       <c r="AK35" s="7">
         <v>9996</v>
       </c>
       <c r="AL35" s="7">
         <v>9235</v>
       </c>
       <c r="AM35" s="7">
         <v>8400</v>
       </c>
       <c r="AN35" s="7">
         <v>8540</v>
       </c>
       <c r="AO35" s="11" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AP35" s="11" t="s">
         <v>97</v>
       </c>
       <c r="AQ35" s="11" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="36" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B36" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D36" s="7">
         <v>16516</v>
       </c>
       <c r="E36" s="8">
         <v>41.3</v>
       </c>
       <c r="F36" s="7">
         <v>3299</v>
       </c>
       <c r="G36" s="7">
@@ -5938,51 +5938,51 @@
       <c r="AH36" s="10">
         <v>1012</v>
       </c>
       <c r="AI36" s="7">
         <v>10926</v>
       </c>
       <c r="AJ36" s="7">
         <v>8997</v>
       </c>
       <c r="AK36" s="7">
         <v>9650</v>
       </c>
       <c r="AL36" s="7">
         <v>8430</v>
       </c>
       <c r="AM36" s="7">
         <v>7780</v>
       </c>
       <c r="AN36" s="7">
         <v>7277</v>
       </c>
       <c r="AO36" s="11" t="s">
         <v>104</v>
       </c>
       <c r="AP36" s="11" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="AQ36" s="11" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="37" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B37" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D37" s="7">
         <v>14843</v>
       </c>
       <c r="E37" s="8">
         <v>41.5</v>
       </c>
       <c r="F37" s="7">
         <v>3432</v>
       </c>
       <c r="G37" s="7">
         <v>89</v>
       </c>
       <c r="H37" s="7">
@@ -6191,57 +6191,57 @@
       <c r="AG38" s="10">
         <v>561</v>
       </c>
       <c r="AH38" s="10">
         <v>602</v>
       </c>
       <c r="AI38" s="7">
         <v>11650</v>
       </c>
       <c r="AJ38" s="7">
         <v>9170</v>
       </c>
       <c r="AK38" s="7">
         <v>9700</v>
       </c>
       <c r="AL38" s="7">
         <v>8460</v>
       </c>
       <c r="AM38" s="7">
         <v>7890</v>
       </c>
       <c r="AN38" s="7">
         <v>6790</v>
       </c>
       <c r="AO38" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="AP38" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AQ38" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="39" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B39" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="7">
         <v>14523</v>
       </c>
       <c r="E39" s="8">
         <v>42.6</v>
       </c>
       <c r="F39" s="7">
         <v>3413</v>
       </c>
       <c r="G39" s="7">
         <v>83</v>
       </c>
       <c r="H39" s="7">
         <v>12</v>
       </c>
       <c r="I39" s="9">
@@ -6319,57 +6319,57 @@
       <c r="AG39" s="10">
         <v>697</v>
       </c>
       <c r="AH39" s="10">
         <v>1618</v>
       </c>
       <c r="AI39" s="7">
         <v>11160</v>
       </c>
       <c r="AJ39" s="7">
         <v>8924</v>
       </c>
       <c r="AK39" s="7">
         <v>9400</v>
       </c>
       <c r="AL39" s="7">
         <v>8200</v>
       </c>
       <c r="AM39" s="7">
         <v>7600</v>
       </c>
       <c r="AN39" s="7">
         <v>7285</v>
       </c>
       <c r="AO39" s="11" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="AP39" s="11" t="s">
         <v>55</v>
       </c>
       <c r="AQ39" s="11" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="40" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B40" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="7">
         <v>20968</v>
       </c>
       <c r="E40" s="8">
         <v>42.3</v>
       </c>
       <c r="F40" s="7">
         <v>3484</v>
       </c>
       <c r="G40" s="7">
         <v>86</v>
       </c>
       <c r="H40" s="7">
         <v>38</v>
       </c>
       <c r="I40" s="9">
@@ -6447,57 +6447,57 @@
       <c r="AG40" s="10">
         <v>728</v>
       </c>
       <c r="AH40" s="10">
         <v>892</v>
       </c>
       <c r="AI40" s="7">
         <v>12900</v>
       </c>
       <c r="AJ40" s="7">
         <v>10200</v>
       </c>
       <c r="AK40" s="7">
         <v>10000</v>
       </c>
       <c r="AL40" s="7">
         <v>9000</v>
       </c>
       <c r="AM40" s="7">
         <v>8400</v>
       </c>
       <c r="AN40" s="7">
         <v>8900</v>
       </c>
       <c r="AO40" s="11" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="AP40" s="11" t="s">
         <v>79</v>
       </c>
       <c r="AQ40" s="11" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="7">
         <v>26682</v>
       </c>
       <c r="E41" s="8">
         <v>41.8</v>
       </c>
       <c r="F41" s="7">
         <v>3470</v>
       </c>
       <c r="G41" s="7">
         <v>80</v>
       </c>
       <c r="H41" s="7">
         <v>157</v>
       </c>
       <c r="I41" s="9">
@@ -6575,57 +6575,57 @@
       <c r="AG41" s="10">
         <v>1315</v>
       </c>
       <c r="AH41" s="10">
         <v>1612</v>
       </c>
       <c r="AI41" s="7">
         <v>13890</v>
       </c>
       <c r="AJ41" s="7">
         <v>10910</v>
       </c>
       <c r="AK41" s="7">
         <v>11130</v>
       </c>
       <c r="AL41" s="7">
         <v>9640</v>
       </c>
       <c r="AM41" s="7">
         <v>9010</v>
       </c>
       <c r="AN41" s="7">
         <v>8100</v>
       </c>
       <c r="AO41" s="11" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="AP41" s="11" t="s">
         <v>94</v>
       </c>
       <c r="AQ41" s="11" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B42" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="7">
         <v>19165</v>
       </c>
       <c r="E42" s="8">
         <v>43.6</v>
       </c>
       <c r="F42" s="7">
         <v>3441</v>
       </c>
       <c r="G42" s="7">
         <v>78</v>
       </c>
       <c r="H42" s="7">
         <v>8</v>
       </c>
       <c r="I42" s="9">
@@ -6703,57 +6703,57 @@
       <c r="AG42" s="10">
         <v>704</v>
       </c>
       <c r="AH42" s="10">
         <v>844</v>
       </c>
       <c r="AI42" s="7">
         <v>12900</v>
       </c>
       <c r="AJ42" s="7">
         <v>10200</v>
       </c>
       <c r="AK42" s="7">
         <v>9800</v>
       </c>
       <c r="AL42" s="7">
         <v>8800</v>
       </c>
       <c r="AM42" s="7">
         <v>8400</v>
       </c>
       <c r="AN42" s="7">
         <v>8800</v>
       </c>
       <c r="AO42" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AP42" s="11" t="s">
         <v>55</v>
       </c>
       <c r="AQ42" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B43" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D43" s="7">
         <v>13421</v>
       </c>
       <c r="E43" s="8">
         <v>42.6</v>
       </c>
       <c r="F43" s="7">
         <v>3434</v>
       </c>
       <c r="G43" s="7">
         <v>78</v>
       </c>
       <c r="H43" s="7">
         <v>73</v>
       </c>
       <c r="I43" s="9">
@@ -6831,57 +6831,57 @@
       <c r="AG43" s="10">
         <v>608</v>
       </c>
       <c r="AH43" s="10">
         <v>693</v>
       </c>
       <c r="AI43" s="7">
         <v>13000</v>
       </c>
       <c r="AJ43" s="7">
         <v>9900</v>
       </c>
       <c r="AK43" s="7">
         <v>9500</v>
       </c>
       <c r="AL43" s="7">
         <v>8600</v>
       </c>
       <c r="AM43" s="7">
         <v>8100</v>
       </c>
       <c r="AN43" s="7">
         <v>8200</v>
       </c>
       <c r="AO43" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AP43" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AQ43" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B44" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>121</v>
       </c>
       <c r="D44" s="7">
         <v>14470</v>
       </c>
       <c r="E44" s="8">
         <v>42</v>
       </c>
       <c r="F44" s="7">
         <v>3429</v>
       </c>
       <c r="G44" s="7">
         <v>76</v>
       </c>
       <c r="H44" s="7">
         <v>123</v>
       </c>
       <c r="I44" s="9">
@@ -7215,57 +7215,57 @@
       <c r="AG46" s="10">
         <v>674</v>
       </c>
       <c r="AH46" s="10">
         <v>688</v>
       </c>
       <c r="AI46" s="7">
         <v>12200</v>
       </c>
       <c r="AJ46" s="7">
         <v>9400</v>
       </c>
       <c r="AK46" s="7">
         <v>9000</v>
       </c>
       <c r="AL46" s="7">
         <v>8200</v>
       </c>
       <c r="AM46" s="7">
         <v>7700</v>
       </c>
       <c r="AN46" s="7">
         <v>7800</v>
       </c>
       <c r="AO46" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AP46" s="11" t="s">
         <v>36</v>
       </c>
       <c r="AQ46" s="11" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="47" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B47" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D47" s="7">
         <v>44484</v>
       </c>
       <c r="E47" s="8">
         <v>42</v>
       </c>
       <c r="F47" s="7">
         <v>3401</v>
       </c>
       <c r="G47" s="7">
         <v>89</v>
       </c>
       <c r="H47" s="7">
         <v>149</v>
       </c>
       <c r="I47" s="9">
@@ -7477,51 +7477,51 @@
       <c r="AI48" s="7">
         <v>12600</v>
       </c>
       <c r="AJ48" s="7">
         <v>9900</v>
       </c>
       <c r="AK48" s="7">
         <v>9900</v>
       </c>
       <c r="AL48" s="7">
         <v>8600</v>
       </c>
       <c r="AM48" s="7">
         <v>8000</v>
       </c>
       <c r="AN48" s="7">
         <v>8100</v>
       </c>
       <c r="AO48" s="11" t="s">
         <v>40</v>
       </c>
       <c r="AP48" s="11" t="s">
         <v>131</v>
       </c>
       <c r="AQ48" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="49" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B49" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D49" s="7">
         <v>20598</v>
       </c>
       <c r="E49" s="8">
         <v>44.2</v>
       </c>
       <c r="F49" s="7">
         <v>3456</v>
       </c>
       <c r="G49" s="7">
         <v>90</v>
       </c>
       <c r="H49" s="7">
         <v>37</v>
       </c>
       <c r="I49" s="9">
@@ -7599,57 +7599,57 @@
       <c r="AG49" s="10">
         <v>774</v>
       </c>
       <c r="AH49" s="10">
         <v>1094</v>
       </c>
       <c r="AI49" s="7">
         <v>12600</v>
       </c>
       <c r="AJ49" s="7">
         <v>9900</v>
       </c>
       <c r="AK49" s="7">
         <v>9900</v>
       </c>
       <c r="AL49" s="7">
         <v>8800</v>
       </c>
       <c r="AM49" s="7">
         <v>8000</v>
       </c>
       <c r="AN49" s="7">
         <v>7700</v>
       </c>
       <c r="AO49" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="AP49" s="11" t="s">
         <v>36</v>
       </c>
       <c r="AQ49" s="11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="50" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B50" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D50" s="7">
         <v>19720</v>
       </c>
       <c r="E50" s="8">
         <v>43.5</v>
       </c>
       <c r="F50" s="7">
         <v>3464</v>
       </c>
       <c r="G50" s="7">
         <v>94</v>
       </c>
       <c r="H50" s="7">
         <v>3</v>
       </c>
       <c r="I50" s="9">
@@ -7727,54 +7727,54 @@
       <c r="AG50" s="10">
         <v>986</v>
       </c>
       <c r="AH50" s="10">
         <v>1270</v>
       </c>
       <c r="AI50" s="7">
         <v>12400</v>
       </c>
       <c r="AJ50" s="7">
         <v>9700</v>
       </c>
       <c r="AK50" s="7">
         <v>9700</v>
       </c>
       <c r="AL50" s="7">
         <v>8700</v>
       </c>
       <c r="AM50" s="7">
         <v>7800</v>
       </c>
       <c r="AN50" s="7">
         <v>7700</v>
       </c>
       <c r="AO50" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP50" s="11" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AQ50" s="11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B51" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D51" s="7">
         <v>17755</v>
       </c>
       <c r="E51" s="8">
         <v>43.1</v>
       </c>
       <c r="F51" s="7">
         <v>3424</v>
       </c>
       <c r="G51" s="7">
         <v>84</v>
       </c>
       <c r="H51" s="7">
@@ -7855,57 +7855,57 @@
       <c r="AG51" s="10">
         <v>884</v>
       </c>
       <c r="AH51" s="10">
         <v>968</v>
       </c>
       <c r="AI51" s="7">
         <v>12430</v>
       </c>
       <c r="AJ51" s="7">
         <v>9920</v>
       </c>
       <c r="AK51" s="7">
         <v>9820</v>
       </c>
       <c r="AL51" s="7">
         <v>8670</v>
       </c>
       <c r="AM51" s="7">
         <v>7820</v>
       </c>
       <c r="AN51" s="7">
         <v>7670</v>
       </c>
       <c r="AO51" s="11" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AP51" s="11" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="AQ51" s="11" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="52" spans="2:43" s="4" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B52" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="7">
         <v>18587</v>
       </c>
       <c r="E52" s="8">
         <v>43.1</v>
       </c>
       <c r="F52" s="7">
         <v>3367</v>
       </c>
       <c r="G52" s="7">
         <v>84</v>
       </c>
       <c r="H52" s="7">
         <v>12</v>
       </c>
       <c r="I52" s="9">
@@ -8418,71 +8418,81 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="de64e565-f0b0-4856-90c7-0bdae66761f4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cbd841a0-22b8-499d-a908-29f48a40b6e0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101001595BEF1EBA33143B522543E390D3C8C" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="7f7bcdc2e84a61292017d62c0e8c87ca">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cbd841a0-22b8-499d-a908-29f48a40b6e0" xmlns:ns3="de64e565-f0b0-4856-90c7-0bdae66761f4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e684ffcf6f361758b574fb0e63c0e62" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101001595BEF1EBA33143B522543E390D3C8C" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="8cc799e1ea9eb0e4689c549b494fec3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cbd841a0-22b8-499d-a908-29f48a40b6e0" xmlns:ns3="de64e565-f0b0-4856-90c7-0bdae66761f4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bda71bdac987cae33c421469c415cb8b" ns2:_="" ns3:_="">
     <xsd:import namespace="cbd841a0-22b8-499d-a908-29f48a40b6e0"/>
     <xsd:import namespace="de64e565-f0b0-4856-90c7-0bdae66761f4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cbd841a0-22b8-499d-a908-29f48a40b6e0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8501,50 +8511,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="de64e565-f0b0-4856-90c7-0bdae66761f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5e3d3b76-adf0-4c14-b2d6-d1d68ed01023}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="de64e565-f0b0-4856-90c7-0bdae66761f4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -8618,101 +8633,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D44E74AF-3E61-49A2-A0E4-5E7BA661CB24}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="cbd841a0-22b8-499d-a908-29f48a40b6e0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="de64e565-f0b0-4856-90c7-0bdae66761f4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="de64e565-f0b0-4856-90c7-0bdae66761f4"/>
-    <ds:schemaRef ds:uri="cbd841a0-22b8-499d-a908-29f48a40b6e0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B708A861-BB58-4D61-99C6-CCD26B4AD5B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DC50706-EF35-4B46-817E-F25D881CE4B5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DC50706-EF35-4B46-817E-F25D881CE4B5}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CA7E6EF-1874-4C0F-B166-C57D29F0D500}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>１　都道府県の職員数及び平均給料（報酬）月額等</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>