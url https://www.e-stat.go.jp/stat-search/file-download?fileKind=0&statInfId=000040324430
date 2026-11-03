--- v0 (2026-05-18)
+++ v1 (2026-11-03)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00003/Lib0009/01【記録用フォルダ】/14_【大分類】地方公務員給与実態調査/04_【中分類】公表/【小分類】令和６年度地方公務員給与実態調査（2030.3.31廃棄）/★HP修正/05_e-Stat（R7夏頃作業あり）/掲載データ/02_実態本データ（R7夏頃更新が必要）/別冊/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{9783B9C0-D103-458D-9957-2F7FFF038071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5D0676E3-3B1B-45FF-BB6C-55F2CD838FF9}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{9783B9C0-D103-458D-9957-2F7FFF038071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E36DEE2E-D002-42C7-90AB-2981EEEBF90E}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-45" windowWidth="29040" windowHeight="15720" xr2:uid="{BD9FD3A3-03C8-4125-BEE4-63A37C975FEE}"/>
   </bookViews>
   <sheets>
     <sheet name="２　指定都市の職員数及び平均給料（報酬）月額等" sheetId="4" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_a" hidden="1">'[1]#REF'!$B$9:$B$51</definedName>
     <definedName name="_Fill" hidden="1">[2]RAK01AD!$B$9:$B$51</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'２　指定都市の職員数及び平均給料（報酬）月額等'!$B$7:$AQ$7</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -534,95 +534,95 @@
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>市長</t>
     <rPh sb="0" eb="2">
       <t>シチョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>教育長</t>
     <rPh sb="0" eb="3">
       <t>キョウイクチョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>給料月額</t>
     <rPh sb="0" eb="2">
       <t>キュウリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>採用者数令2･4･1～令3･3･31</t>
-[...5 lines deleted...]
-  <si>
     <t>3.4.1</t>
   </si>
   <si>
     <t>令和６年地方公務員給与実態調査</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="15">
       <t>ネンチホウコウムインキュウヨジッタイチョウサ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5.4.1</t>
   </si>
   <si>
     <t>3.10.1</t>
   </si>
   <si>
     <t>18.7.1</t>
   </si>
   <si>
     <t>3.6.1</t>
   </si>
   <si>
     <t>5.10.1</t>
   </si>
   <si>
     <t>6.1.1</t>
   </si>
   <si>
     <t>1.7.7</t>
   </si>
   <si>
     <t>5.6.22</t>
   </si>
   <si>
     <t>5.6.1</t>
+  </si>
+  <si>
+    <t>採用者数令5･4･1～令6･3･31</t>
+    <rPh sb="4" eb="5">
+      <t>レイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="179" formatCode="#,###.0;\-#,###.0;&quot;-&quot;"/>
     <numFmt numFmtId="180" formatCode="\(####.0\)"/>
     <numFmt numFmtId="181" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1538,71 +1538,71 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F933183-9631-484A-A4D3-4929B9924B9E}">
   <sheetPr codeName="Sheet_A_S_2_All"/>
   <dimension ref="B1:AQ41"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="V8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="M9" sqref="M9:N9"/>
       <selection pane="topRight" activeCell="M9" sqref="M9:N9"/>
       <selection pane="bottomLeft" activeCell="M9" sqref="M9:N9"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="AH5" sqref="AH5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="9.5" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="3.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.58203125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.58203125" style="3" customWidth="1"/>
     <col min="7" max="43" width="9.58203125" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:43" x14ac:dyDescent="0.55000000000000004">
       <c r="B1" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="2:43" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="2:43" x14ac:dyDescent="0.55000000000000004">
       <c r="B3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="I3" s="4"/>
       <c r="S3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AQ3" s="4"/>
     </row>
     <row r="4" spans="2:43" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>3</v>
@@ -1664,54 +1664,54 @@
       <c r="Y4" s="20" t="s">
         <v>86</v>
       </c>
       <c r="Z4" s="20" t="s">
         <v>86</v>
       </c>
       <c r="AA4" s="20" t="s">
         <v>86</v>
       </c>
       <c r="AB4" s="20" t="s">
         <v>86</v>
       </c>
       <c r="AC4" s="20" t="s">
         <v>86</v>
       </c>
       <c r="AD4" s="20" t="s">
         <v>87</v>
       </c>
       <c r="AE4" s="20" t="s">
         <v>87</v>
       </c>
       <c r="AF4" s="20" t="s">
         <v>87</v>
       </c>
       <c r="AG4" s="21" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="AH4" s="21" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="AI4" s="20" t="s">
         <v>88</v>
       </c>
       <c r="AJ4" s="20" t="s">
         <v>88</v>
       </c>
       <c r="AK4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AL4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AM4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AN4" s="20" t="s">
         <v>89</v>
       </c>
       <c r="AO4" s="20" t="s">
         <v>5</v>
       </c>
       <c r="AP4" s="20" t="s">
         <v>5</v>
       </c>
@@ -2290,57 +2290,57 @@
       <c r="AG9" s="11">
         <v>746</v>
       </c>
       <c r="AH9" s="11">
         <v>484</v>
       </c>
       <c r="AI9" s="8">
         <v>13100</v>
       </c>
       <c r="AJ9" s="8">
         <v>10200</v>
       </c>
       <c r="AK9" s="8">
         <v>10200</v>
       </c>
       <c r="AL9" s="8">
         <v>9100</v>
       </c>
       <c r="AM9" s="8">
         <v>8400</v>
       </c>
       <c r="AN9" s="8">
         <v>8300</v>
       </c>
       <c r="AO9" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP9" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="AP9" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AQ9" s="12" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="10" spans="2:43" s="6" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B10" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="8">
         <v>16315</v>
       </c>
       <c r="E10" s="9">
         <v>39.799999999999997</v>
       </c>
       <c r="F10" s="8">
         <v>3257</v>
       </c>
       <c r="G10" s="8">
         <v>67</v>
       </c>
       <c r="H10" s="8">
         <v>508</v>
       </c>
       <c r="I10" s="10">
@@ -2549,51 +2549,51 @@
       <c r="AH11" s="11">
         <v>562</v>
       </c>
       <c r="AI11" s="8">
         <v>13170</v>
       </c>
       <c r="AJ11" s="8">
         <v>10640</v>
       </c>
       <c r="AK11" s="8">
         <v>9300</v>
       </c>
       <c r="AL11" s="8">
         <v>8400</v>
       </c>
       <c r="AM11" s="8">
         <v>7700</v>
       </c>
       <c r="AN11" s="8">
         <v>7800</v>
       </c>
       <c r="AO11" s="12" t="s">
         <v>59</v>
       </c>
       <c r="AP11" s="12" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="AQ11" s="12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="2:43" s="6" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B12" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="8">
         <v>46347</v>
       </c>
       <c r="E12" s="9">
         <v>41.8</v>
       </c>
       <c r="F12" s="8">
         <v>3235</v>
       </c>
       <c r="G12" s="8">
         <v>66</v>
       </c>
       <c r="H12" s="8">
@@ -3442,57 +3442,57 @@
       <c r="AG18" s="11">
         <v>1485</v>
       </c>
       <c r="AH18" s="11">
         <v>1467</v>
       </c>
       <c r="AI18" s="8">
         <v>5000</v>
       </c>
       <c r="AJ18" s="8">
         <v>9468</v>
       </c>
       <c r="AK18" s="8">
         <v>10413</v>
       </c>
       <c r="AL18" s="8">
         <v>9163</v>
       </c>
       <c r="AM18" s="8">
         <v>8415</v>
       </c>
       <c r="AN18" s="8">
         <v>5974</v>
       </c>
       <c r="AO18" s="12" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AP18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="AQ18" s="12" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19" spans="2:43" s="6" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B19" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="8">
         <v>20351</v>
       </c>
       <c r="E19" s="9">
         <v>42.7</v>
       </c>
       <c r="F19" s="8">
         <v>3297</v>
       </c>
       <c r="G19" s="8">
         <v>89</v>
       </c>
       <c r="H19" s="8">
         <v>343</v>
       </c>
       <c r="I19" s="10">
@@ -3570,57 +3570,57 @@
       <c r="AG19" s="11">
         <v>701</v>
       </c>
       <c r="AH19" s="11">
         <v>739</v>
       </c>
       <c r="AI19" s="8">
         <v>9730</v>
       </c>
       <c r="AJ19" s="8">
         <v>9680</v>
       </c>
       <c r="AK19" s="8">
         <v>8960</v>
       </c>
       <c r="AL19" s="8">
         <v>8240</v>
       </c>
       <c r="AM19" s="8">
         <v>7680</v>
       </c>
       <c r="AN19" s="8">
         <v>5756</v>
       </c>
       <c r="AO19" s="12" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="AP19" s="12" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="AQ19" s="12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="2:43" s="6" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B20" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="8">
         <v>36262</v>
       </c>
       <c r="E20" s="9">
         <v>42.7</v>
       </c>
       <c r="F20" s="8">
         <v>3169</v>
       </c>
       <c r="G20" s="8">
         <v>83</v>
       </c>
       <c r="H20" s="8">
         <v>526</v>
       </c>
       <c r="I20" s="10">
@@ -3698,51 +3698,51 @@
       <c r="AG20" s="11">
         <v>1965</v>
       </c>
       <c r="AH20" s="11">
         <v>2284</v>
       </c>
       <c r="AI20" s="8">
         <v>10014</v>
       </c>
       <c r="AJ20" s="8">
         <v>9426</v>
       </c>
       <c r="AK20" s="8">
         <v>9500</v>
       </c>
       <c r="AL20" s="8">
         <v>8440</v>
       </c>
       <c r="AM20" s="8">
         <v>7740</v>
       </c>
       <c r="AN20" s="8">
         <v>8163</v>
       </c>
       <c r="AO20" s="12" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="AP20" s="12" t="s">
         <v>64</v>
       </c>
       <c r="AQ20" s="12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="2:43" s="6" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B21" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="8">
         <v>10516</v>
       </c>
       <c r="E21" s="9">
         <v>40.799999999999997</v>
       </c>
       <c r="F21" s="8">
         <v>3287</v>
       </c>
       <c r="G21" s="8">
@@ -3826,57 +3826,57 @@
       <c r="AG21" s="11">
         <v>455</v>
       </c>
       <c r="AH21" s="11">
         <v>1431</v>
       </c>
       <c r="AI21" s="8">
         <v>8330</v>
       </c>
       <c r="AJ21" s="8">
         <v>8410</v>
       </c>
       <c r="AK21" s="8">
         <v>9500</v>
       </c>
       <c r="AL21" s="8">
         <v>8500</v>
       </c>
       <c r="AM21" s="8">
         <v>7800</v>
       </c>
       <c r="AN21" s="8">
         <v>7370</v>
       </c>
       <c r="AO21" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP21" s="12" t="s">
         <v>117</v>
       </c>
-      <c r="AP21" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AQ21" s="12" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="2:43" s="6" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B22" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="8">
         <v>21514</v>
       </c>
       <c r="E22" s="9">
         <v>42.9</v>
       </c>
       <c r="F22" s="8">
         <v>3326</v>
       </c>
       <c r="G22" s="8">
         <v>88</v>
       </c>
       <c r="H22" s="8">
         <v>418</v>
       </c>
       <c r="I22" s="10">
@@ -4210,57 +4210,57 @@
       <c r="AG24" s="11">
         <v>627</v>
       </c>
       <c r="AH24" s="11">
         <v>818</v>
       </c>
       <c r="AI24" s="8">
         <v>13100</v>
       </c>
       <c r="AJ24" s="8">
         <v>10500</v>
       </c>
       <c r="AK24" s="8">
         <v>10600</v>
       </c>
       <c r="AL24" s="8">
         <v>9300</v>
       </c>
       <c r="AM24" s="8">
         <v>8600</v>
       </c>
       <c r="AN24" s="8">
         <v>7900</v>
       </c>
       <c r="AO24" s="12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="AP24" s="12" t="s">
         <v>76</v>
       </c>
       <c r="AQ24" s="12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="2:43" s="6" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B25" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="8">
         <v>12354</v>
       </c>
       <c r="E25" s="9">
         <v>43.5</v>
       </c>
       <c r="F25" s="8">
         <v>3434</v>
       </c>
       <c r="G25" s="8">
         <v>94</v>
       </c>
       <c r="H25" s="8">
         <v>110</v>
       </c>
       <c r="I25" s="10">
@@ -4338,51 +4338,51 @@
       <c r="AG25" s="11">
         <v>523</v>
       </c>
       <c r="AH25" s="11">
         <v>1136</v>
       </c>
       <c r="AI25" s="8">
         <v>11070</v>
       </c>
       <c r="AJ25" s="8">
         <v>9310</v>
       </c>
       <c r="AK25" s="8">
         <v>10900</v>
       </c>
       <c r="AL25" s="8">
         <v>9800</v>
       </c>
       <c r="AM25" s="8">
         <v>8800</v>
       </c>
       <c r="AN25" s="8">
         <v>8300</v>
       </c>
       <c r="AO25" s="12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="AP25" s="12" t="s">
         <v>79</v>
       </c>
       <c r="AQ25" s="12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="2:43" s="6" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B26" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="8">
         <v>18483</v>
       </c>
       <c r="E26" s="9">
         <v>40.299999999999997</v>
       </c>
       <c r="F26" s="8">
         <v>3227</v>
       </c>
       <c r="G26" s="8">
@@ -4760,71 +4760,72 @@
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.63" right="0.78740157480314965" top="0.49" bottom="0.27" header="0.22" footer="0.2"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;P / &amp;N </oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="19" max="60" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101001595BEF1EBA33143B522543E390D3C8C" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="7f7bcdc2e84a61292017d62c0e8c87ca">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cbd841a0-22b8-499d-a908-29f48a40b6e0" xmlns:ns3="de64e565-f0b0-4856-90c7-0bdae66761f4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e684ffcf6f361758b574fb0e63c0e62" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101001595BEF1EBA33143B522543E390D3C8C" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="8cc799e1ea9eb0e4689c549b494fec3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cbd841a0-22b8-499d-a908-29f48a40b6e0" xmlns:ns3="de64e565-f0b0-4856-90c7-0bdae66761f4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bda71bdac987cae33c421469c415cb8b" ns2:_="" ns3:_="">
     <xsd:import namespace="cbd841a0-22b8-499d-a908-29f48a40b6e0"/>
     <xsd:import namespace="de64e565-f0b0-4856-90c7-0bdae66761f4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cbd841a0-22b8-499d-a908-29f48a40b6e0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4843,50 +4844,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="de64e565-f0b0-4856-90c7-0bdae66761f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5e3d3b76-adf0-4c14-b2d6-d1d68ed01023}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="de64e565-f0b0-4856-90c7-0bdae66761f4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -4961,109 +4967,94 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="de64e565-f0b0-4856-90c7-0bdae66761f4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cbd841a0-22b8-499d-a908-29f48a40b6e0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20B4F7CA-C3FF-4F4D-BE11-6895CEF419D7}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7D61FC0-BEA2-4714-8FFA-5F7F9725890F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EAAAC43-3EE5-423B-9B09-F06846E95F8A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD35F646-6869-4CA5-B5B9-10AAE255C907}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="cbd841a0-22b8-499d-a908-29f48a40b6e0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="de64e565-f0b0-4856-90c7-0bdae66761f4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD35F646-6869-4CA5-B5B9-10AAE255C907}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EAAAC43-3EE5-423B-9B09-F06846E95F8A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="de64e565-f0b0-4856-90c7-0bdae66761f4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>２　指定都市の職員数及び平均給料（報酬）月額等</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>