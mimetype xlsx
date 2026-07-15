--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A46240C7-5BF6-4500-9845-18072723844B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25AAD77E-78B2-4F3B-BB24-1CC41C95FCC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="67">
   <si>
     <t>全粉乳</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>脱脂粉乳</t>
   </si>
@@ -2007,103 +2007,103 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 5" xfId="8" xr:uid="{66C78255-6986-49D1-8F44-5DC76F05B31C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2429,159 +2429,159 @@
     </row>
     <row r="2" spans="1:18" ht="12" x14ac:dyDescent="0.15">
       <c r="A2" s="12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="12" x14ac:dyDescent="0.15">
       <c r="A3" s="12" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="2"/>
       <c r="L3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="3"/>
       <c r="L4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="53" t="s">
+      <c r="A5" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="54"/>
+      <c r="B5" s="42"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="21"/>
       <c r="H5" s="19"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
-      <c r="P5" s="51" t="s">
+      <c r="P5" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="Q5" s="42" t="s">
+      <c r="Q5" s="49" t="s">
         <v>39</v>
       </c>
       <c r="R5" s="4"/>
     </row>
     <row r="6" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="43"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="47" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="48" t="s">
+      <c r="G6" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="50" t="s">
+      <c r="H6" s="56" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="41" t="s">
+      <c r="K6" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="50" t="s">
+      <c r="L6" s="56" t="s">
         <v>40</v>
       </c>
-      <c r="M6" s="45" t="s">
+      <c r="M6" s="52" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="47" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="47" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="47"/>
-      <c r="Q6" s="43"/>
+      <c r="Q6" s="50"/>
       <c r="R6" s="8"/>
     </row>
     <row r="7" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="55"/>
-      <c r="B7" s="56"/>
+      <c r="A7" s="43"/>
+      <c r="B7" s="44"/>
       <c r="C7" s="47"/>
       <c r="D7" s="47"/>
       <c r="E7" s="47"/>
       <c r="F7" s="47"/>
-      <c r="G7" s="48"/>
-      <c r="H7" s="48"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
       <c r="I7" s="47"/>
       <c r="J7" s="47"/>
-      <c r="K7" s="41"/>
+      <c r="K7" s="48"/>
       <c r="L7" s="47"/>
-      <c r="M7" s="46"/>
+      <c r="M7" s="53"/>
       <c r="N7" s="47"/>
       <c r="O7" s="47"/>
       <c r="P7" s="47"/>
-      <c r="Q7" s="43"/>
+      <c r="Q7" s="50"/>
       <c r="R7" s="8"/>
     </row>
     <row r="8" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="57"/>
-      <c r="B8" s="58"/>
+      <c r="A8" s="45"/>
+      <c r="B8" s="46"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
-      <c r="G8" s="49"/>
-      <c r="H8" s="49"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
-      <c r="L8" s="52"/>
-      <c r="M8" s="46"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="53"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
-      <c r="P8" s="52"/>
-      <c r="Q8" s="44"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="51"/>
       <c r="R8" s="29"/>
     </row>
     <row r="9" spans="1:18" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>10</v>
@@ -4732,51 +4732,51 @@
       </c>
       <c r="P47" s="28">
         <v>3221</v>
       </c>
       <c r="Q47" s="33">
         <v>141634</v>
       </c>
       <c r="R47" s="11">
         <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B48" s="22">
         <v>39</v>
       </c>
       <c r="C48" s="27">
         <v>10515</v>
       </c>
       <c r="D48" s="28">
         <v>144284</v>
       </c>
       <c r="E48" s="28">
-        <v>29902</v>
+        <v>31809</v>
       </c>
       <c r="F48" s="28">
         <v>17807</v>
       </c>
       <c r="G48" s="28">
         <v>17773</v>
       </c>
       <c r="H48" s="28">
         <v>34</v>
       </c>
       <c r="I48" s="28">
         <v>67337</v>
       </c>
       <c r="J48" s="28">
         <v>117379</v>
       </c>
       <c r="K48" s="28">
         <v>148808</v>
       </c>
       <c r="L48" s="28">
         <v>33785</v>
       </c>
       <c r="M48" s="35">
         <v>115023</v>
       </c>
@@ -4788,51 +4788,51 @@
       </c>
       <c r="P48" s="28">
         <v>3235</v>
       </c>
       <c r="Q48" s="33">
         <v>134517</v>
       </c>
       <c r="R48" s="11">
         <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="22">
         <v>40</v>
       </c>
       <c r="C49" s="32">
         <v>11258</v>
       </c>
       <c r="D49" s="30">
         <v>152983</v>
       </c>
       <c r="E49" s="30">
-        <v>26715</v>
+        <v>29218</v>
       </c>
       <c r="F49" s="30">
         <v>17090</v>
       </c>
       <c r="G49" s="30">
         <v>16676</v>
       </c>
       <c r="H49" s="30">
         <v>414</v>
       </c>
       <c r="I49" s="30">
         <v>71723</v>
       </c>
       <c r="J49" s="30">
         <v>120904</v>
       </c>
       <c r="K49" s="30">
         <v>148618</v>
       </c>
       <c r="L49" s="30">
         <v>33621</v>
       </c>
       <c r="M49" s="30">
         <v>114997</v>
       </c>
@@ -4872,66 +4872,66 @@
       <c r="Q50" s="36"/>
     </row>
     <row r="51" spans="1:18" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E51" s="20"/>
     </row>
     <row r="52" spans="1:18" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="12" t="s">
         <v>65</v>
       </c>
       <c r="E52" s="20"/>
     </row>
     <row r="53" spans="1:18" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="12" t="s">
         <v>66</v>
       </c>
       <c r="E53" s="20"/>
     </row>
     <row r="54" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E54" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A5:B8"/>
-[...3 lines deleted...]
-    <mergeCell ref="I6:I7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="M6:M8"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="P5:P8"/>
     <mergeCell ref="L6:L8"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="J6:J7"/>
+    <mergeCell ref="A5:B8"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="I6:I7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="49" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">