--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25AAD77E-78B2-4F3B-BB24-1CC41C95FCC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{800D6032-8923-46CC-9220-D9E711552FA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="67">
@@ -1572,55 +1572,55 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　　　なお、調査定義変更前の数値は、（　）書きで表示した。</t>
     <rPh sb="7" eb="9">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テイギ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ヘンコウマエ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>スウチ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>カ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ヒョウジ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　　２　「ホエイパウダー」及び「タンパク質含有量25％以上45％未満」の平成29年から令和５年までの値については、一部調査客体においてデータが確認できておらず、過少となっている可能性があるため、利用にあたってはご留意願いたい。</t>
-[...1 lines deleted...]
-      <t>オヨ</t>
+    <t>　　２　「調製粉乳」の平成19年から平成29年までの値については、一部調査客体においてデータが確認できておらず、過少となっている可能性があるため、利用に当たってはご留意願いたい。</t>
+    <rPh sb="76" eb="77">
+      <t>ア</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="0.0_ "/>
     <numFmt numFmtId="178" formatCode="&quot;(&quot;###,###,##0&quot;)&quot;;&quot;(&quot;\-###,###,##0&quot;)&quot;;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -2007,103 +2007,103 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="桁区切り 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="桁区切り 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 5" xfId="8" xr:uid="{66C78255-6986-49D1-8F44-5DC76F05B31C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -2429,159 +2429,159 @@
     </row>
     <row r="2" spans="1:18" ht="12" x14ac:dyDescent="0.15">
       <c r="A2" s="12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="12" x14ac:dyDescent="0.15">
       <c r="A3" s="12" t="s">
         <v>62</v>
       </c>
       <c r="D3" s="2"/>
       <c r="L3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="3"/>
       <c r="L4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="42"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="21"/>
       <c r="H5" s="19"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
-      <c r="P5" s="57" t="s">
+      <c r="P5" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="Q5" s="49" t="s">
+      <c r="Q5" s="42" t="s">
         <v>39</v>
       </c>
       <c r="R5" s="4"/>
     </row>
     <row r="6" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="43"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="47" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="47" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="54" t="s">
+      <c r="G6" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="56" t="s">
+      <c r="H6" s="50" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="48" t="s">
+      <c r="K6" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="L6" s="56" t="s">
+      <c r="L6" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="M6" s="52" t="s">
+      <c r="M6" s="45" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="47" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="47" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="47"/>
-      <c r="Q6" s="50"/>
+      <c r="Q6" s="43"/>
       <c r="R6" s="8"/>
     </row>
     <row r="7" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="43"/>
-      <c r="B7" s="44"/>
+      <c r="A7" s="55"/>
+      <c r="B7" s="56"/>
       <c r="C7" s="47"/>
       <c r="D7" s="47"/>
       <c r="E7" s="47"/>
       <c r="F7" s="47"/>
-      <c r="G7" s="54"/>
-      <c r="H7" s="54"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="47"/>
       <c r="J7" s="47"/>
-      <c r="K7" s="48"/>
+      <c r="K7" s="41"/>
       <c r="L7" s="47"/>
-      <c r="M7" s="53"/>
+      <c r="M7" s="46"/>
       <c r="N7" s="47"/>
       <c r="O7" s="47"/>
       <c r="P7" s="47"/>
-      <c r="Q7" s="50"/>
+      <c r="Q7" s="43"/>
       <c r="R7" s="8"/>
     </row>
     <row r="8" spans="1:18" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="45"/>
-      <c r="B8" s="46"/>
+      <c r="A8" s="57"/>
+      <c r="B8" s="58"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
-      <c r="G8" s="55"/>
-      <c r="H8" s="55"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
-      <c r="L8" s="58"/>
-      <c r="M8" s="53"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="46"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
-      <c r="P8" s="58"/>
-      <c r="Q8" s="51"/>
+      <c r="P8" s="52"/>
+      <c r="Q8" s="44"/>
       <c r="R8" s="29"/>
     </row>
     <row r="9" spans="1:18" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>10</v>
@@ -4396,51 +4396,51 @@
       </c>
       <c r="P41" s="28">
         <v>4117</v>
       </c>
       <c r="Q41" s="28">
         <v>141767</v>
       </c>
       <c r="R41" s="11">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="22">
         <v>33</v>
       </c>
       <c r="C42" s="27">
         <v>9415</v>
       </c>
       <c r="D42" s="28">
         <v>121063</v>
       </c>
       <c r="E42" s="28">
-        <v>26728</v>
+        <v>28415</v>
       </c>
       <c r="F42" s="28">
         <v>19008</v>
       </c>
       <c r="G42" s="28">
         <v>18956</v>
       </c>
       <c r="H42" s="28">
         <v>53</v>
       </c>
       <c r="I42" s="28">
         <v>59808</v>
       </c>
       <c r="J42" s="26">
         <v>115848</v>
       </c>
       <c r="K42" s="28">
         <v>154923</v>
       </c>
       <c r="L42" s="28">
         <v>29384</v>
       </c>
       <c r="M42" s="31" t="s">
         <v>14</v>
       </c>
@@ -4452,51 +4452,51 @@
       </c>
       <c r="P42" s="28">
         <v>3985</v>
       </c>
       <c r="Q42" s="28">
         <v>147708</v>
       </c>
       <c r="R42" s="11">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="22">
         <v>34</v>
       </c>
       <c r="C43" s="27">
         <v>9795</v>
       </c>
       <c r="D43" s="28">
         <v>120004</v>
       </c>
       <c r="E43" s="28">
-        <v>27771</v>
+        <v>29840</v>
       </c>
       <c r="F43" s="28">
         <v>19367</v>
       </c>
       <c r="G43" s="28">
         <v>19311</v>
       </c>
       <c r="H43" s="28">
         <v>56</v>
       </c>
       <c r="I43" s="28">
         <v>59499</v>
       </c>
       <c r="J43" s="26">
         <v>116190</v>
       </c>
       <c r="K43" s="28">
         <v>162360</v>
       </c>
       <c r="L43" s="28">
         <v>29535</v>
       </c>
       <c r="M43" s="31" t="s">
         <v>14</v>
       </c>
@@ -4508,51 +4508,51 @@
       </c>
       <c r="P43" s="28">
         <v>3845</v>
       </c>
       <c r="Q43" s="28">
         <v>148253</v>
       </c>
       <c r="R43" s="11">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="34" t="s">
         <v>33</v>
       </c>
       <c r="B44" s="22">
         <v>35</v>
       </c>
       <c r="C44" s="27">
         <v>9994</v>
       </c>
       <c r="D44" s="28">
         <v>124900</v>
       </c>
       <c r="E44" s="28">
-        <v>27336</v>
+        <v>29282</v>
       </c>
       <c r="F44" s="28">
         <v>19371</v>
       </c>
       <c r="G44" s="28">
         <v>19332</v>
       </c>
       <c r="H44" s="28">
         <v>39</v>
       </c>
       <c r="I44" s="28">
         <v>62441</v>
       </c>
       <c r="J44" s="28">
         <v>116297</v>
       </c>
       <c r="K44" s="28">
         <v>160880</v>
       </c>
       <c r="L44" s="28">
         <v>29955</v>
       </c>
       <c r="M44" s="31" t="s">
         <v>14</v>
       </c>
@@ -4564,51 +4564,51 @@
       </c>
       <c r="P44" s="28">
         <v>3831</v>
       </c>
       <c r="Q44" s="28">
         <v>146909</v>
       </c>
       <c r="R44" s="11">
         <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:18" s="12" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B45" s="22">
         <v>36</v>
       </c>
       <c r="C45" s="27">
         <v>9067</v>
       </c>
       <c r="D45" s="28">
         <v>139953</v>
       </c>
       <c r="E45" s="28">
-        <v>28232</v>
+        <v>30837</v>
       </c>
       <c r="F45" s="28">
         <v>18859</v>
       </c>
       <c r="G45" s="28">
         <v>18818</v>
       </c>
       <c r="H45" s="28">
         <v>41</v>
       </c>
       <c r="I45" s="28">
         <v>71520</v>
       </c>
       <c r="J45" s="28">
         <v>110125</v>
       </c>
       <c r="K45" s="28">
         <v>164667</v>
       </c>
       <c r="L45" s="28">
         <v>31082</v>
       </c>
       <c r="M45" s="31" t="s">
         <v>14</v>
       </c>
@@ -4620,51 +4620,51 @@
       </c>
       <c r="P45" s="28">
         <v>3321</v>
       </c>
       <c r="Q45" s="33">
         <v>131543</v>
       </c>
       <c r="R45" s="11">
         <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="34" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="22">
         <v>37</v>
       </c>
       <c r="C46" s="27">
         <v>8959</v>
       </c>
       <c r="D46" s="28">
         <v>154890</v>
       </c>
       <c r="E46" s="28">
-        <v>26157</v>
+        <v>28782</v>
       </c>
       <c r="F46" s="28">
         <v>19238</v>
       </c>
       <c r="G46" s="28">
         <v>19213</v>
       </c>
       <c r="H46" s="28">
         <v>26</v>
       </c>
       <c r="I46" s="28">
         <v>73317</v>
       </c>
       <c r="J46" s="28">
         <v>119710</v>
       </c>
       <c r="K46" s="28">
         <v>167910</v>
       </c>
       <c r="L46" s="28">
         <v>33752</v>
       </c>
       <c r="M46" s="31" t="s">
         <v>14</v>
       </c>
@@ -4676,51 +4676,51 @@
       </c>
       <c r="P46" s="28">
         <v>3243</v>
       </c>
       <c r="Q46" s="33">
         <v>137382</v>
       </c>
       <c r="R46" s="11">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B47" s="22">
         <v>38</v>
       </c>
       <c r="C47" s="27">
         <v>10022</v>
       </c>
       <c r="D47" s="28">
         <v>158100</v>
       </c>
       <c r="E47" s="28">
-        <v>28271</v>
+        <v>30603</v>
       </c>
       <c r="F47" s="28">
         <v>18978</v>
       </c>
       <c r="G47" s="28">
         <v>18942</v>
       </c>
       <c r="H47" s="28">
         <v>36</v>
       </c>
       <c r="I47" s="28">
         <v>75046</v>
       </c>
       <c r="J47" s="28">
         <v>120104</v>
       </c>
       <c r="K47" s="28">
         <v>160118</v>
       </c>
       <c r="L47" s="28">
         <v>35091</v>
       </c>
       <c r="M47" s="35">
         <v>125027</v>
       </c>
@@ -4867,71 +4867,71 @@
       <c r="L50" s="25"/>
       <c r="M50" s="25"/>
       <c r="N50" s="25"/>
       <c r="O50" s="25"/>
       <c r="P50" s="25"/>
       <c r="Q50" s="36"/>
     </row>
     <row r="51" spans="1:18" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E51" s="20"/>
     </row>
     <row r="52" spans="1:18" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="12" t="s">
         <v>65</v>
       </c>
       <c r="E52" s="20"/>
     </row>
     <row r="53" spans="1:18" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="12" t="s">
         <v>66</v>
       </c>
       <c r="E53" s="20"/>
     </row>
-    <row r="54" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:18" s="12" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E54" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A5:B8"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="I6:I7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="M6:M8"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="P5:P8"/>
     <mergeCell ref="L6:L8"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="J6:J7"/>
-    <mergeCell ref="A5:B8"/>
-[...3 lines deleted...]
-    <mergeCell ref="I6:I7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="49" fitToWidth="0" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">