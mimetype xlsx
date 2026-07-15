--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -8,70 +8,70 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{1070AA96-4C4E-48D9-A36E-DBC5ED8B574A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6BF6A1BF-2F5D-40B5-B4B1-AE1EBD044F56}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FD40D88-B980-4BE5-9C78-0FD64D070F63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="全粉乳" sheetId="1" r:id="rId1"/>
     <sheet name="脱脂粉乳" sheetId="2" r:id="rId2"/>
     <sheet name="調整粉乳" sheetId="3" r:id="rId3"/>
     <sheet name="ホエイパウダー" sheetId="4" r:id="rId4"/>
     <sheet name="バター" sheetId="5" r:id="rId5"/>
     <sheet name="クリーム" sheetId="6" r:id="rId6"/>
     <sheet name="チーズ" sheetId="7" r:id="rId7"/>
     <sheet name="加糖れん乳" sheetId="8" r:id="rId8"/>
     <sheet name="無糖れん乳" sheetId="9" r:id="rId9"/>
     <sheet name="脱脂加糖れん乳" sheetId="10" r:id="rId10"/>
     <sheet name="アイスクリーム" sheetId="11" r:id="rId11"/>
   </sheets>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="50">
   <si>
     <t>牛乳乳製品統計</t>
     <rPh sb="0" eb="2">
       <t>ギュウニュウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ニュウセイヒン</t>
@@ -7585,131 +7585,131 @@
       </c>
       <c r="I30" s="18">
         <v>2454</v>
       </c>
       <c r="J30" s="18">
         <v>2047</v>
       </c>
       <c r="K30" s="18">
         <v>2098</v>
       </c>
       <c r="L30" s="18">
         <v>2742</v>
       </c>
       <c r="M30" s="18">
         <v>2220</v>
       </c>
       <c r="N30" s="18">
         <v>2399</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="11">
-        <v>29902</v>
+        <v>31809</v>
       </c>
       <c r="C31" s="18">
-        <v>2515</v>
+        <v>2570</v>
       </c>
       <c r="D31" s="18">
-        <v>2298</v>
+        <v>2465</v>
       </c>
       <c r="E31" s="18">
-        <v>2855</v>
+        <v>3016</v>
       </c>
       <c r="F31" s="18">
-        <v>2510</v>
+        <v>2702</v>
       </c>
       <c r="G31" s="18">
-        <v>2349</v>
+        <v>2416</v>
       </c>
       <c r="H31" s="18">
-        <v>2554</v>
+        <v>2765</v>
       </c>
       <c r="I31" s="18">
-        <v>2816</v>
+        <v>3035</v>
       </c>
       <c r="J31" s="18">
-        <v>1980</v>
+        <v>2136</v>
       </c>
       <c r="K31" s="18">
-        <v>2084</v>
+        <v>2294</v>
       </c>
       <c r="L31" s="18">
-        <v>2955</v>
+        <v>3149</v>
       </c>
       <c r="M31" s="18">
-        <v>2506</v>
+        <v>2670</v>
       </c>
       <c r="N31" s="18">
-        <v>2480</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="11">
-        <v>26715</v>
+        <v>29218</v>
       </c>
       <c r="C32" s="19">
-        <v>2566</v>
+        <v>2854</v>
       </c>
       <c r="D32" s="19">
-        <v>2269</v>
+        <v>2728</v>
       </c>
       <c r="E32" s="19">
-        <v>2790</v>
+        <v>2840</v>
       </c>
       <c r="F32" s="19">
-        <v>2483</v>
+        <v>2661</v>
       </c>
       <c r="G32" s="19">
-        <v>2485</v>
+        <v>2806</v>
       </c>
       <c r="H32" s="19">
-        <v>2630</v>
+        <v>2732</v>
       </c>
       <c r="I32" s="19">
-        <v>1696</v>
+        <v>1739</v>
       </c>
       <c r="J32" s="19">
-        <v>1417</v>
+        <v>1572</v>
       </c>
       <c r="K32" s="19">
-        <v>1678</v>
+        <v>1938</v>
       </c>
       <c r="L32" s="19">
-        <v>2321</v>
+        <v>2546</v>
       </c>
       <c r="M32" s="19">
-        <v>2175</v>
+        <v>2435</v>
       </c>
       <c r="N32" s="19">
-        <v>2205</v>
+        <v>2367</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A1BE1CE-6F77-467A-BBD4-8BA7410A01C0}">
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.625" style="1" customWidth="1"/>
     <col min="2" max="14" width="11.625" style="1" customWidth="1"/>