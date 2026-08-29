--- v1 (2026-07-15)
+++ v2 (2026-08-29)
@@ -10,86 +10,86 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FD40D88-B980-4BE5-9C78-0FD64D070F63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CBADDED-E85E-456C-84D6-21FD99C95AFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="全粉乳" sheetId="1" r:id="rId1"/>
     <sheet name="脱脂粉乳" sheetId="2" r:id="rId2"/>
     <sheet name="調整粉乳" sheetId="3" r:id="rId3"/>
     <sheet name="ホエイパウダー" sheetId="4" r:id="rId4"/>
     <sheet name="バター" sheetId="5" r:id="rId5"/>
     <sheet name="クリーム" sheetId="6" r:id="rId6"/>
     <sheet name="チーズ" sheetId="7" r:id="rId7"/>
     <sheet name="加糖れん乳" sheetId="8" r:id="rId8"/>
     <sheet name="無糖れん乳" sheetId="9" r:id="rId9"/>
     <sheet name="脱脂加糖れん乳" sheetId="10" r:id="rId10"/>
     <sheet name="アイスクリーム" sheetId="11" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="51">
   <si>
     <t>牛乳乳製品統計</t>
     <rPh sb="0" eb="2">
       <t>ギュウニュウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ニュウセイヒン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>年次</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ジ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>計</t>
@@ -279,99 +279,50 @@
       <t>チョウセイフンニュウ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>セイサンリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>　　ホエイパウダー生産量</t>
     <rPh sb="9" eb="12">
       <t>セイサンリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　バター生産量</t>
     <rPh sb="5" eb="8">
       <t>セイサンリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>注：　平成29年１月調査から、「クリーム」の調査定義を変更したため、調査定義変更前の数値は、（　）書きで表示した。</t>
-[...47 lines deleted...]
-  <si>
     <t>　　クリーム生産量</t>
     <rPh sb="6" eb="9">
       <t>セイサンリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　チーズ生産量</t>
     <rPh sb="5" eb="8">
       <t>セイサンリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　加糖れん乳生産量</t>
     <rPh sb="2" eb="4">
       <t>カトウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ニュウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>セイサンリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
@@ -464,50 +415,121 @@
       <t>アタイ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>イチブ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>キャクタイ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>カクニン</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>カショウ</t>
     </rPh>
     <rPh sb="56" eb="59">
       <t>カノウセイ</t>
     </rPh>
     <rPh sb="65" eb="67">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="74" eb="77">
       <t>リュウイネガ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>注：平成29年１月調査から、「クリーム」の調査定義を変更したため、調査定義変更前の数値は、（　）書きで表示した。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>テイギ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>テイギ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>ガ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>ヒョウジ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>注：平成19年３月から平成29年２月までの値については、一部調査客体においてデータが確認できておらず、過少となっている可能性があるため、利用に当たってはご留意願いたい。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヘイセイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="71" eb="72">
+      <t>ア</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="178" formatCode="&quot;(&quot;###,###,##0&quot;)&quot;;&quot;(&quot;\-###,###,##0&quot;)&quot;;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -2406,51 +2428,51 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="5"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A3" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="5"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
@@ -3739,51 +3761,51 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="5"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A3" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="5"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
@@ -3820,87 +3842,87 @@
       <c r="H5" s="17">
         <v>6</v>
       </c>
       <c r="I5" s="17">
         <v>7</v>
       </c>
       <c r="J5" s="17">
         <v>8</v>
       </c>
       <c r="K5" s="17">
         <v>9</v>
       </c>
       <c r="L5" s="17">
         <v>10</v>
       </c>
       <c r="M5" s="17">
         <v>11</v>
       </c>
       <c r="N5" s="17">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A6" s="9"/>
       <c r="B6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="L6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="N6" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="11">
         <v>109801</v>
       </c>
       <c r="C7" s="14">
         <v>5524</v>
       </c>
       <c r="D7" s="14">
         <v>10301</v>
       </c>
       <c r="E7" s="14">
         <v>8425</v>
       </c>
       <c r="F7" s="14">
         <v>9162</v>
       </c>
       <c r="G7" s="14">
         <v>8150</v>
       </c>
       <c r="H7" s="14">
@@ -6348,51 +6370,51 @@
         <v>10927</v>
       </c>
       <c r="K32" s="19">
         <v>9477</v>
       </c>
       <c r="L32" s="19">
         <v>10626</v>
       </c>
       <c r="M32" s="19">
         <v>11172</v>
       </c>
       <c r="N32" s="19">
         <v>14705</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B68F774-27BA-4A78-8F9A-2A8147032276}">
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.625" style="1" customWidth="1"/>
     <col min="2" max="14" width="11.625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -7320,308 +7342,308 @@
       <c r="I24" s="14">
         <v>2600</v>
       </c>
       <c r="J24" s="14">
         <v>2477</v>
       </c>
       <c r="K24" s="14">
         <v>2089</v>
       </c>
       <c r="L24" s="14">
         <v>2429</v>
       </c>
       <c r="M24" s="14">
         <v>1989</v>
       </c>
       <c r="N24" s="14">
         <v>1816</v>
       </c>
       <c r="O24" s="14"/>
     </row>
     <row r="25" spans="1:15" s="15" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11">
-        <v>26728</v>
+        <v>28415</v>
       </c>
       <c r="C25" s="14">
         <v>2272</v>
       </c>
       <c r="D25" s="14">
         <v>2316</v>
       </c>
       <c r="E25" s="14">
-        <v>2243</v>
+        <v>2437</v>
       </c>
       <c r="F25" s="14">
-        <v>2518</v>
+        <v>2684</v>
       </c>
       <c r="G25" s="14">
-        <v>2264</v>
+        <v>2416</v>
       </c>
       <c r="H25" s="14">
-        <v>2319</v>
+        <v>2466</v>
       </c>
       <c r="I25" s="14">
-        <v>2249</v>
+        <v>2542</v>
       </c>
       <c r="J25" s="14">
         <v>1348</v>
       </c>
       <c r="K25" s="14">
-        <v>2258</v>
+        <v>2374</v>
       </c>
       <c r="L25" s="14">
-        <v>2271</v>
+        <v>2500</v>
       </c>
       <c r="M25" s="14">
-        <v>2565</v>
+        <v>2728</v>
       </c>
       <c r="N25" s="14">
-        <v>2105</v>
+        <v>2331</v>
       </c>
       <c r="O25" s="14"/>
     </row>
     <row r="26" spans="1:15" s="15" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11">
-        <v>27771</v>
+        <v>29840</v>
       </c>
       <c r="C26" s="14">
-        <v>1965</v>
+        <v>2082</v>
       </c>
       <c r="D26" s="14">
-        <v>2484</v>
+        <v>2490</v>
       </c>
       <c r="E26" s="14">
-        <v>2617</v>
+        <v>2773</v>
       </c>
       <c r="F26" s="14">
         <v>2099</v>
       </c>
       <c r="G26" s="14">
-        <v>2361</v>
+        <v>2503</v>
       </c>
       <c r="H26" s="14">
-        <v>2708</v>
+        <v>2955</v>
       </c>
       <c r="I26" s="14">
-        <v>2058</v>
+        <v>2464</v>
       </c>
       <c r="J26" s="14">
         <v>2097</v>
       </c>
       <c r="K26" s="14">
-        <v>1786</v>
+        <v>2105</v>
       </c>
       <c r="L26" s="14">
-        <v>2644</v>
+        <v>3006</v>
       </c>
       <c r="M26" s="14">
-        <v>2609</v>
+        <v>2793</v>
       </c>
       <c r="N26" s="14">
-        <v>2345</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="27" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11">
-        <v>27336</v>
+        <v>29282</v>
       </c>
       <c r="C27" s="14">
-        <v>2156</v>
+        <v>2395</v>
       </c>
       <c r="D27" s="14">
-        <v>2290</v>
+        <v>2403</v>
       </c>
       <c r="E27" s="14">
-        <v>2295</v>
+        <v>2428</v>
       </c>
       <c r="F27" s="14">
-        <v>2024</v>
+        <v>2271</v>
       </c>
       <c r="G27" s="14">
-        <v>2421</v>
+        <v>2533</v>
       </c>
       <c r="H27" s="14">
-        <v>2613</v>
+        <v>2854</v>
       </c>
       <c r="I27" s="14">
-        <v>2196</v>
+        <v>2320</v>
       </c>
       <c r="J27" s="14">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="K27" s="14">
-        <v>2032</v>
+        <v>2155</v>
       </c>
       <c r="L27" s="14">
-        <v>2787</v>
+        <v>3058</v>
       </c>
       <c r="M27" s="14">
-        <v>2878</v>
+        <v>3051</v>
       </c>
       <c r="N27" s="14">
-        <v>2175</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="11">
-        <v>28232</v>
+        <v>30837</v>
       </c>
       <c r="C28" s="14">
-        <v>1976</v>
+        <v>2204</v>
       </c>
       <c r="D28" s="14">
-        <v>2428</v>
+        <v>2544</v>
       </c>
       <c r="E28" s="14">
+        <v>2713</v>
+      </c>
+      <c r="F28" s="14">
+        <v>2579</v>
+      </c>
+      <c r="G28" s="14">
         <v>2541</v>
       </c>
-      <c r="F28" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="H28" s="14">
-        <v>2787</v>
+        <v>3134</v>
       </c>
       <c r="I28" s="14">
-        <v>2799</v>
+        <v>2993</v>
       </c>
       <c r="J28" s="14">
-        <v>2074</v>
+        <v>2303</v>
       </c>
       <c r="K28" s="14">
-        <v>2012</v>
+        <v>2190</v>
       </c>
       <c r="L28" s="14">
-        <v>2538</v>
+        <v>2754</v>
       </c>
       <c r="M28" s="14">
-        <v>2518</v>
+        <v>2679</v>
       </c>
       <c r="N28" s="14">
-        <v>1948</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="11">
-        <v>26157</v>
+        <v>28782</v>
       </c>
       <c r="C29" s="11">
-        <v>2107</v>
+        <v>2332</v>
       </c>
       <c r="D29" s="11">
-        <v>2075</v>
+        <v>2318</v>
       </c>
       <c r="E29" s="11">
-        <v>2933</v>
+        <v>3047</v>
       </c>
       <c r="F29" s="11">
-        <v>2386</v>
+        <v>2668</v>
       </c>
       <c r="G29" s="11">
-        <v>2019</v>
+        <v>2189</v>
       </c>
       <c r="H29" s="11">
-        <v>2143</v>
+        <v>2685</v>
       </c>
       <c r="I29" s="11">
-        <v>2184</v>
+        <v>2367</v>
       </c>
       <c r="J29" s="11">
-        <v>1350</v>
+        <v>1677</v>
       </c>
       <c r="K29" s="11">
-        <v>2137</v>
+        <v>2148</v>
       </c>
       <c r="L29" s="11">
-        <v>2031</v>
+        <v>2370</v>
       </c>
       <c r="M29" s="11">
         <v>2557</v>
       </c>
       <c r="N29" s="11">
-        <v>2235</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B30" s="11">
-        <v>28271</v>
+        <v>30603</v>
       </c>
       <c r="C30" s="18">
-        <v>2070</v>
+        <v>2190</v>
       </c>
       <c r="D30" s="18">
-        <v>2303</v>
+        <v>2495</v>
       </c>
       <c r="E30" s="18">
-        <v>2911</v>
+        <v>3131</v>
       </c>
       <c r="F30" s="18">
-        <v>2155</v>
+        <v>2566</v>
       </c>
       <c r="G30" s="18">
-        <v>2174</v>
+        <v>2207</v>
       </c>
       <c r="H30" s="18">
-        <v>2699</v>
+        <v>2890</v>
       </c>
       <c r="I30" s="18">
-        <v>2454</v>
+        <v>2601</v>
       </c>
       <c r="J30" s="18">
-        <v>2047</v>
+        <v>2199</v>
       </c>
       <c r="K30" s="18">
-        <v>2098</v>
+        <v>2326</v>
       </c>
       <c r="L30" s="18">
-        <v>2742</v>
+        <v>2955</v>
       </c>
       <c r="M30" s="18">
-        <v>2220</v>
+        <v>2439</v>
       </c>
       <c r="N30" s="18">
-        <v>2399</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B31" s="11">
         <v>31809</v>
       </c>
       <c r="C31" s="18">
         <v>2570</v>
       </c>
       <c r="D31" s="18">
         <v>2465</v>
       </c>
       <c r="E31" s="18">
         <v>3016</v>
       </c>
       <c r="F31" s="18">
         <v>2702</v>
       </c>
       <c r="G31" s="18">
         <v>2416</v>
       </c>
       <c r="H31" s="18">
@@ -7666,50 +7688,55 @@
         <v>2661</v>
       </c>
       <c r="G32" s="19">
         <v>2806</v>
       </c>
       <c r="H32" s="19">
         <v>2732</v>
       </c>
       <c r="I32" s="19">
         <v>1739</v>
       </c>
       <c r="J32" s="19">
         <v>1572</v>
       </c>
       <c r="K32" s="19">
         <v>1938</v>
       </c>
       <c r="L32" s="19">
         <v>2546</v>
       </c>
       <c r="M32" s="19">
         <v>2435</v>
       </c>
       <c r="N32" s="19">
         <v>2367</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.15">
+      <c r="A34" s="1" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A1BE1CE-6F77-467A-BBD4-8BA7410A01C0}">
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.625" style="1" customWidth="1"/>
     <col min="2" max="14" width="11.625" style="1" customWidth="1"/>
@@ -9000,56 +9027,56 @@
       </c>
       <c r="H32" s="19">
         <v>1693</v>
       </c>
       <c r="I32" s="19">
         <v>1234</v>
       </c>
       <c r="J32" s="19">
         <v>1419</v>
       </c>
       <c r="K32" s="19">
         <v>1012</v>
       </c>
       <c r="L32" s="19">
         <v>1260</v>
       </c>
       <c r="M32" s="19">
         <v>1240</v>
       </c>
       <c r="N32" s="19">
         <v>1467</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A34" s="20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A35" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E464422-972B-49B0-A733-71F6288EA567}">
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.625" style="1" customWidth="1"/>
     <col min="2" max="14" width="11.625" style="1" customWidth="1"/>
@@ -10402,51 +10429,51 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="5"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A3" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="5"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
@@ -11670,51 +11697,51 @@
       </c>
       <c r="H32" s="19">
         <v>9911</v>
       </c>
       <c r="I32" s="19">
         <v>9953</v>
       </c>
       <c r="J32" s="19">
         <v>9470</v>
       </c>
       <c r="K32" s="19">
         <v>9637</v>
       </c>
       <c r="L32" s="19">
         <v>9884</v>
       </c>
       <c r="M32" s="19">
         <v>10726</v>
       </c>
       <c r="N32" s="19">
         <v>10904</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A34" s="20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="85" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB94D0DB-FE2D-4466-8827-0838A56B6F6A}">
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.625" style="1" customWidth="1"/>
     <col min="2" max="14" width="11.625" style="1" customWidth="1"/>
@@ -11737,51 +11764,51 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="5"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A3" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="5"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
@@ -13070,51 +13097,51 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="5"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A3" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="5"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
@@ -14400,51 +14427,51 @@
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="5"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="5"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A3" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="5"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="5"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.15">
       <c r="A4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>