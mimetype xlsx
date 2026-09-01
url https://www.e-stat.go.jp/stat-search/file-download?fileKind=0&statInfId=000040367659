--- v0 (2026-05-31)
+++ v1 (2026-09-01)
@@ -1,464 +1,399 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Downloads\★e-Stat掲載（R6外国人の子供の就学状況等調査・自然体）\（01）国際教育課から依頼接到\R6就学状況等調査・e-Stat掲載\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\260722_e-Stat・公表予定（国教課・R7就学状況等調査・受入状況等調査）\①国際教育課から掲載依頼\R7　e-Stat掲載　【就学状況等調査、受入状況等調査、過年度訂正】\03　訂正対応\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7228CC3E-3BB3-4011-9398-BDAA99840DD6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1B402418-DA8A-464D-BD49-AE090FCDCA7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="20025" windowHeight="14745" xr2:uid="{1CC912DB-4662-42C4-87B9-8A45012A6850}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="18165" windowHeight="14055" xr2:uid="{1CC912DB-4662-42C4-87B9-8A45012A6850}"/>
   </bookViews>
   <sheets>
-    <sheet name="1-2-1" sheetId="1" r:id="rId1"/>
+    <sheet name="1-2-1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_R5外国人の子供の就学状況等調査_20240604">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-1'!$A$1:$L$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="19">
   <si>
     <t>　　　1-2　学齢相当の外国人の子供の就学状況の把握状況</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>(1) 学齢相当の外国人の子供の就学状況の把握状況（全体）</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>●令和６年度</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>就学</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>③
 不就学</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>④
 転居・出国
 (予定含む)</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>⑤
 就学状況
 把握できず</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>⑥
 その他</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>①～⑥
 計</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>⑦(参考)
 住民基本台帳の人数(Q3)との差</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>①
 義務教育諸学校</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>②
 外国人学校</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>小学生相当
 合計人数</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>構成比(%)</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>中学生相当
 合計人数</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>合計人数</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
-    <t>check</t>
-[...2 lines deleted...]
-  <si>
     <t>●令和５年度</t>
     <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>ー</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ー</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-    <font>
       <sz val="6"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...19 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...57 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Yu Gothic UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Yu Gothic UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Yu Gothic UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Yu Gothic UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Yu Gothic UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="Yu Gothic UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Yu Gothic UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Yu Gothic UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Yu Gothic UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="パーセント 2" xfId="5" xr:uid="{54F5FE4A-2181-4B01-8BF6-00A49729E2F8}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{0CF13539-3970-43F1-B361-F0EED88457FE}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{A7877746-17D9-438A-85C0-A9CE721A42D9}"/>
     <cellStyle name="標準 2 3" xfId="2" xr:uid="{A66E6A06-601C-4F21-9715-065C64179A11}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -644,713 +579,705 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B4E0212-8D3D-4733-B8DB-A50052047609}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B99125E9-CBC7-4FB4-934B-29C56C41DF79}">
   <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="17.28515625" defaultRowHeight="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="17.28515625" style="1"/>
+    <col min="1" max="1" width="6.28515625" style="3" customWidth="1"/>
+    <col min="2" max="3" width="11.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="26.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="17.28515625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="24.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="20.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="4"/>
-[...5 lines deleted...]
-      <c r="J2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="4"/>
-[...8 lines deleted...]
-      <c r="J3" s="4"/>
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
     </row>
     <row r="4" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="4"/>
-[...1 lines deleted...]
-      <c r="C4" s="5" t="s">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="4"/>
-[...5 lines deleted...]
-      <c r="J4" s="4"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
       <c r="N4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="4"/>
-[...8 lines deleted...]
-      <c r="J5" s="4"/>
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
     </row>
     <row r="6" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="4"/>
-      <c r="B6" s="4"/>
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
       <c r="C6" s="7"/>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="28"/>
-      <c r="F6" s="27" t="s">
+      <c r="E6" s="24"/>
+      <c r="F6" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="27" t="s">
+      <c r="H6" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="29" t="s">
+      <c r="I6" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="28" t="s">
+      <c r="J6" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="4"/>
-      <c r="B7" s="4"/>
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
       <c r="C7" s="10"/>
       <c r="D7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F7" s="27"/>
-[...4 lines deleted...]
-      <c r="K7" s="27"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="23"/>
       <c r="L7" s="11"/>
     </row>
-    <row r="8" spans="1:14" s="23" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B8" s="21"/>
+    <row r="8" spans="1:14" s="16" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
       <c r="C8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="24">
-[...2 lines deleted...]
-      <c r="E8" s="24">
+      <c r="D8" s="13">
+        <v>97884</v>
+      </c>
+      <c r="E8" s="13">
         <v>7884</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F8" s="14">
         <v>773</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="13">
         <v>3322</v>
       </c>
-      <c r="H8" s="24">
-[...2 lines deleted...]
-      <c r="I8" s="25">
+      <c r="H8" s="13">
+        <v>4739</v>
+      </c>
+      <c r="I8" s="14">
         <v>92</v>
       </c>
-      <c r="J8" s="24">
-[...5 lines deleted...]
-      <c r="L8" s="22"/>
+      <c r="J8" s="13">
+        <v>114694</v>
+      </c>
+      <c r="K8" s="13">
+        <v>98</v>
+      </c>
+      <c r="L8" s="15"/>
     </row>
     <row r="9" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="4"/>
-      <c r="B9" s="4"/>
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
       <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="17">
         <v>0.85298731176798659</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E9" s="17">
         <v>6.8704684885666487E-2</v>
       </c>
-      <c r="F9" s="26">
+      <c r="F9" s="17">
         <v>6.7362660345789182E-3</v>
       </c>
-      <c r="G9" s="26">
+      <c r="G9" s="17">
         <v>2.8949386503067484E-2</v>
       </c>
-      <c r="H9" s="26">
-[...2 lines deleted...]
-      <c r="I9" s="26">
+      <c r="H9" s="17">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="I9" s="17">
         <v>8.0172894590072508E-4</v>
       </c>
-      <c r="J9" s="26">
+      <c r="J9" s="17">
         <v>1</v>
       </c>
-      <c r="K9" s="20" t="s">
-[...2 lines deleted...]
-      <c r="L9" s="12"/>
+      <c r="K9" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L9" s="19"/>
     </row>
     <row r="10" spans="1:14" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4"/>
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="13">
         <v>40534</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="13">
         <v>3731</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="14">
         <v>324</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="13">
         <v>1429</v>
       </c>
-      <c r="H10" s="24">
-[...2 lines deleted...]
-      <c r="I10" s="25">
+      <c r="H10" s="13">
+        <v>2474</v>
+      </c>
+      <c r="I10" s="14">
         <v>52</v>
       </c>
-      <c r="J10" s="24">
-[...5 lines deleted...]
-      <c r="L10" s="12"/>
+      <c r="J10" s="13">
+        <v>48554</v>
+      </c>
+      <c r="K10" s="13">
+        <v>22</v>
+      </c>
+      <c r="L10" s="19"/>
     </row>
     <row r="11" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4"/>
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
       <c r="C11" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="17">
         <v>0.83415306731422223</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="17">
         <v>7.6780606260160922E-2</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="17">
         <v>6.667627024468545E-3</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="17">
         <v>2.9407527833227008E-2</v>
       </c>
-      <c r="H11" s="26">
-[...2 lines deleted...]
-      <c r="I11" s="26">
+      <c r="H11" s="17">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="I11" s="17">
         <v>1.0701129792356923E-3</v>
       </c>
-      <c r="J11" s="26">
+      <c r="J11" s="17">
         <v>1</v>
       </c>
-      <c r="K11" s="20" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="12"/>
+      <c r="K11" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L11" s="19"/>
     </row>
     <row r="12" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="4"/>
-      <c r="B12" s="4"/>
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
       <c r="C12" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="24">
-[...2 lines deleted...]
-      <c r="E12" s="24">
+      <c r="D12" s="13">
+        <v>138418</v>
+      </c>
+      <c r="E12" s="13">
         <v>11615</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="13">
         <v>1097</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G12" s="13">
         <v>4751</v>
       </c>
-      <c r="H12" s="24">
-[...2 lines deleted...]
-      <c r="I12" s="24">
+      <c r="H12" s="13">
+        <v>7213</v>
+      </c>
+      <c r="I12" s="13">
         <v>144</v>
       </c>
-      <c r="J12" s="24">
-[...5 lines deleted...]
-      <c r="L12" s="12"/>
+      <c r="J12" s="13">
+        <v>163238</v>
+      </c>
+      <c r="K12" s="13">
+        <v>120</v>
+      </c>
+      <c r="L12" s="19"/>
     </row>
     <row r="13" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="4"/>
-      <c r="B13" s="4"/>
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
       <c r="C13" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="17">
         <v>0.84738437050414761</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="17">
         <v>7.1107165814686707E-2</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="17">
         <v>6.7158468272674405E-3</v>
       </c>
-      <c r="G13" s="26">
+      <c r="G13" s="17">
         <v>2.9085677553644128E-2</v>
       </c>
-      <c r="H13" s="26">
-[...2 lines deleted...]
-      <c r="I13" s="26">
+      <c r="H13" s="17">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="I13" s="17">
         <v>8.8156968379809607E-4</v>
       </c>
-      <c r="J13" s="26">
+      <c r="J13" s="17">
         <v>1</v>
       </c>
-      <c r="K13" s="20" t="s">
-[...7 lines deleted...]
-      <c r="C14" s="14" t="s">
+      <c r="K13" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" s="19"/>
+    </row>
+    <row r="14" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="22"/>
+    </row>
+    <row r="15" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="22"/>
+    </row>
+    <row r="16" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="1" t="s">
         <v>16</v>
-      </c>
-[...28 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="4"/>
-[...1 lines deleted...]
-      <c r="C17" s="17"/>
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="1"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
     </row>
     <row r="18" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="4"/>
-      <c r="B18" s="4"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
       <c r="C18" s="7"/>
-      <c r="D18" s="28" t="s">
+      <c r="D18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="E18" s="28"/>
-      <c r="F18" s="27" t="s">
+      <c r="E18" s="24"/>
+      <c r="F18" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="G18" s="27" t="s">
+      <c r="G18" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="H18" s="27" t="s">
+      <c r="H18" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="I18" s="29" t="s">
+      <c r="I18" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="J18" s="28" t="s">
+      <c r="J18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="K18" s="27" t="s">
+      <c r="K18" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A19" s="4"/>
-      <c r="B19" s="4"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="5"/>
       <c r="C19" s="10"/>
       <c r="D19" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="27"/>
-[...4 lines deleted...]
-      <c r="K19" s="27"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="23"/>
     </row>
     <row r="20" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A20" s="4"/>
-      <c r="B20" s="4"/>
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
       <c r="C20" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="2">
         <v>90789</v>
       </c>
-      <c r="E20" s="18">
+      <c r="E20" s="2">
         <v>7462</v>
       </c>
-      <c r="F20" s="19">
+      <c r="F20" s="2">
         <v>641</v>
       </c>
-      <c r="G20" s="18">
+      <c r="G20" s="2">
         <v>2673</v>
       </c>
-      <c r="H20" s="18">
+      <c r="H20" s="2">
         <v>4701</v>
       </c>
-      <c r="I20" s="18">
+      <c r="I20" s="2">
         <v>15</v>
       </c>
-      <c r="J20" s="18">
+      <c r="J20" s="2">
         <v>106281</v>
       </c>
-      <c r="K20" s="18">
+      <c r="K20" s="2">
         <v>259</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="4"/>
-      <c r="B21" s="4"/>
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
       <c r="C21" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="18">
         <v>0.85423547012165857</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="18">
         <v>7.0210103405124152E-2</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="18">
         <v>6.0311814905768674E-3</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="18">
         <v>2.5150309086290117E-2</v>
       </c>
-      <c r="H21" s="20">
+      <c r="H21" s="18">
         <v>4.4231800604059054E-2</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="18">
         <v>1.4113529229119033E-4</v>
       </c>
-      <c r="J21" s="20">
+      <c r="J21" s="18">
         <v>1</v>
       </c>
-      <c r="K21" s="20" t="s">
-        <v>18</v>
+      <c r="K21" s="18" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A22" s="4"/>
-      <c r="B22" s="4"/>
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
       <c r="C22" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="2">
         <v>36450</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E22" s="2">
         <v>3531</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F22" s="2">
         <v>329</v>
       </c>
-      <c r="G22" s="18">
+      <c r="G22" s="2">
         <v>1160</v>
       </c>
-      <c r="H22" s="18">
+      <c r="H22" s="2">
         <v>2498</v>
       </c>
-      <c r="I22" s="18">
+      <c r="I22" s="2">
         <v>14</v>
       </c>
-      <c r="J22" s="18">
+      <c r="J22" s="2">
         <v>43982</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K22" s="2">
         <v>173</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="4"/>
-      <c r="B23" s="4"/>
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
       <c r="C23" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="18">
         <v>0.82874812423264066</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="18">
         <v>8.0282842981219585E-2</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="18">
         <v>7.4803328634441366E-3</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="18">
         <v>2.6374425901505162E-2</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="18">
         <v>5.6795961984448182E-2</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="18">
         <v>3.1831203674230366E-4</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="18">
         <v>1</v>
       </c>
-      <c r="K23" s="20" t="s">
-        <v>19</v>
+      <c r="K23" s="18" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="4"/>
-      <c r="B24" s="4"/>
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
       <c r="C24" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="2">
         <v>127239</v>
       </c>
-      <c r="E24" s="18">
+      <c r="E24" s="2">
         <v>10993</v>
       </c>
-      <c r="F24" s="18">
+      <c r="F24" s="2">
         <v>970</v>
       </c>
-      <c r="G24" s="18">
+      <c r="G24" s="2">
         <v>3833</v>
       </c>
-      <c r="H24" s="18">
+      <c r="H24" s="2">
         <v>7199</v>
       </c>
-      <c r="I24" s="18">
+      <c r="I24" s="2">
         <v>29</v>
       </c>
-      <c r="J24" s="18">
+      <c r="J24" s="2">
         <v>150263</v>
       </c>
-      <c r="K24" s="18">
+      <c r="K24" s="2">
         <v>432</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="4"/>
-      <c r="B25" s="4"/>
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
       <c r="C25" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D25" s="18">
         <v>0.84677532060454008</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E25" s="18">
         <v>7.3158395613025159E-2</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F25" s="18">
         <v>6.4553482893327033E-3</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="18">
         <v>2.5508608240218816E-2</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="18">
         <v>4.7909332304026941E-2</v>
       </c>
-      <c r="I25" s="20">
+      <c r="I25" s="18">
         <v>1.9299494885633854E-4</v>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="18">
         <v>1</v>
       </c>
-      <c r="K25" s="20" t="s">
-        <v>19</v>
+      <c r="K25" s="18" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="K18:K19"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>1-2-1</vt:lpstr>
       <vt:lpstr>'1-2-1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-10-27T07:33:30Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>91112549-9da1-4b30-a556-14bb1d2ef91b</vt:lpwstr>
   </property>