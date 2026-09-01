--- v0 (2026-05-31)
+++ v1 (2026-09-01)
@@ -1,247 +1,247 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Downloads\★e-Stat掲載（R6外国人の子供の就学状況等調査・自然体）\（01）国際教育課から依頼接到\R6就学状況等調査・e-Stat掲載\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\260722_e-Stat・公表予定（国教課・R7就学状況等調査・受入状況等調査）\①国際教育課から掲載依頼\R7　e-Stat掲載　【就学状況等調査、受入状況等調査、過年度訂正】\03　訂正対応\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C0AA234-099C-44CE-BDDB-03B9AC9C09A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C5148F3-7ACC-4579-9F4E-D6BF50FB1D39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="20025" windowHeight="14745" xr2:uid="{900B50ED-1107-4D5C-BC85-1ECEBB8737FC}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="18165" windowHeight="14055" xr2:uid="{900B50ED-1107-4D5C-BC85-1ECEBB8737FC}"/>
   </bookViews>
   <sheets>
-    <sheet name="1-2-2" sheetId="1" r:id="rId1"/>
+    <sheet name="1-2-2" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_R5外国人の子供の就学状況等調査_20240604">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-2'!$A$1:$L$81</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="82">
   <si>
     <t>　　　1-2　学齢相当の外国人の子供の就学状況の把握状況</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(2) 学齢相当の外国人の子供の就学状況の把握状況（都道府県・指定都市別（小学生相当・中学生相当　計））</t>
     <rPh sb="4" eb="8">
       <t>ガクレイソウトウ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ガイコクジン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>コドモ</t>
     </rPh>
     <rPh sb="16" eb="20">
       <t>シュウガクジョウキョウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ハアク</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ジョウキョウ</t>
     </rPh>
     <rPh sb="26" eb="30">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="31" eb="36">
       <t>シテイトシベツ</t>
     </rPh>
     <rPh sb="37" eb="42">
       <t>ショウガクセイソウトウ</t>
     </rPh>
     <rPh sb="43" eb="48">
       <t>チュウガクセイソウトウ</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>●令和６年度　都道府県（指定都市を含む）別人数</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <rPh sb="7" eb="11">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="12" eb="16">
       <t>シテイトシ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>フク</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ベツ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ニンズウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>就学</t>
     <rPh sb="0" eb="2">
       <t>シュウガク</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>③
 不就学</t>
     <rPh sb="2" eb="5">
       <t>フシュウガク</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>④
 転居・出国
 (予定含む)</t>
     <rPh sb="2" eb="4">
       <t>テンキョ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シュッコク</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ヨテイフク</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>⑤
 就学状況
 把握できず</t>
     <rPh sb="2" eb="6">
       <t>シュウガクジョウキョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ハアク</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>⑥
 その他</t>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>①～⑥
 計</t>
     <rPh sb="4" eb="5">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>⑦(参考)
 住民基本台帳の人数(Q3)との差</t>
     <rPh sb="2" eb="4">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="6" eb="10">
       <t>ジュウミンキホン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ダイチョウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ニンズウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>サ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>①
 義務教育諸学校</t>
     <rPh sb="2" eb="6">
       <t>ギムキョウイク</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ショガッコウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>②
 外国人学校</t>
     <rPh sb="2" eb="7">
       <t>ガイコクジンガッコウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>北海道</t>
   </si>
   <si>
     <t>青森県</t>
     <rPh sb="2" eb="3">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>岩手県</t>
     <rPh sb="2" eb="3">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>宮城県</t>
     <rPh sb="2" eb="3">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -521,417 +521,386 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>宮崎県</t>
     <rPh sb="2" eb="3">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>鹿児島県</t>
     <rPh sb="3" eb="4">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>沖縄県</t>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>●令和６年度　指定都市別人数</t>
     <rPh sb="1" eb="3">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ネンド</t>
     </rPh>
     <rPh sb="7" eb="11">
       <t>シテイトシ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ニンズウ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>札幌市</t>
     <rPh sb="0" eb="3">
       <t>サッポロシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>仙台市</t>
     <rPh sb="0" eb="3">
       <t>センダイシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>さいたま市</t>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>千葉市</t>
     <rPh sb="0" eb="3">
       <t>チバシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>横浜市</t>
     <rPh sb="0" eb="3">
       <t>ヨコハマシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>川崎市</t>
     <rPh sb="0" eb="3">
       <t>カワサキシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>相模原市</t>
     <rPh sb="0" eb="4">
       <t>サガミハラシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>新潟市</t>
     <rPh sb="0" eb="3">
       <t>ニイガタシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>静岡市</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>浜松市</t>
     <rPh sb="0" eb="3">
       <t>ハママツシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>名古屋市</t>
     <rPh sb="0" eb="4">
       <t>ナゴヤシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>京都市</t>
     <rPh sb="0" eb="3">
       <t>キョウトシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大阪市</t>
     <rPh sb="0" eb="3">
       <t>オオサカシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>堺市</t>
     <rPh sb="0" eb="2">
       <t>サカイシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>神戸市</t>
     <rPh sb="0" eb="3">
       <t>コウベシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>岡山市</t>
     <rPh sb="0" eb="3">
       <t>オカヤマシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>広島市</t>
     <rPh sb="0" eb="3">
       <t>ヒロシマシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>北九州市</t>
     <rPh sb="0" eb="4">
       <t>キタキュウシュウシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>福岡市</t>
     <rPh sb="0" eb="3">
       <t>フクオカシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>熊本市</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>指定都市計</t>
     <rPh sb="0" eb="4">
       <t>シテイトシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <sz val="6"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <color theme="1"/>
       <name val="Yu Gothic UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
       <name val="Yu Gothic UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="40" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="4" fillId="2" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り [0.00] 2" xfId="4" xr:uid="{0B7A4CC9-8AD9-4D9C-AB52-C5EC5453869C}"/>
     <cellStyle name="桁区切り 3" xfId="5" xr:uid="{659389F1-9685-4E87-81C7-C48507C35E6F}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{4E9EB2BB-9CF4-44DF-96B6-2DD2C770AF80}"/>
     <cellStyle name="標準 2 3" xfId="2" xr:uid="{0759FF6D-49CB-45FD-80ED-055CE9B984C1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1117,2471 +1086,2469 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15081A41-CEB8-4CBB-BB9C-E086FD8ACB51}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2A5CCBA-8D48-4B43-8832-997A61FF5190}">
   <dimension ref="A1:P81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="5.7109375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="3"/>
-      <c r="D5" s="4">
+      <c r="D5" s="1">
         <v>2</v>
       </c>
-      <c r="E5" s="4">
+      <c r="E5" s="1">
         <v>3</v>
       </c>
-      <c r="F5" s="4">
+      <c r="F5" s="1">
         <v>4</v>
       </c>
-      <c r="G5" s="4">
+      <c r="G5" s="1">
         <v>5</v>
       </c>
-      <c r="H5" s="4">
+      <c r="H5" s="1">
         <v>6</v>
       </c>
-      <c r="I5" s="4">
+      <c r="I5" s="1">
         <v>7</v>
       </c>
-      <c r="J5" s="4">
+      <c r="J5" s="1">
         <v>8</v>
       </c>
-      <c r="K5" s="4">
+      <c r="K5" s="1">
         <v>10</v>
       </c>
-      <c r="P5" s="5"/>
+      <c r="P5" s="16"/>
     </row>
     <row r="6" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
-      <c r="D6" s="22" t="s">
+      <c r="D6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="22"/>
-      <c r="F6" s="22" t="s">
+      <c r="E6" s="17"/>
+      <c r="F6" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="22" t="s">
+      <c r="G6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="22" t="s">
+      <c r="H6" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="24" t="s">
+      <c r="I6" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="22" t="s">
+      <c r="J6" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="22" t="s">
+      <c r="K6" s="17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
-      <c r="C7" s="7"/>
-      <c r="D7" s="6" t="s">
+      <c r="C7" s="5"/>
+      <c r="D7" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E7" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F7" s="22"/>
-[...4 lines deleted...]
-      <c r="K7" s="22"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
     </row>
     <row r="8" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="6">
         <v>965</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="6">
         <v>12</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="6">
         <v>95</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="6">
         <v>21</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="6">
         <v>2</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="6">
         <v>1</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="6">
         <v>1096</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="7">
         <v>-2</v>
       </c>
-      <c r="N8" s="10"/>
+      <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="6">
         <v>112</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="6">
         <v>4</v>
       </c>
-      <c r="F9" s="8">
-[...2 lines deleted...]
-      <c r="G9" s="8">
+      <c r="F9" s="6">
+        <v>0</v>
+      </c>
+      <c r="G9" s="6">
         <v>9</v>
       </c>
-      <c r="H9" s="8">
-[...2 lines deleted...]
-      <c r="I9" s="8">
+      <c r="H9" s="6">
+        <v>0</v>
+      </c>
+      <c r="I9" s="6">
         <v>2</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="6">
         <v>127</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="7">
         <v>1</v>
       </c>
-      <c r="N9" s="10"/>
+      <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="8">
+      <c r="D10" s="6">
         <v>138</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="6">
         <v>48</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="6">
         <v>6</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G10" s="6">
         <v>5</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H10" s="6">
         <v>2</v>
       </c>
-      <c r="I10" s="8">
-[...2 lines deleted...]
-      <c r="J10" s="8">
+      <c r="I10" s="6">
+        <v>0</v>
+      </c>
+      <c r="J10" s="6">
         <v>199</v>
       </c>
-      <c r="K10" s="9">
-[...2 lines deleted...]
-      <c r="N10" s="10"/>
+      <c r="K10" s="7">
+        <v>0</v>
+      </c>
+      <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="6">
         <v>579</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="6">
         <v>68</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="6">
         <v>4</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="6">
         <v>2</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="6">
         <v>2</v>
       </c>
-      <c r="I11" s="8">
-[...2 lines deleted...]
-      <c r="J11" s="8">
+      <c r="I11" s="6">
+        <v>0</v>
+      </c>
+      <c r="J11" s="6">
         <v>655</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="7">
         <v>39</v>
       </c>
-      <c r="N11" s="10"/>
+      <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="6">
         <v>93</v>
       </c>
-      <c r="E12" s="8">
-[...2 lines deleted...]
-      <c r="F12" s="8">
+      <c r="E12" s="6">
+        <v>0</v>
+      </c>
+      <c r="F12" s="6">
         <v>3</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G12" s="6">
         <v>3</v>
       </c>
-      <c r="H12" s="8">
-[...5 lines deleted...]
-      <c r="J12" s="8">
+      <c r="H12" s="6">
+        <v>0</v>
+      </c>
+      <c r="I12" s="6">
+        <v>0</v>
+      </c>
+      <c r="J12" s="6">
         <v>99</v>
       </c>
-      <c r="K12" s="9">
-[...2 lines deleted...]
-      <c r="N12" s="10"/>
+      <c r="K12" s="7">
+        <v>0</v>
+      </c>
+      <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="8">
-[...5 lines deleted...]
-      <c r="F13" s="8">
+      <c r="D13" s="6">
+        <v>139</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0</v>
+      </c>
+      <c r="F13" s="6">
         <v>2</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G13" s="6">
         <v>3</v>
       </c>
-      <c r="H13" s="8">
-[...11 lines deleted...]
-      <c r="N13" s="10"/>
+      <c r="H13" s="6">
+        <v>0</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0</v>
+      </c>
+      <c r="J13" s="6">
+        <v>144</v>
+      </c>
+      <c r="K13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="6">
         <v>385</v>
       </c>
-      <c r="E14" s="8">
-[...5 lines deleted...]
-      <c r="G14" s="8">
+      <c r="E14" s="6">
+        <v>0</v>
+      </c>
+      <c r="F14" s="6">
+        <v>0</v>
+      </c>
+      <c r="G14" s="6">
         <v>23</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="6">
         <v>7</v>
       </c>
-      <c r="I14" s="8">
-[...2 lines deleted...]
-      <c r="J14" s="8">
+      <c r="I14" s="6">
+        <v>0</v>
+      </c>
+      <c r="J14" s="6">
         <v>415</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="7">
         <v>5</v>
       </c>
-      <c r="N14" s="10"/>
+      <c r="N14" s="8"/>
     </row>
     <row r="15" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D15" s="6">
         <v>3979</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="6">
         <v>77</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="6">
         <v>25</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="6">
         <v>65</v>
       </c>
-      <c r="H15" s="8">
-[...2 lines deleted...]
-      <c r="I15" s="8">
+      <c r="H15" s="6">
+        <v>207</v>
+      </c>
+      <c r="I15" s="6">
         <v>8</v>
       </c>
-      <c r="J15" s="8">
-[...5 lines deleted...]
-      <c r="N15" s="10"/>
+      <c r="J15" s="6">
+        <v>4361</v>
+      </c>
+      <c r="K15" s="7">
+        <v>109</v>
+      </c>
+      <c r="N15" s="8"/>
     </row>
     <row r="16" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="6">
         <v>2348</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="6">
         <v>51</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="6">
         <v>25</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="6">
         <v>49</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="6">
         <v>61</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="6">
         <v>1</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="6">
         <v>2535</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="7">
         <v>-3</v>
       </c>
-      <c r="N16" s="10"/>
+      <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="6">
         <v>3891</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="6">
         <v>219</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F17" s="6">
         <v>44</v>
       </c>
-      <c r="G17" s="8">
+      <c r="G17" s="6">
         <v>91</v>
       </c>
-      <c r="H17" s="8">
+      <c r="H17" s="6">
         <v>133</v>
       </c>
-      <c r="I17" s="8">
+      <c r="I17" s="6">
         <v>3</v>
       </c>
-      <c r="J17" s="8">
+      <c r="J17" s="6">
         <v>4381</v>
       </c>
-      <c r="K17" s="9">
-[...2 lines deleted...]
-      <c r="N17" s="10"/>
+      <c r="K17" s="7">
+        <v>0</v>
+      </c>
+      <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="8">
+      <c r="D18" s="6">
         <v>13453</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="6">
         <v>244</v>
       </c>
-      <c r="F18" s="8">
+      <c r="F18" s="6">
         <v>160</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="6">
         <v>355</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="6">
         <v>156</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="6">
         <v>5</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="6">
         <v>14373</v>
       </c>
-      <c r="K18" s="9">
+      <c r="K18" s="7">
         <v>15</v>
       </c>
-      <c r="N18" s="10"/>
+      <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="8">
+      <c r="D19" s="6">
         <v>10200</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="6">
         <v>245</v>
       </c>
-      <c r="F19" s="8">
+      <c r="F19" s="6">
         <v>67</v>
       </c>
-      <c r="G19" s="8">
+      <c r="G19" s="6">
         <v>484</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H19" s="6">
         <v>225</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="6">
         <v>10</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="6">
         <v>11231</v>
       </c>
-      <c r="K19" s="9">
+      <c r="K19" s="7">
         <v>-77</v>
       </c>
-      <c r="N19" s="10"/>
+      <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="D20" s="8">
+      <c r="D20" s="6">
         <v>23537</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E20" s="6">
         <v>5110</v>
       </c>
-      <c r="F20" s="8">
+      <c r="F20" s="6">
         <v>60</v>
       </c>
-      <c r="G20" s="8">
+      <c r="G20" s="6">
         <v>1342</v>
       </c>
-      <c r="H20" s="8">
+      <c r="H20" s="6">
         <v>3339</v>
       </c>
-      <c r="I20" s="8">
+      <c r="I20" s="6">
         <v>5</v>
       </c>
-      <c r="J20" s="8">
+      <c r="J20" s="6">
         <v>33393</v>
       </c>
-      <c r="K20" s="9">
-[...2 lines deleted...]
-      <c r="N20" s="10"/>
+      <c r="K20" s="7">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
-      <c r="C21" s="6" t="s">
+      <c r="C21" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="D21" s="8">
+      <c r="D21" s="6">
         <v>12884</v>
       </c>
-      <c r="E21" s="8">
+      <c r="E21" s="6">
         <v>1412</v>
       </c>
-      <c r="F21" s="8">
+      <c r="F21" s="6">
         <v>52</v>
       </c>
-      <c r="G21" s="8">
+      <c r="G21" s="6">
         <v>353</v>
       </c>
-      <c r="H21" s="8">
+      <c r="H21" s="6">
         <v>952</v>
       </c>
-      <c r="I21" s="8">
+      <c r="I21" s="6">
         <v>18</v>
       </c>
-      <c r="J21" s="8">
+      <c r="J21" s="6">
         <v>15671</v>
       </c>
-      <c r="K21" s="9">
+      <c r="K21" s="7">
         <v>-11</v>
       </c>
-      <c r="N21" s="10"/>
+      <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
-      <c r="C22" s="6" t="s">
+      <c r="C22" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="8">
+      <c r="D22" s="6">
         <v>538</v>
       </c>
-      <c r="E22" s="8">
+      <c r="E22" s="6">
         <v>2</v>
       </c>
-      <c r="F22" s="8">
+      <c r="F22" s="6">
         <v>2</v>
       </c>
-      <c r="G22" s="8">
+      <c r="G22" s="6">
         <v>17</v>
       </c>
-      <c r="H22" s="8">
+      <c r="H22" s="6">
         <v>2</v>
       </c>
-      <c r="I22" s="8">
+      <c r="I22" s="6">
         <v>1</v>
       </c>
-      <c r="J22" s="8">
+      <c r="J22" s="6">
         <v>562</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22" s="7">
         <v>2</v>
       </c>
-      <c r="N22" s="10"/>
+      <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
-      <c r="C23" s="6" t="s">
+      <c r="C23" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="D23" s="8">
+      <c r="D23" s="6">
         <v>1010</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E23" s="6">
         <v>1</v>
       </c>
-      <c r="F23" s="8">
+      <c r="F23" s="6">
         <v>17</v>
       </c>
-      <c r="G23" s="8">
+      <c r="G23" s="6">
         <v>24</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="6">
         <v>6</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="6">
         <v>2</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="6">
         <v>1060</v>
       </c>
-      <c r="K23" s="9">
-[...2 lines deleted...]
-      <c r="N23" s="10"/>
+      <c r="K23" s="7">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="D24" s="8">
+      <c r="D24" s="6">
         <v>542</v>
       </c>
-      <c r="E24" s="8">
-[...2 lines deleted...]
-      <c r="F24" s="8">
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
+      <c r="F24" s="6">
         <v>8</v>
       </c>
-      <c r="G24" s="8">
+      <c r="G24" s="6">
         <v>9</v>
       </c>
-      <c r="H24" s="8">
+      <c r="H24" s="6">
         <v>1</v>
       </c>
-      <c r="I24" s="8">
-[...2 lines deleted...]
-      <c r="J24" s="8">
+      <c r="I24" s="6">
+        <v>0</v>
+      </c>
+      <c r="J24" s="6">
         <v>560</v>
       </c>
-      <c r="K24" s="9">
+      <c r="K24" s="7">
         <v>1</v>
       </c>
-      <c r="N24" s="10"/>
+      <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
-      <c r="C25" s="6" t="s">
+      <c r="C25" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="D25" s="8">
+      <c r="D25" s="6">
         <v>473</v>
       </c>
-      <c r="E25" s="8">
-[...2 lines deleted...]
-      <c r="F25" s="8">
+      <c r="E25" s="6">
+        <v>0</v>
+      </c>
+      <c r="F25" s="6">
         <v>2</v>
       </c>
-      <c r="G25" s="8">
+      <c r="G25" s="6">
         <v>21</v>
       </c>
-      <c r="H25" s="8">
+      <c r="H25" s="6">
         <v>1</v>
       </c>
-      <c r="I25" s="8">
-[...2 lines deleted...]
-      <c r="J25" s="8">
+      <c r="I25" s="6">
+        <v>0</v>
+      </c>
+      <c r="J25" s="6">
         <v>497</v>
       </c>
-      <c r="K25" s="9">
-[...2 lines deleted...]
-      <c r="N25" s="10"/>
+      <c r="K25" s="7">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8"/>
     </row>
     <row r="26" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="D26" s="8">
+      <c r="D26" s="6">
         <v>819</v>
       </c>
-      <c r="E26" s="8">
+      <c r="E26" s="6">
         <v>52</v>
       </c>
-      <c r="F26" s="8">
+      <c r="F26" s="6">
         <v>3</v>
       </c>
-      <c r="G26" s="8">
+      <c r="G26" s="6">
         <v>7</v>
       </c>
-      <c r="H26" s="8">
+      <c r="H26" s="6">
         <v>8</v>
       </c>
-      <c r="I26" s="8">
-[...2 lines deleted...]
-      <c r="J26" s="8">
+      <c r="I26" s="6">
+        <v>0</v>
+      </c>
+      <c r="J26" s="6">
         <v>889</v>
       </c>
-      <c r="K26" s="9">
+      <c r="K26" s="7">
         <v>-2</v>
       </c>
-      <c r="N26" s="10"/>
+      <c r="N26" s="8"/>
     </row>
     <row r="27" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
-      <c r="C27" s="6" t="s">
+      <c r="C27" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="D27" s="8">
+      <c r="D27" s="6">
         <v>1491</v>
       </c>
-      <c r="E27" s="8">
+      <c r="E27" s="6">
         <v>33</v>
       </c>
-      <c r="F27" s="8">
+      <c r="F27" s="6">
         <v>15</v>
       </c>
-      <c r="G27" s="8">
+      <c r="G27" s="6">
         <v>50</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H27" s="6">
         <v>1</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I27" s="6">
         <v>1</v>
       </c>
-      <c r="J27" s="8">
+      <c r="J27" s="6">
         <v>1591</v>
       </c>
-      <c r="K27" s="9">
+      <c r="K27" s="7">
         <v>-1</v>
       </c>
-      <c r="N27" s="10"/>
+      <c r="N27" s="8"/>
     </row>
     <row r="28" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
-      <c r="C28" s="6" t="s">
+      <c r="C28" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="D28" s="8">
+      <c r="D28" s="6">
         <v>3714</v>
       </c>
-      <c r="E28" s="8">
+      <c r="E28" s="6">
         <v>163</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F28" s="6">
         <v>35</v>
       </c>
-      <c r="G28" s="8">
+      <c r="G28" s="6">
         <v>97</v>
       </c>
-      <c r="H28" s="8">
+      <c r="H28" s="6">
         <v>24</v>
       </c>
-      <c r="I28" s="8">
+      <c r="I28" s="6">
         <v>12</v>
       </c>
-      <c r="J28" s="8">
+      <c r="J28" s="6">
         <v>4045</v>
       </c>
-      <c r="K28" s="9">
+      <c r="K28" s="7">
         <v>1</v>
       </c>
-      <c r="N28" s="10"/>
+      <c r="N28" s="8"/>
     </row>
     <row r="29" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
-      <c r="C29" s="6" t="s">
+      <c r="C29" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="D29" s="8">
+      <c r="D29" s="6">
         <v>6410</v>
       </c>
-      <c r="E29" s="8">
+      <c r="E29" s="6">
         <v>553</v>
       </c>
-      <c r="F29" s="8">
+      <c r="F29" s="6">
         <v>141</v>
       </c>
-      <c r="G29" s="8">
+      <c r="G29" s="6">
         <v>120</v>
       </c>
-      <c r="H29" s="8">
+      <c r="H29" s="6">
         <v>117</v>
       </c>
-      <c r="I29" s="8">
+      <c r="I29" s="6">
         <v>25</v>
       </c>
-      <c r="J29" s="8">
+      <c r="J29" s="6">
         <v>7366</v>
       </c>
-      <c r="K29" s="9">
+      <c r="K29" s="7">
         <v>90</v>
       </c>
-      <c r="N29" s="10"/>
+      <c r="N29" s="8"/>
     </row>
     <row r="30" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
-      <c r="C30" s="11" t="s">
+      <c r="C30" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="D30" s="12">
+      <c r="D30" s="6">
         <v>18339</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="6">
         <v>836</v>
       </c>
-      <c r="F30" s="12">
+      <c r="F30" s="6">
         <v>115</v>
       </c>
-      <c r="G30" s="12">
+      <c r="G30" s="6">
         <v>371</v>
       </c>
-      <c r="H30" s="12">
+      <c r="H30" s="6">
         <v>515</v>
       </c>
-      <c r="I30" s="12">
+      <c r="I30" s="6">
         <v>25</v>
       </c>
-      <c r="J30" s="12">
+      <c r="J30" s="6">
         <v>20201</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="7">
         <v>3</v>
       </c>
-      <c r="N30" s="10"/>
+      <c r="N30" s="8"/>
     </row>
     <row r="31" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="D31" s="8">
+      <c r="D31" s="6">
         <v>3920</v>
       </c>
-      <c r="E31" s="8">
+      <c r="E31" s="6">
         <v>129</v>
       </c>
-      <c r="F31" s="8">
+      <c r="F31" s="6">
         <v>17</v>
       </c>
-      <c r="G31" s="8">
+      <c r="G31" s="6">
         <v>109</v>
       </c>
-      <c r="H31" s="8">
+      <c r="H31" s="6">
         <v>6</v>
       </c>
-      <c r="I31" s="8">
+      <c r="I31" s="6">
         <v>9</v>
       </c>
-      <c r="J31" s="8">
+      <c r="J31" s="6">
         <v>4190</v>
       </c>
-      <c r="K31" s="9">
-[...2 lines deleted...]
-      <c r="N31" s="10"/>
+      <c r="K31" s="7">
+        <v>0</v>
+      </c>
+      <c r="N31" s="8"/>
     </row>
     <row r="32" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
-      <c r="C32" s="6" t="s">
+      <c r="C32" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="D32" s="8">
+      <c r="D32" s="6">
         <v>1813</v>
       </c>
-      <c r="E32" s="8">
+      <c r="E32" s="6">
         <v>166</v>
       </c>
-      <c r="F32" s="8">
+      <c r="F32" s="6">
         <v>2</v>
       </c>
-      <c r="G32" s="8">
+      <c r="G32" s="6">
         <v>38</v>
       </c>
-      <c r="H32" s="8">
+      <c r="H32" s="6">
         <v>7</v>
       </c>
-      <c r="I32" s="8">
-[...2 lines deleted...]
-      <c r="J32" s="8">
+      <c r="I32" s="6">
+        <v>0</v>
+      </c>
+      <c r="J32" s="6">
         <v>2026</v>
       </c>
-      <c r="K32" s="9">
-[...2 lines deleted...]
-      <c r="N32" s="10"/>
+      <c r="K32" s="7">
+        <v>0</v>
+      </c>
+      <c r="N32" s="8"/>
     </row>
     <row r="33" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
-      <c r="C33" s="6" t="s">
+      <c r="C33" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="D33" s="8">
+      <c r="D33" s="6">
         <v>1590</v>
       </c>
-      <c r="E33" s="8">
+      <c r="E33" s="6">
         <v>237</v>
       </c>
-      <c r="F33" s="8">
+      <c r="F33" s="6">
         <v>2</v>
       </c>
-      <c r="G33" s="8">
+      <c r="G33" s="6">
         <v>184</v>
       </c>
-      <c r="H33" s="8">
+      <c r="H33" s="6">
         <v>19</v>
       </c>
-      <c r="I33" s="8">
+      <c r="I33" s="6">
         <v>2</v>
       </c>
-      <c r="J33" s="8">
+      <c r="J33" s="6">
         <v>2034</v>
       </c>
-      <c r="K33" s="9">
+      <c r="K33" s="7">
         <v>-1</v>
       </c>
-      <c r="N33" s="10"/>
+      <c r="N33" s="8"/>
     </row>
     <row r="34" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
-      <c r="C34" s="6" t="s">
+      <c r="C34" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="D34" s="8">
+      <c r="D34" s="6">
         <v>10536</v>
       </c>
-      <c r="E34" s="8">
+      <c r="E34" s="6">
         <v>522</v>
       </c>
-      <c r="F34" s="8">
+      <c r="F34" s="6">
         <v>27</v>
       </c>
-      <c r="G34" s="8">
+      <c r="G34" s="6">
         <v>320</v>
       </c>
-      <c r="H34" s="8">
+      <c r="H34" s="6">
         <v>999</v>
       </c>
-      <c r="I34" s="8">
+      <c r="I34" s="6">
         <v>5</v>
       </c>
-      <c r="J34" s="8">
+      <c r="J34" s="6">
         <v>12409</v>
       </c>
-      <c r="K34" s="9">
+      <c r="K34" s="7">
         <v>-43</v>
       </c>
-      <c r="N34" s="10"/>
+      <c r="N34" s="8"/>
     </row>
     <row r="35" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
-      <c r="C35" s="6" t="s">
+      <c r="C35" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="D35" s="8">
+      <c r="D35" s="6">
         <v>4115</v>
       </c>
-      <c r="E35" s="8">
+      <c r="E35" s="6">
         <v>875</v>
       </c>
-      <c r="F35" s="8">
+      <c r="F35" s="6">
         <v>31</v>
       </c>
-      <c r="G35" s="8">
+      <c r="G35" s="6">
         <v>173</v>
       </c>
-      <c r="H35" s="8">
+      <c r="H35" s="6">
         <v>132</v>
       </c>
-      <c r="I35" s="8">
+      <c r="I35" s="6">
         <v>2</v>
       </c>
-      <c r="J35" s="8">
+      <c r="J35" s="6">
         <v>5328</v>
       </c>
-      <c r="K35" s="9">
-[...2 lines deleted...]
-      <c r="N35" s="10"/>
+      <c r="K35" s="7">
+        <v>0</v>
+      </c>
+      <c r="N35" s="8"/>
     </row>
     <row r="36" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
-      <c r="C36" s="6" t="s">
+      <c r="C36" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="D36" s="8">
+      <c r="D36" s="6">
         <v>464</v>
       </c>
-      <c r="E36" s="8">
+      <c r="E36" s="6">
         <v>24</v>
       </c>
-      <c r="F36" s="8">
+      <c r="F36" s="6">
         <v>11</v>
       </c>
-      <c r="G36" s="8">
+      <c r="G36" s="6">
         <v>19</v>
       </c>
-      <c r="H36" s="8">
+      <c r="H36" s="6">
         <v>6</v>
       </c>
-      <c r="I36" s="8">
+      <c r="I36" s="6">
         <v>1</v>
       </c>
-      <c r="J36" s="8">
+      <c r="J36" s="6">
         <v>525</v>
       </c>
-      <c r="K36" s="9">
+      <c r="K36" s="7">
         <v>-12</v>
       </c>
-      <c r="N36" s="10"/>
+      <c r="N36" s="8"/>
     </row>
     <row r="37" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
-      <c r="C37" s="6" t="s">
+      <c r="C37" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="D37" s="8">
+      <c r="D37" s="6">
         <v>157</v>
       </c>
-      <c r="E37" s="8">
+      <c r="E37" s="6">
         <v>30</v>
       </c>
-      <c r="F37" s="8">
+      <c r="F37" s="6">
         <v>2</v>
       </c>
-      <c r="G37" s="8">
+      <c r="G37" s="6">
         <v>4</v>
       </c>
-      <c r="H37" s="8">
+      <c r="H37" s="6">
         <v>1</v>
       </c>
-      <c r="I37" s="8">
-[...2 lines deleted...]
-      <c r="J37" s="8">
+      <c r="I37" s="6">
+        <v>0</v>
+      </c>
+      <c r="J37" s="6">
         <v>194</v>
       </c>
-      <c r="K37" s="9">
-[...2 lines deleted...]
-      <c r="N37" s="10"/>
+      <c r="K37" s="7">
+        <v>0</v>
+      </c>
+      <c r="N37" s="8"/>
     </row>
     <row r="38" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
-      <c r="C38" s="6" t="s">
+      <c r="C38" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="D38" s="8">
+      <c r="D38" s="6">
         <v>113</v>
       </c>
-      <c r="E38" s="8">
+      <c r="E38" s="6">
         <v>2</v>
       </c>
-      <c r="F38" s="8">
+      <c r="F38" s="6">
         <v>7</v>
       </c>
-      <c r="G38" s="8">
-[...8 lines deleted...]
-      <c r="J38" s="8">
+      <c r="G38" s="6">
+        <v>0</v>
+      </c>
+      <c r="H38" s="6">
+        <v>0</v>
+      </c>
+      <c r="I38" s="6">
+        <v>0</v>
+      </c>
+      <c r="J38" s="6">
         <v>122</v>
       </c>
-      <c r="K38" s="9">
-[...2 lines deleted...]
-      <c r="N38" s="10"/>
+      <c r="K38" s="7">
+        <v>0</v>
+      </c>
+      <c r="N38" s="8"/>
     </row>
     <row r="39" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
-      <c r="C39" s="6" t="s">
+      <c r="C39" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="D39" s="8">
+      <c r="D39" s="6">
         <v>293</v>
       </c>
-      <c r="E39" s="8">
-[...5 lines deleted...]
-      <c r="G39" s="8">
+      <c r="E39" s="6">
+        <v>0</v>
+      </c>
+      <c r="F39" s="6">
+        <v>0</v>
+      </c>
+      <c r="G39" s="6">
         <v>5</v>
       </c>
-      <c r="H39" s="8">
-[...5 lines deleted...]
-      <c r="J39" s="8">
+      <c r="H39" s="6">
+        <v>0</v>
+      </c>
+      <c r="I39" s="6">
+        <v>0</v>
+      </c>
+      <c r="J39" s="6">
         <v>298</v>
       </c>
-      <c r="K39" s="9">
-[...2 lines deleted...]
-      <c r="N39" s="10"/>
+      <c r="K39" s="7">
+        <v>0</v>
+      </c>
+      <c r="N39" s="8"/>
     </row>
     <row r="40" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
-      <c r="C40" s="6" t="s">
+      <c r="C40" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="D40" s="8">
+      <c r="D40" s="6">
         <v>855</v>
       </c>
-      <c r="E40" s="8">
+      <c r="E40" s="6">
         <v>50</v>
       </c>
-      <c r="F40" s="8">
+      <c r="F40" s="6">
         <v>5</v>
       </c>
-      <c r="G40" s="8">
+      <c r="G40" s="6">
         <v>53</v>
       </c>
-      <c r="H40" s="8">
+      <c r="H40" s="6">
         <v>17</v>
       </c>
-      <c r="I40" s="8">
-[...2 lines deleted...]
-      <c r="J40" s="8">
+      <c r="I40" s="6">
+        <v>0</v>
+      </c>
+      <c r="J40" s="6">
         <v>980</v>
       </c>
-      <c r="K40" s="9">
-[...2 lines deleted...]
-      <c r="N40" s="10"/>
+      <c r="K40" s="7">
+        <v>0</v>
+      </c>
+      <c r="N40" s="8"/>
     </row>
     <row r="41" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
-      <c r="C41" s="6" t="s">
+      <c r="C41" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="D41" s="8">
+      <c r="D41" s="6">
         <v>2058</v>
       </c>
-      <c r="E41" s="8">
+      <c r="E41" s="6">
         <v>52</v>
       </c>
-      <c r="F41" s="8">
+      <c r="F41" s="6">
         <v>36</v>
       </c>
-      <c r="G41" s="8">
+      <c r="G41" s="6">
         <v>64</v>
       </c>
-      <c r="H41" s="8">
+      <c r="H41" s="6">
         <v>35</v>
       </c>
-      <c r="I41" s="8">
+      <c r="I41" s="6">
         <v>1</v>
       </c>
-      <c r="J41" s="8">
+      <c r="J41" s="6">
         <v>2246</v>
       </c>
-      <c r="K41" s="9">
-[...2 lines deleted...]
-      <c r="N41" s="10"/>
+      <c r="K41" s="7">
+        <v>0</v>
+      </c>
+      <c r="N41" s="8"/>
     </row>
     <row r="42" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
-      <c r="C42" s="6" t="s">
+      <c r="C42" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="D42" s="8">
+      <c r="D42" s="6">
         <v>340</v>
       </c>
-      <c r="E42" s="8">
+      <c r="E42" s="6">
         <v>15</v>
       </c>
-      <c r="F42" s="8">
+      <c r="F42" s="6">
         <v>2</v>
       </c>
-      <c r="G42" s="8">
+      <c r="G42" s="6">
         <v>10</v>
       </c>
-      <c r="H42" s="8">
+      <c r="H42" s="6">
         <v>19</v>
       </c>
-      <c r="I42" s="8">
+      <c r="I42" s="6">
         <v>3</v>
       </c>
-      <c r="J42" s="8">
+      <c r="J42" s="6">
         <v>389</v>
       </c>
-      <c r="K42" s="9">
-[...2 lines deleted...]
-      <c r="N42" s="10"/>
+      <c r="K42" s="7">
+        <v>0</v>
+      </c>
+      <c r="N42" s="8"/>
     </row>
     <row r="43" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
-      <c r="C43" s="6" t="s">
+      <c r="C43" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="D43" s="8">
+      <c r="D43" s="6">
         <v>178</v>
       </c>
-      <c r="E43" s="8">
-[...2 lines deleted...]
-      <c r="F43" s="8">
+      <c r="E43" s="6">
+        <v>0</v>
+      </c>
+      <c r="F43" s="6">
         <v>2</v>
       </c>
-      <c r="G43" s="8">
+      <c r="G43" s="6">
         <v>8</v>
       </c>
-      <c r="H43" s="8">
+      <c r="H43" s="6">
         <v>1</v>
       </c>
-      <c r="I43" s="8">
-[...2 lines deleted...]
-      <c r="J43" s="8">
+      <c r="I43" s="6">
+        <v>0</v>
+      </c>
+      <c r="J43" s="6">
         <v>189</v>
       </c>
-      <c r="K43" s="9">
+      <c r="K43" s="7">
         <v>2</v>
       </c>
-      <c r="N43" s="10"/>
+      <c r="N43" s="8"/>
     </row>
     <row r="44" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
-      <c r="C44" s="6" t="s">
+      <c r="C44" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D44" s="8">
+      <c r="D44" s="6">
         <v>449</v>
       </c>
-      <c r="E44" s="8">
-[...2 lines deleted...]
-      <c r="F44" s="8">
+      <c r="E44" s="6">
+        <v>0</v>
+      </c>
+      <c r="F44" s="6">
         <v>9</v>
       </c>
-      <c r="G44" s="8">
+      <c r="G44" s="6">
         <v>14</v>
       </c>
-      <c r="H44" s="8">
+      <c r="H44" s="6">
         <v>2</v>
       </c>
-      <c r="I44" s="8">
-[...2 lines deleted...]
-      <c r="J44" s="8">
+      <c r="I44" s="6">
+        <v>0</v>
+      </c>
+      <c r="J44" s="6">
         <v>474</v>
       </c>
-      <c r="K44" s="9">
+      <c r="K44" s="7">
         <v>-1</v>
       </c>
-      <c r="N44" s="10"/>
+      <c r="N44" s="8"/>
     </row>
     <row r="45" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
-      <c r="C45" s="6" t="s">
+      <c r="C45" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="D45" s="8">
+      <c r="D45" s="6">
         <v>251</v>
       </c>
-      <c r="E45" s="8">
+      <c r="E45" s="6">
         <v>7</v>
       </c>
-      <c r="F45" s="8">
+      <c r="F45" s="6">
         <v>4</v>
       </c>
-      <c r="G45" s="8">
+      <c r="G45" s="6">
         <v>8</v>
       </c>
-      <c r="H45" s="8">
-[...5 lines deleted...]
-      <c r="J45" s="8">
+      <c r="H45" s="6">
+        <v>0</v>
+      </c>
+      <c r="I45" s="6">
+        <v>0</v>
+      </c>
+      <c r="J45" s="6">
         <v>270</v>
       </c>
-      <c r="K45" s="9">
-[...2 lines deleted...]
-      <c r="N45" s="10"/>
+      <c r="K45" s="7">
+        <v>0</v>
+      </c>
+      <c r="N45" s="8"/>
     </row>
     <row r="46" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
-      <c r="C46" s="6" t="s">
+      <c r="C46" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="D46" s="8">
+      <c r="D46" s="6">
         <v>86</v>
       </c>
-      <c r="E46" s="8">
-[...2 lines deleted...]
-      <c r="F46" s="8">
+      <c r="E46" s="6">
+        <v>0</v>
+      </c>
+      <c r="F46" s="6">
         <v>4</v>
       </c>
-      <c r="G46" s="8">
+      <c r="G46" s="6">
         <v>2</v>
       </c>
-      <c r="H46" s="8">
+      <c r="H46" s="6">
         <v>1</v>
       </c>
-      <c r="I46" s="8">
-[...2 lines deleted...]
-      <c r="J46" s="8">
+      <c r="I46" s="6">
+        <v>0</v>
+      </c>
+      <c r="J46" s="6">
         <v>93</v>
       </c>
-      <c r="K46" s="9">
-[...2 lines deleted...]
-      <c r="N46" s="10"/>
+      <c r="K46" s="7">
+        <v>0</v>
+      </c>
+      <c r="N46" s="8"/>
     </row>
     <row r="47" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
-      <c r="C47" s="6" t="s">
+      <c r="C47" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="D47" s="8">
+      <c r="D47" s="6">
         <v>3022</v>
       </c>
-      <c r="E47" s="8">
+      <c r="E47" s="6">
         <v>202</v>
       </c>
-      <c r="F47" s="8">
+      <c r="F47" s="6">
         <v>24</v>
       </c>
-      <c r="G47" s="8">
+      <c r="G47" s="6">
         <v>153</v>
       </c>
-      <c r="H47" s="8">
+      <c r="H47" s="6">
         <v>120</v>
       </c>
-      <c r="I47" s="8">
-[...2 lines deleted...]
-      <c r="J47" s="8">
+      <c r="I47" s="6">
+        <v>0</v>
+      </c>
+      <c r="J47" s="6">
         <v>3521</v>
       </c>
-      <c r="K47" s="9">
-[...2 lines deleted...]
-      <c r="N47" s="10"/>
+      <c r="K47" s="7">
+        <v>0</v>
+      </c>
+      <c r="N47" s="8"/>
     </row>
     <row r="48" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
-      <c r="C48" s="6" t="s">
+      <c r="C48" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="D48" s="8">
+      <c r="D48" s="6">
         <v>166</v>
       </c>
-      <c r="E48" s="8">
+      <c r="E48" s="6">
         <v>3</v>
       </c>
-      <c r="F48" s="8">
-[...2 lines deleted...]
-      <c r="G48" s="8">
+      <c r="F48" s="6">
+        <v>0</v>
+      </c>
+      <c r="G48" s="6">
         <v>6</v>
       </c>
-      <c r="H48" s="8">
-[...5 lines deleted...]
-      <c r="J48" s="8">
+      <c r="H48" s="6">
+        <v>0</v>
+      </c>
+      <c r="I48" s="6">
+        <v>0</v>
+      </c>
+      <c r="J48" s="6">
         <v>175</v>
       </c>
-      <c r="K48" s="9">
+      <c r="K48" s="7">
         <v>4</v>
       </c>
-      <c r="N48" s="10"/>
+      <c r="N48" s="8"/>
     </row>
     <row r="49" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
-      <c r="C49" s="6" t="s">
+      <c r="C49" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="D49" s="8">
+      <c r="D49" s="6">
         <v>200</v>
       </c>
-      <c r="E49" s="8">
+      <c r="E49" s="6">
         <v>2</v>
       </c>
-      <c r="F49" s="8">
+      <c r="F49" s="6">
         <v>9</v>
       </c>
-      <c r="G49" s="8">
+      <c r="G49" s="6">
         <v>4</v>
       </c>
-      <c r="H49" s="8">
+      <c r="H49" s="6">
         <v>1</v>
       </c>
-      <c r="I49" s="8">
+      <c r="I49" s="6">
         <v>1</v>
       </c>
-      <c r="J49" s="8">
+      <c r="J49" s="6">
         <v>217</v>
       </c>
-      <c r="K49" s="9">
-[...2 lines deleted...]
-      <c r="N49" s="10"/>
+      <c r="K49" s="7">
+        <v>0</v>
+      </c>
+      <c r="N49" s="8"/>
     </row>
     <row r="50" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="2"/>
       <c r="B50" s="2"/>
-      <c r="C50" s="6" t="s">
+      <c r="C50" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="D50" s="8">
+      <c r="D50" s="6">
         <v>356</v>
       </c>
-      <c r="E50" s="8">
+      <c r="E50" s="6">
         <v>95</v>
       </c>
-      <c r="F50" s="8">
-[...2 lines deleted...]
-      <c r="G50" s="8">
+      <c r="F50" s="6">
+        <v>0</v>
+      </c>
+      <c r="G50" s="6">
         <v>18</v>
       </c>
-      <c r="H50" s="8">
+      <c r="H50" s="6">
         <v>2</v>
       </c>
-      <c r="I50" s="8">
-[...2 lines deleted...]
-      <c r="J50" s="8">
+      <c r="I50" s="6">
+        <v>0</v>
+      </c>
+      <c r="J50" s="6">
         <v>471</v>
       </c>
-      <c r="K50" s="9">
+      <c r="K50" s="7">
         <v>2</v>
       </c>
-      <c r="N50" s="10"/>
+      <c r="N50" s="8"/>
     </row>
     <row r="51" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="2"/>
       <c r="B51" s="2"/>
-      <c r="C51" s="6" t="s">
+      <c r="C51" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="D51" s="8">
+      <c r="D51" s="6">
         <v>296</v>
       </c>
-      <c r="E51" s="8">
+      <c r="E51" s="6">
         <v>3</v>
       </c>
-      <c r="F51" s="8">
+      <c r="F51" s="6">
         <v>12</v>
       </c>
-      <c r="G51" s="8">
+      <c r="G51" s="6">
         <v>9</v>
       </c>
-      <c r="H51" s="8">
-[...5 lines deleted...]
-      <c r="J51" s="8">
+      <c r="H51" s="6">
+        <v>0</v>
+      </c>
+      <c r="I51" s="6">
+        <v>0</v>
+      </c>
+      <c r="J51" s="6">
         <v>320</v>
       </c>
-      <c r="K51" s="9">
-[...2 lines deleted...]
-      <c r="N51" s="10"/>
+      <c r="K51" s="7">
+        <v>0</v>
+      </c>
+      <c r="N51" s="8"/>
     </row>
     <row r="52" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
-      <c r="C52" s="6" t="s">
+      <c r="C52" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="D52" s="8">
+      <c r="D52" s="6">
         <v>166</v>
       </c>
-      <c r="E52" s="8">
+      <c r="E52" s="6">
         <v>3</v>
       </c>
-      <c r="F52" s="8">
-[...5 lines deleted...]
-      <c r="H52" s="8">
+      <c r="F52" s="6">
+        <v>0</v>
+      </c>
+      <c r="G52" s="6">
+        <v>0</v>
+      </c>
+      <c r="H52" s="6">
         <v>3</v>
       </c>
-      <c r="I52" s="8">
-[...2 lines deleted...]
-      <c r="J52" s="8">
+      <c r="I52" s="6">
+        <v>0</v>
+      </c>
+      <c r="J52" s="6">
         <v>172</v>
       </c>
-      <c r="K52" s="9">
-[...2 lines deleted...]
-      <c r="N52" s="10"/>
+      <c r="K52" s="7">
+        <v>0</v>
+      </c>
+      <c r="N52" s="8"/>
     </row>
     <row r="53" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
-      <c r="C53" s="6" t="s">
+      <c r="C53" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="D53" s="8">
+      <c r="D53" s="6">
         <v>204</v>
       </c>
-      <c r="E53" s="8">
-[...2 lines deleted...]
-      <c r="F53" s="8">
+      <c r="E53" s="6">
+        <v>0</v>
+      </c>
+      <c r="F53" s="6">
         <v>6</v>
       </c>
-      <c r="G53" s="8">
+      <c r="G53" s="6">
         <v>13</v>
       </c>
-      <c r="H53" s="8">
+      <c r="H53" s="6">
         <v>2</v>
       </c>
-      <c r="I53" s="8">
-[...2 lines deleted...]
-      <c r="J53" s="8">
+      <c r="I53" s="6">
+        <v>0</v>
+      </c>
+      <c r="J53" s="6">
         <v>225</v>
       </c>
-      <c r="K53" s="9">
+      <c r="K53" s="7">
         <v>-1</v>
       </c>
-      <c r="N53" s="10"/>
+      <c r="N53" s="8"/>
     </row>
     <row r="54" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
-      <c r="C54" s="6" t="s">
+      <c r="C54" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="D54" s="8">
+      <c r="D54" s="6">
         <v>751</v>
       </c>
-      <c r="E54" s="8">
+      <c r="E54" s="6">
         <v>68</v>
       </c>
-      <c r="F54" s="8">
+      <c r="F54" s="6">
         <v>4</v>
       </c>
-      <c r="G54" s="8">
+      <c r="G54" s="6">
         <v>16</v>
       </c>
-      <c r="H54" s="8">
+      <c r="H54" s="6">
         <v>79</v>
       </c>
-      <c r="I54" s="8">
+      <c r="I54" s="6">
         <v>1</v>
       </c>
-      <c r="J54" s="8">
+      <c r="J54" s="6">
         <v>919</v>
       </c>
-      <c r="K54" s="9">
-[...2 lines deleted...]
-      <c r="N54" s="10"/>
+      <c r="K54" s="7">
+        <v>0</v>
+      </c>
+      <c r="N54" s="8"/>
     </row>
     <row r="55" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
-      <c r="C55" s="11" t="s">
+      <c r="C55" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="D55" s="12">
-[...2 lines deleted...]
-      <c r="E55" s="12">
+      <c r="D55" s="6">
+        <v>138418</v>
+      </c>
+      <c r="E55" s="6">
         <v>11615</v>
       </c>
-      <c r="F55" s="12">
+      <c r="F55" s="6">
         <v>1097</v>
       </c>
-      <c r="G55" s="12">
+      <c r="G55" s="6">
         <v>4751</v>
       </c>
-      <c r="H55" s="12">
-[...2 lines deleted...]
-      <c r="I55" s="12">
+      <c r="H55" s="6">
+        <v>7213</v>
+      </c>
+      <c r="I55" s="6">
         <v>144</v>
       </c>
-      <c r="J55" s="12">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="J55" s="6">
+        <v>163238</v>
+      </c>
+      <c r="K55" s="7">
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
     </row>
     <row r="57" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="2"/>
       <c r="B57" s="2"/>
       <c r="C57" s="3" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
       <c r="B58" s="2"/>
       <c r="C58" s="3"/>
     </row>
     <row r="59" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
       <c r="B59" s="2"/>
-      <c r="C59" s="14"/>
-      <c r="D59" s="23" t="s">
+      <c r="C59" s="9"/>
+      <c r="D59" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="E59" s="23"/>
-      <c r="F59" s="23" t="s">
+      <c r="E59" s="18"/>
+      <c r="F59" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="G59" s="23" t="s">
+      <c r="G59" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="H59" s="23" t="s">
+      <c r="H59" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="I59" s="24" t="s">
+      <c r="I59" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="J59" s="22" t="s">
+      <c r="J59" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="K59" s="22" t="s">
+      <c r="K59" s="17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="2"/>
       <c r="B60" s="2"/>
-      <c r="C60" s="16"/>
-      <c r="D60" s="15" t="s">
+      <c r="C60" s="11"/>
+      <c r="D60" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="E60" s="15" t="s">
+      <c r="E60" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="F60" s="23"/>
-[...4 lines deleted...]
-      <c r="K60" s="22"/>
+      <c r="F60" s="18"/>
+      <c r="G60" s="18"/>
+      <c r="H60" s="18"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="17"/>
+      <c r="K60" s="17"/>
     </row>
     <row r="61" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="2"/>
       <c r="B61" s="2"/>
-      <c r="C61" s="15" t="s">
+      <c r="C61" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="D61" s="17">
+      <c r="D61" s="12">
         <v>516</v>
       </c>
-      <c r="E61" s="17">
-[...2 lines deleted...]
-      <c r="F61" s="17">
+      <c r="E61" s="12">
+        <v>0</v>
+      </c>
+      <c r="F61" s="12">
         <v>70</v>
       </c>
-      <c r="G61" s="17">
+      <c r="G61" s="12">
         <v>7</v>
       </c>
-      <c r="H61" s="17">
-[...5 lines deleted...]
-      <c r="J61" s="18">
+      <c r="H61" s="12">
+        <v>0</v>
+      </c>
+      <c r="I61" s="12">
+        <v>0</v>
+      </c>
+      <c r="J61" s="12">
         <v>593</v>
       </c>
-      <c r="K61" s="19">
+      <c r="K61" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="2"/>
       <c r="B62" s="2"/>
-      <c r="C62" s="15" t="s">
+      <c r="C62" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="D62" s="17">
+      <c r="D62" s="12">
         <v>381</v>
       </c>
-      <c r="E62" s="17">
+      <c r="E62" s="12">
         <v>67</v>
       </c>
-      <c r="F62" s="17">
-[...11 lines deleted...]
-      <c r="J62" s="18">
+      <c r="F62" s="12">
+        <v>0</v>
+      </c>
+      <c r="G62" s="12">
+        <v>0</v>
+      </c>
+      <c r="H62" s="12">
+        <v>0</v>
+      </c>
+      <c r="I62" s="12">
+        <v>0</v>
+      </c>
+      <c r="J62" s="12">
         <v>448</v>
       </c>
-      <c r="K62" s="19">
+      <c r="K62" s="13">
         <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
       <c r="B63" s="2"/>
-      <c r="C63" s="15" t="s">
+      <c r="C63" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="D63" s="17">
+      <c r="D63" s="12">
         <v>1982</v>
       </c>
-      <c r="E63" s="17">
+      <c r="E63" s="12">
         <v>83</v>
       </c>
-      <c r="F63" s="17">
+      <c r="F63" s="12">
         <v>43</v>
       </c>
-      <c r="G63" s="17">
+      <c r="G63" s="12">
         <v>92</v>
       </c>
-      <c r="H63" s="17">
-[...2 lines deleted...]
-      <c r="I63" s="17">
+      <c r="H63" s="12">
+        <v>0</v>
+      </c>
+      <c r="I63" s="12">
         <v>1</v>
       </c>
-      <c r="J63" s="18">
+      <c r="J63" s="12">
         <v>2201</v>
       </c>
-      <c r="K63" s="19">
+      <c r="K63" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:14" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="2"/>
       <c r="B64" s="2"/>
-      <c r="C64" s="15" t="s">
+      <c r="C64" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="D64" s="17">
+      <c r="D64" s="12">
         <v>1979</v>
       </c>
-      <c r="E64" s="17">
+      <c r="E64" s="12">
         <v>82</v>
       </c>
-      <c r="F64" s="17">
+      <c r="F64" s="12">
         <v>8</v>
       </c>
-      <c r="G64" s="17">
+      <c r="G64" s="12">
         <v>101</v>
       </c>
-      <c r="H64" s="17">
+      <c r="H64" s="12">
         <v>7</v>
       </c>
-      <c r="I64" s="17">
-[...2 lines deleted...]
-      <c r="J64" s="18">
+      <c r="I64" s="12">
+        <v>0</v>
+      </c>
+      <c r="J64" s="12">
         <v>2177</v>
       </c>
-      <c r="K64" s="19">
+      <c r="K64" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="2"/>
-      <c r="C65" s="15" t="s">
+      <c r="C65" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="D65" s="17">
+      <c r="D65" s="12">
         <v>5818</v>
       </c>
-      <c r="E65" s="17">
+      <c r="E65" s="12">
         <v>985</v>
       </c>
-      <c r="F65" s="17">
+      <c r="F65" s="12">
         <v>25</v>
       </c>
-      <c r="G65" s="17">
+      <c r="G65" s="12">
         <v>153</v>
       </c>
-      <c r="H65" s="17">
+      <c r="H65" s="12">
         <v>706</v>
       </c>
-      <c r="I65" s="17">
+      <c r="I65" s="12">
         <v>14</v>
       </c>
-      <c r="J65" s="18">
+      <c r="J65" s="12">
         <v>7701</v>
       </c>
-      <c r="K65" s="19">
+      <c r="K65" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
       <c r="B66" s="2"/>
-      <c r="C66" s="15" t="s">
+      <c r="C66" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="D66" s="17">
+      <c r="D66" s="12">
         <v>2283</v>
       </c>
-      <c r="E66" s="17">
+      <c r="E66" s="12">
         <v>190</v>
       </c>
-      <c r="F66" s="17">
+      <c r="F66" s="12">
         <v>5</v>
       </c>
-      <c r="G66" s="17">
+      <c r="G66" s="12">
         <v>49</v>
       </c>
-      <c r="H66" s="17">
+      <c r="H66" s="12">
         <v>177</v>
       </c>
-      <c r="I66" s="17">
-[...2 lines deleted...]
-      <c r="J66" s="18">
+      <c r="I66" s="12">
+        <v>0</v>
+      </c>
+      <c r="J66" s="12">
         <v>2704</v>
       </c>
-      <c r="K66" s="19">
+      <c r="K66" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="2"/>
       <c r="B67" s="2"/>
-      <c r="C67" s="15" t="s">
+      <c r="C67" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="D67" s="17">
+      <c r="D67" s="12">
         <v>844</v>
       </c>
-      <c r="E67" s="17">
+      <c r="E67" s="12">
         <v>46</v>
       </c>
-      <c r="F67" s="17">
+      <c r="F67" s="12">
         <v>1</v>
       </c>
-      <c r="G67" s="17">
+      <c r="G67" s="12">
         <v>35</v>
       </c>
-      <c r="H67" s="17">
+      <c r="H67" s="12">
         <v>2</v>
       </c>
-      <c r="I67" s="17">
+      <c r="I67" s="12">
         <v>1</v>
       </c>
-      <c r="J67" s="18">
+      <c r="J67" s="12">
         <v>929</v>
       </c>
-      <c r="K67" s="19">
+      <c r="K67" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2"/>
       <c r="B68" s="2"/>
-      <c r="C68" s="15" t="s">
+      <c r="C68" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="D68" s="17">
+      <c r="D68" s="12">
         <v>194</v>
       </c>
-      <c r="E68" s="17">
+      <c r="E68" s="12">
         <v>2</v>
       </c>
-      <c r="F68" s="17">
-[...2 lines deleted...]
-      <c r="G68" s="17">
+      <c r="F68" s="12">
+        <v>0</v>
+      </c>
+      <c r="G68" s="12">
         <v>2</v>
       </c>
-      <c r="H68" s="17">
+      <c r="H68" s="12">
         <v>1</v>
       </c>
-      <c r="I68" s="17">
-[...2 lines deleted...]
-      <c r="J68" s="18">
+      <c r="I68" s="12">
+        <v>0</v>
+      </c>
+      <c r="J68" s="12">
         <v>199</v>
       </c>
-      <c r="K68" s="19">
+      <c r="K68" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2"/>
       <c r="B69" s="2"/>
-      <c r="C69" s="15" t="s">
+      <c r="C69" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="D69" s="17">
+      <c r="D69" s="12">
         <v>388</v>
       </c>
-      <c r="E69" s="17">
+      <c r="E69" s="12">
         <v>3</v>
       </c>
-      <c r="F69" s="17">
+      <c r="F69" s="12">
         <v>6</v>
       </c>
-      <c r="G69" s="17">
+      <c r="G69" s="12">
         <v>9</v>
       </c>
-      <c r="H69" s="17">
+      <c r="H69" s="12">
         <v>48</v>
       </c>
-      <c r="I69" s="17">
-[...2 lines deleted...]
-      <c r="J69" s="18">
+      <c r="I69" s="12">
+        <v>0</v>
+      </c>
+      <c r="J69" s="12">
         <v>454</v>
       </c>
-      <c r="K69" s="19">
+      <c r="K69" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="2"/>
       <c r="B70" s="2"/>
-      <c r="C70" s="15" t="s">
+      <c r="C70" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="D70" s="17">
+      <c r="D70" s="12">
         <v>1975</v>
       </c>
-      <c r="E70" s="17">
+      <c r="E70" s="12">
         <v>189</v>
       </c>
-      <c r="F70" s="17">
+      <c r="F70" s="12">
         <v>8</v>
       </c>
-      <c r="G70" s="17">
+      <c r="G70" s="12">
         <v>1</v>
       </c>
-      <c r="H70" s="17">
-[...2 lines deleted...]
-      <c r="I70" s="17">
+      <c r="H70" s="12">
+        <v>0</v>
+      </c>
+      <c r="I70" s="12">
         <v>20</v>
       </c>
-      <c r="J70" s="18">
+      <c r="J70" s="12">
         <v>2193</v>
       </c>
-      <c r="K70" s="19">
+      <c r="K70" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="2"/>
       <c r="B71" s="2"/>
-      <c r="C71" s="15" t="s">
+      <c r="C71" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="D71" s="17">
+      <c r="D71" s="12">
         <v>4791</v>
       </c>
-      <c r="E71" s="17">
+      <c r="E71" s="12">
         <v>303</v>
       </c>
-      <c r="F71" s="17">
+      <c r="F71" s="12">
         <v>61</v>
       </c>
-      <c r="G71" s="17">
+      <c r="G71" s="12">
         <v>205</v>
       </c>
-      <c r="H71" s="17">
+      <c r="H71" s="12">
         <v>36</v>
       </c>
-      <c r="I71" s="17">
+      <c r="I71" s="12">
         <v>20</v>
       </c>
-      <c r="J71" s="18">
+      <c r="J71" s="12">
         <v>5416</v>
       </c>
-      <c r="K71" s="19">
+      <c r="K71" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="2"/>
       <c r="B72" s="2"/>
-      <c r="C72" s="15" t="s">
+      <c r="C72" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="D72" s="17">
+      <c r="D72" s="12">
         <v>1149</v>
       </c>
-      <c r="E72" s="17">
+      <c r="E72" s="12">
         <v>215</v>
       </c>
-      <c r="F72" s="17">
+      <c r="F72" s="12">
         <v>1</v>
       </c>
-      <c r="G72" s="17">
+      <c r="G72" s="12">
         <v>157</v>
       </c>
-      <c r="H72" s="17">
-[...2 lines deleted...]
-      <c r="I72" s="17">
+      <c r="H72" s="12">
+        <v>0</v>
+      </c>
+      <c r="I72" s="12">
         <v>1</v>
       </c>
-      <c r="J72" s="18">
+      <c r="J72" s="12">
         <v>1523</v>
       </c>
-      <c r="K72" s="19">
+      <c r="K72" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="2"/>
       <c r="B73" s="2"/>
-      <c r="C73" s="15" t="s">
+      <c r="C73" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="D73" s="17">
+      <c r="D73" s="12">
         <v>5853</v>
       </c>
-      <c r="E73" s="17">
+      <c r="E73" s="12">
         <v>326</v>
       </c>
-      <c r="F73" s="17">
+      <c r="F73" s="12">
         <v>10</v>
       </c>
-      <c r="G73" s="17">
+      <c r="G73" s="12">
         <v>150</v>
       </c>
-      <c r="H73" s="17">
+      <c r="H73" s="12">
         <v>824</v>
       </c>
-      <c r="I73" s="17">
-[...2 lines deleted...]
-      <c r="J73" s="18">
+      <c r="I73" s="12">
+        <v>0</v>
+      </c>
+      <c r="J73" s="12">
         <v>7163</v>
       </c>
-      <c r="K73" s="19">
+      <c r="K73" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="2"/>
       <c r="B74" s="2"/>
-      <c r="C74" s="15" t="s">
+      <c r="C74" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="D74" s="17">
+      <c r="D74" s="12">
         <v>775</v>
       </c>
-      <c r="E74" s="17">
-[...5 lines deleted...]
-      <c r="G74" s="17">
+      <c r="E74" s="12">
+        <v>0</v>
+      </c>
+      <c r="F74" s="12">
+        <v>0</v>
+      </c>
+      <c r="G74" s="12">
         <v>14</v>
       </c>
-      <c r="H74" s="17">
+      <c r="H74" s="12">
         <v>52</v>
       </c>
-      <c r="I74" s="17">
-[...2 lines deleted...]
-      <c r="J74" s="18">
+      <c r="I74" s="12">
+        <v>0</v>
+      </c>
+      <c r="J74" s="12">
         <v>841</v>
       </c>
-      <c r="K74" s="19">
+      <c r="K74" s="13">
         <v>-53</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="2"/>
       <c r="B75" s="2"/>
-      <c r="C75" s="15" t="s">
+      <c r="C75" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="D75" s="17">
+      <c r="D75" s="12">
         <v>1832</v>
       </c>
-      <c r="E75" s="17">
+      <c r="E75" s="12">
         <v>589</v>
       </c>
-      <c r="F75" s="17">
+      <c r="F75" s="12">
         <v>2</v>
       </c>
-      <c r="G75" s="17">
+      <c r="G75" s="12">
         <v>58</v>
       </c>
-      <c r="H75" s="17">
+      <c r="H75" s="12">
         <v>76</v>
       </c>
-      <c r="I75" s="17">
-[...2 lines deleted...]
-      <c r="J75" s="18">
+      <c r="I75" s="12">
+        <v>0</v>
+      </c>
+      <c r="J75" s="12">
         <v>2557</v>
       </c>
-      <c r="K75" s="19">
+      <c r="K75" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="2"/>
       <c r="B76" s="2"/>
-      <c r="C76" s="15" t="s">
+      <c r="C76" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="D76" s="17">
+      <c r="D76" s="12">
         <v>493</v>
       </c>
-      <c r="E76" s="17">
+      <c r="E76" s="12">
         <v>8</v>
       </c>
-      <c r="F76" s="17">
-[...2 lines deleted...]
-      <c r="G76" s="17">
+      <c r="F76" s="12">
+        <v>0</v>
+      </c>
+      <c r="G76" s="12">
         <v>38</v>
       </c>
-      <c r="H76" s="17">
+      <c r="H76" s="12">
         <v>13</v>
       </c>
-      <c r="I76" s="17">
-[...2 lines deleted...]
-      <c r="J76" s="18">
+      <c r="I76" s="12">
+        <v>0</v>
+      </c>
+      <c r="J76" s="12">
         <v>552</v>
       </c>
-      <c r="K76" s="19">
+      <c r="K76" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="2"/>
       <c r="B77" s="2"/>
-      <c r="C77" s="15" t="s">
+      <c r="C77" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="D77" s="17">
+      <c r="D77" s="12">
         <v>861</v>
       </c>
-      <c r="E77" s="17">
+      <c r="E77" s="12">
         <v>27</v>
       </c>
-      <c r="F77" s="17">
+      <c r="F77" s="12">
         <v>23</v>
       </c>
-      <c r="G77" s="17">
+      <c r="G77" s="12">
         <v>19</v>
       </c>
-      <c r="H77" s="17">
+      <c r="H77" s="12">
         <v>14</v>
       </c>
-      <c r="I77" s="17">
-[...2 lines deleted...]
-      <c r="J77" s="18">
+      <c r="I77" s="12">
+        <v>0</v>
+      </c>
+      <c r="J77" s="12">
         <v>944</v>
       </c>
-      <c r="K77" s="19">
+      <c r="K77" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="2"/>
       <c r="B78" s="2"/>
-      <c r="C78" s="15" t="s">
+      <c r="C78" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="D78" s="17">
+      <c r="D78" s="12">
         <v>443</v>
       </c>
-      <c r="E78" s="17">
+      <c r="E78" s="12">
         <v>38</v>
       </c>
-      <c r="F78" s="17">
+      <c r="F78" s="12">
         <v>3</v>
       </c>
-      <c r="G78" s="17">
+      <c r="G78" s="12">
         <v>7</v>
       </c>
-      <c r="H78" s="17">
+      <c r="H78" s="12">
         <v>21</v>
       </c>
-      <c r="I78" s="17">
-[...2 lines deleted...]
-      <c r="J78" s="18">
+      <c r="I78" s="12">
+        <v>0</v>
+      </c>
+      <c r="J78" s="12">
         <v>512</v>
       </c>
-      <c r="K78" s="19">
+      <c r="K78" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="2"/>
       <c r="B79" s="2"/>
-      <c r="C79" s="15" t="s">
+      <c r="C79" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="D79" s="17">
+      <c r="D79" s="12">
         <v>1673</v>
       </c>
-      <c r="E79" s="17">
+      <c r="E79" s="12">
         <v>126</v>
       </c>
-      <c r="F79" s="17">
-[...2 lines deleted...]
-      <c r="G79" s="17">
+      <c r="F79" s="12">
+        <v>0</v>
+      </c>
+      <c r="G79" s="12">
         <v>132</v>
       </c>
-      <c r="H79" s="17">
+      <c r="H79" s="12">
         <v>96</v>
       </c>
-      <c r="I79" s="17">
-[...2 lines deleted...]
-      <c r="J79" s="18">
+      <c r="I79" s="12">
+        <v>0</v>
+      </c>
+      <c r="J79" s="12">
         <v>2027</v>
       </c>
-      <c r="K79" s="19">
+      <c r="K79" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2"/>
       <c r="B80" s="2"/>
-      <c r="C80" s="15" t="s">
+      <c r="C80" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="D80" s="17">
+      <c r="D80" s="12">
         <v>214</v>
       </c>
-      <c r="E80" s="17">
+      <c r="E80" s="12">
         <v>82</v>
       </c>
-      <c r="F80" s="17">
-[...2 lines deleted...]
-      <c r="G80" s="17">
+      <c r="F80" s="12">
+        <v>0</v>
+      </c>
+      <c r="G80" s="12">
         <v>12</v>
       </c>
-      <c r="H80" s="17">
+      <c r="H80" s="12">
         <v>2</v>
       </c>
-      <c r="I80" s="17">
-[...2 lines deleted...]
-      <c r="J80" s="18">
+      <c r="I80" s="12">
+        <v>0</v>
+      </c>
+      <c r="J80" s="12">
         <v>310</v>
       </c>
-      <c r="K80" s="19">
+      <c r="K80" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="2"/>
       <c r="B81" s="2"/>
-      <c r="C81" s="15" t="s">
+      <c r="C81" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="D81" s="20">
+      <c r="D81" s="14">
         <v>34444</v>
       </c>
-      <c r="E81" s="20">
+      <c r="E81" s="14">
         <v>3361</v>
       </c>
-      <c r="F81" s="20">
+      <c r="F81" s="14">
         <v>266</v>
       </c>
-      <c r="G81" s="20">
+      <c r="G81" s="14">
         <v>1241</v>
       </c>
-      <c r="H81" s="20">
+      <c r="H81" s="14">
         <v>2075</v>
       </c>
-      <c r="I81" s="20">
+      <c r="I81" s="14">
         <v>57</v>
       </c>
-      <c r="J81" s="20">
+      <c r="J81" s="14">
         <v>41444</v>
       </c>
-      <c r="K81" s="21">
+      <c r="K81" s="15">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="D59:E59"/>
     <mergeCell ref="F59:F60"/>
     <mergeCell ref="G59:G60"/>
     <mergeCell ref="H59:H60"/>
     <mergeCell ref="I59:I60"/>
     <mergeCell ref="J59:J60"/>
     <mergeCell ref="K59:K60"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>1-2-2</vt:lpstr>
       <vt:lpstr>'1-2-2'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>文部科学省</dc:creator>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2025-10-27T07:33:35Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>450097ac-b6e0-4950-8041-1f72d1872528</vt:lpwstr>
   </property>