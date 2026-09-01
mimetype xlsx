--- v0 (2026-05-31)
+++ v1 (2026-09-01)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Downloads\★e-Stat掲載（R6外国人の子供の就学状況等調査・自然体）\（01）国際教育課から依頼接到\R6就学状況等調査・e-Stat掲載\作業後フォルダ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ayaka-tsuchida\Documents\260722_e-Stat・公表予定（国教課・R7就学状況等調査・受入状況等調査）\①国際教育課から掲載依頼\R7　e-Stat掲載　【就学状況等調査、受入状況等調査、過年度訂正】\03　訂正対応\作業後フォルダ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9622E5A9-68DD-4B22-9761-170DA966CA55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0F354465-0A11-4128-91FD-8CD60E029DA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1455" windowWidth="20025" windowHeight="14745" xr2:uid="{54F624AA-3518-4660-9DE7-F14AC9558819}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="18165" windowHeight="14055" xr2:uid="{54F624AA-3518-4660-9DE7-F14AC9558819}"/>
   </bookViews>
   <sheets>
-    <sheet name="1-2-3" sheetId="1" r:id="rId1"/>
+    <sheet name="1-2-3" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_R5外国人の子供の就学状況等調査_20240604">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-3'!$A$1:$T$85</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -803,134 +803,113 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="7" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="2" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="4" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 3" xfId="4" xr:uid="{A64D2E33-5D8D-467D-8068-45BEC3F75C7D}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{3FC29CA6-859F-4B99-A30C-ED9421F68EB9}"/>
     <cellStyle name="標準 2 3" xfId="2" xr:uid="{97381F52-102A-4953-BBDF-37BB36978511}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1126,4160 +1105,4160 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{637574AA-7C20-4403-8C52-5FA4BB9E2EED}">
-  <sheetPr codeName="Sheet7">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90794440-8FB9-4532-BCDC-1E54AD24C0C1}">
+  <sheetPr>
     <tabColor theme="5" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:W84"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.85546875" defaultRowHeight="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="17" width="13.85546875" style="1"/>
     <col min="18" max="19" width="18.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="13.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="W4" s="4"/>
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="W4" s="18"/>
+    </row>
+    <row r="5" spans="1:23" s="6" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="6">
         <v>2</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F5" s="6">
         <v>3</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="6">
         <v>4</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J5" s="6">
         <v>5</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="6">
         <v>6</v>
       </c>
-      <c r="N5" s="7">
+      <c r="N5" s="6">
         <v>7</v>
       </c>
-      <c r="P5" s="7">
+      <c r="P5" s="6">
         <v>8</v>
       </c>
-      <c r="R5" s="7">
+      <c r="R5" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
-      <c r="C6" s="8"/>
-      <c r="D6" s="29" t="s">
+      <c r="C6" s="7"/>
+      <c r="D6" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="29"/>
-[...2 lines deleted...]
-      <c r="H6" s="29" t="s">
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="I6" s="29"/>
-      <c r="J6" s="29" t="s">
+      <c r="I6" s="22"/>
+      <c r="J6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="29"/>
-      <c r="L6" s="29" t="s">
+      <c r="K6" s="22"/>
+      <c r="L6" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="M6" s="29"/>
-      <c r="N6" s="28" t="s">
+      <c r="M6" s="22"/>
+      <c r="N6" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="O6" s="29"/>
-      <c r="P6" s="30" t="s">
+      <c r="O6" s="22"/>
+      <c r="P6" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="31"/>
-      <c r="R6" s="31" t="s">
+      <c r="Q6" s="24"/>
+      <c r="R6" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="S6" s="31"/>
+      <c r="S6" s="24"/>
     </row>
     <row r="7" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
-      <c r="C7" s="10"/>
-      <c r="D7" s="29" t="s">
+      <c r="C7" s="9"/>
+      <c r="D7" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="29"/>
-      <c r="F7" s="29" t="s">
+      <c r="E7" s="22"/>
+      <c r="F7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="G7" s="29"/>
-[...11 lines deleted...]
-      <c r="S7" s="31"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="24"/>
+      <c r="Q7" s="24"/>
+      <c r="R7" s="24"/>
+      <c r="S7" s="24"/>
     </row>
     <row r="8" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
-      <c r="C8" s="10"/>
-      <c r="D8" s="9" t="s">
+      <c r="C8" s="9"/>
+      <c r="D8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="E8" s="9" t="s">
+      <c r="E8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F8" s="9" t="s">
+      <c r="F8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G8" s="9" t="s">
+      <c r="G8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="H8" s="9" t="s">
+      <c r="H8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="I8" s="9" t="s">
+      <c r="I8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="J8" s="9" t="s">
+      <c r="J8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="K8" s="9" t="s">
+      <c r="K8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="9" t="s">
+      <c r="L8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="M8" s="9" t="s">
+      <c r="M8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="N8" s="9" t="s">
+      <c r="N8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="O8" s="9" t="s">
+      <c r="O8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="P8" s="9" t="s">
+      <c r="P8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="Q8" s="9" t="s">
+      <c r="Q8" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="R8" s="9" t="s">
+      <c r="R8" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="S8" s="9" t="s">
+      <c r="S8" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
-      <c r="C9" s="9" t="s">
+      <c r="C9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="10">
         <v>965</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>838</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="10">
         <v>12</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="10">
         <v>21</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="10">
         <v>95</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="11">
         <v>94</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="10">
         <v>21</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="12">
         <v>28</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="10">
         <v>2</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="12">
         <v>7</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="10">
         <v>1</v>
       </c>
-      <c r="O9" s="14">
-[...2 lines deleted...]
-      <c r="P9" s="11">
+      <c r="O9" s="12">
+        <v>0</v>
+      </c>
+      <c r="P9" s="10">
         <v>1096</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="13">
         <v>988</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="14">
         <v>-2</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
-      <c r="C10" s="9" t="s">
+      <c r="C10" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="10">
         <v>112</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>100</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="10">
         <v>4</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="10">
         <v>5</v>
       </c>
-      <c r="H10" s="11">
-[...2 lines deleted...]
-      <c r="I10" s="12">
+      <c r="H10" s="10">
+        <v>0</v>
+      </c>
+      <c r="I10" s="11">
         <v>3</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="10">
         <v>9</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="12">
         <v>4</v>
       </c>
-      <c r="L10" s="11">
-[...2 lines deleted...]
-      <c r="M10" s="13">
+      <c r="L10" s="10">
+        <v>0</v>
+      </c>
+      <c r="M10" s="12">
         <v>2</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="10">
         <v>2</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="12">
         <v>1</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="10">
         <v>127</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="13">
         <v>115</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="14">
         <v>1</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
-      <c r="C11" s="9" t="s">
+      <c r="C11" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="10">
         <v>138</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="10">
         <v>101</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="10">
         <v>48</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="10">
         <v>5</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="10">
         <v>6</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="11">
         <v>3</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="10">
         <v>5</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="12">
         <v>6</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="10">
         <v>2</v>
       </c>
-      <c r="M11" s="13">
-[...8 lines deleted...]
-      <c r="P11" s="11">
+      <c r="M11" s="12">
+        <v>0</v>
+      </c>
+      <c r="N11" s="10">
+        <v>0</v>
+      </c>
+      <c r="O11" s="12">
+        <v>0</v>
+      </c>
+      <c r="P11" s="10">
         <v>199</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="13">
         <v>115</v>
       </c>
-      <c r="R11" s="16">
-[...2 lines deleted...]
-      <c r="S11" s="17">
+      <c r="R11" s="14">
+        <v>0</v>
+      </c>
+      <c r="S11" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
-      <c r="C12" s="9" t="s">
+      <c r="C12" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="10">
         <v>579</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>499</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="10">
         <v>68</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="10">
         <v>57</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="10">
         <v>4</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="11">
         <v>6</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="10">
         <v>2</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="12">
         <v>3</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="10">
         <v>2</v>
       </c>
-      <c r="M12" s="13">
-[...8 lines deleted...]
-      <c r="P12" s="11">
+      <c r="M12" s="12">
+        <v>0</v>
+      </c>
+      <c r="N12" s="10">
+        <v>0</v>
+      </c>
+      <c r="O12" s="12">
+        <v>0</v>
+      </c>
+      <c r="P12" s="10">
         <v>655</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q12" s="13">
         <v>565</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="14">
         <v>39</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="15">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
-      <c r="C13" s="9" t="s">
+      <c r="C13" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="10">
         <v>93</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>89</v>
       </c>
-      <c r="F13" s="11">
-[...5 lines deleted...]
-      <c r="H13" s="11">
+      <c r="F13" s="10">
+        <v>0</v>
+      </c>
+      <c r="G13" s="10">
+        <v>0</v>
+      </c>
+      <c r="H13" s="10">
         <v>3</v>
       </c>
-      <c r="I13" s="12">
+      <c r="I13" s="11">
         <v>3</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="10">
         <v>3</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="12">
         <v>4</v>
       </c>
-      <c r="L13" s="11">
-[...11 lines deleted...]
-      <c r="P13" s="11">
+      <c r="L13" s="10">
+        <v>0</v>
+      </c>
+      <c r="M13" s="12">
+        <v>0</v>
+      </c>
+      <c r="N13" s="10">
+        <v>0</v>
+      </c>
+      <c r="O13" s="12">
+        <v>0</v>
+      </c>
+      <c r="P13" s="10">
         <v>99</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q13" s="13">
         <v>96</v>
       </c>
-      <c r="R13" s="16">
-[...2 lines deleted...]
-      <c r="S13" s="17">
+      <c r="R13" s="14">
+        <v>0</v>
+      </c>
+      <c r="S13" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
-      <c r="C14" s="9" t="s">
+      <c r="C14" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="11">
-[...2 lines deleted...]
-      <c r="E14" s="11">
+      <c r="D14" s="10">
+        <v>139</v>
+      </c>
+      <c r="E14" s="10">
         <v>117</v>
       </c>
-      <c r="F14" s="11">
-[...2 lines deleted...]
-      <c r="G14" s="11">
+      <c r="F14" s="10">
+        <v>0</v>
+      </c>
+      <c r="G14" s="10">
         <v>3</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="10">
         <v>2</v>
       </c>
-      <c r="I14" s="12">
+      <c r="I14" s="11">
         <v>1</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="10">
         <v>3</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="12">
         <v>1</v>
       </c>
-      <c r="L14" s="11">
-[...14 lines deleted...]
-      <c r="Q14" s="15">
+      <c r="L14" s="10">
+        <v>0</v>
+      </c>
+      <c r="M14" s="12">
+        <v>0</v>
+      </c>
+      <c r="N14" s="10">
+        <v>0</v>
+      </c>
+      <c r="O14" s="12">
+        <v>0</v>
+      </c>
+      <c r="P14" s="10">
+        <v>144</v>
+      </c>
+      <c r="Q14" s="13">
         <v>122</v>
       </c>
-      <c r="R14" s="16">
-[...2 lines deleted...]
-      <c r="S14" s="17">
+      <c r="R14" s="14">
+        <v>0</v>
+      </c>
+      <c r="S14" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
-      <c r="C15" s="9" t="s">
+      <c r="C15" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="10">
         <v>385</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="10">
         <v>345</v>
       </c>
-      <c r="F15" s="11">
-[...2 lines deleted...]
-      <c r="G15" s="11">
+      <c r="F15" s="10">
+        <v>0</v>
+      </c>
+      <c r="G15" s="10">
         <v>3</v>
       </c>
-      <c r="H15" s="11">
-[...2 lines deleted...]
-      <c r="I15" s="12">
+      <c r="H15" s="10">
+        <v>0</v>
+      </c>
+      <c r="I15" s="11">
         <v>2</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="10">
         <v>23</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="12">
         <v>17</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="10">
         <v>7</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="12">
         <v>3</v>
       </c>
-      <c r="N15" s="11">
-[...5 lines deleted...]
-      <c r="P15" s="11">
+      <c r="N15" s="10">
+        <v>0</v>
+      </c>
+      <c r="O15" s="12">
+        <v>0</v>
+      </c>
+      <c r="P15" s="10">
         <v>415</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q15" s="13">
         <v>370</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="14">
         <v>5</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
-      <c r="C16" s="9" t="s">
+      <c r="C16" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="10">
         <v>3979</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="10">
         <v>3702</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="10">
         <v>77</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="10">
         <v>63</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="10">
         <v>25</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="11">
         <v>57</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="10">
         <v>65</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="12">
         <v>60</v>
       </c>
-      <c r="L16" s="11">
-[...2 lines deleted...]
-      <c r="M16" s="13">
+      <c r="L16" s="10">
+        <v>207</v>
+      </c>
+      <c r="M16" s="12">
         <v>247</v>
       </c>
-      <c r="N16" s="11">
+      <c r="N16" s="10">
         <v>8</v>
       </c>
-      <c r="O16" s="14">
-[...5 lines deleted...]
-      <c r="Q16" s="15">
+      <c r="O16" s="12">
+        <v>0</v>
+      </c>
+      <c r="P16" s="10">
+        <v>4361</v>
+      </c>
+      <c r="Q16" s="13">
         <v>4129</v>
       </c>
-      <c r="R16" s="16">
-[...2 lines deleted...]
-      <c r="S16" s="17">
+      <c r="R16" s="14">
+        <v>109</v>
+      </c>
+      <c r="S16" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
-      <c r="C17" s="9" t="s">
+      <c r="C17" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="10">
         <v>2348</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="10">
         <v>2161</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="10">
         <v>51</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="10">
         <v>47</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="10">
         <v>25</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="11">
         <v>43</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="10">
         <v>49</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="12">
         <v>43</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="10">
         <v>61</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="12">
         <v>29</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N17" s="10">
         <v>1</v>
       </c>
-      <c r="O17" s="14">
-[...2 lines deleted...]
-      <c r="P17" s="11">
+      <c r="O17" s="12">
+        <v>0</v>
+      </c>
+      <c r="P17" s="10">
         <v>2535</v>
       </c>
-      <c r="Q17" s="15">
+      <c r="Q17" s="13">
         <v>2323</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R17" s="14">
         <v>-3</v>
       </c>
-      <c r="S17" s="17">
+      <c r="S17" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
-      <c r="C18" s="9" t="s">
+      <c r="C18" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="10">
         <v>3891</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="10">
         <v>3744</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="10">
         <v>219</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="10">
         <v>282</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="10">
         <v>44</v>
       </c>
-      <c r="I18" s="12">
+      <c r="I18" s="11">
         <v>43</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="10">
         <v>91</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="12">
         <v>65</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="10">
         <v>133</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="12">
         <v>163</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N18" s="10">
         <v>3</v>
       </c>
-      <c r="O18" s="14">
-[...2 lines deleted...]
-      <c r="P18" s="11">
+      <c r="O18" s="12">
+        <v>0</v>
+      </c>
+      <c r="P18" s="10">
         <v>4381</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q18" s="13">
         <v>4297</v>
       </c>
-      <c r="R18" s="16">
-[...2 lines deleted...]
-      <c r="S18" s="17">
+      <c r="R18" s="14">
+        <v>0</v>
+      </c>
+      <c r="S18" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
-      <c r="C19" s="9" t="s">
+      <c r="C19" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="10">
         <v>13453</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="10">
         <v>11939</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="10">
         <v>244</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="10">
         <v>265</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="10">
         <v>160</v>
       </c>
-      <c r="I19" s="12">
+      <c r="I19" s="11">
         <v>123</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="10">
         <v>355</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="12">
         <v>243</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="10">
         <v>156</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="12">
         <v>142</v>
       </c>
-      <c r="N19" s="11">
+      <c r="N19" s="10">
         <v>5</v>
       </c>
-      <c r="O19" s="14">
-[...2 lines deleted...]
-      <c r="P19" s="11">
+      <c r="O19" s="12">
+        <v>0</v>
+      </c>
+      <c r="P19" s="10">
         <v>14373</v>
       </c>
-      <c r="Q19" s="15">
+      <c r="Q19" s="13">
         <v>12712</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R19" s="14">
         <v>15</v>
       </c>
-      <c r="S19" s="17">
+      <c r="S19" s="15">
         <v>169</v>
       </c>
     </row>
     <row r="20" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
-      <c r="C20" s="9" t="s">
+      <c r="C20" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="10">
         <v>10200</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="10">
         <v>9130</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="10">
         <v>245</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="10">
         <v>248</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="10">
         <v>67</v>
       </c>
-      <c r="I20" s="12">
+      <c r="I20" s="11">
         <v>41</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="10">
         <v>484</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="12">
         <v>450</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="10">
         <v>225</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="12">
         <v>177</v>
       </c>
-      <c r="N20" s="11">
+      <c r="N20" s="10">
         <v>10</v>
       </c>
-      <c r="O20" s="14">
-[...2 lines deleted...]
-      <c r="P20" s="11">
+      <c r="O20" s="12">
+        <v>0</v>
+      </c>
+      <c r="P20" s="10">
         <v>11231</v>
       </c>
-      <c r="Q20" s="15">
+      <c r="Q20" s="13">
         <v>10046</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R20" s="14">
         <v>-77</v>
       </c>
-      <c r="S20" s="17">
+      <c r="S20" s="15">
         <v>-14</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
-      <c r="C21" s="9" t="s">
+      <c r="C21" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="10">
         <v>23537</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="10">
         <v>21456</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="10">
         <v>5110</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="10">
         <v>4560</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="10">
         <v>60</v>
       </c>
-      <c r="I21" s="12">
+      <c r="I21" s="11">
         <v>70</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="10">
         <v>1342</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="12">
         <v>1093</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="10">
         <v>3339</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="12">
         <v>3164</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N21" s="10">
         <v>5</v>
       </c>
-      <c r="O21" s="14">
+      <c r="O21" s="12">
         <v>5</v>
       </c>
-      <c r="P21" s="11">
+      <c r="P21" s="10">
         <v>33393</v>
       </c>
-      <c r="Q21" s="15">
+      <c r="Q21" s="13">
         <v>30348</v>
       </c>
-      <c r="R21" s="16">
-[...2 lines deleted...]
-      <c r="S21" s="17">
+      <c r="R21" s="14">
+        <v>0</v>
+      </c>
+      <c r="S21" s="15">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
-      <c r="C22" s="9" t="s">
+      <c r="C22" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="10">
         <v>12884</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="10">
         <v>12016</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="10">
         <v>1412</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="10">
         <v>1278</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="10">
         <v>52</v>
       </c>
-      <c r="I22" s="12">
+      <c r="I22" s="11">
         <v>44</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="10">
         <v>353</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="12">
         <v>350</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="10">
         <v>952</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="12">
         <v>808</v>
       </c>
-      <c r="N22" s="11">
+      <c r="N22" s="10">
         <v>18</v>
       </c>
-      <c r="O22" s="14">
-[...2 lines deleted...]
-      <c r="P22" s="11">
+      <c r="O22" s="12">
+        <v>0</v>
+      </c>
+      <c r="P22" s="10">
         <v>15671</v>
       </c>
-      <c r="Q22" s="15">
+      <c r="Q22" s="13">
         <v>14496</v>
       </c>
-      <c r="R22" s="16">
+      <c r="R22" s="14">
         <v>-11</v>
       </c>
-      <c r="S22" s="17">
+      <c r="S22" s="15">
         <v>-3</v>
       </c>
     </row>
     <row r="23" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
-      <c r="C23" s="9" t="s">
+      <c r="C23" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="10">
         <v>538</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="10">
         <v>527</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="10">
         <v>2</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="10">
         <v>2</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="10">
         <v>2</v>
       </c>
-      <c r="I23" s="12">
+      <c r="I23" s="11">
         <v>12</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="10">
         <v>17</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="12">
         <v>10</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="10">
         <v>2</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M23" s="12">
         <v>6</v>
       </c>
-      <c r="N23" s="11">
+      <c r="N23" s="10">
         <v>1</v>
       </c>
-      <c r="O23" s="14">
-[...2 lines deleted...]
-      <c r="P23" s="11">
+      <c r="O23" s="12">
+        <v>0</v>
+      </c>
+      <c r="P23" s="10">
         <v>562</v>
       </c>
-      <c r="Q23" s="15">
+      <c r="Q23" s="13">
         <v>557</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R23" s="14">
         <v>2</v>
       </c>
-      <c r="S23" s="17">
+      <c r="S23" s="15">
         <v>-2</v>
       </c>
     </row>
     <row r="24" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
-      <c r="C24" s="9" t="s">
+      <c r="C24" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="10">
         <v>1010</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="10">
         <v>940</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="10">
         <v>1</v>
       </c>
-      <c r="G24" s="11">
-[...2 lines deleted...]
-      <c r="H24" s="11">
+      <c r="G24" s="10">
+        <v>0</v>
+      </c>
+      <c r="H24" s="10">
         <v>17</v>
       </c>
-      <c r="I24" s="12">
+      <c r="I24" s="11">
         <v>13</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J24" s="10">
         <v>24</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="12">
         <v>21</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L24" s="10">
         <v>6</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M24" s="12">
         <v>3</v>
       </c>
-      <c r="N24" s="11">
+      <c r="N24" s="10">
         <v>2</v>
       </c>
-      <c r="O24" s="14">
-[...2 lines deleted...]
-      <c r="P24" s="11">
+      <c r="O24" s="12">
+        <v>0</v>
+      </c>
+      <c r="P24" s="10">
         <v>1060</v>
       </c>
-      <c r="Q24" s="15">
+      <c r="Q24" s="13">
         <v>977</v>
       </c>
-      <c r="R24" s="16">
-[...2 lines deleted...]
-      <c r="S24" s="17">
+      <c r="R24" s="14">
+        <v>0</v>
+      </c>
+      <c r="S24" s="15">
         <v>-1</v>
       </c>
     </row>
     <row r="25" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
-      <c r="C25" s="9" t="s">
+      <c r="C25" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="10">
         <v>542</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="10">
         <v>481</v>
       </c>
-      <c r="F25" s="11">
-[...5 lines deleted...]
-      <c r="H25" s="11">
+      <c r="F25" s="10">
+        <v>0</v>
+      </c>
+      <c r="G25" s="10">
+        <v>0</v>
+      </c>
+      <c r="H25" s="10">
         <v>8</v>
       </c>
-      <c r="I25" s="12">
+      <c r="I25" s="11">
         <v>5</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="10">
         <v>9</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="12">
         <v>20</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="10">
         <v>1</v>
       </c>
-      <c r="M25" s="13">
-[...5 lines deleted...]
-      <c r="O25" s="14">
+      <c r="M25" s="12">
+        <v>0</v>
+      </c>
+      <c r="N25" s="10">
+        <v>0</v>
+      </c>
+      <c r="O25" s="12">
         <v>1</v>
       </c>
-      <c r="P25" s="11">
+      <c r="P25" s="10">
         <v>560</v>
       </c>
-      <c r="Q25" s="15">
+      <c r="Q25" s="13">
         <v>507</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R25" s="14">
         <v>1</v>
       </c>
-      <c r="S25" s="17">
+      <c r="S25" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
-      <c r="C26" s="9" t="s">
+      <c r="C26" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="10">
         <v>473</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>455</v>
       </c>
-      <c r="F26" s="11">
-[...5 lines deleted...]
-      <c r="H26" s="11">
+      <c r="F26" s="10">
+        <v>0</v>
+      </c>
+      <c r="G26" s="10">
+        <v>0</v>
+      </c>
+      <c r="H26" s="10">
         <v>2</v>
       </c>
-      <c r="I26" s="12">
+      <c r="I26" s="11">
         <v>2</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="10">
         <v>21</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="12">
         <v>15</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="10">
         <v>1</v>
       </c>
-      <c r="M26" s="13">
-[...8 lines deleted...]
-      <c r="P26" s="11">
+      <c r="M26" s="12">
+        <v>0</v>
+      </c>
+      <c r="N26" s="10">
+        <v>0</v>
+      </c>
+      <c r="O26" s="12">
+        <v>0</v>
+      </c>
+      <c r="P26" s="10">
         <v>497</v>
       </c>
-      <c r="Q26" s="15">
+      <c r="Q26" s="13">
         <v>472</v>
       </c>
-      <c r="R26" s="16">
-[...2 lines deleted...]
-      <c r="S26" s="17">
+      <c r="R26" s="14">
+        <v>0</v>
+      </c>
+      <c r="S26" s="15">
         <v>-1</v>
       </c>
     </row>
     <row r="27" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
-      <c r="C27" s="9" t="s">
+      <c r="C27" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="10">
         <v>819</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="10">
         <v>766</v>
       </c>
-      <c r="F27" s="11">
+      <c r="F27" s="10">
         <v>52</v>
       </c>
-      <c r="G27" s="11">
+      <c r="G27" s="10">
         <v>62</v>
       </c>
-      <c r="H27" s="11">
+      <c r="H27" s="10">
         <v>3</v>
       </c>
-      <c r="I27" s="12">
-[...2 lines deleted...]
-      <c r="J27" s="11">
+      <c r="I27" s="11">
+        <v>0</v>
+      </c>
+      <c r="J27" s="10">
         <v>7</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K27" s="12">
         <v>13</v>
       </c>
-      <c r="L27" s="11">
+      <c r="L27" s="10">
         <v>8</v>
       </c>
-      <c r="M27" s="13">
+      <c r="M27" s="12">
         <v>29</v>
       </c>
-      <c r="N27" s="11">
-[...5 lines deleted...]
-      <c r="P27" s="11">
+      <c r="N27" s="10">
+        <v>0</v>
+      </c>
+      <c r="O27" s="12">
+        <v>0</v>
+      </c>
+      <c r="P27" s="10">
         <v>889</v>
       </c>
-      <c r="Q27" s="15">
+      <c r="Q27" s="13">
         <v>870</v>
       </c>
-      <c r="R27" s="16">
+      <c r="R27" s="14">
         <v>-2</v>
       </c>
-      <c r="S27" s="17">
+      <c r="S27" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
-      <c r="C28" s="9" t="s">
+      <c r="C28" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="D28" s="11">
+      <c r="D28" s="10">
         <v>1491</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="10">
         <v>1321</v>
       </c>
-      <c r="F28" s="11">
+      <c r="F28" s="10">
         <v>33</v>
       </c>
-      <c r="G28" s="11">
+      <c r="G28" s="10">
         <v>194</v>
       </c>
-      <c r="H28" s="11">
+      <c r="H28" s="10">
         <v>15</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="11">
         <v>14</v>
       </c>
-      <c r="J28" s="11">
+      <c r="J28" s="10">
         <v>50</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="12">
         <v>42</v>
       </c>
-      <c r="L28" s="11">
+      <c r="L28" s="10">
         <v>1</v>
       </c>
-      <c r="M28" s="13">
+      <c r="M28" s="12">
         <v>3</v>
       </c>
-      <c r="N28" s="11">
+      <c r="N28" s="10">
         <v>1</v>
       </c>
-      <c r="O28" s="14">
-[...2 lines deleted...]
-      <c r="P28" s="11">
+      <c r="O28" s="12">
+        <v>0</v>
+      </c>
+      <c r="P28" s="10">
         <v>1591</v>
       </c>
-      <c r="Q28" s="15">
+      <c r="Q28" s="13">
         <v>1574</v>
       </c>
-      <c r="R28" s="16">
+      <c r="R28" s="14">
         <v>-1</v>
       </c>
-      <c r="S28" s="17">
+      <c r="S28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
-      <c r="C29" s="9" t="s">
+      <c r="C29" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="D29" s="11">
+      <c r="D29" s="10">
         <v>3714</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="10">
         <v>3518</v>
       </c>
-      <c r="F29" s="11">
+      <c r="F29" s="10">
         <v>163</v>
       </c>
-      <c r="G29" s="11">
+      <c r="G29" s="10">
         <v>185</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H29" s="10">
         <v>35</v>
       </c>
-      <c r="I29" s="12">
+      <c r="I29" s="11">
         <v>14</v>
       </c>
-      <c r="J29" s="11">
+      <c r="J29" s="10">
         <v>97</v>
       </c>
-      <c r="K29" s="13">
+      <c r="K29" s="12">
         <v>94</v>
       </c>
-      <c r="L29" s="11">
+      <c r="L29" s="10">
         <v>24</v>
       </c>
-      <c r="M29" s="13">
+      <c r="M29" s="12">
         <v>43</v>
       </c>
-      <c r="N29" s="11">
+      <c r="N29" s="10">
         <v>12</v>
       </c>
-      <c r="O29" s="14">
+      <c r="O29" s="12">
         <v>15</v>
       </c>
-      <c r="P29" s="11">
+      <c r="P29" s="10">
         <v>4045</v>
       </c>
-      <c r="Q29" s="15">
+      <c r="Q29" s="13">
         <v>3869</v>
       </c>
-      <c r="R29" s="16">
+      <c r="R29" s="14">
         <v>1</v>
       </c>
-      <c r="S29" s="17">
+      <c r="S29" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
-      <c r="C30" s="9" t="s">
+      <c r="C30" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D30" s="11">
+      <c r="D30" s="10">
         <v>6410</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30" s="10">
         <v>6110</v>
       </c>
-      <c r="F30" s="11">
+      <c r="F30" s="10">
         <v>553</v>
       </c>
-      <c r="G30" s="11">
+      <c r="G30" s="10">
         <v>588</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="10">
         <v>141</v>
       </c>
-      <c r="I30" s="12">
+      <c r="I30" s="11">
         <v>123</v>
       </c>
-      <c r="J30" s="11">
+      <c r="J30" s="10">
         <v>120</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="12">
         <v>111</v>
       </c>
-      <c r="L30" s="11">
+      <c r="L30" s="10">
         <v>117</v>
       </c>
-      <c r="M30" s="13">
+      <c r="M30" s="12">
         <v>99</v>
       </c>
-      <c r="N30" s="11">
+      <c r="N30" s="10">
         <v>25</v>
       </c>
-      <c r="O30" s="14">
+      <c r="O30" s="12">
         <v>2</v>
       </c>
-      <c r="P30" s="11">
+      <c r="P30" s="10">
         <v>7366</v>
       </c>
-      <c r="Q30" s="15">
+      <c r="Q30" s="13">
         <v>7033</v>
       </c>
-      <c r="R30" s="16">
+      <c r="R30" s="14">
         <v>90</v>
       </c>
-      <c r="S30" s="17">
+      <c r="S30" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
-      <c r="C31" s="18" t="s">
+      <c r="C31" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="D31" s="19">
+      <c r="D31" s="10">
         <v>18339</v>
       </c>
-      <c r="E31" s="19">
+      <c r="E31" s="10">
         <v>16952</v>
       </c>
-      <c r="F31" s="19">
+      <c r="F31" s="10">
         <v>836</v>
       </c>
-      <c r="G31" s="19">
+      <c r="G31" s="10">
         <v>829</v>
       </c>
-      <c r="H31" s="19">
+      <c r="H31" s="10">
         <v>115</v>
       </c>
-      <c r="I31" s="20">
+      <c r="I31" s="11">
         <v>131</v>
       </c>
-      <c r="J31" s="19">
+      <c r="J31" s="10">
         <v>371</v>
       </c>
-      <c r="K31" s="14">
+      <c r="K31" s="12">
         <v>335</v>
       </c>
-      <c r="L31" s="19">
+      <c r="L31" s="10">
         <v>515</v>
       </c>
-      <c r="M31" s="14">
+      <c r="M31" s="12">
         <v>575</v>
       </c>
-      <c r="N31" s="19">
+      <c r="N31" s="10">
         <v>25</v>
       </c>
-      <c r="O31" s="14">
-[...2 lines deleted...]
-      <c r="P31" s="19">
+      <c r="O31" s="12">
+        <v>0</v>
+      </c>
+      <c r="P31" s="10">
         <v>20201</v>
       </c>
-      <c r="Q31" s="21">
+      <c r="Q31" s="13">
         <v>18822</v>
       </c>
-      <c r="R31" s="22">
+      <c r="R31" s="14">
         <v>3</v>
       </c>
-      <c r="S31" s="23">
+      <c r="S31" s="15">
         <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
-      <c r="C32" s="9" t="s">
+      <c r="C32" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="D32" s="11">
+      <c r="D32" s="10">
         <v>3920</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E32" s="10">
         <v>3763</v>
       </c>
-      <c r="F32" s="11">
+      <c r="F32" s="10">
         <v>129</v>
       </c>
-      <c r="G32" s="11">
+      <c r="G32" s="10">
         <v>172</v>
       </c>
-      <c r="H32" s="11">
+      <c r="H32" s="10">
         <v>17</v>
       </c>
-      <c r="I32" s="12">
+      <c r="I32" s="11">
         <v>3</v>
       </c>
-      <c r="J32" s="11">
+      <c r="J32" s="10">
         <v>109</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="12">
         <v>107</v>
       </c>
-      <c r="L32" s="11">
+      <c r="L32" s="10">
         <v>6</v>
       </c>
-      <c r="M32" s="13">
+      <c r="M32" s="12">
         <v>9</v>
       </c>
-      <c r="N32" s="11">
+      <c r="N32" s="10">
         <v>9</v>
       </c>
-      <c r="O32" s="14">
-[...2 lines deleted...]
-      <c r="P32" s="11">
+      <c r="O32" s="12">
+        <v>0</v>
+      </c>
+      <c r="P32" s="10">
         <v>4190</v>
       </c>
-      <c r="Q32" s="15">
+      <c r="Q32" s="13">
         <v>4054</v>
       </c>
-      <c r="R32" s="16">
-[...2 lines deleted...]
-      <c r="S32" s="17">
+      <c r="R32" s="14">
+        <v>0</v>
+      </c>
+      <c r="S32" s="15">
         <v>-5</v>
       </c>
     </row>
     <row r="33" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
-      <c r="C33" s="9" t="s">
+      <c r="C33" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="D33" s="11">
+      <c r="D33" s="10">
         <v>1813</v>
       </c>
-      <c r="E33" s="11">
+      <c r="E33" s="10">
         <v>1837</v>
       </c>
-      <c r="F33" s="11">
+      <c r="F33" s="10">
         <v>166</v>
       </c>
-      <c r="G33" s="11">
+      <c r="G33" s="10">
         <v>181</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="10">
         <v>2</v>
       </c>
-      <c r="I33" s="12">
-[...2 lines deleted...]
-      <c r="J33" s="11">
+      <c r="I33" s="11">
+        <v>0</v>
+      </c>
+      <c r="J33" s="10">
         <v>38</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="12">
         <v>33</v>
       </c>
-      <c r="L33" s="11">
+      <c r="L33" s="10">
         <v>7</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="12">
         <v>4</v>
       </c>
-      <c r="N33" s="11">
-[...5 lines deleted...]
-      <c r="P33" s="11">
+      <c r="N33" s="10">
+        <v>0</v>
+      </c>
+      <c r="O33" s="12">
+        <v>0</v>
+      </c>
+      <c r="P33" s="10">
         <v>2026</v>
       </c>
-      <c r="Q33" s="15">
+      <c r="Q33" s="13">
         <v>2055</v>
       </c>
-      <c r="R33" s="16">
-[...2 lines deleted...]
-      <c r="S33" s="17">
+      <c r="R33" s="14">
+        <v>0</v>
+      </c>
+      <c r="S33" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
-      <c r="C34" s="9" t="s">
+      <c r="C34" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="D34" s="11">
+      <c r="D34" s="10">
         <v>1590</v>
       </c>
-      <c r="E34" s="11">
+      <c r="E34" s="10">
         <v>1481</v>
       </c>
-      <c r="F34" s="11">
+      <c r="F34" s="10">
         <v>237</v>
       </c>
-      <c r="G34" s="11">
+      <c r="G34" s="10">
         <v>238</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H34" s="10">
         <v>2</v>
       </c>
-      <c r="I34" s="12">
+      <c r="I34" s="11">
         <v>6</v>
       </c>
-      <c r="J34" s="11">
+      <c r="J34" s="10">
         <v>184</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="12">
         <v>134</v>
       </c>
-      <c r="L34" s="11">
+      <c r="L34" s="10">
         <v>19</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="12">
         <v>21</v>
       </c>
-      <c r="N34" s="11">
+      <c r="N34" s="10">
         <v>2</v>
       </c>
-      <c r="O34" s="14">
-[...2 lines deleted...]
-      <c r="P34" s="11">
+      <c r="O34" s="12">
+        <v>0</v>
+      </c>
+      <c r="P34" s="10">
         <v>2034</v>
       </c>
-      <c r="Q34" s="15">
+      <c r="Q34" s="13">
         <v>1880</v>
       </c>
-      <c r="R34" s="16">
+      <c r="R34" s="14">
         <v>-1</v>
       </c>
-      <c r="S34" s="17">
+      <c r="S34" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
-      <c r="C35" s="9" t="s">
+      <c r="C35" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="D35" s="11">
+      <c r="D35" s="10">
         <v>10536</v>
       </c>
-      <c r="E35" s="11">
+      <c r="E35" s="10">
         <v>9189</v>
       </c>
-      <c r="F35" s="11">
+      <c r="F35" s="10">
         <v>522</v>
       </c>
-      <c r="G35" s="11">
+      <c r="G35" s="10">
         <v>290</v>
       </c>
-      <c r="H35" s="11">
+      <c r="H35" s="10">
         <v>27</v>
       </c>
-      <c r="I35" s="12">
+      <c r="I35" s="11">
         <v>9</v>
       </c>
-      <c r="J35" s="11">
+      <c r="J35" s="10">
         <v>320</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K35" s="12">
         <v>149</v>
       </c>
-      <c r="L35" s="11">
+      <c r="L35" s="10">
         <v>999</v>
       </c>
-      <c r="M35" s="13">
+      <c r="M35" s="12">
         <v>1301</v>
       </c>
-      <c r="N35" s="11">
+      <c r="N35" s="10">
         <v>5</v>
       </c>
-      <c r="O35" s="14">
+      <c r="O35" s="12">
         <v>2</v>
       </c>
-      <c r="P35" s="11">
+      <c r="P35" s="10">
         <v>12409</v>
       </c>
-      <c r="Q35" s="15">
+      <c r="Q35" s="13">
         <v>10940</v>
       </c>
-      <c r="R35" s="16">
+      <c r="R35" s="14">
         <v>-43</v>
       </c>
-      <c r="S35" s="17">
+      <c r="S35" s="15">
         <v>-11</v>
       </c>
     </row>
     <row r="36" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
-      <c r="C36" s="9" t="s">
+      <c r="C36" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="D36" s="11">
+      <c r="D36" s="10">
         <v>4115</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36" s="10">
         <v>3941</v>
       </c>
-      <c r="F36" s="11">
+      <c r="F36" s="10">
         <v>875</v>
       </c>
-      <c r="G36" s="11">
+      <c r="G36" s="10">
         <v>902</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H36" s="10">
         <v>31</v>
       </c>
-      <c r="I36" s="12">
+      <c r="I36" s="11">
         <v>21</v>
       </c>
-      <c r="J36" s="11">
+      <c r="J36" s="10">
         <v>173</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="12">
         <v>83</v>
       </c>
-      <c r="L36" s="11">
+      <c r="L36" s="10">
         <v>132</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M36" s="12">
         <v>94</v>
       </c>
-      <c r="N36" s="11">
+      <c r="N36" s="10">
         <v>2</v>
       </c>
-      <c r="O36" s="14">
-[...2 lines deleted...]
-      <c r="P36" s="11">
+      <c r="O36" s="12">
+        <v>0</v>
+      </c>
+      <c r="P36" s="10">
         <v>5328</v>
       </c>
-      <c r="Q36" s="15">
+      <c r="Q36" s="13">
         <v>5041</v>
       </c>
-      <c r="R36" s="16">
-[...2 lines deleted...]
-      <c r="S36" s="17">
+      <c r="R36" s="14">
+        <v>0</v>
+      </c>
+      <c r="S36" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
-      <c r="C37" s="9" t="s">
+      <c r="C37" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="D37" s="11">
+      <c r="D37" s="10">
         <v>464</v>
       </c>
-      <c r="E37" s="11">
+      <c r="E37" s="10">
         <v>474</v>
       </c>
-      <c r="F37" s="11">
+      <c r="F37" s="10">
         <v>24</v>
       </c>
-      <c r="G37" s="11">
+      <c r="G37" s="10">
         <v>16</v>
       </c>
-      <c r="H37" s="11">
+      <c r="H37" s="10">
         <v>11</v>
       </c>
-      <c r="I37" s="12">
+      <c r="I37" s="11">
         <v>8</v>
       </c>
-      <c r="J37" s="11">
+      <c r="J37" s="10">
         <v>19</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K37" s="12">
         <v>18</v>
       </c>
-      <c r="L37" s="11">
+      <c r="L37" s="10">
         <v>6</v>
       </c>
-      <c r="M37" s="13">
+      <c r="M37" s="12">
         <v>3</v>
       </c>
-      <c r="N37" s="11">
+      <c r="N37" s="10">
         <v>1</v>
       </c>
-      <c r="O37" s="14">
-[...2 lines deleted...]
-      <c r="P37" s="11">
+      <c r="O37" s="12">
+        <v>0</v>
+      </c>
+      <c r="P37" s="10">
         <v>525</v>
       </c>
-      <c r="Q37" s="15">
+      <c r="Q37" s="13">
         <v>519</v>
       </c>
-      <c r="R37" s="16">
+      <c r="R37" s="14">
         <v>-12</v>
       </c>
-      <c r="S37" s="17">
+      <c r="S37" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
-      <c r="C38" s="9" t="s">
+      <c r="C38" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="D38" s="11">
+      <c r="D38" s="10">
         <v>157</v>
       </c>
-      <c r="E38" s="11">
+      <c r="E38" s="10">
         <v>136</v>
       </c>
-      <c r="F38" s="11">
+      <c r="F38" s="10">
         <v>30</v>
       </c>
-      <c r="G38" s="11">
+      <c r="G38" s="10">
         <v>31</v>
       </c>
-      <c r="H38" s="11">
+      <c r="H38" s="10">
         <v>2</v>
       </c>
-      <c r="I38" s="12">
-[...2 lines deleted...]
-      <c r="J38" s="11">
+      <c r="I38" s="11">
+        <v>0</v>
+      </c>
+      <c r="J38" s="10">
         <v>4</v>
       </c>
-      <c r="K38" s="13">
+      <c r="K38" s="12">
         <v>2</v>
       </c>
-      <c r="L38" s="11">
+      <c r="L38" s="10">
         <v>1</v>
       </c>
-      <c r="M38" s="13">
-[...8 lines deleted...]
-      <c r="P38" s="11">
+      <c r="M38" s="12">
+        <v>0</v>
+      </c>
+      <c r="N38" s="10">
+        <v>0</v>
+      </c>
+      <c r="O38" s="12">
+        <v>0</v>
+      </c>
+      <c r="P38" s="10">
         <v>194</v>
       </c>
-      <c r="Q38" s="15">
+      <c r="Q38" s="13">
         <v>169</v>
       </c>
-      <c r="R38" s="16">
-[...2 lines deleted...]
-      <c r="S38" s="17">
+      <c r="R38" s="14">
+        <v>0</v>
+      </c>
+      <c r="S38" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
-      <c r="C39" s="9" t="s">
+      <c r="C39" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="D39" s="11">
+      <c r="D39" s="10">
         <v>113</v>
       </c>
-      <c r="E39" s="11">
+      <c r="E39" s="10">
         <v>110</v>
       </c>
-      <c r="F39" s="11">
+      <c r="F39" s="10">
         <v>2</v>
       </c>
-      <c r="G39" s="11">
+      <c r="G39" s="10">
         <v>2</v>
       </c>
-      <c r="H39" s="11">
+      <c r="H39" s="10">
         <v>7</v>
       </c>
-      <c r="I39" s="12">
+      <c r="I39" s="11">
         <v>2</v>
       </c>
-      <c r="J39" s="11">
-[...2 lines deleted...]
-      <c r="K39" s="13">
+      <c r="J39" s="10">
+        <v>0</v>
+      </c>
+      <c r="K39" s="12">
         <v>8</v>
       </c>
-      <c r="L39" s="11">
-[...8 lines deleted...]
-      <c r="O39" s="14">
+      <c r="L39" s="10">
+        <v>0</v>
+      </c>
+      <c r="M39" s="12">
+        <v>0</v>
+      </c>
+      <c r="N39" s="10">
+        <v>0</v>
+      </c>
+      <c r="O39" s="12">
         <v>1</v>
       </c>
-      <c r="P39" s="11">
+      <c r="P39" s="10">
         <v>122</v>
       </c>
-      <c r="Q39" s="15">
+      <c r="Q39" s="13">
         <v>123</v>
       </c>
-      <c r="R39" s="16">
-[...2 lines deleted...]
-      <c r="S39" s="17">
+      <c r="R39" s="14">
+        <v>0</v>
+      </c>
+      <c r="S39" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
-      <c r="C40" s="9" t="s">
+      <c r="C40" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D40" s="11">
+      <c r="D40" s="10">
         <v>293</v>
       </c>
-      <c r="E40" s="11">
+      <c r="E40" s="10">
         <v>308</v>
       </c>
-      <c r="F40" s="11">
-[...2 lines deleted...]
-      <c r="G40" s="11">
+      <c r="F40" s="10">
+        <v>0</v>
+      </c>
+      <c r="G40" s="10">
         <v>1</v>
       </c>
-      <c r="H40" s="11">
-[...2 lines deleted...]
-      <c r="I40" s="12">
+      <c r="H40" s="10">
+        <v>0</v>
+      </c>
+      <c r="I40" s="11">
         <v>1</v>
       </c>
-      <c r="J40" s="11">
+      <c r="J40" s="10">
         <v>5</v>
       </c>
-      <c r="K40" s="13">
+      <c r="K40" s="12">
         <v>5</v>
       </c>
-      <c r="L40" s="11">
-[...11 lines deleted...]
-      <c r="P40" s="11">
+      <c r="L40" s="10">
+        <v>0</v>
+      </c>
+      <c r="M40" s="12">
+        <v>0</v>
+      </c>
+      <c r="N40" s="10">
+        <v>0</v>
+      </c>
+      <c r="O40" s="12">
+        <v>0</v>
+      </c>
+      <c r="P40" s="10">
         <v>298</v>
       </c>
-      <c r="Q40" s="15">
+      <c r="Q40" s="13">
         <v>315</v>
       </c>
-      <c r="R40" s="16">
-[...2 lines deleted...]
-      <c r="S40" s="17">
+      <c r="R40" s="14">
+        <v>0</v>
+      </c>
+      <c r="S40" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
-      <c r="C41" s="9" t="s">
+      <c r="C41" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D41" s="11">
+      <c r="D41" s="10">
         <v>855</v>
       </c>
-      <c r="E41" s="11">
+      <c r="E41" s="10">
         <v>779</v>
       </c>
-      <c r="F41" s="11">
+      <c r="F41" s="10">
         <v>50</v>
       </c>
-      <c r="G41" s="11">
+      <c r="G41" s="10">
         <v>58</v>
       </c>
-      <c r="H41" s="11">
+      <c r="H41" s="10">
         <v>5</v>
       </c>
-      <c r="I41" s="12">
+      <c r="I41" s="11">
         <v>8</v>
       </c>
-      <c r="J41" s="11">
+      <c r="J41" s="10">
         <v>53</v>
       </c>
-      <c r="K41" s="13">
+      <c r="K41" s="12">
         <v>41</v>
       </c>
-      <c r="L41" s="11">
+      <c r="L41" s="10">
         <v>17</v>
       </c>
-      <c r="M41" s="13">
+      <c r="M41" s="12">
         <v>3</v>
       </c>
-      <c r="N41" s="11">
-[...5 lines deleted...]
-      <c r="P41" s="11">
+      <c r="N41" s="10">
+        <v>0</v>
+      </c>
+      <c r="O41" s="12">
+        <v>0</v>
+      </c>
+      <c r="P41" s="10">
         <v>980</v>
       </c>
-      <c r="Q41" s="15">
+      <c r="Q41" s="13">
         <v>889</v>
       </c>
-      <c r="R41" s="16">
-[...2 lines deleted...]
-      <c r="S41" s="17">
+      <c r="R41" s="14">
+        <v>0</v>
+      </c>
+      <c r="S41" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
-      <c r="C42" s="9" t="s">
+      <c r="C42" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="D42" s="11">
+      <c r="D42" s="10">
         <v>2058</v>
       </c>
-      <c r="E42" s="11">
+      <c r="E42" s="10">
         <v>2052</v>
       </c>
-      <c r="F42" s="11">
+      <c r="F42" s="10">
         <v>52</v>
       </c>
-      <c r="G42" s="11">
+      <c r="G42" s="10">
         <v>72</v>
       </c>
-      <c r="H42" s="11">
+      <c r="H42" s="10">
         <v>36</v>
       </c>
-      <c r="I42" s="12">
+      <c r="I42" s="11">
         <v>8</v>
       </c>
-      <c r="J42" s="11">
+      <c r="J42" s="10">
         <v>64</v>
       </c>
-      <c r="K42" s="13">
+      <c r="K42" s="12">
         <v>35</v>
       </c>
-      <c r="L42" s="11">
+      <c r="L42" s="10">
         <v>35</v>
       </c>
-      <c r="M42" s="13">
+      <c r="M42" s="12">
         <v>70</v>
       </c>
-      <c r="N42" s="11">
+      <c r="N42" s="10">
         <v>1</v>
       </c>
-      <c r="O42" s="14">
-[...2 lines deleted...]
-      <c r="P42" s="11">
+      <c r="O42" s="12">
+        <v>0</v>
+      </c>
+      <c r="P42" s="10">
         <v>2246</v>
       </c>
-      <c r="Q42" s="15">
+      <c r="Q42" s="13">
         <v>2237</v>
       </c>
-      <c r="R42" s="16">
-[...2 lines deleted...]
-      <c r="S42" s="17">
+      <c r="R42" s="14">
+        <v>0</v>
+      </c>
+      <c r="S42" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
-      <c r="C43" s="9" t="s">
+      <c r="C43" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="D43" s="11">
+      <c r="D43" s="10">
         <v>340</v>
       </c>
-      <c r="E43" s="11">
+      <c r="E43" s="10">
         <v>323</v>
       </c>
-      <c r="F43" s="11">
+      <c r="F43" s="10">
         <v>15</v>
       </c>
-      <c r="G43" s="11">
+      <c r="G43" s="10">
         <v>8</v>
       </c>
-      <c r="H43" s="11">
+      <c r="H43" s="10">
         <v>2</v>
       </c>
-      <c r="I43" s="12">
+      <c r="I43" s="11">
         <v>8</v>
       </c>
-      <c r="J43" s="11">
+      <c r="J43" s="10">
         <v>10</v>
       </c>
-      <c r="K43" s="13">
+      <c r="K43" s="12">
         <v>9</v>
       </c>
-      <c r="L43" s="11">
+      <c r="L43" s="10">
         <v>19</v>
       </c>
-      <c r="M43" s="13">
+      <c r="M43" s="12">
         <v>34</v>
       </c>
-      <c r="N43" s="11">
+      <c r="N43" s="10">
         <v>3</v>
       </c>
-      <c r="O43" s="14">
-[...2 lines deleted...]
-      <c r="P43" s="11">
+      <c r="O43" s="12">
+        <v>0</v>
+      </c>
+      <c r="P43" s="10">
         <v>389</v>
       </c>
-      <c r="Q43" s="15">
+      <c r="Q43" s="13">
         <v>382</v>
       </c>
-      <c r="R43" s="16">
-[...2 lines deleted...]
-      <c r="S43" s="17">
+      <c r="R43" s="14">
+        <v>0</v>
+      </c>
+      <c r="S43" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
-      <c r="C44" s="9" t="s">
+      <c r="C44" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="D44" s="11">
+      <c r="D44" s="10">
         <v>178</v>
       </c>
-      <c r="E44" s="11">
+      <c r="E44" s="10">
         <v>169</v>
       </c>
-      <c r="F44" s="11">
-[...5 lines deleted...]
-      <c r="H44" s="11">
+      <c r="F44" s="10">
+        <v>0</v>
+      </c>
+      <c r="G44" s="10">
+        <v>0</v>
+      </c>
+      <c r="H44" s="10">
         <v>2</v>
       </c>
-      <c r="I44" s="12">
+      <c r="I44" s="11">
         <v>2</v>
       </c>
-      <c r="J44" s="11">
+      <c r="J44" s="10">
         <v>8</v>
       </c>
-      <c r="K44" s="13">
+      <c r="K44" s="12">
         <v>5</v>
       </c>
-      <c r="L44" s="11">
+      <c r="L44" s="10">
         <v>1</v>
       </c>
-      <c r="M44" s="13">
-[...8 lines deleted...]
-      <c r="P44" s="11">
+      <c r="M44" s="12">
+        <v>0</v>
+      </c>
+      <c r="N44" s="10">
+        <v>0</v>
+      </c>
+      <c r="O44" s="12">
+        <v>0</v>
+      </c>
+      <c r="P44" s="10">
         <v>189</v>
       </c>
-      <c r="Q44" s="15">
+      <c r="Q44" s="13">
         <v>176</v>
       </c>
-      <c r="R44" s="16">
+      <c r="R44" s="14">
         <v>2</v>
       </c>
-      <c r="S44" s="17">
+      <c r="S44" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
-      <c r="C45" s="9" t="s">
+      <c r="C45" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D45" s="11">
+      <c r="D45" s="10">
         <v>449</v>
       </c>
-      <c r="E45" s="11">
+      <c r="E45" s="10">
         <v>470</v>
       </c>
-      <c r="F45" s="11">
-[...5 lines deleted...]
-      <c r="H45" s="11">
+      <c r="F45" s="10">
+        <v>0</v>
+      </c>
+      <c r="G45" s="10">
+        <v>0</v>
+      </c>
+      <c r="H45" s="10">
         <v>9</v>
       </c>
-      <c r="I45" s="12">
-[...2 lines deleted...]
-      <c r="J45" s="11">
+      <c r="I45" s="11">
+        <v>0</v>
+      </c>
+      <c r="J45" s="10">
         <v>14</v>
       </c>
-      <c r="K45" s="13">
+      <c r="K45" s="12">
         <v>10</v>
       </c>
-      <c r="L45" s="11">
+      <c r="L45" s="10">
         <v>2</v>
       </c>
-      <c r="M45" s="13">
+      <c r="M45" s="12">
         <v>4</v>
       </c>
-      <c r="N45" s="11">
-[...5 lines deleted...]
-      <c r="P45" s="11">
+      <c r="N45" s="10">
+        <v>0</v>
+      </c>
+      <c r="O45" s="12">
+        <v>0</v>
+      </c>
+      <c r="P45" s="10">
         <v>474</v>
       </c>
-      <c r="Q45" s="15">
+      <c r="Q45" s="13">
         <v>484</v>
       </c>
-      <c r="R45" s="16">
+      <c r="R45" s="14">
         <v>-1</v>
       </c>
-      <c r="S45" s="17">
+      <c r="S45" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
-      <c r="C46" s="9" t="s">
+      <c r="C46" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="D46" s="11">
+      <c r="D46" s="10">
         <v>251</v>
       </c>
-      <c r="E46" s="11">
+      <c r="E46" s="10">
         <v>238</v>
       </c>
-      <c r="F46" s="11">
+      <c r="F46" s="10">
         <v>7</v>
       </c>
-      <c r="G46" s="11">
+      <c r="G46" s="10">
         <v>8</v>
       </c>
-      <c r="H46" s="11">
+      <c r="H46" s="10">
         <v>4</v>
       </c>
-      <c r="I46" s="12">
+      <c r="I46" s="11">
         <v>6</v>
       </c>
-      <c r="J46" s="11">
+      <c r="J46" s="10">
         <v>8</v>
       </c>
-      <c r="K46" s="13">
+      <c r="K46" s="12">
         <v>7</v>
       </c>
-      <c r="L46" s="11">
-[...2 lines deleted...]
-      <c r="M46" s="13">
+      <c r="L46" s="10">
+        <v>0</v>
+      </c>
+      <c r="M46" s="12">
         <v>2</v>
       </c>
-      <c r="N46" s="11">
-[...5 lines deleted...]
-      <c r="P46" s="11">
+      <c r="N46" s="10">
+        <v>0</v>
+      </c>
+      <c r="O46" s="12">
+        <v>0</v>
+      </c>
+      <c r="P46" s="10">
         <v>270</v>
       </c>
-      <c r="Q46" s="15">
+      <c r="Q46" s="13">
         <v>261</v>
       </c>
-      <c r="R46" s="16">
-[...2 lines deleted...]
-      <c r="S46" s="17">
+      <c r="R46" s="14">
+        <v>0</v>
+      </c>
+      <c r="S46" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
-      <c r="C47" s="9" t="s">
+      <c r="C47" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D47" s="11">
+      <c r="D47" s="10">
         <v>86</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E47" s="10">
         <v>74</v>
       </c>
-      <c r="F47" s="11">
-[...2 lines deleted...]
-      <c r="G47" s="11">
+      <c r="F47" s="10">
+        <v>0</v>
+      </c>
+      <c r="G47" s="10">
         <v>1</v>
       </c>
-      <c r="H47" s="11">
+      <c r="H47" s="10">
         <v>4</v>
       </c>
-      <c r="I47" s="12">
+      <c r="I47" s="11">
         <v>4</v>
       </c>
-      <c r="J47" s="11">
+      <c r="J47" s="10">
         <v>2</v>
       </c>
-      <c r="K47" s="13">
+      <c r="K47" s="12">
         <v>2</v>
       </c>
-      <c r="L47" s="11">
+      <c r="L47" s="10">
         <v>1</v>
       </c>
-      <c r="M47" s="13">
+      <c r="M47" s="12">
         <v>3</v>
       </c>
-      <c r="N47" s="11">
-[...5 lines deleted...]
-      <c r="P47" s="11">
+      <c r="N47" s="10">
+        <v>0</v>
+      </c>
+      <c r="O47" s="12">
+        <v>0</v>
+      </c>
+      <c r="P47" s="10">
         <v>93</v>
       </c>
-      <c r="Q47" s="15">
+      <c r="Q47" s="13">
         <v>84</v>
       </c>
-      <c r="R47" s="16">
-[...2 lines deleted...]
-      <c r="S47" s="17">
+      <c r="R47" s="14">
+        <v>0</v>
+      </c>
+      <c r="S47" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
-      <c r="C48" s="9" t="s">
+      <c r="C48" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="D48" s="11">
+      <c r="D48" s="10">
         <v>3022</v>
       </c>
-      <c r="E48" s="11">
+      <c r="E48" s="10">
         <v>2669</v>
       </c>
-      <c r="F48" s="11">
+      <c r="F48" s="10">
         <v>202</v>
       </c>
-      <c r="G48" s="11">
+      <c r="G48" s="10">
         <v>203</v>
       </c>
-      <c r="H48" s="11">
+      <c r="H48" s="10">
         <v>24</v>
       </c>
-      <c r="I48" s="12">
+      <c r="I48" s="11">
         <v>12</v>
       </c>
-      <c r="J48" s="11">
+      <c r="J48" s="10">
         <v>153</v>
       </c>
-      <c r="K48" s="13">
+      <c r="K48" s="12">
         <v>123</v>
       </c>
-      <c r="L48" s="11">
+      <c r="L48" s="10">
         <v>120</v>
       </c>
-      <c r="M48" s="13">
+      <c r="M48" s="12">
         <v>66</v>
       </c>
-      <c r="N48" s="11">
-[...2 lines deleted...]
-      <c r="O48" s="14">
+      <c r="N48" s="10">
+        <v>0</v>
+      </c>
+      <c r="O48" s="12">
         <v>1</v>
       </c>
-      <c r="P48" s="11">
+      <c r="P48" s="10">
         <v>3521</v>
       </c>
-      <c r="Q48" s="15">
+      <c r="Q48" s="13">
         <v>3074</v>
       </c>
-      <c r="R48" s="16">
-[...2 lines deleted...]
-      <c r="S48" s="17">
+      <c r="R48" s="14">
+        <v>0</v>
+      </c>
+      <c r="S48" s="15">
         <v>-1</v>
       </c>
     </row>
     <row r="49" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
-      <c r="C49" s="9" t="s">
+      <c r="C49" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="D49" s="11">
+      <c r="D49" s="10">
         <v>166</v>
       </c>
-      <c r="E49" s="11">
+      <c r="E49" s="10">
         <v>144</v>
       </c>
-      <c r="F49" s="11">
+      <c r="F49" s="10">
         <v>3</v>
       </c>
-      <c r="G49" s="11">
+      <c r="G49" s="10">
         <v>1</v>
       </c>
-      <c r="H49" s="11">
-[...5 lines deleted...]
-      <c r="J49" s="11">
+      <c r="H49" s="10">
+        <v>0</v>
+      </c>
+      <c r="I49" s="11">
+        <v>0</v>
+      </c>
+      <c r="J49" s="10">
         <v>6</v>
       </c>
-      <c r="K49" s="13">
+      <c r="K49" s="12">
         <v>5</v>
       </c>
-      <c r="L49" s="11">
-[...8 lines deleted...]
-      <c r="O49" s="14">
+      <c r="L49" s="10">
+        <v>0</v>
+      </c>
+      <c r="M49" s="12">
+        <v>0</v>
+      </c>
+      <c r="N49" s="10">
+        <v>0</v>
+      </c>
+      <c r="O49" s="12">
         <v>1</v>
       </c>
-      <c r="P49" s="11">
+      <c r="P49" s="10">
         <v>175</v>
       </c>
-      <c r="Q49" s="15">
+      <c r="Q49" s="13">
         <v>151</v>
       </c>
-      <c r="R49" s="16">
+      <c r="R49" s="14">
         <v>4</v>
       </c>
-      <c r="S49" s="17">
+      <c r="S49" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="2"/>
       <c r="B50" s="2"/>
-      <c r="C50" s="9" t="s">
+      <c r="C50" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="D50" s="11">
+      <c r="D50" s="10">
         <v>200</v>
       </c>
-      <c r="E50" s="11">
+      <c r="E50" s="10">
         <v>183</v>
       </c>
-      <c r="F50" s="11">
+      <c r="F50" s="10">
         <v>2</v>
       </c>
-      <c r="G50" s="11">
+      <c r="G50" s="10">
         <v>5</v>
       </c>
-      <c r="H50" s="11">
+      <c r="H50" s="10">
         <v>9</v>
       </c>
-      <c r="I50" s="12">
+      <c r="I50" s="11">
         <v>3</v>
       </c>
-      <c r="J50" s="11">
+      <c r="J50" s="10">
         <v>4</v>
       </c>
-      <c r="K50" s="13">
-[...2 lines deleted...]
-      <c r="L50" s="11">
+      <c r="K50" s="12">
+        <v>0</v>
+      </c>
+      <c r="L50" s="10">
         <v>1</v>
       </c>
-      <c r="M50" s="13">
-[...2 lines deleted...]
-      <c r="N50" s="11">
+      <c r="M50" s="12">
+        <v>0</v>
+      </c>
+      <c r="N50" s="10">
         <v>1</v>
       </c>
-      <c r="O50" s="14">
-[...2 lines deleted...]
-      <c r="P50" s="11">
+      <c r="O50" s="12">
+        <v>0</v>
+      </c>
+      <c r="P50" s="10">
         <v>217</v>
       </c>
-      <c r="Q50" s="15">
+      <c r="Q50" s="13">
         <v>191</v>
       </c>
-      <c r="R50" s="16">
-[...2 lines deleted...]
-      <c r="S50" s="17">
+      <c r="R50" s="14">
+        <v>0</v>
+      </c>
+      <c r="S50" s="15">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="2"/>
       <c r="B51" s="2"/>
-      <c r="C51" s="9" t="s">
+      <c r="C51" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D51" s="11">
+      <c r="D51" s="10">
         <v>356</v>
       </c>
-      <c r="E51" s="11">
+      <c r="E51" s="10">
         <v>315</v>
       </c>
-      <c r="F51" s="11">
+      <c r="F51" s="10">
         <v>95</v>
       </c>
-      <c r="G51" s="11">
+      <c r="G51" s="10">
         <v>7</v>
       </c>
-      <c r="H51" s="11">
-[...2 lines deleted...]
-      <c r="I51" s="12">
+      <c r="H51" s="10">
+        <v>0</v>
+      </c>
+      <c r="I51" s="11">
         <v>1</v>
       </c>
-      <c r="J51" s="11">
+      <c r="J51" s="10">
         <v>18</v>
       </c>
-      <c r="K51" s="13">
+      <c r="K51" s="12">
         <v>9</v>
       </c>
-      <c r="L51" s="11">
+      <c r="L51" s="10">
         <v>2</v>
       </c>
-      <c r="M51" s="13">
-[...8 lines deleted...]
-      <c r="P51" s="11">
+      <c r="M51" s="12">
+        <v>0</v>
+      </c>
+      <c r="N51" s="10">
+        <v>0</v>
+      </c>
+      <c r="O51" s="12">
+        <v>0</v>
+      </c>
+      <c r="P51" s="10">
         <v>471</v>
       </c>
-      <c r="Q51" s="15">
+      <c r="Q51" s="13">
         <v>332</v>
       </c>
-      <c r="R51" s="16">
+      <c r="R51" s="14">
         <v>2</v>
       </c>
-      <c r="S51" s="17">
+      <c r="S51" s="15">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
-      <c r="C52" s="9" t="s">
+      <c r="C52" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="D52" s="11">
+      <c r="D52" s="10">
         <v>296</v>
       </c>
-      <c r="E52" s="11">
+      <c r="E52" s="10">
         <v>288</v>
       </c>
-      <c r="F52" s="11">
+      <c r="F52" s="10">
         <v>3</v>
       </c>
-      <c r="G52" s="11">
+      <c r="G52" s="10">
         <v>4</v>
       </c>
-      <c r="H52" s="11">
+      <c r="H52" s="10">
         <v>12</v>
       </c>
-      <c r="I52" s="12">
+      <c r="I52" s="11">
         <v>13</v>
       </c>
-      <c r="J52" s="11">
+      <c r="J52" s="10">
         <v>9</v>
       </c>
-      <c r="K52" s="13">
+      <c r="K52" s="12">
         <v>6</v>
       </c>
-      <c r="L52" s="11">
-[...2 lines deleted...]
-      <c r="M52" s="13">
+      <c r="L52" s="10">
+        <v>0</v>
+      </c>
+      <c r="M52" s="12">
         <v>2</v>
       </c>
-      <c r="N52" s="11">
-[...5 lines deleted...]
-      <c r="P52" s="11">
+      <c r="N52" s="10">
+        <v>0</v>
+      </c>
+      <c r="O52" s="12">
+        <v>0</v>
+      </c>
+      <c r="P52" s="10">
         <v>320</v>
       </c>
-      <c r="Q52" s="15">
+      <c r="Q52" s="13">
         <v>313</v>
       </c>
-      <c r="R52" s="16">
-[...2 lines deleted...]
-      <c r="S52" s="17">
+      <c r="R52" s="14">
+        <v>0</v>
+      </c>
+      <c r="S52" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
-      <c r="C53" s="9" t="s">
+      <c r="C53" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D53" s="11">
+      <c r="D53" s="10">
         <v>166</v>
       </c>
-      <c r="E53" s="11">
+      <c r="E53" s="10">
         <v>148</v>
       </c>
-      <c r="F53" s="11">
+      <c r="F53" s="10">
         <v>3</v>
       </c>
-      <c r="G53" s="11">
-[...14 lines deleted...]
-      <c r="L53" s="11">
+      <c r="G53" s="10">
+        <v>0</v>
+      </c>
+      <c r="H53" s="10">
+        <v>0</v>
+      </c>
+      <c r="I53" s="11">
+        <v>0</v>
+      </c>
+      <c r="J53" s="10">
+        <v>0</v>
+      </c>
+      <c r="K53" s="12">
+        <v>0</v>
+      </c>
+      <c r="L53" s="10">
         <v>3</v>
       </c>
-      <c r="M53" s="13">
-[...8 lines deleted...]
-      <c r="P53" s="11">
+      <c r="M53" s="12">
+        <v>0</v>
+      </c>
+      <c r="N53" s="10">
+        <v>0</v>
+      </c>
+      <c r="O53" s="12">
+        <v>0</v>
+      </c>
+      <c r="P53" s="10">
         <v>172</v>
       </c>
-      <c r="Q53" s="15">
+      <c r="Q53" s="13">
         <v>148</v>
       </c>
-      <c r="R53" s="16">
-[...2 lines deleted...]
-      <c r="S53" s="17">
+      <c r="R53" s="14">
+        <v>0</v>
+      </c>
+      <c r="S53" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
-      <c r="C54" s="9" t="s">
+      <c r="C54" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="D54" s="11">
+      <c r="D54" s="10">
         <v>204</v>
       </c>
-      <c r="E54" s="11">
+      <c r="E54" s="10">
         <v>196</v>
       </c>
-      <c r="F54" s="11">
-[...5 lines deleted...]
-      <c r="H54" s="11">
+      <c r="F54" s="10">
+        <v>0</v>
+      </c>
+      <c r="G54" s="10">
+        <v>0</v>
+      </c>
+      <c r="H54" s="10">
         <v>6</v>
       </c>
-      <c r="I54" s="12">
+      <c r="I54" s="11">
         <v>1</v>
       </c>
-      <c r="J54" s="11">
+      <c r="J54" s="10">
         <v>13</v>
       </c>
-      <c r="K54" s="13">
+      <c r="K54" s="12">
         <v>4</v>
       </c>
-      <c r="L54" s="11">
+      <c r="L54" s="10">
         <v>2</v>
       </c>
-      <c r="M54" s="13">
+      <c r="M54" s="12">
         <v>2</v>
       </c>
-      <c r="N54" s="11">
-[...5 lines deleted...]
-      <c r="P54" s="11">
+      <c r="N54" s="10">
+        <v>0</v>
+      </c>
+      <c r="O54" s="12">
+        <v>0</v>
+      </c>
+      <c r="P54" s="10">
         <v>225</v>
       </c>
-      <c r="Q54" s="15">
+      <c r="Q54" s="13">
         <v>203</v>
       </c>
-      <c r="R54" s="16">
+      <c r="R54" s="14">
         <v>-1</v>
       </c>
-      <c r="S54" s="17">
+      <c r="S54" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
-      <c r="C55" s="9" t="s">
+      <c r="C55" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="D55" s="11">
+      <c r="D55" s="10">
         <v>751</v>
       </c>
-      <c r="E55" s="11">
+      <c r="E55" s="10">
         <v>645</v>
       </c>
-      <c r="F55" s="11">
+      <c r="F55" s="10">
         <v>68</v>
       </c>
-      <c r="G55" s="11">
+      <c r="G55" s="10">
         <v>96</v>
       </c>
-      <c r="H55" s="11">
+      <c r="H55" s="10">
         <v>4</v>
       </c>
-      <c r="I55" s="12">
+      <c r="I55" s="11">
         <v>7</v>
       </c>
-      <c r="J55" s="11">
+      <c r="J55" s="10">
         <v>16</v>
       </c>
-      <c r="K55" s="13">
+      <c r="K55" s="12">
         <v>10</v>
       </c>
-      <c r="L55" s="11">
+      <c r="L55" s="10">
         <v>79</v>
       </c>
-      <c r="M55" s="13">
+      <c r="M55" s="12">
         <v>81</v>
       </c>
-      <c r="N55" s="11">
+      <c r="N55" s="10">
         <v>1</v>
       </c>
-      <c r="O55" s="14">
-[...2 lines deleted...]
-      <c r="P55" s="11">
+      <c r="O55" s="12">
+        <v>0</v>
+      </c>
+      <c r="P55" s="10">
         <v>919</v>
       </c>
-      <c r="Q55" s="15">
+      <c r="Q55" s="13">
         <v>839</v>
       </c>
-      <c r="R55" s="16">
-[...2 lines deleted...]
-      <c r="S55" s="17">
+      <c r="R55" s="14">
+        <v>0</v>
+      </c>
+      <c r="S55" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
-      <c r="C56" s="18" t="s">
+      <c r="C56" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="D56" s="24">
-[...2 lines deleted...]
-      <c r="E56" s="24">
+      <c r="D56" s="19">
+        <v>138418</v>
+      </c>
+      <c r="E56" s="19">
         <v>127239</v>
       </c>
-      <c r="F56" s="24">
+      <c r="F56" s="19">
         <v>11615</v>
       </c>
-      <c r="G56" s="24">
+      <c r="G56" s="19">
         <v>10993</v>
       </c>
-      <c r="H56" s="24">
+      <c r="H56" s="19">
         <v>1097</v>
       </c>
-      <c r="I56" s="24">
+      <c r="I56" s="19">
         <v>970</v>
       </c>
-      <c r="J56" s="24">
+      <c r="J56" s="19">
         <v>4751</v>
       </c>
-      <c r="K56" s="24">
+      <c r="K56" s="19">
         <v>3833</v>
       </c>
-      <c r="L56" s="24">
-[...2 lines deleted...]
-      <c r="M56" s="24">
+      <c r="L56" s="19">
+        <v>7213</v>
+      </c>
+      <c r="M56" s="19">
         <v>7199</v>
       </c>
-      <c r="N56" s="24">
+      <c r="N56" s="19">
         <v>144</v>
       </c>
-      <c r="O56" s="24">
+      <c r="O56" s="19">
         <v>29</v>
       </c>
-      <c r="P56" s="25">
-[...2 lines deleted...]
-      <c r="Q56" s="24">
+      <c r="P56" s="20">
+        <v>163238</v>
+      </c>
+      <c r="Q56" s="19">
         <v>150263</v>
       </c>
-      <c r="R56" s="25">
-[...2 lines deleted...]
-      <c r="S56" s="24">
+      <c r="R56" s="20">
+        <v>120</v>
+      </c>
+      <c r="S56" s="19">
         <v>432</v>
       </c>
     </row>
     <row r="57" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="2"/>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
     </row>
     <row r="58" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
       <c r="B58" s="2"/>
-      <c r="C58" s="26"/>
+      <c r="C58" s="16"/>
     </row>
     <row r="59" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
       <c r="B59" s="2"/>
       <c r="C59" s="3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="2"/>
       <c r="B60" s="2"/>
       <c r="C60" s="3"/>
     </row>
     <row r="61" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="2"/>
       <c r="B61" s="2"/>
-      <c r="C61" s="8"/>
-      <c r="D61" s="29" t="s">
+      <c r="C61" s="7"/>
+      <c r="D61" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="E61" s="29"/>
-[...2 lines deleted...]
-      <c r="H61" s="29" t="s">
+      <c r="E61" s="22"/>
+      <c r="F61" s="22"/>
+      <c r="G61" s="22"/>
+      <c r="H61" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="I61" s="29"/>
-      <c r="J61" s="29" t="s">
+      <c r="I61" s="22"/>
+      <c r="J61" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="K61" s="29"/>
-      <c r="L61" s="29" t="s">
+      <c r="K61" s="22"/>
+      <c r="L61" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="M61" s="29"/>
-      <c r="N61" s="28" t="s">
+      <c r="M61" s="22"/>
+      <c r="N61" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="O61" s="29"/>
-      <c r="P61" s="28" t="s">
+      <c r="O61" s="22"/>
+      <c r="P61" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="Q61" s="29"/>
-      <c r="R61" s="31" t="s">
+      <c r="Q61" s="22"/>
+      <c r="R61" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="S61" s="31"/>
+      <c r="S61" s="24"/>
     </row>
     <row r="62" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="2"/>
       <c r="B62" s="2"/>
-      <c r="C62" s="10"/>
-      <c r="D62" s="29" t="s">
+      <c r="C62" s="9"/>
+      <c r="D62" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="E62" s="29"/>
-      <c r="F62" s="29" t="s">
+      <c r="E62" s="22"/>
+      <c r="F62" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="G62" s="29"/>
-[...11 lines deleted...]
-      <c r="S62" s="31"/>
+      <c r="G62" s="22"/>
+      <c r="H62" s="22"/>
+      <c r="I62" s="22"/>
+      <c r="J62" s="22"/>
+      <c r="K62" s="22"/>
+      <c r="L62" s="22"/>
+      <c r="M62" s="22"/>
+      <c r="N62" s="22"/>
+      <c r="O62" s="22"/>
+      <c r="P62" s="22"/>
+      <c r="Q62" s="22"/>
+      <c r="R62" s="24"/>
+      <c r="S62" s="24"/>
     </row>
     <row r="63" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
       <c r="B63" s="2"/>
-      <c r="C63" s="10"/>
-      <c r="D63" s="9" t="s">
+      <c r="C63" s="9"/>
+      <c r="D63" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="E63" s="9" t="s">
+      <c r="E63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F63" s="9" t="s">
+      <c r="F63" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G63" s="9" t="s">
+      <c r="G63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="H63" s="9" t="s">
+      <c r="H63" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="I63" s="9" t="s">
+      <c r="I63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="J63" s="9" t="s">
+      <c r="J63" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="K63" s="9" t="s">
+      <c r="K63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="L63" s="9" t="s">
+      <c r="L63" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="M63" s="9" t="s">
+      <c r="M63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="N63" s="9" t="s">
+      <c r="N63" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="O63" s="9" t="s">
+      <c r="O63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="P63" s="9" t="s">
+      <c r="P63" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="Q63" s="9" t="s">
+      <c r="Q63" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="R63" s="9" t="s">
+      <c r="R63" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="S63" s="9" t="s">
+      <c r="S63" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="2"/>
       <c r="B64" s="2"/>
-      <c r="C64" s="27" t="s">
+      <c r="C64" s="17" t="s">
         <v>64</v>
       </c>
-      <c r="D64" s="19">
+      <c r="D64" s="10">
         <v>516</v>
       </c>
-      <c r="E64" s="19">
+      <c r="E64" s="10">
         <v>442</v>
       </c>
-      <c r="F64" s="19">
-[...5 lines deleted...]
-      <c r="H64" s="19">
+      <c r="F64" s="10">
+        <v>0</v>
+      </c>
+      <c r="G64" s="10">
+        <v>0</v>
+      </c>
+      <c r="H64" s="10">
         <v>70</v>
       </c>
-      <c r="I64" s="19">
+      <c r="I64" s="10">
         <v>77</v>
       </c>
-      <c r="J64" s="19">
+      <c r="J64" s="10">
         <v>7</v>
       </c>
-      <c r="K64" s="19">
+      <c r="K64" s="10">
         <v>18</v>
       </c>
-      <c r="L64" s="19">
-[...11 lines deleted...]
-      <c r="P64" s="19">
+      <c r="L64" s="10">
+        <v>0</v>
+      </c>
+      <c r="M64" s="12">
+        <v>0</v>
+      </c>
+      <c r="N64" s="10">
+        <v>0</v>
+      </c>
+      <c r="O64" s="12">
+        <v>0</v>
+      </c>
+      <c r="P64" s="10">
         <v>593</v>
       </c>
-      <c r="Q64" s="21">
+      <c r="Q64" s="13">
         <v>537</v>
       </c>
-      <c r="R64" s="22">
-[...2 lines deleted...]
-      <c r="S64" s="23">
+      <c r="R64" s="14">
+        <v>0</v>
+      </c>
+      <c r="S64" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="2"/>
-      <c r="C65" s="27" t="s">
+      <c r="C65" s="17" t="s">
         <v>65</v>
       </c>
-      <c r="D65" s="19">
+      <c r="D65" s="10">
         <v>381</v>
       </c>
-      <c r="E65" s="19">
+      <c r="E65" s="10">
         <v>331</v>
       </c>
-      <c r="F65" s="19">
+      <c r="F65" s="10">
         <v>67</v>
       </c>
-      <c r="G65" s="19">
+      <c r="G65" s="10">
         <v>56</v>
       </c>
-      <c r="H65" s="19">
-[...23 lines deleted...]
-      <c r="P65" s="19">
+      <c r="H65" s="10">
+        <v>0</v>
+      </c>
+      <c r="I65" s="10">
+        <v>0</v>
+      </c>
+      <c r="J65" s="10">
+        <v>0</v>
+      </c>
+      <c r="K65" s="10">
+        <v>0</v>
+      </c>
+      <c r="L65" s="10">
+        <v>0</v>
+      </c>
+      <c r="M65" s="12">
+        <v>0</v>
+      </c>
+      <c r="N65" s="10">
+        <v>0</v>
+      </c>
+      <c r="O65" s="12">
+        <v>0</v>
+      </c>
+      <c r="P65" s="10">
         <v>448</v>
       </c>
-      <c r="Q65" s="21">
+      <c r="Q65" s="13">
         <v>387</v>
       </c>
-      <c r="R65" s="22">
+      <c r="R65" s="14">
         <v>39</v>
       </c>
-      <c r="S65" s="23">
+      <c r="S65" s="15">
         <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
       <c r="B66" s="2"/>
-      <c r="C66" s="27" t="s">
+      <c r="C66" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="D66" s="19">
+      <c r="D66" s="10">
         <v>1982</v>
       </c>
-      <c r="E66" s="19">
+      <c r="E66" s="10">
         <v>1806</v>
       </c>
-      <c r="F66" s="19">
+      <c r="F66" s="10">
         <v>83</v>
       </c>
-      <c r="G66" s="19">
+      <c r="G66" s="10">
         <v>84</v>
       </c>
-      <c r="H66" s="19">
+      <c r="H66" s="10">
         <v>43</v>
       </c>
-      <c r="I66" s="19">
+      <c r="I66" s="10">
         <v>30</v>
       </c>
-      <c r="J66" s="19">
+      <c r="J66" s="10">
         <v>92</v>
       </c>
-      <c r="K66" s="19">
+      <c r="K66" s="10">
         <v>81</v>
       </c>
-      <c r="L66" s="19">
-[...5 lines deleted...]
-      <c r="N66" s="19">
+      <c r="L66" s="10">
+        <v>0</v>
+      </c>
+      <c r="M66" s="12">
+        <v>0</v>
+      </c>
+      <c r="N66" s="10">
         <v>1</v>
       </c>
-      <c r="O66" s="14">
-[...2 lines deleted...]
-      <c r="P66" s="19">
+      <c r="O66" s="12">
+        <v>0</v>
+      </c>
+      <c r="P66" s="10">
         <v>2201</v>
       </c>
-      <c r="Q66" s="21">
+      <c r="Q66" s="13">
         <v>2001</v>
       </c>
-      <c r="R66" s="22">
-[...2 lines deleted...]
-      <c r="S66" s="23">
+      <c r="R66" s="14">
+        <v>0</v>
+      </c>
+      <c r="S66" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="2"/>
       <c r="B67" s="2"/>
-      <c r="C67" s="27" t="s">
+      <c r="C67" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="D67" s="19">
+      <c r="D67" s="10">
         <v>1979</v>
       </c>
-      <c r="E67" s="19">
+      <c r="E67" s="10">
         <v>1805</v>
       </c>
-      <c r="F67" s="19">
+      <c r="F67" s="10">
         <v>82</v>
       </c>
-      <c r="G67" s="19">
+      <c r="G67" s="10">
         <v>83</v>
       </c>
-      <c r="H67" s="19">
+      <c r="H67" s="10">
         <v>8</v>
       </c>
-      <c r="I67" s="19">
+      <c r="I67" s="10">
         <v>5</v>
       </c>
-      <c r="J67" s="19">
+      <c r="J67" s="10">
         <v>101</v>
       </c>
-      <c r="K67" s="19">
+      <c r="K67" s="10">
         <v>176</v>
       </c>
-      <c r="L67" s="19">
+      <c r="L67" s="10">
         <v>7</v>
       </c>
-      <c r="M67" s="14">
+      <c r="M67" s="12">
         <v>1</v>
       </c>
-      <c r="N67" s="19">
-[...5 lines deleted...]
-      <c r="P67" s="19">
+      <c r="N67" s="10">
+        <v>0</v>
+      </c>
+      <c r="O67" s="12">
+        <v>0</v>
+      </c>
+      <c r="P67" s="10">
         <v>2177</v>
       </c>
-      <c r="Q67" s="21">
+      <c r="Q67" s="13">
         <v>2070</v>
       </c>
-      <c r="R67" s="22">
-[...2 lines deleted...]
-      <c r="S67" s="23">
+      <c r="R67" s="14">
+        <v>0</v>
+      </c>
+      <c r="S67" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2"/>
       <c r="B68" s="2"/>
-      <c r="C68" s="27" t="s">
+      <c r="C68" s="17" t="s">
         <v>68</v>
       </c>
-      <c r="D68" s="19">
+      <c r="D68" s="10">
         <v>5818</v>
       </c>
-      <c r="E68" s="19">
+      <c r="E68" s="10">
         <v>5333</v>
       </c>
-      <c r="F68" s="19">
+      <c r="F68" s="10">
         <v>985</v>
       </c>
-      <c r="G68" s="19">
+      <c r="G68" s="10">
         <v>886</v>
       </c>
-      <c r="H68" s="19">
+      <c r="H68" s="10">
         <v>25</v>
       </c>
-      <c r="I68" s="19">
+      <c r="I68" s="10">
         <v>19</v>
       </c>
-      <c r="J68" s="19">
+      <c r="J68" s="10">
         <v>153</v>
       </c>
-      <c r="K68" s="19">
+      <c r="K68" s="10">
         <v>175</v>
       </c>
-      <c r="L68" s="19">
+      <c r="L68" s="10">
         <v>706</v>
       </c>
-      <c r="M68" s="14">
+      <c r="M68" s="12">
         <v>616</v>
       </c>
-      <c r="N68" s="19">
+      <c r="N68" s="10">
         <v>14</v>
       </c>
-      <c r="O68" s="14">
-[...2 lines deleted...]
-      <c r="P68" s="19">
+      <c r="O68" s="12">
+        <v>0</v>
+      </c>
+      <c r="P68" s="10">
         <v>7701</v>
       </c>
-      <c r="Q68" s="21">
+      <c r="Q68" s="13">
         <v>7029</v>
       </c>
-      <c r="R68" s="22">
-[...2 lines deleted...]
-      <c r="S68" s="23">
+      <c r="R68" s="14">
+        <v>0</v>
+      </c>
+      <c r="S68" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2"/>
       <c r="B69" s="2"/>
-      <c r="C69" s="27" t="s">
+      <c r="C69" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="D69" s="19">
+      <c r="D69" s="10">
         <v>2283</v>
       </c>
-      <c r="E69" s="19">
+      <c r="E69" s="10">
         <v>2115</v>
       </c>
-      <c r="F69" s="19">
+      <c r="F69" s="10">
         <v>190</v>
       </c>
-      <c r="G69" s="19">
+      <c r="G69" s="10">
         <v>187</v>
       </c>
-      <c r="H69" s="19">
+      <c r="H69" s="10">
         <v>5</v>
       </c>
-      <c r="I69" s="19">
+      <c r="I69" s="10">
         <v>9</v>
       </c>
-      <c r="J69" s="19">
+      <c r="J69" s="10">
         <v>49</v>
       </c>
-      <c r="K69" s="19">
+      <c r="K69" s="10">
         <v>43</v>
       </c>
-      <c r="L69" s="19">
+      <c r="L69" s="10">
         <v>177</v>
       </c>
-      <c r="M69" s="14">
+      <c r="M69" s="12">
         <v>159</v>
       </c>
-      <c r="N69" s="19">
-[...5 lines deleted...]
-      <c r="P69" s="19">
+      <c r="N69" s="10">
+        <v>0</v>
+      </c>
+      <c r="O69" s="12">
+        <v>0</v>
+      </c>
+      <c r="P69" s="10">
         <v>2704</v>
       </c>
-      <c r="Q69" s="21">
+      <c r="Q69" s="13">
         <v>2513</v>
       </c>
-      <c r="R69" s="22">
-[...2 lines deleted...]
-      <c r="S69" s="23">
+      <c r="R69" s="14">
+        <v>0</v>
+      </c>
+      <c r="S69" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="2"/>
       <c r="B70" s="2"/>
-      <c r="C70" s="27" t="s">
+      <c r="C70" s="17" t="s">
         <v>70</v>
       </c>
-      <c r="D70" s="19">
+      <c r="D70" s="10">
         <v>844</v>
       </c>
-      <c r="E70" s="19">
+      <c r="E70" s="10">
         <v>778</v>
       </c>
-      <c r="F70" s="19">
+      <c r="F70" s="10">
         <v>46</v>
       </c>
-      <c r="G70" s="19">
+      <c r="G70" s="10">
         <v>43</v>
       </c>
-      <c r="H70" s="19">
+      <c r="H70" s="10">
         <v>1</v>
       </c>
-      <c r="I70" s="19">
-[...2 lines deleted...]
-      <c r="J70" s="19">
+      <c r="I70" s="10">
+        <v>0</v>
+      </c>
+      <c r="J70" s="10">
         <v>35</v>
       </c>
-      <c r="K70" s="19">
+      <c r="K70" s="10">
         <v>31</v>
       </c>
-      <c r="L70" s="19">
+      <c r="L70" s="10">
         <v>2</v>
       </c>
-      <c r="M70" s="14">
-[...2 lines deleted...]
-      <c r="N70" s="19">
+      <c r="M70" s="12">
+        <v>0</v>
+      </c>
+      <c r="N70" s="10">
         <v>1</v>
       </c>
-      <c r="O70" s="14">
-[...2 lines deleted...]
-      <c r="P70" s="19">
+      <c r="O70" s="12">
+        <v>0</v>
+      </c>
+      <c r="P70" s="10">
         <v>929</v>
       </c>
-      <c r="Q70" s="21">
+      <c r="Q70" s="13">
         <v>852</v>
       </c>
-      <c r="R70" s="22">
-[...2 lines deleted...]
-      <c r="S70" s="23">
+      <c r="R70" s="14">
+        <v>0</v>
+      </c>
+      <c r="S70" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="2"/>
       <c r="B71" s="2"/>
-      <c r="C71" s="27" t="s">
+      <c r="C71" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="D71" s="19">
+      <c r="D71" s="10">
         <v>194</v>
       </c>
-      <c r="E71" s="19">
+      <c r="E71" s="10">
         <v>177</v>
       </c>
-      <c r="F71" s="19">
+      <c r="F71" s="10">
         <v>2</v>
       </c>
-      <c r="G71" s="19">
+      <c r="G71" s="10">
         <v>2</v>
       </c>
-      <c r="H71" s="19">
-[...2 lines deleted...]
-      <c r="I71" s="19">
+      <c r="H71" s="10">
+        <v>0</v>
+      </c>
+      <c r="I71" s="10">
         <v>3</v>
       </c>
-      <c r="J71" s="19">
+      <c r="J71" s="10">
         <v>2</v>
       </c>
-      <c r="K71" s="19">
+      <c r="K71" s="10">
         <v>3</v>
       </c>
-      <c r="L71" s="19">
+      <c r="L71" s="10">
         <v>1</v>
       </c>
-      <c r="M71" s="14">
+      <c r="M71" s="12">
         <v>4</v>
       </c>
-      <c r="N71" s="19">
-[...5 lines deleted...]
-      <c r="P71" s="19">
+      <c r="N71" s="10">
+        <v>0</v>
+      </c>
+      <c r="O71" s="12">
+        <v>0</v>
+      </c>
+      <c r="P71" s="10">
         <v>199</v>
       </c>
-      <c r="Q71" s="21">
+      <c r="Q71" s="13">
         <v>189</v>
       </c>
-      <c r="R71" s="22">
-[...2 lines deleted...]
-      <c r="S71" s="23">
+      <c r="R71" s="14">
+        <v>0</v>
+      </c>
+      <c r="S71" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="2"/>
       <c r="B72" s="2"/>
-      <c r="C72" s="27" t="s">
+      <c r="C72" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="D72" s="19">
+      <c r="D72" s="10">
         <v>388</v>
       </c>
-      <c r="E72" s="19">
+      <c r="E72" s="10">
         <v>359</v>
       </c>
-      <c r="F72" s="19">
+      <c r="F72" s="10">
         <v>3</v>
       </c>
-      <c r="G72" s="19">
+      <c r="G72" s="10">
         <v>4</v>
       </c>
-      <c r="H72" s="19">
+      <c r="H72" s="10">
         <v>6</v>
       </c>
-      <c r="I72" s="19">
-[...2 lines deleted...]
-      <c r="J72" s="19">
+      <c r="I72" s="10">
+        <v>0</v>
+      </c>
+      <c r="J72" s="10">
         <v>9</v>
       </c>
-      <c r="K72" s="19">
+      <c r="K72" s="10">
         <v>6</v>
       </c>
-      <c r="L72" s="19">
+      <c r="L72" s="10">
         <v>48</v>
       </c>
-      <c r="M72" s="14">
+      <c r="M72" s="12">
         <v>21</v>
       </c>
-      <c r="N72" s="19">
-[...5 lines deleted...]
-      <c r="P72" s="19">
+      <c r="N72" s="10">
+        <v>0</v>
+      </c>
+      <c r="O72" s="12">
+        <v>0</v>
+      </c>
+      <c r="P72" s="10">
         <v>454</v>
       </c>
-      <c r="Q72" s="21">
+      <c r="Q72" s="13">
         <v>390</v>
       </c>
-      <c r="R72" s="22">
-[...2 lines deleted...]
-      <c r="S72" s="23">
+      <c r="R72" s="14">
+        <v>0</v>
+      </c>
+      <c r="S72" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="2"/>
       <c r="B73" s="2"/>
-      <c r="C73" s="27" t="s">
+      <c r="C73" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="D73" s="19">
+      <c r="D73" s="10">
         <v>1975</v>
       </c>
-      <c r="E73" s="19">
+      <c r="E73" s="10">
         <v>1951</v>
       </c>
-      <c r="F73" s="19">
+      <c r="F73" s="10">
         <v>189</v>
       </c>
-      <c r="G73" s="19">
+      <c r="G73" s="10">
         <v>191</v>
       </c>
-      <c r="H73" s="19">
+      <c r="H73" s="10">
         <v>8</v>
       </c>
-      <c r="I73" s="19">
+      <c r="I73" s="10">
         <v>36</v>
       </c>
-      <c r="J73" s="19">
+      <c r="J73" s="10">
         <v>1</v>
       </c>
-      <c r="K73" s="19">
+      <c r="K73" s="10">
         <v>40</v>
       </c>
-      <c r="L73" s="19">
-[...5 lines deleted...]
-      <c r="N73" s="19">
+      <c r="L73" s="10">
+        <v>0</v>
+      </c>
+      <c r="M73" s="12">
+        <v>0</v>
+      </c>
+      <c r="N73" s="10">
         <v>20</v>
       </c>
-      <c r="O73" s="14">
-[...2 lines deleted...]
-      <c r="P73" s="19">
+      <c r="O73" s="12">
+        <v>0</v>
+      </c>
+      <c r="P73" s="10">
         <v>2193</v>
       </c>
-      <c r="Q73" s="21">
+      <c r="Q73" s="13">
         <v>2218</v>
       </c>
-      <c r="R73" s="22">
+      <c r="R73" s="14">
         <v>90</v>
       </c>
-      <c r="S73" s="23">
+      <c r="S73" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="2"/>
       <c r="B74" s="2"/>
-      <c r="C74" s="27" t="s">
+      <c r="C74" s="17" t="s">
         <v>74</v>
       </c>
-      <c r="D74" s="19">
+      <c r="D74" s="10">
         <v>4791</v>
       </c>
-      <c r="E74" s="19">
+      <c r="E74" s="10">
         <v>4431</v>
       </c>
-      <c r="F74" s="19">
+      <c r="F74" s="10">
         <v>303</v>
       </c>
-      <c r="G74" s="19">
+      <c r="G74" s="10">
         <v>289</v>
       </c>
-      <c r="H74" s="19">
+      <c r="H74" s="10">
         <v>61</v>
       </c>
-      <c r="I74" s="19">
+      <c r="I74" s="10">
         <v>58</v>
       </c>
-      <c r="J74" s="19">
+      <c r="J74" s="10">
         <v>205</v>
       </c>
-      <c r="K74" s="19">
+      <c r="K74" s="10">
         <v>174</v>
       </c>
-      <c r="L74" s="19">
+      <c r="L74" s="10">
         <v>36</v>
       </c>
-      <c r="M74" s="14">
+      <c r="M74" s="12">
         <v>44</v>
       </c>
-      <c r="N74" s="19">
+      <c r="N74" s="10">
         <v>20</v>
       </c>
-      <c r="O74" s="14">
-[...2 lines deleted...]
-      <c r="P74" s="19">
+      <c r="O74" s="12">
+        <v>0</v>
+      </c>
+      <c r="P74" s="10">
         <v>5416</v>
       </c>
-      <c r="Q74" s="21">
+      <c r="Q74" s="13">
         <v>4996</v>
       </c>
-      <c r="R74" s="22">
-[...2 lines deleted...]
-      <c r="S74" s="23">
+      <c r="R74" s="14">
+        <v>0</v>
+      </c>
+      <c r="S74" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="2"/>
       <c r="B75" s="2"/>
-      <c r="C75" s="27" t="s">
+      <c r="C75" s="17" t="s">
         <v>75</v>
       </c>
-      <c r="D75" s="19">
+      <c r="D75" s="10">
         <v>1149</v>
       </c>
-      <c r="E75" s="19">
+      <c r="E75" s="10">
         <v>1056</v>
       </c>
-      <c r="F75" s="19">
+      <c r="F75" s="10">
         <v>215</v>
       </c>
-      <c r="G75" s="19">
+      <c r="G75" s="10">
         <v>219</v>
       </c>
-      <c r="H75" s="19">
+      <c r="H75" s="10">
         <v>1</v>
       </c>
-      <c r="I75" s="19">
+      <c r="I75" s="10">
         <v>3</v>
       </c>
-      <c r="J75" s="19">
+      <c r="J75" s="10">
         <v>157</v>
       </c>
-      <c r="K75" s="19">
+      <c r="K75" s="10">
         <v>114</v>
       </c>
-      <c r="L75" s="19">
-[...5 lines deleted...]
-      <c r="N75" s="19">
+      <c r="L75" s="10">
+        <v>0</v>
+      </c>
+      <c r="M75" s="12">
+        <v>0</v>
+      </c>
+      <c r="N75" s="10">
         <v>1</v>
       </c>
-      <c r="O75" s="14">
-[...2 lines deleted...]
-      <c r="P75" s="19">
+      <c r="O75" s="12">
+        <v>0</v>
+      </c>
+      <c r="P75" s="10">
         <v>1523</v>
       </c>
-      <c r="Q75" s="21">
+      <c r="Q75" s="13">
         <v>1392</v>
       </c>
-      <c r="R75" s="22">
-[...2 lines deleted...]
-      <c r="S75" s="23">
+      <c r="R75" s="14">
+        <v>0</v>
+      </c>
+      <c r="S75" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="2"/>
       <c r="B76" s="2"/>
-      <c r="C76" s="27" t="s">
+      <c r="C76" s="17" t="s">
         <v>76</v>
       </c>
-      <c r="D76" s="19">
+      <c r="D76" s="10">
         <v>5853</v>
       </c>
-      <c r="E76" s="19">
+      <c r="E76" s="10">
         <v>4942</v>
       </c>
-      <c r="F76" s="19">
+      <c r="F76" s="10">
         <v>326</v>
       </c>
-      <c r="G76" s="19">
+      <c r="G76" s="10">
         <v>127</v>
       </c>
-      <c r="H76" s="19">
+      <c r="H76" s="10">
         <v>10</v>
       </c>
-      <c r="I76" s="19">
-[...2 lines deleted...]
-      <c r="J76" s="19">
+      <c r="I76" s="10">
+        <v>0</v>
+      </c>
+      <c r="J76" s="10">
         <v>150</v>
       </c>
-      <c r="K76" s="19">
+      <c r="K76" s="10">
         <v>25</v>
       </c>
-      <c r="L76" s="19">
+      <c r="L76" s="10">
         <v>824</v>
       </c>
-      <c r="M76" s="14">
+      <c r="M76" s="12">
         <v>1146</v>
       </c>
-      <c r="N76" s="19">
-[...5 lines deleted...]
-      <c r="P76" s="19">
+      <c r="N76" s="10">
+        <v>0</v>
+      </c>
+      <c r="O76" s="12">
+        <v>0</v>
+      </c>
+      <c r="P76" s="10">
         <v>7163</v>
       </c>
-      <c r="Q76" s="21">
+      <c r="Q76" s="13">
         <v>6240</v>
       </c>
-      <c r="R76" s="22">
-[...2 lines deleted...]
-      <c r="S76" s="23">
+      <c r="R76" s="14">
+        <v>0</v>
+      </c>
+      <c r="S76" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="2"/>
       <c r="B77" s="2"/>
-      <c r="C77" s="27" t="s">
+      <c r="C77" s="17" t="s">
         <v>77</v>
       </c>
-      <c r="D77" s="19">
+      <c r="D77" s="10">
         <v>775</v>
       </c>
-      <c r="E77" s="19">
+      <c r="E77" s="10">
         <v>694</v>
       </c>
-      <c r="F77" s="19">
-[...11 lines deleted...]
-      <c r="J77" s="19">
+      <c r="F77" s="10">
+        <v>0</v>
+      </c>
+      <c r="G77" s="10">
+        <v>0</v>
+      </c>
+      <c r="H77" s="10">
+        <v>0</v>
+      </c>
+      <c r="I77" s="10">
+        <v>0</v>
+      </c>
+      <c r="J77" s="10">
         <v>14</v>
       </c>
-      <c r="K77" s="19">
+      <c r="K77" s="10">
         <v>18</v>
       </c>
-      <c r="L77" s="19">
+      <c r="L77" s="10">
         <v>52</v>
       </c>
-      <c r="M77" s="14">
+      <c r="M77" s="12">
         <v>38</v>
       </c>
-      <c r="N77" s="19">
-[...5 lines deleted...]
-      <c r="P77" s="19">
+      <c r="N77" s="10">
+        <v>0</v>
+      </c>
+      <c r="O77" s="12">
+        <v>0</v>
+      </c>
+      <c r="P77" s="10">
         <v>841</v>
       </c>
-      <c r="Q77" s="21">
+      <c r="Q77" s="13">
         <v>750</v>
       </c>
-      <c r="R77" s="22">
+      <c r="R77" s="14">
         <v>-53</v>
       </c>
-      <c r="S77" s="23">
+      <c r="S77" s="15">
         <v>-10</v>
       </c>
     </row>
     <row r="78" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="2"/>
       <c r="B78" s="2"/>
-      <c r="C78" s="27" t="s">
+      <c r="C78" s="17" t="s">
         <v>78</v>
       </c>
-      <c r="D78" s="19">
+      <c r="D78" s="10">
         <v>1832</v>
       </c>
-      <c r="E78" s="19">
+      <c r="E78" s="10">
         <v>1719</v>
       </c>
-      <c r="F78" s="19">
+      <c r="F78" s="10">
         <v>589</v>
       </c>
-      <c r="G78" s="19">
+      <c r="G78" s="10">
         <v>600</v>
       </c>
-      <c r="H78" s="19">
+      <c r="H78" s="10">
         <v>2</v>
       </c>
-      <c r="I78" s="19">
-[...2 lines deleted...]
-      <c r="J78" s="19">
+      <c r="I78" s="10">
+        <v>0</v>
+      </c>
+      <c r="J78" s="10">
         <v>58</v>
       </c>
-      <c r="K78" s="19">
+      <c r="K78" s="10">
         <v>11</v>
       </c>
-      <c r="L78" s="19">
+      <c r="L78" s="10">
         <v>76</v>
       </c>
-      <c r="M78" s="14">
+      <c r="M78" s="12">
         <v>48</v>
       </c>
-      <c r="N78" s="19">
-[...5 lines deleted...]
-      <c r="P78" s="19">
+      <c r="N78" s="10">
+        <v>0</v>
+      </c>
+      <c r="O78" s="12">
+        <v>0</v>
+      </c>
+      <c r="P78" s="10">
         <v>2557</v>
       </c>
-      <c r="Q78" s="21">
+      <c r="Q78" s="13">
         <v>2378</v>
       </c>
-      <c r="R78" s="22">
-[...2 lines deleted...]
-      <c r="S78" s="23">
+      <c r="R78" s="14">
+        <v>0</v>
+      </c>
+      <c r="S78" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="2"/>
       <c r="B79" s="2"/>
-      <c r="C79" s="27" t="s">
+      <c r="C79" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="D79" s="19">
+      <c r="D79" s="10">
         <v>493</v>
       </c>
-      <c r="E79" s="19">
+      <c r="E79" s="10">
         <v>466</v>
       </c>
-      <c r="F79" s="19">
+      <c r="F79" s="10">
         <v>8</v>
       </c>
-      <c r="G79" s="19">
+      <c r="G79" s="10">
         <v>8</v>
       </c>
-      <c r="H79" s="19">
-[...2 lines deleted...]
-      <c r="I79" s="19">
+      <c r="H79" s="10">
+        <v>0</v>
+      </c>
+      <c r="I79" s="10">
         <v>3</v>
       </c>
-      <c r="J79" s="19">
+      <c r="J79" s="10">
         <v>38</v>
       </c>
-      <c r="K79" s="19">
+      <c r="K79" s="10">
         <v>28</v>
       </c>
-      <c r="L79" s="19">
+      <c r="L79" s="10">
         <v>13</v>
       </c>
-      <c r="M79" s="14">
+      <c r="M79" s="12">
         <v>2</v>
       </c>
-      <c r="N79" s="19">
-[...5 lines deleted...]
-      <c r="P79" s="19">
+      <c r="N79" s="10">
+        <v>0</v>
+      </c>
+      <c r="O79" s="12">
+        <v>0</v>
+      </c>
+      <c r="P79" s="10">
         <v>552</v>
       </c>
-      <c r="Q79" s="21">
+      <c r="Q79" s="13">
         <v>507</v>
       </c>
-      <c r="R79" s="22">
-[...2 lines deleted...]
-      <c r="S79" s="23">
+      <c r="R79" s="14">
+        <v>0</v>
+      </c>
+      <c r="S79" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2"/>
       <c r="B80" s="2"/>
-      <c r="C80" s="27" t="s">
+      <c r="C80" s="17" t="s">
         <v>80</v>
       </c>
-      <c r="D80" s="19">
+      <c r="D80" s="10">
         <v>861</v>
       </c>
-      <c r="E80" s="19">
+      <c r="E80" s="10">
         <v>842</v>
       </c>
-      <c r="F80" s="19">
+      <c r="F80" s="10">
         <v>27</v>
       </c>
-      <c r="G80" s="19">
+      <c r="G80" s="10">
         <v>68</v>
       </c>
-      <c r="H80" s="19">
+      <c r="H80" s="10">
         <v>23</v>
       </c>
-      <c r="I80" s="19">
-[...2 lines deleted...]
-      <c r="J80" s="19">
+      <c r="I80" s="10">
+        <v>0</v>
+      </c>
+      <c r="J80" s="10">
         <v>19</v>
       </c>
-      <c r="K80" s="19">
-[...2 lines deleted...]
-      <c r="L80" s="19">
+      <c r="K80" s="10">
+        <v>0</v>
+      </c>
+      <c r="L80" s="10">
         <v>14</v>
       </c>
-      <c r="M80" s="14">
+      <c r="M80" s="12">
         <v>55</v>
       </c>
-      <c r="N80" s="19">
-[...5 lines deleted...]
-      <c r="P80" s="19">
+      <c r="N80" s="10">
+        <v>0</v>
+      </c>
+      <c r="O80" s="12">
+        <v>0</v>
+      </c>
+      <c r="P80" s="10">
         <v>944</v>
       </c>
-      <c r="Q80" s="21">
+      <c r="Q80" s="13">
         <v>965</v>
       </c>
-      <c r="R80" s="22">
-[...2 lines deleted...]
-      <c r="S80" s="23">
+      <c r="R80" s="14">
+        <v>0</v>
+      </c>
+      <c r="S80" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="2"/>
       <c r="B81" s="2"/>
-      <c r="C81" s="27" t="s">
+      <c r="C81" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="D81" s="19">
+      <c r="D81" s="10">
         <v>443</v>
       </c>
-      <c r="E81" s="19">
+      <c r="E81" s="10">
         <v>390</v>
       </c>
-      <c r="F81" s="19">
+      <c r="F81" s="10">
         <v>38</v>
       </c>
-      <c r="G81" s="19">
+      <c r="G81" s="10">
         <v>41</v>
       </c>
-      <c r="H81" s="19">
+      <c r="H81" s="10">
         <v>3</v>
       </c>
-      <c r="I81" s="19">
+      <c r="I81" s="10">
         <v>1</v>
       </c>
-      <c r="J81" s="19">
+      <c r="J81" s="10">
         <v>7</v>
       </c>
-      <c r="K81" s="19">
+      <c r="K81" s="10">
         <v>11</v>
       </c>
-      <c r="L81" s="19">
+      <c r="L81" s="10">
         <v>21</v>
       </c>
-      <c r="M81" s="14">
+      <c r="M81" s="12">
         <v>22</v>
       </c>
-      <c r="N81" s="19">
-[...5 lines deleted...]
-      <c r="P81" s="19">
+      <c r="N81" s="10">
+        <v>0</v>
+      </c>
+      <c r="O81" s="12">
+        <v>0</v>
+      </c>
+      <c r="P81" s="10">
         <v>512</v>
       </c>
-      <c r="Q81" s="21">
+      <c r="Q81" s="13">
         <v>465</v>
       </c>
-      <c r="R81" s="22">
-[...2 lines deleted...]
-      <c r="S81" s="23">
+      <c r="R81" s="14">
+        <v>0</v>
+      </c>
+      <c r="S81" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="2"/>
       <c r="B82" s="2"/>
-      <c r="C82" s="27" t="s">
+      <c r="C82" s="17" t="s">
         <v>82</v>
       </c>
-      <c r="D82" s="19">
+      <c r="D82" s="10">
         <v>1673</v>
       </c>
-      <c r="E82" s="19">
+      <c r="E82" s="10">
         <v>1509</v>
       </c>
-      <c r="F82" s="19">
+      <c r="F82" s="10">
         <v>126</v>
       </c>
-      <c r="G82" s="19">
+      <c r="G82" s="10">
         <v>131</v>
       </c>
-      <c r="H82" s="19">
-[...5 lines deleted...]
-      <c r="J82" s="19">
+      <c r="H82" s="10">
+        <v>0</v>
+      </c>
+      <c r="I82" s="10">
+        <v>0</v>
+      </c>
+      <c r="J82" s="10">
         <v>132</v>
       </c>
-      <c r="K82" s="19">
+      <c r="K82" s="10">
         <v>95</v>
       </c>
-      <c r="L82" s="19">
+      <c r="L82" s="10">
         <v>96</v>
       </c>
-      <c r="M82" s="14">
+      <c r="M82" s="12">
         <v>39</v>
       </c>
-      <c r="N82" s="19">
-[...5 lines deleted...]
-      <c r="P82" s="19">
+      <c r="N82" s="10">
+        <v>0</v>
+      </c>
+      <c r="O82" s="12">
+        <v>0</v>
+      </c>
+      <c r="P82" s="10">
         <v>2027</v>
       </c>
-      <c r="Q82" s="21">
+      <c r="Q82" s="13">
         <v>1774</v>
       </c>
-      <c r="R82" s="22">
-[...2 lines deleted...]
-      <c r="S82" s="23">
+      <c r="R82" s="14">
+        <v>0</v>
+      </c>
+      <c r="S82" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="2"/>
       <c r="B83" s="2"/>
-      <c r="C83" s="27" t="s">
+      <c r="C83" s="17" t="s">
         <v>83</v>
       </c>
-      <c r="D83" s="19">
+      <c r="D83" s="10">
         <v>214</v>
       </c>
-      <c r="E83" s="19">
+      <c r="E83" s="10">
         <v>187</v>
       </c>
-      <c r="F83" s="19">
+      <c r="F83" s="10">
         <v>82</v>
       </c>
-      <c r="G83" s="19">
+      <c r="G83" s="10">
         <v>5</v>
       </c>
-      <c r="H83" s="19">
-[...5 lines deleted...]
-      <c r="J83" s="19">
+      <c r="H83" s="10">
+        <v>0</v>
+      </c>
+      <c r="I83" s="10">
+        <v>0</v>
+      </c>
+      <c r="J83" s="10">
         <v>12</v>
       </c>
-      <c r="K83" s="19">
+      <c r="K83" s="10">
         <v>5</v>
       </c>
-      <c r="L83" s="19">
+      <c r="L83" s="10">
         <v>2</v>
       </c>
-      <c r="M83" s="14">
-[...8 lines deleted...]
-      <c r="P83" s="19">
+      <c r="M83" s="12">
+        <v>0</v>
+      </c>
+      <c r="N83" s="10">
+        <v>0</v>
+      </c>
+      <c r="O83" s="12">
+        <v>0</v>
+      </c>
+      <c r="P83" s="10">
         <v>310</v>
       </c>
-      <c r="Q83" s="21">
+      <c r="Q83" s="13">
         <v>197</v>
       </c>
-      <c r="R83" s="22">
-[...2 lines deleted...]
-      <c r="S83" s="23">
+      <c r="R83" s="14">
+        <v>0</v>
+      </c>
+      <c r="S83" s="15">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="2"/>
       <c r="B84" s="2"/>
-      <c r="C84" s="27" t="s">
+      <c r="C84" s="17" t="s">
         <v>84</v>
       </c>
-      <c r="D84" s="19">
+      <c r="D84" s="10">
         <v>34444</v>
       </c>
-      <c r="E84" s="19">
+      <c r="E84" s="10">
         <v>31333</v>
       </c>
-      <c r="F84" s="19">
+      <c r="F84" s="10">
         <v>3361</v>
       </c>
-      <c r="G84" s="19">
+      <c r="G84" s="10">
         <v>3024</v>
       </c>
-      <c r="H84" s="19">
+      <c r="H84" s="10">
         <v>266</v>
       </c>
-      <c r="I84" s="19">
+      <c r="I84" s="10">
         <v>244</v>
       </c>
-      <c r="J84" s="19">
+      <c r="J84" s="10">
         <v>1241</v>
       </c>
-      <c r="K84" s="19">
+      <c r="K84" s="10">
         <v>1054</v>
       </c>
-      <c r="L84" s="19">
+      <c r="L84" s="10">
         <v>2075</v>
       </c>
-      <c r="M84" s="19">
+      <c r="M84" s="10">
         <v>2195</v>
       </c>
-      <c r="N84" s="19">
+      <c r="N84" s="10">
         <v>57</v>
       </c>
-      <c r="O84" s="19">
-[...2 lines deleted...]
-      <c r="P84" s="19">
+      <c r="O84" s="10">
+        <v>0</v>
+      </c>
+      <c r="P84" s="10">
         <v>41444</v>
       </c>
-      <c r="Q84" s="21">
+      <c r="Q84" s="13">
         <v>37850</v>
       </c>
-      <c r="R84" s="22">
+      <c r="R84" s="14">
         <v>76</v>
       </c>
-      <c r="S84" s="22">
+      <c r="S84" s="14">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="J6:K7"/>
     <mergeCell ref="L6:M7"/>
     <mergeCell ref="N6:O7"/>
     <mergeCell ref="P6:Q7"/>
     <mergeCell ref="D62:E62"/>
     <mergeCell ref="F62:G62"/>
     <mergeCell ref="R6:S7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="D61:G61"/>
     <mergeCell ref="H61:I62"/>
     <mergeCell ref="J61:K62"/>
     <mergeCell ref="L61:M62"/>
     <mergeCell ref="N61:O62"/>
     <mergeCell ref="P61:Q62"/>
     <mergeCell ref="R61:S62"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:I7"/>
   </mergeCells>
   <phoneticPr fontId="3"/>