--- v0 (2026-05-29)
+++ v1 (2026-07-15)
@@ -6,53 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48F31794-1FA8-41C7-8343-C9B1BEB09D68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31098ADD-B147-4E17-86CE-9994BCCF22E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="881" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="統計表「目次」" sheetId="87" r:id="rId1"/>
     <sheet name="１「生乳生産量等」" sheetId="73" r:id="rId2"/>
     <sheet name="２「牛乳等生産量」" sheetId="74" r:id="rId3"/>
     <sheet name="３「乳製品生産量」" sheetId="75" r:id="rId4"/>
     <sheet name="４「在庫量」" sheetId="76" r:id="rId5"/>
     <sheet name="５「使用量」" sheetId="77" r:id="rId6"/>
     <sheet name="６「都道府県別生乳生産量等」" sheetId="88" r:id="rId7"/>
     <sheet name="７「都道府県別牛乳等生産量」" sheetId="89" r:id="rId8"/>
     <sheet name="「調査の概要」" sheetId="81" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="AUTOEXEC" localSheetId="6">#REF!</definedName>
     <definedName name="AUTOEXEC" localSheetId="7">#REF!</definedName>
     <definedName name="AUTOEXEC" localSheetId="0">#REF!</definedName>
     <definedName name="AUTOEXEC">#REF!</definedName>
     <definedName name="cmdCancel_Click">#REF!</definedName>
     <definedName name="cmdOk_Click">#REF!</definedName>
     <definedName name="MACRO" localSheetId="6">#REF!</definedName>
     <definedName name="MACRO" localSheetId="7">#REF!</definedName>
     <definedName name="MACRO" localSheetId="0">#REF!</definedName>
     <definedName name="MACRO">#REF!</definedName>
@@ -3816,646 +3816,646 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="8"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...51 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="13"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="13"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="13"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="13"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" indent="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...84 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="10"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="10"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="ハイパーリンク" xfId="9" builtinId="8"/>
     <cellStyle name="ハイパーリンク 2" xfId="7" xr:uid="{EEB7134C-D2AB-45A3-AB87-1296E4BEF50D}"/>
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{BD00EE4E-87E4-469B-9CA5-51468AAB535C}"/>
     <cellStyle name="標準 2 2 2" xfId="8" xr:uid="{8F264FDA-98B7-4252-9C32-6C7070C96F02}"/>
     <cellStyle name="標準 2 3" xfId="10" xr:uid="{E049D9A4-71A0-4F43-92FA-4017A85F194E}"/>
     <cellStyle name="標準 3" xfId="5" xr:uid="{0BE3F0EB-6FC9-47AE-A2A9-48143F48FF52}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
@@ -5656,1763 +5656,1763 @@
     <col min="14852" max="14861" width="9.5703125" style="16" customWidth="1"/>
     <col min="14862" max="15104" width="9.140625" style="16"/>
     <col min="15105" max="15106" width="3.85546875" style="16" customWidth="1"/>
     <col min="15107" max="15107" width="6.140625" style="16" customWidth="1"/>
     <col min="15108" max="15117" width="9.5703125" style="16" customWidth="1"/>
     <col min="15118" max="15360" width="9.140625" style="16"/>
     <col min="15361" max="15362" width="3.85546875" style="16" customWidth="1"/>
     <col min="15363" max="15363" width="6.140625" style="16" customWidth="1"/>
     <col min="15364" max="15373" width="9.5703125" style="16" customWidth="1"/>
     <col min="15374" max="15616" width="9.140625" style="16"/>
     <col min="15617" max="15618" width="3.85546875" style="16" customWidth="1"/>
     <col min="15619" max="15619" width="6.140625" style="16" customWidth="1"/>
     <col min="15620" max="15629" width="9.5703125" style="16" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="16"/>
     <col min="15873" max="15874" width="3.85546875" style="16" customWidth="1"/>
     <col min="15875" max="15875" width="6.140625" style="16" customWidth="1"/>
     <col min="15876" max="15885" width="9.5703125" style="16" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="16"/>
     <col min="16129" max="16130" width="3.85546875" style="16" customWidth="1"/>
     <col min="16131" max="16131" width="6.140625" style="16" customWidth="1"/>
     <col min="16132" max="16141" width="9.5703125" style="16" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="233" t="s">
+      <c r="A1" s="229" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="233"/>
-[...1 lines deleted...]
-      <c r="D1" s="233"/>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
       <c r="E1" s="28"/>
     </row>
     <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="233"/>
-[...2 lines deleted...]
-      <c r="D2" s="233"/>
+      <c r="A2" s="229"/>
+      <c r="B2" s="229"/>
+      <c r="C2" s="229"/>
+      <c r="D2" s="229"/>
       <c r="M2" s="138"/>
     </row>
     <row r="3" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="233" t="s">
+      <c r="A3" s="229" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="234"/>
-[...10 lines deleted...]
-      <c r="M3" s="235"/>
+      <c r="B3" s="230"/>
+      <c r="C3" s="231"/>
+      <c r="D3" s="231"/>
+      <c r="E3" s="231"/>
+      <c r="F3" s="231"/>
+      <c r="G3" s="231"/>
+      <c r="H3" s="231"/>
+      <c r="I3" s="231"/>
+      <c r="J3" s="231"/>
+      <c r="K3" s="231"/>
+      <c r="L3" s="231"/>
+      <c r="M3" s="231"/>
     </row>
     <row r="4" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="235"/>
-[...11 lines deleted...]
-      <c r="M4" s="235"/>
+      <c r="A4" s="231"/>
+      <c r="B4" s="231"/>
+      <c r="C4" s="231"/>
+      <c r="D4" s="231"/>
+      <c r="E4" s="231"/>
+      <c r="F4" s="231"/>
+      <c r="G4" s="231"/>
+      <c r="H4" s="231"/>
+      <c r="I4" s="231"/>
+      <c r="J4" s="231"/>
+      <c r="K4" s="231"/>
+      <c r="L4" s="231"/>
+      <c r="M4" s="231"/>
     </row>
     <row r="5" spans="1:17" s="15" customFormat="1" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="29"/>
       <c r="C5" s="29"/>
       <c r="D5" s="29"/>
       <c r="E5" s="29"/>
       <c r="F5" s="29"/>
       <c r="G5" s="29"/>
       <c r="H5" s="30"/>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
       <c r="K5" s="30"/>
       <c r="L5" s="30"/>
       <c r="M5" s="31"/>
       <c r="O5" s="149"/>
       <c r="P5" s="149"/>
       <c r="Q5" s="149"/>
     </row>
     <row r="6" spans="1:17" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="212" t="s">
+      <c r="A6" s="232" t="s">
         <v>108</v>
       </c>
-      <c r="B6" s="212"/>
-[...1 lines deleted...]
-      <c r="D6" s="241" t="s">
+      <c r="B6" s="232"/>
+      <c r="C6" s="233"/>
+      <c r="D6" s="240" t="s">
         <v>133</v>
       </c>
-      <c r="E6" s="242"/>
-[...7 lines deleted...]
-      <c r="M6" s="243"/>
+      <c r="E6" s="241"/>
+      <c r="F6" s="241"/>
+      <c r="G6" s="241"/>
+      <c r="H6" s="241"/>
+      <c r="I6" s="241"/>
+      <c r="J6" s="241"/>
+      <c r="K6" s="241"/>
+      <c r="L6" s="241"/>
+      <c r="M6" s="242"/>
       <c r="O6" s="17"/>
     </row>
     <row r="7" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="237"/>
-[...2 lines deleted...]
-      <c r="D7" s="221" t="s">
+      <c r="A7" s="234"/>
+      <c r="B7" s="234"/>
+      <c r="C7" s="235"/>
+      <c r="D7" s="243" t="s">
         <v>2</v>
       </c>
-      <c r="E7" s="224" t="s">
+      <c r="E7" s="246" t="s">
         <v>109</v>
       </c>
-      <c r="F7" s="225"/>
-[...6 lines deleted...]
-      <c r="M7" s="244"/>
+      <c r="F7" s="247"/>
+      <c r="G7" s="247"/>
+      <c r="H7" s="247"/>
+      <c r="I7" s="247"/>
+      <c r="J7" s="247"/>
+      <c r="K7" s="247"/>
+      <c r="L7" s="247"/>
+      <c r="M7" s="248"/>
     </row>
     <row r="8" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="237"/>
-[...2 lines deleted...]
-      <c r="D8" s="222"/>
+      <c r="A8" s="234"/>
+      <c r="B8" s="234"/>
+      <c r="C8" s="235"/>
+      <c r="D8" s="244"/>
       <c r="E8" s="191"/>
       <c r="F8" s="90"/>
-      <c r="G8" s="226" t="s">
+      <c r="G8" s="249" t="s">
         <v>4</v>
       </c>
       <c r="H8" s="196"/>
       <c r="I8" s="196"/>
       <c r="J8" s="196"/>
       <c r="K8" s="4"/>
-      <c r="L8" s="226" t="s">
+      <c r="L8" s="249" t="s">
         <v>5</v>
       </c>
       <c r="M8" s="32"/>
     </row>
     <row r="9" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="237"/>
-[...2 lines deleted...]
-      <c r="D9" s="222"/>
+      <c r="A9" s="234"/>
+      <c r="B9" s="236"/>
+      <c r="C9" s="235"/>
+      <c r="D9" s="244"/>
       <c r="E9" s="192" t="s">
         <v>3</v>
       </c>
-      <c r="F9" s="221" t="s">
+      <c r="F9" s="243" t="s">
         <v>21</v>
       </c>
-      <c r="G9" s="227"/>
-      <c r="H9" s="245" t="s">
+      <c r="G9" s="250"/>
+      <c r="H9" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="I9" s="229" t="s">
+      <c r="I9" s="254" t="s">
         <v>31</v>
       </c>
-      <c r="J9" s="229" t="s">
+      <c r="J9" s="254" t="s">
         <v>32</v>
       </c>
-      <c r="K9" s="229" t="s">
+      <c r="K9" s="254" t="s">
         <v>33</v>
       </c>
-      <c r="L9" s="227"/>
-      <c r="M9" s="221" t="s">
+      <c r="L9" s="250"/>
+      <c r="M9" s="243" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="239"/>
-[...2 lines deleted...]
-      <c r="D10" s="223"/>
+      <c r="A10" s="237"/>
+      <c r="B10" s="238"/>
+      <c r="C10" s="239"/>
+      <c r="D10" s="245"/>
       <c r="E10" s="193"/>
-      <c r="F10" s="223"/>
-[...6 lines deleted...]
-      <c r="M10" s="223"/>
+      <c r="F10" s="245"/>
+      <c r="G10" s="251"/>
+      <c r="H10" s="253"/>
+      <c r="I10" s="255"/>
+      <c r="J10" s="255"/>
+      <c r="K10" s="255"/>
+      <c r="L10" s="251"/>
+      <c r="M10" s="245"/>
     </row>
     <row r="11" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="33"/>
       <c r="B11" s="33"/>
       <c r="C11" s="34"/>
       <c r="D11" s="35" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="36" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="36" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="36" t="s">
         <v>0</v>
       </c>
       <c r="K11" s="36" t="s">
         <v>0</v>
       </c>
       <c r="L11" s="36" t="s">
         <v>0</v>
       </c>
       <c r="M11" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="231" t="s">
+      <c r="A12" s="227" t="s">
         <v>280</v>
       </c>
-      <c r="B12" s="231"/>
-      <c r="C12" s="232"/>
+      <c r="B12" s="227"/>
+      <c r="C12" s="228"/>
       <c r="D12" s="150">
         <v>7357451</v>
       </c>
       <c r="E12" s="150">
         <v>3823034</v>
       </c>
       <c r="F12" s="150">
         <v>297054</v>
       </c>
       <c r="G12" s="150">
         <v>3487162</v>
       </c>
       <c r="H12" s="150">
         <v>447211</v>
       </c>
       <c r="I12" s="150">
         <v>720780</v>
       </c>
       <c r="J12" s="150">
         <v>505042</v>
       </c>
       <c r="K12" s="150">
         <v>7043</v>
       </c>
       <c r="L12" s="150">
         <v>47255</v>
       </c>
       <c r="M12" s="150">
         <v>13543</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="249" t="s">
+      <c r="A13" s="213" t="s">
         <v>281</v>
       </c>
-      <c r="B13" s="250"/>
-      <c r="C13" s="251"/>
+      <c r="B13" s="219"/>
+      <c r="C13" s="220"/>
       <c r="D13" s="13">
         <v>7417725</v>
       </c>
       <c r="E13" s="9">
         <v>3794791</v>
       </c>
       <c r="F13" s="9">
         <v>288407</v>
       </c>
       <c r="G13" s="9">
         <v>3580002</v>
       </c>
       <c r="H13" s="9">
         <v>452465</v>
       </c>
       <c r="I13" s="9">
         <v>710324</v>
       </c>
       <c r="J13" s="9">
         <v>511038</v>
       </c>
       <c r="K13" s="9">
         <v>7526</v>
       </c>
       <c r="L13" s="9">
         <v>42932</v>
       </c>
       <c r="M13" s="9">
         <v>10763</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="252" t="s">
+      <c r="A14" s="211" t="s">
         <v>256</v>
       </c>
-      <c r="B14" s="253"/>
-      <c r="C14" s="254"/>
+      <c r="B14" s="221"/>
+      <c r="C14" s="222"/>
       <c r="D14" s="150">
         <v>7323941</v>
       </c>
       <c r="E14" s="10">
         <v>3839579</v>
       </c>
       <c r="F14" s="150">
         <v>296574</v>
       </c>
       <c r="G14" s="150">
         <v>3437111</v>
       </c>
       <c r="H14" s="150">
         <v>450321</v>
       </c>
       <c r="I14" s="150">
         <v>715281</v>
       </c>
       <c r="J14" s="150">
         <v>505950</v>
       </c>
       <c r="K14" s="150">
         <v>7402</v>
       </c>
       <c r="L14" s="150">
         <v>47251</v>
       </c>
       <c r="M14" s="150">
         <v>12077</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="255" t="s">
+      <c r="A15" s="217" t="s">
         <v>257</v>
       </c>
-      <c r="B15" s="256"/>
-      <c r="C15" s="257"/>
+      <c r="B15" s="223"/>
+      <c r="C15" s="224"/>
       <c r="D15" s="151">
         <v>7373284</v>
       </c>
       <c r="E15" s="11">
         <v>3820743</v>
       </c>
       <c r="F15" s="11">
         <v>296814</v>
       </c>
       <c r="G15" s="11">
         <v>3507114</v>
       </c>
       <c r="H15" s="11">
         <v>446357</v>
       </c>
       <c r="I15" s="11">
         <v>720189</v>
       </c>
       <c r="J15" s="11">
         <v>507374</v>
       </c>
       <c r="K15" s="11">
         <v>7035</v>
       </c>
       <c r="L15" s="11">
         <v>45427</v>
       </c>
       <c r="M15" s="11">
         <v>12266</v>
       </c>
       <c r="N15" s="37"/>
     </row>
     <row r="16" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="258" t="s">
+      <c r="A16" s="225" t="s">
         <v>287</v>
       </c>
-      <c r="B16" s="258"/>
-      <c r="C16" s="259"/>
+      <c r="B16" s="225"/>
+      <c r="C16" s="226"/>
       <c r="D16" s="87">
         <v>632176</v>
       </c>
       <c r="E16" s="87">
         <v>311047</v>
       </c>
       <c r="F16" s="87">
         <v>23237</v>
       </c>
       <c r="G16" s="87">
         <v>317586</v>
       </c>
       <c r="H16" s="87">
         <v>38650</v>
       </c>
       <c r="I16" s="87">
         <v>59694</v>
       </c>
       <c r="J16" s="87">
         <v>42776</v>
       </c>
       <c r="K16" s="87">
         <v>626</v>
       </c>
       <c r="L16" s="87">
         <v>3543</v>
       </c>
       <c r="M16" s="87">
         <v>812</v>
       </c>
       <c r="N16" s="37"/>
     </row>
     <row r="17" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="247" t="s">
+      <c r="A17" s="209" t="s">
         <v>252</v>
       </c>
-      <c r="B17" s="247"/>
-      <c r="C17" s="248"/>
+      <c r="B17" s="209"/>
+      <c r="C17" s="210"/>
       <c r="D17" s="87">
         <v>583333</v>
       </c>
       <c r="E17" s="87">
         <v>292829</v>
       </c>
       <c r="F17" s="87">
         <v>23714</v>
       </c>
       <c r="G17" s="87">
         <v>286972</v>
       </c>
       <c r="H17" s="87">
         <v>35140</v>
       </c>
       <c r="I17" s="87">
         <v>56324</v>
       </c>
       <c r="J17" s="87">
         <v>38737</v>
       </c>
       <c r="K17" s="87">
         <v>528</v>
       </c>
       <c r="L17" s="87">
         <v>3532</v>
       </c>
       <c r="M17" s="87">
         <v>805</v>
       </c>
       <c r="N17" s="37"/>
     </row>
     <row r="18" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="247" t="s">
+      <c r="A18" s="209" t="s">
         <v>255</v>
       </c>
-      <c r="B18" s="247"/>
-      <c r="C18" s="248"/>
+      <c r="B18" s="209"/>
+      <c r="C18" s="210"/>
       <c r="D18" s="87">
         <v>661411</v>
       </c>
       <c r="E18" s="87">
         <v>310360</v>
       </c>
       <c r="F18" s="87">
         <v>25598</v>
       </c>
       <c r="G18" s="87">
         <v>347491</v>
       </c>
       <c r="H18" s="87">
         <v>40696</v>
       </c>
       <c r="I18" s="87">
         <v>61551</v>
       </c>
       <c r="J18" s="87">
         <v>43403</v>
       </c>
       <c r="K18" s="87">
         <v>714</v>
       </c>
       <c r="L18" s="87">
         <v>3560</v>
       </c>
       <c r="M18" s="87">
         <v>834</v>
       </c>
       <c r="N18" s="37"/>
     </row>
     <row r="19" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="247" t="s">
+      <c r="A19" s="209" t="s">
         <v>260</v>
       </c>
-      <c r="B19" s="247"/>
-      <c r="C19" s="248"/>
+      <c r="B19" s="209"/>
+      <c r="C19" s="210"/>
       <c r="D19" s="87">
         <v>644847</v>
       </c>
       <c r="E19" s="87">
         <v>311347</v>
       </c>
       <c r="F19" s="87">
         <v>25077</v>
       </c>
       <c r="G19" s="87">
         <v>329931</v>
       </c>
       <c r="H19" s="87">
         <v>41586</v>
       </c>
       <c r="I19" s="87">
         <v>58539</v>
       </c>
       <c r="J19" s="87">
         <v>42503</v>
       </c>
       <c r="K19" s="87">
         <v>578</v>
       </c>
       <c r="L19" s="87">
         <v>3569</v>
       </c>
       <c r="M19" s="87">
         <v>904</v>
       </c>
       <c r="N19" s="38"/>
     </row>
     <row r="20" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="247" t="s">
+      <c r="A20" s="209" t="s">
         <v>262</v>
       </c>
-      <c r="B20" s="247"/>
-      <c r="C20" s="248"/>
+      <c r="B20" s="209"/>
+      <c r="C20" s="210"/>
       <c r="D20" s="87">
         <v>663438</v>
       </c>
       <c r="E20" s="87">
         <v>328482</v>
       </c>
       <c r="F20" s="87">
         <v>23649</v>
       </c>
       <c r="G20" s="87">
         <v>331330</v>
       </c>
       <c r="H20" s="87">
         <v>41488</v>
       </c>
       <c r="I20" s="87">
         <v>61542</v>
       </c>
       <c r="J20" s="87">
         <v>43791</v>
       </c>
       <c r="K20" s="87">
         <v>718</v>
       </c>
       <c r="L20" s="87">
         <v>3626</v>
       </c>
       <c r="M20" s="87">
         <v>961</v>
       </c>
       <c r="N20" s="17"/>
     </row>
     <row r="21" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="247" t="s">
+      <c r="A21" s="209" t="s">
         <v>263</v>
       </c>
-      <c r="B21" s="247"/>
-      <c r="C21" s="248"/>
+      <c r="B21" s="209"/>
+      <c r="C21" s="210"/>
       <c r="D21" s="87">
         <v>627859</v>
       </c>
       <c r="E21" s="87">
         <v>327791</v>
       </c>
       <c r="F21" s="87">
         <v>21441</v>
       </c>
       <c r="G21" s="87">
         <v>296488</v>
       </c>
       <c r="H21" s="87">
         <v>39593</v>
       </c>
       <c r="I21" s="87">
         <v>57518</v>
       </c>
       <c r="J21" s="87">
         <v>42735</v>
       </c>
       <c r="K21" s="87">
         <v>514</v>
       </c>
       <c r="L21" s="87">
         <v>3580</v>
       </c>
       <c r="M21" s="87">
         <v>915</v>
       </c>
       <c r="N21" s="17"/>
     </row>
     <row r="22" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="247" t="s">
+      <c r="A22" s="209" t="s">
         <v>264</v>
       </c>
-      <c r="B22" s="247"/>
-      <c r="C22" s="248"/>
+      <c r="B22" s="209"/>
+      <c r="C22" s="210"/>
       <c r="D22" s="87">
         <v>613824</v>
       </c>
       <c r="E22" s="87">
         <v>331182</v>
       </c>
       <c r="F22" s="87">
         <v>21804</v>
       </c>
       <c r="G22" s="87">
         <v>278923</v>
       </c>
       <c r="H22" s="87">
         <v>35280</v>
       </c>
       <c r="I22" s="87">
         <v>58009</v>
       </c>
       <c r="J22" s="87">
         <v>45095</v>
       </c>
       <c r="K22" s="87">
         <v>765</v>
       </c>
       <c r="L22" s="87">
         <v>3719</v>
       </c>
       <c r="M22" s="87">
         <v>1054</v>
       </c>
     </row>
     <row r="23" spans="1:24" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="247" t="s">
+      <c r="A23" s="209" t="s">
         <v>265</v>
       </c>
-      <c r="B23" s="247"/>
-      <c r="C23" s="248"/>
+      <c r="B23" s="209"/>
+      <c r="C23" s="210"/>
       <c r="D23" s="87">
         <v>604090</v>
       </c>
       <c r="E23" s="87">
         <v>310607</v>
       </c>
       <c r="F23" s="87">
         <v>22881</v>
       </c>
       <c r="G23" s="87">
         <v>289875</v>
       </c>
       <c r="H23" s="87">
         <v>35771</v>
       </c>
       <c r="I23" s="87">
         <v>59234</v>
       </c>
       <c r="J23" s="87">
         <v>44030</v>
       </c>
       <c r="K23" s="87">
         <v>670</v>
       </c>
       <c r="L23" s="87">
         <v>3608</v>
       </c>
       <c r="M23" s="87">
         <v>943</v>
       </c>
     </row>
     <row r="24" spans="1:24" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="247" t="s">
+      <c r="A24" s="209" t="s">
         <v>266</v>
       </c>
-      <c r="B24" s="247"/>
-      <c r="C24" s="248"/>
+      <c r="B24" s="209"/>
+      <c r="C24" s="210"/>
       <c r="D24" s="87">
         <v>580397</v>
       </c>
       <c r="E24" s="87">
         <v>331076</v>
       </c>
       <c r="F24" s="87">
         <v>24417</v>
       </c>
       <c r="G24" s="87">
         <v>245867</v>
       </c>
       <c r="H24" s="87">
         <v>30875</v>
       </c>
       <c r="I24" s="87">
         <v>57675</v>
       </c>
       <c r="J24" s="87">
         <v>43514</v>
       </c>
       <c r="K24" s="87">
         <v>549</v>
       </c>
       <c r="L24" s="87">
         <v>3454</v>
       </c>
       <c r="M24" s="87">
         <v>789</v>
       </c>
     </row>
     <row r="25" spans="1:24" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="247" t="s">
+      <c r="A25" s="209" t="s">
         <v>267</v>
       </c>
-      <c r="B25" s="247"/>
-      <c r="C25" s="248"/>
+      <c r="B25" s="209"/>
+      <c r="C25" s="210"/>
       <c r="D25" s="87">
         <v>604114</v>
       </c>
       <c r="E25" s="87">
         <v>331537</v>
       </c>
       <c r="F25" s="87">
         <v>24508</v>
       </c>
       <c r="G25" s="87">
         <v>268994</v>
       </c>
       <c r="H25" s="87">
         <v>34500</v>
       </c>
       <c r="I25" s="87">
         <v>59482</v>
       </c>
       <c r="J25" s="87">
         <v>43371</v>
       </c>
       <c r="K25" s="87">
         <v>654</v>
       </c>
       <c r="L25" s="87">
         <v>3583</v>
       </c>
       <c r="M25" s="87">
         <v>918</v>
       </c>
     </row>
     <row r="26" spans="1:24" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="247" t="s">
+      <c r="A26" s="209" t="s">
         <v>268</v>
       </c>
-      <c r="B26" s="247"/>
-      <c r="C26" s="248"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="210"/>
       <c r="D26" s="87">
         <v>586189</v>
       </c>
       <c r="E26" s="87">
         <v>308020</v>
       </c>
       <c r="F26" s="87">
         <v>26997</v>
       </c>
       <c r="G26" s="87">
         <v>274566</v>
       </c>
       <c r="H26" s="87">
         <v>38148</v>
       </c>
       <c r="I26" s="87">
         <v>60175</v>
       </c>
       <c r="J26" s="87">
         <v>41756</v>
       </c>
       <c r="K26" s="87">
         <v>736</v>
       </c>
       <c r="L26" s="87">
         <v>3603</v>
       </c>
       <c r="M26" s="87">
         <v>938</v>
       </c>
     </row>
     <row r="27" spans="1:24" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="247" t="s">
+      <c r="A27" s="209" t="s">
         <v>269</v>
       </c>
-      <c r="B27" s="247"/>
-      <c r="C27" s="248"/>
+      <c r="B27" s="209"/>
+      <c r="C27" s="210"/>
       <c r="D27" s="87">
         <v>616047</v>
       </c>
       <c r="E27" s="87">
         <v>300513</v>
       </c>
       <c r="F27" s="87">
         <v>25084</v>
       </c>
       <c r="G27" s="87">
         <v>311979</v>
       </c>
       <c r="H27" s="87">
         <v>40738</v>
       </c>
       <c r="I27" s="87">
         <v>60581</v>
       </c>
       <c r="J27" s="87">
         <v>39327</v>
       </c>
       <c r="K27" s="87">
         <v>474</v>
       </c>
       <c r="L27" s="87">
         <v>3555</v>
       </c>
       <c r="M27" s="87">
         <v>890</v>
       </c>
     </row>
     <row r="28" spans="1:24" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="247" t="s">
+      <c r="A28" s="209" t="s">
         <v>291</v>
       </c>
-      <c r="B28" s="247"/>
-      <c r="C28" s="248"/>
+      <c r="B28" s="209"/>
+      <c r="C28" s="210"/>
       <c r="D28" s="137">
         <v>625154</v>
       </c>
       <c r="E28" s="87">
         <v>309486</v>
       </c>
       <c r="F28" s="87">
         <v>23133</v>
       </c>
       <c r="G28" s="87">
         <v>312116</v>
       </c>
       <c r="H28" s="87">
         <v>39142</v>
       </c>
       <c r="I28" s="87">
         <v>59623</v>
       </c>
       <c r="J28" s="87">
         <v>41835</v>
       </c>
       <c r="K28" s="87">
         <v>573</v>
       </c>
       <c r="L28" s="87">
         <v>3552</v>
       </c>
       <c r="M28" s="87">
         <v>887</v>
       </c>
     </row>
     <row r="29" spans="1:24" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="209" t="s">
+      <c r="A29" s="256" t="s">
         <v>288</v>
       </c>
-      <c r="B29" s="209"/>
-      <c r="C29" s="210"/>
+      <c r="B29" s="256"/>
+      <c r="C29" s="257"/>
       <c r="D29" s="86">
         <v>6165959</v>
       </c>
       <c r="E29" s="86">
         <v>3190041</v>
       </c>
       <c r="F29" s="86">
         <v>238991</v>
       </c>
       <c r="G29" s="86">
         <v>2940069</v>
       </c>
       <c r="H29" s="86">
         <v>377121</v>
       </c>
       <c r="I29" s="86">
         <v>592378</v>
       </c>
       <c r="J29" s="86">
         <v>427957</v>
       </c>
       <c r="K29" s="86">
         <v>6231</v>
       </c>
       <c r="L29" s="86">
         <v>35849</v>
       </c>
       <c r="M29" s="86">
         <v>9199</v>
       </c>
       <c r="O29" s="38"/>
       <c r="P29" s="38"/>
       <c r="Q29" s="38"/>
       <c r="R29" s="38"/>
       <c r="S29" s="38"/>
       <c r="T29" s="38"/>
       <c r="U29" s="38"/>
       <c r="V29" s="38"/>
       <c r="W29" s="38"/>
       <c r="X29" s="38"/>
     </row>
     <row r="30" spans="1:24" s="128" customFormat="1" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="211"/>
-[...11 lines deleted...]
-      <c r="M30" s="211"/>
+      <c r="A30" s="258"/>
+      <c r="B30" s="258"/>
+      <c r="C30" s="258"/>
+      <c r="D30" s="258"/>
+      <c r="E30" s="258"/>
+      <c r="F30" s="258"/>
+      <c r="G30" s="258"/>
+      <c r="H30" s="258"/>
+      <c r="I30" s="258"/>
+      <c r="J30" s="258"/>
+      <c r="K30" s="258"/>
+      <c r="L30" s="258"/>
+      <c r="M30" s="258"/>
     </row>
     <row r="31" spans="1:24" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="212" t="s">
+      <c r="A31" s="232" t="s">
         <v>108</v>
       </c>
-      <c r="B31" s="213"/>
-[...1 lines deleted...]
-      <c r="D31" s="219" t="s">
+      <c r="B31" s="259"/>
+      <c r="C31" s="260"/>
+      <c r="D31" s="263" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="220"/>
-[...7 lines deleted...]
-      <c r="M31" s="220"/>
+      <c r="E31" s="264"/>
+      <c r="F31" s="264"/>
+      <c r="G31" s="264"/>
+      <c r="H31" s="264"/>
+      <c r="I31" s="264"/>
+      <c r="J31" s="264"/>
+      <c r="K31" s="264"/>
+      <c r="L31" s="264"/>
+      <c r="M31" s="264"/>
       <c r="O31" s="16"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="16"/>
     </row>
     <row r="32" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="215"/>
-[...2 lines deleted...]
-      <c r="D32" s="221" t="s">
+      <c r="A32" s="236"/>
+      <c r="B32" s="236"/>
+      <c r="C32" s="261"/>
+      <c r="D32" s="243" t="s">
         <v>2</v>
       </c>
-      <c r="E32" s="224" t="s">
+      <c r="E32" s="246" t="s">
         <v>109</v>
       </c>
-      <c r="F32" s="225"/>
-[...6 lines deleted...]
-      <c r="M32" s="225"/>
+      <c r="F32" s="247"/>
+      <c r="G32" s="247"/>
+      <c r="H32" s="247"/>
+      <c r="I32" s="247"/>
+      <c r="J32" s="247"/>
+      <c r="K32" s="247"/>
+      <c r="L32" s="247"/>
+      <c r="M32" s="247"/>
       <c r="O32" s="16"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="16"/>
     </row>
     <row r="33" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="215"/>
-[...3 lines deleted...]
-      <c r="E33" s="226" t="s">
+      <c r="A33" s="236"/>
+      <c r="B33" s="236"/>
+      <c r="C33" s="261"/>
+      <c r="D33" s="244"/>
+      <c r="E33" s="249" t="s">
         <v>3</v>
       </c>
       <c r="F33" s="90"/>
-      <c r="G33" s="226" t="s">
+      <c r="G33" s="249" t="s">
         <v>4</v>
       </c>
       <c r="H33" s="196"/>
       <c r="I33" s="196"/>
       <c r="J33" s="196"/>
       <c r="K33" s="4"/>
-      <c r="L33" s="226" t="s">
+      <c r="L33" s="249" t="s">
         <v>5</v>
       </c>
       <c r="M33" s="39"/>
       <c r="O33" s="16"/>
       <c r="P33" s="16"/>
       <c r="Q33" s="16"/>
     </row>
     <row r="34" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="215"/>
-[...4 lines deleted...]
-      <c r="F34" s="221" t="s">
+      <c r="A34" s="236"/>
+      <c r="B34" s="236"/>
+      <c r="C34" s="261"/>
+      <c r="D34" s="244"/>
+      <c r="E34" s="250"/>
+      <c r="F34" s="243" t="s">
         <v>21</v>
       </c>
-      <c r="G34" s="227"/>
-      <c r="H34" s="221" t="s">
+      <c r="G34" s="250"/>
+      <c r="H34" s="243" t="s">
         <v>22</v>
       </c>
-      <c r="I34" s="229" t="s">
+      <c r="I34" s="254" t="s">
         <v>31</v>
       </c>
-      <c r="J34" s="229" t="s">
+      <c r="J34" s="254" t="s">
         <v>32</v>
       </c>
-      <c r="K34" s="229" t="s">
+      <c r="K34" s="254" t="s">
         <v>33</v>
       </c>
-      <c r="L34" s="227"/>
-      <c r="M34" s="226" t="s">
+      <c r="L34" s="250"/>
+      <c r="M34" s="249" t="s">
         <v>110</v>
       </c>
       <c r="O34" s="16"/>
       <c r="P34" s="16"/>
       <c r="Q34" s="16"/>
     </row>
     <row r="35" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="217"/>
-[...11 lines deleted...]
-      <c r="M35" s="228"/>
+      <c r="A35" s="238"/>
+      <c r="B35" s="238"/>
+      <c r="C35" s="262"/>
+      <c r="D35" s="245"/>
+      <c r="E35" s="251"/>
+      <c r="F35" s="245"/>
+      <c r="G35" s="251"/>
+      <c r="H35" s="245"/>
+      <c r="I35" s="255"/>
+      <c r="J35" s="255"/>
+      <c r="K35" s="255"/>
+      <c r="L35" s="251"/>
+      <c r="M35" s="251"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
     </row>
     <row r="36" spans="1:17" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="34"/>
       <c r="D36" s="40" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="41" t="s">
         <v>26</v>
       </c>
       <c r="F36" s="41" t="s">
         <v>26</v>
       </c>
       <c r="G36" s="41" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="41" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="42" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="42" t="s">
         <v>26</v>
       </c>
       <c r="K36" s="42" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="41" t="s">
         <v>26</v>
       </c>
       <c r="M36" s="41" t="s">
         <v>26</v>
       </c>
       <c r="O36" s="152"/>
       <c r="P36" s="152"/>
       <c r="Q36" s="152"/>
     </row>
     <row r="37" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="247" t="s">
+      <c r="A37" s="209" t="s">
         <v>289</v>
       </c>
-      <c r="B37" s="247"/>
-      <c r="C37" s="248"/>
+      <c r="B37" s="209"/>
+      <c r="C37" s="210"/>
       <c r="D37" s="153">
         <v>100.8</v>
       </c>
       <c r="E37" s="153">
         <v>99.3</v>
       </c>
       <c r="F37" s="153">
         <v>99.9</v>
       </c>
       <c r="G37" s="153">
         <v>102.5</v>
       </c>
       <c r="H37" s="153">
         <v>99.2</v>
       </c>
       <c r="I37" s="153">
         <v>101.4</v>
       </c>
       <c r="J37" s="153">
         <v>99.7</v>
       </c>
       <c r="K37" s="153">
         <v>98.3</v>
       </c>
       <c r="L37" s="153">
         <v>101.8</v>
       </c>
       <c r="M37" s="153">
         <v>123.4</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="249" t="s">
+      <c r="A38" s="213" t="s">
         <v>285</v>
       </c>
-      <c r="B38" s="249"/>
-      <c r="C38" s="261"/>
+      <c r="B38" s="213"/>
+      <c r="C38" s="214"/>
       <c r="D38" s="154">
         <v>100.8</v>
       </c>
       <c r="E38" s="154">
         <v>99.3</v>
       </c>
       <c r="F38" s="154">
         <v>97.1</v>
       </c>
       <c r="G38" s="154">
         <v>102.7</v>
       </c>
       <c r="H38" s="154">
         <v>101.2</v>
       </c>
       <c r="I38" s="154">
         <v>98.5</v>
       </c>
       <c r="J38" s="154">
         <v>101.2</v>
       </c>
       <c r="K38" s="154">
         <v>106.9</v>
       </c>
       <c r="L38" s="154">
         <v>90.9</v>
       </c>
       <c r="M38" s="154">
         <v>79.5</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="252" t="s">
+      <c r="A39" s="211" t="s">
         <v>258</v>
       </c>
-      <c r="B39" s="252"/>
-      <c r="C39" s="260"/>
+      <c r="B39" s="211"/>
+      <c r="C39" s="212"/>
       <c r="D39" s="153">
         <v>97.2</v>
       </c>
       <c r="E39" s="155">
         <v>97.4</v>
       </c>
       <c r="F39" s="155">
         <v>93.9</v>
       </c>
       <c r="G39" s="155">
         <v>97</v>
       </c>
       <c r="H39" s="153">
         <v>95.9</v>
       </c>
       <c r="I39" s="153">
         <v>99.4</v>
       </c>
       <c r="J39" s="153">
         <v>98.2</v>
       </c>
       <c r="K39" s="153">
         <v>114.8</v>
       </c>
       <c r="L39" s="153">
         <v>102.3</v>
       </c>
       <c r="M39" s="155">
         <v>116.6</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="255" t="s">
+      <c r="A40" s="217" t="s">
         <v>259</v>
       </c>
-      <c r="B40" s="255"/>
-      <c r="C40" s="264"/>
+      <c r="B40" s="217"/>
+      <c r="C40" s="218"/>
       <c r="D40" s="156">
         <v>100.7</v>
       </c>
       <c r="E40" s="157">
         <v>99.5</v>
       </c>
       <c r="F40" s="157">
         <v>100.1</v>
       </c>
       <c r="G40" s="157">
         <v>102</v>
       </c>
       <c r="H40" s="157">
         <v>99.1</v>
       </c>
       <c r="I40" s="157">
         <v>100.7</v>
       </c>
       <c r="J40" s="157">
         <v>100.3</v>
       </c>
       <c r="K40" s="157">
         <v>95</v>
       </c>
       <c r="L40" s="157">
         <v>96.1</v>
       </c>
       <c r="M40" s="157">
         <v>101.6</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="247" t="s">
+      <c r="A41" s="209" t="s">
         <v>276</v>
       </c>
-      <c r="B41" s="247"/>
-      <c r="C41" s="248"/>
+      <c r="B41" s="209"/>
+      <c r="C41" s="210"/>
       <c r="D41" s="91">
         <v>101.9</v>
       </c>
       <c r="E41" s="92">
         <v>100.5</v>
       </c>
       <c r="F41" s="92">
         <v>99.5</v>
       </c>
       <c r="G41" s="92">
         <v>103.6</v>
       </c>
       <c r="H41" s="93">
         <v>98.6</v>
       </c>
       <c r="I41" s="93">
         <v>102.1</v>
       </c>
       <c r="J41" s="93">
         <v>104.6</v>
       </c>
       <c r="K41" s="93">
         <v>112.8</v>
       </c>
       <c r="L41" s="92">
         <v>80.2</v>
       </c>
       <c r="M41" s="92">
         <v>53.9</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="247" t="s">
+      <c r="A42" s="209" t="s">
         <v>252</v>
       </c>
-      <c r="B42" s="247"/>
-      <c r="C42" s="248"/>
+      <c r="B42" s="209"/>
+      <c r="C42" s="210"/>
       <c r="D42" s="91">
         <v>98.2</v>
       </c>
       <c r="E42" s="92">
         <v>97.6</v>
       </c>
       <c r="F42" s="92">
         <v>98.3</v>
       </c>
       <c r="G42" s="92">
         <v>98.9</v>
       </c>
       <c r="H42" s="93">
         <v>98</v>
       </c>
       <c r="I42" s="93">
         <v>96.9</v>
       </c>
       <c r="J42" s="93">
         <v>98.1</v>
       </c>
       <c r="K42" s="93">
         <v>86.1</v>
       </c>
       <c r="L42" s="92">
         <v>85.6</v>
       </c>
       <c r="M42" s="92">
         <v>66.5</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="247" t="s">
+      <c r="A43" s="209" t="s">
         <v>255</v>
       </c>
-      <c r="B43" s="247"/>
-      <c r="C43" s="248"/>
+      <c r="B43" s="209"/>
+      <c r="C43" s="210"/>
       <c r="D43" s="91">
         <v>102.3</v>
       </c>
       <c r="E43" s="92">
         <v>101.1</v>
       </c>
       <c r="F43" s="92">
         <v>101.1</v>
       </c>
       <c r="G43" s="92">
         <v>103.6</v>
       </c>
       <c r="H43" s="93">
         <v>101.1</v>
       </c>
       <c r="I43" s="93">
         <v>99.9</v>
       </c>
       <c r="J43" s="93">
         <v>102.9</v>
       </c>
       <c r="K43" s="93">
         <v>100.8</v>
       </c>
       <c r="L43" s="92">
         <v>90.8</v>
       </c>
       <c r="M43" s="92">
         <v>82.4</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="247" t="s">
+      <c r="A44" s="209" t="s">
         <v>260</v>
       </c>
-      <c r="B44" s="247"/>
-      <c r="C44" s="248"/>
+      <c r="B44" s="209"/>
+      <c r="C44" s="210"/>
       <c r="D44" s="91">
         <v>101.5</v>
       </c>
       <c r="E44" s="92">
         <v>100.1</v>
       </c>
       <c r="F44" s="92">
         <v>103</v>
       </c>
       <c r="G44" s="92">
         <v>103</v>
       </c>
       <c r="H44" s="93">
         <v>104</v>
       </c>
       <c r="I44" s="93">
         <v>97.9</v>
       </c>
       <c r="J44" s="93">
         <v>100.3</v>
       </c>
       <c r="K44" s="93">
         <v>106.3</v>
       </c>
       <c r="L44" s="92">
         <v>90.9</v>
       </c>
       <c r="M44" s="92">
         <v>88.9</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="247" t="s">
+      <c r="A45" s="209" t="s">
         <v>262</v>
       </c>
-      <c r="B45" s="247"/>
-      <c r="C45" s="248"/>
+      <c r="B45" s="209"/>
+      <c r="C45" s="210"/>
       <c r="D45" s="91">
         <v>101.2</v>
       </c>
       <c r="E45" s="92">
         <v>99.7</v>
       </c>
       <c r="F45" s="92">
         <v>100.8</v>
       </c>
       <c r="G45" s="92">
         <v>103</v>
       </c>
       <c r="H45" s="93">
         <v>100.8</v>
       </c>
       <c r="I45" s="93">
         <v>101.9</v>
       </c>
       <c r="J45" s="93">
         <v>101.9</v>
       </c>
       <c r="K45" s="93">
         <v>137.80000000000001</v>
       </c>
       <c r="L45" s="92">
         <v>85.4</v>
       </c>
       <c r="M45" s="92">
         <v>71.900000000000006</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="247" t="s">
+      <c r="A46" s="209" t="s">
         <v>263</v>
       </c>
-      <c r="B46" s="247"/>
-      <c r="C46" s="248"/>
+      <c r="B46" s="209"/>
+      <c r="C46" s="210"/>
       <c r="D46" s="91">
         <v>101.9</v>
       </c>
       <c r="E46" s="92">
         <v>99</v>
       </c>
       <c r="F46" s="92">
         <v>96.5</v>
       </c>
       <c r="G46" s="92">
         <v>105.3</v>
       </c>
       <c r="H46" s="93">
         <v>96.6</v>
       </c>
       <c r="I46" s="93">
         <v>96.3</v>
       </c>
       <c r="J46" s="93">
         <v>103.1</v>
       </c>
       <c r="K46" s="93">
         <v>106.6</v>
       </c>
       <c r="L46" s="92">
         <v>92.9</v>
       </c>
       <c r="M46" s="92">
         <v>81.599999999999994</v>
       </c>
       <c r="O46" s="158"/>
       <c r="P46" s="158"/>
       <c r="Q46" s="158"/>
     </row>
     <row r="47" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="247" t="s">
+      <c r="A47" s="209" t="s">
         <v>264</v>
       </c>
-      <c r="B47" s="247"/>
-      <c r="C47" s="248"/>
+      <c r="B47" s="209"/>
+      <c r="C47" s="210"/>
       <c r="D47" s="91">
         <v>101.2</v>
       </c>
       <c r="E47" s="92">
         <v>101.6</v>
       </c>
       <c r="F47" s="92">
         <v>95.8</v>
       </c>
       <c r="G47" s="92">
         <v>100.9</v>
       </c>
       <c r="H47" s="93">
         <v>99.2</v>
       </c>
       <c r="I47" s="93">
         <v>94.7</v>
       </c>
       <c r="J47" s="93">
         <v>101.4</v>
       </c>
       <c r="K47" s="93">
         <v>166.7</v>
       </c>
       <c r="L47" s="92">
         <v>92.8</v>
       </c>
       <c r="M47" s="92">
         <v>83.1</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="262" t="s">
+      <c r="A48" s="215" t="s">
         <v>265</v>
       </c>
-      <c r="B48" s="262"/>
-      <c r="C48" s="263"/>
+      <c r="B48" s="215"/>
+      <c r="C48" s="216"/>
       <c r="D48" s="91">
         <v>102</v>
       </c>
       <c r="E48" s="92">
         <v>98.5</v>
       </c>
       <c r="F48" s="92">
         <v>94.1</v>
       </c>
       <c r="G48" s="92">
         <v>106.3</v>
       </c>
       <c r="H48" s="93">
         <v>97.2</v>
       </c>
       <c r="I48" s="93">
         <v>101.3</v>
       </c>
       <c r="J48" s="93">
         <v>101.5</v>
       </c>
       <c r="K48" s="93">
         <v>152.6</v>
       </c>
       <c r="L48" s="92">
         <v>92.1</v>
       </c>
       <c r="M48" s="92">
         <v>79.900000000000006</v>
       </c>
       <c r="N48" s="37"/>
       <c r="O48" s="16"/>
       <c r="P48" s="16"/>
       <c r="Q48" s="16"/>
     </row>
     <row r="49" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="262" t="s">
+      <c r="A49" s="215" t="s">
         <v>266</v>
       </c>
-      <c r="B49" s="262"/>
-      <c r="C49" s="263"/>
+      <c r="B49" s="215"/>
+      <c r="C49" s="216"/>
       <c r="D49" s="91">
         <v>100.2</v>
       </c>
       <c r="E49" s="92">
         <v>99.9</v>
       </c>
       <c r="F49" s="92">
         <v>96.5</v>
       </c>
       <c r="G49" s="92">
         <v>100.6</v>
       </c>
       <c r="H49" s="93">
         <v>102.8</v>
       </c>
       <c r="I49" s="93">
         <v>98.3</v>
       </c>
       <c r="J49" s="93">
         <v>101.9</v>
       </c>
       <c r="K49" s="93">
         <v>75.7</v>
       </c>
       <c r="L49" s="92">
         <v>93.3</v>
       </c>
       <c r="M49" s="92">
         <v>82</v>
       </c>
       <c r="O49" s="16"/>
       <c r="P49" s="16"/>
       <c r="Q49" s="16"/>
     </row>
     <row r="50" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="262" t="s">
+      <c r="A50" s="215" t="s">
         <v>267</v>
       </c>
-      <c r="B50" s="262"/>
-      <c r="C50" s="263"/>
+      <c r="B50" s="215"/>
+      <c r="C50" s="216"/>
       <c r="D50" s="91">
         <v>99.7</v>
       </c>
       <c r="E50" s="92">
         <v>97.6</v>
       </c>
       <c r="F50" s="92">
         <v>89.1</v>
       </c>
       <c r="G50" s="92">
         <v>102.4</v>
       </c>
       <c r="H50" s="93">
         <v>101.3</v>
       </c>
       <c r="I50" s="93">
         <v>100.7</v>
       </c>
       <c r="J50" s="93">
         <v>99.9</v>
       </c>
       <c r="K50" s="93">
         <v>82</v>
       </c>
       <c r="L50" s="92">
         <v>90.4</v>
       </c>
       <c r="M50" s="92">
         <v>74.599999999999994</v>
       </c>
       <c r="O50" s="16"/>
       <c r="P50" s="16"/>
       <c r="Q50" s="16"/>
     </row>
     <row r="51" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="262" t="s">
+      <c r="A51" s="215" t="s">
         <v>268</v>
       </c>
-      <c r="B51" s="262"/>
-      <c r="C51" s="263"/>
+      <c r="B51" s="215"/>
+      <c r="C51" s="216"/>
       <c r="D51" s="91">
         <v>99.5</v>
       </c>
       <c r="E51" s="92">
         <v>96.6</v>
       </c>
       <c r="F51" s="92">
         <v>97.6</v>
       </c>
       <c r="G51" s="92">
         <v>103</v>
       </c>
       <c r="H51" s="93">
         <v>109.5</v>
       </c>
       <c r="I51" s="93">
         <v>96.3</v>
       </c>
       <c r="J51" s="93">
         <v>99.2</v>
       </c>
       <c r="K51" s="93">
         <v>118.5</v>
       </c>
       <c r="L51" s="92">
         <v>96.5</v>
       </c>
       <c r="M51" s="92">
         <v>94</v>
       </c>
       <c r="O51" s="19"/>
       <c r="P51" s="19"/>
       <c r="Q51" s="19"/>
     </row>
     <row r="52" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="247" t="s">
+      <c r="A52" s="209" t="s">
         <v>269</v>
       </c>
-      <c r="B52" s="247"/>
-      <c r="C52" s="248"/>
+      <c r="B52" s="209"/>
+      <c r="C52" s="210"/>
       <c r="D52" s="91">
         <v>100</v>
       </c>
       <c r="E52" s="92">
         <v>98.9</v>
       </c>
       <c r="F52" s="92">
         <v>94</v>
       </c>
       <c r="G52" s="92">
         <v>101</v>
       </c>
       <c r="H52" s="93">
         <v>106.2</v>
       </c>
       <c r="I52" s="93">
         <v>96.6</v>
       </c>
       <c r="J52" s="93">
         <v>99.2</v>
       </c>
       <c r="K52" s="93">
         <v>82</v>
       </c>
       <c r="L52" s="92">
         <v>103.5</v>
       </c>
       <c r="M52" s="92">
         <v>127</v>
       </c>
       <c r="N52" s="37"/>
       <c r="O52" s="16"/>
       <c r="P52" s="19"/>
       <c r="Q52" s="19"/>
     </row>
     <row r="53" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="247" t="s">
+      <c r="A53" s="209" t="s">
         <v>291</v>
       </c>
-      <c r="B53" s="247"/>
-      <c r="C53" s="248"/>
+      <c r="B53" s="209"/>
+      <c r="C53" s="210"/>
       <c r="D53" s="91">
         <v>98.9</v>
       </c>
       <c r="E53" s="92">
         <v>99.5</v>
       </c>
       <c r="F53" s="92">
         <v>99.6</v>
       </c>
       <c r="G53" s="92">
         <v>98.3</v>
       </c>
       <c r="H53" s="93">
         <v>101.3</v>
       </c>
       <c r="I53" s="93">
         <v>99.9</v>
       </c>
       <c r="J53" s="93">
         <v>97.8</v>
       </c>
       <c r="K53" s="93">
         <v>91.5</v>
       </c>
       <c r="L53" s="92">
         <v>100.3</v>
       </c>
       <c r="M53" s="92">
         <v>109.2</v>
       </c>
       <c r="N53" s="37"/>
       <c r="O53" s="16"/>
       <c r="P53" s="19"/>
       <c r="Q53" s="19"/>
     </row>
     <row r="54" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="209" t="s">
+      <c r="A54" s="256" t="s">
         <v>277</v>
       </c>
-      <c r="B54" s="209"/>
-      <c r="C54" s="210"/>
+      <c r="B54" s="256"/>
+      <c r="C54" s="257"/>
       <c r="D54" s="145">
         <v>100.6</v>
       </c>
       <c r="E54" s="146">
         <v>99.1</v>
       </c>
       <c r="F54" s="146">
         <v>96.6</v>
       </c>
       <c r="G54" s="146">
         <v>102.3</v>
       </c>
       <c r="H54" s="146">
         <v>101.8</v>
       </c>
       <c r="I54" s="146">
         <v>98.4</v>
       </c>
       <c r="J54" s="146">
         <v>100.6</v>
       </c>
       <c r="K54" s="146">
         <v>107.6</v>
       </c>
       <c r="L54" s="146">
@@ -7582,114 +7582,114 @@
     <row r="69" spans="15:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="P69" s="45"/>
     </row>
     <row r="70" spans="15:17" x14ac:dyDescent="0.15">
       <c r="P70" s="45"/>
     </row>
     <row r="71" spans="15:17" x14ac:dyDescent="0.15">
       <c r="P71" s="45"/>
     </row>
     <row r="72" spans="15:17" x14ac:dyDescent="0.15">
       <c r="P72" s="45"/>
     </row>
     <row r="73" spans="15:17" x14ac:dyDescent="0.15">
       <c r="P73" s="45"/>
     </row>
     <row r="74" spans="15:17" x14ac:dyDescent="0.15">
       <c r="P74" s="45"/>
     </row>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="1">
       <dataRef ref="A55:XFD55" sheet="１「生乳生産量等」" r:id="rId1"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="64">
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A31:C35"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="D32:D35"/>
+    <mergeCell ref="E32:M32"/>
+    <mergeCell ref="E33:E35"/>
+    <mergeCell ref="G33:G35"/>
+    <mergeCell ref="L33:L35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="M34:M35"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="A1:D2"/>
+    <mergeCell ref="A3:M4"/>
+    <mergeCell ref="A6:C10"/>
+    <mergeCell ref="D6:M6"/>
+    <mergeCell ref="D7:D10"/>
+    <mergeCell ref="E7:M7"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="L8:L10"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="M9:M10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A25:C25"/>
     <mergeCell ref="A52:C52"/>
     <mergeCell ref="A53:C53"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A51:C51"/>
     <mergeCell ref="A40:C40"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="A46:C46"/>
     <mergeCell ref="A47:C47"/>
     <mergeCell ref="A48:C48"/>
     <mergeCell ref="A49:C49"/>
     <mergeCell ref="A50:C50"/>
-    <mergeCell ref="A42:C42"/>
-[...46 lines deleted...]
-    <mergeCell ref="M34:M35"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="A13:M27 A29:M52 B28:M28 D53:M53" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E88250E1-4CA2-4818-81D6-084A382729FD}">
   <dimension ref="A1:X56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="10" topLeftCell="D11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
@@ -8008,868 +8008,868 @@
     <col min="15626" max="15626" width="10" customWidth="1"/>
     <col min="15627" max="15629" width="8.7109375" customWidth="1"/>
     <col min="15873" max="15874" width="3.85546875" customWidth="1"/>
     <col min="15875" max="15875" width="5.7109375" customWidth="1"/>
     <col min="15876" max="15881" width="8.85546875" customWidth="1"/>
     <col min="15882" max="15882" width="10" customWidth="1"/>
     <col min="15883" max="15885" width="8.7109375" customWidth="1"/>
     <col min="16129" max="16130" width="3.85546875" customWidth="1"/>
     <col min="16131" max="16131" width="5.7109375" customWidth="1"/>
     <col min="16132" max="16137" width="8.85546875" customWidth="1"/>
     <col min="16138" max="16138" width="10" customWidth="1"/>
     <col min="16139" max="16141" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="47"/>
       <c r="E1" s="48"/>
       <c r="H1" s="48"/>
     </row>
     <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E2" s="48"/>
       <c r="H2" s="48"/>
       <c r="M2" s="138"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="276" t="s">
+      <c r="A3" s="273" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="234"/>
-[...10 lines deleted...]
-      <c r="M3" s="277"/>
+      <c r="B3" s="230"/>
+      <c r="C3" s="274"/>
+      <c r="D3" s="274"/>
+      <c r="E3" s="274"/>
+      <c r="F3" s="274"/>
+      <c r="G3" s="274"/>
+      <c r="H3" s="274"/>
+      <c r="I3" s="274"/>
+      <c r="J3" s="274"/>
+      <c r="K3" s="274"/>
+      <c r="L3" s="274"/>
+      <c r="M3" s="274"/>
     </row>
     <row r="4" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="277"/>
-[...11 lines deleted...]
-      <c r="M4" s="277"/>
+      <c r="A4" s="274"/>
+      <c r="B4" s="274"/>
+      <c r="C4" s="274"/>
+      <c r="D4" s="274"/>
+      <c r="E4" s="274"/>
+      <c r="F4" s="274"/>
+      <c r="G4" s="274"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="274"/>
+      <c r="J4" s="274"/>
+      <c r="K4" s="274"/>
+      <c r="L4" s="274"/>
+      <c r="M4" s="274"/>
     </row>
     <row r="5" spans="1:14" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="49"/>
       <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:14" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="278" t="s">
+      <c r="A6" s="267" t="s">
         <v>108</v>
       </c>
-      <c r="B6" s="278"/>
-[...1 lines deleted...]
-      <c r="D6" s="284" t="s">
+      <c r="B6" s="267"/>
+      <c r="C6" s="268"/>
+      <c r="D6" s="275" t="s">
         <v>133</v>
       </c>
-      <c r="E6" s="285"/>
-[...7 lines deleted...]
-      <c r="M6" s="286"/>
+      <c r="E6" s="276"/>
+      <c r="F6" s="276"/>
+      <c r="G6" s="276"/>
+      <c r="H6" s="276"/>
+      <c r="I6" s="276"/>
+      <c r="J6" s="276"/>
+      <c r="K6" s="276"/>
+      <c r="L6" s="276"/>
+      <c r="M6" s="277"/>
     </row>
     <row r="7" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="280"/>
-[...2 lines deleted...]
-      <c r="D7" s="273" t="s">
+      <c r="A7" s="269"/>
+      <c r="B7" s="269"/>
+      <c r="C7" s="270"/>
+      <c r="D7" s="278" t="s">
         <v>111</v>
       </c>
-      <c r="E7" s="274"/>
-[...5 lines deleted...]
-      <c r="K7" s="268" t="s">
+      <c r="E7" s="279"/>
+      <c r="F7" s="279"/>
+      <c r="G7" s="279"/>
+      <c r="H7" s="279"/>
+      <c r="I7" s="279"/>
+      <c r="J7" s="280"/>
+      <c r="K7" s="281" t="s">
         <v>8</v>
       </c>
-      <c r="L7" s="268" t="s">
+      <c r="L7" s="281" t="s">
         <v>9</v>
       </c>
-      <c r="M7" s="268" t="s">
+      <c r="M7" s="281" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="280"/>
-[...2 lines deleted...]
-      <c r="D8" s="268" t="s">
+      <c r="A8" s="269"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="270"/>
+      <c r="D8" s="281" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="265" t="s">
+      <c r="E8" s="284" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="50"/>
       <c r="G8" s="51"/>
-      <c r="H8" s="265" t="s">
+      <c r="H8" s="284" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="50"/>
       <c r="J8" s="51"/>
-      <c r="K8" s="269"/>
-[...1 lines deleted...]
-      <c r="M8" s="269"/>
+      <c r="K8" s="282"/>
+      <c r="L8" s="282"/>
+      <c r="M8" s="282"/>
     </row>
     <row r="9" spans="1:14" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="280"/>
-[...4 lines deleted...]
-      <c r="F9" s="268" t="s">
+      <c r="A9" s="269"/>
+      <c r="B9" s="269"/>
+      <c r="C9" s="270"/>
+      <c r="D9" s="282"/>
+      <c r="E9" s="285"/>
+      <c r="F9" s="281" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="268" t="s">
+      <c r="G9" s="281" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="266"/>
-      <c r="I9" s="268" t="s">
+      <c r="H9" s="285"/>
+      <c r="I9" s="281" t="s">
         <v>19</v>
       </c>
-      <c r="J9" s="268" t="s">
+      <c r="J9" s="281" t="s">
         <v>14</v>
       </c>
-      <c r="K9" s="269"/>
-[...1 lines deleted...]
-      <c r="M9" s="269"/>
+      <c r="K9" s="282"/>
+      <c r="L9" s="282"/>
+      <c r="M9" s="282"/>
       <c r="N9" s="27"/>
     </row>
     <row r="10" spans="1:14" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="282"/>
-[...11 lines deleted...]
-      <c r="M10" s="270"/>
+      <c r="A10" s="271"/>
+      <c r="B10" s="271"/>
+      <c r="C10" s="272"/>
+      <c r="D10" s="283"/>
+      <c r="E10" s="286"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="283"/>
+      <c r="H10" s="286"/>
+      <c r="I10" s="283"/>
+      <c r="J10" s="283"/>
+      <c r="K10" s="283"/>
+      <c r="L10" s="283"/>
+      <c r="M10" s="283"/>
     </row>
     <row r="11" spans="1:14" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="194"/>
       <c r="B11" s="194"/>
       <c r="C11" s="195"/>
       <c r="D11" s="52" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="53" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="53" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="53" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="53" t="s">
         <v>27</v>
       </c>
       <c r="I11" s="53" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="53" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="53" t="s">
         <v>27</v>
       </c>
       <c r="L11" s="53" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="53" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="247" t="s">
+      <c r="A12" s="209" t="s">
         <v>283</v>
       </c>
-      <c r="B12" s="247"/>
-      <c r="C12" s="248"/>
+      <c r="B12" s="209"/>
+      <c r="C12" s="210"/>
       <c r="D12" s="150">
         <v>3437170</v>
       </c>
       <c r="E12" s="150">
         <v>3073420</v>
       </c>
       <c r="F12" s="150">
         <v>272431</v>
       </c>
       <c r="G12" s="150">
         <v>341292</v>
       </c>
       <c r="H12" s="150">
         <v>363750</v>
       </c>
       <c r="I12" s="150">
         <v>70731</v>
       </c>
       <c r="J12" s="150">
         <v>216406</v>
       </c>
       <c r="K12" s="150">
         <v>1018384</v>
       </c>
       <c r="L12" s="150">
         <v>1024492</v>
       </c>
       <c r="M12" s="150">
         <v>105527</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="249" t="s">
+      <c r="A13" s="213" t="s">
         <v>281</v>
       </c>
-      <c r="B13" s="249"/>
-      <c r="C13" s="261"/>
+      <c r="B13" s="213"/>
+      <c r="C13" s="214"/>
       <c r="D13" s="13">
         <v>3395052</v>
       </c>
       <c r="E13" s="9">
         <v>3049955</v>
       </c>
       <c r="F13" s="9">
         <v>262831</v>
       </c>
       <c r="G13" s="9">
         <v>336802</v>
       </c>
       <c r="H13" s="9">
         <v>345097</v>
       </c>
       <c r="I13" s="9">
         <v>69639</v>
       </c>
       <c r="J13" s="9">
         <v>201978</v>
       </c>
       <c r="K13" s="9">
         <v>982496</v>
       </c>
       <c r="L13" s="9">
         <v>1041728</v>
       </c>
       <c r="M13" s="9">
         <v>85376</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="252" t="s">
+      <c r="A14" s="211" t="s">
         <v>256</v>
       </c>
-      <c r="B14" s="252"/>
-      <c r="C14" s="260"/>
+      <c r="B14" s="211"/>
+      <c r="C14" s="212"/>
       <c r="D14" s="150">
         <v>3460863</v>
       </c>
       <c r="E14" s="150">
         <v>3082130</v>
       </c>
       <c r="F14" s="150">
         <v>272241</v>
       </c>
       <c r="G14" s="150">
         <v>342804</v>
       </c>
       <c r="H14" s="150">
         <v>378733</v>
       </c>
       <c r="I14" s="150">
         <v>71832</v>
       </c>
       <c r="J14" s="150">
         <v>232817</v>
       </c>
       <c r="K14" s="150">
         <v>1061237</v>
       </c>
       <c r="L14" s="150">
         <v>988495</v>
       </c>
       <c r="M14" s="150">
         <v>98399</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="255" t="s">
+      <c r="A15" s="217" t="s">
         <v>257</v>
       </c>
-      <c r="B15" s="255"/>
-      <c r="C15" s="255"/>
+      <c r="B15" s="217"/>
+      <c r="C15" s="217"/>
       <c r="D15" s="151">
         <v>3432180</v>
       </c>
       <c r="E15" s="11">
         <v>3071686</v>
       </c>
       <c r="F15" s="11">
         <v>271714</v>
       </c>
       <c r="G15" s="11">
         <v>340051</v>
       </c>
       <c r="H15" s="11">
         <v>360494</v>
       </c>
       <c r="I15" s="11">
         <v>70523</v>
       </c>
       <c r="J15" s="11">
         <v>212936</v>
       </c>
       <c r="K15" s="11">
         <v>1004862</v>
       </c>
       <c r="L15" s="11">
         <v>1040071</v>
       </c>
       <c r="M15" s="11">
         <v>103421</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="258" t="s">
+      <c r="A16" s="225" t="s">
         <v>276</v>
       </c>
-      <c r="B16" s="258"/>
-      <c r="C16" s="259"/>
+      <c r="B16" s="225"/>
+      <c r="C16" s="226"/>
       <c r="D16" s="89">
         <v>280661</v>
       </c>
       <c r="E16" s="84">
         <v>250454</v>
       </c>
       <c r="F16" s="84">
         <v>21162</v>
       </c>
       <c r="G16" s="84">
         <v>29664</v>
       </c>
       <c r="H16" s="84">
         <v>30207</v>
       </c>
       <c r="I16" s="84">
         <v>6486</v>
       </c>
       <c r="J16" s="84">
         <v>17144</v>
       </c>
       <c r="K16" s="84">
         <v>76520</v>
       </c>
       <c r="L16" s="84">
         <v>88376</v>
       </c>
       <c r="M16" s="84">
         <v>6592</v>
       </c>
     </row>
     <row r="17" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="247" t="s">
+      <c r="A17" s="209" t="s">
         <v>252</v>
       </c>
-      <c r="B17" s="247"/>
-      <c r="C17" s="248"/>
+      <c r="B17" s="209"/>
+      <c r="C17" s="210"/>
       <c r="D17" s="89">
         <v>264350</v>
       </c>
       <c r="E17" s="84">
         <v>237021</v>
       </c>
       <c r="F17" s="84">
         <v>21448</v>
       </c>
       <c r="G17" s="84">
         <v>31633</v>
       </c>
       <c r="H17" s="84">
         <v>27329</v>
       </c>
       <c r="I17" s="84">
         <v>5902</v>
       </c>
       <c r="J17" s="84">
         <v>15607</v>
       </c>
       <c r="K17" s="84">
         <v>68193</v>
       </c>
       <c r="L17" s="84">
         <v>79906</v>
       </c>
       <c r="M17" s="84">
         <v>4409</v>
       </c>
     </row>
     <row r="18" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="247" t="s">
+      <c r="A18" s="209" t="s">
         <v>255</v>
       </c>
-      <c r="B18" s="247"/>
-      <c r="C18" s="248"/>
+      <c r="B18" s="209"/>
+      <c r="C18" s="210"/>
       <c r="D18" s="89">
         <v>276340</v>
       </c>
       <c r="E18" s="84">
         <v>246811</v>
       </c>
       <c r="F18" s="84">
         <v>23106</v>
       </c>
       <c r="G18" s="84">
         <v>21482</v>
       </c>
       <c r="H18" s="84">
         <v>29529</v>
       </c>
       <c r="I18" s="84">
         <v>6140</v>
       </c>
       <c r="J18" s="84">
         <v>17111</v>
       </c>
       <c r="K18" s="84">
         <v>78946</v>
       </c>
       <c r="L18" s="84">
         <v>88148</v>
       </c>
       <c r="M18" s="84">
         <v>8672</v>
       </c>
     </row>
     <row r="19" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="247" t="s">
+      <c r="A19" s="209" t="s">
         <v>260</v>
       </c>
-      <c r="B19" s="247"/>
-      <c r="C19" s="248"/>
+      <c r="B19" s="209"/>
+      <c r="C19" s="210"/>
       <c r="D19" s="89">
         <v>278241</v>
       </c>
       <c r="E19" s="84">
         <v>249975</v>
       </c>
       <c r="F19" s="84">
         <v>22901</v>
       </c>
       <c r="G19" s="84">
         <v>26531</v>
       </c>
       <c r="H19" s="84">
         <v>28266</v>
       </c>
       <c r="I19" s="84">
         <v>5431</v>
       </c>
       <c r="J19" s="84">
         <v>16867</v>
       </c>
       <c r="K19" s="84">
         <v>82693</v>
       </c>
       <c r="L19" s="84">
         <v>87698</v>
       </c>
       <c r="M19" s="84">
         <v>7227</v>
       </c>
     </row>
     <row r="20" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="247" t="s">
+      <c r="A20" s="209" t="s">
         <v>262</v>
       </c>
-      <c r="B20" s="247"/>
-      <c r="C20" s="248"/>
+      <c r="B20" s="209"/>
+      <c r="C20" s="210"/>
       <c r="D20" s="89">
         <v>291524</v>
       </c>
       <c r="E20" s="84">
         <v>262714</v>
       </c>
       <c r="F20" s="84">
         <v>21368</v>
       </c>
       <c r="G20" s="84">
         <v>33950</v>
       </c>
       <c r="H20" s="84">
         <v>28810</v>
       </c>
       <c r="I20" s="84">
         <v>5266</v>
       </c>
       <c r="J20" s="84">
         <v>17361</v>
       </c>
       <c r="K20" s="84">
         <v>84869</v>
       </c>
       <c r="L20" s="84">
         <v>89916</v>
       </c>
       <c r="M20" s="84">
         <v>9539</v>
       </c>
     </row>
     <row r="21" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="247" t="s">
+      <c r="A21" s="209" t="s">
         <v>263</v>
       </c>
-      <c r="B21" s="247"/>
-      <c r="C21" s="248"/>
+      <c r="B21" s="209"/>
+      <c r="C21" s="210"/>
       <c r="D21" s="89">
         <v>292532</v>
       </c>
       <c r="E21" s="84">
         <v>264473</v>
       </c>
       <c r="F21" s="84">
         <v>19697</v>
       </c>
       <c r="G21" s="84">
         <v>36741</v>
       </c>
       <c r="H21" s="84">
         <v>28059</v>
       </c>
       <c r="I21" s="84">
         <v>4935</v>
       </c>
       <c r="J21" s="84">
         <v>17125</v>
       </c>
       <c r="K21" s="84">
         <v>84696</v>
       </c>
       <c r="L21" s="84">
         <v>89225</v>
       </c>
       <c r="M21" s="84">
         <v>11419</v>
       </c>
     </row>
     <row r="22" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="247" t="s">
+      <c r="A22" s="209" t="s">
         <v>264</v>
       </c>
-      <c r="B22" s="247"/>
-      <c r="C22" s="248"/>
+      <c r="B22" s="209"/>
+      <c r="C22" s="210"/>
       <c r="D22" s="89">
         <v>292627</v>
       </c>
       <c r="E22" s="84">
         <v>263347</v>
       </c>
       <c r="F22" s="84">
         <v>19690</v>
       </c>
       <c r="G22" s="84">
         <v>22689</v>
       </c>
       <c r="H22" s="84">
         <v>29280</v>
       </c>
       <c r="I22" s="84">
         <v>4787</v>
       </c>
       <c r="J22" s="84">
         <v>17976</v>
       </c>
       <c r="K22" s="84">
         <v>92809</v>
       </c>
       <c r="L22" s="84">
         <v>91389</v>
       </c>
       <c r="M22" s="84">
         <v>10210</v>
       </c>
     </row>
     <row r="23" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="247" t="s">
+      <c r="A23" s="209" t="s">
         <v>265</v>
       </c>
-      <c r="B23" s="247"/>
-      <c r="C23" s="248"/>
+      <c r="B23" s="209"/>
+      <c r="C23" s="210"/>
       <c r="D23" s="89">
         <v>274367</v>
       </c>
       <c r="E23" s="84">
         <v>245447</v>
       </c>
       <c r="F23" s="84">
         <v>20987</v>
       </c>
       <c r="G23" s="84">
         <v>5149</v>
       </c>
       <c r="H23" s="84">
         <v>28920</v>
       </c>
       <c r="I23" s="84">
         <v>4886</v>
       </c>
       <c r="J23" s="84">
         <v>17542</v>
       </c>
       <c r="K23" s="84">
         <v>90932</v>
       </c>
       <c r="L23" s="84">
         <v>86012</v>
       </c>
       <c r="M23" s="84">
         <v>7204</v>
       </c>
     </row>
     <row r="24" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="247" t="s">
+      <c r="A24" s="209" t="s">
         <v>266</v>
       </c>
-      <c r="B24" s="247"/>
-      <c r="C24" s="248"/>
+      <c r="B24" s="209"/>
+      <c r="C24" s="210"/>
       <c r="D24" s="89">
         <v>297748</v>
       </c>
       <c r="E24" s="84">
         <v>269028</v>
       </c>
       <c r="F24" s="84">
         <v>22552</v>
       </c>
       <c r="G24" s="84">
         <v>34305</v>
       </c>
       <c r="H24" s="84">
         <v>28720</v>
       </c>
       <c r="I24" s="84">
         <v>5030</v>
       </c>
       <c r="J24" s="84">
         <v>17032</v>
       </c>
       <c r="K24" s="84">
         <v>87761</v>
       </c>
       <c r="L24" s="84">
         <v>85979</v>
       </c>
       <c r="M24" s="84">
         <v>5584</v>
       </c>
     </row>
     <row r="25" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="247" t="s">
+      <c r="A25" s="209" t="s">
         <v>267</v>
       </c>
-      <c r="B25" s="247"/>
-      <c r="C25" s="248"/>
+      <c r="B25" s="209"/>
+      <c r="C25" s="210"/>
       <c r="D25" s="89">
         <v>295474</v>
       </c>
       <c r="E25" s="84">
         <v>266700</v>
       </c>
       <c r="F25" s="84">
         <v>22242</v>
       </c>
       <c r="G25" s="84">
         <v>35364</v>
       </c>
       <c r="H25" s="84">
         <v>28774</v>
       </c>
       <c r="I25" s="84">
         <v>6133</v>
       </c>
       <c r="J25" s="84">
         <v>17002</v>
       </c>
       <c r="K25" s="84">
         <v>86790</v>
       </c>
       <c r="L25" s="84">
         <v>88153</v>
       </c>
       <c r="M25" s="84">
         <v>5396</v>
       </c>
     </row>
     <row r="26" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="247" t="s">
+      <c r="A26" s="209" t="s">
         <v>268</v>
       </c>
-      <c r="B26" s="247"/>
-      <c r="C26" s="248"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="210"/>
       <c r="D26" s="89">
         <v>278762</v>
       </c>
       <c r="E26" s="84">
         <v>250133</v>
       </c>
       <c r="F26" s="84">
         <v>24817</v>
       </c>
       <c r="G26" s="84">
         <v>31088</v>
       </c>
       <c r="H26" s="84">
         <v>28629</v>
       </c>
       <c r="I26" s="84">
         <v>7138</v>
       </c>
       <c r="J26" s="84">
         <v>15872</v>
       </c>
       <c r="K26" s="84">
         <v>74705</v>
       </c>
       <c r="L26" s="84">
         <v>83638</v>
       </c>
       <c r="M26" s="84">
         <v>4627</v>
       </c>
     </row>
     <row r="27" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="247" t="s">
+      <c r="A27" s="209" t="s">
         <v>269</v>
       </c>
-      <c r="B27" s="247"/>
-      <c r="C27" s="248"/>
+      <c r="B27" s="209"/>
+      <c r="C27" s="210"/>
       <c r="D27" s="89">
         <v>272426</v>
       </c>
       <c r="E27" s="84">
         <v>243852</v>
       </c>
       <c r="F27" s="84">
         <v>22861</v>
       </c>
       <c r="G27" s="84">
         <v>28206</v>
       </c>
       <c r="H27" s="84">
         <v>28574</v>
       </c>
       <c r="I27" s="84">
         <v>7505</v>
       </c>
       <c r="J27" s="84">
         <v>15339</v>
       </c>
       <c r="K27" s="84">
         <v>73582</v>
       </c>
       <c r="L27" s="84">
         <v>83288</v>
       </c>
       <c r="M27" s="84">
         <v>4497</v>
       </c>
     </row>
     <row r="28" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="247" t="s">
+      <c r="A28" s="209" t="s">
         <v>291</v>
       </c>
-      <c r="B28" s="247"/>
-      <c r="C28" s="248"/>
+      <c r="B28" s="209"/>
+      <c r="C28" s="210"/>
       <c r="D28" s="89">
         <v>277317</v>
       </c>
       <c r="E28" s="84">
         <v>248580</v>
       </c>
       <c r="F28" s="84">
         <v>20808</v>
       </c>
       <c r="G28" s="84">
         <v>28086</v>
       </c>
       <c r="H28" s="84">
         <v>28737</v>
       </c>
       <c r="I28" s="84">
         <v>7274</v>
       </c>
       <c r="J28" s="84">
         <v>15903</v>
       </c>
       <c r="K28" s="84">
         <v>74010</v>
       </c>
       <c r="L28" s="84">
         <v>85518</v>
       </c>
       <c r="M28" s="84">
         <v>5028</v>
       </c>
     </row>
     <row r="29" spans="1:24" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="209" t="s">
+      <c r="A29" s="256" t="s">
         <v>277</v>
       </c>
-      <c r="B29" s="209"/>
-      <c r="C29" s="210"/>
+      <c r="B29" s="256"/>
+      <c r="C29" s="257"/>
       <c r="D29" s="186">
         <v>2851018</v>
       </c>
       <c r="E29" s="86">
         <v>2564249</v>
       </c>
       <c r="F29" s="86">
         <v>217923</v>
       </c>
       <c r="G29" s="86">
         <v>282109</v>
       </c>
       <c r="H29" s="86">
         <v>286769</v>
       </c>
       <c r="I29" s="86">
         <v>58385</v>
       </c>
       <c r="J29" s="86">
         <v>168019</v>
       </c>
       <c r="K29" s="86">
         <v>832847</v>
       </c>
       <c r="L29" s="86">
@@ -8883,820 +8883,820 @@
       <c r="Q29" s="38"/>
       <c r="R29" s="38"/>
       <c r="S29" s="38"/>
       <c r="T29" s="38"/>
       <c r="U29" s="38"/>
       <c r="V29" s="38"/>
       <c r="W29" s="38"/>
       <c r="X29" s="38"/>
     </row>
     <row r="30" spans="1:24" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="14"/>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="1"/>
     </row>
     <row r="31" spans="1:24" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="278" t="s">
+      <c r="A31" s="267" t="s">
         <v>108</v>
       </c>
-      <c r="B31" s="278"/>
-[...1 lines deleted...]
-      <c r="D31" s="271" t="s">
+      <c r="B31" s="267"/>
+      <c r="C31" s="268"/>
+      <c r="D31" s="287" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="272"/>
-[...7 lines deleted...]
-      <c r="M31" s="272"/>
+      <c r="E31" s="288"/>
+      <c r="F31" s="288"/>
+      <c r="G31" s="288"/>
+      <c r="H31" s="288"/>
+      <c r="I31" s="288"/>
+      <c r="J31" s="288"/>
+      <c r="K31" s="288"/>
+      <c r="L31" s="288"/>
+      <c r="M31" s="288"/>
     </row>
     <row r="32" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="280"/>
-[...2 lines deleted...]
-      <c r="D32" s="273" t="s">
+      <c r="A32" s="269"/>
+      <c r="B32" s="269"/>
+      <c r="C32" s="270"/>
+      <c r="D32" s="278" t="s">
         <v>111</v>
       </c>
-      <c r="E32" s="274"/>
-[...5 lines deleted...]
-      <c r="K32" s="268" t="s">
+      <c r="E32" s="279"/>
+      <c r="F32" s="279"/>
+      <c r="G32" s="279"/>
+      <c r="H32" s="279"/>
+      <c r="I32" s="279"/>
+      <c r="J32" s="280"/>
+      <c r="K32" s="281" t="s">
         <v>8</v>
       </c>
-      <c r="L32" s="268" t="s">
+      <c r="L32" s="281" t="s">
         <v>9</v>
       </c>
-      <c r="M32" s="265" t="s">
+      <c r="M32" s="284" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="280"/>
-[...2 lines deleted...]
-      <c r="D33" s="268" t="s">
+      <c r="A33" s="269"/>
+      <c r="B33" s="269"/>
+      <c r="C33" s="270"/>
+      <c r="D33" s="281" t="s">
         <v>11</v>
       </c>
-      <c r="E33" s="265" t="s">
+      <c r="E33" s="284" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="50"/>
       <c r="G33" s="51"/>
-      <c r="H33" s="265" t="s">
+      <c r="H33" s="284" t="s">
         <v>58</v>
       </c>
       <c r="I33" s="50"/>
       <c r="J33" s="51"/>
-      <c r="K33" s="269"/>
-[...1 lines deleted...]
-      <c r="M33" s="266"/>
+      <c r="K33" s="282"/>
+      <c r="L33" s="282"/>
+      <c r="M33" s="285"/>
     </row>
     <row r="34" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="280"/>
-[...4 lines deleted...]
-      <c r="F34" s="268" t="s">
+      <c r="A34" s="269"/>
+      <c r="B34" s="269"/>
+      <c r="C34" s="270"/>
+      <c r="D34" s="282"/>
+      <c r="E34" s="285"/>
+      <c r="F34" s="281" t="s">
         <v>19</v>
       </c>
-      <c r="G34" s="268" t="s">
+      <c r="G34" s="281" t="s">
         <v>13</v>
       </c>
-      <c r="H34" s="266"/>
-      <c r="I34" s="268" t="s">
+      <c r="H34" s="285"/>
+      <c r="I34" s="281" t="s">
         <v>19</v>
       </c>
-      <c r="J34" s="268" t="s">
+      <c r="J34" s="281" t="s">
         <v>14</v>
       </c>
-      <c r="K34" s="269"/>
-[...1 lines deleted...]
-      <c r="M34" s="266"/>
+      <c r="K34" s="282"/>
+      <c r="L34" s="282"/>
+      <c r="M34" s="285"/>
     </row>
     <row r="35" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="282"/>
-[...11 lines deleted...]
-      <c r="M35" s="267"/>
+      <c r="A35" s="271"/>
+      <c r="B35" s="271"/>
+      <c r="C35" s="272"/>
+      <c r="D35" s="283"/>
+      <c r="E35" s="286"/>
+      <c r="F35" s="283"/>
+      <c r="G35" s="283"/>
+      <c r="H35" s="286"/>
+      <c r="I35" s="283"/>
+      <c r="J35" s="283"/>
+      <c r="K35" s="283"/>
+      <c r="L35" s="283"/>
+      <c r="M35" s="286"/>
     </row>
     <row r="36" spans="1:13" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="194"/>
       <c r="B36" s="194"/>
       <c r="C36" s="195"/>
       <c r="D36" s="54" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="55" t="s">
         <v>26</v>
       </c>
       <c r="F36" s="55" t="s">
         <v>26</v>
       </c>
       <c r="G36" s="55" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="55" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="55" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="55" t="s">
         <v>26</v>
       </c>
       <c r="K36" s="55" t="s">
         <v>26</v>
       </c>
       <c r="L36" s="55" t="s">
         <v>26</v>
       </c>
       <c r="M36" s="55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="247" t="s">
+      <c r="A37" s="209" t="s">
         <v>284</v>
       </c>
-      <c r="B37" s="287"/>
-      <c r="C37" s="288"/>
+      <c r="B37" s="265"/>
+      <c r="C37" s="266"/>
       <c r="D37" s="153">
         <v>99.1</v>
       </c>
       <c r="E37" s="153">
         <v>99.6</v>
       </c>
       <c r="F37" s="153">
         <v>99.5</v>
       </c>
       <c r="G37" s="153">
         <v>98.9</v>
       </c>
       <c r="H37" s="153">
         <v>95.3</v>
       </c>
       <c r="I37" s="153">
         <v>100</v>
       </c>
       <c r="J37" s="153">
         <v>91.1</v>
       </c>
       <c r="K37" s="153">
         <v>95.3</v>
       </c>
       <c r="L37" s="153">
         <v>102.9</v>
       </c>
       <c r="M37" s="153">
         <v>108.3</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="249" t="s">
+      <c r="A38" s="213" t="s">
         <v>285</v>
       </c>
-      <c r="B38" s="250"/>
-      <c r="C38" s="250"/>
+      <c r="B38" s="219"/>
+      <c r="C38" s="219"/>
       <c r="D38" s="172">
         <v>98.8</v>
       </c>
       <c r="E38" s="154">
         <v>99.2</v>
       </c>
       <c r="F38" s="154">
         <v>96.5</v>
       </c>
       <c r="G38" s="154">
         <v>98.7</v>
       </c>
       <c r="H38" s="154">
         <v>94.9</v>
       </c>
       <c r="I38" s="154">
         <v>98.5</v>
       </c>
       <c r="J38" s="154">
         <v>93.3</v>
       </c>
       <c r="K38" s="154">
         <v>96.5</v>
       </c>
       <c r="L38" s="154">
         <v>101.7</v>
       </c>
       <c r="M38" s="154">
         <v>80.900000000000006</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="247" t="s">
+      <c r="A39" s="209" t="s">
         <v>258</v>
       </c>
-      <c r="B39" s="287"/>
-      <c r="C39" s="288"/>
+      <c r="B39" s="265"/>
+      <c r="C39" s="266"/>
       <c r="D39" s="153">
         <v>97.9</v>
       </c>
       <c r="E39" s="153">
         <v>97.9</v>
       </c>
       <c r="F39" s="153">
         <v>93.1</v>
       </c>
       <c r="G39" s="153">
         <v>98.6</v>
       </c>
       <c r="H39" s="153">
         <v>98.3</v>
       </c>
       <c r="I39" s="153">
         <v>110.9</v>
       </c>
       <c r="J39" s="153">
         <v>93</v>
       </c>
       <c r="K39" s="153">
         <v>98.7</v>
       </c>
       <c r="L39" s="153">
         <v>95.2</v>
       </c>
       <c r="M39" s="155">
         <v>96.2</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="255" t="s">
+      <c r="A40" s="217" t="s">
         <v>259</v>
       </c>
-      <c r="B40" s="256"/>
-      <c r="C40" s="256"/>
+      <c r="B40" s="223"/>
+      <c r="C40" s="223"/>
       <c r="D40" s="156">
         <v>99.2</v>
       </c>
       <c r="E40" s="157">
         <v>99.7</v>
       </c>
       <c r="F40" s="157">
         <v>99.8</v>
       </c>
       <c r="G40" s="157">
         <v>99.2</v>
       </c>
       <c r="H40" s="157">
         <v>95.2</v>
       </c>
       <c r="I40" s="157">
         <v>98.2</v>
       </c>
       <c r="J40" s="157">
         <v>91.5</v>
       </c>
       <c r="K40" s="157">
         <v>94.7</v>
       </c>
       <c r="L40" s="157">
         <v>105.2</v>
       </c>
       <c r="M40" s="157">
         <v>105.1</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="247" t="s">
+      <c r="A41" s="209" t="s">
         <v>276</v>
       </c>
-      <c r="B41" s="247"/>
-      <c r="C41" s="248"/>
+      <c r="B41" s="209"/>
+      <c r="C41" s="210"/>
       <c r="D41" s="173">
         <v>100.4</v>
       </c>
       <c r="E41" s="93">
         <v>100.4</v>
       </c>
       <c r="F41" s="93">
         <v>99.2</v>
       </c>
       <c r="G41" s="93">
         <v>99.2</v>
       </c>
       <c r="H41" s="93">
         <v>99.9</v>
       </c>
       <c r="I41" s="93">
         <v>106.9</v>
       </c>
       <c r="J41" s="93">
         <v>95.1</v>
       </c>
       <c r="K41" s="93">
         <v>95.8</v>
       </c>
       <c r="L41" s="93">
         <v>112.5</v>
       </c>
       <c r="M41" s="93">
         <v>92.6</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="247" t="s">
+      <c r="A42" s="209" t="s">
         <v>252</v>
       </c>
-      <c r="B42" s="247"/>
-      <c r="C42" s="248"/>
+      <c r="B42" s="209"/>
+      <c r="C42" s="210"/>
       <c r="D42" s="173">
         <v>97.6</v>
       </c>
       <c r="E42" s="93">
         <v>97.9</v>
       </c>
       <c r="F42" s="93">
         <v>97.1</v>
       </c>
       <c r="G42" s="93">
         <v>95.5</v>
       </c>
       <c r="H42" s="93">
         <v>94.7</v>
       </c>
       <c r="I42" s="93">
         <v>101.1</v>
       </c>
       <c r="J42" s="93">
         <v>90.8</v>
       </c>
       <c r="K42" s="93">
         <v>90.3</v>
       </c>
       <c r="L42" s="93">
         <v>103.4</v>
       </c>
       <c r="M42" s="93">
         <v>55.4</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="247" t="s">
+      <c r="A43" s="209" t="s">
         <v>255</v>
       </c>
-      <c r="B43" s="247"/>
-      <c r="C43" s="248"/>
+      <c r="B43" s="209"/>
+      <c r="C43" s="210"/>
       <c r="D43" s="173">
         <v>100.2</v>
       </c>
       <c r="E43" s="93">
         <v>100.9</v>
       </c>
       <c r="F43" s="93">
         <v>100.4</v>
       </c>
       <c r="G43" s="93">
         <v>102.4</v>
       </c>
       <c r="H43" s="93">
         <v>94.6</v>
       </c>
       <c r="I43" s="93">
         <v>89.8</v>
       </c>
       <c r="J43" s="93">
         <v>94.4</v>
       </c>
       <c r="K43" s="93">
         <v>96.5</v>
       </c>
       <c r="L43" s="93">
         <v>103.7</v>
       </c>
       <c r="M43" s="93">
         <v>129.5</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="247" t="s">
+      <c r="A44" s="209" t="s">
         <v>260</v>
       </c>
-      <c r="B44" s="247"/>
-      <c r="C44" s="248"/>
+      <c r="B44" s="209"/>
+      <c r="C44" s="210"/>
       <c r="D44" s="173">
         <v>99.4</v>
       </c>
       <c r="E44" s="93">
         <v>100.1</v>
       </c>
       <c r="F44" s="93">
         <v>102.5</v>
       </c>
       <c r="G44" s="93">
         <v>101</v>
       </c>
       <c r="H44" s="93">
         <v>93.8</v>
       </c>
       <c r="I44" s="93">
         <v>91.7</v>
       </c>
       <c r="J44" s="93">
         <v>93.8</v>
       </c>
       <c r="K44" s="93">
         <v>99</v>
       </c>
       <c r="L44" s="93">
         <v>100.5</v>
       </c>
       <c r="M44" s="93">
         <v>83.8</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="247" t="s">
+      <c r="A45" s="209" t="s">
         <v>262</v>
       </c>
-      <c r="B45" s="247"/>
-      <c r="C45" s="248"/>
+      <c r="B45" s="209"/>
+      <c r="C45" s="210"/>
       <c r="D45" s="173">
         <v>98.7</v>
       </c>
       <c r="E45" s="93">
         <v>99.4</v>
       </c>
       <c r="F45" s="93">
         <v>99.9</v>
       </c>
       <c r="G45" s="93">
         <v>96.4</v>
       </c>
       <c r="H45" s="93">
         <v>93.1</v>
       </c>
       <c r="I45" s="93">
         <v>88</v>
       </c>
       <c r="J45" s="93">
         <v>93.3</v>
       </c>
       <c r="K45" s="93">
         <v>96.6</v>
       </c>
       <c r="L45" s="93">
         <v>99.7</v>
       </c>
       <c r="M45" s="93">
         <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="247" t="s">
+      <c r="A46" s="209" t="s">
         <v>263</v>
       </c>
-      <c r="B46" s="247"/>
-      <c r="C46" s="248"/>
+      <c r="B46" s="209"/>
+      <c r="C46" s="210"/>
       <c r="D46" s="173">
         <v>99.5</v>
       </c>
       <c r="E46" s="93">
         <v>99.7</v>
       </c>
       <c r="F46" s="93">
         <v>96.8</v>
       </c>
       <c r="G46" s="93">
         <v>101.5</v>
       </c>
       <c r="H46" s="93">
         <v>97.4</v>
       </c>
       <c r="I46" s="93">
         <v>108.1</v>
       </c>
       <c r="J46" s="93">
         <v>93.5</v>
       </c>
       <c r="K46" s="93">
         <v>98.6</v>
       </c>
       <c r="L46" s="93">
         <v>103.9</v>
       </c>
       <c r="M46" s="93">
         <v>96.4</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="247" t="s">
+      <c r="A47" s="209" t="s">
         <v>264</v>
       </c>
-      <c r="B47" s="247"/>
-      <c r="C47" s="248"/>
+      <c r="B47" s="209"/>
+      <c r="C47" s="210"/>
       <c r="D47" s="173">
         <v>100.6</v>
       </c>
       <c r="E47" s="93">
         <v>100.9</v>
       </c>
       <c r="F47" s="93">
         <v>94.1</v>
       </c>
       <c r="G47" s="93">
         <v>100.1</v>
       </c>
       <c r="H47" s="93">
         <v>97.8</v>
       </c>
       <c r="I47" s="93">
         <v>103.3</v>
       </c>
       <c r="J47" s="93">
         <v>94.6</v>
       </c>
       <c r="K47" s="93">
         <v>101.1</v>
       </c>
       <c r="L47" s="93">
         <v>101.8</v>
       </c>
       <c r="M47" s="93">
         <v>79.7</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="247" t="s">
+      <c r="A48" s="209" t="s">
         <v>265</v>
       </c>
-      <c r="B48" s="247"/>
-      <c r="C48" s="248"/>
+      <c r="B48" s="209"/>
+      <c r="C48" s="210"/>
       <c r="D48" s="173">
         <v>98.3</v>
       </c>
       <c r="E48" s="93">
         <v>98.9</v>
       </c>
       <c r="F48" s="93">
         <v>94.7</v>
       </c>
       <c r="G48" s="93">
         <v>102</v>
       </c>
       <c r="H48" s="93">
         <v>94</v>
       </c>
       <c r="I48" s="93">
         <v>97</v>
       </c>
       <c r="J48" s="93">
         <v>91.4</v>
       </c>
       <c r="K48" s="93">
         <v>97.7</v>
       </c>
       <c r="L48" s="93">
         <v>97.3</v>
       </c>
       <c r="M48" s="93">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="247" t="s">
+      <c r="A49" s="209" t="s">
         <v>266</v>
       </c>
-      <c r="B49" s="247"/>
-      <c r="C49" s="248"/>
+      <c r="B49" s="209"/>
+      <c r="C49" s="210"/>
       <c r="D49" s="173">
         <v>99.3</v>
       </c>
       <c r="E49" s="93">
         <v>99.7</v>
       </c>
       <c r="F49" s="93">
         <v>96.2</v>
       </c>
       <c r="G49" s="93">
         <v>102.8</v>
       </c>
       <c r="H49" s="93">
         <v>95.6</v>
       </c>
       <c r="I49" s="93">
         <v>96.5</v>
       </c>
       <c r="J49" s="93">
         <v>93.5</v>
       </c>
       <c r="K49" s="93">
         <v>96.7</v>
       </c>
       <c r="L49" s="93">
         <v>100.1</v>
       </c>
       <c r="M49" s="93">
         <v>64.900000000000006</v>
       </c>
     </row>
     <row r="50" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="247" t="s">
+      <c r="A50" s="209" t="s">
         <v>267</v>
       </c>
-      <c r="B50" s="247"/>
-      <c r="C50" s="248"/>
+      <c r="B50" s="209"/>
+      <c r="C50" s="210"/>
       <c r="D50" s="173">
         <v>96.7</v>
       </c>
       <c r="E50" s="93">
         <v>97.2</v>
       </c>
       <c r="F50" s="93">
         <v>87.6</v>
       </c>
       <c r="G50" s="93">
         <v>96.4</v>
       </c>
       <c r="H50" s="93">
         <v>92</v>
       </c>
       <c r="I50" s="93">
         <v>100.1</v>
       </c>
       <c r="J50" s="93">
         <v>92.9</v>
       </c>
       <c r="K50" s="93">
         <v>93.9</v>
       </c>
       <c r="L50" s="93">
         <v>99.3</v>
       </c>
       <c r="M50" s="93">
         <v>65.900000000000006</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="247" t="s">
+      <c r="A51" s="209" t="s">
         <v>268</v>
       </c>
-      <c r="B51" s="247"/>
-      <c r="C51" s="248"/>
+      <c r="B51" s="209"/>
+      <c r="C51" s="210"/>
       <c r="D51" s="173">
         <v>96.6</v>
       </c>
       <c r="E51" s="93">
         <v>97</v>
       </c>
       <c r="F51" s="93">
         <v>97.4</v>
       </c>
       <c r="G51" s="93">
         <v>91</v>
       </c>
       <c r="H51" s="93">
         <v>93.2</v>
       </c>
       <c r="I51" s="93">
         <v>102.3</v>
       </c>
       <c r="J51" s="93">
         <v>93.6</v>
       </c>
       <c r="K51" s="93">
         <v>93.5</v>
       </c>
       <c r="L51" s="93">
         <v>98.1</v>
       </c>
       <c r="M51" s="93">
         <v>62.3</v>
       </c>
     </row>
     <row r="52" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="247" t="s">
+      <c r="A52" s="209" t="s">
         <v>269</v>
       </c>
-      <c r="B52" s="247"/>
-      <c r="C52" s="248"/>
+      <c r="B52" s="209"/>
+      <c r="C52" s="210"/>
       <c r="D52" s="173">
         <v>98</v>
       </c>
       <c r="E52" s="93">
         <v>98.7</v>
       </c>
       <c r="F52" s="93">
         <v>93.3</v>
       </c>
       <c r="G52" s="93">
         <v>102.1</v>
       </c>
       <c r="H52" s="93">
         <v>92.7</v>
       </c>
       <c r="I52" s="93">
         <v>99.7</v>
       </c>
       <c r="J52" s="93">
         <v>92.9</v>
       </c>
       <c r="K52" s="93">
         <v>96.8</v>
       </c>
       <c r="L52" s="93">
         <v>101.2</v>
       </c>
       <c r="M52" s="93">
         <v>45.7</v>
       </c>
     </row>
     <row r="53" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="247" t="s">
+      <c r="A53" s="209" t="s">
         <v>291</v>
       </c>
-      <c r="B53" s="247"/>
-      <c r="C53" s="248"/>
+      <c r="B53" s="209"/>
+      <c r="C53" s="210"/>
       <c r="D53" s="173">
         <v>98.8</v>
       </c>
       <c r="E53" s="93">
         <v>99.3</v>
       </c>
       <c r="F53" s="93">
         <v>98.3</v>
       </c>
       <c r="G53" s="93">
         <v>94.7</v>
       </c>
       <c r="H53" s="93">
         <v>95.1</v>
       </c>
       <c r="I53" s="93">
         <v>112.1</v>
       </c>
       <c r="J53" s="93">
         <v>92.8</v>
       </c>
       <c r="K53" s="93">
         <v>96.7</v>
       </c>
       <c r="L53" s="93">
         <v>96.8</v>
       </c>
       <c r="M53" s="93">
         <v>76.3</v>
       </c>
     </row>
     <row r="54" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="209" t="s">
+      <c r="A54" s="256" t="s">
         <v>277</v>
       </c>
-      <c r="B54" s="209"/>
-      <c r="C54" s="209"/>
+      <c r="B54" s="256"/>
+      <c r="C54" s="256"/>
       <c r="D54" s="187">
         <v>98.6</v>
       </c>
       <c r="E54" s="188">
         <v>99.1</v>
       </c>
       <c r="F54" s="188">
         <v>95.9</v>
       </c>
       <c r="G54" s="188">
         <v>98.3</v>
       </c>
       <c r="H54" s="188">
         <v>94.4</v>
       </c>
       <c r="I54" s="188">
         <v>99.8</v>
       </c>
       <c r="J54" s="188">
         <v>93.2</v>
       </c>
       <c r="K54" s="188">
         <v>97.1</v>
       </c>
       <c r="L54" s="188">
@@ -9725,113 +9725,113 @@
       <c r="O55"/>
       <c r="P55" s="147"/>
       <c r="Q55" s="147"/>
     </row>
     <row r="56" spans="1:17" s="128" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="43"/>
       <c r="B56" s="45"/>
       <c r="C56" s="45"/>
       <c r="D56" s="45"/>
       <c r="E56" s="45"/>
       <c r="F56" s="45"/>
       <c r="G56" s="45"/>
       <c r="H56" s="45"/>
       <c r="I56" s="45"/>
       <c r="J56" s="45"/>
       <c r="K56" s="45"/>
       <c r="L56" s="45"/>
       <c r="M56" s="45"/>
       <c r="N56" s="46"/>
       <c r="O56"/>
       <c r="P56" s="147"/>
       <c r="Q56" s="147"/>
     </row>
   </sheetData>
   <mergeCells count="63">
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="M32:M35"/>
+    <mergeCell ref="D33:D35"/>
+    <mergeCell ref="E33:E35"/>
+    <mergeCell ref="H33:H35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="D32:J32"/>
+    <mergeCell ref="K32:K35"/>
+    <mergeCell ref="L32:L35"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A3:M4"/>
+    <mergeCell ref="A6:C10"/>
+    <mergeCell ref="D6:M6"/>
+    <mergeCell ref="D7:J7"/>
+    <mergeCell ref="K7:K10"/>
+    <mergeCell ref="L7:L10"/>
+    <mergeCell ref="M7:M10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A46:C46"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A39:C39"/>
     <mergeCell ref="A40:C40"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A31:C35"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A28:C28"/>
-    <mergeCell ref="A27:C27"/>
-[...45 lines deleted...]
-    <mergeCell ref="A51:C51"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A13:C27 A29:C52 A54:C54" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC4C025A-9B9A-497C-9222-B53D907576C1}">
   <dimension ref="A1:U48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
       <pane xSplit="4" ySplit="10" topLeftCell="E11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
@@ -10146,236 +10146,236 @@
     <col min="15636" max="15636" width="3.5703125" style="16" customWidth="1"/>
     <col min="15637" max="15872" width="9.140625" style="16"/>
     <col min="15873" max="15875" width="4.7109375" style="16" customWidth="1"/>
     <col min="15876" max="15876" width="3.5703125" style="16" customWidth="1"/>
     <col min="15877" max="15891" width="13" style="16" customWidth="1"/>
     <col min="15892" max="15892" width="3.5703125" style="16" customWidth="1"/>
     <col min="15893" max="16128" width="9.140625" style="16"/>
     <col min="16129" max="16131" width="4.7109375" style="16" customWidth="1"/>
     <col min="16132" max="16132" width="3.5703125" style="16" customWidth="1"/>
     <col min="16133" max="16147" width="13" style="16" customWidth="1"/>
     <col min="16148" max="16148" width="3.5703125" style="16" customWidth="1"/>
     <col min="16149" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="56"/>
       <c r="F1" s="28"/>
       <c r="K1" s="28"/>
     </row>
     <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F2" s="28"/>
       <c r="K2" s="28"/>
       <c r="S2" s="138"/>
     </row>
     <row r="3" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="233" t="s">
+      <c r="A3" s="229" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="234"/>
-[...16 lines deleted...]
-      <c r="S3" s="235"/>
+      <c r="B3" s="230"/>
+      <c r="C3" s="231"/>
+      <c r="D3" s="231"/>
+      <c r="E3" s="231"/>
+      <c r="F3" s="231"/>
+      <c r="G3" s="231"/>
+      <c r="H3" s="231"/>
+      <c r="I3" s="231"/>
+      <c r="J3" s="231"/>
+      <c r="K3" s="231"/>
+      <c r="L3" s="231"/>
+      <c r="M3" s="231"/>
+      <c r="N3" s="231"/>
+      <c r="O3" s="231"/>
+      <c r="P3" s="231"/>
+      <c r="Q3" s="231"/>
+      <c r="R3" s="231"/>
+      <c r="S3" s="231"/>
     </row>
     <row r="4" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="235"/>
-[...17 lines deleted...]
-      <c r="S4" s="235"/>
+      <c r="A4" s="231"/>
+      <c r="B4" s="231"/>
+      <c r="C4" s="231"/>
+      <c r="D4" s="231"/>
+      <c r="E4" s="231"/>
+      <c r="F4" s="231"/>
+      <c r="G4" s="231"/>
+      <c r="H4" s="231"/>
+      <c r="I4" s="231"/>
+      <c r="J4" s="231"/>
+      <c r="K4" s="231"/>
+      <c r="L4" s="231"/>
+      <c r="M4" s="231"/>
+      <c r="N4" s="231"/>
+      <c r="O4" s="231"/>
+      <c r="P4" s="231"/>
+      <c r="Q4" s="231"/>
+      <c r="R4" s="231"/>
+      <c r="S4" s="231"/>
     </row>
     <row r="5" spans="1:21" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="58"/>
       <c r="B5" s="58"/>
       <c r="C5" s="58"/>
       <c r="D5" s="58"/>
       <c r="E5" s="58"/>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="58"/>
       <c r="M5" s="59"/>
       <c r="N5" s="59"/>
       <c r="O5" s="59"/>
       <c r="P5" s="59"/>
       <c r="Q5" s="59"/>
       <c r="R5" s="59"/>
       <c r="S5" s="31"/>
     </row>
     <row r="6" spans="1:21" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="213" t="s">
+      <c r="A6" s="259" t="s">
         <v>108</v>
       </c>
-      <c r="B6" s="213"/>
-[...2 lines deleted...]
-      <c r="E6" s="289" t="s">
+      <c r="B6" s="259"/>
+      <c r="C6" s="259"/>
+      <c r="D6" s="260"/>
+      <c r="E6" s="301" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="289" t="s">
+      <c r="F6" s="301" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="289" t="s">
+      <c r="G6" s="301" t="s">
         <v>25</v>
       </c>
-      <c r="H6" s="292" t="s">
+      <c r="H6" s="304" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="189"/>
       <c r="J6" s="190"/>
-      <c r="K6" s="289" t="s">
+      <c r="K6" s="301" t="s">
         <v>35</v>
       </c>
-      <c r="L6" s="295" t="s">
+      <c r="L6" s="307" t="s">
         <v>36</v>
       </c>
-      <c r="M6" s="292" t="s">
+      <c r="M6" s="304" t="s">
         <v>37</v>
       </c>
-      <c r="N6" s="242"/>
-[...1 lines deleted...]
-      <c r="P6" s="289" t="s">
+      <c r="N6" s="241"/>
+      <c r="O6" s="242"/>
+      <c r="P6" s="301" t="s">
         <v>38</v>
       </c>
-      <c r="Q6" s="289" t="s">
+      <c r="Q6" s="301" t="s">
         <v>39</v>
       </c>
-      <c r="R6" s="289" t="s">
+      <c r="R6" s="301" t="s">
         <v>40</v>
       </c>
-      <c r="S6" s="289" t="s">
+      <c r="S6" s="301" t="s">
         <v>41</v>
       </c>
-      <c r="T6" s="296"/>
+      <c r="T6" s="291"/>
       <c r="U6" s="60"/>
     </row>
     <row r="7" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="215"/>
-[...7 lines deleted...]
-      <c r="I7" s="245" t="s">
+      <c r="A7" s="236"/>
+      <c r="B7" s="236"/>
+      <c r="C7" s="236"/>
+      <c r="D7" s="261"/>
+      <c r="E7" s="302"/>
+      <c r="F7" s="302"/>
+      <c r="G7" s="302"/>
+      <c r="H7" s="305"/>
+      <c r="I7" s="252" t="s">
         <v>42</v>
       </c>
-      <c r="J7" s="245" t="s">
+      <c r="J7" s="252" t="s">
         <v>43</v>
       </c>
-      <c r="K7" s="290"/>
-[...2 lines deleted...]
-      <c r="N7" s="300" t="s">
+      <c r="K7" s="302"/>
+      <c r="L7" s="302"/>
+      <c r="M7" s="305"/>
+      <c r="N7" s="295" t="s">
         <v>44</v>
       </c>
-      <c r="O7" s="303" t="s">
+      <c r="O7" s="298" t="s">
         <v>92</v>
       </c>
-      <c r="P7" s="299"/>
-[...3 lines deleted...]
-      <c r="T7" s="297"/>
+      <c r="P7" s="294"/>
+      <c r="Q7" s="294"/>
+      <c r="R7" s="294"/>
+      <c r="S7" s="294"/>
+      <c r="T7" s="292"/>
       <c r="U7" s="60"/>
     </row>
     <row r="8" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="215"/>
-[...18 lines deleted...]
-      <c r="T8" s="297"/>
+      <c r="A8" s="236"/>
+      <c r="B8" s="236"/>
+      <c r="C8" s="236"/>
+      <c r="D8" s="261"/>
+      <c r="E8" s="302"/>
+      <c r="F8" s="302"/>
+      <c r="G8" s="302"/>
+      <c r="H8" s="305"/>
+      <c r="I8" s="294"/>
+      <c r="J8" s="294"/>
+      <c r="K8" s="302"/>
+      <c r="L8" s="302"/>
+      <c r="M8" s="305"/>
+      <c r="N8" s="296"/>
+      <c r="O8" s="299"/>
+      <c r="P8" s="294"/>
+      <c r="Q8" s="294"/>
+      <c r="R8" s="294"/>
+      <c r="S8" s="294"/>
+      <c r="T8" s="292"/>
       <c r="U8" s="60"/>
     </row>
     <row r="9" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="217"/>
-[...18 lines deleted...]
-      <c r="T9" s="298"/>
+      <c r="A9" s="238"/>
+      <c r="B9" s="238"/>
+      <c r="C9" s="238"/>
+      <c r="D9" s="262"/>
+      <c r="E9" s="303"/>
+      <c r="F9" s="303"/>
+      <c r="G9" s="303"/>
+      <c r="H9" s="306"/>
+      <c r="I9" s="253"/>
+      <c r="J9" s="253"/>
+      <c r="K9" s="303"/>
+      <c r="L9" s="303"/>
+      <c r="M9" s="306"/>
+      <c r="N9" s="297"/>
+      <c r="O9" s="300"/>
+      <c r="P9" s="253"/>
+      <c r="Q9" s="253"/>
+      <c r="R9" s="253"/>
+      <c r="S9" s="253"/>
+      <c r="T9" s="293"/>
       <c r="U9" s="60"/>
     </row>
     <row r="10" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="200"/>
       <c r="B10" s="200"/>
       <c r="C10" s="200"/>
       <c r="D10" s="61"/>
       <c r="E10" s="41" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="41" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="J10" s="41" t="s">
         <v>0</v>
       </c>
@@ -10388,113 +10388,113 @@
       <c r="M10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="N10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="O10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="P10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="Q10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="R10" s="41" t="s">
         <v>0</v>
       </c>
       <c r="S10" s="41" t="s">
         <v>112</v>
       </c>
       <c r="T10" s="62"/>
       <c r="U10" s="60"/>
     </row>
     <row r="11" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="231" t="s">
+      <c r="A11" s="227" t="s">
         <v>280</v>
       </c>
-      <c r="B11" s="231"/>
-      <c r="C11" s="231"/>
+      <c r="B11" s="227"/>
+      <c r="C11" s="227"/>
       <c r="D11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="12">
         <v>11258</v>
       </c>
       <c r="F11" s="150">
         <v>152983</v>
       </c>
       <c r="G11" s="150">
-        <v>26715</v>
+        <v>29218</v>
       </c>
       <c r="H11" s="150">
         <v>17090</v>
       </c>
       <c r="I11" s="150">
         <v>16676</v>
       </c>
       <c r="J11" s="150">
         <v>414</v>
       </c>
       <c r="K11" s="150">
         <v>71723</v>
       </c>
       <c r="L11" s="150">
         <v>120904</v>
       </c>
       <c r="M11" s="150">
         <v>148618</v>
       </c>
       <c r="N11" s="150">
         <v>33621</v>
       </c>
       <c r="O11" s="150">
         <v>114997</v>
       </c>
       <c r="P11" s="150">
         <v>30278</v>
       </c>
       <c r="Q11" s="150">
         <v>324</v>
       </c>
       <c r="R11" s="150">
         <v>3281</v>
       </c>
       <c r="S11" s="150">
         <v>146947</v>
       </c>
       <c r="T11" s="7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="249" t="s">
+      <c r="A12" s="213" t="s">
         <v>281</v>
       </c>
-      <c r="B12" s="250"/>
-      <c r="C12" s="250"/>
+      <c r="B12" s="219"/>
+      <c r="C12" s="219"/>
       <c r="D12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="13">
         <v>10155</v>
       </c>
       <c r="F12" s="9">
         <v>161039</v>
       </c>
       <c r="G12" s="9">
         <v>27735</v>
       </c>
       <c r="H12" s="9">
         <v>15714</v>
       </c>
       <c r="I12" s="9">
         <v>15677</v>
       </c>
       <c r="J12" s="9">
         <v>38</v>
       </c>
       <c r="K12" s="9">
         <v>77003</v>
       </c>
       <c r="L12" s="9">
@@ -10504,113 +10504,113 @@
         <v>149422</v>
       </c>
       <c r="N12" s="9">
         <v>33756</v>
       </c>
       <c r="O12" s="9">
         <v>115666</v>
       </c>
       <c r="P12" s="9">
         <v>30021</v>
       </c>
       <c r="Q12" s="9">
         <v>450</v>
       </c>
       <c r="R12" s="9">
         <v>3391</v>
       </c>
       <c r="S12" s="88">
         <v>147319</v>
       </c>
       <c r="T12" s="8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="247" t="s">
+      <c r="A13" s="209" t="s">
         <v>256</v>
       </c>
-      <c r="B13" s="287"/>
-      <c r="C13" s="287"/>
+      <c r="B13" s="265"/>
+      <c r="C13" s="265"/>
       <c r="D13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="12">
         <v>10765</v>
       </c>
       <c r="F13" s="150">
         <v>147250</v>
       </c>
       <c r="G13" s="150">
-        <v>29859</v>
+        <v>32179</v>
       </c>
       <c r="H13" s="150">
         <v>17285</v>
       </c>
       <c r="I13" s="150">
         <v>17143</v>
       </c>
       <c r="J13" s="150">
         <v>141</v>
       </c>
       <c r="K13" s="10">
         <v>68460</v>
       </c>
       <c r="L13" s="150">
         <v>118388</v>
       </c>
       <c r="M13" s="150">
         <v>147222</v>
       </c>
       <c r="N13" s="150">
         <v>33442</v>
       </c>
       <c r="O13" s="150">
         <v>113780</v>
       </c>
       <c r="P13" s="150">
         <v>30072</v>
       </c>
       <c r="Q13" s="150">
         <v>376</v>
       </c>
       <c r="R13" s="150">
         <v>3094</v>
       </c>
       <c r="S13" s="165">
         <v>136906</v>
       </c>
       <c r="T13" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="255" t="s">
+      <c r="A14" s="217" t="s">
         <v>257</v>
       </c>
-      <c r="B14" s="256"/>
-      <c r="C14" s="256"/>
+      <c r="B14" s="223"/>
+      <c r="C14" s="223"/>
       <c r="D14" s="120" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="151">
         <v>11277</v>
       </c>
       <c r="F14" s="11">
         <v>154429</v>
       </c>
       <c r="G14" s="11">
         <v>25782</v>
       </c>
       <c r="H14" s="11">
         <v>16944</v>
       </c>
       <c r="I14" s="11">
         <v>16636</v>
       </c>
       <c r="J14" s="11">
         <v>308</v>
       </c>
       <c r="K14" s="11">
         <v>72671</v>
       </c>
       <c r="L14" s="11">
@@ -10620,55 +10620,55 @@
         <v>149024</v>
       </c>
       <c r="N14" s="11">
         <v>33803</v>
       </c>
       <c r="O14" s="11">
         <v>115220</v>
       </c>
       <c r="P14" s="11">
         <v>30727</v>
       </c>
       <c r="Q14" s="11">
         <v>375</v>
       </c>
       <c r="R14" s="11">
         <v>3467</v>
       </c>
       <c r="S14" s="166">
         <v>147540</v>
       </c>
       <c r="T14" s="63" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="258" t="s">
+      <c r="A15" s="225" t="s">
         <v>276</v>
       </c>
-      <c r="B15" s="258"/>
-      <c r="C15" s="258"/>
+      <c r="B15" s="225"/>
+      <c r="C15" s="225"/>
       <c r="D15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="164">
         <v>1053</v>
       </c>
       <c r="F15" s="164">
         <v>15084</v>
       </c>
       <c r="G15" s="164">
         <v>2551</v>
       </c>
       <c r="H15" s="164">
         <v>1525</v>
       </c>
       <c r="I15" s="164">
         <v>1522</v>
       </c>
       <c r="J15" s="164">
         <v>3</v>
       </c>
       <c r="K15" s="164">
         <v>7441</v>
       </c>
       <c r="L15" s="164">
@@ -10678,55 +10678,55 @@
         <v>12143</v>
       </c>
       <c r="N15" s="164">
         <v>2858</v>
       </c>
       <c r="O15" s="150">
         <v>9285</v>
       </c>
       <c r="P15" s="164">
         <v>2810</v>
       </c>
       <c r="Q15" s="164">
         <v>33</v>
       </c>
       <c r="R15" s="164">
         <v>306</v>
       </c>
       <c r="S15" s="164">
         <v>9949</v>
       </c>
       <c r="T15" s="7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="262" t="s">
+      <c r="A16" s="215" t="s">
         <v>252</v>
       </c>
-      <c r="B16" s="262"/>
-      <c r="C16" s="262"/>
+      <c r="B16" s="215"/>
+      <c r="C16" s="215"/>
       <c r="D16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="164">
         <v>903</v>
       </c>
       <c r="F16" s="164">
         <v>13179</v>
       </c>
       <c r="G16" s="164">
         <v>1891</v>
       </c>
       <c r="H16" s="164">
         <v>1318</v>
       </c>
       <c r="I16" s="164">
         <v>1314</v>
       </c>
       <c r="J16" s="164">
         <v>4</v>
       </c>
       <c r="K16" s="164">
         <v>6262</v>
       </c>
       <c r="L16" s="164">
@@ -10736,55 +10736,55 @@
         <v>11682</v>
       </c>
       <c r="N16" s="164">
         <v>2680</v>
       </c>
       <c r="O16" s="150">
         <v>9002</v>
       </c>
       <c r="P16" s="164">
         <v>2482</v>
       </c>
       <c r="Q16" s="164">
         <v>41</v>
       </c>
       <c r="R16" s="164">
         <v>279</v>
       </c>
       <c r="S16" s="164">
         <v>11612</v>
       </c>
       <c r="T16" s="7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="262" t="s">
+      <c r="A17" s="215" t="s">
         <v>255</v>
       </c>
-      <c r="B17" s="262"/>
-      <c r="C17" s="262"/>
+      <c r="B17" s="215"/>
+      <c r="C17" s="215"/>
       <c r="D17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="164">
         <v>1107</v>
       </c>
       <c r="F17" s="164">
         <v>16803</v>
       </c>
       <c r="G17" s="164">
         <v>2251</v>
       </c>
       <c r="H17" s="164">
         <v>1527</v>
       </c>
       <c r="I17" s="164">
         <v>1523</v>
       </c>
       <c r="J17" s="164">
         <v>4</v>
       </c>
       <c r="K17" s="164">
         <v>8253</v>
       </c>
       <c r="L17" s="164">
@@ -10794,55 +10794,55 @@
         <v>12542</v>
       </c>
       <c r="N17" s="164">
         <v>2791</v>
       </c>
       <c r="O17" s="150">
         <v>9751</v>
       </c>
       <c r="P17" s="164">
         <v>2977</v>
       </c>
       <c r="Q17" s="164">
         <v>37</v>
       </c>
       <c r="R17" s="164">
         <v>225</v>
       </c>
       <c r="S17" s="164">
         <v>11510</v>
       </c>
       <c r="T17" s="7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="262" t="s">
+      <c r="A18" s="215" t="s">
         <v>260</v>
       </c>
-      <c r="B18" s="262"/>
-      <c r="C18" s="262"/>
+      <c r="B18" s="215"/>
+      <c r="C18" s="215"/>
       <c r="D18" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="164">
         <v>1078</v>
       </c>
       <c r="F18" s="164">
         <v>15505</v>
       </c>
       <c r="G18" s="164">
         <v>2701</v>
       </c>
       <c r="H18" s="164">
         <v>1364</v>
       </c>
       <c r="I18" s="164">
         <v>1360</v>
       </c>
       <c r="J18" s="164">
         <v>4</v>
       </c>
       <c r="K18" s="164">
         <v>7746</v>
       </c>
       <c r="L18" s="164">
@@ -10852,55 +10852,55 @@
         <v>13109</v>
       </c>
       <c r="N18" s="164">
         <v>2883</v>
       </c>
       <c r="O18" s="150">
         <v>10226</v>
       </c>
       <c r="P18" s="164">
         <v>2793</v>
       </c>
       <c r="Q18" s="164">
         <v>40</v>
       </c>
       <c r="R18" s="164">
         <v>235</v>
       </c>
       <c r="S18" s="164">
         <v>12700</v>
       </c>
       <c r="T18" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="262" t="s">
+      <c r="A19" s="215" t="s">
         <v>262</v>
       </c>
-      <c r="B19" s="262"/>
-      <c r="C19" s="262"/>
+      <c r="B19" s="215"/>
+      <c r="C19" s="215"/>
       <c r="D19" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E19" s="164">
         <v>1014</v>
       </c>
       <c r="F19" s="164">
         <v>15526</v>
       </c>
       <c r="G19" s="164">
         <v>2270</v>
       </c>
       <c r="H19" s="164">
         <v>1417</v>
       </c>
       <c r="I19" s="164">
         <v>1415</v>
       </c>
       <c r="J19" s="164">
         <v>2</v>
       </c>
       <c r="K19" s="164">
         <v>7401</v>
       </c>
       <c r="L19" s="164">
@@ -10910,55 +10910,55 @@
         <v>11758</v>
       </c>
       <c r="N19" s="164">
         <v>2743</v>
       </c>
       <c r="O19" s="150">
         <v>9015</v>
       </c>
       <c r="P19" s="164">
         <v>2746</v>
       </c>
       <c r="Q19" s="164">
         <v>48</v>
       </c>
       <c r="R19" s="164">
         <v>223</v>
       </c>
       <c r="S19" s="164">
         <v>12755</v>
       </c>
       <c r="T19" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="262" t="s">
+      <c r="A20" s="215" t="s">
         <v>263</v>
       </c>
-      <c r="B20" s="262"/>
-      <c r="C20" s="262"/>
+      <c r="B20" s="215"/>
+      <c r="C20" s="215"/>
       <c r="D20" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="164">
         <v>885</v>
       </c>
       <c r="F20" s="164">
         <v>13059</v>
       </c>
       <c r="G20" s="164">
         <v>2152</v>
       </c>
       <c r="H20" s="164">
         <v>1185</v>
       </c>
       <c r="I20" s="164">
         <v>1181</v>
       </c>
       <c r="J20" s="164">
         <v>4</v>
       </c>
       <c r="K20" s="164">
         <v>6356</v>
       </c>
       <c r="L20" s="164">
@@ -10968,55 +10968,55 @@
         <v>12259</v>
       </c>
       <c r="N20" s="164">
         <v>2632</v>
       </c>
       <c r="O20" s="150">
         <v>9627</v>
       </c>
       <c r="P20" s="164">
         <v>2234</v>
       </c>
       <c r="Q20" s="164">
         <v>52</v>
       </c>
       <c r="R20" s="164">
         <v>402</v>
       </c>
       <c r="S20" s="164">
         <v>14632</v>
       </c>
       <c r="T20" s="7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="262" t="s">
+      <c r="A21" s="215" t="s">
         <v>264</v>
       </c>
-      <c r="B21" s="262"/>
-      <c r="C21" s="262"/>
+      <c r="B21" s="215"/>
+      <c r="C21" s="215"/>
       <c r="D21" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="164">
         <v>629</v>
       </c>
       <c r="F21" s="164">
         <v>11366</v>
       </c>
       <c r="G21" s="164">
         <v>2283</v>
       </c>
       <c r="H21" s="164">
         <v>1092</v>
       </c>
       <c r="I21" s="164">
         <v>1088</v>
       </c>
       <c r="J21" s="164">
         <v>4</v>
       </c>
       <c r="K21" s="164">
         <v>5473</v>
       </c>
       <c r="L21" s="164">
@@ -11026,55 +11026,55 @@
         <v>12459</v>
       </c>
       <c r="N21" s="164">
         <v>2709</v>
       </c>
       <c r="O21" s="150">
         <v>9750</v>
       </c>
       <c r="P21" s="164">
         <v>2300</v>
       </c>
       <c r="Q21" s="164">
         <v>37</v>
       </c>
       <c r="R21" s="164">
         <v>413</v>
       </c>
       <c r="S21" s="164">
         <v>14372</v>
       </c>
       <c r="T21" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="262" t="s">
+      <c r="A22" s="215" t="s">
         <v>265</v>
       </c>
-      <c r="B22" s="262"/>
-      <c r="C22" s="262"/>
+      <c r="B22" s="215"/>
+      <c r="C22" s="215"/>
       <c r="D22" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="164">
         <v>707</v>
       </c>
       <c r="F22" s="164">
         <v>12453</v>
       </c>
       <c r="G22" s="164">
         <v>2065</v>
       </c>
       <c r="H22" s="164">
         <v>1319</v>
       </c>
       <c r="I22" s="164">
         <v>1317</v>
       </c>
       <c r="J22" s="164">
         <v>1</v>
       </c>
       <c r="K22" s="164">
         <v>5777</v>
       </c>
       <c r="L22" s="164">
@@ -11084,55 +11084,55 @@
         <v>11108</v>
       </c>
       <c r="N22" s="164">
         <v>2601</v>
       </c>
       <c r="O22" s="150">
         <v>8507</v>
       </c>
       <c r="P22" s="164">
         <v>2151</v>
       </c>
       <c r="Q22" s="164">
         <v>23</v>
       </c>
       <c r="R22" s="164">
         <v>381</v>
       </c>
       <c r="S22" s="164">
         <v>13573</v>
       </c>
       <c r="T22" s="7" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="247" t="s">
+      <c r="A23" s="209" t="s">
         <v>266</v>
       </c>
-      <c r="B23" s="247"/>
-      <c r="C23" s="247"/>
+      <c r="B23" s="209"/>
+      <c r="C23" s="209"/>
       <c r="D23" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="164">
         <v>567</v>
       </c>
       <c r="F23" s="164">
         <v>9845</v>
       </c>
       <c r="G23" s="164">
         <v>2190</v>
       </c>
       <c r="H23" s="164">
         <v>956</v>
       </c>
       <c r="I23" s="164">
         <v>953</v>
       </c>
       <c r="J23" s="164">
         <v>4</v>
       </c>
       <c r="K23" s="164">
         <v>4478</v>
       </c>
       <c r="L23" s="164">
@@ -11142,55 +11142,55 @@
         <v>12856</v>
       </c>
       <c r="N23" s="164">
         <v>2742</v>
       </c>
       <c r="O23" s="150">
         <v>10114</v>
       </c>
       <c r="P23" s="164">
         <v>2061</v>
       </c>
       <c r="Q23" s="164">
         <v>50</v>
       </c>
       <c r="R23" s="164">
         <v>236</v>
       </c>
       <c r="S23" s="164">
         <v>13323</v>
       </c>
       <c r="T23" s="7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="247" t="s">
+      <c r="A24" s="209" t="s">
         <v>267</v>
       </c>
-      <c r="B24" s="247"/>
-      <c r="C24" s="247"/>
+      <c r="B24" s="209"/>
+      <c r="C24" s="209"/>
       <c r="D24" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="164">
         <v>640</v>
       </c>
       <c r="F24" s="164">
         <v>11368</v>
       </c>
       <c r="G24" s="164">
         <v>2534</v>
       </c>
       <c r="H24" s="164">
         <v>1128</v>
       </c>
       <c r="I24" s="164">
         <v>1124</v>
       </c>
       <c r="J24" s="164">
         <v>4</v>
       </c>
       <c r="K24" s="164">
         <v>5254</v>
       </c>
       <c r="L24" s="164">
@@ -11200,55 +11200,55 @@
         <v>13556</v>
       </c>
       <c r="N24" s="164">
         <v>2939</v>
       </c>
       <c r="O24" s="150">
         <v>10617</v>
       </c>
       <c r="P24" s="164">
         <v>2274</v>
       </c>
       <c r="Q24" s="164">
         <v>33</v>
       </c>
       <c r="R24" s="164">
         <v>226</v>
       </c>
       <c r="S24" s="164">
         <v>13554</v>
       </c>
       <c r="T24" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="247" t="s">
+      <c r="A25" s="209" t="s">
         <v>268</v>
       </c>
-      <c r="B25" s="247"/>
-      <c r="C25" s="247"/>
+      <c r="B25" s="209"/>
+      <c r="C25" s="209"/>
       <c r="D25" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="164">
         <v>714</v>
       </c>
       <c r="F25" s="164">
         <v>11791</v>
       </c>
       <c r="G25" s="164">
         <v>2485</v>
       </c>
       <c r="H25" s="164">
         <v>1294</v>
       </c>
       <c r="I25" s="164">
         <v>1292</v>
       </c>
       <c r="J25" s="164">
         <v>2</v>
       </c>
       <c r="K25" s="164">
         <v>5512</v>
       </c>
       <c r="L25" s="164">
@@ -11258,55 +11258,55 @@
         <v>12877</v>
       </c>
       <c r="N25" s="164">
         <v>3030</v>
       </c>
       <c r="O25" s="150">
         <v>9847</v>
       </c>
       <c r="P25" s="164">
         <v>2468</v>
       </c>
       <c r="Q25" s="164">
         <v>26</v>
       </c>
       <c r="R25" s="164">
         <v>262</v>
       </c>
       <c r="S25" s="164">
         <v>10903</v>
       </c>
       <c r="T25" s="7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="247" t="s">
+      <c r="A26" s="209" t="s">
         <v>269</v>
       </c>
-      <c r="B26" s="247"/>
-      <c r="C26" s="247"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="209"/>
       <c r="D26" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="164">
         <v>858</v>
       </c>
       <c r="F26" s="164">
         <v>15059</v>
       </c>
       <c r="G26" s="164">
         <v>2363</v>
       </c>
       <c r="H26" s="164">
         <v>1589</v>
       </c>
       <c r="I26" s="164">
         <v>1587</v>
       </c>
       <c r="J26" s="164">
         <v>3</v>
       </c>
       <c r="K26" s="164">
         <v>7050</v>
       </c>
       <c r="L26" s="164">
@@ -11316,253 +11316,253 @@
         <v>13073</v>
       </c>
       <c r="N26" s="164">
         <v>3148</v>
       </c>
       <c r="O26" s="150">
         <v>9925</v>
       </c>
       <c r="P26" s="164">
         <v>2725</v>
       </c>
       <c r="Q26" s="164">
         <v>31</v>
       </c>
       <c r="R26" s="164">
         <v>203</v>
       </c>
       <c r="S26" s="164">
         <v>8436</v>
       </c>
       <c r="T26" s="7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="255" t="s">
+      <c r="A27" s="217" t="s">
         <v>291</v>
       </c>
-      <c r="B27" s="255"/>
-      <c r="C27" s="255"/>
+      <c r="B27" s="217"/>
+      <c r="C27" s="217"/>
       <c r="D27" s="5" t="s">
         <v>249</v>
       </c>
       <c r="E27" s="164">
         <v>986</v>
       </c>
       <c r="F27" s="164">
         <v>15067</v>
       </c>
       <c r="G27" s="164">
-        <v>2679</v>
+        <v>2966</v>
       </c>
       <c r="H27" s="164">
         <v>1596</v>
       </c>
       <c r="I27" s="164">
         <v>1561</v>
       </c>
       <c r="J27" s="164">
         <v>35</v>
       </c>
       <c r="K27" s="164">
         <v>7318</v>
       </c>
       <c r="L27" s="164">
         <v>10545</v>
       </c>
       <c r="M27" s="164">
         <v>11855</v>
       </c>
       <c r="N27" s="164">
         <v>2940</v>
       </c>
       <c r="O27" s="150">
         <v>8915</v>
       </c>
       <c r="P27" s="164">
         <v>2244</v>
       </c>
       <c r="Q27" s="164">
         <v>29</v>
       </c>
       <c r="R27" s="164">
         <v>267</v>
       </c>
       <c r="S27" s="164">
         <v>10039</v>
       </c>
       <c r="T27" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:20" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="306" t="s">
+      <c r="A28" s="290" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="306"/>
-      <c r="C28" s="306"/>
+      <c r="B28" s="290"/>
+      <c r="C28" s="290"/>
       <c r="D28" s="121" t="s">
         <v>253</v>
       </c>
       <c r="E28" s="167">
         <v>93.6</v>
       </c>
       <c r="F28" s="167">
         <v>99.9</v>
       </c>
       <c r="G28" s="167">
-        <v>105</v>
+        <v>116.3</v>
       </c>
       <c r="H28" s="167">
         <v>104.7</v>
       </c>
       <c r="I28" s="167">
         <v>102.6</v>
       </c>
       <c r="J28" s="167">
         <v>1166.7</v>
       </c>
       <c r="K28" s="167">
         <v>98.3</v>
       </c>
       <c r="L28" s="167">
         <v>103.3</v>
       </c>
       <c r="M28" s="167">
         <v>97.6</v>
       </c>
       <c r="N28" s="167">
         <v>102.9</v>
       </c>
       <c r="O28" s="167">
         <v>96</v>
       </c>
       <c r="P28" s="167">
         <v>79.900000000000006</v>
       </c>
       <c r="Q28" s="167">
         <v>87.9</v>
       </c>
       <c r="R28" s="167">
         <v>87.3</v>
       </c>
       <c r="S28" s="167">
         <v>100.9</v>
       </c>
       <c r="T28" s="64" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:20" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="209" t="s">
+      <c r="A29" s="256" t="s">
         <v>277</v>
       </c>
-      <c r="B29" s="209"/>
-      <c r="C29" s="209"/>
+      <c r="B29" s="256"/>
+      <c r="C29" s="256"/>
       <c r="D29" s="121" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="168">
         <v>8079</v>
       </c>
       <c r="F29" s="86">
         <v>131039</v>
       </c>
       <c r="G29" s="86">
-        <v>23721</v>
+        <v>24009</v>
       </c>
       <c r="H29" s="169">
         <v>12939</v>
       </c>
       <c r="I29" s="169">
         <v>12878</v>
       </c>
       <c r="J29" s="169">
         <v>62</v>
       </c>
       <c r="K29" s="86">
         <v>62366</v>
       </c>
       <c r="L29" s="86">
         <v>101460</v>
       </c>
       <c r="M29" s="86">
         <v>124910</v>
       </c>
       <c r="N29" s="86">
         <v>28367</v>
       </c>
       <c r="O29" s="86">
         <v>96544</v>
       </c>
       <c r="P29" s="86">
         <v>23996</v>
       </c>
       <c r="Q29" s="86">
         <v>369</v>
       </c>
       <c r="R29" s="86">
         <v>2848</v>
       </c>
       <c r="S29" s="170">
         <v>124287</v>
       </c>
       <c r="T29" s="64" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:20" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="262" t="s">
+      <c r="A30" s="215" t="s">
         <v>23</v>
       </c>
-      <c r="B30" s="262"/>
-      <c r="C30" s="262"/>
+      <c r="B30" s="215"/>
+      <c r="C30" s="215"/>
       <c r="D30" s="65"/>
       <c r="E30" s="66"/>
       <c r="F30" s="66"/>
       <c r="G30" s="66"/>
       <c r="H30" s="66"/>
       <c r="I30" s="66"/>
       <c r="J30" s="66"/>
       <c r="K30" s="66"/>
       <c r="L30" s="66"/>
       <c r="M30" s="66"/>
       <c r="N30" s="66"/>
       <c r="O30" s="66"/>
       <c r="P30" s="66"/>
       <c r="Q30" s="66"/>
       <c r="R30" s="66"/>
       <c r="S30" s="66"/>
       <c r="T30" s="67"/>
     </row>
     <row r="31" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="247" t="s">
+      <c r="A31" s="209" t="s">
         <v>276</v>
       </c>
-      <c r="B31" s="247"/>
-      <c r="C31" s="247"/>
+      <c r="B31" s="209"/>
+      <c r="C31" s="209"/>
       <c r="D31" s="68" t="s">
         <v>292</v>
       </c>
       <c r="E31" s="164">
         <v>924</v>
       </c>
       <c r="F31" s="164">
         <v>12920</v>
       </c>
       <c r="G31" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="164">
         <v>1525</v>
       </c>
       <c r="I31" s="164">
         <v>1522</v>
       </c>
       <c r="J31" s="164">
         <v>3</v>
       </c>
       <c r="K31" s="164">
         <v>6216</v>
       </c>
       <c r="L31" s="164">
@@ -11572,55 +11572,55 @@
         <v>2822</v>
       </c>
       <c r="N31" s="164">
         <v>2643</v>
       </c>
       <c r="O31" s="150">
         <v>179</v>
       </c>
       <c r="P31" s="164">
         <v>1382</v>
       </c>
       <c r="Q31" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R31" s="164">
         <v>139</v>
       </c>
       <c r="S31" s="164">
         <v>56</v>
       </c>
       <c r="T31" s="7" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="32" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="247" t="s">
+      <c r="A32" s="209" t="s">
         <v>252</v>
       </c>
-      <c r="B32" s="247"/>
-      <c r="C32" s="247"/>
+      <c r="B32" s="209"/>
+      <c r="C32" s="209"/>
       <c r="D32" s="68" t="s">
         <v>254</v>
       </c>
       <c r="E32" s="164">
         <v>790</v>
       </c>
       <c r="F32" s="164">
         <v>11628</v>
       </c>
       <c r="G32" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="164">
         <v>1318</v>
       </c>
       <c r="I32" s="164">
         <v>1314</v>
       </c>
       <c r="J32" s="164">
         <v>4</v>
       </c>
       <c r="K32" s="164">
         <v>5350</v>
       </c>
       <c r="L32" s="164">
@@ -11630,55 +11630,55 @@
         <v>2588</v>
       </c>
       <c r="N32" s="164">
         <v>2430</v>
       </c>
       <c r="O32" s="150">
         <v>158</v>
       </c>
       <c r="P32" s="164">
         <v>1408</v>
       </c>
       <c r="Q32" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R32" s="164">
         <v>101</v>
       </c>
       <c r="S32" s="164">
         <v>53</v>
       </c>
       <c r="T32" s="7" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="247" t="s">
+      <c r="A33" s="209" t="s">
         <v>255</v>
       </c>
-      <c r="B33" s="247"/>
-      <c r="C33" s="247"/>
+      <c r="B33" s="209"/>
+      <c r="C33" s="209"/>
       <c r="D33" s="68" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="164">
         <v>920</v>
       </c>
       <c r="F33" s="164">
         <v>13914</v>
       </c>
       <c r="G33" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="164">
         <v>1527</v>
       </c>
       <c r="I33" s="164">
         <v>1523</v>
       </c>
       <c r="J33" s="164">
         <v>4</v>
       </c>
       <c r="K33" s="164">
         <v>6608</v>
       </c>
       <c r="L33" s="164">
@@ -11688,55 +11688,55 @@
         <v>2728</v>
       </c>
       <c r="N33" s="164">
         <v>2539</v>
       </c>
       <c r="O33" s="150">
         <v>189</v>
       </c>
       <c r="P33" s="164">
         <v>1357</v>
       </c>
       <c r="Q33" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R33" s="164">
         <v>162</v>
       </c>
       <c r="S33" s="164">
         <v>63</v>
       </c>
       <c r="T33" s="7" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="247" t="s">
+      <c r="A34" s="209" t="s">
         <v>260</v>
       </c>
-      <c r="B34" s="247"/>
-      <c r="C34" s="247"/>
+      <c r="B34" s="209"/>
+      <c r="C34" s="209"/>
       <c r="D34" s="68" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="164">
         <v>916</v>
       </c>
       <c r="F34" s="164">
         <v>12936</v>
       </c>
       <c r="G34" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="164">
         <v>1364</v>
       </c>
       <c r="I34" s="164">
         <v>1360</v>
       </c>
       <c r="J34" s="164">
         <v>4</v>
       </c>
       <c r="K34" s="164">
         <v>6262</v>
       </c>
       <c r="L34" s="164">
@@ -11746,55 +11746,55 @@
         <v>2814</v>
       </c>
       <c r="N34" s="164">
         <v>2627</v>
       </c>
       <c r="O34" s="150">
         <v>187</v>
       </c>
       <c r="P34" s="164">
         <v>1304</v>
       </c>
       <c r="Q34" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R34" s="164">
         <v>147</v>
       </c>
       <c r="S34" s="164">
         <v>66</v>
       </c>
       <c r="T34" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="247" t="s">
+      <c r="A35" s="209" t="s">
         <v>262</v>
       </c>
-      <c r="B35" s="247"/>
-      <c r="C35" s="247"/>
+      <c r="B35" s="209"/>
+      <c r="C35" s="209"/>
       <c r="D35" s="68" t="s">
         <v>64</v>
       </c>
       <c r="E35" s="164">
         <v>906</v>
       </c>
       <c r="F35" s="164">
         <v>13350</v>
       </c>
       <c r="G35" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="164">
         <v>1417</v>
       </c>
       <c r="I35" s="164">
         <v>1415</v>
       </c>
       <c r="J35" s="164">
         <v>2</v>
       </c>
       <c r="K35" s="164">
         <v>6175</v>
       </c>
       <c r="L35" s="164">
@@ -11804,55 +11804,55 @@
         <v>2722</v>
       </c>
       <c r="N35" s="164">
         <v>2549</v>
       </c>
       <c r="O35" s="150">
         <v>173</v>
       </c>
       <c r="P35" s="164">
         <v>1448</v>
       </c>
       <c r="Q35" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R35" s="164">
         <v>155</v>
       </c>
       <c r="S35" s="164">
         <v>70</v>
       </c>
       <c r="T35" s="7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="247" t="s">
+      <c r="A36" s="209" t="s">
         <v>263</v>
       </c>
-      <c r="B36" s="247"/>
-      <c r="C36" s="247"/>
+      <c r="B36" s="209"/>
+      <c r="C36" s="209"/>
       <c r="D36" s="68" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="164">
         <v>843</v>
       </c>
       <c r="F36" s="164">
         <v>12038</v>
       </c>
       <c r="G36" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="164">
         <v>1185</v>
       </c>
       <c r="I36" s="164">
         <v>1181</v>
       </c>
       <c r="J36" s="164">
         <v>4</v>
       </c>
       <c r="K36" s="164">
         <v>5662</v>
       </c>
       <c r="L36" s="164">
@@ -11862,55 +11862,55 @@
         <v>2637</v>
       </c>
       <c r="N36" s="164">
         <v>2456</v>
       </c>
       <c r="O36" s="150">
         <v>181</v>
       </c>
       <c r="P36" s="164">
         <v>1139</v>
       </c>
       <c r="Q36" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R36" s="164">
         <v>158</v>
       </c>
       <c r="S36" s="164">
         <v>74</v>
       </c>
       <c r="T36" s="7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="247" t="s">
+      <c r="A37" s="209" t="s">
         <v>264</v>
       </c>
-      <c r="B37" s="247"/>
-      <c r="C37" s="247"/>
+      <c r="B37" s="209"/>
+      <c r="C37" s="209"/>
       <c r="D37" s="68" t="s">
         <v>66</v>
       </c>
       <c r="E37" s="164">
         <v>578</v>
       </c>
       <c r="F37" s="164">
         <v>10860</v>
       </c>
       <c r="G37" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="164">
         <v>1092</v>
       </c>
       <c r="I37" s="164">
         <v>1088</v>
       </c>
       <c r="J37" s="164">
         <v>4</v>
       </c>
       <c r="K37" s="164">
         <v>5066</v>
       </c>
       <c r="L37" s="164">
@@ -11920,55 +11920,55 @@
         <v>2669</v>
       </c>
       <c r="N37" s="164">
         <v>2486</v>
       </c>
       <c r="O37" s="150">
         <v>184</v>
       </c>
       <c r="P37" s="164">
         <v>1078</v>
       </c>
       <c r="Q37" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R37" s="164">
         <v>152</v>
       </c>
       <c r="S37" s="164">
         <v>75</v>
       </c>
       <c r="T37" s="7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:21" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="247" t="s">
+      <c r="A38" s="209" t="s">
         <v>265</v>
       </c>
-      <c r="B38" s="247"/>
-      <c r="C38" s="247"/>
+      <c r="B38" s="209"/>
+      <c r="C38" s="209"/>
       <c r="D38" s="68" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="164">
         <v>608</v>
       </c>
       <c r="F38" s="164">
         <v>11259</v>
       </c>
       <c r="G38" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="164">
         <v>1319</v>
       </c>
       <c r="I38" s="164">
         <v>1317</v>
       </c>
       <c r="J38" s="164">
         <v>1</v>
       </c>
       <c r="K38" s="164">
         <v>5034</v>
       </c>
       <c r="L38" s="164">
@@ -11979,55 +11979,55 @@
       </c>
       <c r="N38" s="164">
         <v>2395</v>
       </c>
       <c r="O38" s="164">
         <v>160</v>
       </c>
       <c r="P38" s="164">
         <v>1126</v>
       </c>
       <c r="Q38" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R38" s="164">
         <v>158</v>
       </c>
       <c r="S38" s="164">
         <v>75</v>
       </c>
       <c r="T38" s="7" t="s">
         <v>67</v>
       </c>
       <c r="U38" s="16"/>
     </row>
     <row r="39" spans="1:21" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="247" t="s">
+      <c r="A39" s="209" t="s">
         <v>266</v>
       </c>
-      <c r="B39" s="247"/>
-      <c r="C39" s="247"/>
+      <c r="B39" s="209"/>
+      <c r="C39" s="209"/>
       <c r="D39" s="68" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="164">
         <v>562</v>
       </c>
       <c r="F39" s="164">
         <v>9644</v>
       </c>
       <c r="G39" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="164">
         <v>956</v>
       </c>
       <c r="I39" s="164">
         <v>953</v>
       </c>
       <c r="J39" s="164">
         <v>4</v>
       </c>
       <c r="K39" s="164">
         <v>4330</v>
       </c>
       <c r="L39" s="164">
@@ -12038,55 +12038,55 @@
       </c>
       <c r="N39" s="164">
         <v>2523</v>
       </c>
       <c r="O39" s="164">
         <v>164</v>
       </c>
       <c r="P39" s="164">
         <v>858</v>
       </c>
       <c r="Q39" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R39" s="164">
         <v>161</v>
       </c>
       <c r="S39" s="164">
         <v>66</v>
       </c>
       <c r="T39" s="7" t="s">
         <v>68</v>
       </c>
       <c r="U39" s="16"/>
     </row>
     <row r="40" spans="1:21" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="247" t="s">
+      <c r="A40" s="209" t="s">
         <v>267</v>
       </c>
-      <c r="B40" s="247"/>
-      <c r="C40" s="247"/>
+      <c r="B40" s="209"/>
+      <c r="C40" s="209"/>
       <c r="D40" s="68" t="s">
         <v>69</v>
       </c>
       <c r="E40" s="164">
         <v>609</v>
       </c>
       <c r="F40" s="164">
         <v>10763</v>
       </c>
       <c r="G40" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="164">
         <v>1128</v>
       </c>
       <c r="I40" s="164">
         <v>1124</v>
       </c>
       <c r="J40" s="164">
         <v>4</v>
       </c>
       <c r="K40" s="164">
         <v>4934</v>
       </c>
       <c r="L40" s="164">
@@ -12097,55 +12097,55 @@
       </c>
       <c r="N40" s="164">
         <v>2697</v>
       </c>
       <c r="O40" s="164">
         <v>194</v>
       </c>
       <c r="P40" s="164">
         <v>1040</v>
       </c>
       <c r="Q40" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R40" s="164">
         <v>112</v>
       </c>
       <c r="S40" s="164">
         <v>67</v>
       </c>
       <c r="T40" s="7" t="s">
         <v>69</v>
       </c>
       <c r="U40" s="16"/>
     </row>
     <row r="41" spans="1:21" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="247" t="s">
+      <c r="A41" s="209" t="s">
         <v>268</v>
       </c>
-      <c r="B41" s="247"/>
-      <c r="C41" s="247"/>
+      <c r="B41" s="209"/>
+      <c r="C41" s="209"/>
       <c r="D41" s="68" t="s">
         <v>70</v>
       </c>
       <c r="E41" s="164">
         <v>675</v>
       </c>
       <c r="F41" s="164">
         <v>11044</v>
       </c>
       <c r="G41" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="164">
         <v>1294</v>
       </c>
       <c r="I41" s="164">
         <v>1292</v>
       </c>
       <c r="J41" s="164">
         <v>2</v>
       </c>
       <c r="K41" s="164">
         <v>5072</v>
       </c>
       <c r="L41" s="164">
@@ -12156,55 +12156,55 @@
       </c>
       <c r="N41" s="164">
         <v>2781</v>
       </c>
       <c r="O41" s="164">
         <v>185</v>
       </c>
       <c r="P41" s="164">
         <v>1035</v>
       </c>
       <c r="Q41" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R41" s="164">
         <v>170</v>
       </c>
       <c r="S41" s="164">
         <v>60</v>
       </c>
       <c r="T41" s="7" t="s">
         <v>70</v>
       </c>
       <c r="U41" s="16"/>
     </row>
     <row r="42" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="247" t="s">
+      <c r="A42" s="209" t="s">
         <v>269</v>
       </c>
-      <c r="B42" s="247"/>
-      <c r="C42" s="247"/>
+      <c r="B42" s="209"/>
+      <c r="C42" s="209"/>
       <c r="D42" s="68" t="s">
         <v>71</v>
       </c>
       <c r="E42" s="164">
         <v>735</v>
       </c>
       <c r="F42" s="164">
         <v>12955</v>
       </c>
       <c r="G42" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="164">
         <v>1589</v>
       </c>
       <c r="I42" s="164">
         <v>1587</v>
       </c>
       <c r="J42" s="164">
         <v>3</v>
       </c>
       <c r="K42" s="164">
         <v>5925</v>
       </c>
       <c r="L42" s="164">
@@ -12214,55 +12214,55 @@
         <v>3051</v>
       </c>
       <c r="N42" s="164">
         <v>2878</v>
       </c>
       <c r="O42" s="164">
         <v>172</v>
       </c>
       <c r="P42" s="164">
         <v>1293</v>
       </c>
       <c r="Q42" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R42" s="164">
         <v>121</v>
       </c>
       <c r="S42" s="164">
         <v>62</v>
       </c>
       <c r="T42" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="255" t="s">
+      <c r="A43" s="217" t="s">
         <v>291</v>
       </c>
-      <c r="B43" s="255"/>
-      <c r="C43" s="255"/>
+      <c r="B43" s="217"/>
+      <c r="C43" s="217"/>
       <c r="D43" s="206" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="164">
         <v>873</v>
       </c>
       <c r="F43" s="164">
         <v>12872</v>
       </c>
       <c r="G43" s="164" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="164">
         <v>1596</v>
       </c>
       <c r="I43" s="164">
         <v>1561</v>
       </c>
       <c r="J43" s="164">
         <v>35</v>
       </c>
       <c r="K43" s="164">
         <v>6092</v>
       </c>
       <c r="L43" s="164">
@@ -12272,55 +12272,55 @@
         <v>2862</v>
       </c>
       <c r="N43" s="164">
         <v>2685</v>
       </c>
       <c r="O43" s="164">
         <v>177</v>
       </c>
       <c r="P43" s="164">
         <v>1105</v>
       </c>
       <c r="Q43" s="164" t="s">
         <v>24</v>
       </c>
       <c r="R43" s="164">
         <v>143</v>
       </c>
       <c r="S43" s="164">
         <v>62</v>
       </c>
       <c r="T43" s="63" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:21" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="307" t="s">
+      <c r="A44" s="289" t="s">
         <v>113</v>
       </c>
-      <c r="B44" s="307"/>
-      <c r="C44" s="307"/>
+      <c r="B44" s="289"/>
+      <c r="C44" s="289"/>
       <c r="D44" s="207" t="s">
         <v>73</v>
       </c>
       <c r="E44" s="167">
         <v>94.5</v>
       </c>
       <c r="F44" s="167">
         <v>99.6</v>
       </c>
       <c r="G44" s="167" t="s">
         <v>52</v>
       </c>
       <c r="H44" s="167">
         <v>104.7</v>
       </c>
       <c r="I44" s="167">
         <v>102.6</v>
       </c>
       <c r="J44" s="167">
         <v>1166.7</v>
       </c>
       <c r="K44" s="167">
         <v>98</v>
       </c>
       <c r="L44" s="167">
@@ -12330,55 +12330,55 @@
         <v>101.4</v>
       </c>
       <c r="N44" s="167">
         <v>101.6</v>
       </c>
       <c r="O44" s="167">
         <v>98.9</v>
       </c>
       <c r="P44" s="167">
         <v>80</v>
       </c>
       <c r="Q44" s="167" t="s">
         <v>52</v>
       </c>
       <c r="R44" s="167">
         <v>102.9</v>
       </c>
       <c r="S44" s="167">
         <v>110.7</v>
       </c>
       <c r="T44" s="64" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="209" t="s">
+      <c r="A45" s="256" t="s">
         <v>277</v>
       </c>
-      <c r="B45" s="209"/>
-      <c r="C45" s="209"/>
+      <c r="B45" s="256"/>
+      <c r="C45" s="256"/>
       <c r="D45" s="207" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="148">
         <v>7305</v>
       </c>
       <c r="F45" s="171">
         <v>117720</v>
       </c>
       <c r="G45" s="169" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="169">
         <v>12939</v>
       </c>
       <c r="I45" s="169">
         <v>12878</v>
       </c>
       <c r="J45" s="169">
         <v>62</v>
       </c>
       <c r="K45" s="171">
         <v>54552</v>
       </c>
       <c r="L45" s="171">
@@ -12404,111 +12404,111 @@
       </c>
       <c r="S45" s="185">
         <v>677</v>
       </c>
       <c r="T45" s="64" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:21" s="128" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="26" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="26"/>
     </row>
     <row r="47" spans="1:21" s="128" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="130" t="s">
         <v>282</v>
       </c>
       <c r="B47" s="26"/>
     </row>
     <row r="48" spans="1:21" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="54">
-    <mergeCell ref="A39:C39"/>
-[...36 lines deleted...]
-    <mergeCell ref="S6:S9"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="A3:S4"/>
     <mergeCell ref="A6:D9"/>
     <mergeCell ref="E6:E9"/>
     <mergeCell ref="F6:F9"/>
     <mergeCell ref="G6:G9"/>
     <mergeCell ref="H6:H9"/>
     <mergeCell ref="K6:K9"/>
     <mergeCell ref="L6:L9"/>
     <mergeCell ref="M6:M9"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
+    <mergeCell ref="T6:T9"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="J7:J9"/>
+    <mergeCell ref="N7:N9"/>
+    <mergeCell ref="O7:O9"/>
+    <mergeCell ref="P6:P9"/>
+    <mergeCell ref="Q6:Q9"/>
+    <mergeCell ref="R6:R9"/>
+    <mergeCell ref="S6:S9"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A43:C43"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="66" firstPageNumber="4" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="A12:T12 A30:C30 A29:C29 E29:S29 A33:C42 A31:C31 E31:S31 A32:C32 E32:S32 E33:S45 T29 T31:T45 D30:T30 D29 D31:D45 A28:T28 D27:T27 A44:C45 A11:G11 I11 A15:T26 A13:G14 I13:I14 K11:T11 K13:T14" numberStoredAsText="1"/>
+    <ignoredError sqref="A12:T12 A30:C30 A29:C29 E29:F29 A33:C42 A31:C31 E31:S31 A32:C32 E32:S32 E33:S45 T29 T31:T45 D30:T30 D29 D31:D45 A28:F28 D27:F27 A44:C45 A11:F11 I11 A15:T26 A14:G14 I13:I14 K11:T11 K13:T14 H28:T28 A13:F13 H27:T27 H29:S29" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E9FE7D0-255C-4EFC-8846-7A85312B5D9F}">
   <dimension ref="A2:U28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <pane xSplit="3" ySplit="11" topLeftCell="D12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="16" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="16" customWidth="1"/>
     <col min="3" max="3" width="5" style="16" customWidth="1"/>
     <col min="4" max="10" width="11.7109375" style="16" customWidth="1"/>
     <col min="11" max="19" width="11.28515625" style="16" customWidth="1"/>
     <col min="20" max="20" width="5" style="16" customWidth="1"/>
     <col min="21" max="256" width="9.140625" style="16"/>
     <col min="257" max="257" width="7.85546875" style="16" customWidth="1"/>
@@ -12936,272 +12936,272 @@
     <col min="15619" max="15619" width="5" style="16" customWidth="1"/>
     <col min="15620" max="15626" width="11.7109375" style="16" customWidth="1"/>
     <col min="15627" max="15635" width="11.28515625" style="16" customWidth="1"/>
     <col min="15636" max="15636" width="5" style="16" customWidth="1"/>
     <col min="15637" max="15872" width="9.140625" style="16"/>
     <col min="15873" max="15873" width="7.85546875" style="16" customWidth="1"/>
     <col min="15874" max="15874" width="8.5703125" style="16" customWidth="1"/>
     <col min="15875" max="15875" width="5" style="16" customWidth="1"/>
     <col min="15876" max="15882" width="11.7109375" style="16" customWidth="1"/>
     <col min="15883" max="15891" width="11.28515625" style="16" customWidth="1"/>
     <col min="15892" max="15892" width="5" style="16" customWidth="1"/>
     <col min="15893" max="16128" width="9.140625" style="16"/>
     <col min="16129" max="16129" width="7.85546875" style="16" customWidth="1"/>
     <col min="16130" max="16130" width="8.5703125" style="16" customWidth="1"/>
     <col min="16131" max="16131" width="5" style="16" customWidth="1"/>
     <col min="16132" max="16138" width="11.7109375" style="16" customWidth="1"/>
     <col min="16139" max="16147" width="11.28515625" style="16" customWidth="1"/>
     <col min="16148" max="16148" width="5" style="16" customWidth="1"/>
     <col min="16149" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="S2" s="138"/>
     </row>
     <row r="3" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="233" t="s">
+      <c r="A3" s="229" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="234"/>
-[...7 lines deleted...]
-      <c r="J3" s="235"/>
+      <c r="B3" s="230"/>
+      <c r="C3" s="231"/>
+      <c r="D3" s="231"/>
+      <c r="E3" s="231"/>
+      <c r="F3" s="231"/>
+      <c r="G3" s="231"/>
+      <c r="H3" s="231"/>
+      <c r="I3" s="231"/>
+      <c r="J3" s="231"/>
     </row>
     <row r="4" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="235"/>
-[...8 lines deleted...]
-      <c r="J4" s="235"/>
+      <c r="A4" s="231"/>
+      <c r="B4" s="231"/>
+      <c r="C4" s="231"/>
+      <c r="D4" s="231"/>
+      <c r="E4" s="231"/>
+      <c r="F4" s="231"/>
+      <c r="G4" s="231"/>
+      <c r="H4" s="231"/>
+      <c r="I4" s="231"/>
+      <c r="J4" s="231"/>
     </row>
     <row r="5" spans="1:21" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="58"/>
       <c r="B5" s="58"/>
       <c r="C5" s="58"/>
       <c r="D5" s="58"/>
       <c r="E5" s="58"/>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="69"/>
       <c r="I5" s="69"/>
       <c r="J5" s="69"/>
       <c r="S5" s="69" t="s">
         <v>6</v>
       </c>
       <c r="T5" s="69"/>
     </row>
     <row r="6" spans="1:21" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="308" t="s">
+      <c r="A6" s="318" t="s">
         <v>114</v>
       </c>
-      <c r="B6" s="308"/>
-      <c r="C6" s="309"/>
+      <c r="B6" s="318"/>
+      <c r="C6" s="319"/>
       <c r="D6" s="70"/>
-      <c r="E6" s="314" t="s">
+      <c r="E6" s="324" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="314"/>
-[...1 lines deleted...]
-      <c r="H6" s="314" t="s">
+      <c r="F6" s="324"/>
+      <c r="G6" s="324"/>
+      <c r="H6" s="324" t="s">
         <v>53</v>
       </c>
-      <c r="I6" s="314"/>
-[...1 lines deleted...]
-      <c r="K6" s="321" t="s">
+      <c r="I6" s="324"/>
+      <c r="J6" s="324"/>
+      <c r="K6" s="331" t="s">
         <v>34</v>
       </c>
-      <c r="L6" s="321"/>
-[...6 lines deleted...]
-      <c r="S6" s="323"/>
+      <c r="L6" s="331"/>
+      <c r="M6" s="331"/>
+      <c r="N6" s="332"/>
+      <c r="O6" s="332"/>
+      <c r="P6" s="332"/>
+      <c r="Q6" s="332"/>
+      <c r="R6" s="332"/>
+      <c r="S6" s="333"/>
       <c r="T6" s="71"/>
       <c r="U6" s="72"/>
     </row>
     <row r="7" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="310"/>
-[...2 lines deleted...]
-      <c r="D7" s="324" t="s">
+      <c r="A7" s="320"/>
+      <c r="B7" s="320"/>
+      <c r="C7" s="321"/>
+      <c r="D7" s="315" t="s">
         <v>20</v>
       </c>
-      <c r="E7" s="315"/>
-[...5 lines deleted...]
-      <c r="K7" s="325" t="s">
+      <c r="E7" s="325"/>
+      <c r="F7" s="326"/>
+      <c r="G7" s="327"/>
+      <c r="H7" s="325"/>
+      <c r="I7" s="326"/>
+      <c r="J7" s="327"/>
+      <c r="K7" s="334" t="s">
         <v>11</v>
       </c>
-      <c r="L7" s="328"/>
-[...1 lines deleted...]
-      <c r="N7" s="325" t="s">
+      <c r="L7" s="337"/>
+      <c r="M7" s="338"/>
+      <c r="N7" s="334" t="s">
         <v>54</v>
       </c>
-      <c r="O7" s="328"/>
-[...1 lines deleted...]
-      <c r="Q7" s="325" t="s">
+      <c r="O7" s="337"/>
+      <c r="P7" s="338"/>
+      <c r="Q7" s="334" t="s">
         <v>55</v>
       </c>
-      <c r="R7" s="328"/>
-      <c r="S7" s="329"/>
+      <c r="R7" s="337"/>
+      <c r="S7" s="338"/>
       <c r="T7" s="197"/>
       <c r="U7" s="72"/>
     </row>
     <row r="8" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="310"/>
-[...10 lines deleted...]
-      <c r="L8" s="332" t="s">
+      <c r="A8" s="320"/>
+      <c r="B8" s="320"/>
+      <c r="C8" s="321"/>
+      <c r="D8" s="315"/>
+      <c r="E8" s="328"/>
+      <c r="F8" s="329"/>
+      <c r="G8" s="330"/>
+      <c r="H8" s="328"/>
+      <c r="I8" s="329"/>
+      <c r="J8" s="330"/>
+      <c r="K8" s="335"/>
+      <c r="L8" s="311" t="s">
         <v>42</v>
       </c>
-      <c r="M8" s="332" t="s">
+      <c r="M8" s="311" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="326"/>
-      <c r="O8" s="332" t="s">
+      <c r="N8" s="335"/>
+      <c r="O8" s="311" t="s">
         <v>42</v>
       </c>
-      <c r="P8" s="332" t="s">
+      <c r="P8" s="311" t="s">
         <v>56</v>
       </c>
-      <c r="Q8" s="326"/>
-      <c r="R8" s="332" t="s">
+      <c r="Q8" s="335"/>
+      <c r="R8" s="311" t="s">
         <v>42</v>
       </c>
-      <c r="S8" s="332" t="s">
+      <c r="S8" s="311" t="s">
         <v>56</v>
       </c>
       <c r="T8" s="73"/>
       <c r="U8" s="72"/>
     </row>
     <row r="9" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="310"/>
-[...3 lines deleted...]
-      <c r="E9" s="330" t="s">
+      <c r="A9" s="320"/>
+      <c r="B9" s="320"/>
+      <c r="C9" s="321"/>
+      <c r="D9" s="315"/>
+      <c r="E9" s="314" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="330" t="s">
+      <c r="F9" s="314" t="s">
         <v>54</v>
       </c>
-      <c r="G9" s="330" t="s">
+      <c r="G9" s="314" t="s">
         <v>55</v>
       </c>
-      <c r="H9" s="330" t="s">
+      <c r="H9" s="314" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="330" t="s">
+      <c r="I9" s="314" t="s">
         <v>54</v>
       </c>
-      <c r="J9" s="330" t="s">
+      <c r="J9" s="314" t="s">
         <v>55</v>
       </c>
-      <c r="K9" s="326"/>
-[...7 lines deleted...]
-      <c r="S9" s="333"/>
+      <c r="K9" s="335"/>
+      <c r="L9" s="312"/>
+      <c r="M9" s="312"/>
+      <c r="N9" s="335"/>
+      <c r="O9" s="312"/>
+      <c r="P9" s="312"/>
+      <c r="Q9" s="335"/>
+      <c r="R9" s="312"/>
+      <c r="S9" s="312"/>
       <c r="T9" s="73"/>
       <c r="U9" s="72"/>
     </row>
     <row r="10" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="310"/>
-[...17 lines deleted...]
-      <c r="S10" s="333"/>
+      <c r="A10" s="320"/>
+      <c r="B10" s="320"/>
+      <c r="C10" s="321"/>
+      <c r="D10" s="315"/>
+      <c r="E10" s="315"/>
+      <c r="F10" s="315"/>
+      <c r="G10" s="315"/>
+      <c r="H10" s="315"/>
+      <c r="I10" s="315"/>
+      <c r="J10" s="315"/>
+      <c r="K10" s="335"/>
+      <c r="L10" s="312"/>
+      <c r="M10" s="312"/>
+      <c r="N10" s="335"/>
+      <c r="O10" s="312"/>
+      <c r="P10" s="312"/>
+      <c r="Q10" s="335"/>
+      <c r="R10" s="312"/>
+      <c r="S10" s="312"/>
       <c r="T10" s="73"/>
     </row>
     <row r="11" spans="1:21" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="312"/>
-[...1 lines deleted...]
-      <c r="C11" s="313"/>
+      <c r="A11" s="322"/>
+      <c r="B11" s="322"/>
+      <c r="C11" s="323"/>
       <c r="D11" s="74"/>
-      <c r="E11" s="331"/>
-[...13 lines deleted...]
-      <c r="S11" s="334"/>
+      <c r="E11" s="316"/>
+      <c r="F11" s="316"/>
+      <c r="G11" s="316"/>
+      <c r="H11" s="316"/>
+      <c r="I11" s="316"/>
+      <c r="J11" s="316"/>
+      <c r="K11" s="336"/>
+      <c r="L11" s="313"/>
+      <c r="M11" s="313"/>
+      <c r="N11" s="336"/>
+      <c r="O11" s="313"/>
+      <c r="P11" s="313"/>
+      <c r="Q11" s="336"/>
+      <c r="R11" s="313"/>
+      <c r="S11" s="313"/>
       <c r="T11" s="73"/>
     </row>
     <row r="12" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="336" t="s">
+      <c r="A12" s="317" t="s">
         <v>276</v>
       </c>
-      <c r="B12" s="336"/>
+      <c r="B12" s="317"/>
       <c r="C12" s="75" t="s">
         <v>115</v>
       </c>
       <c r="D12" s="94">
         <v>3747</v>
       </c>
       <c r="E12" s="164">
         <v>52854</v>
       </c>
       <c r="F12" s="164">
         <v>52578</v>
       </c>
       <c r="G12" s="164">
         <v>276</v>
       </c>
       <c r="H12" s="164">
         <v>25693</v>
       </c>
       <c r="I12" s="164">
         <v>23940</v>
       </c>
       <c r="J12" s="164">
         <v>1753</v>
       </c>
       <c r="K12" s="164">
@@ -13214,54 +13214,54 @@
         <v>248</v>
       </c>
       <c r="N12" s="164">
         <v>11725</v>
       </c>
       <c r="O12" s="164">
         <v>11641</v>
       </c>
       <c r="P12" s="164">
         <v>84</v>
       </c>
       <c r="Q12" s="164">
         <v>1734</v>
       </c>
       <c r="R12" s="164">
         <v>1539</v>
       </c>
       <c r="S12" s="164">
         <v>163</v>
       </c>
       <c r="T12" s="76" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="335" t="s">
+      <c r="A13" s="308" t="s">
         <v>252</v>
       </c>
-      <c r="B13" s="335"/>
+      <c r="B13" s="308"/>
       <c r="C13" s="77" t="s">
         <v>116</v>
       </c>
       <c r="D13" s="94">
         <v>3904</v>
       </c>
       <c r="E13" s="164">
         <v>53789</v>
       </c>
       <c r="F13" s="164">
         <v>53399</v>
       </c>
       <c r="G13" s="164">
         <v>389</v>
       </c>
       <c r="H13" s="164">
         <v>25899</v>
       </c>
       <c r="I13" s="164">
         <v>24295</v>
       </c>
       <c r="J13" s="164">
         <v>1604</v>
       </c>
       <c r="K13" s="164">
@@ -13274,54 +13274,54 @@
         <v>348</v>
       </c>
       <c r="N13" s="164">
         <v>11848</v>
       </c>
       <c r="O13" s="164">
         <v>11768</v>
       </c>
       <c r="P13" s="164">
         <v>80</v>
       </c>
       <c r="Q13" s="164">
         <v>1718</v>
       </c>
       <c r="R13" s="164">
         <v>1425</v>
       </c>
       <c r="S13" s="164">
         <v>267</v>
       </c>
       <c r="T13" s="78" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="335" t="s">
+      <c r="A14" s="308" t="s">
         <v>255</v>
       </c>
-      <c r="B14" s="335"/>
+      <c r="B14" s="308"/>
       <c r="C14" s="77" t="s">
         <v>117</v>
       </c>
       <c r="D14" s="94">
         <v>4085</v>
       </c>
       <c r="E14" s="164">
         <v>51989</v>
       </c>
       <c r="F14" s="164">
         <v>51692</v>
       </c>
       <c r="G14" s="164">
         <v>297</v>
       </c>
       <c r="H14" s="164">
         <v>27159</v>
       </c>
       <c r="I14" s="164">
         <v>25249</v>
       </c>
       <c r="J14" s="164">
         <v>1910</v>
       </c>
       <c r="K14" s="164">
@@ -13334,54 +13334,54 @@
         <v>385</v>
       </c>
       <c r="N14" s="164">
         <v>12119</v>
       </c>
       <c r="O14" s="164">
         <v>12024</v>
       </c>
       <c r="P14" s="164">
         <v>95</v>
       </c>
       <c r="Q14" s="164">
         <v>1792</v>
       </c>
       <c r="R14" s="164">
         <v>1467</v>
       </c>
       <c r="S14" s="164">
         <v>290</v>
       </c>
       <c r="T14" s="78" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="15" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="335" t="s">
+      <c r="A15" s="308" t="s">
         <v>260</v>
       </c>
-      <c r="B15" s="335"/>
+      <c r="B15" s="308"/>
       <c r="C15" s="77" t="s">
         <v>118</v>
       </c>
       <c r="D15" s="94">
         <v>4421</v>
       </c>
       <c r="E15" s="164">
         <v>55915</v>
       </c>
       <c r="F15" s="164">
         <v>55572</v>
       </c>
       <c r="G15" s="164">
         <v>343</v>
       </c>
       <c r="H15" s="164">
         <v>29494</v>
       </c>
       <c r="I15" s="164">
         <v>27682</v>
       </c>
       <c r="J15" s="164">
         <v>1812</v>
       </c>
       <c r="K15" s="164">
@@ -13394,54 +13394,54 @@
         <v>370</v>
       </c>
       <c r="N15" s="164">
         <v>12221</v>
       </c>
       <c r="O15" s="164">
         <v>12137</v>
       </c>
       <c r="P15" s="164">
         <v>84</v>
       </c>
       <c r="Q15" s="164">
         <v>1765</v>
       </c>
       <c r="R15" s="164">
         <v>1428</v>
       </c>
       <c r="S15" s="164">
         <v>286</v>
       </c>
       <c r="T15" s="78" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="335" t="s">
+      <c r="A16" s="308" t="s">
         <v>262</v>
       </c>
-      <c r="B16" s="335"/>
+      <c r="B16" s="308"/>
       <c r="C16" s="77" t="s">
         <v>119</v>
       </c>
       <c r="D16" s="94">
         <v>4763</v>
       </c>
       <c r="E16" s="164">
         <v>60603</v>
       </c>
       <c r="F16" s="164">
         <v>60306</v>
       </c>
       <c r="G16" s="164">
         <v>297</v>
       </c>
       <c r="H16" s="164">
         <v>31144</v>
       </c>
       <c r="I16" s="164">
         <v>29459</v>
       </c>
       <c r="J16" s="164">
         <v>1685</v>
       </c>
       <c r="K16" s="164">
@@ -13454,54 +13454,54 @@
         <v>344</v>
       </c>
       <c r="N16" s="164">
         <v>12437</v>
       </c>
       <c r="O16" s="164">
         <v>12359</v>
       </c>
       <c r="P16" s="164">
         <v>78</v>
       </c>
       <c r="Q16" s="164">
         <v>1773</v>
       </c>
       <c r="R16" s="164">
         <v>1485</v>
       </c>
       <c r="S16" s="164">
         <v>266</v>
       </c>
       <c r="T16" s="78" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="17" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="335" t="s">
+      <c r="A17" s="308" t="s">
         <v>263</v>
       </c>
-      <c r="B17" s="335"/>
+      <c r="B17" s="308"/>
       <c r="C17" s="199" t="s">
         <v>120</v>
       </c>
       <c r="D17" s="94">
         <v>4883</v>
       </c>
       <c r="E17" s="164">
         <v>63808</v>
       </c>
       <c r="F17" s="164">
         <v>63522</v>
       </c>
       <c r="G17" s="164">
         <v>286</v>
       </c>
       <c r="H17" s="164">
         <v>32007</v>
       </c>
       <c r="I17" s="164">
         <v>30558</v>
       </c>
       <c r="J17" s="164">
         <v>1449</v>
       </c>
       <c r="K17" s="164">
@@ -13514,54 +13514,54 @@
         <v>374</v>
       </c>
       <c r="N17" s="164">
         <v>12630</v>
       </c>
       <c r="O17" s="164">
         <v>12552</v>
       </c>
       <c r="P17" s="164">
         <v>78</v>
       </c>
       <c r="Q17" s="164">
         <v>1858</v>
       </c>
       <c r="R17" s="164">
         <v>1515</v>
       </c>
       <c r="S17" s="164">
         <v>296</v>
       </c>
       <c r="T17" s="99" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="335" t="s">
+      <c r="A18" s="308" t="s">
         <v>264</v>
       </c>
-      <c r="B18" s="335"/>
+      <c r="B18" s="308"/>
       <c r="C18" s="199" t="s">
         <v>121</v>
       </c>
       <c r="D18" s="94">
         <v>4609</v>
       </c>
       <c r="E18" s="164">
         <v>63403</v>
       </c>
       <c r="F18" s="164">
         <v>63141</v>
       </c>
       <c r="G18" s="164">
         <v>261</v>
       </c>
       <c r="H18" s="164">
         <v>32274</v>
       </c>
       <c r="I18" s="164">
         <v>30958</v>
       </c>
       <c r="J18" s="164">
         <v>1316</v>
       </c>
       <c r="K18" s="164">
@@ -13574,54 +13574,54 @@
         <v>336</v>
       </c>
       <c r="N18" s="164">
         <v>12599</v>
       </c>
       <c r="O18" s="164">
         <v>12514</v>
       </c>
       <c r="P18" s="164">
         <v>85</v>
       </c>
       <c r="Q18" s="164">
         <v>1775</v>
       </c>
       <c r="R18" s="164">
         <v>1501</v>
       </c>
       <c r="S18" s="164">
         <v>251</v>
       </c>
       <c r="T18" s="99" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="19" spans="1:20" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="335" t="s">
+      <c r="A19" s="308" t="s">
         <v>265</v>
       </c>
-      <c r="B19" s="335"/>
+      <c r="B19" s="308"/>
       <c r="C19" s="199" t="s">
         <v>122</v>
       </c>
       <c r="D19" s="94">
         <v>4563</v>
       </c>
       <c r="E19" s="164">
         <v>65373</v>
       </c>
       <c r="F19" s="164">
         <v>65076</v>
       </c>
       <c r="G19" s="164">
         <v>297</v>
       </c>
       <c r="H19" s="164">
         <v>32585</v>
       </c>
       <c r="I19" s="164">
         <v>31221</v>
       </c>
       <c r="J19" s="164">
         <v>1364</v>
       </c>
       <c r="K19" s="164">
@@ -13634,54 +13634,54 @@
         <v>281</v>
       </c>
       <c r="N19" s="164">
         <v>12800</v>
       </c>
       <c r="O19" s="164">
         <v>12729</v>
       </c>
       <c r="P19" s="164">
         <v>71</v>
       </c>
       <c r="Q19" s="164">
         <v>1888</v>
       </c>
       <c r="R19" s="164">
         <v>1620</v>
       </c>
       <c r="S19" s="164">
         <v>210</v>
       </c>
       <c r="T19" s="99" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="20" spans="1:20" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="335" t="s">
+      <c r="A20" s="308" t="s">
         <v>266</v>
       </c>
-      <c r="B20" s="335"/>
+      <c r="B20" s="308"/>
       <c r="C20" s="199" t="s">
         <v>123</v>
       </c>
       <c r="D20" s="94">
         <v>4248</v>
       </c>
       <c r="E20" s="164">
         <v>64662</v>
       </c>
       <c r="F20" s="164">
         <v>64359</v>
       </c>
       <c r="G20" s="164">
         <v>302</v>
       </c>
       <c r="H20" s="164">
         <v>31336</v>
       </c>
       <c r="I20" s="164">
         <v>30058</v>
       </c>
       <c r="J20" s="164">
         <v>1277</v>
       </c>
       <c r="K20" s="164">
@@ -13694,54 +13694,54 @@
         <v>274</v>
       </c>
       <c r="N20" s="164">
         <v>12530</v>
       </c>
       <c r="O20" s="164">
         <v>12454</v>
       </c>
       <c r="P20" s="164">
         <v>76</v>
       </c>
       <c r="Q20" s="164">
         <v>1672</v>
       </c>
       <c r="R20" s="164">
         <v>1446</v>
       </c>
       <c r="S20" s="164">
         <v>199</v>
       </c>
       <c r="T20" s="99" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="21" spans="1:20" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="335" t="s">
+      <c r="A21" s="308" t="s">
         <v>267</v>
       </c>
-      <c r="B21" s="335"/>
+      <c r="B21" s="308"/>
       <c r="C21" s="199" t="s">
         <v>124</v>
       </c>
       <c r="D21" s="94">
         <v>3927</v>
       </c>
       <c r="E21" s="164">
         <v>64221</v>
       </c>
       <c r="F21" s="164">
         <v>63932</v>
       </c>
       <c r="G21" s="164">
         <v>289</v>
       </c>
       <c r="H21" s="164">
         <v>30851</v>
       </c>
       <c r="I21" s="164">
         <v>29617</v>
       </c>
       <c r="J21" s="164">
         <v>1234</v>
       </c>
       <c r="K21" s="164">
@@ -13754,54 +13754,54 @@
         <v>253</v>
       </c>
       <c r="N21" s="164">
         <v>12242</v>
       </c>
       <c r="O21" s="164">
         <v>12163</v>
       </c>
       <c r="P21" s="164">
         <v>78</v>
       </c>
       <c r="Q21" s="164">
         <v>1653</v>
       </c>
       <c r="R21" s="164">
         <v>1453</v>
       </c>
       <c r="S21" s="164">
         <v>175</v>
       </c>
       <c r="T21" s="99" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="22" spans="1:20" s="17" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="335" t="s">
+      <c r="A22" s="308" t="s">
         <v>268</v>
       </c>
-      <c r="B22" s="335"/>
+      <c r="B22" s="308"/>
       <c r="C22" s="199" t="s">
         <v>125</v>
       </c>
       <c r="D22" s="94">
         <v>3791</v>
       </c>
       <c r="E22" s="164">
         <v>65883</v>
       </c>
       <c r="F22" s="164">
         <v>65573</v>
       </c>
       <c r="G22" s="164">
         <v>310</v>
       </c>
       <c r="H22" s="164">
         <v>29993</v>
       </c>
       <c r="I22" s="164">
         <v>28899</v>
       </c>
       <c r="J22" s="164">
         <v>1094</v>
       </c>
       <c r="K22" s="164">
@@ -13814,54 +13814,54 @@
         <v>265</v>
       </c>
       <c r="N22" s="164">
         <v>12316</v>
       </c>
       <c r="O22" s="164">
         <v>12254</v>
       </c>
       <c r="P22" s="164">
         <v>62</v>
       </c>
       <c r="Q22" s="164">
         <v>1552</v>
       </c>
       <c r="R22" s="164">
         <v>1305</v>
       </c>
       <c r="S22" s="164">
         <v>203</v>
       </c>
       <c r="T22" s="99" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="335" t="s">
+      <c r="A23" s="308" t="s">
         <v>269</v>
       </c>
-      <c r="B23" s="335"/>
+      <c r="B23" s="308"/>
       <c r="C23" s="199" t="s">
         <v>126</v>
       </c>
       <c r="D23" s="94">
         <v>3805</v>
       </c>
       <c r="E23" s="164">
         <v>70479</v>
       </c>
       <c r="F23" s="164">
         <v>69978</v>
       </c>
       <c r="G23" s="164">
         <v>501</v>
       </c>
       <c r="H23" s="164">
         <v>29156</v>
       </c>
       <c r="I23" s="164">
         <v>28102</v>
       </c>
       <c r="J23" s="164">
         <v>1053</v>
       </c>
       <c r="K23" s="164">
@@ -13874,54 +13874,54 @@
         <v>263</v>
       </c>
       <c r="N23" s="164">
         <v>12600</v>
       </c>
       <c r="O23" s="164">
         <v>12529</v>
       </c>
       <c r="P23" s="164">
         <v>71</v>
       </c>
       <c r="Q23" s="164">
         <v>1378</v>
       </c>
       <c r="R23" s="164">
         <v>1144</v>
       </c>
       <c r="S23" s="164">
         <v>193</v>
       </c>
       <c r="T23" s="99" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="338" t="s">
+      <c r="A24" s="310" t="s">
         <v>291</v>
       </c>
-      <c r="B24" s="338"/>
+      <c r="B24" s="310"/>
       <c r="C24" s="77" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="94">
         <v>4178</v>
       </c>
       <c r="E24" s="164">
         <v>75039</v>
       </c>
       <c r="F24" s="164">
         <v>74556</v>
       </c>
       <c r="G24" s="164">
         <v>483</v>
       </c>
       <c r="H24" s="164">
         <v>31670</v>
       </c>
       <c r="I24" s="164">
         <v>30664</v>
       </c>
       <c r="J24" s="164">
         <v>1006</v>
       </c>
       <c r="K24" s="164">
@@ -13934,54 +13934,54 @@
         <v>396</v>
       </c>
       <c r="N24" s="164">
         <v>12832</v>
       </c>
       <c r="O24" s="164">
         <v>12589</v>
       </c>
       <c r="P24" s="164">
         <v>242</v>
       </c>
       <c r="Q24" s="164">
         <v>1299</v>
       </c>
       <c r="R24" s="164">
         <v>1105</v>
       </c>
       <c r="S24" s="164">
         <v>153</v>
       </c>
       <c r="T24" s="99" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="25" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="337" t="s">
+      <c r="A25" s="309" t="s">
         <v>57</v>
       </c>
-      <c r="B25" s="337"/>
+      <c r="B25" s="309"/>
       <c r="C25" s="142" t="s">
         <v>135</v>
       </c>
       <c r="D25" s="95">
         <v>111.5</v>
       </c>
       <c r="E25" s="143">
         <v>142</v>
       </c>
       <c r="F25" s="143">
         <v>141.80000000000001</v>
       </c>
       <c r="G25" s="143">
         <v>175</v>
       </c>
       <c r="H25" s="143">
         <v>123.3</v>
       </c>
       <c r="I25" s="143">
         <v>128.1</v>
       </c>
       <c r="J25" s="143">
         <v>57.4</v>
       </c>
       <c r="K25" s="143">
@@ -14034,88 +14034,88 @@
       <c r="T26" s="20"/>
     </row>
     <row r="27" spans="1:20" s="128" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="130" t="s">
         <v>279</v>
       </c>
       <c r="B27" s="45"/>
       <c r="C27" s="45"/>
       <c r="D27" s="45"/>
       <c r="E27" s="45"/>
       <c r="F27" s="45"/>
       <c r="G27" s="45"/>
       <c r="H27" s="45"/>
       <c r="I27" s="45"/>
       <c r="J27" s="45"/>
       <c r="Q27" s="20"/>
       <c r="R27" s="20"/>
       <c r="S27" s="20"/>
       <c r="T27" s="20"/>
     </row>
     <row r="28" spans="1:20" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="A18:B18"/>
-[...20 lines deleted...]
-    <mergeCell ref="O8:O11"/>
     <mergeCell ref="A3:J4"/>
     <mergeCell ref="A6:C11"/>
     <mergeCell ref="E6:G8"/>
     <mergeCell ref="H6:J8"/>
     <mergeCell ref="K6:S6"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="K7:K11"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="N7:N11"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="I9:I11"/>
     <mergeCell ref="J9:J11"/>
     <mergeCell ref="Q7:Q11"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="L8:L11"/>
     <mergeCell ref="M8:M11"/>
+    <mergeCell ref="P8:P11"/>
+    <mergeCell ref="R8:R11"/>
+    <mergeCell ref="S8:S11"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="E9:E11"/>
+    <mergeCell ref="F9:F11"/>
+    <mergeCell ref="G9:G11"/>
+    <mergeCell ref="H9:H11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="O8:O11"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A12:T23 A25:T25 B24:T24" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E39C1671-2EE8-4DAF-B49E-7CE84164CD22}">
   <dimension ref="A1:T33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <pane xSplit="3" ySplit="11" topLeftCell="D12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
@@ -14552,486 +14552,486 @@
     <col min="15847" max="15847" width="7.85546875" style="16" customWidth="1"/>
     <col min="15848" max="15848" width="8.5703125" style="16" customWidth="1"/>
     <col min="15849" max="15849" width="5" style="16" customWidth="1"/>
     <col min="15850" max="15853" width="11.7109375" style="16" customWidth="1"/>
     <col min="15854" max="15862" width="11.28515625" style="16" customWidth="1"/>
     <col min="15863" max="15863" width="5" style="16" customWidth="1"/>
     <col min="15864" max="16102" width="9.140625" style="16"/>
     <col min="16103" max="16103" width="7.85546875" style="16" customWidth="1"/>
     <col min="16104" max="16104" width="8.5703125" style="16" customWidth="1"/>
     <col min="16105" max="16105" width="5" style="16" customWidth="1"/>
     <col min="16106" max="16109" width="11.7109375" style="16" customWidth="1"/>
     <col min="16110" max="16118" width="11.28515625" style="16" customWidth="1"/>
     <col min="16119" max="16119" width="5" style="16" customWidth="1"/>
     <col min="16120" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A1" s="16" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.15">
       <c r="F2" s="138"/>
     </row>
     <row r="3" spans="1:6" s="128" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="276" t="s">
+      <c r="A3" s="273" t="s">
         <v>90</v>
       </c>
-      <c r="B3" s="234"/>
-[...3 lines deleted...]
-      <c r="F3" s="277"/>
+      <c r="B3" s="230"/>
+      <c r="C3" s="274"/>
+      <c r="D3" s="274"/>
+      <c r="E3" s="274"/>
+      <c r="F3" s="274"/>
     </row>
     <row r="4" spans="1:6" s="128" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="277"/>
-[...4 lines deleted...]
-      <c r="F4" s="277"/>
+      <c r="A4" s="274"/>
+      <c r="B4" s="274"/>
+      <c r="C4" s="274"/>
+      <c r="D4" s="274"/>
+      <c r="E4" s="274"/>
+      <c r="F4" s="274"/>
     </row>
     <row r="5" spans="1:6" s="128" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21"/>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="352" t="s">
+      <c r="A6" s="340" t="s">
         <v>248</v>
       </c>
-      <c r="B6" s="352"/>
-[...1 lines deleted...]
-      <c r="D6" s="358" t="s">
+      <c r="B6" s="340"/>
+      <c r="C6" s="341"/>
+      <c r="D6" s="346" t="s">
         <v>91</v>
       </c>
-      <c r="E6" s="352"/>
-      <c r="F6" s="352"/>
+      <c r="E6" s="340"/>
+      <c r="F6" s="340"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="354"/>
-[...4 lines deleted...]
-      <c r="F7" s="360"/>
+      <c r="A7" s="342"/>
+      <c r="B7" s="342"/>
+      <c r="C7" s="343"/>
+      <c r="D7" s="347"/>
+      <c r="E7" s="348"/>
+      <c r="F7" s="348"/>
     </row>
     <row r="8" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="354"/>
-[...4 lines deleted...]
-      <c r="F8" s="362"/>
+      <c r="A8" s="342"/>
+      <c r="B8" s="342"/>
+      <c r="C8" s="343"/>
+      <c r="D8" s="349"/>
+      <c r="E8" s="350"/>
+      <c r="F8" s="350"/>
     </row>
     <row r="9" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="354"/>
-[...2 lines deleted...]
-      <c r="D9" s="363" t="s">
+      <c r="A9" s="342"/>
+      <c r="B9" s="342"/>
+      <c r="C9" s="343"/>
+      <c r="D9" s="351" t="s">
         <v>11</v>
       </c>
-      <c r="E9" s="363" t="s">
+      <c r="E9" s="351" t="s">
         <v>54</v>
       </c>
-      <c r="F9" s="366" t="s">
+      <c r="F9" s="354" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="354"/>
-[...4 lines deleted...]
-      <c r="F10" s="367"/>
+      <c r="A10" s="342"/>
+      <c r="B10" s="342"/>
+      <c r="C10" s="343"/>
+      <c r="D10" s="352"/>
+      <c r="E10" s="352"/>
+      <c r="F10" s="355"/>
     </row>
     <row r="11" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="356"/>
-[...4 lines deleted...]
-      <c r="F11" s="361"/>
+      <c r="A11" s="344"/>
+      <c r="B11" s="344"/>
+      <c r="C11" s="345"/>
+      <c r="D11" s="353"/>
+      <c r="E11" s="353"/>
+      <c r="F11" s="349"/>
     </row>
     <row r="12" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="342" t="s">
+      <c r="A12" s="358" t="s">
         <v>274</v>
       </c>
-      <c r="B12" s="342"/>
-      <c r="C12" s="343"/>
+      <c r="B12" s="358"/>
+      <c r="C12" s="359"/>
       <c r="D12" s="136">
         <v>94651</v>
       </c>
       <c r="E12" s="131">
         <v>23289</v>
       </c>
       <c r="F12" s="131">
         <v>71362</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="344" t="s">
+      <c r="A13" s="360" t="s">
         <v>275</v>
       </c>
-      <c r="B13" s="344"/>
-      <c r="C13" s="345"/>
+      <c r="B13" s="360"/>
+      <c r="C13" s="361"/>
       <c r="D13" s="132">
         <v>93555</v>
       </c>
       <c r="E13" s="131">
         <v>22402</v>
       </c>
       <c r="F13" s="131">
         <v>71152</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="346" t="s">
+      <c r="A14" s="362" t="s">
         <v>261</v>
       </c>
-      <c r="B14" s="346"/>
-      <c r="C14" s="347"/>
+      <c r="B14" s="362"/>
+      <c r="C14" s="363"/>
       <c r="D14" s="160">
         <v>94165</v>
       </c>
       <c r="E14" s="161">
         <v>23377</v>
       </c>
       <c r="F14" s="161">
         <v>70788</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="348" t="s">
+      <c r="A15" s="364" t="s">
         <v>251</v>
       </c>
-      <c r="B15" s="348"/>
-      <c r="C15" s="349"/>
+      <c r="B15" s="364"/>
+      <c r="C15" s="365"/>
       <c r="D15" s="162">
         <v>94697</v>
       </c>
       <c r="E15" s="163">
         <v>22762</v>
       </c>
       <c r="F15" s="163">
         <v>71934</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="336" t="s">
+      <c r="A16" s="317" t="s">
         <v>276</v>
       </c>
-      <c r="B16" s="336"/>
-      <c r="C16" s="350"/>
+      <c r="B16" s="317"/>
+      <c r="C16" s="366"/>
       <c r="D16" s="96">
         <v>7654</v>
       </c>
       <c r="E16" s="97">
         <v>1821</v>
       </c>
       <c r="F16" s="98">
         <v>5833</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="335" t="s">
+      <c r="A17" s="308" t="s">
         <v>252</v>
       </c>
-      <c r="B17" s="335"/>
-      <c r="C17" s="341"/>
+      <c r="B17" s="308"/>
+      <c r="C17" s="339"/>
       <c r="D17" s="96">
         <v>7426</v>
       </c>
       <c r="E17" s="97">
         <v>1661</v>
       </c>
       <c r="F17" s="98">
         <v>5765</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="335" t="s">
+      <c r="A18" s="308" t="s">
         <v>255</v>
       </c>
-      <c r="B18" s="335"/>
-      <c r="C18" s="341"/>
+      <c r="B18" s="308"/>
+      <c r="C18" s="339"/>
       <c r="D18" s="96">
         <v>8040</v>
       </c>
       <c r="E18" s="97">
         <v>1862</v>
       </c>
       <c r="F18" s="98">
         <v>6178</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="335" t="s">
+      <c r="A19" s="308" t="s">
         <v>260</v>
       </c>
-      <c r="B19" s="335"/>
-      <c r="C19" s="341"/>
+      <c r="B19" s="308"/>
+      <c r="C19" s="339"/>
       <c r="D19" s="96">
         <v>8424</v>
       </c>
       <c r="E19" s="97">
         <v>2047</v>
       </c>
       <c r="F19" s="98">
         <v>6377</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="335" t="s">
+      <c r="A20" s="308" t="s">
         <v>262</v>
       </c>
-      <c r="B20" s="335"/>
-      <c r="C20" s="341"/>
+      <c r="B20" s="308"/>
+      <c r="C20" s="339"/>
       <c r="D20" s="96">
         <v>7239</v>
       </c>
       <c r="E20" s="97">
         <v>1769</v>
       </c>
       <c r="F20" s="98">
         <v>5470</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="335" t="s">
+      <c r="A21" s="308" t="s">
         <v>263</v>
       </c>
-      <c r="B21" s="335"/>
-      <c r="C21" s="341"/>
+      <c r="B21" s="308"/>
+      <c r="C21" s="339"/>
       <c r="D21" s="96">
         <v>7544</v>
       </c>
       <c r="E21" s="97">
         <v>1863</v>
       </c>
       <c r="F21" s="98">
         <v>5681</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="335" t="s">
+      <c r="A22" s="308" t="s">
         <v>264</v>
       </c>
-      <c r="B22" s="335"/>
-      <c r="C22" s="341"/>
+      <c r="B22" s="308"/>
+      <c r="C22" s="339"/>
       <c r="D22" s="96">
         <v>7463</v>
       </c>
       <c r="E22" s="97">
         <v>1771</v>
       </c>
       <c r="F22" s="98">
         <v>5692</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="335" t="s">
+      <c r="A23" s="308" t="s">
         <v>265</v>
       </c>
-      <c r="B23" s="335"/>
-      <c r="C23" s="341"/>
+      <c r="B23" s="308"/>
+      <c r="C23" s="339"/>
       <c r="D23" s="96">
         <v>6582</v>
       </c>
       <c r="E23" s="97">
         <v>1583</v>
       </c>
       <c r="F23" s="98">
         <v>4998</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="335" t="s">
+      <c r="A24" s="308" t="s">
         <v>266</v>
       </c>
-      <c r="B24" s="335"/>
-      <c r="C24" s="341"/>
+      <c r="B24" s="308"/>
+      <c r="C24" s="339"/>
       <c r="D24" s="96">
         <v>8303</v>
       </c>
       <c r="E24" s="98">
         <v>2039</v>
       </c>
       <c r="F24" s="98">
         <v>6264</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="335" t="s">
+      <c r="A25" s="308" t="s">
         <v>267</v>
       </c>
-      <c r="B25" s="335"/>
-      <c r="C25" s="341"/>
+      <c r="B25" s="308"/>
+      <c r="C25" s="339"/>
       <c r="D25" s="96">
         <v>8736</v>
       </c>
       <c r="E25" s="98">
         <v>2157</v>
       </c>
       <c r="F25" s="98">
         <v>6580</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="335" t="s">
+      <c r="A26" s="308" t="s">
         <v>268</v>
       </c>
-      <c r="B26" s="335"/>
-      <c r="C26" s="341"/>
+      <c r="B26" s="308"/>
+      <c r="C26" s="339"/>
       <c r="D26" s="96">
         <v>8060</v>
       </c>
       <c r="E26" s="97">
         <v>1940</v>
       </c>
       <c r="F26" s="97">
         <v>6120</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="335" t="s">
+      <c r="A27" s="308" t="s">
         <v>269</v>
       </c>
-      <c r="B27" s="335"/>
-      <c r="C27" s="341"/>
+      <c r="B27" s="308"/>
+      <c r="C27" s="339"/>
       <c r="D27" s="96">
         <v>8083</v>
       </c>
       <c r="E27" s="97">
         <v>1888</v>
       </c>
       <c r="F27" s="97">
         <v>6194</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="335" t="s">
+      <c r="A28" s="308" t="s">
         <v>291</v>
       </c>
-      <c r="B28" s="335"/>
-      <c r="C28" s="341"/>
+      <c r="B28" s="308"/>
+      <c r="C28" s="339"/>
       <c r="D28" s="96">
         <v>7383</v>
       </c>
       <c r="E28" s="97">
         <v>1793</v>
       </c>
       <c r="F28" s="97">
         <v>5591</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="351" t="s">
+      <c r="A29" s="367" t="s">
         <v>113</v>
       </c>
-      <c r="B29" s="351"/>
-      <c r="C29" s="351"/>
+      <c r="B29" s="367"/>
+      <c r="C29" s="367"/>
       <c r="D29" s="139">
         <v>96.5</v>
       </c>
       <c r="E29" s="140">
         <v>98.5</v>
       </c>
       <c r="F29" s="140">
         <v>95.9</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="339" t="s">
+      <c r="A30" s="356" t="s">
         <v>277</v>
       </c>
-      <c r="B30" s="339"/>
-      <c r="C30" s="340"/>
+      <c r="B30" s="356"/>
+      <c r="C30" s="357"/>
       <c r="D30" s="183">
         <v>77817</v>
       </c>
       <c r="E30" s="141">
         <v>18850</v>
       </c>
       <c r="F30" s="184">
         <v>58967</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="26" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="198"/>
       <c r="D31" s="79"/>
       <c r="E31" s="23"/>
       <c r="F31" s="24"/>
     </row>
     <row r="32" spans="1:6" s="128" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="130" t="s">
         <v>278</v>
       </c>
       <c r="B32" s="26"/>
     </row>
     <row r="33" spans="1:20" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="26"/>
       <c r="T33" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="A24:C24"/>
-[...7 lines deleted...]
-    <mergeCell ref="F9:F11"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A3:F4"/>
+    <mergeCell ref="A6:C11"/>
+    <mergeCell ref="D6:F8"/>
+    <mergeCell ref="D9:D11"/>
+    <mergeCell ref="E9:E11"/>
+    <mergeCell ref="F9:F11"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A13:C27 A29:C30 B28:C28" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CC50EAB-A02C-4A61-B2B3-BE60862B3F19}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:Q76"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="13" topLeftCell="D14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
@@ -15470,3229 +15470,3229 @@
     <col min="15618" max="15618" width="6.42578125" style="3" customWidth="1"/>
     <col min="15619" max="15619" width="4" style="3" customWidth="1"/>
     <col min="15620" max="15632" width="13.5703125" style="3" customWidth="1"/>
     <col min="15633" max="15633" width="3.5703125" style="3" customWidth="1"/>
     <col min="15634" max="15871" width="9.140625" style="3"/>
     <col min="15872" max="15872" width="5" style="3" customWidth="1"/>
     <col min="15873" max="15873" width="5.7109375" style="3" customWidth="1"/>
     <col min="15874" max="15874" width="6.42578125" style="3" customWidth="1"/>
     <col min="15875" max="15875" width="4" style="3" customWidth="1"/>
     <col min="15876" max="15888" width="13.5703125" style="3" customWidth="1"/>
     <col min="15889" max="15889" width="3.5703125" style="3" customWidth="1"/>
     <col min="15890" max="16127" width="9.140625" style="3"/>
     <col min="16128" max="16128" width="5" style="3" customWidth="1"/>
     <col min="16129" max="16129" width="5.7109375" style="3" customWidth="1"/>
     <col min="16130" max="16130" width="6.42578125" style="3" customWidth="1"/>
     <col min="16131" max="16131" width="4" style="3" customWidth="1"/>
     <col min="16132" max="16144" width="13.5703125" style="3" customWidth="1"/>
     <col min="16145" max="16145" width="3.5703125" style="3" customWidth="1"/>
     <col min="16146" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="P2" s="138"/>
     </row>
     <row r="3" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="276" t="s">
+      <c r="A3" s="273" t="s">
         <v>273</v>
       </c>
-      <c r="B3" s="277"/>
-[...13 lines deleted...]
-      <c r="P3" s="277"/>
+      <c r="B3" s="274"/>
+      <c r="C3" s="274"/>
+      <c r="D3" s="274"/>
+      <c r="E3" s="274"/>
+      <c r="F3" s="274"/>
+      <c r="G3" s="274"/>
+      <c r="H3" s="274"/>
+      <c r="I3" s="274"/>
+      <c r="J3" s="274"/>
+      <c r="K3" s="274"/>
+      <c r="L3" s="274"/>
+      <c r="M3" s="274"/>
+      <c r="N3" s="274"/>
+      <c r="O3" s="274"/>
+      <c r="P3" s="274"/>
       <c r="Q3" s="101"/>
     </row>
     <row r="4" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="277"/>
-[...14 lines deleted...]
-      <c r="P4" s="277"/>
+      <c r="A4" s="274"/>
+      <c r="B4" s="274"/>
+      <c r="C4" s="274"/>
+      <c r="D4" s="274"/>
+      <c r="E4" s="274"/>
+      <c r="F4" s="274"/>
+      <c r="G4" s="274"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="274"/>
+      <c r="J4" s="274"/>
+      <c r="K4" s="274"/>
+      <c r="L4" s="274"/>
+      <c r="M4" s="274"/>
+      <c r="N4" s="274"/>
+      <c r="O4" s="274"/>
+      <c r="P4" s="274"/>
       <c r="Q4" s="101"/>
     </row>
     <row r="5" spans="1:17" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="58"/>
       <c r="B5" s="58"/>
       <c r="C5" s="2"/>
       <c r="D5" s="58"/>
       <c r="E5" s="58"/>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="102"/>
       <c r="L5" s="59"/>
       <c r="M5" s="59"/>
       <c r="N5" s="59"/>
       <c r="O5" s="59"/>
       <c r="P5" s="103" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="1"/>
     </row>
     <row r="6" spans="1:17" s="33" customFormat="1" ht="6" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="384" t="s">
+      <c r="A6" s="374" t="s">
         <v>136</v>
       </c>
-      <c r="B6" s="384"/>
-[...1 lines deleted...]
-      <c r="D6" s="295" t="s">
+      <c r="B6" s="374"/>
+      <c r="C6" s="307"/>
+      <c r="D6" s="307" t="s">
         <v>137</v>
       </c>
-      <c r="E6" s="387" t="s">
+      <c r="E6" s="379" t="s">
         <v>138</v>
       </c>
-      <c r="F6" s="388"/>
-      <c r="G6" s="391" t="s">
+      <c r="F6" s="380"/>
+      <c r="G6" s="383" t="s">
         <v>139</v>
       </c>
-      <c r="H6" s="392"/>
-[...8 lines deleted...]
-      <c r="Q6" s="397"/>
+      <c r="H6" s="384"/>
+      <c r="I6" s="384"/>
+      <c r="J6" s="384"/>
+      <c r="K6" s="384"/>
+      <c r="L6" s="384"/>
+      <c r="M6" s="384"/>
+      <c r="N6" s="384"/>
+      <c r="O6" s="384"/>
+      <c r="P6" s="384"/>
+      <c r="Q6" s="368"/>
     </row>
     <row r="7" spans="1:17" s="33" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="375"/>
       <c r="B7" s="375"/>
-      <c r="C7" s="385"/>
-[...13 lines deleted...]
-      <c r="Q7" s="398"/>
+      <c r="C7" s="376"/>
+      <c r="D7" s="376"/>
+      <c r="E7" s="381"/>
+      <c r="F7" s="382"/>
+      <c r="G7" s="385"/>
+      <c r="H7" s="386"/>
+      <c r="I7" s="386"/>
+      <c r="J7" s="386"/>
+      <c r="K7" s="386"/>
+      <c r="L7" s="386"/>
+      <c r="M7" s="386"/>
+      <c r="N7" s="386"/>
+      <c r="O7" s="386"/>
+      <c r="P7" s="386"/>
+      <c r="Q7" s="369"/>
     </row>
     <row r="8" spans="1:17" s="33" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="375"/>
       <c r="B8" s="375"/>
-      <c r="C8" s="385"/>
-[...1 lines deleted...]
-      <c r="E8" s="245" t="s">
+      <c r="C8" s="376"/>
+      <c r="D8" s="376"/>
+      <c r="E8" s="252" t="s">
         <v>140</v>
       </c>
-      <c r="F8" s="245" t="s">
+      <c r="F8" s="252" t="s">
         <v>141</v>
       </c>
-      <c r="G8" s="245" t="s">
+      <c r="G8" s="252" t="s">
         <v>142</v>
       </c>
-      <c r="H8" s="377" t="s">
+      <c r="H8" s="371" t="s">
         <v>143</v>
       </c>
       <c r="I8" s="104"/>
-      <c r="J8" s="374" t="s">
+      <c r="J8" s="389" t="s">
         <v>144</v>
       </c>
       <c r="K8" s="201"/>
       <c r="L8" s="201"/>
       <c r="M8" s="201"/>
       <c r="N8" s="201"/>
-      <c r="O8" s="377" t="s">
+      <c r="O8" s="371" t="s">
         <v>145</v>
       </c>
       <c r="P8" s="105"/>
-      <c r="Q8" s="398"/>
+      <c r="Q8" s="369"/>
     </row>
     <row r="9" spans="1:17" s="33" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="375"/>
       <c r="B9" s="375"/>
-      <c r="C9" s="385"/>
-[...5 lines deleted...]
-      <c r="I9" s="245" t="s">
+      <c r="C9" s="376"/>
+      <c r="D9" s="376"/>
+      <c r="E9" s="294"/>
+      <c r="F9" s="294"/>
+      <c r="G9" s="294"/>
+      <c r="H9" s="372"/>
+      <c r="I9" s="252" t="s">
         <v>146</v>
       </c>
       <c r="J9" s="375"/>
-      <c r="K9" s="245" t="s">
+      <c r="K9" s="252" t="s">
         <v>147</v>
       </c>
-      <c r="L9" s="245" t="s">
+      <c r="L9" s="252" t="s">
         <v>148</v>
       </c>
-      <c r="M9" s="245" t="s">
+      <c r="M9" s="252" t="s">
         <v>149</v>
       </c>
-      <c r="N9" s="245" t="s">
+      <c r="N9" s="252" t="s">
         <v>150</v>
       </c>
-      <c r="O9" s="378"/>
-      <c r="P9" s="377" t="s">
+      <c r="O9" s="372"/>
+      <c r="P9" s="371" t="s">
         <v>151</v>
       </c>
-      <c r="Q9" s="398"/>
+      <c r="Q9" s="369"/>
     </row>
     <row r="10" spans="1:17" s="33" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="375"/>
       <c r="B10" s="375"/>
-      <c r="C10" s="385"/>
-[...5 lines deleted...]
-      <c r="I10" s="380"/>
+      <c r="C10" s="376"/>
+      <c r="D10" s="376"/>
+      <c r="E10" s="294"/>
+      <c r="F10" s="294"/>
+      <c r="G10" s="294"/>
+      <c r="H10" s="372"/>
+      <c r="I10" s="390"/>
       <c r="J10" s="375"/>
-      <c r="K10" s="380"/>
-[...5 lines deleted...]
-      <c r="Q10" s="398"/>
+      <c r="K10" s="390"/>
+      <c r="L10" s="390"/>
+      <c r="M10" s="390"/>
+      <c r="N10" s="390"/>
+      <c r="O10" s="372"/>
+      <c r="P10" s="387"/>
+      <c r="Q10" s="369"/>
     </row>
     <row r="11" spans="1:17" s="33" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="376"/>
-[...15 lines deleted...]
-      <c r="Q11" s="399"/>
+      <c r="A11" s="377"/>
+      <c r="B11" s="377"/>
+      <c r="C11" s="378"/>
+      <c r="D11" s="378"/>
+      <c r="E11" s="253"/>
+      <c r="F11" s="253"/>
+      <c r="G11" s="253"/>
+      <c r="H11" s="373"/>
+      <c r="I11" s="391"/>
+      <c r="J11" s="377"/>
+      <c r="K11" s="391"/>
+      <c r="L11" s="391"/>
+      <c r="M11" s="391"/>
+      <c r="N11" s="391"/>
+      <c r="O11" s="373"/>
+      <c r="P11" s="388"/>
+      <c r="Q11" s="370"/>
     </row>
     <row r="12" spans="1:17" s="33" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="382"/>
-      <c r="B12" s="383"/>
+      <c r="A12" s="392"/>
+      <c r="B12" s="393"/>
       <c r="C12" s="106"/>
       <c r="D12" s="107"/>
       <c r="E12" s="107"/>
       <c r="F12" s="107"/>
       <c r="G12" s="107"/>
       <c r="H12" s="107"/>
       <c r="I12" s="107"/>
       <c r="J12" s="107"/>
       <c r="K12" s="107"/>
       <c r="L12" s="107"/>
       <c r="M12" s="107"/>
       <c r="N12" s="107"/>
       <c r="O12" s="107"/>
       <c r="P12" s="107"/>
       <c r="Q12" s="108"/>
     </row>
     <row r="13" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="215" t="s">
+      <c r="A13" s="236" t="s">
         <v>152</v>
       </c>
-      <c r="B13" s="215"/>
+      <c r="B13" s="236"/>
       <c r="C13" s="109" t="s">
         <v>115</v>
       </c>
       <c r="D13" s="122">
         <v>625154</v>
       </c>
       <c r="E13" s="123">
         <v>138414</v>
       </c>
       <c r="F13" s="123">
         <v>138414</v>
       </c>
       <c r="G13" s="123">
         <v>625154</v>
       </c>
       <c r="H13" s="123">
         <v>309486</v>
       </c>
       <c r="I13" s="123">
         <v>23133</v>
       </c>
       <c r="J13" s="123">
         <v>312116</v>
       </c>
       <c r="K13" s="123">
         <v>39142</v>
       </c>
       <c r="L13" s="123">
         <v>59623</v>
       </c>
       <c r="M13" s="123">
         <v>41835</v>
       </c>
       <c r="N13" s="123">
         <v>573</v>
       </c>
       <c r="O13" s="123">
         <v>3552</v>
       </c>
       <c r="P13" s="123">
         <v>887</v>
       </c>
       <c r="Q13" s="110" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="372" t="s">
+      <c r="A14" s="394" t="s">
         <v>153</v>
       </c>
-      <c r="B14" s="372"/>
+      <c r="B14" s="394"/>
       <c r="C14" s="109"/>
       <c r="D14" s="124"/>
       <c r="E14" s="124"/>
       <c r="F14" s="124"/>
       <c r="G14" s="124"/>
       <c r="H14" s="124"/>
       <c r="I14" s="124"/>
       <c r="J14" s="124"/>
       <c r="K14" s="124"/>
       <c r="L14" s="124"/>
       <c r="M14" s="124"/>
       <c r="N14" s="124"/>
       <c r="O14" s="124"/>
       <c r="P14" s="124"/>
       <c r="Q14" s="110"/>
     </row>
     <row r="15" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="215" t="s">
+      <c r="A15" s="236" t="s">
         <v>154</v>
       </c>
-      <c r="B15" s="215"/>
+      <c r="B15" s="236"/>
       <c r="C15" s="109" t="s">
         <v>116</v>
       </c>
       <c r="D15" s="124">
         <v>361474</v>
       </c>
       <c r="E15" s="124">
         <v>39</v>
       </c>
       <c r="F15" s="124">
         <v>38420</v>
       </c>
       <c r="G15" s="124">
         <v>323093</v>
       </c>
       <c r="H15" s="124">
         <v>46122</v>
       </c>
       <c r="I15" s="124">
         <v>4640</v>
       </c>
       <c r="J15" s="124">
         <v>275137</v>
       </c>
       <c r="K15" s="124">
         <v>38703</v>
       </c>
       <c r="L15" s="124">
         <v>54528</v>
       </c>
       <c r="M15" s="124">
         <v>41392</v>
       </c>
       <c r="N15" s="124">
         <v>543</v>
       </c>
       <c r="O15" s="124">
         <v>1834</v>
       </c>
       <c r="P15" s="124">
         <v>40</v>
       </c>
       <c r="Q15" s="110" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="215" t="s">
+      <c r="A16" s="236" t="s">
         <v>155</v>
       </c>
-      <c r="B16" s="215"/>
+      <c r="B16" s="236"/>
       <c r="C16" s="109" t="s">
         <v>117</v>
       </c>
       <c r="D16" s="124">
         <v>41807</v>
       </c>
       <c r="E16" s="124">
         <v>6578</v>
       </c>
       <c r="F16" s="124">
         <v>21474</v>
       </c>
       <c r="G16" s="124">
         <v>26911</v>
       </c>
       <c r="H16" s="124">
         <v>17664</v>
       </c>
       <c r="I16" s="124">
         <v>1581</v>
       </c>
       <c r="J16" s="124">
         <v>9068</v>
       </c>
       <c r="K16" s="124">
         <v>80</v>
       </c>
       <c r="L16" s="124">
         <v>454</v>
       </c>
       <c r="M16" s="124">
         <v>49</v>
       </c>
       <c r="N16" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O16" s="124">
         <v>179</v>
       </c>
       <c r="P16" s="124">
         <v>48</v>
       </c>
       <c r="Q16" s="110" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="215" t="s">
+      <c r="A17" s="236" t="s">
         <v>156</v>
       </c>
-      <c r="B17" s="215"/>
+      <c r="B17" s="236"/>
       <c r="C17" s="109" t="s">
         <v>118</v>
       </c>
       <c r="D17" s="124">
         <v>5374</v>
       </c>
       <c r="E17" s="124">
         <v>4846</v>
       </c>
       <c r="F17" s="124">
         <v>1083</v>
       </c>
       <c r="G17" s="124">
         <v>9137</v>
       </c>
       <c r="H17" s="124">
         <v>8842</v>
       </c>
       <c r="I17" s="124">
         <v>251</v>
       </c>
       <c r="J17" s="124">
         <v>249</v>
       </c>
       <c r="K17" s="124">
         <v>7</v>
       </c>
       <c r="L17" s="124">
         <v>155</v>
       </c>
       <c r="M17" s="124">
         <v>1</v>
       </c>
       <c r="N17" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O17" s="124">
         <v>46</v>
       </c>
       <c r="P17" s="124">
         <v>22</v>
       </c>
       <c r="Q17" s="110" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="371" t="s">
+      <c r="A18" s="395" t="s">
         <v>157</v>
       </c>
-      <c r="B18" s="371"/>
+      <c r="B18" s="395"/>
       <c r="C18" s="109" t="s">
         <v>119</v>
       </c>
       <c r="D18" s="124">
         <v>92079</v>
       </c>
       <c r="E18" s="124">
         <v>62532</v>
       </c>
       <c r="F18" s="124">
         <v>34086</v>
       </c>
       <c r="G18" s="124">
         <v>120525</v>
       </c>
       <c r="H18" s="124">
         <v>107871</v>
       </c>
       <c r="I18" s="124">
         <v>5996</v>
       </c>
       <c r="J18" s="124">
         <v>11962</v>
       </c>
       <c r="K18" s="124">
         <v>178</v>
       </c>
       <c r="L18" s="124">
         <v>1971</v>
       </c>
       <c r="M18" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N18" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O18" s="124">
         <v>692</v>
       </c>
       <c r="P18" s="124">
         <v>391</v>
       </c>
       <c r="Q18" s="110" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="215" t="s">
+      <c r="A19" s="236" t="s">
         <v>158</v>
       </c>
-      <c r="B19" s="215"/>
+      <c r="B19" s="236"/>
       <c r="C19" s="109" t="s">
         <v>120</v>
       </c>
       <c r="D19" s="124">
         <v>26540</v>
       </c>
       <c r="E19" s="124">
         <v>15856</v>
       </c>
       <c r="F19" s="124">
         <v>7661</v>
       </c>
       <c r="G19" s="124">
         <v>34735</v>
       </c>
       <c r="H19" s="124">
         <v>32664</v>
       </c>
       <c r="I19" s="124">
         <v>3660</v>
       </c>
       <c r="J19" s="124">
         <v>1860</v>
       </c>
       <c r="K19" s="124">
         <v>29</v>
       </c>
       <c r="L19" s="124">
         <v>63</v>
       </c>
       <c r="M19" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N19" s="124">
         <v>30</v>
       </c>
       <c r="O19" s="124">
         <v>211</v>
       </c>
       <c r="P19" s="124">
         <v>68</v>
       </c>
       <c r="Q19" s="110" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="215" t="s">
+      <c r="A20" s="236" t="s">
         <v>159</v>
       </c>
-      <c r="B20" s="215"/>
+      <c r="B20" s="236"/>
       <c r="C20" s="109" t="s">
         <v>121</v>
       </c>
       <c r="D20" s="124">
         <v>12279</v>
       </c>
       <c r="E20" s="124">
         <v>22535</v>
       </c>
       <c r="F20" s="124">
         <v>4500</v>
       </c>
       <c r="G20" s="124">
         <v>30314</v>
       </c>
       <c r="H20" s="124">
         <v>30099</v>
       </c>
       <c r="I20" s="124">
         <v>2560</v>
       </c>
       <c r="J20" s="124">
         <v>22</v>
       </c>
       <c r="K20" s="124">
         <v>11</v>
       </c>
       <c r="L20" s="124">
         <v>6</v>
       </c>
       <c r="M20" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N20" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="124">
         <v>193</v>
       </c>
       <c r="P20" s="124">
         <v>170</v>
       </c>
       <c r="Q20" s="110" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="215" t="s">
+      <c r="A21" s="236" t="s">
         <v>160</v>
       </c>
-      <c r="B21" s="215"/>
+      <c r="B21" s="236"/>
       <c r="C21" s="109" t="s">
         <v>122</v>
       </c>
       <c r="D21" s="124">
         <v>26221</v>
       </c>
       <c r="E21" s="124">
         <v>8398</v>
       </c>
       <c r="F21" s="124">
         <v>9074</v>
       </c>
       <c r="G21" s="124">
         <v>25545</v>
       </c>
       <c r="H21" s="124">
         <v>23108</v>
       </c>
       <c r="I21" s="124">
         <v>1083</v>
       </c>
       <c r="J21" s="124">
         <v>2265</v>
       </c>
       <c r="K21" s="124">
         <v>31</v>
       </c>
       <c r="L21" s="124">
         <v>416</v>
       </c>
       <c r="M21" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N21" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O21" s="124">
         <v>172</v>
       </c>
       <c r="P21" s="124">
         <v>83</v>
       </c>
       <c r="Q21" s="110" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="215" t="s">
+      <c r="A22" s="236" t="s">
         <v>161</v>
       </c>
-      <c r="B22" s="215"/>
+      <c r="B22" s="236"/>
       <c r="C22" s="109" t="s">
         <v>123</v>
       </c>
       <c r="D22" s="124">
         <v>9329</v>
       </c>
       <c r="E22" s="124">
         <v>2557</v>
       </c>
       <c r="F22" s="124">
         <v>4478</v>
       </c>
       <c r="G22" s="124">
         <v>7408</v>
       </c>
       <c r="H22" s="124">
         <v>6959</v>
       </c>
       <c r="I22" s="124">
         <v>806</v>
       </c>
       <c r="J22" s="124">
         <v>347</v>
       </c>
       <c r="K22" s="124">
         <v>2</v>
       </c>
       <c r="L22" s="124">
         <v>102</v>
       </c>
       <c r="M22" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N22" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O22" s="124">
         <v>102</v>
       </c>
       <c r="P22" s="124">
         <v>7</v>
       </c>
       <c r="Q22" s="110" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="215" t="s">
+      <c r="A23" s="236" t="s">
         <v>162</v>
       </c>
-      <c r="B23" s="215"/>
+      <c r="B23" s="236"/>
       <c r="C23" s="109" t="s">
         <v>124</v>
       </c>
       <c r="D23" s="124">
         <v>48523</v>
       </c>
       <c r="E23" s="124">
         <v>15022</v>
       </c>
       <c r="F23" s="124">
         <v>17638</v>
       </c>
       <c r="G23" s="124">
         <v>45907</v>
       </c>
       <c r="H23" s="124">
         <v>34595</v>
       </c>
       <c r="I23" s="124">
         <v>2396</v>
       </c>
       <c r="J23" s="124">
         <v>11198</v>
       </c>
       <c r="K23" s="124">
         <v>100</v>
       </c>
       <c r="L23" s="124">
         <v>1927</v>
       </c>
       <c r="M23" s="124">
         <v>393</v>
       </c>
       <c r="N23" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O23" s="124">
         <v>114</v>
       </c>
       <c r="P23" s="124">
         <v>52</v>
       </c>
       <c r="Q23" s="110" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="215" t="s">
+      <c r="A24" s="236" t="s">
         <v>163</v>
       </c>
-      <c r="B24" s="215"/>
+      <c r="B24" s="236"/>
       <c r="C24" s="109" t="s">
         <v>125</v>
       </c>
       <c r="D24" s="124">
         <v>1528</v>
       </c>
       <c r="E24" s="124">
         <v>51</v>
       </c>
       <c r="F24" s="124" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="124">
         <v>1579</v>
       </c>
       <c r="H24" s="124">
         <v>1562</v>
       </c>
       <c r="I24" s="124">
         <v>160</v>
       </c>
       <c r="J24" s="124">
         <v>8</v>
       </c>
       <c r="K24" s="124">
         <v>1</v>
       </c>
       <c r="L24" s="124">
         <v>1</v>
       </c>
       <c r="M24" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N24" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O24" s="124">
         <v>9</v>
       </c>
       <c r="P24" s="124">
         <v>6</v>
       </c>
       <c r="Q24" s="110" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="372" t="s">
+      <c r="A25" s="394" t="s">
         <v>164</v>
       </c>
-      <c r="B25" s="372"/>
+      <c r="B25" s="394"/>
       <c r="C25" s="109"/>
       <c r="D25" s="124"/>
       <c r="E25" s="124"/>
       <c r="F25" s="124"/>
       <c r="G25" s="124"/>
       <c r="H25" s="124"/>
       <c r="I25" s="124"/>
       <c r="J25" s="124"/>
       <c r="K25" s="124"/>
       <c r="L25" s="124"/>
       <c r="M25" s="124"/>
       <c r="N25" s="124"/>
       <c r="O25" s="124"/>
       <c r="P25" s="124"/>
       <c r="Q25" s="110"/>
     </row>
     <row r="26" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="215" t="s">
+      <c r="A26" s="236" t="s">
         <v>154</v>
       </c>
-      <c r="B26" s="215"/>
+      <c r="B26" s="236"/>
       <c r="C26" s="109" t="s">
         <v>126</v>
       </c>
       <c r="D26" s="124">
         <v>361474</v>
       </c>
       <c r="E26" s="124">
         <v>39</v>
       </c>
       <c r="F26" s="124">
         <v>38420</v>
       </c>
       <c r="G26" s="124">
         <v>323093</v>
       </c>
       <c r="H26" s="124">
         <v>46122</v>
       </c>
       <c r="I26" s="124">
         <v>4640</v>
       </c>
       <c r="J26" s="124">
         <v>275137</v>
       </c>
       <c r="K26" s="124">
         <v>38703</v>
       </c>
       <c r="L26" s="124">
         <v>54528</v>
       </c>
       <c r="M26" s="124">
         <v>41392</v>
       </c>
       <c r="N26" s="124">
         <v>543</v>
       </c>
       <c r="O26" s="124">
         <v>1834</v>
       </c>
       <c r="P26" s="124">
         <v>40</v>
       </c>
       <c r="Q26" s="110" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="373" t="s">
+      <c r="A27" s="396" t="s">
         <v>165</v>
       </c>
-      <c r="B27" s="373"/>
+      <c r="B27" s="396"/>
       <c r="C27" s="111" t="s">
         <v>127</v>
       </c>
       <c r="D27" s="124">
         <v>5565</v>
       </c>
       <c r="E27" s="124" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="124">
         <v>4409</v>
       </c>
       <c r="G27" s="124">
         <v>1156</v>
       </c>
       <c r="H27" s="124">
         <v>1139</v>
       </c>
       <c r="I27" s="124" t="s">
         <v>24</v>
       </c>
       <c r="J27" s="124" t="s">
         <v>24</v>
       </c>
       <c r="K27" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M27" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N27" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O27" s="124">
         <v>17</v>
       </c>
       <c r="P27" s="124" t="s">
         <v>24</v>
       </c>
       <c r="Q27" s="110" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="215" t="s">
+      <c r="A28" s="236" t="s">
         <v>166</v>
       </c>
-      <c r="B28" s="215"/>
+      <c r="B28" s="236"/>
       <c r="C28" s="111" t="s">
         <v>135</v>
       </c>
       <c r="D28" s="124">
         <v>16230</v>
       </c>
       <c r="E28" s="124">
         <v>3339</v>
       </c>
       <c r="F28" s="124">
         <v>5877</v>
       </c>
       <c r="G28" s="124">
         <v>13692</v>
       </c>
       <c r="H28" s="124">
         <v>7979</v>
       </c>
       <c r="I28" s="124">
         <v>345</v>
       </c>
       <c r="J28" s="124">
         <v>5646</v>
       </c>
       <c r="K28" s="124">
         <v>15</v>
       </c>
       <c r="L28" s="124">
         <v>352</v>
       </c>
       <c r="M28" s="124">
         <v>24</v>
       </c>
       <c r="N28" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O28" s="124">
         <v>67</v>
       </c>
       <c r="P28" s="124">
         <v>16</v>
       </c>
       <c r="Q28" s="110" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="369" t="s">
+      <c r="A29" s="398" t="s">
         <v>167</v>
       </c>
-      <c r="B29" s="369"/>
+      <c r="B29" s="398"/>
       <c r="C29" s="111" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="124">
         <v>7555</v>
       </c>
       <c r="E29" s="124">
         <v>430</v>
       </c>
       <c r="F29" s="124">
         <v>4849</v>
       </c>
       <c r="G29" s="124">
         <v>3136</v>
       </c>
       <c r="H29" s="124">
         <v>2860</v>
       </c>
       <c r="I29" s="124">
         <v>265</v>
       </c>
       <c r="J29" s="124">
         <v>250</v>
       </c>
       <c r="K29" s="124">
         <v>63</v>
       </c>
       <c r="L29" s="124">
         <v>102</v>
       </c>
       <c r="M29" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N29" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O29" s="124">
         <v>26</v>
       </c>
       <c r="P29" s="124">
         <v>1</v>
       </c>
       <c r="Q29" s="110" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="371" t="s">
+      <c r="A30" s="395" t="s">
         <v>168</v>
       </c>
-      <c r="B30" s="371"/>
+      <c r="B30" s="395"/>
       <c r="C30" s="111" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="124">
         <v>1658</v>
       </c>
       <c r="E30" s="124" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="124">
         <v>1240</v>
       </c>
       <c r="G30" s="124">
         <v>418</v>
       </c>
       <c r="H30" s="124">
         <v>410</v>
       </c>
       <c r="I30" s="124" t="s">
         <v>24</v>
       </c>
       <c r="J30" s="124">
         <v>2</v>
       </c>
       <c r="K30" s="124">
         <v>2</v>
       </c>
       <c r="L30" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M30" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N30" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O30" s="124">
         <v>6</v>
       </c>
       <c r="P30" s="124" t="s">
         <v>24</v>
       </c>
       <c r="Q30" s="110" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="369" t="s">
+      <c r="A31" s="398" t="s">
         <v>169</v>
       </c>
-      <c r="B31" s="369"/>
+      <c r="B31" s="398"/>
       <c r="C31" s="111" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="124">
         <v>5880</v>
       </c>
       <c r="E31" s="124" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="124">
         <v>4274</v>
       </c>
       <c r="G31" s="124">
         <v>1606</v>
       </c>
       <c r="H31" s="124">
         <v>1559</v>
       </c>
       <c r="I31" s="124">
         <v>113</v>
       </c>
       <c r="J31" s="124" t="s">
         <v>24</v>
       </c>
       <c r="K31" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L31" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M31" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N31" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O31" s="124">
         <v>47</v>
       </c>
       <c r="P31" s="124">
         <v>31</v>
       </c>
       <c r="Q31" s="110" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="369" t="s">
+      <c r="A32" s="398" t="s">
         <v>170</v>
       </c>
-      <c r="B32" s="369"/>
+      <c r="B32" s="398"/>
       <c r="C32" s="111" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="124">
         <v>4919</v>
       </c>
       <c r="E32" s="124">
         <v>2809</v>
       </c>
       <c r="F32" s="124">
         <v>825</v>
       </c>
       <c r="G32" s="124">
         <v>6903</v>
       </c>
       <c r="H32" s="124">
         <v>3717</v>
       </c>
       <c r="I32" s="124">
         <v>858</v>
       </c>
       <c r="J32" s="124">
         <v>3170</v>
       </c>
       <c r="K32" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M32" s="124">
         <v>25</v>
       </c>
       <c r="N32" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O32" s="124">
         <v>16</v>
       </c>
       <c r="P32" s="124" t="s">
         <v>24</v>
       </c>
       <c r="Q32" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="368" t="s">
+      <c r="A33" s="397" t="s">
         <v>171</v>
       </c>
-      <c r="B33" s="368"/>
+      <c r="B33" s="397"/>
       <c r="C33" s="111" t="s">
         <v>88</v>
       </c>
       <c r="D33" s="124">
         <v>16016</v>
       </c>
       <c r="E33" s="124">
         <v>12856</v>
       </c>
       <c r="F33" s="124">
         <v>1710</v>
       </c>
       <c r="G33" s="124">
         <v>27162</v>
       </c>
       <c r="H33" s="124">
         <v>17883</v>
       </c>
       <c r="I33" s="124">
         <v>428</v>
       </c>
       <c r="J33" s="124">
         <v>9100</v>
       </c>
       <c r="K33" s="124">
         <v>6</v>
       </c>
       <c r="L33" s="124">
         <v>98</v>
       </c>
       <c r="M33" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N33" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O33" s="124">
         <v>179</v>
       </c>
       <c r="P33" s="124">
         <v>133</v>
       </c>
       <c r="Q33" s="110" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="215" t="s">
+      <c r="A34" s="236" t="s">
         <v>172</v>
       </c>
-      <c r="B34" s="215"/>
+      <c r="B34" s="236"/>
       <c r="C34" s="111" t="s">
         <v>89</v>
       </c>
       <c r="D34" s="124">
         <v>29846</v>
       </c>
       <c r="E34" s="124">
         <v>668</v>
       </c>
       <c r="F34" s="124">
         <v>15447</v>
       </c>
       <c r="G34" s="124">
         <v>15067</v>
       </c>
       <c r="H34" s="124">
         <v>14844</v>
       </c>
       <c r="I34" s="124">
         <v>410</v>
       </c>
       <c r="J34" s="124">
         <v>112</v>
       </c>
       <c r="K34" s="124">
         <v>43</v>
       </c>
       <c r="L34" s="124">
         <v>33</v>
       </c>
       <c r="M34" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N34" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O34" s="124">
         <v>111</v>
       </c>
       <c r="P34" s="124">
         <v>12</v>
       </c>
       <c r="Q34" s="110" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="215" t="s">
+      <c r="A35" s="236" t="s">
         <v>173</v>
       </c>
-      <c r="B35" s="215"/>
+      <c r="B35" s="236"/>
       <c r="C35" s="111" t="s">
         <v>93</v>
       </c>
       <c r="D35" s="124">
         <v>16419</v>
       </c>
       <c r="E35" s="124">
         <v>3536</v>
       </c>
       <c r="F35" s="124">
         <v>9078</v>
       </c>
       <c r="G35" s="124">
         <v>10877</v>
       </c>
       <c r="H35" s="124">
         <v>10063</v>
       </c>
       <c r="I35" s="124">
         <v>1004</v>
       </c>
       <c r="J35" s="124">
         <v>744</v>
       </c>
       <c r="K35" s="124">
         <v>43</v>
       </c>
       <c r="L35" s="124">
         <v>243</v>
       </c>
       <c r="M35" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N35" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O35" s="124">
         <v>70</v>
       </c>
       <c r="P35" s="124">
         <v>14</v>
       </c>
       <c r="Q35" s="110" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="215" t="s">
+      <c r="A36" s="236" t="s">
         <v>174</v>
       </c>
-      <c r="B36" s="215"/>
+      <c r="B36" s="236"/>
       <c r="C36" s="111" t="s">
         <v>94</v>
       </c>
       <c r="D36" s="124">
         <v>3039</v>
       </c>
       <c r="E36" s="124">
         <v>6638</v>
       </c>
       <c r="F36" s="124">
         <v>375</v>
       </c>
       <c r="G36" s="124">
         <v>9302</v>
       </c>
       <c r="H36" s="124">
         <v>9115</v>
       </c>
       <c r="I36" s="124">
         <v>1338</v>
       </c>
       <c r="J36" s="124">
         <v>69</v>
       </c>
       <c r="K36" s="124">
         <v>1</v>
       </c>
       <c r="L36" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M36" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N36" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O36" s="124">
         <v>118</v>
       </c>
       <c r="P36" s="124">
         <v>107</v>
       </c>
       <c r="Q36" s="110" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="215" t="s">
+      <c r="A37" s="236" t="s">
         <v>175</v>
       </c>
-      <c r="B37" s="215"/>
+      <c r="B37" s="236"/>
       <c r="C37" s="111" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="124">
         <v>15884</v>
       </c>
       <c r="E37" s="124">
         <v>6165</v>
       </c>
       <c r="F37" s="124">
         <v>5228</v>
       </c>
       <c r="G37" s="124">
         <v>16821</v>
       </c>
       <c r="H37" s="124">
         <v>16706</v>
       </c>
       <c r="I37" s="124">
         <v>504</v>
       </c>
       <c r="J37" s="124">
         <v>49</v>
       </c>
       <c r="K37" s="124">
         <v>2</v>
       </c>
       <c r="L37" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M37" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N37" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O37" s="124">
         <v>66</v>
       </c>
       <c r="P37" s="124">
         <v>16</v>
       </c>
       <c r="Q37" s="110" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="215" t="s">
+      <c r="A38" s="236" t="s">
         <v>176</v>
       </c>
-      <c r="B38" s="215"/>
+      <c r="B38" s="236"/>
       <c r="C38" s="111" t="s">
         <v>64</v>
       </c>
       <c r="D38" s="124">
         <v>691</v>
       </c>
       <c r="E38" s="124">
         <v>5294</v>
       </c>
       <c r="F38" s="124" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="124">
         <v>5985</v>
       </c>
       <c r="H38" s="124">
         <v>5726</v>
       </c>
       <c r="I38" s="124">
         <v>529</v>
       </c>
       <c r="J38" s="124">
         <v>249</v>
       </c>
       <c r="K38" s="124">
         <v>1</v>
       </c>
       <c r="L38" s="124">
         <v>176</v>
       </c>
       <c r="M38" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N38" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O38" s="124">
         <v>10</v>
       </c>
       <c r="P38" s="124">
         <v>7</v>
       </c>
       <c r="Q38" s="110" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="215" t="s">
+      <c r="A39" s="236" t="s">
         <v>177</v>
       </c>
-      <c r="B39" s="215"/>
+      <c r="B39" s="236"/>
       <c r="C39" s="111" t="s">
         <v>65</v>
       </c>
       <c r="D39" s="124">
         <v>1822</v>
       </c>
       <c r="E39" s="124">
         <v>21330</v>
       </c>
       <c r="F39" s="124" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="124">
         <v>23152</v>
       </c>
       <c r="H39" s="124">
         <v>21812</v>
       </c>
       <c r="I39" s="124">
         <v>1572</v>
       </c>
       <c r="J39" s="124">
         <v>1314</v>
       </c>
       <c r="K39" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L39" s="124">
         <v>1299</v>
       </c>
       <c r="M39" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N39" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O39" s="124">
         <v>26</v>
       </c>
       <c r="P39" s="124">
         <v>19</v>
       </c>
       <c r="Q39" s="110" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="368" t="s">
+      <c r="A40" s="397" t="s">
         <v>178</v>
       </c>
-      <c r="B40" s="368"/>
+      <c r="B40" s="397"/>
       <c r="C40" s="111" t="s">
         <v>66</v>
       </c>
       <c r="D40" s="124">
         <v>2640</v>
       </c>
       <c r="E40" s="124">
         <v>2676</v>
       </c>
       <c r="F40" s="124">
         <v>361</v>
       </c>
       <c r="G40" s="124">
         <v>4955</v>
       </c>
       <c r="H40" s="124">
         <v>4699</v>
       </c>
       <c r="I40" s="124">
         <v>28</v>
       </c>
       <c r="J40" s="124">
         <v>237</v>
       </c>
       <c r="K40" s="124">
         <v>7</v>
       </c>
       <c r="L40" s="124">
         <v>147</v>
       </c>
       <c r="M40" s="124">
         <v>1</v>
       </c>
       <c r="N40" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O40" s="124">
         <v>19</v>
       </c>
       <c r="P40" s="124">
         <v>8</v>
       </c>
       <c r="Q40" s="110" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="215" t="s">
+      <c r="A41" s="236" t="s">
         <v>179</v>
       </c>
-      <c r="B41" s="215"/>
+      <c r="B41" s="236"/>
       <c r="C41" s="111" t="s">
         <v>67</v>
       </c>
       <c r="D41" s="124">
         <v>1011</v>
       </c>
       <c r="E41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F41" s="124">
         <v>279</v>
       </c>
       <c r="G41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P41" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q41" s="110" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="215" t="s">
+      <c r="A42" s="236" t="s">
         <v>180</v>
       </c>
-      <c r="B42" s="215"/>
+      <c r="B42" s="236"/>
       <c r="C42" s="111" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="124">
         <v>1276</v>
       </c>
       <c r="E42" s="124">
         <v>2170</v>
       </c>
       <c r="F42" s="124" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="124">
         <v>3446</v>
       </c>
       <c r="H42" s="124">
         <v>3422</v>
       </c>
       <c r="I42" s="124">
         <v>220</v>
       </c>
       <c r="J42" s="124">
         <v>4</v>
       </c>
       <c r="K42" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L42" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M42" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N42" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O42" s="124">
         <v>20</v>
       </c>
       <c r="P42" s="124">
         <v>14</v>
       </c>
       <c r="Q42" s="110" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="43" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="215" t="s">
+      <c r="A43" s="236" t="s">
         <v>181</v>
       </c>
-      <c r="B43" s="215"/>
+      <c r="B43" s="236"/>
       <c r="C43" s="111" t="s">
         <v>69</v>
       </c>
       <c r="D43" s="124">
         <v>447</v>
       </c>
       <c r="E43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F43" s="124">
         <v>443</v>
       </c>
       <c r="G43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P43" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q43" s="110" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="368" t="s">
+      <c r="A44" s="397" t="s">
         <v>182</v>
       </c>
-      <c r="B44" s="368"/>
+      <c r="B44" s="397"/>
       <c r="C44" s="111" t="s">
         <v>70</v>
       </c>
       <c r="D44" s="124">
         <v>1554</v>
       </c>
       <c r="E44" s="124">
         <v>284</v>
       </c>
       <c r="F44" s="124">
         <v>1543</v>
       </c>
       <c r="G44" s="124">
         <v>295</v>
       </c>
       <c r="H44" s="124">
         <v>160</v>
       </c>
       <c r="I44" s="124">
         <v>148</v>
       </c>
       <c r="J44" s="124">
         <v>107</v>
       </c>
       <c r="K44" s="124">
         <v>3</v>
       </c>
       <c r="L44" s="124">
         <v>1</v>
       </c>
       <c r="M44" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N44" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O44" s="124">
         <v>28</v>
       </c>
       <c r="P44" s="124">
         <v>23</v>
       </c>
       <c r="Q44" s="110" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="215" t="s">
+      <c r="A45" s="236" t="s">
         <v>183</v>
       </c>
-      <c r="B45" s="215"/>
+      <c r="B45" s="236"/>
       <c r="C45" s="111" t="s">
         <v>71</v>
       </c>
       <c r="D45" s="124">
         <v>6808</v>
       </c>
       <c r="E45" s="124">
         <v>5761</v>
       </c>
       <c r="F45" s="124">
         <v>705</v>
       </c>
       <c r="G45" s="124">
         <v>11864</v>
       </c>
       <c r="H45" s="124">
         <v>11562</v>
       </c>
       <c r="I45" s="124">
         <v>63</v>
       </c>
       <c r="J45" s="124">
         <v>218</v>
       </c>
       <c r="K45" s="124">
         <v>79</v>
       </c>
       <c r="L45" s="124">
         <v>121</v>
       </c>
       <c r="M45" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N45" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O45" s="124">
         <v>84</v>
       </c>
       <c r="P45" s="124">
         <v>60</v>
       </c>
       <c r="Q45" s="110" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="368" t="s">
+      <c r="A46" s="397" t="s">
         <v>184</v>
       </c>
-      <c r="B46" s="368"/>
+      <c r="B46" s="397"/>
       <c r="C46" s="111" t="s">
         <v>72</v>
       </c>
       <c r="D46" s="124">
         <v>2464</v>
       </c>
       <c r="E46" s="124">
         <v>8713</v>
       </c>
       <c r="F46" s="124">
         <v>212</v>
       </c>
       <c r="G46" s="124">
         <v>10965</v>
       </c>
       <c r="H46" s="124">
         <v>10893</v>
       </c>
       <c r="I46" s="124">
         <v>420</v>
       </c>
       <c r="J46" s="124">
         <v>24</v>
       </c>
       <c r="K46" s="124">
         <v>22</v>
       </c>
       <c r="L46" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M46" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N46" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O46" s="124">
         <v>48</v>
       </c>
       <c r="P46" s="124">
         <v>34</v>
       </c>
       <c r="Q46" s="110" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="47" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="215" t="s">
+      <c r="A47" s="236" t="s">
         <v>185</v>
       </c>
-      <c r="B47" s="215"/>
+      <c r="B47" s="236"/>
       <c r="C47" s="111" t="s">
         <v>73</v>
       </c>
       <c r="D47" s="124">
         <v>7552</v>
       </c>
       <c r="E47" s="124">
         <v>1482</v>
       </c>
       <c r="F47" s="124">
         <v>1952</v>
       </c>
       <c r="G47" s="124">
         <v>7082</v>
       </c>
       <c r="H47" s="124">
         <v>6200</v>
       </c>
       <c r="I47" s="124">
         <v>556</v>
       </c>
       <c r="J47" s="124">
         <v>839</v>
       </c>
       <c r="K47" s="124">
         <v>7</v>
       </c>
       <c r="L47" s="124">
         <v>40</v>
       </c>
       <c r="M47" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N47" s="124">
         <v>30</v>
       </c>
       <c r="O47" s="124">
         <v>43</v>
       </c>
       <c r="P47" s="124" t="s">
         <v>24</v>
       </c>
       <c r="Q47" s="110" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="369" t="s">
+      <c r="A48" s="398" t="s">
         <v>186</v>
       </c>
-      <c r="B48" s="215"/>
+      <c r="B48" s="236"/>
       <c r="C48" s="111" t="s">
         <v>74</v>
       </c>
       <c r="D48" s="124">
         <v>11362</v>
       </c>
       <c r="E48" s="124">
         <v>5092</v>
       </c>
       <c r="F48" s="124">
         <v>2647</v>
       </c>
       <c r="G48" s="124">
         <v>13807</v>
       </c>
       <c r="H48" s="124">
         <v>12858</v>
       </c>
       <c r="I48" s="124">
         <v>2683</v>
       </c>
       <c r="J48" s="124">
         <v>885</v>
       </c>
       <c r="K48" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L48" s="124">
         <v>7</v>
       </c>
       <c r="M48" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N48" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O48" s="124">
         <v>64</v>
       </c>
       <c r="P48" s="124">
         <v>2</v>
       </c>
       <c r="Q48" s="110" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="369" t="s">
+      <c r="A49" s="398" t="s">
         <v>187</v>
       </c>
-      <c r="B49" s="215"/>
+      <c r="B49" s="236"/>
       <c r="C49" s="111" t="s">
         <v>75</v>
       </c>
       <c r="D49" s="124">
         <v>5162</v>
       </c>
       <c r="E49" s="124">
         <v>569</v>
       </c>
       <c r="F49" s="124">
         <v>2850</v>
       </c>
       <c r="G49" s="124">
         <v>2881</v>
       </c>
       <c r="H49" s="124">
         <v>2713</v>
       </c>
       <c r="I49" s="124">
         <v>1</v>
       </c>
       <c r="J49" s="124">
         <v>112</v>
       </c>
       <c r="K49" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L49" s="124">
         <v>16</v>
       </c>
       <c r="M49" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N49" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O49" s="124">
         <v>56</v>
       </c>
       <c r="P49" s="124">
         <v>32</v>
       </c>
       <c r="Q49" s="110" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="370" t="s">
+      <c r="A50" s="399" t="s">
         <v>188</v>
       </c>
-      <c r="B50" s="368"/>
+      <c r="B50" s="397"/>
       <c r="C50" s="111" t="s">
         <v>76</v>
       </c>
       <c r="D50" s="124">
         <v>1323</v>
       </c>
       <c r="E50" s="124">
         <v>1013</v>
       </c>
       <c r="F50" s="124">
         <v>538</v>
       </c>
       <c r="G50" s="124">
         <v>1798</v>
       </c>
       <c r="H50" s="124">
         <v>1792</v>
       </c>
       <c r="I50" s="124">
         <v>40</v>
       </c>
       <c r="J50" s="124">
         <v>3</v>
       </c>
       <c r="K50" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L50" s="124">
         <v>2</v>
       </c>
       <c r="M50" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N50" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O50" s="124">
         <v>3</v>
       </c>
       <c r="P50" s="124">
         <v>1</v>
       </c>
       <c r="Q50" s="110" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="369" t="s">
+      <c r="A51" s="398" t="s">
         <v>189</v>
       </c>
-      <c r="B51" s="215"/>
+      <c r="B51" s="236"/>
       <c r="C51" s="111" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="124">
         <v>2044</v>
       </c>
       <c r="E51" s="124">
         <v>6375</v>
       </c>
       <c r="F51" s="124">
         <v>701</v>
       </c>
       <c r="G51" s="124">
         <v>7718</v>
       </c>
       <c r="H51" s="124">
         <v>7702</v>
       </c>
       <c r="I51" s="124">
         <v>1082</v>
       </c>
       <c r="J51" s="124">
         <v>9</v>
       </c>
       <c r="K51" s="124">
         <v>5</v>
       </c>
       <c r="L51" s="124">
         <v>4</v>
       </c>
       <c r="M51" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N51" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O51" s="124">
         <v>7</v>
       </c>
       <c r="P51" s="124">
         <v>3</v>
       </c>
       <c r="Q51" s="110" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="52" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="215" t="s">
+      <c r="A52" s="236" t="s">
         <v>190</v>
       </c>
-      <c r="B52" s="215"/>
+      <c r="B52" s="236"/>
       <c r="C52" s="111" t="s">
         <v>97</v>
       </c>
       <c r="D52" s="124">
         <v>697</v>
       </c>
       <c r="E52" s="124">
         <v>9716</v>
       </c>
       <c r="F52" s="124">
         <v>8</v>
       </c>
       <c r="G52" s="124">
         <v>10405</v>
       </c>
       <c r="H52" s="124">
         <v>10243</v>
       </c>
       <c r="I52" s="124">
         <v>297</v>
       </c>
       <c r="J52" s="124" t="s">
         <v>24</v>
       </c>
       <c r="K52" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L52" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M52" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N52" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O52" s="124">
         <v>162</v>
       </c>
       <c r="P52" s="124">
         <v>161</v>
       </c>
       <c r="Q52" s="110" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="53" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="215" t="s">
+      <c r="A53" s="236" t="s">
         <v>191</v>
       </c>
-      <c r="B53" s="215"/>
+      <c r="B53" s="236"/>
       <c r="C53" s="111" t="s">
         <v>134</v>
       </c>
       <c r="D53" s="124">
         <v>6039</v>
       </c>
       <c r="E53" s="124">
         <v>5431</v>
       </c>
       <c r="F53" s="124">
         <v>1122</v>
       </c>
       <c r="G53" s="124">
         <v>10348</v>
       </c>
       <c r="H53" s="124">
         <v>10325</v>
       </c>
       <c r="I53" s="124">
         <v>1140</v>
       </c>
       <c r="J53" s="124">
         <v>6</v>
       </c>
       <c r="K53" s="124">
         <v>5</v>
       </c>
       <c r="L53" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M53" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N53" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O53" s="124">
         <v>17</v>
       </c>
       <c r="P53" s="124">
         <v>5</v>
       </c>
       <c r="Q53" s="110" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="215" t="s">
+      <c r="A54" s="236" t="s">
         <v>192</v>
       </c>
-      <c r="B54" s="215"/>
+      <c r="B54" s="236"/>
       <c r="C54" s="111" t="s">
         <v>193</v>
       </c>
       <c r="D54" s="124">
         <v>1801</v>
       </c>
       <c r="E54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F54" s="124">
         <v>1790</v>
       </c>
       <c r="G54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P54" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q54" s="110" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="55" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="215" t="s">
+      <c r="A55" s="236" t="s">
         <v>194</v>
       </c>
-      <c r="B55" s="215"/>
+      <c r="B55" s="236"/>
       <c r="C55" s="111" t="s">
         <v>195</v>
       </c>
       <c r="D55" s="124">
         <v>375</v>
       </c>
       <c r="E55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F55" s="124">
         <v>341</v>
       </c>
       <c r="G55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P55" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q55" s="110" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="56" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="368" t="s">
+      <c r="A56" s="397" t="s">
         <v>196</v>
       </c>
-      <c r="B56" s="368"/>
+      <c r="B56" s="397"/>
       <c r="C56" s="111" t="s">
         <v>197</v>
       </c>
       <c r="D56" s="124">
         <v>5333</v>
       </c>
       <c r="E56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F56" s="124">
         <v>261</v>
       </c>
       <c r="G56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P56" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q56" s="110" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="215" t="s">
+      <c r="A57" s="236" t="s">
         <v>198</v>
       </c>
-      <c r="B57" s="215"/>
+      <c r="B57" s="236"/>
       <c r="C57" s="111" t="s">
         <v>199</v>
       </c>
       <c r="D57" s="124">
         <v>6551</v>
       </c>
       <c r="E57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F57" s="124">
         <v>4958</v>
       </c>
       <c r="G57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P57" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q57" s="110" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="58" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="215" t="s">
+      <c r="A58" s="236" t="s">
         <v>200</v>
       </c>
-      <c r="B58" s="215"/>
+      <c r="B58" s="236"/>
       <c r="C58" s="111" t="s">
         <v>201</v>
       </c>
       <c r="D58" s="124">
         <v>8956</v>
       </c>
       <c r="E58" s="124">
         <v>4253</v>
       </c>
       <c r="F58" s="124">
         <v>2916</v>
       </c>
       <c r="G58" s="124">
         <v>10293</v>
       </c>
       <c r="H58" s="124">
         <v>9874</v>
       </c>
       <c r="I58" s="124">
         <v>390</v>
       </c>
       <c r="J58" s="124">
         <v>388</v>
       </c>
       <c r="K58" s="124">
         <v>14</v>
       </c>
       <c r="L58" s="124">
         <v>101</v>
       </c>
       <c r="M58" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N58" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O58" s="124">
         <v>31</v>
       </c>
       <c r="P58" s="124" t="s">
         <v>24</v>
       </c>
       <c r="Q58" s="110" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="215" t="s">
+      <c r="A59" s="236" t="s">
         <v>202</v>
       </c>
-      <c r="B59" s="215"/>
+      <c r="B59" s="236"/>
       <c r="C59" s="111" t="s">
         <v>203</v>
       </c>
       <c r="D59" s="124">
         <v>3828</v>
       </c>
       <c r="E59" s="124">
         <v>3233</v>
       </c>
       <c r="F59" s="124">
         <v>716</v>
       </c>
       <c r="G59" s="124">
         <v>6345</v>
       </c>
       <c r="H59" s="124">
         <v>6237</v>
       </c>
       <c r="I59" s="124">
         <v>260</v>
       </c>
       <c r="J59" s="124">
         <v>43</v>
       </c>
       <c r="K59" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L59" s="124">
         <v>43</v>
       </c>
       <c r="M59" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N59" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O59" s="124">
         <v>65</v>
       </c>
       <c r="P59" s="124">
         <v>49</v>
       </c>
       <c r="Q59" s="110" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="215" t="s">
+      <c r="A60" s="236" t="s">
         <v>204</v>
       </c>
-      <c r="B60" s="215"/>
+      <c r="B60" s="236"/>
       <c r="C60" s="111" t="s">
         <v>205</v>
       </c>
       <c r="D60" s="124">
         <v>1553</v>
       </c>
       <c r="E60" s="124">
         <v>711</v>
       </c>
       <c r="F60" s="124">
         <v>223</v>
       </c>
       <c r="G60" s="124">
         <v>2041</v>
       </c>
       <c r="H60" s="124">
         <v>2011</v>
       </c>
       <c r="I60" s="124">
         <v>333</v>
       </c>
       <c r="J60" s="124">
         <v>5</v>
       </c>
       <c r="K60" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L60" s="124">
         <v>4</v>
       </c>
       <c r="M60" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N60" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O60" s="124">
         <v>25</v>
       </c>
       <c r="P60" s="124">
         <v>20</v>
       </c>
       <c r="Q60" s="110" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="368" t="s">
+      <c r="A61" s="397" t="s">
         <v>206</v>
       </c>
-      <c r="B61" s="368"/>
+      <c r="B61" s="397"/>
       <c r="C61" s="111" t="s">
         <v>207</v>
       </c>
       <c r="D61" s="124">
         <v>1804</v>
       </c>
       <c r="E61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F61" s="124">
         <v>752</v>
       </c>
       <c r="G61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P61" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q61" s="110" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="62" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="215" t="s">
+      <c r="A62" s="236" t="s">
         <v>208</v>
       </c>
-      <c r="B62" s="215"/>
+      <c r="B62" s="236"/>
       <c r="C62" s="111" t="s">
         <v>209</v>
       </c>
       <c r="D62" s="124">
         <v>3516</v>
       </c>
       <c r="E62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F62" s="124">
         <v>1848</v>
       </c>
       <c r="G62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P62" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q62" s="110" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="63" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="215" t="s">
+      <c r="A63" s="236" t="s">
         <v>210</v>
       </c>
-      <c r="B63" s="215"/>
+      <c r="B63" s="236"/>
       <c r="C63" s="111" t="s">
         <v>211</v>
       </c>
       <c r="D63" s="124">
         <v>2483</v>
       </c>
       <c r="E63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="F63" s="124">
         <v>869</v>
       </c>
       <c r="G63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="H63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="I63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="J63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="K63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="L63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="M63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="N63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="O63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="P63" s="124" t="s">
         <v>239</v>
       </c>
       <c r="Q63" s="110" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="215" t="s">
+      <c r="A64" s="236" t="s">
         <v>212</v>
       </c>
-      <c r="B64" s="215"/>
+      <c r="B64" s="236"/>
       <c r="C64" s="111" t="s">
         <v>213</v>
       </c>
       <c r="D64" s="124">
         <v>1526</v>
       </c>
       <c r="E64" s="124">
         <v>334</v>
       </c>
       <c r="F64" s="124">
         <v>1009</v>
       </c>
       <c r="G64" s="124">
         <v>851</v>
       </c>
       <c r="H64" s="124">
         <v>798</v>
       </c>
       <c r="I64" s="124">
         <v>25</v>
       </c>
       <c r="J64" s="124">
         <v>36</v>
       </c>
       <c r="K64" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L64" s="124">
         <v>36</v>
       </c>
       <c r="M64" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N64" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O64" s="124">
         <v>17</v>
       </c>
       <c r="P64" s="124" t="s">
         <v>24</v>
       </c>
       <c r="Q64" s="110" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="65" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="368" t="s">
+      <c r="A65" s="397" t="s">
         <v>214</v>
       </c>
-      <c r="B65" s="368"/>
+      <c r="B65" s="397"/>
       <c r="C65" s="111" t="s">
         <v>215</v>
       </c>
       <c r="D65" s="124">
         <v>4858</v>
       </c>
       <c r="E65" s="124">
         <v>8958</v>
       </c>
       <c r="F65" s="124">
         <v>663</v>
       </c>
       <c r="G65" s="124">
         <v>13153</v>
       </c>
       <c r="H65" s="124">
         <v>12631</v>
       </c>
       <c r="I65" s="124">
         <v>778</v>
       </c>
       <c r="J65" s="124">
         <v>502</v>
       </c>
       <c r="K65" s="124">
         <v>86</v>
       </c>
       <c r="L65" s="124">
         <v>366</v>
       </c>
       <c r="M65" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N65" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O65" s="124">
         <v>20</v>
       </c>
       <c r="P65" s="124">
         <v>14</v>
       </c>
       <c r="Q65" s="110" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="215" t="s">
+      <c r="A66" s="236" t="s">
         <v>216</v>
       </c>
-      <c r="B66" s="215"/>
+      <c r="B66" s="236"/>
       <c r="C66" s="111" t="s">
         <v>217</v>
       </c>
       <c r="D66" s="124">
         <v>1019</v>
       </c>
       <c r="E66" s="124">
         <v>312</v>
       </c>
       <c r="F66" s="124">
         <v>567</v>
       </c>
       <c r="G66" s="124">
         <v>764</v>
       </c>
       <c r="H66" s="124">
         <v>759</v>
       </c>
       <c r="I66" s="124">
         <v>8</v>
       </c>
       <c r="J66" s="124">
         <v>3</v>
       </c>
       <c r="K66" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L66" s="124">
         <v>2</v>
       </c>
       <c r="M66" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N66" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O66" s="124">
         <v>2</v>
       </c>
       <c r="P66" s="124">
         <v>1</v>
       </c>
       <c r="Q66" s="110" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="67" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="215" t="s">
+      <c r="A67" s="236" t="s">
         <v>218</v>
       </c>
-      <c r="B67" s="215"/>
+      <c r="B67" s="236"/>
       <c r="C67" s="111" t="s">
         <v>219</v>
       </c>
       <c r="D67" s="124">
         <v>3300</v>
       </c>
       <c r="E67" s="124" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="124">
         <v>2426</v>
       </c>
       <c r="G67" s="124">
         <v>874</v>
       </c>
       <c r="H67" s="124">
         <v>868</v>
       </c>
       <c r="I67" s="124">
         <v>6</v>
       </c>
       <c r="J67" s="124">
         <v>2</v>
       </c>
       <c r="K67" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L67" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M67" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N67" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O67" s="124">
         <v>4</v>
       </c>
       <c r="P67" s="124" t="s">
         <v>24</v>
       </c>
       <c r="Q67" s="110" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="215" t="s">
+      <c r="A68" s="236" t="s">
         <v>220</v>
       </c>
-      <c r="B68" s="215"/>
+      <c r="B68" s="236"/>
       <c r="C68" s="111" t="s">
         <v>221</v>
       </c>
       <c r="D68" s="124">
         <v>21804</v>
       </c>
       <c r="E68" s="124">
         <v>2814</v>
       </c>
       <c r="F68" s="124">
         <v>7110</v>
       </c>
       <c r="G68" s="124">
         <v>17508</v>
       </c>
       <c r="H68" s="124">
         <v>10810</v>
       </c>
       <c r="I68" s="124">
         <v>1184</v>
       </c>
       <c r="J68" s="124">
         <v>6635</v>
       </c>
       <c r="K68" s="124">
         <v>8</v>
       </c>
       <c r="L68" s="124">
         <v>883</v>
       </c>
       <c r="M68" s="124">
         <v>391</v>
       </c>
       <c r="N68" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O68" s="124">
         <v>63</v>
       </c>
       <c r="P68" s="124">
         <v>35</v>
       </c>
       <c r="Q68" s="110" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="69" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="215" t="s">
+      <c r="A69" s="236" t="s">
         <v>222</v>
       </c>
-      <c r="B69" s="215"/>
+      <c r="B69" s="236"/>
       <c r="C69" s="111" t="s">
         <v>223</v>
       </c>
       <c r="D69" s="124">
         <v>5793</v>
       </c>
       <c r="E69" s="124">
         <v>15</v>
       </c>
       <c r="F69" s="124">
         <v>574</v>
       </c>
       <c r="G69" s="124">
         <v>5234</v>
       </c>
       <c r="H69" s="124">
         <v>5128</v>
       </c>
       <c r="I69" s="124">
         <v>211</v>
       </c>
       <c r="J69" s="124">
         <v>98</v>
       </c>
       <c r="K69" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L69" s="124" t="s">
         <v>24</v>
       </c>
       <c r="M69" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N69" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O69" s="124">
         <v>8</v>
       </c>
       <c r="P69" s="124">
         <v>1</v>
       </c>
       <c r="Q69" s="110" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="215" t="s">
+      <c r="A70" s="236" t="s">
         <v>224</v>
       </c>
-      <c r="B70" s="215"/>
+      <c r="B70" s="236"/>
       <c r="C70" s="111" t="s">
         <v>225</v>
       </c>
       <c r="D70" s="124">
         <v>6028</v>
       </c>
       <c r="E70" s="124">
         <v>2923</v>
       </c>
       <c r="F70" s="124">
         <v>2287</v>
       </c>
       <c r="G70" s="124">
         <v>6664</v>
       </c>
       <c r="H70" s="124">
         <v>3305</v>
       </c>
       <c r="I70" s="124">
         <v>209</v>
       </c>
       <c r="J70" s="124">
         <v>3350</v>
       </c>
       <c r="K70" s="124">
         <v>6</v>
       </c>
       <c r="L70" s="124">
         <v>282</v>
       </c>
       <c r="M70" s="124">
         <v>2</v>
       </c>
       <c r="N70" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O70" s="124">
         <v>9</v>
       </c>
       <c r="P70" s="124">
         <v>1</v>
       </c>
       <c r="Q70" s="110" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="71" spans="1:17" s="33" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="215" t="s">
+      <c r="A71" s="236" t="s">
         <v>226</v>
       </c>
-      <c r="B71" s="215"/>
+      <c r="B71" s="236"/>
       <c r="C71" s="111" t="s">
         <v>227</v>
       </c>
       <c r="D71" s="124">
         <v>5721</v>
       </c>
       <c r="E71" s="124" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="124">
         <v>4011</v>
       </c>
       <c r="G71" s="124">
         <v>1710</v>
       </c>
       <c r="H71" s="124">
         <v>1094</v>
       </c>
       <c r="I71" s="124" t="s">
         <v>24</v>
       </c>
       <c r="J71" s="124">
         <v>608</v>
       </c>
       <c r="K71" s="124" t="s">
         <v>24</v>
       </c>
       <c r="L71" s="124">
         <v>394</v>
       </c>
       <c r="M71" s="124" t="s">
         <v>24</v>
       </c>
       <c r="N71" s="124" t="s">
         <v>24</v>
       </c>
       <c r="O71" s="124">
         <v>8</v>
       </c>
       <c r="P71" s="124" t="s">
         <v>24</v>
       </c>
       <c r="Q71" s="110" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:17" s="33" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="368" t="s">
+      <c r="A72" s="397" t="s">
         <v>163</v>
       </c>
-      <c r="B72" s="368"/>
+      <c r="B72" s="397"/>
       <c r="C72" s="111" t="s">
         <v>228</v>
       </c>
       <c r="D72" s="124">
         <v>1528</v>
       </c>
       <c r="E72" s="124">
         <v>51</v>
       </c>
       <c r="F72" s="124" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="124">
         <v>1579</v>
       </c>
       <c r="H72" s="124">
         <v>1562</v>
       </c>
       <c r="I72" s="124">
         <v>160</v>
       </c>
       <c r="J72" s="124">
         <v>8</v>
       </c>
       <c r="K72" s="124">
@@ -18741,129 +18741,129 @@
         <v>240</v>
       </c>
       <c r="C74" s="26"/>
       <c r="J74" s="45"/>
       <c r="Q74" s="26"/>
     </row>
     <row r="75" spans="1:17" s="128" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="128" t="s">
         <v>230</v>
       </c>
       <c r="C75" s="26"/>
       <c r="J75" s="45"/>
       <c r="Q75" s="26"/>
     </row>
     <row r="76" spans="1:17" s="128" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="26" t="s">
         <v>231</v>
       </c>
       <c r="B76" s="26"/>
       <c r="C76" s="26"/>
       <c r="J76" s="45"/>
       <c r="Q76" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="Q6:Q11"/>
-[...9 lines deleted...]
-    <mergeCell ref="P9:P11"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="J8:J11"/>
     <mergeCell ref="O8:O11"/>
     <mergeCell ref="I9:I11"/>
     <mergeCell ref="K9:K11"/>
     <mergeCell ref="L9:L11"/>
     <mergeCell ref="M9:M11"/>
     <mergeCell ref="N9:N11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A28:B28"/>
-[...54 lines deleted...]
-    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A3:P4"/>
+    <mergeCell ref="A6:C11"/>
+    <mergeCell ref="D6:D11"/>
+    <mergeCell ref="E6:F7"/>
+    <mergeCell ref="G6:P7"/>
+    <mergeCell ref="P9:P11"/>
+    <mergeCell ref="Q6:Q11"/>
+    <mergeCell ref="E8:E11"/>
+    <mergeCell ref="F8:F11"/>
+    <mergeCell ref="G8:G11"/>
+    <mergeCell ref="H8:H11"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.17" right="0.25" top="0.17" bottom="0.17" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" firstPageNumber="8" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A13:Q74" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B317F64-1D5F-4B45-80A6-CD3086EF1366}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:P75"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="12" topLeftCell="D13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
@@ -19301,3026 +19301,3026 @@
     <col min="15532" max="15532" width="6.42578125" style="3" customWidth="1"/>
     <col min="15533" max="15533" width="3.5703125" style="3" customWidth="1"/>
     <col min="15534" max="15545" width="14.140625" style="3" customWidth="1"/>
     <col min="15546" max="15546" width="3.5703125" style="3" customWidth="1"/>
     <col min="15547" max="15785" width="9.140625" style="3"/>
     <col min="15786" max="15786" width="5" style="3" customWidth="1"/>
     <col min="15787" max="15787" width="5.7109375" style="3" customWidth="1"/>
     <col min="15788" max="15788" width="6.42578125" style="3" customWidth="1"/>
     <col min="15789" max="15789" width="3.5703125" style="3" customWidth="1"/>
     <col min="15790" max="15801" width="14.140625" style="3" customWidth="1"/>
     <col min="15802" max="15802" width="3.5703125" style="3" customWidth="1"/>
     <col min="15803" max="16041" width="9.140625" style="3"/>
     <col min="16042" max="16042" width="5" style="3" customWidth="1"/>
     <col min="16043" max="16043" width="5.7109375" style="3" customWidth="1"/>
     <col min="16044" max="16044" width="6.42578125" style="3" customWidth="1"/>
     <col min="16045" max="16045" width="3.5703125" style="3" customWidth="1"/>
     <col min="16046" max="16057" width="14.140625" style="3" customWidth="1"/>
     <col min="16058" max="16058" width="3.5703125" style="3" customWidth="1"/>
     <col min="16059" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="O2" s="138"/>
     </row>
     <row r="3" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="276" t="s">
+      <c r="A3" s="273" t="s">
         <v>272</v>
       </c>
-      <c r="B3" s="276"/>
-[...12 lines deleted...]
-      <c r="O3" s="276"/>
+      <c r="B3" s="273"/>
+      <c r="C3" s="273"/>
+      <c r="D3" s="273"/>
+      <c r="E3" s="273"/>
+      <c r="F3" s="273"/>
+      <c r="G3" s="273"/>
+      <c r="H3" s="273"/>
+      <c r="I3" s="273"/>
+      <c r="J3" s="273"/>
+      <c r="K3" s="273"/>
+      <c r="L3" s="273"/>
+      <c r="M3" s="273"/>
+      <c r="N3" s="273"/>
+      <c r="O3" s="273"/>
     </row>
     <row r="4" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="276"/>
-[...13 lines deleted...]
-      <c r="O4" s="276"/>
+      <c r="A4" s="273"/>
+      <c r="B4" s="273"/>
+      <c r="C4" s="273"/>
+      <c r="D4" s="273"/>
+      <c r="E4" s="273"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
+      <c r="H4" s="273"/>
+      <c r="I4" s="273"/>
+      <c r="J4" s="273"/>
+      <c r="K4" s="273"/>
+      <c r="L4" s="273"/>
+      <c r="M4" s="273"/>
+      <c r="N4" s="273"/>
+      <c r="O4" s="273"/>
     </row>
     <row r="5" spans="1:16" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A5" s="58"/>
       <c r="B5" s="58"/>
       <c r="C5" s="2"/>
       <c r="D5" s="58"/>
       <c r="E5" s="58"/>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="59"/>
       <c r="M5" s="59"/>
       <c r="N5" s="59"/>
       <c r="O5" s="103" t="s">
         <v>60</v>
       </c>
       <c r="P5" s="1"/>
     </row>
     <row r="6" spans="1:16" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="384" t="s">
+      <c r="A6" s="374" t="s">
         <v>136</v>
       </c>
-      <c r="B6" s="384"/>
-[...1 lines deleted...]
-      <c r="D6" s="405" t="s">
+      <c r="B6" s="374"/>
+      <c r="C6" s="307"/>
+      <c r="D6" s="400" t="s">
         <v>232</v>
       </c>
-      <c r="E6" s="406"/>
-[...7 lines deleted...]
-      <c r="M6" s="289" t="s">
+      <c r="E6" s="401"/>
+      <c r="F6" s="401"/>
+      <c r="G6" s="401"/>
+      <c r="H6" s="401"/>
+      <c r="I6" s="401"/>
+      <c r="J6" s="401"/>
+      <c r="K6" s="401"/>
+      <c r="L6" s="402"/>
+      <c r="M6" s="301" t="s">
         <v>233</v>
       </c>
-      <c r="N6" s="289" t="s">
+      <c r="N6" s="301" t="s">
         <v>234</v>
       </c>
-      <c r="O6" s="289" t="s">
+      <c r="O6" s="301" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="400"/>
+      <c r="P6" s="403"/>
     </row>
     <row r="7" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="375"/>
       <c r="B7" s="375"/>
-      <c r="C7" s="385"/>
-      <c r="D7" s="224" t="s">
+      <c r="C7" s="376"/>
+      <c r="D7" s="246" t="s">
         <v>235</v>
       </c>
-      <c r="E7" s="225"/>
-[...5 lines deleted...]
-      <c r="K7" s="403" t="s">
+      <c r="E7" s="247"/>
+      <c r="F7" s="247"/>
+      <c r="G7" s="247"/>
+      <c r="H7" s="247"/>
+      <c r="I7" s="247"/>
+      <c r="J7" s="248"/>
+      <c r="K7" s="406" t="s">
         <v>236</v>
       </c>
-      <c r="L7" s="404"/>
-[...3 lines deleted...]
-      <c r="P7" s="401"/>
+      <c r="L7" s="407"/>
+      <c r="M7" s="294"/>
+      <c r="N7" s="294"/>
+      <c r="O7" s="294"/>
+      <c r="P7" s="404"/>
     </row>
     <row r="8" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="375"/>
       <c r="B8" s="375"/>
-      <c r="C8" s="385"/>
-      <c r="D8" s="245" t="s">
+      <c r="C8" s="376"/>
+      <c r="D8" s="252" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="377" t="s">
+      <c r="E8" s="371" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="105"/>
       <c r="G8" s="201"/>
-      <c r="H8" s="377" t="s">
+      <c r="H8" s="371" t="s">
         <v>237</v>
       </c>
       <c r="I8" s="105"/>
       <c r="J8" s="115"/>
-      <c r="K8" s="245" t="s">
+      <c r="K8" s="252" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="245" t="s">
+      <c r="L8" s="252" t="s">
         <v>238</v>
       </c>
-      <c r="M8" s="299"/>
-[...2 lines deleted...]
-      <c r="P8" s="401"/>
+      <c r="M8" s="294"/>
+      <c r="N8" s="294"/>
+      <c r="O8" s="294"/>
+      <c r="P8" s="404"/>
     </row>
     <row r="9" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="375"/>
       <c r="B9" s="375"/>
-      <c r="C9" s="385"/>
-[...2 lines deleted...]
-      <c r="F9" s="245" t="s">
+      <c r="C9" s="376"/>
+      <c r="D9" s="294"/>
+      <c r="E9" s="372"/>
+      <c r="F9" s="252" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="245" t="s">
+      <c r="G9" s="252" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="378"/>
-      <c r="I9" s="245" t="s">
+      <c r="H9" s="372"/>
+      <c r="I9" s="252" t="s">
         <v>19</v>
       </c>
-      <c r="J9" s="245" t="s">
+      <c r="J9" s="252" t="s">
         <v>14</v>
       </c>
-      <c r="K9" s="299"/>
-[...4 lines deleted...]
-      <c r="P9" s="401"/>
+      <c r="K9" s="294"/>
+      <c r="L9" s="294"/>
+      <c r="M9" s="294"/>
+      <c r="N9" s="294"/>
+      <c r="O9" s="294"/>
+      <c r="P9" s="404"/>
     </row>
     <row r="10" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="376"/>
-[...14 lines deleted...]
-      <c r="P10" s="402"/>
+      <c r="A10" s="377"/>
+      <c r="B10" s="377"/>
+      <c r="C10" s="378"/>
+      <c r="D10" s="253"/>
+      <c r="E10" s="373"/>
+      <c r="F10" s="253"/>
+      <c r="G10" s="253"/>
+      <c r="H10" s="373"/>
+      <c r="I10" s="253"/>
+      <c r="J10" s="253"/>
+      <c r="K10" s="253"/>
+      <c r="L10" s="253"/>
+      <c r="M10" s="253"/>
+      <c r="N10" s="253"/>
+      <c r="O10" s="253"/>
+      <c r="P10" s="405"/>
     </row>
     <row r="11" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="382"/>
-      <c r="B11" s="382"/>
+      <c r="A11" s="392"/>
+      <c r="B11" s="392"/>
       <c r="C11" s="106"/>
       <c r="D11" s="107"/>
       <c r="E11" s="107"/>
       <c r="F11" s="107"/>
       <c r="G11" s="107"/>
       <c r="H11" s="107"/>
       <c r="I11" s="107"/>
       <c r="J11" s="107"/>
       <c r="K11" s="107"/>
       <c r="L11" s="107"/>
       <c r="M11" s="107"/>
       <c r="N11" s="116"/>
       <c r="O11" s="116"/>
       <c r="P11" s="117"/>
     </row>
     <row r="12" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="215" t="s">
+      <c r="A12" s="236" t="s">
         <v>152</v>
       </c>
-      <c r="B12" s="215"/>
+      <c r="B12" s="236"/>
       <c r="C12" s="109" t="s">
         <v>115</v>
       </c>
       <c r="D12" s="122">
         <v>277317</v>
       </c>
       <c r="E12" s="123">
         <v>248580</v>
       </c>
       <c r="F12" s="123">
         <v>20808</v>
       </c>
       <c r="G12" s="123">
         <v>28086</v>
       </c>
       <c r="H12" s="123">
         <v>28737</v>
       </c>
       <c r="I12" s="123">
         <v>7274</v>
       </c>
       <c r="J12" s="123">
         <v>15903</v>
       </c>
       <c r="K12" s="123">
         <v>137042</v>
       </c>
       <c r="L12" s="123">
         <v>137042</v>
       </c>
       <c r="M12" s="123">
         <v>74010</v>
       </c>
       <c r="N12" s="123">
         <v>85518</v>
       </c>
       <c r="O12" s="123">
         <v>5028</v>
       </c>
       <c r="P12" s="118" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="372" t="s">
+      <c r="A13" s="394" t="s">
         <v>153</v>
       </c>
-      <c r="B13" s="372"/>
+      <c r="B13" s="394"/>
       <c r="C13" s="109"/>
       <c r="D13" s="124"/>
       <c r="E13" s="124"/>
       <c r="F13" s="124"/>
       <c r="G13" s="124"/>
       <c r="H13" s="124"/>
       <c r="I13" s="124"/>
       <c r="J13" s="124"/>
       <c r="K13" s="124"/>
       <c r="L13" s="124"/>
       <c r="M13" s="124"/>
       <c r="N13" s="125"/>
       <c r="O13" s="125"/>
       <c r="P13" s="118"/>
     </row>
     <row r="14" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="215" t="s">
+      <c r="A14" s="236" t="s">
         <v>154</v>
       </c>
-      <c r="B14" s="215"/>
+      <c r="B14" s="236"/>
       <c r="C14" s="109" t="s">
         <v>116</v>
       </c>
       <c r="D14" s="122">
         <v>45449</v>
       </c>
       <c r="E14" s="123">
         <v>38811</v>
       </c>
       <c r="F14" s="123">
         <v>4467</v>
       </c>
       <c r="G14" s="123">
         <v>917</v>
       </c>
       <c r="H14" s="123">
         <v>6638</v>
       </c>
       <c r="I14" s="123">
         <v>181</v>
       </c>
       <c r="J14" s="123">
         <v>6204</v>
       </c>
       <c r="K14" s="123">
         <v>33029</v>
       </c>
       <c r="L14" s="123">
         <v>40</v>
       </c>
       <c r="M14" s="123">
         <v>1958</v>
       </c>
       <c r="N14" s="123">
         <v>1781</v>
       </c>
       <c r="O14" s="123">
         <v>394</v>
       </c>
       <c r="P14" s="118" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="215" t="s">
+      <c r="A15" s="236" t="s">
         <v>155</v>
       </c>
-      <c r="B15" s="215"/>
+      <c r="B15" s="236"/>
       <c r="C15" s="109" t="s">
         <v>117</v>
       </c>
       <c r="D15" s="122">
         <v>14393</v>
       </c>
       <c r="E15" s="123">
         <v>13435</v>
       </c>
       <c r="F15" s="123">
         <v>1418</v>
       </c>
       <c r="G15" s="123">
         <v>1796</v>
       </c>
       <c r="H15" s="123">
         <v>958</v>
       </c>
       <c r="I15" s="123">
         <v>156</v>
       </c>
       <c r="J15" s="123">
         <v>476</v>
       </c>
       <c r="K15" s="123">
         <v>5416</v>
       </c>
       <c r="L15" s="123">
         <v>5795</v>
       </c>
       <c r="M15" s="123">
         <v>3572</v>
       </c>
       <c r="N15" s="123">
         <v>3191</v>
       </c>
       <c r="O15" s="123">
         <v>81</v>
       </c>
       <c r="P15" s="118" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="215" t="s">
+      <c r="A16" s="236" t="s">
         <v>156</v>
       </c>
-      <c r="B16" s="215"/>
+      <c r="B16" s="236"/>
       <c r="C16" s="109" t="s">
         <v>118</v>
       </c>
       <c r="D16" s="122">
         <v>7658</v>
       </c>
       <c r="E16" s="123">
         <v>7544</v>
       </c>
       <c r="F16" s="123">
         <v>244</v>
       </c>
       <c r="G16" s="123">
         <v>937</v>
       </c>
       <c r="H16" s="123">
         <v>114</v>
       </c>
       <c r="I16" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J16" s="123">
         <v>82</v>
       </c>
       <c r="K16" s="123">
         <v>2011</v>
       </c>
       <c r="L16" s="123">
         <v>2674</v>
       </c>
       <c r="M16" s="123">
         <v>524</v>
       </c>
       <c r="N16" s="123">
         <v>1847</v>
       </c>
       <c r="O16" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P16" s="118" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="371" t="s">
+      <c r="A17" s="395" t="s">
         <v>157</v>
       </c>
-      <c r="B17" s="371"/>
+      <c r="B17" s="395"/>
       <c r="C17" s="109" t="s">
         <v>119</v>
       </c>
       <c r="D17" s="122">
         <v>95643</v>
       </c>
       <c r="E17" s="123">
         <v>84526</v>
       </c>
       <c r="F17" s="123">
         <v>5649</v>
       </c>
       <c r="G17" s="123">
         <v>9552</v>
       </c>
       <c r="H17" s="123">
         <v>11117</v>
       </c>
       <c r="I17" s="123">
         <v>3265</v>
       </c>
       <c r="J17" s="123">
         <v>3658</v>
       </c>
       <c r="K17" s="123">
         <v>51163</v>
       </c>
       <c r="L17" s="123">
         <v>71098</v>
       </c>
       <c r="M17" s="123">
         <v>28421</v>
       </c>
       <c r="N17" s="123">
         <v>48088</v>
       </c>
       <c r="O17" s="123">
         <v>2328</v>
       </c>
       <c r="P17" s="118" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="215" t="s">
+      <c r="A18" s="236" t="s">
         <v>158</v>
       </c>
-      <c r="B18" s="215"/>
+      <c r="B18" s="236"/>
       <c r="C18" s="109" t="s">
         <v>120</v>
       </c>
       <c r="D18" s="122">
         <v>29262</v>
       </c>
       <c r="E18" s="123">
         <v>27403</v>
       </c>
       <c r="F18" s="123">
         <v>3115</v>
       </c>
       <c r="G18" s="123">
         <v>3772</v>
       </c>
       <c r="H18" s="123">
         <v>1859</v>
       </c>
       <c r="I18" s="123">
         <v>859</v>
       </c>
       <c r="J18" s="123">
         <v>953</v>
       </c>
       <c r="K18" s="123">
         <v>13283</v>
       </c>
       <c r="L18" s="123">
         <v>14947</v>
       </c>
       <c r="M18" s="123">
         <v>11296</v>
       </c>
       <c r="N18" s="123">
         <v>6314</v>
       </c>
       <c r="O18" s="123">
         <v>336</v>
       </c>
       <c r="P18" s="118" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="215" t="s">
+      <c r="A19" s="236" t="s">
         <v>159</v>
       </c>
-      <c r="B19" s="215"/>
+      <c r="B19" s="236"/>
       <c r="C19" s="109" t="s">
         <v>121</v>
       </c>
       <c r="D19" s="122">
         <v>26112</v>
       </c>
       <c r="E19" s="123">
         <v>24686</v>
       </c>
       <c r="F19" s="123">
         <v>2457</v>
       </c>
       <c r="G19" s="123">
         <v>4554</v>
       </c>
       <c r="H19" s="123">
         <v>1426</v>
       </c>
       <c r="I19" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J19" s="123">
         <v>993</v>
       </c>
       <c r="K19" s="123">
         <v>7736</v>
       </c>
       <c r="L19" s="123">
         <v>26777</v>
       </c>
       <c r="M19" s="123">
         <v>14610</v>
       </c>
       <c r="N19" s="123">
         <v>15144</v>
       </c>
       <c r="O19" s="123">
         <v>449</v>
       </c>
       <c r="P19" s="118" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="215" t="s">
+      <c r="A20" s="236" t="s">
         <v>160</v>
       </c>
-      <c r="B20" s="215"/>
+      <c r="B20" s="236"/>
       <c r="C20" s="109" t="s">
         <v>122</v>
       </c>
       <c r="D20" s="122">
         <v>20331</v>
       </c>
       <c r="E20" s="123">
         <v>18005</v>
       </c>
       <c r="F20" s="123">
         <v>1035</v>
       </c>
       <c r="G20" s="123">
         <v>1814</v>
       </c>
       <c r="H20" s="123">
         <v>2326</v>
       </c>
       <c r="I20" s="123">
         <v>1287</v>
       </c>
       <c r="J20" s="123">
         <v>1026</v>
       </c>
       <c r="K20" s="123">
         <v>5958</v>
       </c>
       <c r="L20" s="123">
         <v>4686</v>
       </c>
       <c r="M20" s="123">
         <v>5183</v>
       </c>
       <c r="N20" s="123">
         <v>5320</v>
       </c>
       <c r="O20" s="123">
         <v>875</v>
       </c>
       <c r="P20" s="118" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="215" t="s">
+      <c r="A21" s="236" t="s">
         <v>161</v>
       </c>
-      <c r="B21" s="215"/>
+      <c r="B21" s="236"/>
       <c r="C21" s="109" t="s">
         <v>123</v>
       </c>
       <c r="D21" s="122">
         <v>6618</v>
       </c>
       <c r="E21" s="123">
         <v>6024</v>
       </c>
       <c r="F21" s="123">
         <v>665</v>
       </c>
       <c r="G21" s="123">
         <v>809</v>
       </c>
       <c r="H21" s="123">
         <v>594</v>
       </c>
       <c r="I21" s="123">
         <v>478</v>
       </c>
       <c r="J21" s="123">
         <v>112</v>
       </c>
       <c r="K21" s="123">
         <v>1801</v>
       </c>
       <c r="L21" s="123">
         <v>1596</v>
       </c>
       <c r="M21" s="123">
         <v>1223</v>
       </c>
       <c r="N21" s="123">
         <v>422</v>
       </c>
       <c r="O21" s="123">
         <v>131</v>
       </c>
       <c r="P21" s="118" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="215" t="s">
+      <c r="A22" s="236" t="s">
         <v>162</v>
       </c>
-      <c r="B22" s="215"/>
+      <c r="B22" s="236"/>
       <c r="C22" s="109" t="s">
         <v>124</v>
       </c>
       <c r="D22" s="122">
         <v>30280</v>
       </c>
       <c r="E22" s="123">
         <v>26719</v>
       </c>
       <c r="F22" s="123">
         <v>1604</v>
       </c>
       <c r="G22" s="123">
         <v>3396</v>
       </c>
       <c r="H22" s="123">
         <v>3561</v>
       </c>
       <c r="I22" s="123">
         <v>1021</v>
       </c>
       <c r="J22" s="123">
         <v>2399</v>
       </c>
       <c r="K22" s="123">
         <v>16645</v>
       </c>
       <c r="L22" s="123">
         <v>9227</v>
       </c>
       <c r="M22" s="123">
         <v>6386</v>
       </c>
       <c r="N22" s="123">
         <v>3312</v>
       </c>
       <c r="O22" s="123">
         <v>420</v>
       </c>
       <c r="P22" s="118" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="215" t="s">
+      <c r="A23" s="236" t="s">
         <v>163</v>
       </c>
-      <c r="B23" s="215"/>
+      <c r="B23" s="236"/>
       <c r="C23" s="109" t="s">
         <v>125</v>
       </c>
       <c r="D23" s="122">
         <v>1571</v>
       </c>
       <c r="E23" s="123">
         <v>1427</v>
       </c>
       <c r="F23" s="123">
         <v>154</v>
       </c>
       <c r="G23" s="123">
         <v>539</v>
       </c>
       <c r="H23" s="123">
         <v>144</v>
       </c>
       <c r="I23" s="123">
         <v>27</v>
       </c>
       <c r="J23" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K23" s="123" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="123">
         <v>202</v>
       </c>
       <c r="M23" s="123">
         <v>837</v>
       </c>
       <c r="N23" s="123">
         <v>99</v>
       </c>
       <c r="O23" s="123">
         <v>14</v>
       </c>
       <c r="P23" s="118" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="372" t="s">
+      <c r="A24" s="394" t="s">
         <v>164</v>
       </c>
-      <c r="B24" s="372"/>
+      <c r="B24" s="394"/>
       <c r="C24" s="109"/>
       <c r="D24" s="122"/>
       <c r="E24" s="123"/>
       <c r="F24" s="123"/>
       <c r="G24" s="123"/>
       <c r="H24" s="123"/>
       <c r="I24" s="123"/>
       <c r="J24" s="123"/>
       <c r="K24" s="123"/>
       <c r="L24" s="123"/>
       <c r="M24" s="123"/>
       <c r="N24" s="123"/>
       <c r="O24" s="123"/>
       <c r="P24" s="118"/>
     </row>
     <row r="25" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="215" t="s">
+      <c r="A25" s="236" t="s">
         <v>154</v>
       </c>
-      <c r="B25" s="215"/>
+      <c r="B25" s="236"/>
       <c r="C25" s="109" t="s">
         <v>126</v>
       </c>
       <c r="D25" s="122">
         <v>45449</v>
       </c>
       <c r="E25" s="123">
         <v>38811</v>
       </c>
       <c r="F25" s="123">
         <v>4467</v>
       </c>
       <c r="G25" s="123">
         <v>917</v>
       </c>
       <c r="H25" s="123">
         <v>6638</v>
       </c>
       <c r="I25" s="123">
         <v>181</v>
       </c>
       <c r="J25" s="123">
         <v>6204</v>
       </c>
       <c r="K25" s="123">
         <v>33029</v>
       </c>
       <c r="L25" s="123">
         <v>40</v>
       </c>
       <c r="M25" s="123">
         <v>1958</v>
       </c>
       <c r="N25" s="123">
         <v>1781</v>
       </c>
       <c r="O25" s="123">
         <v>394</v>
       </c>
       <c r="P25" s="118" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="368" t="s">
+      <c r="A26" s="397" t="s">
         <v>165</v>
       </c>
-      <c r="B26" s="368"/>
+      <c r="B26" s="397"/>
       <c r="C26" s="111" t="s">
         <v>127</v>
       </c>
       <c r="D26" s="122">
         <v>1075</v>
       </c>
       <c r="E26" s="123">
         <v>1075</v>
       </c>
       <c r="F26" s="123" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="123">
         <v>145</v>
       </c>
       <c r="H26" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J26" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K26" s="123">
         <v>89</v>
       </c>
       <c r="L26" s="123">
         <v>635</v>
       </c>
       <c r="M26" s="123" t="s">
         <v>24</v>
       </c>
       <c r="N26" s="123">
         <v>67</v>
       </c>
       <c r="O26" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P26" s="110" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="215" t="s">
+      <c r="A27" s="236" t="s">
         <v>166</v>
       </c>
-      <c r="B27" s="215"/>
+      <c r="B27" s="236"/>
       <c r="C27" s="111" t="s">
         <v>135</v>
       </c>
       <c r="D27" s="122">
         <v>5606</v>
       </c>
       <c r="E27" s="123">
         <v>5283</v>
       </c>
       <c r="F27" s="123">
         <v>344</v>
       </c>
       <c r="G27" s="123">
         <v>331</v>
       </c>
       <c r="H27" s="123">
         <v>323</v>
       </c>
       <c r="I27" s="123">
         <v>2</v>
       </c>
       <c r="J27" s="123">
         <v>300</v>
       </c>
       <c r="K27" s="123">
         <v>3562</v>
       </c>
       <c r="L27" s="123">
         <v>532</v>
       </c>
       <c r="M27" s="123">
         <v>213</v>
       </c>
       <c r="N27" s="123">
         <v>2301</v>
       </c>
       <c r="O27" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P27" s="110" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="369" t="s">
+      <c r="A28" s="398" t="s">
         <v>167</v>
       </c>
-      <c r="B28" s="369"/>
+      <c r="B28" s="398"/>
       <c r="C28" s="111" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="122">
         <v>2426</v>
       </c>
       <c r="E28" s="123">
         <v>2149</v>
       </c>
       <c r="F28" s="123">
         <v>108</v>
       </c>
       <c r="G28" s="123">
         <v>532</v>
       </c>
       <c r="H28" s="123">
         <v>277</v>
       </c>
       <c r="I28" s="123">
         <v>154</v>
       </c>
       <c r="J28" s="123">
         <v>123</v>
       </c>
       <c r="K28" s="123">
         <v>358</v>
       </c>
       <c r="L28" s="123">
         <v>3285</v>
       </c>
       <c r="M28" s="123">
         <v>1904</v>
       </c>
       <c r="N28" s="123">
         <v>545</v>
       </c>
       <c r="O28" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P28" s="110" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="215" t="s">
+      <c r="A29" s="236" t="s">
         <v>168</v>
       </c>
-      <c r="B29" s="215"/>
+      <c r="B29" s="236"/>
       <c r="C29" s="111" t="s">
         <v>85</v>
       </c>
       <c r="D29" s="122">
         <v>340</v>
       </c>
       <c r="E29" s="123">
         <v>290</v>
       </c>
       <c r="F29" s="123" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="123">
         <v>103</v>
       </c>
       <c r="H29" s="123">
         <v>50</v>
       </c>
       <c r="I29" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J29" s="123">
         <v>50</v>
       </c>
       <c r="K29" s="123">
         <v>99</v>
       </c>
       <c r="L29" s="123">
         <v>816</v>
       </c>
       <c r="M29" s="123">
         <v>680</v>
       </c>
       <c r="N29" s="123">
         <v>2</v>
       </c>
       <c r="O29" s="123">
         <v>81</v>
       </c>
       <c r="P29" s="110" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="369" t="s">
+      <c r="A30" s="398" t="s">
         <v>169</v>
       </c>
-      <c r="B30" s="369"/>
+      <c r="B30" s="398"/>
       <c r="C30" s="111" t="s">
         <v>86</v>
       </c>
       <c r="D30" s="122">
         <v>1690</v>
       </c>
       <c r="E30" s="123">
         <v>1385</v>
       </c>
       <c r="F30" s="123">
         <v>114</v>
       </c>
       <c r="G30" s="123">
         <v>255</v>
       </c>
       <c r="H30" s="123">
         <v>305</v>
       </c>
       <c r="I30" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J30" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K30" s="123">
         <v>458</v>
       </c>
       <c r="L30" s="123">
         <v>148</v>
       </c>
       <c r="M30" s="123">
         <v>4</v>
       </c>
       <c r="N30" s="123">
         <v>65</v>
       </c>
       <c r="O30" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P30" s="110" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="369" t="s">
+      <c r="A31" s="398" t="s">
         <v>170</v>
       </c>
-      <c r="B31" s="369"/>
+      <c r="B31" s="398"/>
       <c r="C31" s="111" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="122">
         <v>3256</v>
       </c>
       <c r="E31" s="123">
         <v>3253</v>
       </c>
       <c r="F31" s="123">
         <v>852</v>
       </c>
       <c r="G31" s="123">
         <v>430</v>
       </c>
       <c r="H31" s="123">
         <v>3</v>
       </c>
       <c r="I31" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J31" s="123">
         <v>3</v>
       </c>
       <c r="K31" s="123">
         <v>850</v>
       </c>
       <c r="L31" s="123">
         <v>379</v>
       </c>
       <c r="M31" s="123">
         <v>771</v>
       </c>
       <c r="N31" s="123">
         <v>211</v>
       </c>
       <c r="O31" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P31" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="368" t="s">
+      <c r="A32" s="397" t="s">
         <v>171</v>
       </c>
-      <c r="B32" s="368"/>
+      <c r="B32" s="397"/>
       <c r="C32" s="111" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="122">
         <v>14311</v>
       </c>
       <c r="E32" s="123">
         <v>14121</v>
       </c>
       <c r="F32" s="123">
         <v>389</v>
       </c>
       <c r="G32" s="123">
         <v>1090</v>
       </c>
       <c r="H32" s="123">
         <v>190</v>
       </c>
       <c r="I32" s="123">
         <v>18</v>
       </c>
       <c r="J32" s="123">
         <v>172</v>
       </c>
       <c r="K32" s="123">
         <v>10763</v>
       </c>
       <c r="L32" s="123">
         <v>7510</v>
       </c>
       <c r="M32" s="123">
         <v>4596</v>
       </c>
       <c r="N32" s="123">
         <v>10293</v>
       </c>
       <c r="O32" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P32" s="110" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="215" t="s">
+      <c r="A33" s="236" t="s">
         <v>172</v>
       </c>
-      <c r="B33" s="215"/>
+      <c r="B33" s="236"/>
       <c r="C33" s="111" t="s">
         <v>89</v>
       </c>
       <c r="D33" s="122">
         <v>15000</v>
       </c>
       <c r="E33" s="123">
         <v>13586</v>
       </c>
       <c r="F33" s="123">
         <v>397</v>
       </c>
       <c r="G33" s="123">
         <v>588</v>
       </c>
       <c r="H33" s="123">
         <v>1414</v>
       </c>
       <c r="I33" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J33" s="123">
         <v>62</v>
       </c>
       <c r="K33" s="123">
         <v>10893</v>
       </c>
       <c r="L33" s="123">
         <v>823</v>
       </c>
       <c r="M33" s="123">
         <v>73</v>
       </c>
       <c r="N33" s="123">
         <v>531</v>
       </c>
       <c r="O33" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P33" s="110" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="215" t="s">
+      <c r="A34" s="236" t="s">
         <v>173</v>
       </c>
-      <c r="B34" s="215"/>
+      <c r="B34" s="236"/>
       <c r="C34" s="111" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="122">
         <v>8308</v>
       </c>
       <c r="E34" s="123">
         <v>5920</v>
       </c>
       <c r="F34" s="123">
         <v>988</v>
       </c>
       <c r="G34" s="123">
         <v>511</v>
       </c>
       <c r="H34" s="123">
         <v>2388</v>
       </c>
       <c r="I34" s="123">
         <v>2019</v>
       </c>
       <c r="J34" s="123">
         <v>262</v>
       </c>
       <c r="K34" s="123">
         <v>5490</v>
       </c>
       <c r="L34" s="123">
         <v>4380</v>
       </c>
       <c r="M34" s="123">
         <v>1839</v>
       </c>
       <c r="N34" s="123">
         <v>15449</v>
       </c>
       <c r="O34" s="123">
         <v>1435</v>
       </c>
       <c r="P34" s="110" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="215" t="s">
+      <c r="A35" s="236" t="s">
         <v>174</v>
       </c>
-      <c r="B35" s="215"/>
+      <c r="B35" s="236"/>
       <c r="C35" s="111" t="s">
         <v>94</v>
       </c>
       <c r="D35" s="122">
         <v>7447</v>
       </c>
       <c r="E35" s="123">
         <v>6423</v>
       </c>
       <c r="F35" s="123">
         <v>1218</v>
       </c>
       <c r="G35" s="123">
         <v>1615</v>
       </c>
       <c r="H35" s="123">
         <v>1024</v>
       </c>
       <c r="I35" s="123">
         <v>860</v>
       </c>
       <c r="J35" s="123">
         <v>158</v>
       </c>
       <c r="K35" s="123">
         <v>4290</v>
       </c>
       <c r="L35" s="123">
         <v>18026</v>
       </c>
       <c r="M35" s="123">
         <v>2421</v>
       </c>
       <c r="N35" s="123">
         <v>2363</v>
       </c>
       <c r="O35" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P35" s="110" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="215" t="s">
+      <c r="A36" s="236" t="s">
         <v>175</v>
       </c>
-      <c r="B36" s="215"/>
+      <c r="B36" s="236"/>
       <c r="C36" s="111" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="122">
         <v>13980</v>
       </c>
       <c r="E36" s="123">
         <v>13972</v>
       </c>
       <c r="F36" s="123">
         <v>502</v>
       </c>
       <c r="G36" s="123">
         <v>2540</v>
       </c>
       <c r="H36" s="123">
         <v>8</v>
       </c>
       <c r="I36" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J36" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K36" s="123">
         <v>5281</v>
       </c>
       <c r="L36" s="123">
         <v>5536</v>
       </c>
       <c r="M36" s="123">
         <v>7150</v>
       </c>
       <c r="N36" s="123">
         <v>1463</v>
       </c>
       <c r="O36" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P36" s="110" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="215" t="s">
+      <c r="A37" s="236" t="s">
         <v>176</v>
       </c>
-      <c r="B37" s="215"/>
+      <c r="B37" s="236"/>
       <c r="C37" s="111" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="122">
         <v>4536</v>
       </c>
       <c r="E37" s="123">
         <v>3712</v>
       </c>
       <c r="F37" s="123">
         <v>522</v>
       </c>
       <c r="G37" s="123">
         <v>592</v>
       </c>
       <c r="H37" s="123">
         <v>824</v>
       </c>
       <c r="I37" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J37" s="123">
         <v>824</v>
       </c>
       <c r="K37" s="123">
         <v>2199</v>
       </c>
       <c r="L37" s="123">
         <v>21338</v>
       </c>
       <c r="M37" s="123">
         <v>5107</v>
       </c>
       <c r="N37" s="123">
         <v>6194</v>
       </c>
       <c r="O37" s="123">
         <v>486</v>
       </c>
       <c r="P37" s="110" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="215" t="s">
+      <c r="A38" s="236" t="s">
         <v>177</v>
       </c>
-      <c r="B38" s="215"/>
+      <c r="B38" s="236"/>
       <c r="C38" s="111" t="s">
         <v>65</v>
       </c>
       <c r="D38" s="122">
         <v>21349</v>
       </c>
       <c r="E38" s="123">
         <v>16208</v>
       </c>
       <c r="F38" s="123">
         <v>1424</v>
       </c>
       <c r="G38" s="123">
         <v>2041</v>
       </c>
       <c r="H38" s="123">
         <v>5141</v>
       </c>
       <c r="I38" s="123">
         <v>368</v>
       </c>
       <c r="J38" s="123">
         <v>2052</v>
       </c>
       <c r="K38" s="123">
         <v>6197</v>
       </c>
       <c r="L38" s="123">
         <v>11830</v>
       </c>
       <c r="M38" s="123">
         <v>6023</v>
       </c>
       <c r="N38" s="123">
         <v>9667</v>
       </c>
       <c r="O38" s="123">
         <v>407</v>
       </c>
       <c r="P38" s="110" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="368" t="s">
+      <c r="A39" s="397" t="s">
         <v>178</v>
       </c>
-      <c r="B39" s="368"/>
+      <c r="B39" s="397"/>
       <c r="C39" s="111" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="122">
         <v>3985</v>
       </c>
       <c r="E39" s="123">
         <v>3872</v>
       </c>
       <c r="F39" s="123">
         <v>28</v>
       </c>
       <c r="G39" s="123">
         <v>507</v>
       </c>
       <c r="H39" s="123">
         <v>113</v>
       </c>
       <c r="I39" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J39" s="123">
         <v>82</v>
       </c>
       <c r="K39" s="123">
         <v>1494</v>
       </c>
       <c r="L39" s="123">
         <v>916</v>
       </c>
       <c r="M39" s="123">
         <v>371</v>
       </c>
       <c r="N39" s="123">
         <v>891</v>
       </c>
       <c r="O39" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P39" s="110" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="40" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="215" t="s">
+      <c r="A40" s="236" t="s">
         <v>179</v>
       </c>
-      <c r="B40" s="215"/>
+      <c r="B40" s="236"/>
       <c r="C40" s="111" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="I40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L40" s="123">
         <v>376</v>
       </c>
       <c r="M40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O40" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P40" s="110" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="215" t="s">
+      <c r="A41" s="236" t="s">
         <v>180</v>
       </c>
-      <c r="B41" s="215"/>
+      <c r="B41" s="236"/>
       <c r="C41" s="111" t="s">
         <v>68</v>
       </c>
       <c r="D41" s="122">
         <v>2970</v>
       </c>
       <c r="E41" s="123">
         <v>2970</v>
       </c>
       <c r="F41" s="123">
         <v>213</v>
       </c>
       <c r="G41" s="123">
         <v>309</v>
       </c>
       <c r="H41" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J41" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K41" s="123">
         <v>495</v>
       </c>
       <c r="L41" s="123">
         <v>353</v>
       </c>
       <c r="M41" s="123">
         <v>133</v>
       </c>
       <c r="N41" s="123">
         <v>942</v>
       </c>
       <c r="O41" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P41" s="110" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="42" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="215" t="s">
+      <c r="A42" s="236" t="s">
         <v>181</v>
       </c>
-      <c r="B42" s="215"/>
+      <c r="B42" s="236"/>
       <c r="C42" s="111" t="s">
         <v>69</v>
       </c>
       <c r="D42" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="I42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L42" s="123">
         <v>1029</v>
       </c>
       <c r="M42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O42" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P42" s="110" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="368" t="s">
+      <c r="A43" s="397" t="s">
         <v>182</v>
       </c>
-      <c r="B43" s="368"/>
+      <c r="B43" s="397"/>
       <c r="C43" s="111" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="122">
         <v>150</v>
       </c>
       <c r="E43" s="123">
         <v>150</v>
       </c>
       <c r="F43" s="123">
         <v>149</v>
       </c>
       <c r="G43" s="123" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I43" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K43" s="123" t="s">
         <v>24</v>
       </c>
       <c r="L43" s="123">
         <v>1372</v>
       </c>
       <c r="M43" s="123" t="s">
         <v>24</v>
       </c>
       <c r="N43" s="123">
         <v>651</v>
       </c>
       <c r="O43" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P43" s="110" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="215" t="s">
+      <c r="A44" s="236" t="s">
         <v>183</v>
       </c>
-      <c r="B44" s="215"/>
+      <c r="B44" s="236"/>
       <c r="C44" s="111" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="122">
         <v>10562</v>
       </c>
       <c r="E44" s="123">
         <v>10434</v>
       </c>
       <c r="F44" s="123">
         <v>60</v>
       </c>
       <c r="G44" s="123">
         <v>575</v>
       </c>
       <c r="H44" s="123">
         <v>128</v>
       </c>
       <c r="I44" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J44" s="123">
         <v>128</v>
       </c>
       <c r="K44" s="123">
         <v>6050</v>
       </c>
       <c r="L44" s="123">
         <v>283</v>
       </c>
       <c r="M44" s="123">
         <v>1212</v>
       </c>
       <c r="N44" s="123">
         <v>1477</v>
       </c>
       <c r="O44" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P44" s="110" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="368" t="s">
+      <c r="A45" s="397" t="s">
         <v>184</v>
       </c>
-      <c r="B45" s="368"/>
+      <c r="B45" s="397"/>
       <c r="C45" s="111" t="s">
         <v>72</v>
       </c>
       <c r="D45" s="122">
         <v>10145</v>
       </c>
       <c r="E45" s="123">
         <v>10145</v>
       </c>
       <c r="F45" s="123">
         <v>404</v>
       </c>
       <c r="G45" s="123">
         <v>574</v>
       </c>
       <c r="H45" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J45" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K45" s="123">
         <v>8498</v>
       </c>
       <c r="L45" s="123">
         <v>383</v>
       </c>
       <c r="M45" s="123">
         <v>2043</v>
       </c>
       <c r="N45" s="123">
         <v>1451</v>
       </c>
       <c r="O45" s="123">
         <v>1</v>
       </c>
       <c r="P45" s="110" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="215" t="s">
+      <c r="A46" s="236" t="s">
         <v>185</v>
       </c>
-      <c r="B46" s="215"/>
+      <c r="B46" s="236"/>
       <c r="C46" s="111" t="s">
         <v>73</v>
       </c>
       <c r="D46" s="122">
         <v>5538</v>
       </c>
       <c r="E46" s="123">
         <v>5478</v>
       </c>
       <c r="F46" s="123">
         <v>556</v>
       </c>
       <c r="G46" s="123">
         <v>867</v>
       </c>
       <c r="H46" s="123">
         <v>60</v>
       </c>
       <c r="I46" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J46" s="123">
         <v>42</v>
       </c>
       <c r="K46" s="123">
         <v>1062</v>
       </c>
       <c r="L46" s="123">
         <v>1949</v>
       </c>
       <c r="M46" s="123">
         <v>2083</v>
       </c>
       <c r="N46" s="123">
         <v>803</v>
       </c>
       <c r="O46" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P46" s="110" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="369" t="s">
+      <c r="A47" s="398" t="s">
         <v>186</v>
       </c>
-      <c r="B47" s="369"/>
+      <c r="B47" s="398"/>
       <c r="C47" s="111" t="s">
         <v>74</v>
       </c>
       <c r="D47" s="122">
         <v>11232</v>
       </c>
       <c r="E47" s="123">
         <v>9651</v>
       </c>
       <c r="F47" s="123">
         <v>2154</v>
       </c>
       <c r="G47" s="123">
         <v>1999</v>
       </c>
       <c r="H47" s="123">
         <v>1581</v>
       </c>
       <c r="I47" s="123">
         <v>859</v>
       </c>
       <c r="J47" s="123">
         <v>694</v>
       </c>
       <c r="K47" s="123">
         <v>3312</v>
       </c>
       <c r="L47" s="123">
         <v>12166</v>
       </c>
       <c r="M47" s="123">
         <v>7028</v>
       </c>
       <c r="N47" s="123">
         <v>3870</v>
       </c>
       <c r="O47" s="123">
         <v>335</v>
       </c>
       <c r="P47" s="110" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="369" t="s">
+      <c r="A48" s="398" t="s">
         <v>187</v>
       </c>
-      <c r="B48" s="369"/>
+      <c r="B48" s="398"/>
       <c r="C48" s="111" t="s">
         <v>75</v>
       </c>
       <c r="D48" s="122">
         <v>2347</v>
       </c>
       <c r="E48" s="123">
         <v>2129</v>
       </c>
       <c r="F48" s="123">
         <v>1</v>
       </c>
       <c r="G48" s="123">
         <v>332</v>
       </c>
       <c r="H48" s="123">
         <v>218</v>
       </c>
       <c r="I48" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J48" s="123">
         <v>217</v>
       </c>
       <c r="K48" s="123">
         <v>411</v>
       </c>
       <c r="L48" s="123">
         <v>449</v>
       </c>
       <c r="M48" s="123">
         <v>142</v>
       </c>
       <c r="N48" s="123">
         <v>190</v>
       </c>
       <c r="O48" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P48" s="110" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="370" t="s">
+      <c r="A49" s="399" t="s">
         <v>188</v>
       </c>
-      <c r="B49" s="370"/>
+      <c r="B49" s="399"/>
       <c r="C49" s="111" t="s">
         <v>76</v>
       </c>
       <c r="D49" s="122">
         <v>1598</v>
       </c>
       <c r="E49" s="123">
         <v>1598</v>
       </c>
       <c r="F49" s="123">
         <v>39</v>
       </c>
       <c r="G49" s="123">
         <v>644</v>
       </c>
       <c r="H49" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I49" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J49" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K49" s="123">
         <v>756</v>
       </c>
       <c r="L49" s="123">
         <v>423</v>
       </c>
       <c r="M49" s="123">
         <v>5</v>
       </c>
       <c r="N49" s="123">
         <v>473</v>
       </c>
       <c r="O49" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P49" s="110" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="50" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="369" t="s">
+      <c r="A50" s="398" t="s">
         <v>189</v>
       </c>
-      <c r="B50" s="369"/>
+      <c r="B50" s="398"/>
       <c r="C50" s="111" t="s">
         <v>96</v>
       </c>
       <c r="D50" s="122">
         <v>6033</v>
       </c>
       <c r="E50" s="123">
         <v>6033</v>
       </c>
       <c r="F50" s="123">
         <v>1043</v>
       </c>
       <c r="G50" s="123">
         <v>366</v>
       </c>
       <c r="H50" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I50" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J50" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K50" s="123">
         <v>2231</v>
       </c>
       <c r="L50" s="123">
         <v>4468</v>
       </c>
       <c r="M50" s="123">
         <v>6240</v>
       </c>
       <c r="N50" s="123">
         <v>9430</v>
       </c>
       <c r="O50" s="123">
         <v>394</v>
       </c>
       <c r="P50" s="110" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="215" t="s">
+      <c r="A51" s="236" t="s">
         <v>190</v>
       </c>
-      <c r="B51" s="215"/>
+      <c r="B51" s="236"/>
       <c r="C51" s="111" t="s">
         <v>97</v>
       </c>
       <c r="D51" s="122">
         <v>9388</v>
       </c>
       <c r="E51" s="123">
         <v>8955</v>
       </c>
       <c r="F51" s="123">
         <v>286</v>
       </c>
       <c r="G51" s="123">
         <v>2040</v>
       </c>
       <c r="H51" s="123">
         <v>433</v>
       </c>
       <c r="I51" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J51" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K51" s="123">
         <v>1778</v>
       </c>
       <c r="L51" s="123">
         <v>17949</v>
       </c>
       <c r="M51" s="123">
         <v>1772</v>
       </c>
       <c r="N51" s="123">
         <v>2929</v>
       </c>
       <c r="O51" s="123">
         <v>55</v>
       </c>
       <c r="P51" s="110" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="215" t="s">
+      <c r="A52" s="236" t="s">
         <v>191</v>
       </c>
-      <c r="B52" s="215"/>
+      <c r="B52" s="236"/>
       <c r="C52" s="111" t="s">
         <v>134</v>
       </c>
       <c r="D52" s="122">
         <v>9070</v>
       </c>
       <c r="E52" s="123">
         <v>8077</v>
       </c>
       <c r="F52" s="123">
         <v>1088</v>
       </c>
       <c r="G52" s="123">
         <v>1503</v>
       </c>
       <c r="H52" s="123">
         <v>993</v>
       </c>
       <c r="I52" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J52" s="123">
         <v>993</v>
       </c>
       <c r="K52" s="123">
         <v>2971</v>
       </c>
       <c r="L52" s="123">
         <v>2650</v>
       </c>
       <c r="M52" s="123">
         <v>6592</v>
       </c>
       <c r="N52" s="123">
         <v>2311</v>
       </c>
       <c r="O52" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P52" s="110" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="215" t="s">
+      <c r="A53" s="236" t="s">
         <v>192</v>
       </c>
-      <c r="B53" s="215"/>
+      <c r="B53" s="236"/>
       <c r="C53" s="111" t="s">
         <v>193</v>
       </c>
       <c r="D53" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="I53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L53" s="123">
         <v>716</v>
       </c>
       <c r="M53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O53" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P53" s="110" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="215" t="s">
+      <c r="A54" s="236" t="s">
         <v>194</v>
       </c>
-      <c r="B54" s="215"/>
+      <c r="B54" s="236"/>
       <c r="C54" s="111" t="s">
         <v>195</v>
       </c>
       <c r="D54" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="I54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L54" s="123">
         <v>571</v>
       </c>
       <c r="M54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O54" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P54" s="110" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="368" t="s">
+      <c r="A55" s="397" t="s">
         <v>196</v>
       </c>
-      <c r="B55" s="368"/>
+      <c r="B55" s="397"/>
       <c r="C55" s="111" t="s">
         <v>197</v>
       </c>
       <c r="D55" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="I55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L55" s="123">
         <v>111</v>
       </c>
       <c r="M55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O55" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P55" s="110" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="215" t="s">
+      <c r="A56" s="236" t="s">
         <v>198</v>
       </c>
-      <c r="B56" s="215"/>
+      <c r="B56" s="236"/>
       <c r="C56" s="111" t="s">
         <v>199</v>
       </c>
       <c r="D56" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="I56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L56" s="123">
         <v>81</v>
       </c>
       <c r="M56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O56" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P56" s="110" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="215" t="s">
+      <c r="A57" s="236" t="s">
         <v>200</v>
       </c>
-      <c r="B57" s="215"/>
+      <c r="B57" s="236"/>
       <c r="C57" s="111" t="s">
         <v>201</v>
       </c>
       <c r="D57" s="122">
         <v>9956</v>
       </c>
       <c r="E57" s="123">
         <v>8160</v>
       </c>
       <c r="F57" s="123">
         <v>364</v>
       </c>
       <c r="G57" s="123">
         <v>332</v>
       </c>
       <c r="H57" s="123">
         <v>1796</v>
       </c>
       <c r="I57" s="123">
         <v>1287</v>
       </c>
       <c r="J57" s="123">
         <v>509</v>
       </c>
       <c r="K57" s="123">
         <v>2264</v>
       </c>
       <c r="L57" s="123">
         <v>2126</v>
       </c>
       <c r="M57" s="123">
         <v>2630</v>
       </c>
       <c r="N57" s="123">
         <v>585</v>
       </c>
       <c r="O57" s="123">
         <v>875</v>
       </c>
       <c r="P57" s="110" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="215" t="s">
+      <c r="A58" s="236" t="s">
         <v>202</v>
       </c>
-      <c r="B58" s="215"/>
+      <c r="B58" s="236"/>
       <c r="C58" s="111" t="s">
         <v>203</v>
       </c>
       <c r="D58" s="122">
         <v>4948</v>
       </c>
       <c r="E58" s="123">
         <v>4715</v>
       </c>
       <c r="F58" s="123">
         <v>256</v>
       </c>
       <c r="G58" s="123">
         <v>867</v>
       </c>
       <c r="H58" s="123">
         <v>233</v>
       </c>
       <c r="I58" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J58" s="123">
         <v>228</v>
       </c>
       <c r="K58" s="123">
         <v>999</v>
       </c>
       <c r="L58" s="123">
         <v>2160</v>
       </c>
       <c r="M58" s="123">
         <v>1209</v>
       </c>
       <c r="N58" s="123">
         <v>3741</v>
       </c>
       <c r="O58" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P58" s="110" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="59" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="215" t="s">
+      <c r="A59" s="236" t="s">
         <v>204</v>
       </c>
-      <c r="B59" s="215"/>
+      <c r="B59" s="236"/>
       <c r="C59" s="111" t="s">
         <v>205</v>
       </c>
       <c r="D59" s="122">
         <v>1730</v>
       </c>
       <c r="E59" s="123">
         <v>1618</v>
       </c>
       <c r="F59" s="123">
         <v>321</v>
       </c>
       <c r="G59" s="123">
         <v>303</v>
       </c>
       <c r="H59" s="123">
         <v>112</v>
       </c>
       <c r="I59" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J59" s="123">
         <v>104</v>
       </c>
       <c r="K59" s="123">
         <v>658</v>
       </c>
       <c r="L59" s="123">
         <v>208</v>
       </c>
       <c r="M59" s="123">
         <v>358</v>
       </c>
       <c r="N59" s="123">
         <v>539</v>
       </c>
       <c r="O59" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P59" s="110" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="368" t="s">
+      <c r="A60" s="397" t="s">
         <v>206</v>
       </c>
-      <c r="B60" s="368"/>
+      <c r="B60" s="397"/>
       <c r="C60" s="111" t="s">
         <v>207</v>
       </c>
       <c r="D60" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H60" s="123" t="s">
         <v>250</v>
       </c>
       <c r="I60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L60" s="123">
         <v>274</v>
       </c>
       <c r="M60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O60" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P60" s="110" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="61" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="215" t="s">
+      <c r="A61" s="236" t="s">
         <v>208</v>
       </c>
-      <c r="B61" s="215"/>
+      <c r="B61" s="236"/>
       <c r="C61" s="111" t="s">
         <v>209</v>
       </c>
       <c r="D61" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="I61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L61" s="123">
         <v>801</v>
       </c>
       <c r="M61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O61" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P61" s="110" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="215" t="s">
+      <c r="A62" s="236" t="s">
         <v>210</v>
       </c>
-      <c r="B62" s="215"/>
+      <c r="B62" s="236"/>
       <c r="C62" s="111" t="s">
         <v>211</v>
       </c>
       <c r="D62" s="122" t="s">
         <v>239</v>
       </c>
       <c r="E62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="F62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="G62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="H62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="I62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="J62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="K62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="L62" s="123">
         <v>311</v>
       </c>
       <c r="M62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="N62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="O62" s="123" t="s">
         <v>239</v>
       </c>
       <c r="P62" s="110" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="215" t="s">
+      <c r="A63" s="236" t="s">
         <v>212</v>
       </c>
-      <c r="B63" s="215"/>
+      <c r="B63" s="236"/>
       <c r="C63" s="111" t="s">
         <v>213</v>
       </c>
       <c r="D63" s="122">
         <v>723</v>
       </c>
       <c r="E63" s="123">
         <v>719</v>
       </c>
       <c r="F63" s="123">
         <v>24</v>
       </c>
       <c r="G63" s="123">
         <v>111</v>
       </c>
       <c r="H63" s="123">
         <v>4</v>
       </c>
       <c r="I63" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K63" s="123">
         <v>141</v>
       </c>
       <c r="L63" s="123">
         <v>210</v>
       </c>
       <c r="M63" s="123">
         <v>179</v>
       </c>
       <c r="N63" s="123">
         <v>19</v>
       </c>
       <c r="O63" s="123">
         <v>17</v>
       </c>
       <c r="P63" s="110" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="64" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="368" t="s">
+      <c r="A64" s="397" t="s">
         <v>214</v>
       </c>
-      <c r="B64" s="368"/>
+      <c r="B64" s="397"/>
       <c r="C64" s="111" t="s">
         <v>215</v>
       </c>
       <c r="D64" s="122">
         <v>11316</v>
       </c>
       <c r="E64" s="123">
         <v>10755</v>
       </c>
       <c r="F64" s="123">
         <v>399</v>
       </c>
       <c r="G64" s="123">
         <v>1338</v>
       </c>
       <c r="H64" s="123">
         <v>561</v>
       </c>
       <c r="I64" s="123">
         <v>561</v>
       </c>
       <c r="J64" s="123">
         <v>561</v>
       </c>
       <c r="K64" s="123">
         <v>7093</v>
       </c>
       <c r="L64" s="123">
         <v>4131</v>
       </c>
       <c r="M64" s="123">
         <v>1839</v>
       </c>
       <c r="N64" s="123">
         <v>2094</v>
       </c>
       <c r="O64" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P64" s="110" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="215" t="s">
+      <c r="A65" s="236" t="s">
         <v>216</v>
       </c>
-      <c r="B65" s="215"/>
+      <c r="B65" s="236"/>
       <c r="C65" s="111" t="s">
         <v>217</v>
       </c>
       <c r="D65" s="122">
         <v>573</v>
       </c>
       <c r="E65" s="123">
         <v>573</v>
       </c>
       <c r="F65" s="123">
         <v>8</v>
       </c>
       <c r="G65" s="123">
         <v>165</v>
       </c>
       <c r="H65" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I65" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J65" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K65" s="123">
         <v>668</v>
       </c>
       <c r="L65" s="123">
         <v>736</v>
       </c>
       <c r="M65" s="123">
         <v>1079</v>
       </c>
       <c r="N65" s="123">
         <v>1</v>
       </c>
       <c r="O65" s="123" t="s">
         <v>24</v>
       </c>
       <c r="P65" s="110" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="66" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="215" t="s">
+      <c r="A66" s="236" t="s">
         <v>218</v>
       </c>
-      <c r="B66" s="215"/>
+      <c r="B66" s="236"/>
       <c r="C66" s="111" t="s">
         <v>219</v>
       </c>
       <c r="D66" s="122">
         <v>810</v>
       </c>
       <c r="E66" s="123">
         <v>810</v>
       </c>
       <c r="F66" s="123">
         <v>6</v>
       </c>
       <c r="G66" s="123">
         <v>341</v>
       </c>
       <c r="H66" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I66" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J66" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K66" s="123">
         <v>200</v>
       </c>
       <c r="L66" s="123">
         <v>878</v>
       </c>
       <c r="M66" s="123">
         <v>27</v>
       </c>
       <c r="N66" s="123">
         <v>3</v>
       </c>
       <c r="O66" s="123">
         <v>8</v>
       </c>
       <c r="P66" s="110" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="67" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="215" t="s">
+      <c r="A67" s="236" t="s">
         <v>220</v>
       </c>
-      <c r="B67" s="215"/>
+      <c r="B67" s="236"/>
       <c r="C67" s="111" t="s">
         <v>221</v>
       </c>
       <c r="D67" s="122">
         <v>9899</v>
       </c>
       <c r="E67" s="123">
         <v>7948</v>
       </c>
       <c r="F67" s="123">
         <v>781</v>
       </c>
       <c r="G67" s="123">
         <v>597</v>
       </c>
       <c r="H67" s="123">
         <v>1951</v>
       </c>
       <c r="I67" s="123">
         <v>460</v>
       </c>
       <c r="J67" s="123">
         <v>790</v>
       </c>
       <c r="K67" s="123">
         <v>6923</v>
       </c>
       <c r="L67" s="123">
         <v>456</v>
       </c>
       <c r="M67" s="123">
         <v>987</v>
       </c>
       <c r="N67" s="123">
         <v>446</v>
       </c>
       <c r="O67" s="123">
         <v>86</v>
       </c>
       <c r="P67" s="110" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="215" t="s">
+      <c r="A68" s="236" t="s">
         <v>222</v>
       </c>
-      <c r="B68" s="215"/>
+      <c r="B68" s="236"/>
       <c r="C68" s="111" t="s">
         <v>223</v>
       </c>
       <c r="D68" s="122">
         <v>4262</v>
       </c>
       <c r="E68" s="123">
         <v>3995</v>
       </c>
       <c r="F68" s="123">
         <v>209</v>
       </c>
       <c r="G68" s="123">
         <v>295</v>
       </c>
       <c r="H68" s="123">
         <v>267</v>
       </c>
       <c r="I68" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J68" s="123">
         <v>267</v>
       </c>
       <c r="K68" s="123">
         <v>451</v>
       </c>
       <c r="L68" s="123">
         <v>371</v>
       </c>
       <c r="M68" s="123">
         <v>1348</v>
       </c>
       <c r="N68" s="123">
         <v>207</v>
       </c>
       <c r="O68" s="123">
         <v>9</v>
       </c>
       <c r="P68" s="110" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="215" t="s">
+      <c r="A69" s="236" t="s">
         <v>224</v>
       </c>
-      <c r="B69" s="215"/>
+      <c r="B69" s="236"/>
       <c r="C69" s="111" t="s">
         <v>225</v>
       </c>
       <c r="D69" s="122">
         <v>2744</v>
       </c>
       <c r="E69" s="123">
         <v>1962</v>
       </c>
       <c r="F69" s="123">
         <v>201</v>
       </c>
       <c r="G69" s="123">
         <v>509</v>
       </c>
       <c r="H69" s="123">
         <v>782</v>
       </c>
       <c r="I69" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J69" s="123">
         <v>781</v>
       </c>
       <c r="K69" s="123">
         <v>1297</v>
       </c>
       <c r="L69" s="123">
         <v>301</v>
       </c>
       <c r="M69" s="123">
         <v>413</v>
       </c>
       <c r="N69" s="123">
         <v>530</v>
       </c>
       <c r="O69" s="123">
         <v>313</v>
       </c>
       <c r="P69" s="110" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="215" t="s">
+      <c r="A70" s="236" t="s">
         <v>226</v>
       </c>
-      <c r="B70" s="215"/>
+      <c r="B70" s="236"/>
       <c r="C70" s="111" t="s">
         <v>227</v>
       </c>
       <c r="D70" s="122">
         <v>676</v>
       </c>
       <c r="E70" s="123">
         <v>676</v>
       </c>
       <c r="F70" s="123" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="123">
         <v>151</v>
       </c>
       <c r="H70" s="123" t="s">
         <v>24</v>
       </c>
       <c r="I70" s="123" t="s">
         <v>24</v>
       </c>
       <c r="J70" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K70" s="123">
         <v>13</v>
       </c>
       <c r="L70" s="123">
         <v>2354</v>
       </c>
       <c r="M70" s="123">
         <v>693</v>
       </c>
       <c r="N70" s="123">
         <v>31</v>
       </c>
       <c r="O70" s="123">
         <v>4</v>
       </c>
       <c r="P70" s="110" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="71" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="368" t="s">
+      <c r="A71" s="397" t="s">
         <v>163</v>
       </c>
-      <c r="B71" s="368"/>
+      <c r="B71" s="397"/>
       <c r="C71" s="111" t="s">
         <v>228</v>
       </c>
       <c r="D71" s="122">
         <v>1571</v>
       </c>
       <c r="E71" s="123">
         <v>1427</v>
       </c>
       <c r="F71" s="123">
         <v>154</v>
       </c>
       <c r="G71" s="123">
         <v>539</v>
       </c>
       <c r="H71" s="123">
         <v>144</v>
       </c>
       <c r="I71" s="123">
         <v>27</v>
       </c>
       <c r="J71" s="123" t="s">
         <v>24</v>
       </c>
       <c r="K71" s="123" t="s">
@@ -22369,129 +22369,129 @@
       <c r="D73" s="33"/>
       <c r="E73" s="33"/>
       <c r="F73" s="33"/>
       <c r="G73" s="33"/>
       <c r="H73" s="33"/>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="33"/>
       <c r="L73" s="33"/>
       <c r="M73" s="33"/>
       <c r="N73" s="33"/>
       <c r="O73" s="33"/>
     </row>
     <row r="74" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="128" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="75" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="26" t="s">
         <v>243</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="A3:O4"/>
-[...6 lines deleted...]
-    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="P6:P10"/>
     <mergeCell ref="D7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="E8:E10"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="K8:K10"/>
     <mergeCell ref="L8:L10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A28:B28"/>
-[...53 lines deleted...]
-    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A3:O4"/>
+    <mergeCell ref="A6:C10"/>
+    <mergeCell ref="D6:L6"/>
+    <mergeCell ref="M6:M10"/>
+    <mergeCell ref="N6:N10"/>
+    <mergeCell ref="O6:O10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="71" firstPageNumber="10" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A12:P72" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0189DC62-7423-4F1C-928B-934058DE3F29}">
   <dimension ref="A1:S21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="96" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="81" customWidth="1"/>
     <col min="2" max="256" width="9.140625" style="81"/>
     <col min="257" max="257" width="5.28515625" style="81" customWidth="1"/>
     <col min="258" max="512" width="9.140625" style="81"/>
     <col min="513" max="513" width="5.28515625" style="81" customWidth="1"/>