--- v0 (2026-06-09)
+++ v1 (2026-09-16)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A93B803C-A2AA-45C4-94C0-CCC7D01EF289}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{A93B803C-A2AA-45C4-94C0-CCC7D01EF289}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9501F750-2C3E-4D57-A77A-F241CB14AEDB}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-11430" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="B530H" sheetId="14" r:id="rId1"/>
     <sheet name="B530H (2)" sheetId="15" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">B530H!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'B530H (2)'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5511" uniqueCount="276">
   <si>
     <t>統計名：</t>
   </si>
   <si>
     <t>科学技術研究調査</t>
     <rPh sb="0" eb="8">
       <t>カガクギジュツケンキュウチョウサ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -947,89 +947,89 @@
   <si>
     <t>金融業，保険業(資本金)1億円～10億円未満</t>
   </si>
   <si>
     <t>金融業，保険業(資本金)10億円～100億円未満</t>
   </si>
   <si>
     <t>金融業，保険業(資本金)100億円以上</t>
   </si>
   <si>
     <t>学術研究，専門・技術サービス業</t>
   </si>
   <si>
     <t>学術研究，専門・技術サービス業(資本金)1000万円～1億円未満</t>
   </si>
   <si>
     <t>学術研究，専門・技術サービス業(資本金)1億円～10億円未満</t>
   </si>
   <si>
     <t>学術研究，専門・技術サービス業(資本金)10億円～100億円未満</t>
   </si>
   <si>
     <t>学術研究，専門・技術サービス業(資本金)100億円以上</t>
   </si>
   <si>
-    <t>集計データ：2023年調査データ</t>
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">531H </t>
   </si>
   <si>
     <t xml:space="preserve">2025        </t>
   </si>
   <si>
     <t xml:space="preserve">01          </t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>2025年</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2025000000</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>集計データ：2024年調査データ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">02          </t>
   </si>
   <si>
     <t>分析表第30表</t>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>集計データ：2025年調査データ</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,###,##0;&quot; -&quot;###,##0"/>
     <numFmt numFmtId="177" formatCode="\ ###,###,##0;&quot;-&quot;###,###,##0"/>
     <numFmt numFmtId="178" formatCode="##,###,##0;&quot;-&quot;#,###,##0"/>
     <numFmt numFmtId="179" formatCode="\ ###,##0.0;&quot;-&quot;###,##0.0"/>
     <numFmt numFmtId="180" formatCode="##,##0.0;&quot;-&quot;#,##0.0"/>
     <numFmt numFmtId="181" formatCode="0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1867,94 +1867,94 @@
       </c>
       <c r="I4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="1"/>
       <c r="O4" s="55"/>
       <c r="P4" s="55"/>
       <c r="Q4" s="56"/>
       <c r="R4" s="55"/>
       <c r="S4" s="56"/>
       <c r="T4" s="57"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
     </row>
     <row r="5" spans="1:23" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F5" s="3"/>
       <c r="G5" s="1"/>
       <c r="H5" s="54" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="54" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="54"/>
       <c r="N5" s="1"/>
       <c r="O5" s="55"/>
       <c r="P5" s="55"/>
       <c r="Q5" s="56"/>
       <c r="R5" s="55"/>
       <c r="S5" s="56"/>
       <c r="T5" s="55"/>
       <c r="U5" s="58"/>
       <c r="V5" s="58"/>
     </row>
     <row r="6" spans="1:23" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F6" s="3"/>
       <c r="G6" s="1"/>
       <c r="H6" s="54" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="54" t="s">
         <v>242</v>
       </c>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="1"/>
       <c r="O6" s="55"/>
       <c r="P6" s="55"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="55"/>
       <c r="S6" s="56"/>
       <c r="T6" s="57"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
     </row>
     <row r="7" spans="1:23" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F7" s="3"/>
       <c r="G7" s="1"/>
       <c r="H7" s="54" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="1"/>
       <c r="O7" s="55"/>
       <c r="P7" s="55"/>
       <c r="Q7" s="56"/>
       <c r="R7" s="55"/>
       <c r="S7" s="56"/>
       <c r="T7" s="57"/>
       <c r="U7" s="58"/>
       <c r="V7" s="58"/>
     </row>
     <row r="8" spans="1:23" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="F8" s="16"/>
       <c r="N8" s="54" t="s">
         <v>4</v>
       </c>
       <c r="O8" s="18">
         <v>1</v>
       </c>
       <c r="P8" s="18">
@@ -2109,14848 +2109,14848 @@
       </c>
       <c r="P12" s="11">
         <v>2</v>
       </c>
       <c r="Q12" s="12">
         <v>3</v>
       </c>
       <c r="R12" s="12">
         <v>4</v>
       </c>
       <c r="S12" s="12">
         <v>5</v>
       </c>
       <c r="T12" s="12">
         <v>6</v>
       </c>
       <c r="U12" s="12">
         <v>7</v>
       </c>
       <c r="V12" s="12">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:23" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B13" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C13" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C13" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E13" s="48"/>
       <c r="F13" s="26">
         <v>1</v>
       </c>
       <c r="H13" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I13" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J13" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K13" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L13" s="64">
         <v>1</v>
       </c>
       <c r="M13" s="65" t="s">
         <v>13</v>
       </c>
       <c r="N13" s="38">
         <v>1</v>
       </c>
       <c r="O13" s="66">
         <v>3728</v>
       </c>
       <c r="P13" s="66">
         <v>15026105</v>
       </c>
       <c r="Q13" s="66">
         <v>1070637</v>
       </c>
       <c r="R13" s="66">
         <v>2388197</v>
       </c>
       <c r="S13" s="66">
         <v>11567270</v>
       </c>
       <c r="T13" s="41">
         <v>7.1</v>
       </c>
       <c r="U13" s="41">
         <v>15.9</v>
       </c>
       <c r="V13" s="41">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:23" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B14" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C14" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C14" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E14" s="48"/>
       <c r="F14" s="26">
         <v>2</v>
       </c>
       <c r="H14" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I14" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J14" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K14" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L14" s="64">
         <v>2</v>
       </c>
       <c r="M14" s="65" t="s">
         <v>14</v>
       </c>
       <c r="N14" s="39">
         <v>2</v>
       </c>
       <c r="O14" s="66">
         <v>3</v>
       </c>
       <c r="P14" s="66">
         <v>776</v>
       </c>
       <c r="Q14" s="66">
         <v>155</v>
       </c>
       <c r="R14" s="66">
         <v>221</v>
       </c>
       <c r="S14" s="66">
         <v>399</v>
       </c>
       <c r="T14" s="41">
         <v>20</v>
       </c>
       <c r="U14" s="41">
         <v>28.5</v>
       </c>
       <c r="V14" s="41">
         <v>51.5</v>
       </c>
     </row>
     <row r="15" spans="1:23" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B15" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C15" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C15" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E15" s="48"/>
       <c r="F15" s="26">
         <v>3</v>
       </c>
       <c r="H15" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I15" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J15" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K15" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L15" s="64">
         <v>2</v>
       </c>
       <c r="M15" s="65" t="s">
         <v>15</v>
       </c>
       <c r="N15" s="39">
         <v>3</v>
       </c>
       <c r="O15" s="66">
         <v>1784</v>
       </c>
       <c r="P15" s="66">
         <v>1411227</v>
       </c>
       <c r="Q15" s="66">
         <v>54005</v>
       </c>
       <c r="R15" s="66">
         <v>249506</v>
       </c>
       <c r="S15" s="66">
         <v>1107717</v>
       </c>
       <c r="T15" s="41">
         <v>3.8</v>
       </c>
       <c r="U15" s="41">
         <v>17.7</v>
       </c>
       <c r="V15" s="41">
         <v>78.5</v>
       </c>
     </row>
     <row r="16" spans="1:23" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B16" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C16" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C16" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E16" s="48"/>
       <c r="F16" s="26">
         <v>4</v>
       </c>
       <c r="H16" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I16" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J16" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K16" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L16" s="64">
         <v>2</v>
       </c>
       <c r="M16" s="65" t="s">
         <v>16</v>
       </c>
       <c r="N16" s="39">
         <v>4</v>
       </c>
       <c r="O16" s="66">
         <v>1367</v>
       </c>
       <c r="P16" s="66">
         <v>2164305</v>
       </c>
       <c r="Q16" s="66">
         <v>102077</v>
       </c>
       <c r="R16" s="66">
         <v>280548</v>
       </c>
       <c r="S16" s="66">
         <v>1781680</v>
       </c>
       <c r="T16" s="41">
         <v>4.7</v>
       </c>
       <c r="U16" s="41">
         <v>13</v>
       </c>
       <c r="V16" s="41">
         <v>82.3</v>
       </c>
     </row>
     <row r="17" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B17" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C17" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C17" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E17" s="48"/>
       <c r="F17" s="26">
         <v>5</v>
       </c>
       <c r="H17" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I17" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J17" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K17" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L17" s="64">
         <v>2</v>
       </c>
       <c r="M17" s="65" t="s">
         <v>17</v>
       </c>
       <c r="N17" s="39">
         <v>5</v>
       </c>
       <c r="O17" s="66">
         <v>574</v>
       </c>
       <c r="P17" s="66">
         <v>11449797</v>
       </c>
       <c r="Q17" s="66">
         <v>914400</v>
       </c>
       <c r="R17" s="66">
         <v>1857922</v>
       </c>
       <c r="S17" s="66">
         <v>8677475</v>
       </c>
       <c r="T17" s="41">
         <v>8</v>
       </c>
       <c r="U17" s="41">
         <v>16.2</v>
       </c>
       <c r="V17" s="41">
         <v>75.8</v>
       </c>
     </row>
     <row r="18" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B18" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C18" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C18" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E18" s="48"/>
       <c r="F18" s="26">
         <v>6</v>
       </c>
       <c r="H18" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I18" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J18" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K18" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L18" s="64">
         <v>2</v>
       </c>
       <c r="M18" s="65" t="s">
         <v>18</v>
       </c>
       <c r="N18" s="39">
         <v>6</v>
       </c>
       <c r="O18" s="66">
         <v>5</v>
       </c>
       <c r="P18" s="66">
         <v>5551</v>
       </c>
       <c r="Q18" s="66">
         <v>2067</v>
       </c>
       <c r="R18" s="66">
         <v>791</v>
       </c>
       <c r="S18" s="66">
         <v>2693</v>
       </c>
       <c r="T18" s="41">
         <v>37.200000000000003</v>
       </c>
       <c r="U18" s="41">
         <v>14.2</v>
       </c>
       <c r="V18" s="41">
         <v>48.5</v>
       </c>
     </row>
     <row r="19" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B19" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C19" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C19" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E19" s="48"/>
       <c r="F19" s="26">
         <v>7</v>
       </c>
       <c r="H19" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I19" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J19" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K19" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L19" s="64">
         <v>3</v>
       </c>
       <c r="M19" s="65" t="s">
         <v>19</v>
       </c>
       <c r="N19" s="39">
         <v>7</v>
       </c>
       <c r="O19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T19" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U19" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V19" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B20" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C20" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C20" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E20" s="48"/>
       <c r="F20" s="26">
         <v>8</v>
       </c>
       <c r="H20" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I20" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J20" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K20" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L20" s="64">
         <v>3</v>
       </c>
       <c r="M20" s="65" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="39">
         <v>8</v>
       </c>
       <c r="O20" s="66">
         <v>3</v>
       </c>
       <c r="P20" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q20" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R20" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S20" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T20" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U20" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V20" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="21" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B21" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C21" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C21" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E21" s="48"/>
       <c r="F21" s="26">
         <v>9</v>
       </c>
       <c r="H21" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I21" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J21" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K21" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L21" s="64">
         <v>3</v>
       </c>
       <c r="M21" s="65" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="39">
         <v>9</v>
       </c>
       <c r="O21" s="66">
         <v>2</v>
       </c>
       <c r="P21" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q21" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R21" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S21" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T21" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U21" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V21" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="22" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B22" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C22" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C22" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E22" s="48"/>
       <c r="F22" s="26">
         <v>10</v>
       </c>
       <c r="H22" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I22" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J22" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K22" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L22" s="64">
         <v>3</v>
       </c>
       <c r="M22" s="65" t="s">
         <v>22</v>
       </c>
       <c r="N22" s="39">
         <v>10</v>
       </c>
       <c r="O22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T22" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U22" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V22" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B23" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C23" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C23" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E23" s="48"/>
       <c r="F23" s="26">
         <v>11</v>
       </c>
       <c r="H23" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I23" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J23" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K23" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L23" s="64">
         <v>2</v>
       </c>
       <c r="M23" s="65" t="s">
         <v>244</v>
       </c>
       <c r="N23" s="39">
         <v>11</v>
       </c>
       <c r="O23" s="66">
         <v>3</v>
       </c>
       <c r="P23" s="66">
         <v>7928</v>
       </c>
       <c r="Q23" s="66">
         <v>156</v>
       </c>
       <c r="R23" s="66">
         <v>608</v>
       </c>
       <c r="S23" s="66">
         <v>7163</v>
       </c>
       <c r="T23" s="41">
         <v>2</v>
       </c>
       <c r="U23" s="41">
         <v>7.7</v>
       </c>
       <c r="V23" s="41">
         <v>90.4</v>
       </c>
     </row>
     <row r="24" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B24" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C24" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C24" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E24" s="48"/>
       <c r="F24" s="26">
         <v>12</v>
       </c>
       <c r="H24" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I24" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J24" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L24" s="64">
         <v>3</v>
       </c>
       <c r="M24" s="65" t="s">
         <v>245</v>
       </c>
       <c r="N24" s="39">
         <v>12</v>
       </c>
       <c r="O24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T24" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U24" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V24" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="25" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B25" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C25" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C25" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E25" s="48"/>
       <c r="F25" s="26">
         <v>13</v>
       </c>
       <c r="H25" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I25" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J25" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K25" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L25" s="64">
         <v>3</v>
       </c>
       <c r="M25" s="65" t="s">
         <v>246</v>
       </c>
       <c r="N25" s="39">
         <v>13</v>
       </c>
       <c r="O25" s="66">
         <v>1</v>
       </c>
       <c r="P25" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q25" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R25" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S25" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T25" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U25" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V25" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="26" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B26" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C26" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C26" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E26" s="48"/>
       <c r="F26" s="26">
         <v>14</v>
       </c>
       <c r="H26" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I26" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J26" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K26" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L26" s="64">
         <v>3</v>
       </c>
       <c r="M26" s="65" t="s">
         <v>247</v>
       </c>
       <c r="N26" s="39">
         <v>14</v>
       </c>
       <c r="O26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T26" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U26" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V26" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B27" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C27" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C27" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E27" s="48"/>
       <c r="F27" s="26">
         <v>15</v>
       </c>
       <c r="H27" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I27" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J27" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K27" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L27" s="64">
         <v>3</v>
       </c>
       <c r="M27" s="65" t="s">
         <v>248</v>
       </c>
       <c r="N27" s="39">
         <v>15</v>
       </c>
       <c r="O27" s="66">
         <v>2</v>
       </c>
       <c r="P27" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q27" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R27" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S27" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T27" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U27" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V27" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="28" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B28" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C28" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C28" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E28" s="48"/>
       <c r="F28" s="26">
         <v>16</v>
       </c>
       <c r="H28" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I28" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J28" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K28" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L28" s="5">
         <v>2</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>23</v>
       </c>
       <c r="N28" s="39">
         <v>16</v>
       </c>
       <c r="O28" s="66">
         <v>183</v>
       </c>
       <c r="P28" s="66">
         <v>174506</v>
       </c>
       <c r="Q28" s="66">
         <v>11077</v>
       </c>
       <c r="R28" s="66">
         <v>38683</v>
       </c>
       <c r="S28" s="66">
         <v>124747</v>
       </c>
       <c r="T28" s="41">
         <v>6.3</v>
       </c>
       <c r="U28" s="41">
         <v>22.2</v>
       </c>
       <c r="V28" s="41">
         <v>71.5</v>
       </c>
     </row>
     <row r="29" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B29" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C29" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C29" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E29" s="48"/>
       <c r="F29" s="26">
         <v>17</v>
       </c>
       <c r="H29" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I29" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J29" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K29" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L29" s="5">
         <v>3</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N29" s="39">
         <v>17</v>
       </c>
       <c r="O29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T29" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U29" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V29" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B30" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C30" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C30" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E30" s="48"/>
       <c r="F30" s="26">
         <v>18</v>
       </c>
       <c r="H30" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I30" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J30" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K30" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L30" s="5">
         <v>3</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>25</v>
       </c>
       <c r="N30" s="39">
         <v>18</v>
       </c>
       <c r="O30" s="66">
         <v>31</v>
       </c>
       <c r="P30" s="66">
         <v>5437</v>
       </c>
       <c r="Q30" s="66">
         <v>24</v>
       </c>
       <c r="R30" s="66">
         <v>442</v>
       </c>
       <c r="S30" s="66">
         <v>4971</v>
       </c>
       <c r="T30" s="41">
         <v>0.5</v>
       </c>
       <c r="U30" s="41">
         <v>8.1</v>
       </c>
       <c r="V30" s="41">
         <v>91.4</v>
       </c>
     </row>
     <row r="31" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B31" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C31" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C31" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E31" s="48"/>
       <c r="F31" s="26">
         <v>19</v>
       </c>
       <c r="H31" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I31" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J31" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K31" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L31" s="5">
         <v>3</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N31" s="39">
         <v>19</v>
       </c>
       <c r="O31" s="66">
         <v>111</v>
       </c>
       <c r="P31" s="66">
         <v>33016</v>
       </c>
       <c r="Q31" s="66">
         <v>676</v>
       </c>
       <c r="R31" s="66">
         <v>4536</v>
       </c>
       <c r="S31" s="66">
         <v>27804</v>
       </c>
       <c r="T31" s="41">
         <v>2</v>
       </c>
       <c r="U31" s="41">
         <v>13.7</v>
       </c>
       <c r="V31" s="41">
         <v>84.2</v>
       </c>
     </row>
     <row r="32" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B32" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C32" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C32" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E32" s="48"/>
       <c r="F32" s="26">
         <v>20</v>
       </c>
       <c r="H32" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I32" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J32" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K32" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L32" s="5">
         <v>3</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N32" s="39">
         <v>20</v>
       </c>
       <c r="O32" s="66">
         <v>41</v>
       </c>
       <c r="P32" s="66">
         <v>136054</v>
       </c>
       <c r="Q32" s="66">
         <v>10376</v>
       </c>
       <c r="R32" s="66">
         <v>33705</v>
       </c>
       <c r="S32" s="66">
         <v>91972</v>
       </c>
       <c r="T32" s="41">
         <v>7.6</v>
       </c>
       <c r="U32" s="41">
         <v>24.8</v>
       </c>
       <c r="V32" s="41">
         <v>67.599999999999994</v>
       </c>
     </row>
     <row r="33" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B33" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C33" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C33" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E33" s="48"/>
       <c r="F33" s="26">
         <v>21</v>
       </c>
       <c r="H33" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I33" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J33" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K33" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L33" s="5">
         <v>2</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N33" s="39">
         <v>21</v>
       </c>
       <c r="O33" s="66">
         <v>2834</v>
       </c>
       <c r="P33" s="66">
         <v>13025440</v>
       </c>
       <c r="Q33" s="66">
         <v>956627</v>
       </c>
       <c r="R33" s="66">
         <v>2169303</v>
       </c>
       <c r="S33" s="66">
         <v>9899510</v>
       </c>
       <c r="T33" s="41">
         <v>7.3</v>
       </c>
       <c r="U33" s="41">
         <v>16.7</v>
       </c>
       <c r="V33" s="41">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B34" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C34" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C34" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E34" s="48"/>
       <c r="F34" s="26">
         <v>22</v>
       </c>
       <c r="H34" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I34" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J34" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K34" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L34" s="5">
         <v>3</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="N34" s="39">
         <v>22</v>
       </c>
       <c r="O34" s="66">
         <v>2</v>
       </c>
       <c r="P34" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q34" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R34" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S34" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T34" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U34" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V34" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="35" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B35" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C35" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C35" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E35" s="48"/>
       <c r="F35" s="26">
         <v>23</v>
       </c>
       <c r="H35" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I35" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J35" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K35" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L35" s="5">
         <v>3</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="39">
         <v>23</v>
       </c>
       <c r="O35" s="66">
         <v>1425</v>
       </c>
       <c r="P35" s="66">
         <v>1092256</v>
       </c>
       <c r="Q35" s="66">
         <v>40080</v>
       </c>
       <c r="R35" s="66">
         <v>221731</v>
       </c>
       <c r="S35" s="66">
         <v>830445</v>
       </c>
       <c r="T35" s="41">
         <v>3.7</v>
       </c>
       <c r="U35" s="41">
         <v>20.3</v>
       </c>
       <c r="V35" s="41">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B36" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C36" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C36" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E36" s="48"/>
       <c r="F36" s="26">
         <v>24</v>
       </c>
       <c r="H36" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I36" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J36" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K36" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L36" s="5">
         <v>3</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="N36" s="39">
         <v>24</v>
       </c>
       <c r="O36" s="66">
         <v>1000</v>
       </c>
       <c r="P36" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q36" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R36" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S36" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T36" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U36" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V36" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="37" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B37" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C37" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C37" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E37" s="48"/>
       <c r="F37" s="26">
         <v>25</v>
       </c>
       <c r="H37" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I37" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J37" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K37" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L37" s="5">
         <v>3</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N37" s="39">
         <v>25</v>
       </c>
       <c r="O37" s="66">
         <v>407</v>
       </c>
       <c r="P37" s="66">
         <v>10402606</v>
       </c>
       <c r="Q37" s="66">
         <v>839145</v>
       </c>
       <c r="R37" s="66">
         <v>1736792</v>
       </c>
       <c r="S37" s="66">
         <v>7826669</v>
       </c>
       <c r="T37" s="41">
         <v>8.1</v>
       </c>
       <c r="U37" s="41">
         <v>16.7</v>
       </c>
       <c r="V37" s="41">
         <v>75.2</v>
       </c>
     </row>
     <row r="38" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B38" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C38" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C38" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E38" s="48"/>
       <c r="F38" s="26">
         <v>26</v>
       </c>
       <c r="H38" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I38" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J38" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K38" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L38" s="5">
         <v>3</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="N38" s="39">
         <v>26</v>
       </c>
       <c r="O38" s="66">
         <v>260</v>
       </c>
       <c r="P38" s="66">
         <v>207959</v>
       </c>
       <c r="Q38" s="66">
         <v>27610</v>
       </c>
       <c r="R38" s="66">
         <v>61855</v>
       </c>
       <c r="S38" s="66">
         <v>118494</v>
       </c>
       <c r="T38" s="41">
         <v>13.3</v>
       </c>
       <c r="U38" s="41">
         <v>29.7</v>
       </c>
       <c r="V38" s="41">
         <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B39" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C39" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C39" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E39" s="48"/>
       <c r="F39" s="26">
         <v>27</v>
       </c>
       <c r="H39" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I39" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J39" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K39" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L39" s="5">
         <v>4</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N39" s="39">
         <v>27</v>
       </c>
       <c r="O39" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P39" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q39" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R39" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S39" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T39" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U39" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V39" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="40" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B40" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C40" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C40" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E40" s="48"/>
       <c r="F40" s="26">
         <v>28</v>
       </c>
       <c r="H40" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I40" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J40" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K40" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L40" s="5">
         <v>4</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N40" s="39">
         <v>28</v>
       </c>
       <c r="O40" s="66">
         <v>141</v>
       </c>
       <c r="P40" s="66">
         <v>28128</v>
       </c>
       <c r="Q40" s="66">
         <v>3096</v>
       </c>
       <c r="R40" s="66">
         <v>4509</v>
       </c>
       <c r="S40" s="66">
         <v>20523</v>
       </c>
       <c r="T40" s="41">
         <v>11</v>
       </c>
       <c r="U40" s="41">
         <v>16</v>
       </c>
       <c r="V40" s="41">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B41" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C41" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C41" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E41" s="48"/>
       <c r="F41" s="26">
         <v>29</v>
       </c>
       <c r="H41" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I41" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J41" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K41" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L41" s="5">
         <v>4</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N41" s="39">
         <v>29</v>
       </c>
       <c r="O41" s="66">
         <v>88</v>
       </c>
       <c r="P41" s="66">
         <v>46171</v>
       </c>
       <c r="Q41" s="66">
         <v>4252</v>
       </c>
       <c r="R41" s="66">
         <v>8922</v>
       </c>
       <c r="S41" s="66">
         <v>32997</v>
       </c>
       <c r="T41" s="41">
         <v>9.1999999999999993</v>
       </c>
       <c r="U41" s="41">
         <v>19.3</v>
       </c>
       <c r="V41" s="41">
         <v>71.5</v>
       </c>
     </row>
     <row r="42" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B42" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C42" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C42" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E42" s="48"/>
       <c r="F42" s="26">
         <v>30</v>
       </c>
       <c r="H42" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I42" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J42" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K42" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L42" s="5">
         <v>4</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N42" s="39">
         <v>30</v>
       </c>
       <c r="O42" s="66">
         <v>30</v>
       </c>
       <c r="P42" s="66">
         <v>133660</v>
       </c>
       <c r="Q42" s="66">
         <v>20262</v>
       </c>
       <c r="R42" s="66">
         <v>48424</v>
       </c>
       <c r="S42" s="66">
         <v>64974</v>
       </c>
       <c r="T42" s="41">
         <v>15.2</v>
       </c>
       <c r="U42" s="41">
         <v>36.200000000000003</v>
       </c>
       <c r="V42" s="41">
         <v>48.6</v>
       </c>
     </row>
     <row r="43" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B43" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C43" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C43" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E43" s="48"/>
       <c r="F43" s="26">
         <v>31</v>
       </c>
       <c r="H43" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I43" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J43" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K43" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L43" s="5">
         <v>3</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="N43" s="39">
         <v>31</v>
       </c>
       <c r="O43" s="66">
         <v>50</v>
       </c>
       <c r="P43" s="66">
         <v>120798</v>
       </c>
       <c r="Q43" s="66">
         <v>17076</v>
       </c>
       <c r="R43" s="66">
         <v>51845</v>
       </c>
       <c r="S43" s="66">
         <v>51877</v>
       </c>
       <c r="T43" s="41">
         <v>14.1</v>
       </c>
       <c r="U43" s="41">
         <v>42.9</v>
       </c>
       <c r="V43" s="41">
         <v>42.9</v>
       </c>
     </row>
     <row r="44" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B44" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C44" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C44" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E44" s="48"/>
       <c r="F44" s="26">
         <v>32</v>
       </c>
       <c r="H44" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I44" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J44" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K44" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L44" s="5">
         <v>4</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N44" s="39">
         <v>32</v>
       </c>
       <c r="O44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T44" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U44" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V44" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B45" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C45" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C45" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E45" s="48"/>
       <c r="F45" s="26">
         <v>33</v>
       </c>
       <c r="H45" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I45" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J45" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K45" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L45" s="5">
         <v>4</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>40</v>
       </c>
       <c r="N45" s="39">
         <v>33</v>
       </c>
       <c r="O45" s="66">
         <v>25</v>
       </c>
       <c r="P45" s="66">
         <v>3348</v>
       </c>
       <c r="Q45" s="66">
         <v>22</v>
       </c>
       <c r="R45" s="66">
         <v>513</v>
       </c>
       <c r="S45" s="66">
         <v>2813</v>
       </c>
       <c r="T45" s="41">
         <v>0.6</v>
       </c>
       <c r="U45" s="41">
         <v>15.3</v>
       </c>
       <c r="V45" s="41">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B46" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C46" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C46" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E46" s="48"/>
       <c r="F46" s="26">
         <v>34</v>
       </c>
       <c r="H46" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I46" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J46" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K46" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L46" s="5">
         <v>4</v>
       </c>
       <c r="M46" s="6" t="s">
         <v>41</v>
       </c>
       <c r="N46" s="39">
         <v>34</v>
       </c>
       <c r="O46" s="66">
         <v>18</v>
       </c>
       <c r="P46" s="66">
         <v>6307</v>
       </c>
       <c r="Q46" s="66">
         <v>137</v>
       </c>
       <c r="R46" s="66">
         <v>1415</v>
       </c>
       <c r="S46" s="66">
         <v>4754</v>
       </c>
       <c r="T46" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="U46" s="41">
         <v>22.4</v>
       </c>
       <c r="V46" s="41">
         <v>75.400000000000006</v>
       </c>
     </row>
     <row r="47" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B47" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C47" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C47" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E47" s="48"/>
       <c r="F47" s="26">
         <v>35</v>
       </c>
       <c r="H47" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I47" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J47" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K47" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L47" s="5">
         <v>4</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N47" s="39">
         <v>35</v>
       </c>
       <c r="O47" s="66">
         <v>7</v>
       </c>
       <c r="P47" s="66">
         <v>111143</v>
       </c>
       <c r="Q47" s="66">
         <v>16917</v>
       </c>
       <c r="R47" s="66">
         <v>49918</v>
       </c>
       <c r="S47" s="66">
         <v>44309</v>
       </c>
       <c r="T47" s="41">
         <v>15.2</v>
       </c>
       <c r="U47" s="41">
         <v>44.9</v>
       </c>
       <c r="V47" s="41">
         <v>39.9</v>
       </c>
     </row>
     <row r="48" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B48" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C48" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C48" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E48" s="48"/>
       <c r="F48" s="26">
         <v>36</v>
       </c>
       <c r="H48" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I48" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J48" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K48" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L48" s="5">
         <v>3</v>
       </c>
       <c r="M48" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N48" s="39">
         <v>36</v>
       </c>
       <c r="O48" s="66">
         <v>42</v>
       </c>
       <c r="P48" s="66">
         <v>33274</v>
       </c>
       <c r="Q48" s="66">
         <v>1364</v>
       </c>
       <c r="R48" s="66">
         <v>2580</v>
       </c>
       <c r="S48" s="66">
         <v>29330</v>
       </c>
       <c r="T48" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="U48" s="41">
         <v>7.8</v>
       </c>
       <c r="V48" s="41">
         <v>88.1</v>
       </c>
     </row>
     <row r="49" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B49" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C49" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C49" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E49" s="48"/>
       <c r="F49" s="26">
         <v>37</v>
       </c>
       <c r="H49" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I49" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J49" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K49" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L49" s="5">
         <v>4</v>
       </c>
       <c r="M49" s="6" t="s">
         <v>44</v>
       </c>
       <c r="N49" s="39">
         <v>37</v>
       </c>
       <c r="O49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T49" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U49" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V49" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="50" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B50" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C50" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C50" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E50" s="48"/>
       <c r="F50" s="26">
         <v>38</v>
       </c>
       <c r="H50" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I50" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J50" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K50" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L50" s="5">
         <v>4</v>
       </c>
       <c r="M50" s="6" t="s">
         <v>45</v>
       </c>
       <c r="N50" s="39">
         <v>38</v>
       </c>
       <c r="O50" s="66">
         <v>14</v>
       </c>
       <c r="P50" s="66">
         <v>3124</v>
       </c>
       <c r="Q50" s="66">
         <v>49</v>
       </c>
       <c r="R50" s="66">
         <v>335</v>
       </c>
       <c r="S50" s="66">
         <v>2741</v>
       </c>
       <c r="T50" s="41">
         <v>1.6</v>
       </c>
       <c r="U50" s="41">
         <v>10.7</v>
       </c>
       <c r="V50" s="41">
         <v>87.7</v>
       </c>
     </row>
     <row r="51" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B51" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C51" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C51" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E51" s="48"/>
       <c r="F51" s="26">
         <v>39</v>
       </c>
       <c r="H51" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I51" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J51" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K51" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L51" s="5">
         <v>4</v>
       </c>
       <c r="M51" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N51" s="39">
         <v>39</v>
       </c>
       <c r="O51" s="66">
         <v>19</v>
       </c>
       <c r="P51" s="66">
         <v>7078</v>
       </c>
       <c r="Q51" s="66">
         <v>235</v>
       </c>
       <c r="R51" s="66">
         <v>485</v>
       </c>
       <c r="S51" s="66">
         <v>6358</v>
       </c>
       <c r="T51" s="41">
         <v>3.3</v>
       </c>
       <c r="U51" s="41">
         <v>6.9</v>
       </c>
       <c r="V51" s="41">
         <v>89.8</v>
       </c>
     </row>
     <row r="52" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B52" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C52" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C52" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E52" s="48"/>
       <c r="F52" s="26">
         <v>40</v>
       </c>
       <c r="H52" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I52" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J52" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K52" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L52" s="5">
         <v>4</v>
       </c>
       <c r="M52" s="6" t="s">
         <v>47</v>
       </c>
       <c r="N52" s="39">
         <v>40</v>
       </c>
       <c r="O52" s="66">
         <v>9</v>
       </c>
       <c r="P52" s="66">
         <v>23072</v>
       </c>
       <c r="Q52" s="66">
         <v>1080</v>
       </c>
       <c r="R52" s="66">
         <v>1761</v>
       </c>
       <c r="S52" s="66">
         <v>20231</v>
       </c>
       <c r="T52" s="41">
         <v>4.7</v>
       </c>
       <c r="U52" s="41">
         <v>7.6</v>
       </c>
       <c r="V52" s="41">
         <v>87.7</v>
       </c>
     </row>
     <row r="53" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B53" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C53" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C53" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E53" s="48"/>
       <c r="F53" s="26">
         <v>41</v>
       </c>
       <c r="H53" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I53" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J53" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K53" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L53" s="64">
         <v>3</v>
       </c>
       <c r="M53" s="65" t="s">
         <v>48</v>
       </c>
       <c r="N53" s="39">
         <v>41</v>
       </c>
       <c r="O53" s="66">
         <v>13</v>
       </c>
       <c r="P53" s="66">
         <v>29272</v>
       </c>
       <c r="Q53" s="66">
         <v>5777</v>
       </c>
       <c r="R53" s="66">
         <v>9333</v>
       </c>
       <c r="S53" s="66">
         <v>14162</v>
       </c>
       <c r="T53" s="41">
         <v>19.7</v>
       </c>
       <c r="U53" s="41">
         <v>31.9</v>
       </c>
       <c r="V53" s="41">
         <v>48.4</v>
       </c>
     </row>
     <row r="54" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B54" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C54" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C54" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E54" s="48"/>
       <c r="F54" s="26">
         <v>42</v>
       </c>
       <c r="H54" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I54" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J54" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K54" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L54" s="64">
         <v>4</v>
       </c>
       <c r="M54" s="65" t="s">
         <v>49</v>
       </c>
       <c r="N54" s="39">
         <v>42</v>
       </c>
       <c r="O54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T54" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U54" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V54" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="55" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B55" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C55" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C55" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E55" s="48"/>
       <c r="F55" s="26">
         <v>43</v>
       </c>
       <c r="H55" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I55" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J55" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K55" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L55" s="64">
         <v>4</v>
       </c>
       <c r="M55" s="65" t="s">
         <v>50</v>
       </c>
       <c r="N55" s="39">
         <v>43</v>
       </c>
       <c r="O55" s="66">
         <v>6</v>
       </c>
       <c r="P55" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q55" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R55" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S55" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T55" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U55" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V55" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="56" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B56" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C56" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C56" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E56" s="48"/>
       <c r="F56" s="26">
         <v>44</v>
       </c>
       <c r="H56" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I56" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J56" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K56" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L56" s="64">
         <v>4</v>
       </c>
       <c r="M56" s="65" t="s">
         <v>51</v>
       </c>
       <c r="N56" s="39">
         <v>44</v>
       </c>
       <c r="O56" s="66">
         <v>5</v>
       </c>
       <c r="P56" s="66">
         <v>1457</v>
       </c>
       <c r="Q56" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R56" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S56" s="66">
         <v>1457</v>
       </c>
       <c r="T56" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U56" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V56" s="41">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B57" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C57" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C57" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E57" s="48"/>
       <c r="F57" s="26">
         <v>45</v>
       </c>
       <c r="H57" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I57" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J57" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K57" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L57" s="64">
         <v>4</v>
       </c>
       <c r="M57" s="65" t="s">
         <v>52</v>
       </c>
       <c r="N57" s="39">
         <v>45</v>
       </c>
       <c r="O57" s="66">
         <v>2</v>
       </c>
       <c r="P57" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q57" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R57" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S57" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T57" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U57" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V57" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="58" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B58" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C58" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C58" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E58" s="48"/>
       <c r="F58" s="26">
         <v>46</v>
       </c>
       <c r="H58" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I58" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J58" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K58" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L58" s="5">
         <v>3</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>53</v>
       </c>
       <c r="N58" s="39">
         <v>46</v>
       </c>
       <c r="O58" s="66">
         <v>135</v>
       </c>
       <c r="P58" s="66">
         <v>1439754</v>
       </c>
       <c r="Q58" s="66">
         <v>297084</v>
       </c>
       <c r="R58" s="66">
         <v>288058</v>
       </c>
       <c r="S58" s="66">
         <v>854612</v>
       </c>
       <c r="T58" s="41">
         <v>20.6</v>
       </c>
       <c r="U58" s="41">
         <v>20</v>
       </c>
       <c r="V58" s="41">
         <v>59.4</v>
       </c>
     </row>
     <row r="59" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B59" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C59" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C59" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E59" s="48"/>
       <c r="F59" s="26">
         <v>47</v>
       </c>
       <c r="H59" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I59" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J59" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K59" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L59" s="5">
         <v>4</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>54</v>
       </c>
       <c r="N59" s="39">
         <v>47</v>
       </c>
       <c r="O59" s="66">
         <v>1</v>
       </c>
       <c r="P59" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q59" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R59" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S59" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T59" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U59" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V59" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="60" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B60" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C60" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C60" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E60" s="48"/>
       <c r="F60" s="26">
         <v>48</v>
       </c>
       <c r="H60" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I60" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J60" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K60" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L60" s="5">
         <v>4</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>55</v>
       </c>
       <c r="N60" s="39">
         <v>48</v>
       </c>
       <c r="O60" s="66">
         <v>69</v>
       </c>
       <c r="P60" s="66">
         <v>102486</v>
       </c>
       <c r="Q60" s="66">
         <v>13994</v>
       </c>
       <c r="R60" s="66">
         <v>9123</v>
       </c>
       <c r="S60" s="66">
         <v>79369</v>
       </c>
       <c r="T60" s="41">
         <v>13.7</v>
       </c>
       <c r="U60" s="41">
         <v>8.9</v>
       </c>
       <c r="V60" s="41">
         <v>77.400000000000006</v>
       </c>
     </row>
     <row r="61" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B61" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C61" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C61" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E61" s="48"/>
       <c r="F61" s="26">
         <v>49</v>
       </c>
       <c r="H61" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I61" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J61" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K61" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L61" s="5">
         <v>4</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>56</v>
       </c>
       <c r="N61" s="39">
         <v>49</v>
       </c>
       <c r="O61" s="66">
         <v>42</v>
       </c>
       <c r="P61" s="66">
         <v>244702</v>
       </c>
       <c r="Q61" s="66">
         <v>21399</v>
       </c>
       <c r="R61" s="66">
         <v>44688</v>
       </c>
       <c r="S61" s="66">
         <v>178615</v>
       </c>
       <c r="T61" s="41">
         <v>8.6999999999999993</v>
       </c>
       <c r="U61" s="41">
         <v>18.3</v>
       </c>
       <c r="V61" s="41">
         <v>73</v>
       </c>
     </row>
     <row r="62" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B62" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C62" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C62" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E62" s="48"/>
       <c r="F62" s="26">
         <v>50</v>
       </c>
       <c r="H62" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I62" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J62" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K62" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L62" s="5">
         <v>4</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>57</v>
       </c>
       <c r="N62" s="39">
         <v>50</v>
       </c>
       <c r="O62" s="66">
         <v>23</v>
       </c>
       <c r="P62" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q62" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R62" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S62" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T62" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U62" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V62" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="63" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B63" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C63" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C63" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E63" s="48"/>
       <c r="F63" s="26">
         <v>51</v>
       </c>
       <c r="H63" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I63" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J63" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K63" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L63" s="5">
         <v>3</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>58</v>
       </c>
       <c r="N63" s="39">
         <v>51</v>
       </c>
       <c r="O63" s="66">
         <v>397</v>
       </c>
       <c r="P63" s="66">
         <v>931659</v>
       </c>
       <c r="Q63" s="66">
         <v>90789</v>
       </c>
       <c r="R63" s="66">
         <v>240230</v>
       </c>
       <c r="S63" s="66">
         <v>600640</v>
       </c>
       <c r="T63" s="41">
         <v>9.6999999999999993</v>
       </c>
       <c r="U63" s="41">
         <v>25.8</v>
       </c>
       <c r="V63" s="41">
         <v>64.5</v>
       </c>
     </row>
     <row r="64" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B64" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C64" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C64" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E64" s="48"/>
       <c r="F64" s="26">
         <v>52</v>
       </c>
       <c r="H64" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I64" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J64" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K64" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L64" s="5">
         <v>4</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>59</v>
       </c>
       <c r="N64" s="39">
         <v>52</v>
       </c>
       <c r="O64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T64" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U64" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V64" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B65" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C65" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C65" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E65" s="48"/>
       <c r="F65" s="26">
         <v>53</v>
       </c>
       <c r="H65" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I65" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J65" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K65" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L65" s="5">
         <v>4</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>60</v>
       </c>
       <c r="N65" s="39">
         <v>53</v>
       </c>
       <c r="O65" s="66">
         <v>212</v>
       </c>
       <c r="P65" s="66">
         <v>104984</v>
       </c>
       <c r="Q65" s="66">
         <v>10156</v>
       </c>
       <c r="R65" s="66">
         <v>13981</v>
       </c>
       <c r="S65" s="66">
         <v>80847</v>
       </c>
       <c r="T65" s="41">
         <v>9.6999999999999993</v>
       </c>
       <c r="U65" s="41">
         <v>13.3</v>
       </c>
       <c r="V65" s="41">
         <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B66" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C66" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C66" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E66" s="48"/>
       <c r="F66" s="26">
         <v>54</v>
       </c>
       <c r="H66" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I66" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J66" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K66" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L66" s="5">
         <v>4</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>61</v>
       </c>
       <c r="N66" s="39">
         <v>54</v>
       </c>
       <c r="O66" s="66">
         <v>138</v>
       </c>
       <c r="P66" s="66">
         <v>156514</v>
       </c>
       <c r="Q66" s="66">
         <v>18741</v>
       </c>
       <c r="R66" s="66">
         <v>44322</v>
       </c>
       <c r="S66" s="66">
         <v>93451</v>
       </c>
       <c r="T66" s="41">
         <v>12</v>
       </c>
       <c r="U66" s="41">
         <v>28.3</v>
       </c>
       <c r="V66" s="41">
         <v>59.7</v>
       </c>
     </row>
     <row r="67" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B67" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C67" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C67" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D67" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E67" s="48"/>
       <c r="F67" s="26">
         <v>55</v>
       </c>
       <c r="H67" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I67" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J67" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K67" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L67" s="5">
         <v>4</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N67" s="39">
         <v>55</v>
       </c>
       <c r="O67" s="66">
         <v>47</v>
       </c>
       <c r="P67" s="66">
         <v>670162</v>
       </c>
       <c r="Q67" s="66">
         <v>61893</v>
       </c>
       <c r="R67" s="66">
         <v>181927</v>
       </c>
       <c r="S67" s="66">
         <v>426342</v>
       </c>
       <c r="T67" s="41">
         <v>9.1999999999999993</v>
       </c>
       <c r="U67" s="41">
         <v>27.1</v>
       </c>
       <c r="V67" s="41">
         <v>63.6</v>
       </c>
     </row>
     <row r="68" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B68" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C68" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C68" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E68" s="48"/>
       <c r="F68" s="26">
         <v>56</v>
       </c>
       <c r="H68" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I68" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J68" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K68" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L68" s="5">
         <v>4</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>63</v>
       </c>
       <c r="N68" s="39">
         <v>56</v>
       </c>
       <c r="O68" s="66">
         <v>192</v>
       </c>
       <c r="P68" s="66">
         <v>546281</v>
       </c>
       <c r="Q68" s="66">
         <v>49005</v>
       </c>
       <c r="R68" s="66">
         <v>158787</v>
       </c>
       <c r="S68" s="66">
         <v>338489</v>
       </c>
       <c r="T68" s="41">
         <v>9</v>
       </c>
       <c r="U68" s="41">
         <v>29.1</v>
       </c>
       <c r="V68" s="41">
         <v>62</v>
       </c>
     </row>
     <row r="69" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B69" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C69" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C69" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D69" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E69" s="48"/>
       <c r="F69" s="26">
         <v>57</v>
       </c>
       <c r="H69" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I69" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J69" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K69" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L69" s="5">
         <v>5</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>64</v>
       </c>
       <c r="N69" s="39">
         <v>57</v>
       </c>
       <c r="O69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T69" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U69" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V69" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B70" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C70" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C70" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E70" s="48"/>
       <c r="F70" s="26">
         <v>58</v>
       </c>
       <c r="H70" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I70" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J70" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K70" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L70" s="5">
         <v>5</v>
       </c>
       <c r="M70" s="6" t="s">
         <v>65</v>
       </c>
       <c r="N70" s="39">
         <v>58</v>
       </c>
       <c r="O70" s="66">
         <v>84</v>
       </c>
       <c r="P70" s="66">
         <v>30418</v>
       </c>
       <c r="Q70" s="66">
         <v>807</v>
       </c>
       <c r="R70" s="66">
         <v>4784</v>
       </c>
       <c r="S70" s="66">
         <v>24826</v>
       </c>
       <c r="T70" s="41">
         <v>2.7</v>
       </c>
       <c r="U70" s="41">
         <v>15.7</v>
       </c>
       <c r="V70" s="41">
         <v>81.599999999999994</v>
       </c>
     </row>
     <row r="71" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B71" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C71" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C71" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E71" s="48"/>
       <c r="F71" s="26">
         <v>59</v>
       </c>
       <c r="H71" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I71" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J71" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K71" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L71" s="5">
         <v>5</v>
       </c>
       <c r="M71" s="6" t="s">
         <v>66</v>
       </c>
       <c r="N71" s="39">
         <v>59</v>
       </c>
       <c r="O71" s="66">
         <v>75</v>
       </c>
       <c r="P71" s="66">
         <v>68814</v>
       </c>
       <c r="Q71" s="66">
         <v>5577</v>
       </c>
       <c r="R71" s="66">
         <v>17616</v>
       </c>
       <c r="S71" s="66">
         <v>45621</v>
       </c>
       <c r="T71" s="41">
         <v>8.1</v>
       </c>
       <c r="U71" s="41">
         <v>25.6</v>
       </c>
       <c r="V71" s="41">
         <v>66.3</v>
       </c>
     </row>
     <row r="72" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B72" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C72" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C72" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E72" s="48"/>
       <c r="F72" s="26">
         <v>60</v>
       </c>
       <c r="H72" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I72" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J72" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K72" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L72" s="5">
         <v>5</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>67</v>
       </c>
       <c r="N72" s="39">
         <v>60</v>
       </c>
       <c r="O72" s="66">
         <v>32</v>
       </c>
       <c r="P72" s="66">
         <v>447050</v>
       </c>
       <c r="Q72" s="66">
         <v>42621</v>
       </c>
       <c r="R72" s="66">
         <v>136387</v>
       </c>
       <c r="S72" s="66">
         <v>268042</v>
       </c>
       <c r="T72" s="41">
         <v>9.5</v>
       </c>
       <c r="U72" s="41">
         <v>30.5</v>
       </c>
       <c r="V72" s="41">
         <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B73" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C73" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C73" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E73" s="48"/>
       <c r="F73" s="26">
         <v>61</v>
       </c>
       <c r="H73" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I73" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J73" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K73" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L73" s="5">
         <v>4</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>68</v>
       </c>
       <c r="N73" s="39">
         <v>61</v>
       </c>
       <c r="O73" s="66">
         <v>74</v>
       </c>
       <c r="P73" s="66">
         <v>121303</v>
       </c>
       <c r="Q73" s="66">
         <v>11944</v>
       </c>
       <c r="R73" s="66">
         <v>29176</v>
       </c>
       <c r="S73" s="66">
         <v>80183</v>
       </c>
       <c r="T73" s="41">
         <v>9.8000000000000007</v>
       </c>
       <c r="U73" s="41">
         <v>24.1</v>
       </c>
       <c r="V73" s="41">
         <v>66.099999999999994</v>
       </c>
     </row>
     <row r="74" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B74" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C74" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C74" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E74" s="48"/>
       <c r="F74" s="26">
         <v>62</v>
       </c>
       <c r="H74" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I74" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J74" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K74" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L74" s="5">
         <v>5</v>
       </c>
       <c r="M74" s="6" t="s">
         <v>69</v>
       </c>
       <c r="N74" s="39">
         <v>62</v>
       </c>
       <c r="O74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T74" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U74" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V74" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B75" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C75" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C75" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E75" s="48"/>
       <c r="F75" s="26">
         <v>63</v>
       </c>
       <c r="H75" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I75" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J75" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K75" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L75" s="5">
         <v>5</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>70</v>
       </c>
       <c r="N75" s="39">
         <v>63</v>
       </c>
       <c r="O75" s="66">
         <v>48</v>
       </c>
       <c r="P75" s="66">
         <v>22106</v>
       </c>
       <c r="Q75" s="66">
         <v>1337</v>
       </c>
       <c r="R75" s="66">
         <v>4799</v>
       </c>
       <c r="S75" s="66">
         <v>15970</v>
       </c>
       <c r="T75" s="41">
         <v>6</v>
       </c>
       <c r="U75" s="41">
         <v>21.7</v>
       </c>
       <c r="V75" s="41">
         <v>72.2</v>
       </c>
     </row>
     <row r="76" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B76" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C76" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C76" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E76" s="48"/>
       <c r="F76" s="26">
         <v>64</v>
       </c>
       <c r="H76" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I76" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J76" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K76" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L76" s="5">
         <v>5</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>71</v>
       </c>
       <c r="N76" s="39">
         <v>64</v>
       </c>
       <c r="O76" s="66">
         <v>21</v>
       </c>
       <c r="P76" s="66">
         <v>20630</v>
       </c>
       <c r="Q76" s="66">
         <v>1186</v>
       </c>
       <c r="R76" s="66">
         <v>8490</v>
       </c>
       <c r="S76" s="66">
         <v>10955</v>
       </c>
       <c r="T76" s="41">
         <v>5.7</v>
       </c>
       <c r="U76" s="41">
         <v>41.2</v>
       </c>
       <c r="V76" s="41">
         <v>53.1</v>
       </c>
     </row>
     <row r="77" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B77" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C77" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C77" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E77" s="48"/>
       <c r="F77" s="26">
         <v>65</v>
       </c>
       <c r="H77" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I77" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J77" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K77" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L77" s="5">
         <v>5</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>72</v>
       </c>
       <c r="N77" s="39">
         <v>65</v>
       </c>
       <c r="O77" s="66">
         <v>5</v>
       </c>
       <c r="P77" s="66">
         <v>78567</v>
       </c>
       <c r="Q77" s="66">
         <v>9422</v>
       </c>
       <c r="R77" s="66">
         <v>15887</v>
       </c>
       <c r="S77" s="66">
         <v>53258</v>
       </c>
       <c r="T77" s="41">
         <v>12</v>
       </c>
       <c r="U77" s="41">
         <v>20.2</v>
       </c>
       <c r="V77" s="41">
         <v>67.8</v>
       </c>
     </row>
     <row r="78" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B78" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C78" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C78" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E78" s="48"/>
       <c r="F78" s="26">
         <v>66</v>
       </c>
       <c r="H78" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I78" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J78" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K78" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L78" s="5">
         <v>4</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N78" s="39">
         <v>66</v>
       </c>
       <c r="O78" s="66">
         <v>131</v>
       </c>
       <c r="P78" s="66">
         <v>264075</v>
       </c>
       <c r="Q78" s="66">
         <v>29840</v>
       </c>
       <c r="R78" s="66">
         <v>52267</v>
       </c>
       <c r="S78" s="66">
         <v>181968</v>
       </c>
       <c r="T78" s="41">
         <v>11.3</v>
       </c>
       <c r="U78" s="41">
         <v>19.8</v>
       </c>
       <c r="V78" s="41">
         <v>68.900000000000006</v>
       </c>
     </row>
     <row r="79" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B79" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C79" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C79" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E79" s="48"/>
       <c r="F79" s="26">
         <v>67</v>
       </c>
       <c r="H79" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I79" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J79" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K79" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L79" s="5">
         <v>5</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>74</v>
       </c>
       <c r="N79" s="39">
         <v>67</v>
       </c>
       <c r="O79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T79" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U79" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V79" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="80" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B80" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C80" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C80" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E80" s="48"/>
       <c r="F80" s="26">
         <v>68</v>
       </c>
       <c r="H80" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I80" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J80" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K80" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L80" s="5">
         <v>5</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N80" s="39">
         <v>68</v>
       </c>
       <c r="O80" s="66">
         <v>80</v>
       </c>
       <c r="P80" s="66">
         <v>52461</v>
       </c>
       <c r="Q80" s="66">
         <v>8012</v>
       </c>
       <c r="R80" s="66">
         <v>4398</v>
       </c>
       <c r="S80" s="66">
         <v>40050</v>
       </c>
       <c r="T80" s="41">
         <v>15.3</v>
       </c>
       <c r="U80" s="41">
         <v>8.4</v>
       </c>
       <c r="V80" s="41">
         <v>76.3</v>
       </c>
     </row>
     <row r="81" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B81" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C81" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C81" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D81" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E81" s="48"/>
       <c r="F81" s="26">
         <v>69</v>
       </c>
       <c r="H81" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I81" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J81" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K81" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L81" s="5">
         <v>5</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>76</v>
       </c>
       <c r="N81" s="39">
         <v>69</v>
       </c>
       <c r="O81" s="66">
         <v>41</v>
       </c>
       <c r="P81" s="66">
         <v>67069</v>
       </c>
       <c r="Q81" s="66">
         <v>11978</v>
       </c>
       <c r="R81" s="66">
         <v>18217</v>
       </c>
       <c r="S81" s="66">
         <v>36875</v>
       </c>
       <c r="T81" s="41">
         <v>17.899999999999999</v>
       </c>
       <c r="U81" s="41">
         <v>27.2</v>
       </c>
       <c r="V81" s="41">
         <v>55</v>
       </c>
     </row>
     <row r="82" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B82" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C82" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C82" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E82" s="48"/>
       <c r="F82" s="26">
         <v>70</v>
       </c>
       <c r="H82" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I82" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J82" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K82" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L82" s="5">
         <v>5</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>77</v>
       </c>
       <c r="N82" s="39">
         <v>70</v>
       </c>
       <c r="O82" s="66">
         <v>10</v>
       </c>
       <c r="P82" s="66">
         <v>144545</v>
       </c>
       <c r="Q82" s="66">
         <v>9850</v>
       </c>
       <c r="R82" s="66">
         <v>29652</v>
       </c>
       <c r="S82" s="66">
         <v>105043</v>
       </c>
       <c r="T82" s="41">
         <v>6.8</v>
       </c>
       <c r="U82" s="41">
         <v>20.5</v>
       </c>
       <c r="V82" s="41">
         <v>72.7</v>
       </c>
     </row>
     <row r="83" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B83" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C83" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C83" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E83" s="48"/>
       <c r="F83" s="26">
         <v>71</v>
       </c>
       <c r="H83" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I83" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J83" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K83" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L83" s="5">
         <v>3</v>
       </c>
       <c r="M83" s="6" t="s">
         <v>78</v>
       </c>
       <c r="N83" s="39">
         <v>71</v>
       </c>
       <c r="O83" s="66">
         <v>25</v>
       </c>
       <c r="P83" s="66">
         <v>62758</v>
       </c>
       <c r="Q83" s="66">
         <v>1108</v>
       </c>
       <c r="R83" s="66">
         <v>9986</v>
       </c>
       <c r="S83" s="66">
         <v>51664</v>
       </c>
       <c r="T83" s="41">
         <v>1.8</v>
       </c>
       <c r="U83" s="41">
         <v>15.9</v>
       </c>
       <c r="V83" s="41">
         <v>82.3</v>
       </c>
     </row>
     <row r="84" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B84" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C84" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C84" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E84" s="48"/>
       <c r="F84" s="26">
         <v>72</v>
       </c>
       <c r="H84" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I84" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J84" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K84" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L84" s="5">
         <v>4</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>79</v>
       </c>
       <c r="N84" s="39">
         <v>72</v>
       </c>
       <c r="O84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T84" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U84" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V84" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A85" s="49" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B85" s="49" t="s">
+        <v>265</v>
+      </c>
+      <c r="C85" s="49" t="s">
         <v>266</v>
       </c>
-      <c r="C85" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" s="49" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E85" s="49"/>
       <c r="F85" s="26">
         <v>73</v>
       </c>
       <c r="G85" s="27"/>
       <c r="H85" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I85" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J85" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K85" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L85" s="5">
         <v>4</v>
       </c>
       <c r="M85" s="6" t="s">
         <v>80</v>
       </c>
       <c r="N85" s="39">
         <v>73</v>
       </c>
       <c r="O85" s="66">
         <v>16</v>
       </c>
       <c r="P85" s="66">
         <v>6286</v>
       </c>
       <c r="Q85" s="66">
         <v>77</v>
       </c>
       <c r="R85" s="66">
         <v>1385</v>
       </c>
       <c r="S85" s="66">
         <v>4824</v>
       </c>
       <c r="T85" s="41">
         <v>1.2</v>
       </c>
       <c r="U85" s="41">
         <v>22</v>
       </c>
       <c r="V85" s="41">
         <v>76.7</v>
       </c>
     </row>
     <row r="86" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B86" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C86" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C86" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E86" s="48"/>
       <c r="F86" s="26">
         <v>74</v>
       </c>
       <c r="H86" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I86" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J86" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K86" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L86" s="5">
         <v>4</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>81</v>
       </c>
       <c r="N86" s="39">
         <v>74</v>
       </c>
       <c r="O86" s="66">
         <v>6</v>
       </c>
       <c r="P86" s="66">
         <v>3895</v>
       </c>
       <c r="Q86" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R86" s="66">
         <v>476</v>
       </c>
       <c r="S86" s="66">
         <v>3419</v>
       </c>
       <c r="T86" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U86" s="41">
         <v>12.2</v>
       </c>
       <c r="V86" s="41">
         <v>87.8</v>
       </c>
     </row>
     <row r="87" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B87" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C87" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C87" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E87" s="48"/>
       <c r="F87" s="26">
         <v>75</v>
       </c>
       <c r="H87" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I87" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J87" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K87" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L87" s="5">
         <v>4</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>82</v>
       </c>
       <c r="N87" s="39">
         <v>75</v>
       </c>
       <c r="O87" s="66">
         <v>3</v>
       </c>
       <c r="P87" s="66">
         <v>52577</v>
       </c>
       <c r="Q87" s="66">
         <v>1031</v>
       </c>
       <c r="R87" s="66">
         <v>8124</v>
       </c>
       <c r="S87" s="66">
         <v>43422</v>
       </c>
       <c r="T87" s="41">
         <v>2</v>
       </c>
       <c r="U87" s="41">
         <v>15.5</v>
       </c>
       <c r="V87" s="41">
         <v>82.6</v>
       </c>
     </row>
     <row r="88" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B88" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C88" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C88" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E88" s="48"/>
       <c r="F88" s="26">
         <v>76</v>
       </c>
       <c r="H88" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I88" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J88" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K88" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L88" s="5">
         <v>3</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>83</v>
       </c>
       <c r="N88" s="39">
         <v>76</v>
       </c>
       <c r="O88" s="66">
         <v>149</v>
       </c>
       <c r="P88" s="66">
         <v>167187</v>
       </c>
       <c r="Q88" s="66">
         <v>7150</v>
       </c>
       <c r="R88" s="66">
         <v>25485</v>
       </c>
       <c r="S88" s="66">
         <v>134552</v>
       </c>
       <c r="T88" s="41">
         <v>4.3</v>
       </c>
       <c r="U88" s="41">
         <v>15.2</v>
       </c>
       <c r="V88" s="41">
         <v>80.5</v>
       </c>
     </row>
     <row r="89" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B89" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C89" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C89" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E89" s="48"/>
       <c r="F89" s="26">
         <v>77</v>
       </c>
       <c r="H89" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I89" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J89" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K89" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L89" s="5">
         <v>4</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>84</v>
       </c>
       <c r="N89" s="39">
         <v>77</v>
       </c>
       <c r="O89" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P89" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q89" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R89" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S89" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T89" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U89" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V89" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="90" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B90" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C90" s="50" t="s">
         <v>266</v>
       </c>
-      <c r="C90" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E90" s="50"/>
       <c r="F90" s="26">
         <v>78</v>
       </c>
       <c r="G90" s="27"/>
       <c r="H90" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I90" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J90" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K90" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L90" s="5">
         <v>4</v>
       </c>
       <c r="M90" s="6" t="s">
         <v>85</v>
       </c>
       <c r="N90" s="39">
         <v>78</v>
       </c>
       <c r="O90" s="66">
         <v>78</v>
       </c>
       <c r="P90" s="66">
         <v>20190</v>
       </c>
       <c r="Q90" s="66">
         <v>380</v>
       </c>
       <c r="R90" s="66">
         <v>2868</v>
       </c>
       <c r="S90" s="66">
         <v>16942</v>
       </c>
       <c r="T90" s="41">
         <v>1.9</v>
       </c>
       <c r="U90" s="41">
         <v>14.2</v>
       </c>
       <c r="V90" s="41">
         <v>83.9</v>
       </c>
     </row>
     <row r="91" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B91" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C91" s="50" t="s">
         <v>266</v>
       </c>
-      <c r="C91" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E91" s="50"/>
       <c r="F91" s="26">
         <v>79</v>
       </c>
       <c r="G91" s="27"/>
       <c r="H91" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I91" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J91" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K91" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L91" s="5">
         <v>4</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>86</v>
       </c>
       <c r="N91" s="39">
         <v>79</v>
       </c>
       <c r="O91" s="66">
         <v>59</v>
       </c>
       <c r="P91" s="66">
         <v>42960</v>
       </c>
       <c r="Q91" s="66">
         <v>3274</v>
       </c>
       <c r="R91" s="66">
         <v>7036</v>
       </c>
       <c r="S91" s="66">
         <v>32650</v>
       </c>
       <c r="T91" s="41">
         <v>7.6</v>
       </c>
       <c r="U91" s="41">
         <v>16.399999999999999</v>
       </c>
       <c r="V91" s="41">
         <v>76</v>
       </c>
     </row>
     <row r="92" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B92" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C92" s="50" t="s">
         <v>266</v>
       </c>
-      <c r="C92" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E92" s="50"/>
       <c r="F92" s="26">
         <v>80</v>
       </c>
       <c r="G92" s="27"/>
       <c r="H92" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I92" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J92" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K92" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L92" s="5">
         <v>4</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>87</v>
       </c>
       <c r="N92" s="39">
         <v>80</v>
       </c>
       <c r="O92" s="66">
         <v>12</v>
       </c>
       <c r="P92" s="66">
         <v>104037</v>
       </c>
       <c r="Q92" s="66">
         <v>3496</v>
       </c>
       <c r="R92" s="66">
         <v>15582</v>
       </c>
       <c r="S92" s="66">
         <v>84960</v>
       </c>
       <c r="T92" s="41">
         <v>3.4</v>
       </c>
       <c r="U92" s="41">
         <v>15</v>
       </c>
       <c r="V92" s="41">
         <v>81.7</v>
       </c>
     </row>
     <row r="93" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B93" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C93" s="50" t="s">
         <v>266</v>
       </c>
-      <c r="C93" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D93" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E93" s="50"/>
       <c r="F93" s="26">
         <v>81</v>
       </c>
       <c r="G93" s="27"/>
       <c r="H93" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I93" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J93" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K93" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L93" s="5">
         <v>3</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>88</v>
       </c>
       <c r="N93" s="39">
         <v>81</v>
       </c>
       <c r="O93" s="66">
         <v>51</v>
       </c>
       <c r="P93" s="66">
         <v>168756</v>
       </c>
       <c r="Q93" s="66">
         <v>9451</v>
       </c>
       <c r="R93" s="66">
         <v>25009</v>
       </c>
       <c r="S93" s="66">
         <v>134296</v>
       </c>
       <c r="T93" s="41">
         <v>5.6</v>
       </c>
       <c r="U93" s="41">
         <v>14.8</v>
       </c>
       <c r="V93" s="41">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="94" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A94" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B94" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C94" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C94" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E94" s="51"/>
       <c r="F94" s="26">
         <v>82</v>
       </c>
       <c r="G94" s="27"/>
       <c r="H94" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I94" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J94" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K94" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L94" s="5">
         <v>4</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>89</v>
       </c>
       <c r="N94" s="39">
         <v>82</v>
       </c>
       <c r="O94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T94" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U94" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V94" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="95" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B95" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C95" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C95" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D95" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E95" s="51"/>
       <c r="F95" s="26">
         <v>83</v>
       </c>
       <c r="G95" s="27"/>
       <c r="H95" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I95" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J95" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K95" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L95" s="5">
         <v>4</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>90</v>
       </c>
       <c r="N95" s="39">
         <v>83</v>
       </c>
       <c r="O95" s="66">
         <v>34</v>
       </c>
       <c r="P95" s="66">
         <v>15140</v>
       </c>
       <c r="Q95" s="66">
         <v>624</v>
       </c>
       <c r="R95" s="66">
         <v>4529</v>
       </c>
       <c r="S95" s="66">
         <v>9987</v>
       </c>
       <c r="T95" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="U95" s="41">
         <v>29.9</v>
       </c>
       <c r="V95" s="41">
         <v>66</v>
       </c>
     </row>
     <row r="96" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B96" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C96" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C96" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E96" s="51"/>
       <c r="F96" s="26">
         <v>84</v>
       </c>
       <c r="G96" s="27"/>
       <c r="H96" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I96" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J96" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K96" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L96" s="5">
         <v>4</v>
       </c>
       <c r="M96" s="6" t="s">
         <v>91</v>
       </c>
       <c r="N96" s="39">
         <v>84</v>
       </c>
       <c r="O96" s="66">
         <v>8</v>
       </c>
       <c r="P96" s="66">
         <v>8051</v>
       </c>
       <c r="Q96" s="66">
         <v>499</v>
       </c>
       <c r="R96" s="66">
         <v>2009</v>
       </c>
       <c r="S96" s="66">
         <v>5544</v>
       </c>
       <c r="T96" s="41">
         <v>6.2</v>
       </c>
       <c r="U96" s="41">
         <v>24.9</v>
       </c>
       <c r="V96" s="41">
         <v>68.900000000000006</v>
       </c>
     </row>
     <row r="97" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B97" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C97" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C97" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E97" s="51"/>
       <c r="F97" s="26">
         <v>85</v>
       </c>
       <c r="G97" s="27"/>
       <c r="H97" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I97" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J97" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K97" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L97" s="5">
         <v>4</v>
       </c>
       <c r="M97" s="6" t="s">
         <v>92</v>
       </c>
       <c r="N97" s="39">
         <v>85</v>
       </c>
       <c r="O97" s="66">
         <v>9</v>
       </c>
       <c r="P97" s="66">
         <v>145564</v>
       </c>
       <c r="Q97" s="66">
         <v>8328</v>
       </c>
       <c r="R97" s="66">
         <v>18471</v>
       </c>
       <c r="S97" s="66">
         <v>118765</v>
       </c>
       <c r="T97" s="41">
         <v>5.7</v>
       </c>
       <c r="U97" s="41">
         <v>12.7</v>
       </c>
       <c r="V97" s="41">
         <v>81.599999999999994</v>
       </c>
     </row>
     <row r="98" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B98" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C98" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C98" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E98" s="51"/>
       <c r="F98" s="26">
         <v>86</v>
       </c>
       <c r="G98" s="27"/>
       <c r="H98" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I98" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J98" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K98" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L98" s="5">
         <v>3</v>
       </c>
       <c r="M98" s="6" t="s">
         <v>93</v>
       </c>
       <c r="N98" s="39">
         <v>86</v>
       </c>
       <c r="O98" s="66">
         <v>115</v>
       </c>
       <c r="P98" s="66">
         <v>187017</v>
       </c>
       <c r="Q98" s="66">
         <v>18169</v>
       </c>
       <c r="R98" s="66">
         <v>37815</v>
       </c>
       <c r="S98" s="66">
         <v>131032</v>
       </c>
       <c r="T98" s="41">
         <v>9.6999999999999993</v>
       </c>
       <c r="U98" s="41">
         <v>20.2</v>
       </c>
       <c r="V98" s="41">
         <v>70.099999999999994</v>
       </c>
     </row>
     <row r="99" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B99" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C99" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C99" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E99" s="51"/>
       <c r="F99" s="26">
         <v>87</v>
       </c>
       <c r="G99" s="27"/>
       <c r="H99" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I99" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J99" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K99" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L99" s="5">
         <v>4</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>94</v>
       </c>
       <c r="N99" s="39">
         <v>87</v>
       </c>
       <c r="O99" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P99" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q99" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R99" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S99" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T99" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U99" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V99" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="100" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B100" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C100" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C100" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E100" s="51"/>
       <c r="F100" s="26">
         <v>88</v>
       </c>
       <c r="G100" s="27"/>
       <c r="H100" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I100" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J100" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K100" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L100" s="5">
         <v>4</v>
       </c>
       <c r="M100" s="6" t="s">
         <v>95</v>
       </c>
       <c r="N100" s="39">
         <v>88</v>
       </c>
       <c r="O100" s="66">
         <v>55</v>
       </c>
       <c r="P100" s="66">
         <v>15612</v>
       </c>
       <c r="Q100" s="66">
         <v>302</v>
       </c>
       <c r="R100" s="66">
         <v>2379</v>
       </c>
       <c r="S100" s="66">
         <v>12931</v>
       </c>
       <c r="T100" s="41">
         <v>1.9</v>
       </c>
       <c r="U100" s="41">
         <v>15.2</v>
       </c>
       <c r="V100" s="41">
         <v>82.8</v>
       </c>
     </row>
     <row r="101" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B101" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C101" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C101" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E101" s="51"/>
       <c r="F101" s="26">
         <v>89</v>
       </c>
       <c r="G101" s="27"/>
       <c r="H101" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I101" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J101" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K101" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L101" s="5">
         <v>4</v>
       </c>
       <c r="M101" s="6" t="s">
         <v>96</v>
       </c>
       <c r="N101" s="39">
         <v>89</v>
       </c>
       <c r="O101" s="66">
         <v>48</v>
       </c>
       <c r="P101" s="66">
         <v>27393</v>
       </c>
       <c r="Q101" s="66">
         <v>1493</v>
       </c>
       <c r="R101" s="66">
         <v>3012</v>
       </c>
       <c r="S101" s="66">
         <v>22888</v>
       </c>
       <c r="T101" s="41">
         <v>5.4</v>
       </c>
       <c r="U101" s="41">
         <v>11</v>
       </c>
       <c r="V101" s="41">
         <v>83.6</v>
       </c>
     </row>
     <row r="102" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B102" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C102" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C102" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E102" s="51"/>
       <c r="F102" s="26">
         <v>90</v>
       </c>
       <c r="G102" s="27"/>
       <c r="H102" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I102" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J102" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K102" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L102" s="5">
         <v>4</v>
       </c>
       <c r="M102" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N102" s="39">
         <v>90</v>
       </c>
       <c r="O102" s="66">
         <v>12</v>
       </c>
       <c r="P102" s="66">
         <v>144012</v>
       </c>
       <c r="Q102" s="66">
         <v>16375</v>
       </c>
       <c r="R102" s="66">
         <v>32424</v>
       </c>
       <c r="S102" s="66">
         <v>95213</v>
       </c>
       <c r="T102" s="41">
         <v>11.4</v>
       </c>
       <c r="U102" s="41">
         <v>22.5</v>
       </c>
       <c r="V102" s="41">
         <v>66.099999999999994</v>
       </c>
     </row>
     <row r="103" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B103" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C103" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C103" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E103" s="51"/>
       <c r="F103" s="26">
         <v>91</v>
       </c>
       <c r="G103" s="27"/>
       <c r="H103" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I103" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J103" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K103" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L103" s="5">
         <v>3</v>
       </c>
       <c r="M103" s="6" t="s">
         <v>98</v>
       </c>
       <c r="N103" s="39">
         <v>91</v>
       </c>
       <c r="O103" s="66">
         <v>63</v>
       </c>
       <c r="P103" s="66">
         <v>125179</v>
       </c>
       <c r="Q103" s="66">
         <v>12756</v>
       </c>
       <c r="R103" s="66">
         <v>30814</v>
       </c>
       <c r="S103" s="66">
         <v>81609</v>
       </c>
       <c r="T103" s="41">
         <v>10.199999999999999</v>
       </c>
       <c r="U103" s="41">
         <v>24.6</v>
       </c>
       <c r="V103" s="41">
         <v>65.2</v>
       </c>
     </row>
     <row r="104" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B104" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C104" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C104" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D104" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E104" s="51"/>
       <c r="F104" s="26">
         <v>92</v>
       </c>
       <c r="G104" s="27"/>
       <c r="H104" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I104" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J104" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K104" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L104" s="5">
         <v>4</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>99</v>
       </c>
       <c r="N104" s="39">
         <v>92</v>
       </c>
       <c r="O104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T104" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U104" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V104" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="105" spans="1:22" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B105" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="C105" s="52" t="s">
         <v>266</v>
       </c>
-      <c r="C105" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D105" s="52" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E105" s="52"/>
       <c r="F105" s="26">
         <v>93</v>
       </c>
       <c r="G105" s="27"/>
       <c r="H105" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I105" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J105" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K105" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L105" s="5">
         <v>4</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N105" s="39">
         <v>93</v>
       </c>
       <c r="O105" s="66">
         <v>18</v>
       </c>
       <c r="P105" s="66">
         <v>2248</v>
       </c>
       <c r="Q105" s="66">
         <v>22</v>
       </c>
       <c r="R105" s="66">
         <v>427</v>
       </c>
       <c r="S105" s="66">
         <v>1800</v>
       </c>
       <c r="T105" s="41">
         <v>1</v>
       </c>
       <c r="U105" s="41">
         <v>19</v>
       </c>
       <c r="V105" s="41">
         <v>80</v>
       </c>
     </row>
     <row r="106" spans="1:22" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B106" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="C106" s="52" t="s">
         <v>266</v>
       </c>
-      <c r="C106" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" s="52" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E106" s="52"/>
       <c r="F106" s="26">
         <v>94</v>
       </c>
       <c r="G106" s="27"/>
       <c r="H106" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I106" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J106" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K106" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L106" s="5">
         <v>4</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>101</v>
       </c>
       <c r="N106" s="39">
         <v>94</v>
       </c>
       <c r="O106" s="66">
         <v>25</v>
       </c>
       <c r="P106" s="66">
         <v>8005</v>
       </c>
       <c r="Q106" s="66">
         <v>92</v>
       </c>
       <c r="R106" s="66">
         <v>992</v>
       </c>
       <c r="S106" s="66">
         <v>6922</v>
       </c>
       <c r="T106" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="U106" s="41">
         <v>12.4</v>
       </c>
       <c r="V106" s="41">
         <v>86.5</v>
       </c>
     </row>
     <row r="107" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B107" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C107" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C107" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E107" s="48"/>
       <c r="F107" s="26">
         <v>95</v>
       </c>
       <c r="H107" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I107" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J107" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K107" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L107" s="5">
         <v>4</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>102</v>
       </c>
       <c r="N107" s="39">
         <v>95</v>
       </c>
       <c r="O107" s="66">
         <v>20</v>
       </c>
       <c r="P107" s="66">
         <v>114925</v>
       </c>
       <c r="Q107" s="66">
         <v>12642</v>
       </c>
       <c r="R107" s="66">
         <v>29395</v>
       </c>
       <c r="S107" s="66">
         <v>72888</v>
       </c>
       <c r="T107" s="41">
         <v>11</v>
       </c>
       <c r="U107" s="41">
         <v>25.6</v>
       </c>
       <c r="V107" s="41">
         <v>63.4</v>
       </c>
     </row>
     <row r="108" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B108" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C108" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C108" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D108" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E108" s="48"/>
       <c r="F108" s="26">
         <v>96</v>
       </c>
       <c r="H108" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I108" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J108" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K108" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L108" s="5">
         <v>3</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>103</v>
       </c>
       <c r="N108" s="39">
         <v>96</v>
       </c>
       <c r="O108" s="66">
         <v>79</v>
       </c>
       <c r="P108" s="66">
         <v>145160</v>
       </c>
       <c r="Q108" s="66">
         <v>8017</v>
       </c>
       <c r="R108" s="66">
         <v>39247</v>
       </c>
       <c r="S108" s="66">
         <v>97896</v>
       </c>
       <c r="T108" s="41">
         <v>5.5</v>
       </c>
       <c r="U108" s="41">
         <v>27</v>
       </c>
       <c r="V108" s="41">
         <v>67.400000000000006</v>
       </c>
     </row>
     <row r="109" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B109" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C109" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C109" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E109" s="48"/>
       <c r="F109" s="26">
         <v>97</v>
       </c>
       <c r="H109" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I109" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J109" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K109" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L109" s="5">
         <v>4</v>
       </c>
       <c r="M109" s="6" t="s">
         <v>104</v>
       </c>
       <c r="N109" s="39">
         <v>97</v>
       </c>
       <c r="O109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T109" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U109" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V109" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="110" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A110" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B110" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C110" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C110" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E110" s="48"/>
       <c r="F110" s="26">
         <v>98</v>
       </c>
       <c r="H110" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I110" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J110" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K110" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L110" s="5">
         <v>4</v>
       </c>
       <c r="M110" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N110" s="39">
         <v>98</v>
       </c>
       <c r="O110" s="66">
         <v>35</v>
       </c>
       <c r="P110" s="66">
         <v>11504</v>
       </c>
       <c r="Q110" s="66">
         <v>143</v>
       </c>
       <c r="R110" s="66">
         <v>553</v>
       </c>
       <c r="S110" s="66">
         <v>10809</v>
       </c>
       <c r="T110" s="41">
         <v>1.2</v>
       </c>
       <c r="U110" s="41">
         <v>4.8</v>
       </c>
       <c r="V110" s="41">
         <v>94</v>
       </c>
     </row>
     <row r="111" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A111" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B111" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C111" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C111" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E111" s="48"/>
       <c r="F111" s="26">
         <v>99</v>
       </c>
       <c r="H111" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I111" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J111" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K111" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L111" s="5">
         <v>4</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N111" s="39">
         <v>99</v>
       </c>
       <c r="O111" s="66">
         <v>29</v>
       </c>
       <c r="P111" s="66">
         <v>15793</v>
       </c>
       <c r="Q111" s="66">
         <v>647</v>
       </c>
       <c r="R111" s="66">
         <v>1412</v>
       </c>
       <c r="S111" s="66">
         <v>13733</v>
       </c>
       <c r="T111" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="U111" s="41">
         <v>8.9</v>
       </c>
       <c r="V111" s="41">
         <v>87</v>
       </c>
     </row>
     <row r="112" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A112" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B112" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C112" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C112" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E112" s="48"/>
       <c r="F112" s="26">
         <v>100</v>
       </c>
       <c r="H112" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I112" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J112" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K112" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L112" s="5">
         <v>4</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>107</v>
       </c>
       <c r="N112" s="39">
         <v>100</v>
       </c>
       <c r="O112" s="66">
         <v>15</v>
       </c>
       <c r="P112" s="66">
         <v>117863</v>
       </c>
       <c r="Q112" s="66">
         <v>7227</v>
       </c>
       <c r="R112" s="66">
         <v>37282</v>
       </c>
       <c r="S112" s="66">
         <v>73354</v>
       </c>
       <c r="T112" s="41">
         <v>6.1</v>
       </c>
       <c r="U112" s="41">
         <v>31.6</v>
       </c>
       <c r="V112" s="41">
         <v>62.2</v>
       </c>
     </row>
     <row r="113" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A113" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B113" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C113" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C113" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E113" s="48"/>
       <c r="F113" s="26">
         <v>101</v>
       </c>
       <c r="H113" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I113" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J113" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K113" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L113" s="5">
         <v>3</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>108</v>
       </c>
       <c r="N113" s="39">
         <v>101</v>
       </c>
       <c r="O113" s="66">
         <v>126</v>
       </c>
       <c r="P113" s="66">
         <v>98912</v>
       </c>
       <c r="Q113" s="66">
         <v>1687</v>
       </c>
       <c r="R113" s="66">
         <v>7833</v>
       </c>
       <c r="S113" s="66">
         <v>89392</v>
       </c>
       <c r="T113" s="41">
         <v>1.7</v>
       </c>
       <c r="U113" s="41">
         <v>7.9</v>
       </c>
       <c r="V113" s="41">
         <v>90.4</v>
       </c>
     </row>
     <row r="114" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B114" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C114" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C114" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D114" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E114" s="48"/>
       <c r="F114" s="26">
         <v>102</v>
       </c>
       <c r="H114" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I114" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J114" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K114" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L114" s="5">
         <v>4</v>
       </c>
       <c r="M114" s="6" t="s">
         <v>109</v>
       </c>
       <c r="N114" s="39">
         <v>102</v>
       </c>
       <c r="O114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T114" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U114" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V114" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="115" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B115" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C115" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C115" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E115" s="48"/>
       <c r="F115" s="26">
         <v>103</v>
       </c>
       <c r="H115" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I115" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J115" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K115" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L115" s="5">
         <v>4</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>110</v>
       </c>
       <c r="N115" s="39">
         <v>103</v>
       </c>
       <c r="O115" s="66">
         <v>66</v>
       </c>
       <c r="P115" s="66">
         <v>19688</v>
       </c>
       <c r="Q115" s="66">
         <v>413</v>
       </c>
       <c r="R115" s="66">
         <v>3728</v>
       </c>
       <c r="S115" s="66">
         <v>15546</v>
       </c>
       <c r="T115" s="41">
         <v>2.1</v>
       </c>
       <c r="U115" s="41">
         <v>18.899999999999999</v>
       </c>
       <c r="V115" s="41">
         <v>79</v>
       </c>
     </row>
     <row r="116" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A116" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B116" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C116" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C116" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E116" s="48"/>
       <c r="F116" s="26">
         <v>104</v>
       </c>
       <c r="H116" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I116" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J116" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K116" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L116" s="5">
         <v>4</v>
       </c>
       <c r="M116" s="6" t="s">
         <v>111</v>
       </c>
       <c r="N116" s="39">
         <v>104</v>
       </c>
       <c r="O116" s="66">
         <v>50</v>
       </c>
       <c r="P116" s="66">
         <v>33877</v>
       </c>
       <c r="Q116" s="66">
         <v>301</v>
       </c>
       <c r="R116" s="66">
         <v>1567</v>
       </c>
       <c r="S116" s="66">
         <v>32008</v>
       </c>
       <c r="T116" s="41">
         <v>0.9</v>
       </c>
       <c r="U116" s="41">
         <v>4.5999999999999996</v>
       </c>
       <c r="V116" s="41">
         <v>94.5</v>
       </c>
     </row>
     <row r="117" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B117" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C117" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C117" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E117" s="48"/>
       <c r="F117" s="26">
         <v>105</v>
       </c>
       <c r="H117" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I117" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J117" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K117" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L117" s="5">
         <v>4</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>112</v>
       </c>
       <c r="N117" s="39">
         <v>105</v>
       </c>
       <c r="O117" s="66">
         <v>10</v>
       </c>
       <c r="P117" s="66">
         <v>45347</v>
       </c>
       <c r="Q117" s="66">
         <v>972</v>
       </c>
       <c r="R117" s="66">
         <v>2537</v>
       </c>
       <c r="S117" s="66">
         <v>41838</v>
       </c>
       <c r="T117" s="41">
         <v>2.1</v>
       </c>
       <c r="U117" s="41">
         <v>5.6</v>
       </c>
       <c r="V117" s="41">
         <v>92.3</v>
       </c>
     </row>
     <row r="118" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A118" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B118" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C118" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C118" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E118" s="48"/>
       <c r="F118" s="26">
         <v>106</v>
       </c>
       <c r="H118" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I118" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J118" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K118" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L118" s="5">
         <v>3</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>113</v>
       </c>
       <c r="N118" s="39">
         <v>106</v>
       </c>
       <c r="O118" s="66">
         <v>127</v>
       </c>
       <c r="P118" s="66">
         <v>313012</v>
       </c>
       <c r="Q118" s="66">
         <v>29373</v>
       </c>
       <c r="R118" s="66">
         <v>35103</v>
       </c>
       <c r="S118" s="66">
         <v>248536</v>
       </c>
       <c r="T118" s="41">
         <v>9.4</v>
       </c>
       <c r="U118" s="41">
         <v>11.2</v>
       </c>
       <c r="V118" s="41">
         <v>79.400000000000006</v>
       </c>
     </row>
     <row r="119" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B119" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C119" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C119" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E119" s="48"/>
       <c r="F119" s="26">
         <v>107</v>
       </c>
       <c r="H119" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I119" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J119" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K119" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L119" s="5">
         <v>4</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>114</v>
       </c>
       <c r="N119" s="39">
         <v>107</v>
       </c>
       <c r="O119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T119" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U119" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V119" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A120" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B120" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C120" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C120" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E120" s="48"/>
       <c r="F120" s="26">
         <v>108</v>
       </c>
       <c r="H120" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I120" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J120" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K120" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L120" s="5">
         <v>4</v>
       </c>
       <c r="M120" s="6" t="s">
         <v>115</v>
       </c>
       <c r="N120" s="39">
         <v>108</v>
       </c>
       <c r="O120" s="66">
         <v>53</v>
       </c>
       <c r="P120" s="66">
         <v>13012</v>
       </c>
       <c r="Q120" s="66">
         <v>147</v>
       </c>
       <c r="R120" s="66">
         <v>740</v>
       </c>
       <c r="S120" s="66">
         <v>12125</v>
       </c>
       <c r="T120" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="U120" s="41">
         <v>5.7</v>
       </c>
       <c r="V120" s="41">
         <v>93.2</v>
       </c>
     </row>
     <row r="121" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B121" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C121" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C121" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E121" s="48"/>
       <c r="F121" s="26">
         <v>109</v>
       </c>
       <c r="H121" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I121" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J121" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K121" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L121" s="5">
         <v>4</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>116</v>
       </c>
       <c r="N121" s="39">
         <v>109</v>
       </c>
       <c r="O121" s="66">
         <v>54</v>
       </c>
       <c r="P121" s="66">
         <v>54287</v>
       </c>
       <c r="Q121" s="66">
         <v>2227</v>
       </c>
       <c r="R121" s="66">
         <v>3619</v>
       </c>
       <c r="S121" s="66">
         <v>48441</v>
       </c>
       <c r="T121" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="U121" s="41">
         <v>6.7</v>
       </c>
       <c r="V121" s="41">
         <v>89.2</v>
       </c>
     </row>
     <row r="122" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B122" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C122" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C122" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E122" s="48"/>
       <c r="F122" s="26">
         <v>110</v>
       </c>
       <c r="H122" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I122" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J122" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K122" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L122" s="5">
         <v>4</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>117</v>
       </c>
       <c r="N122" s="39">
         <v>110</v>
       </c>
       <c r="O122" s="66">
         <v>20</v>
       </c>
       <c r="P122" s="66">
         <v>245713</v>
       </c>
       <c r="Q122" s="66">
         <v>26999</v>
       </c>
       <c r="R122" s="66">
         <v>30744</v>
       </c>
       <c r="S122" s="66">
         <v>187970</v>
       </c>
       <c r="T122" s="41">
         <v>11</v>
       </c>
       <c r="U122" s="41">
         <v>12.5</v>
       </c>
       <c r="V122" s="41">
         <v>76.5</v>
       </c>
     </row>
     <row r="123" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B123" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C123" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C123" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E123" s="48"/>
       <c r="F123" s="26">
         <v>111</v>
       </c>
       <c r="H123" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I123" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J123" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K123" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L123" s="5">
         <v>3</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>118</v>
       </c>
       <c r="N123" s="39">
         <v>111</v>
       </c>
       <c r="O123" s="66">
         <v>262</v>
       </c>
       <c r="P123" s="66">
         <v>779287</v>
       </c>
       <c r="Q123" s="66">
         <v>30495</v>
       </c>
       <c r="R123" s="66">
         <v>109068</v>
       </c>
       <c r="S123" s="66">
         <v>639724</v>
       </c>
       <c r="T123" s="41">
         <v>3.9</v>
       </c>
       <c r="U123" s="41">
         <v>14</v>
       </c>
       <c r="V123" s="41">
         <v>82.1</v>
       </c>
     </row>
     <row r="124" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B124" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C124" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C124" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D124" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E124" s="48"/>
       <c r="F124" s="26">
         <v>112</v>
       </c>
       <c r="H124" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I124" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J124" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K124" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L124" s="5">
         <v>4</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>119</v>
       </c>
       <c r="N124" s="39">
         <v>112</v>
       </c>
       <c r="O124" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P124" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q124" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R124" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S124" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T124" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U124" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V124" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="125" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B125" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C125" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C125" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D125" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E125" s="48"/>
       <c r="F125" s="26">
         <v>113</v>
       </c>
       <c r="H125" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I125" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J125" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K125" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L125" s="5">
         <v>4</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>120</v>
       </c>
       <c r="N125" s="39">
         <v>113</v>
       </c>
       <c r="O125" s="66">
         <v>135</v>
       </c>
       <c r="P125" s="66">
         <v>78347</v>
       </c>
       <c r="Q125" s="66">
         <v>249</v>
       </c>
       <c r="R125" s="66">
         <v>4726</v>
       </c>
       <c r="S125" s="66">
         <v>73373</v>
       </c>
       <c r="T125" s="41">
         <v>0.3</v>
       </c>
       <c r="U125" s="41">
         <v>6</v>
       </c>
       <c r="V125" s="41">
         <v>93.7</v>
       </c>
     </row>
     <row r="126" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B126" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C126" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C126" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E126" s="48"/>
       <c r="F126" s="26">
         <v>114</v>
       </c>
       <c r="H126" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I126" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J126" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K126" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L126" s="5">
         <v>4</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>121</v>
       </c>
       <c r="N126" s="39">
         <v>114</v>
       </c>
       <c r="O126" s="66">
         <v>92</v>
       </c>
       <c r="P126" s="66">
         <v>216829</v>
       </c>
       <c r="Q126" s="66">
         <v>3807</v>
       </c>
       <c r="R126" s="66">
         <v>22134</v>
       </c>
       <c r="S126" s="66">
         <v>190888</v>
       </c>
       <c r="T126" s="41">
         <v>1.8</v>
       </c>
       <c r="U126" s="41">
         <v>10.199999999999999</v>
       </c>
       <c r="V126" s="41">
         <v>88</v>
       </c>
     </row>
     <row r="127" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B127" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C127" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C127" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E127" s="48"/>
       <c r="F127" s="26">
         <v>115</v>
       </c>
       <c r="H127" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I127" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J127" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K127" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L127" s="5">
         <v>4</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>122</v>
       </c>
       <c r="N127" s="39">
         <v>115</v>
       </c>
       <c r="O127" s="66">
         <v>35</v>
       </c>
       <c r="P127" s="66">
         <v>484111</v>
       </c>
       <c r="Q127" s="66">
         <v>26440</v>
       </c>
       <c r="R127" s="66">
         <v>82208</v>
       </c>
       <c r="S127" s="66">
         <v>375463</v>
       </c>
       <c r="T127" s="41">
         <v>5.5</v>
       </c>
       <c r="U127" s="41">
         <v>17</v>
       </c>
       <c r="V127" s="41">
         <v>77.599999999999994</v>
       </c>
     </row>
     <row r="128" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B128" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C128" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C128" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E128" s="48"/>
       <c r="F128" s="26">
         <v>116</v>
       </c>
       <c r="H128" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I128" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J128" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K128" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L128" s="5">
         <v>3</v>
       </c>
       <c r="M128" s="6" t="s">
         <v>123</v>
       </c>
       <c r="N128" s="39">
         <v>116</v>
       </c>
       <c r="O128" s="66">
         <v>129</v>
       </c>
       <c r="P128" s="66">
         <v>675355</v>
       </c>
       <c r="Q128" s="66">
         <v>60184</v>
       </c>
       <c r="R128" s="66">
         <v>63458</v>
       </c>
       <c r="S128" s="66">
         <v>551713</v>
       </c>
       <c r="T128" s="41">
         <v>8.9</v>
       </c>
       <c r="U128" s="41">
         <v>9.4</v>
       </c>
       <c r="V128" s="41">
         <v>81.7</v>
       </c>
     </row>
     <row r="129" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B129" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C129" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C129" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E129" s="48"/>
       <c r="F129" s="26">
         <v>117</v>
       </c>
       <c r="H129" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I129" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J129" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K129" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L129" s="5">
         <v>4</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>124</v>
       </c>
       <c r="N129" s="39">
         <v>117</v>
       </c>
       <c r="O129" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P129" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q129" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R129" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S129" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T129" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U129" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V129" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="130" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B130" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C130" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C130" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E130" s="48"/>
       <c r="F130" s="26">
         <v>118</v>
       </c>
       <c r="H130" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I130" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J130" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K130" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L130" s="5">
         <v>4</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>125</v>
       </c>
       <c r="N130" s="39">
         <v>118</v>
       </c>
       <c r="O130" s="66">
         <v>72</v>
       </c>
       <c r="P130" s="66">
         <v>55626</v>
       </c>
       <c r="Q130" s="66">
         <v>2039</v>
       </c>
       <c r="R130" s="66">
         <v>6207</v>
       </c>
       <c r="S130" s="66">
         <v>47380</v>
       </c>
       <c r="T130" s="41">
         <v>3.7</v>
       </c>
       <c r="U130" s="41">
         <v>11.2</v>
       </c>
       <c r="V130" s="41">
         <v>85.2</v>
       </c>
     </row>
     <row r="131" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B131" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C131" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C131" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E131" s="48"/>
       <c r="F131" s="26">
         <v>119</v>
       </c>
       <c r="H131" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I131" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J131" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K131" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L131" s="5">
         <v>4</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>126</v>
       </c>
       <c r="N131" s="39">
         <v>119</v>
       </c>
       <c r="O131" s="66">
         <v>39</v>
       </c>
       <c r="P131" s="66">
         <v>62765</v>
       </c>
       <c r="Q131" s="66">
         <v>956</v>
       </c>
       <c r="R131" s="66">
         <v>4587</v>
       </c>
       <c r="S131" s="66">
         <v>57223</v>
       </c>
       <c r="T131" s="41">
         <v>1.5</v>
       </c>
       <c r="U131" s="41">
         <v>7.3</v>
       </c>
       <c r="V131" s="41">
         <v>91.2</v>
       </c>
     </row>
     <row r="132" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B132" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C132" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C132" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E132" s="48"/>
       <c r="F132" s="26">
         <v>120</v>
       </c>
       <c r="H132" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I132" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J132" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K132" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L132" s="5">
         <v>4</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>127</v>
       </c>
       <c r="N132" s="39">
         <v>120</v>
       </c>
       <c r="O132" s="66">
         <v>18</v>
       </c>
       <c r="P132" s="66">
         <v>556963</v>
       </c>
       <c r="Q132" s="66">
         <v>57189</v>
       </c>
       <c r="R132" s="66">
         <v>52664</v>
       </c>
       <c r="S132" s="66">
         <v>447110</v>
       </c>
       <c r="T132" s="41">
         <v>10.3</v>
       </c>
       <c r="U132" s="41">
         <v>9.5</v>
       </c>
       <c r="V132" s="41">
         <v>80.3</v>
       </c>
     </row>
     <row r="133" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B133" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C133" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C133" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D133" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E133" s="48"/>
       <c r="F133" s="26">
         <v>121</v>
       </c>
       <c r="H133" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I133" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J133" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K133" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L133" s="5">
         <v>3</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>128</v>
       </c>
       <c r="N133" s="39">
         <v>121</v>
       </c>
       <c r="O133" s="66">
         <v>199</v>
       </c>
       <c r="P133" s="66">
         <v>1321353</v>
       </c>
       <c r="Q133" s="66">
         <v>20073</v>
       </c>
       <c r="R133" s="66">
         <v>270074</v>
       </c>
       <c r="S133" s="66">
         <v>1031206</v>
       </c>
       <c r="T133" s="41">
         <v>1.5</v>
       </c>
       <c r="U133" s="41">
         <v>20.399999999999999</v>
       </c>
       <c r="V133" s="41">
         <v>78</v>
       </c>
     </row>
     <row r="134" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B134" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C134" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C134" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D134" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E134" s="48"/>
       <c r="F134" s="26">
         <v>122</v>
       </c>
       <c r="H134" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I134" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J134" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K134" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L134" s="5">
         <v>4</v>
       </c>
       <c r="M134" s="6" t="s">
         <v>129</v>
       </c>
       <c r="N134" s="39">
         <v>122</v>
       </c>
       <c r="O134" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P134" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q134" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R134" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S134" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T134" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U134" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V134" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="135" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B135" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C135" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C135" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E135" s="48"/>
       <c r="F135" s="26">
         <v>123</v>
       </c>
       <c r="H135" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I135" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J135" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K135" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L135" s="5">
         <v>4</v>
       </c>
       <c r="M135" s="6" t="s">
         <v>130</v>
       </c>
       <c r="N135" s="39">
         <v>123</v>
       </c>
       <c r="O135" s="66">
         <v>112</v>
       </c>
       <c r="P135" s="66">
         <v>412887</v>
       </c>
       <c r="Q135" s="66">
         <v>1338</v>
       </c>
       <c r="R135" s="66">
         <v>143339</v>
       </c>
       <c r="S135" s="66">
         <v>268210</v>
       </c>
       <c r="T135" s="41">
         <v>0.3</v>
       </c>
       <c r="U135" s="41">
         <v>34.700000000000003</v>
       </c>
       <c r="V135" s="41">
         <v>65</v>
       </c>
     </row>
     <row r="136" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A136" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B136" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C136" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C136" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E136" s="48"/>
       <c r="F136" s="26">
         <v>124</v>
       </c>
       <c r="H136" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I136" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J136" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K136" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L136" s="5">
         <v>4</v>
       </c>
       <c r="M136" s="6" t="s">
         <v>131</v>
       </c>
       <c r="N136" s="39">
         <v>124</v>
       </c>
       <c r="O136" s="66">
         <v>52</v>
       </c>
       <c r="P136" s="66">
         <v>85526</v>
       </c>
       <c r="Q136" s="66">
         <v>2836</v>
       </c>
       <c r="R136" s="66">
         <v>13275</v>
       </c>
       <c r="S136" s="66">
         <v>69414</v>
       </c>
       <c r="T136" s="41">
         <v>3.3</v>
       </c>
       <c r="U136" s="41">
         <v>15.5</v>
       </c>
       <c r="V136" s="41">
         <v>81.2</v>
       </c>
     </row>
     <row r="137" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B137" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C137" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C137" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E137" s="48"/>
       <c r="F137" s="26">
         <v>125</v>
       </c>
       <c r="H137" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I137" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J137" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K137" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L137" s="5">
         <v>4</v>
       </c>
       <c r="M137" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N137" s="39">
         <v>125</v>
       </c>
       <c r="O137" s="66">
         <v>35</v>
       </c>
       <c r="P137" s="66">
         <v>822940</v>
       </c>
       <c r="Q137" s="66">
         <v>15898</v>
       </c>
       <c r="R137" s="66">
         <v>113460</v>
       </c>
       <c r="S137" s="66">
         <v>693581</v>
       </c>
       <c r="T137" s="41">
         <v>1.9</v>
       </c>
       <c r="U137" s="41">
         <v>13.8</v>
       </c>
       <c r="V137" s="41">
         <v>84.3</v>
       </c>
     </row>
     <row r="138" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B138" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C138" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C138" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D138" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E138" s="48"/>
       <c r="F138" s="26">
         <v>126</v>
       </c>
       <c r="H138" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I138" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J138" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K138" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L138" s="5">
         <v>3</v>
       </c>
       <c r="M138" s="6" t="s">
         <v>133</v>
       </c>
       <c r="N138" s="39">
         <v>126</v>
       </c>
       <c r="O138" s="66">
         <v>206</v>
       </c>
       <c r="P138" s="66">
         <v>935805</v>
       </c>
       <c r="Q138" s="66">
         <v>39372</v>
       </c>
       <c r="R138" s="66">
         <v>291631</v>
       </c>
       <c r="S138" s="66">
         <v>604802</v>
       </c>
       <c r="T138" s="41">
         <v>4.2</v>
       </c>
       <c r="U138" s="41">
         <v>31.2</v>
       </c>
       <c r="V138" s="41">
         <v>64.599999999999994</v>
       </c>
     </row>
     <row r="139" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B139" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C139" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C139" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D139" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E139" s="48"/>
       <c r="F139" s="26">
         <v>127</v>
       </c>
       <c r="H139" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I139" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J139" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K139" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L139" s="5">
         <v>4</v>
       </c>
       <c r="M139" s="6" t="s">
         <v>134</v>
       </c>
       <c r="N139" s="39">
         <v>127</v>
       </c>
       <c r="O139" s="66">
         <v>1</v>
       </c>
       <c r="P139" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q139" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R139" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S139" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T139" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U139" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V139" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="140" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B140" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C140" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C140" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D140" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E140" s="48"/>
       <c r="F140" s="26">
         <v>128</v>
       </c>
       <c r="H140" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I140" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J140" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K140" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L140" s="5">
         <v>4</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>135</v>
       </c>
       <c r="N140" s="39">
         <v>128</v>
       </c>
       <c r="O140" s="66">
         <v>108</v>
       </c>
       <c r="P140" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q140" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R140" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S140" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T140" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U140" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V140" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="141" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B141" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C141" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C141" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D141" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E141" s="48"/>
       <c r="F141" s="26">
         <v>129</v>
       </c>
       <c r="H141" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I141" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J141" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K141" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L141" s="5">
         <v>4</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N141" s="39">
         <v>129</v>
       </c>
       <c r="O141" s="66">
         <v>63</v>
       </c>
       <c r="P141" s="66">
         <v>100816</v>
       </c>
       <c r="Q141" s="66">
         <v>3420</v>
       </c>
       <c r="R141" s="66">
         <v>12261</v>
       </c>
       <c r="S141" s="66">
         <v>85135</v>
       </c>
       <c r="T141" s="41">
         <v>3.4</v>
       </c>
       <c r="U141" s="41">
         <v>12.2</v>
       </c>
       <c r="V141" s="41">
         <v>84.4</v>
       </c>
     </row>
     <row r="142" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B142" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C142" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C142" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D142" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E142" s="48"/>
       <c r="F142" s="26">
         <v>130</v>
       </c>
       <c r="H142" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I142" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J142" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K142" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L142" s="5">
         <v>4</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>137</v>
       </c>
       <c r="N142" s="39">
         <v>130</v>
       </c>
       <c r="O142" s="66">
         <v>34</v>
       </c>
       <c r="P142" s="66">
         <v>788977</v>
       </c>
       <c r="Q142" s="66">
         <v>34308</v>
       </c>
       <c r="R142" s="66">
         <v>272844</v>
       </c>
       <c r="S142" s="66">
         <v>481825</v>
       </c>
       <c r="T142" s="41">
         <v>4.3</v>
       </c>
       <c r="U142" s="41">
         <v>34.6</v>
       </c>
       <c r="V142" s="41">
         <v>61.1</v>
       </c>
     </row>
     <row r="143" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B143" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C143" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C143" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D143" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E143" s="48"/>
       <c r="F143" s="26">
         <v>131</v>
       </c>
       <c r="H143" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I143" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J143" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K143" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L143" s="5">
         <v>4</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>138</v>
       </c>
       <c r="N143" s="39">
         <v>131</v>
       </c>
       <c r="O143" s="66">
         <v>54</v>
       </c>
       <c r="P143" s="66">
         <v>205646</v>
       </c>
       <c r="Q143" s="66">
         <v>2944</v>
       </c>
       <c r="R143" s="66">
         <v>22531</v>
       </c>
       <c r="S143" s="66">
         <v>180171</v>
       </c>
       <c r="T143" s="41">
         <v>1.4</v>
       </c>
       <c r="U143" s="41">
         <v>11</v>
       </c>
       <c r="V143" s="41">
         <v>87.6</v>
       </c>
     </row>
     <row r="144" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A144" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B144" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C144" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C144" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D144" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E144" s="48"/>
       <c r="F144" s="26">
         <v>132</v>
       </c>
       <c r="H144" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I144" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J144" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K144" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L144" s="5">
         <v>5</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>139</v>
       </c>
       <c r="N144" s="39">
         <v>132</v>
       </c>
       <c r="O144" s="66">
         <v>1</v>
       </c>
       <c r="P144" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q144" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R144" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S144" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T144" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U144" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V144" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="145" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A145" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B145" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C145" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C145" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E145" s="48"/>
       <c r="F145" s="26">
         <v>133</v>
       </c>
       <c r="H145" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I145" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J145" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K145" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L145" s="5">
         <v>5</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>140</v>
       </c>
       <c r="N145" s="39">
         <v>133</v>
       </c>
       <c r="O145" s="66">
         <v>30</v>
       </c>
       <c r="P145" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q145" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R145" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S145" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T145" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U145" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V145" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="146" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B146" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C146" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C146" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D146" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E146" s="48"/>
       <c r="F146" s="26">
         <v>134</v>
       </c>
       <c r="H146" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I146" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J146" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K146" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L146" s="5">
         <v>5</v>
       </c>
       <c r="M146" s="6" t="s">
         <v>141</v>
       </c>
       <c r="N146" s="39">
         <v>134</v>
       </c>
       <c r="O146" s="66">
         <v>18</v>
       </c>
       <c r="P146" s="66">
         <v>44299</v>
       </c>
       <c r="Q146" s="66">
         <v>1860</v>
       </c>
       <c r="R146" s="66">
         <v>7242</v>
       </c>
       <c r="S146" s="66">
         <v>35197</v>
       </c>
       <c r="T146" s="41">
         <v>4.2</v>
       </c>
       <c r="U146" s="41">
         <v>16.3</v>
       </c>
       <c r="V146" s="41">
         <v>79.5</v>
       </c>
     </row>
     <row r="147" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B147" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C147" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C147" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D147" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E147" s="48"/>
       <c r="F147" s="26">
         <v>135</v>
       </c>
       <c r="H147" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I147" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J147" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K147" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L147" s="5">
         <v>5</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>142</v>
       </c>
       <c r="N147" s="39">
         <v>135</v>
       </c>
       <c r="O147" s="66">
         <v>5</v>
       </c>
       <c r="P147" s="66">
         <v>145204</v>
       </c>
       <c r="Q147" s="66">
         <v>122</v>
       </c>
       <c r="R147" s="66">
         <v>13492</v>
       </c>
       <c r="S147" s="66">
         <v>131591</v>
       </c>
       <c r="T147" s="41">
         <v>0.1</v>
       </c>
       <c r="U147" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="V147" s="41">
         <v>90.6</v>
       </c>
     </row>
     <row r="148" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B148" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C148" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C148" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D148" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E148" s="48"/>
       <c r="F148" s="26">
         <v>136</v>
       </c>
       <c r="H148" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I148" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J148" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K148" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L148" s="5">
         <v>4</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>143</v>
       </c>
       <c r="N148" s="39">
         <v>136</v>
       </c>
       <c r="O148" s="66">
         <v>153</v>
       </c>
       <c r="P148" s="66">
         <v>730159</v>
       </c>
       <c r="Q148" s="66">
         <v>36428</v>
       </c>
       <c r="R148" s="66">
         <v>269101</v>
       </c>
       <c r="S148" s="66">
         <v>424631</v>
       </c>
       <c r="T148" s="41">
         <v>5</v>
       </c>
       <c r="U148" s="41">
         <v>36.9</v>
       </c>
       <c r="V148" s="41">
         <v>58.2</v>
       </c>
     </row>
     <row r="149" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B149" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C149" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C149" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D149" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E149" s="48"/>
       <c r="F149" s="26">
         <v>137</v>
       </c>
       <c r="H149" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I149" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J149" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K149" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L149" s="5">
         <v>5</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>144</v>
       </c>
       <c r="N149" s="39">
         <v>137</v>
       </c>
       <c r="O149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T149" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U149" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V149" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="150" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A150" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B150" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C150" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C150" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D150" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E150" s="48"/>
       <c r="F150" s="26">
         <v>138</v>
       </c>
       <c r="H150" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I150" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J150" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K150" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L150" s="5">
         <v>5</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>145</v>
       </c>
       <c r="N150" s="39">
         <v>138</v>
       </c>
       <c r="O150" s="66">
         <v>78</v>
       </c>
       <c r="P150" s="66">
         <v>29869</v>
       </c>
       <c r="Q150" s="66">
         <v>682</v>
       </c>
       <c r="R150" s="66">
         <v>4729</v>
       </c>
       <c r="S150" s="66">
         <v>24459</v>
       </c>
       <c r="T150" s="41">
         <v>2.2999999999999998</v>
       </c>
       <c r="U150" s="41">
         <v>15.8</v>
       </c>
       <c r="V150" s="41">
         <v>81.900000000000006</v>
       </c>
     </row>
     <row r="151" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A151" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B151" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C151" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C151" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D151" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E151" s="48"/>
       <c r="F151" s="26">
         <v>139</v>
       </c>
       <c r="H151" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I151" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J151" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K151" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L151" s="5">
         <v>5</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>146</v>
       </c>
       <c r="N151" s="39">
         <v>139</v>
       </c>
       <c r="O151" s="66">
         <v>46</v>
       </c>
       <c r="P151" s="66">
         <v>56517</v>
       </c>
       <c r="Q151" s="66">
         <v>1560</v>
       </c>
       <c r="R151" s="66">
         <v>5019</v>
       </c>
       <c r="S151" s="66">
         <v>49938</v>
       </c>
       <c r="T151" s="41">
         <v>2.8</v>
       </c>
       <c r="U151" s="41">
         <v>8.9</v>
       </c>
       <c r="V151" s="41">
         <v>88.4</v>
       </c>
     </row>
     <row r="152" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A152" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B152" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C152" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C152" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E152" s="48"/>
       <c r="F152" s="26">
         <v>140</v>
       </c>
       <c r="H152" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I152" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J152" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K152" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L152" s="5">
         <v>5</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>147</v>
       </c>
       <c r="N152" s="39">
         <v>140</v>
       </c>
       <c r="O152" s="66">
         <v>29</v>
       </c>
       <c r="P152" s="66">
         <v>643773</v>
       </c>
       <c r="Q152" s="66">
         <v>34186</v>
       </c>
       <c r="R152" s="66">
         <v>259352</v>
       </c>
       <c r="S152" s="66">
         <v>350234</v>
       </c>
       <c r="T152" s="41">
         <v>5.3</v>
       </c>
       <c r="U152" s="41">
         <v>40.299999999999997</v>
       </c>
       <c r="V152" s="41">
         <v>54.4</v>
       </c>
     </row>
     <row r="153" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A153" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B153" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C153" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C153" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D153" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E153" s="48"/>
       <c r="F153" s="26">
         <v>141</v>
       </c>
       <c r="H153" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I153" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J153" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K153" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L153" s="5">
         <v>3</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>148</v>
       </c>
       <c r="N153" s="39">
         <v>141</v>
       </c>
       <c r="O153" s="66">
         <v>105</v>
       </c>
       <c r="P153" s="66">
         <v>813134</v>
       </c>
       <c r="Q153" s="66">
         <v>42677</v>
       </c>
       <c r="R153" s="66">
         <v>187703</v>
       </c>
       <c r="S153" s="66">
         <v>582754</v>
       </c>
       <c r="T153" s="41">
         <v>5.2</v>
       </c>
       <c r="U153" s="41">
         <v>23.1</v>
       </c>
       <c r="V153" s="41">
         <v>71.7</v>
       </c>
     </row>
     <row r="154" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B154" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C154" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C154" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E154" s="48"/>
       <c r="F154" s="26">
         <v>142</v>
       </c>
       <c r="H154" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I154" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J154" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K154" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L154" s="5">
         <v>4</v>
       </c>
       <c r="M154" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N154" s="39">
         <v>142</v>
       </c>
       <c r="O154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T154" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U154" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V154" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="155" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A155" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B155" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C155" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C155" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E155" s="48"/>
       <c r="F155" s="26">
         <v>143</v>
       </c>
       <c r="H155" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I155" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J155" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K155" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L155" s="5">
         <v>4</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>150</v>
       </c>
       <c r="N155" s="39">
         <v>143</v>
       </c>
       <c r="O155" s="66">
         <v>52</v>
       </c>
       <c r="P155" s="66">
         <v>70004</v>
       </c>
       <c r="Q155" s="66">
         <v>3399</v>
       </c>
       <c r="R155" s="66">
         <v>6704</v>
       </c>
       <c r="S155" s="66">
         <v>59902</v>
       </c>
       <c r="T155" s="41">
         <v>4.9000000000000004</v>
       </c>
       <c r="U155" s="41">
         <v>9.6</v>
       </c>
       <c r="V155" s="41">
         <v>85.6</v>
       </c>
     </row>
     <row r="156" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B156" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C156" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C156" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E156" s="48"/>
       <c r="F156" s="26">
         <v>144</v>
       </c>
       <c r="H156" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I156" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J156" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K156" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L156" s="5">
         <v>4</v>
       </c>
       <c r="M156" s="6" t="s">
         <v>151</v>
       </c>
       <c r="N156" s="39">
         <v>144</v>
       </c>
       <c r="O156" s="66">
         <v>34</v>
       </c>
       <c r="P156" s="66">
         <v>164185</v>
       </c>
       <c r="Q156" s="66">
         <v>1384</v>
       </c>
       <c r="R156" s="66">
         <v>25495</v>
       </c>
       <c r="S156" s="66">
         <v>137306</v>
       </c>
       <c r="T156" s="41">
         <v>0.8</v>
       </c>
       <c r="U156" s="41">
         <v>15.5</v>
       </c>
       <c r="V156" s="41">
         <v>83.6</v>
       </c>
     </row>
     <row r="157" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B157" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C157" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C157" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E157" s="48"/>
       <c r="F157" s="26">
         <v>145</v>
       </c>
       <c r="H157" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I157" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J157" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K157" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L157" s="5">
         <v>4</v>
       </c>
       <c r="M157" s="6" t="s">
         <v>152</v>
       </c>
       <c r="N157" s="39">
         <v>145</v>
       </c>
       <c r="O157" s="66">
         <v>20</v>
       </c>
       <c r="P157" s="66">
         <v>578944</v>
       </c>
       <c r="Q157" s="66">
         <v>37894</v>
       </c>
       <c r="R157" s="66">
         <v>155504</v>
       </c>
       <c r="S157" s="66">
         <v>385545</v>
       </c>
       <c r="T157" s="41">
         <v>6.5</v>
       </c>
       <c r="U157" s="41">
         <v>26.9</v>
       </c>
       <c r="V157" s="41">
         <v>66.599999999999994</v>
       </c>
     </row>
     <row r="158" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A158" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B158" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C158" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C158" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D158" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E158" s="48"/>
       <c r="F158" s="26">
         <v>146</v>
       </c>
       <c r="H158" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I158" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J158" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K158" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L158" s="5">
         <v>3</v>
       </c>
       <c r="M158" s="6" t="s">
         <v>153</v>
       </c>
       <c r="N158" s="39">
         <v>146</v>
       </c>
       <c r="O158" s="66">
         <v>197</v>
       </c>
       <c r="P158" s="66">
         <v>4324414</v>
       </c>
       <c r="Q158" s="66">
         <v>232820</v>
       </c>
       <c r="R158" s="66">
         <v>325185</v>
       </c>
       <c r="S158" s="66">
         <v>3766409</v>
       </c>
       <c r="T158" s="41">
         <v>5.4</v>
       </c>
       <c r="U158" s="41">
         <v>7.5</v>
       </c>
       <c r="V158" s="41">
         <v>87.1</v>
       </c>
     </row>
     <row r="159" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B159" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C159" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C159" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D159" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E159" s="48"/>
       <c r="F159" s="26">
         <v>147</v>
       </c>
       <c r="H159" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I159" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J159" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K159" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L159" s="5">
         <v>4</v>
       </c>
       <c r="M159" s="6" t="s">
         <v>154</v>
       </c>
       <c r="N159" s="39">
         <v>147</v>
       </c>
       <c r="O159" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P159" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q159" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R159" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S159" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T159" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U159" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V159" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="160" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B160" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C160" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C160" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D160" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E160" s="48"/>
       <c r="F160" s="26">
         <v>148</v>
       </c>
       <c r="H160" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I160" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J160" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K160" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L160" s="5">
         <v>4</v>
       </c>
       <c r="M160" s="6" t="s">
         <v>155</v>
       </c>
       <c r="N160" s="39">
         <v>148</v>
       </c>
       <c r="O160" s="66">
         <v>64</v>
       </c>
       <c r="P160" s="66">
         <v>48898</v>
       </c>
       <c r="Q160" s="66">
         <v>1736</v>
       </c>
       <c r="R160" s="66">
         <v>7191</v>
       </c>
       <c r="S160" s="66">
         <v>39971</v>
       </c>
       <c r="T160" s="41">
         <v>3.5</v>
       </c>
       <c r="U160" s="41">
         <v>14.7</v>
       </c>
       <c r="V160" s="41">
         <v>81.7</v>
       </c>
     </row>
     <row r="161" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B161" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C161" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C161" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D161" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E161" s="48"/>
       <c r="F161" s="26">
         <v>149</v>
       </c>
       <c r="H161" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I161" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J161" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K161" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L161" s="5">
         <v>4</v>
       </c>
       <c r="M161" s="6" t="s">
         <v>156</v>
       </c>
       <c r="N161" s="39">
         <v>149</v>
       </c>
       <c r="O161" s="66">
         <v>97</v>
       </c>
       <c r="P161" s="66">
         <v>208242</v>
       </c>
       <c r="Q161" s="66">
         <v>8810</v>
       </c>
       <c r="R161" s="66">
         <v>8266</v>
       </c>
       <c r="S161" s="66">
         <v>191165</v>
       </c>
       <c r="T161" s="41">
         <v>4.2</v>
       </c>
       <c r="U161" s="41">
         <v>4</v>
       </c>
       <c r="V161" s="41">
         <v>91.8</v>
       </c>
     </row>
     <row r="162" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B162" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C162" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C162" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E162" s="48"/>
       <c r="F162" s="26">
         <v>150</v>
       </c>
       <c r="H162" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I162" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J162" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K162" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L162" s="5">
         <v>4</v>
       </c>
       <c r="M162" s="6" t="s">
         <v>157</v>
       </c>
       <c r="N162" s="39">
         <v>150</v>
       </c>
       <c r="O162" s="66">
         <v>35</v>
       </c>
       <c r="P162" s="66">
         <v>4067274</v>
       </c>
       <c r="Q162" s="66">
         <v>222273</v>
       </c>
       <c r="R162" s="66">
         <v>309728</v>
       </c>
       <c r="S162" s="66">
         <v>3535273</v>
       </c>
       <c r="T162" s="41">
         <v>5.5</v>
       </c>
       <c r="U162" s="41">
         <v>7.6</v>
       </c>
       <c r="V162" s="41">
         <v>86.9</v>
       </c>
     </row>
     <row r="163" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B163" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C163" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C163" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D163" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E163" s="48"/>
       <c r="F163" s="26">
         <v>151</v>
       </c>
       <c r="H163" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I163" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J163" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K163" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L163" s="5">
         <v>4</v>
       </c>
       <c r="M163" s="6" t="s">
         <v>158</v>
       </c>
       <c r="N163" s="39">
         <v>151</v>
       </c>
       <c r="O163" s="66">
         <v>151</v>
       </c>
       <c r="P163" s="66">
         <v>4234255</v>
       </c>
       <c r="Q163" s="66">
         <v>223924</v>
       </c>
       <c r="R163" s="66">
         <v>317683</v>
       </c>
       <c r="S163" s="66">
         <v>3692649</v>
       </c>
       <c r="T163" s="41">
         <v>5.3</v>
       </c>
       <c r="U163" s="41">
         <v>7.5</v>
       </c>
       <c r="V163" s="41">
         <v>87.2</v>
       </c>
     </row>
     <row r="164" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B164" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C164" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C164" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D164" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E164" s="48"/>
       <c r="F164" s="26">
         <v>152</v>
       </c>
       <c r="H164" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I164" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J164" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K164" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L164" s="5">
         <v>5</v>
       </c>
       <c r="M164" s="6" t="s">
         <v>159</v>
       </c>
       <c r="N164" s="39">
         <v>152</v>
       </c>
       <c r="O164" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P164" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q164" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R164" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S164" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T164" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U164" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V164" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="165" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B165" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C165" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C165" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D165" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E165" s="48"/>
       <c r="F165" s="26">
         <v>153</v>
       </c>
       <c r="H165" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I165" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J165" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K165" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L165" s="5">
         <v>5</v>
       </c>
       <c r="M165" s="6" t="s">
         <v>160</v>
       </c>
       <c r="N165" s="39">
         <v>153</v>
       </c>
       <c r="O165" s="66">
         <v>51</v>
       </c>
       <c r="P165" s="66">
         <v>45355</v>
       </c>
       <c r="Q165" s="66">
         <v>1736</v>
       </c>
       <c r="R165" s="66">
         <v>5886</v>
       </c>
       <c r="S165" s="66">
         <v>37733</v>
       </c>
       <c r="T165" s="41">
         <v>3.8</v>
       </c>
       <c r="U165" s="41">
         <v>13</v>
       </c>
       <c r="V165" s="41">
         <v>83.2</v>
       </c>
     </row>
     <row r="166" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B166" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C166" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C166" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D166" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E166" s="48"/>
       <c r="F166" s="26">
         <v>154</v>
       </c>
       <c r="H166" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I166" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J166" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K166" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L166" s="5">
         <v>5</v>
       </c>
       <c r="M166" s="6" t="s">
         <v>161</v>
       </c>
       <c r="N166" s="39">
         <v>154</v>
       </c>
       <c r="O166" s="66">
         <v>73</v>
       </c>
       <c r="P166" s="66">
         <v>186999</v>
       </c>
       <c r="Q166" s="66">
         <v>8346</v>
       </c>
       <c r="R166" s="66">
         <v>6368</v>
       </c>
       <c r="S166" s="66">
         <v>172286</v>
       </c>
       <c r="T166" s="41">
         <v>4.5</v>
       </c>
       <c r="U166" s="41">
         <v>3.4</v>
       </c>
       <c r="V166" s="41">
         <v>92.1</v>
       </c>
     </row>
     <row r="167" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B167" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C167" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C167" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E167" s="48"/>
       <c r="F167" s="26">
         <v>155</v>
       </c>
       <c r="H167" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I167" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J167" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K167" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L167" s="5">
         <v>5</v>
       </c>
       <c r="M167" s="6" t="s">
         <v>162</v>
       </c>
       <c r="N167" s="39">
         <v>155</v>
       </c>
       <c r="O167" s="66">
         <v>27</v>
       </c>
       <c r="P167" s="66">
         <v>4001901</v>
       </c>
       <c r="Q167" s="66">
         <v>213842</v>
       </c>
       <c r="R167" s="66">
         <v>305428</v>
       </c>
       <c r="S167" s="66">
         <v>3482631</v>
       </c>
       <c r="T167" s="41">
         <v>5.3</v>
       </c>
       <c r="U167" s="41">
         <v>7.6</v>
       </c>
       <c r="V167" s="41">
         <v>87</v>
       </c>
     </row>
     <row r="168" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B168" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C168" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C168" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D168" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E168" s="48"/>
       <c r="F168" s="26">
         <v>156</v>
       </c>
       <c r="H168" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I168" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J168" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K168" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L168" s="5">
         <v>4</v>
       </c>
       <c r="M168" s="6" t="s">
         <v>163</v>
       </c>
       <c r="N168" s="39">
         <v>156</v>
       </c>
       <c r="O168" s="66">
         <v>46</v>
       </c>
       <c r="P168" s="66">
         <v>90158</v>
       </c>
       <c r="Q168" s="66">
         <v>8896</v>
       </c>
       <c r="R168" s="66">
         <v>7502</v>
       </c>
       <c r="S168" s="66">
         <v>73760</v>
       </c>
       <c r="T168" s="41">
         <v>9.9</v>
       </c>
       <c r="U168" s="41">
         <v>8.3000000000000007</v>
       </c>
       <c r="V168" s="41">
         <v>81.8</v>
       </c>
     </row>
     <row r="169" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B169" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C169" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C169" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D169" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E169" s="48"/>
       <c r="F169" s="26">
         <v>157</v>
       </c>
       <c r="H169" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I169" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J169" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K169" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L169" s="5">
         <v>5</v>
       </c>
       <c r="M169" s="6" t="s">
         <v>164</v>
       </c>
       <c r="N169" s="39">
         <v>157</v>
       </c>
       <c r="O169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T169" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U169" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V169" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="170" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A170" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B170" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C170" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C170" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D170" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E170" s="48"/>
       <c r="F170" s="26">
         <v>158</v>
       </c>
       <c r="H170" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I170" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J170" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K170" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L170" s="5">
         <v>5</v>
       </c>
       <c r="M170" s="6" t="s">
         <v>165</v>
       </c>
       <c r="N170" s="39">
         <v>158</v>
       </c>
       <c r="O170" s="66">
         <v>14</v>
       </c>
       <c r="P170" s="66">
         <v>3543</v>
       </c>
       <c r="Q170" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R170" s="66">
         <v>1304</v>
       </c>
       <c r="S170" s="66">
         <v>2238</v>
       </c>
       <c r="T170" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U170" s="41">
         <v>36.799999999999997</v>
       </c>
       <c r="V170" s="41">
         <v>63.2</v>
       </c>
     </row>
     <row r="171" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A171" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B171" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C171" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C171" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D171" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E171" s="48"/>
       <c r="F171" s="26">
         <v>159</v>
       </c>
       <c r="H171" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I171" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J171" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K171" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L171" s="5">
         <v>5</v>
       </c>
       <c r="M171" s="6" t="s">
         <v>166</v>
       </c>
       <c r="N171" s="39">
         <v>159</v>
       </c>
       <c r="O171" s="66">
         <v>24</v>
       </c>
       <c r="P171" s="66">
         <v>21242</v>
       </c>
       <c r="Q171" s="66">
         <v>464</v>
       </c>
       <c r="R171" s="66">
         <v>1898</v>
       </c>
       <c r="S171" s="66">
         <v>18880</v>
       </c>
       <c r="T171" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="U171" s="41">
         <v>8.9</v>
       </c>
       <c r="V171" s="41">
         <v>88.9</v>
       </c>
     </row>
     <row r="172" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B172" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C172" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C172" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D172" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E172" s="48"/>
       <c r="F172" s="26">
         <v>160</v>
       </c>
       <c r="H172" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I172" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J172" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K172" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L172" s="5">
         <v>5</v>
       </c>
       <c r="M172" s="6" t="s">
         <v>167</v>
       </c>
       <c r="N172" s="39">
         <v>160</v>
       </c>
       <c r="O172" s="66">
         <v>8</v>
       </c>
       <c r="P172" s="66">
         <v>65373</v>
       </c>
       <c r="Q172" s="66">
         <v>8431</v>
       </c>
       <c r="R172" s="66">
         <v>4300</v>
       </c>
       <c r="S172" s="66">
         <v>52642</v>
       </c>
       <c r="T172" s="41">
         <v>12.9</v>
       </c>
       <c r="U172" s="41">
         <v>6.6</v>
       </c>
       <c r="V172" s="41">
         <v>80.5</v>
       </c>
     </row>
     <row r="173" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B173" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C173" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C173" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D173" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E173" s="48"/>
       <c r="F173" s="26">
         <v>161</v>
       </c>
       <c r="H173" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I173" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J173" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K173" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L173" s="5">
         <v>3</v>
       </c>
       <c r="M173" s="6" t="s">
         <v>168</v>
       </c>
       <c r="N173" s="39">
         <v>161</v>
       </c>
       <c r="O173" s="66">
         <v>106</v>
       </c>
       <c r="P173" s="66">
         <v>145398</v>
       </c>
       <c r="Q173" s="66">
         <v>3596</v>
       </c>
       <c r="R173" s="66">
         <v>56991</v>
       </c>
       <c r="S173" s="66">
         <v>84810</v>
       </c>
       <c r="T173" s="41">
         <v>2.5</v>
       </c>
       <c r="U173" s="41">
         <v>39.200000000000003</v>
       </c>
       <c r="V173" s="41">
         <v>58.3</v>
       </c>
     </row>
     <row r="174" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B174" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C174" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C174" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E174" s="48"/>
       <c r="F174" s="26">
         <v>162</v>
       </c>
       <c r="H174" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I174" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J174" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K174" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L174" s="5">
         <v>4</v>
       </c>
       <c r="M174" s="6" t="s">
         <v>169</v>
       </c>
       <c r="N174" s="39">
         <v>162</v>
       </c>
       <c r="O174" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P174" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q174" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R174" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S174" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T174" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U174" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V174" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="175" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B175" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C175" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C175" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E175" s="48"/>
       <c r="F175" s="26">
         <v>163</v>
       </c>
       <c r="H175" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I175" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J175" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K175" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L175" s="5">
         <v>4</v>
       </c>
       <c r="M175" s="6" t="s">
         <v>170</v>
       </c>
       <c r="N175" s="39">
         <v>163</v>
       </c>
       <c r="O175" s="66">
         <v>61</v>
       </c>
       <c r="P175" s="66">
         <v>34265</v>
       </c>
       <c r="Q175" s="66">
         <v>225</v>
       </c>
       <c r="R175" s="66">
         <v>2082</v>
       </c>
       <c r="S175" s="66">
         <v>31958</v>
       </c>
       <c r="T175" s="41">
         <v>0.7</v>
       </c>
       <c r="U175" s="41">
         <v>6.1</v>
       </c>
       <c r="V175" s="41">
         <v>93.3</v>
       </c>
     </row>
     <row r="176" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B176" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C176" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C176" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D176" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E176" s="48"/>
       <c r="F176" s="26">
         <v>164</v>
       </c>
       <c r="H176" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I176" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J176" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K176" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L176" s="5">
         <v>4</v>
       </c>
       <c r="M176" s="6" t="s">
         <v>171</v>
       </c>
       <c r="N176" s="39">
         <v>164</v>
       </c>
       <c r="O176" s="66">
         <v>34</v>
       </c>
       <c r="P176" s="66">
         <v>35319</v>
       </c>
       <c r="Q176" s="66">
         <v>2891</v>
       </c>
       <c r="R176" s="66">
         <v>4651</v>
       </c>
       <c r="S176" s="66">
         <v>27776</v>
       </c>
       <c r="T176" s="41">
         <v>8.1999999999999993</v>
       </c>
       <c r="U176" s="41">
         <v>13.2</v>
       </c>
       <c r="V176" s="41">
         <v>78.599999999999994</v>
       </c>
     </row>
     <row r="177" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B177" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C177" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C177" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E177" s="48"/>
       <c r="F177" s="26">
         <v>165</v>
       </c>
       <c r="H177" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I177" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J177" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K177" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L177" s="5">
         <v>4</v>
       </c>
       <c r="M177" s="6" t="s">
         <v>172</v>
       </c>
       <c r="N177" s="39">
         <v>165</v>
       </c>
       <c r="O177" s="66">
         <v>11</v>
       </c>
       <c r="P177" s="66">
         <v>75814</v>
       </c>
       <c r="Q177" s="66">
         <v>480</v>
       </c>
       <c r="R177" s="66">
         <v>50258</v>
       </c>
       <c r="S177" s="66">
         <v>25076</v>
       </c>
       <c r="T177" s="41">
         <v>0.6</v>
       </c>
       <c r="U177" s="41">
         <v>66.3</v>
       </c>
       <c r="V177" s="41">
         <v>33.1</v>
       </c>
     </row>
     <row r="178" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B178" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C178" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C178" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E178" s="48"/>
       <c r="F178" s="26">
         <v>166</v>
       </c>
       <c r="H178" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I178" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J178" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K178" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L178" s="5">
         <v>2</v>
       </c>
       <c r="M178" s="6" t="s">
         <v>173</v>
       </c>
       <c r="N178" s="39">
         <v>166</v>
       </c>
       <c r="O178" s="66">
         <v>26</v>
       </c>
       <c r="P178" s="66">
         <v>46202</v>
       </c>
       <c r="Q178" s="66">
         <v>6779</v>
       </c>
       <c r="R178" s="66">
         <v>14455</v>
       </c>
       <c r="S178" s="66">
         <v>24968</v>
       </c>
       <c r="T178" s="41">
         <v>14.7</v>
       </c>
       <c r="U178" s="41">
         <v>31.3</v>
       </c>
       <c r="V178" s="41">
         <v>54</v>
       </c>
     </row>
     <row r="179" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A179" s="49" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B179" s="49" t="s">
+        <v>265</v>
+      </c>
+      <c r="C179" s="49" t="s">
         <v>266</v>
       </c>
-      <c r="C179" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D179" s="49" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E179" s="49"/>
       <c r="F179" s="26">
         <v>167</v>
       </c>
       <c r="G179" s="27"/>
       <c r="H179" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I179" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J179" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K179" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L179" s="5">
         <v>3</v>
       </c>
       <c r="M179" s="6" t="s">
         <v>174</v>
       </c>
       <c r="N179" s="39">
         <v>167</v>
       </c>
       <c r="O179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T179" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U179" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V179" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="180" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A180" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B180" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C180" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C180" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D180" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E180" s="48"/>
       <c r="F180" s="26">
         <v>168</v>
       </c>
       <c r="H180" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I180" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J180" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K180" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L180" s="5">
         <v>3</v>
       </c>
       <c r="M180" s="6" t="s">
         <v>175</v>
       </c>
       <c r="N180" s="39">
         <v>168</v>
       </c>
       <c r="O180" s="66">
         <v>1</v>
       </c>
       <c r="P180" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q180" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R180" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S180" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T180" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U180" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V180" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="181" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B181" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C181" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C181" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D181" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E181" s="48"/>
       <c r="F181" s="26">
         <v>169</v>
       </c>
       <c r="H181" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I181" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J181" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K181" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L181" s="5">
         <v>3</v>
       </c>
       <c r="M181" s="6" t="s">
         <v>176</v>
       </c>
       <c r="N181" s="39">
         <v>169</v>
       </c>
       <c r="O181" s="66">
         <v>5</v>
       </c>
       <c r="P181" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q181" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R181" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S181" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T181" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U181" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V181" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="182" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A182" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B182" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C182" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C182" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D182" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E182" s="48"/>
       <c r="F182" s="26">
         <v>170</v>
       </c>
       <c r="H182" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I182" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J182" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K182" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L182" s="5">
         <v>3</v>
       </c>
       <c r="M182" s="6" t="s">
         <v>177</v>
       </c>
       <c r="N182" s="39">
         <v>170</v>
       </c>
       <c r="O182" s="66">
         <v>20</v>
       </c>
       <c r="P182" s="66">
         <v>44299</v>
       </c>
       <c r="Q182" s="66">
         <v>6770</v>
       </c>
       <c r="R182" s="66">
         <v>14386</v>
       </c>
       <c r="S182" s="66">
         <v>23143</v>
       </c>
       <c r="T182" s="41">
         <v>15.3</v>
       </c>
       <c r="U182" s="41">
         <v>32.5</v>
       </c>
       <c r="V182" s="41">
         <v>52.2</v>
       </c>
     </row>
     <row r="183" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B183" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C183" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C183" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D183" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E183" s="48"/>
       <c r="F183" s="26">
         <v>171</v>
       </c>
       <c r="H183" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I183" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J183" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K183" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L183" s="5">
         <v>2</v>
       </c>
       <c r="M183" s="6" t="s">
         <v>178</v>
       </c>
       <c r="N183" s="39">
         <v>171</v>
       </c>
       <c r="O183" s="66">
         <v>253</v>
       </c>
       <c r="P183" s="66">
         <v>512943</v>
       </c>
       <c r="Q183" s="66">
         <v>3946</v>
       </c>
       <c r="R183" s="66">
         <v>25358</v>
       </c>
       <c r="S183" s="66">
         <v>483638</v>
       </c>
       <c r="T183" s="41">
         <v>0.8</v>
       </c>
       <c r="U183" s="41">
         <v>4.9000000000000004</v>
       </c>
       <c r="V183" s="41">
         <v>94.3</v>
       </c>
     </row>
     <row r="184" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A184" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B184" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C184" s="50" t="s">
         <v>266</v>
       </c>
-      <c r="C184" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D184" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E184" s="50"/>
       <c r="F184" s="26">
         <v>172</v>
       </c>
       <c r="G184" s="27"/>
       <c r="H184" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I184" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J184" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K184" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L184" s="5">
         <v>3</v>
       </c>
       <c r="M184" s="6" t="s">
         <v>179</v>
       </c>
       <c r="N184" s="39">
         <v>172</v>
       </c>
       <c r="O184" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P184" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q184" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R184" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S184" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T184" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U184" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V184" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="185" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B185" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C185" s="50" t="s">
         <v>266</v>
       </c>
-      <c r="C185" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D185" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E185" s="50"/>
       <c r="F185" s="26">
         <v>173</v>
       </c>
       <c r="G185" s="27"/>
       <c r="H185" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I185" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J185" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K185" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L185" s="5">
         <v>3</v>
       </c>
       <c r="M185" s="6" t="s">
         <v>180</v>
       </c>
       <c r="N185" s="39">
         <v>173</v>
       </c>
       <c r="O185" s="66">
         <v>136</v>
       </c>
       <c r="P185" s="66">
         <v>132930</v>
       </c>
       <c r="Q185" s="66">
         <v>2826</v>
       </c>
       <c r="R185" s="66">
         <v>3990</v>
       </c>
       <c r="S185" s="66">
         <v>126114</v>
       </c>
       <c r="T185" s="41">
         <v>2.1</v>
       </c>
       <c r="U185" s="41">
         <v>3</v>
       </c>
       <c r="V185" s="41">
         <v>94.9</v>
       </c>
     </row>
     <row r="186" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A186" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B186" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C186" s="50" t="s">
         <v>266</v>
       </c>
-      <c r="C186" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D186" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E186" s="50"/>
       <c r="F186" s="26">
         <v>174</v>
       </c>
       <c r="G186" s="27"/>
       <c r="H186" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I186" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J186" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K186" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L186" s="5">
         <v>3</v>
       </c>
       <c r="M186" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N186" s="39">
         <v>174</v>
       </c>
       <c r="O186" s="66">
         <v>78</v>
       </c>
       <c r="P186" s="66">
         <v>74666</v>
       </c>
       <c r="Q186" s="66">
         <v>1120</v>
       </c>
       <c r="R186" s="66">
         <v>5850</v>
       </c>
       <c r="S186" s="66">
         <v>67696</v>
       </c>
       <c r="T186" s="41">
         <v>1.5</v>
       </c>
       <c r="U186" s="41">
         <v>7.8</v>
       </c>
       <c r="V186" s="41">
         <v>90.7</v>
       </c>
     </row>
     <row r="187" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A187" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B187" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="C187" s="50" t="s">
         <v>266</v>
       </c>
-      <c r="C187" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D187" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E187" s="50"/>
       <c r="F187" s="26">
         <v>175</v>
       </c>
       <c r="G187" s="27"/>
       <c r="H187" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I187" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J187" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K187" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L187" s="5">
         <v>3</v>
       </c>
       <c r="M187" s="6" t="s">
         <v>182</v>
       </c>
       <c r="N187" s="39">
         <v>175</v>
       </c>
       <c r="O187" s="66">
         <v>39</v>
       </c>
       <c r="P187" s="66">
         <v>305346</v>
       </c>
       <c r="Q187" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R187" s="66">
         <v>15518</v>
       </c>
       <c r="S187" s="66">
         <v>289828</v>
       </c>
       <c r="T187" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U187" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="V187" s="41">
         <v>94.9</v>
       </c>
     </row>
     <row r="188" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A188" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B188" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C188" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C188" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D188" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E188" s="51"/>
       <c r="F188" s="26">
         <v>176</v>
       </c>
       <c r="G188" s="27"/>
       <c r="H188" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I188" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J188" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K188" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L188" s="5">
         <v>3</v>
       </c>
       <c r="M188" s="6" t="s">
         <v>183</v>
       </c>
       <c r="N188" s="39">
         <v>176</v>
       </c>
       <c r="O188" s="66">
         <v>15</v>
       </c>
       <c r="P188" s="66">
         <v>164126</v>
       </c>
       <c r="Q188" s="66">
         <v>179</v>
       </c>
       <c r="R188" s="66">
         <v>5987</v>
       </c>
       <c r="S188" s="66">
         <v>157959</v>
       </c>
       <c r="T188" s="41">
         <v>0.1</v>
       </c>
       <c r="U188" s="41">
         <v>3.6</v>
       </c>
       <c r="V188" s="41">
         <v>96.2</v>
       </c>
     </row>
     <row r="189" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B189" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C189" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C189" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D189" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E189" s="51"/>
       <c r="F189" s="26">
         <v>177</v>
       </c>
       <c r="G189" s="27"/>
       <c r="H189" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I189" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J189" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K189" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L189" s="5">
         <v>4</v>
       </c>
       <c r="M189" s="6" t="s">
         <v>184</v>
       </c>
       <c r="N189" s="39">
         <v>177</v>
       </c>
       <c r="O189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T189" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U189" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V189" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="190" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A190" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B190" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C190" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C190" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D190" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E190" s="51"/>
       <c r="F190" s="26">
         <v>178</v>
       </c>
       <c r="G190" s="27"/>
       <c r="H190" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I190" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J190" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K190" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L190" s="5">
         <v>4</v>
       </c>
       <c r="M190" s="6" t="s">
         <v>185</v>
       </c>
       <c r="N190" s="39">
         <v>178</v>
       </c>
       <c r="O190" s="66">
         <v>3</v>
       </c>
       <c r="P190" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q190" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R190" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S190" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T190" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U190" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V190" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="191" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A191" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B191" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C191" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C191" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D191" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E191" s="51"/>
       <c r="F191" s="26">
         <v>179</v>
       </c>
       <c r="G191" s="27"/>
       <c r="H191" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I191" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J191" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K191" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L191" s="5">
         <v>4</v>
       </c>
       <c r="M191" s="6" t="s">
         <v>186</v>
       </c>
       <c r="N191" s="39">
         <v>179</v>
       </c>
       <c r="O191" s="66">
         <v>5</v>
       </c>
       <c r="P191" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q191" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R191" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S191" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T191" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U191" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V191" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="192" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A192" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B192" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C192" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C192" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D192" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E192" s="51"/>
       <c r="F192" s="26">
         <v>180</v>
       </c>
       <c r="G192" s="27"/>
       <c r="H192" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I192" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J192" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K192" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L192" s="5">
         <v>4</v>
       </c>
       <c r="M192" s="6" t="s">
         <v>187</v>
       </c>
       <c r="N192" s="39">
         <v>180</v>
       </c>
       <c r="O192" s="66">
         <v>7</v>
       </c>
       <c r="P192" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q192" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R192" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S192" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T192" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U192" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V192" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="193" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A193" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B193" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C193" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C193" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D193" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E193" s="51"/>
       <c r="F193" s="26">
         <v>181</v>
       </c>
       <c r="G193" s="27"/>
       <c r="H193" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I193" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J193" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K193" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L193" s="5">
         <v>3</v>
       </c>
       <c r="M193" s="6" t="s">
         <v>188</v>
       </c>
       <c r="N193" s="39">
         <v>181</v>
       </c>
       <c r="O193" s="66">
         <v>5</v>
       </c>
       <c r="P193" s="66">
         <v>1457</v>
       </c>
       <c r="Q193" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R193" s="66">
         <v>274</v>
       </c>
       <c r="S193" s="66">
         <v>1183</v>
       </c>
       <c r="T193" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U193" s="41">
         <v>18.8</v>
       </c>
       <c r="V193" s="41">
         <v>81.2</v>
       </c>
     </row>
     <row r="194" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A194" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B194" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C194" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C194" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D194" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E194" s="51"/>
       <c r="F194" s="26">
         <v>182</v>
       </c>
       <c r="G194" s="27"/>
       <c r="H194" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I194" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J194" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K194" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L194" s="5">
         <v>4</v>
       </c>
       <c r="M194" s="6" t="s">
         <v>189</v>
       </c>
       <c r="N194" s="39">
         <v>182</v>
       </c>
       <c r="O194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T194" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U194" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V194" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B195" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C195" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C195" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D195" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E195" s="51"/>
       <c r="F195" s="26">
         <v>183</v>
       </c>
       <c r="G195" s="27"/>
       <c r="H195" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I195" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J195" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K195" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L195" s="5">
         <v>4</v>
       </c>
       <c r="M195" s="6" t="s">
         <v>190</v>
       </c>
       <c r="N195" s="39">
         <v>183</v>
       </c>
       <c r="O195" s="66">
         <v>1</v>
       </c>
       <c r="P195" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q195" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R195" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S195" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T195" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U195" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V195" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="196" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A196" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B196" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C196" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C196" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D196" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E196" s="51"/>
       <c r="F196" s="26">
         <v>184</v>
       </c>
       <c r="G196" s="27"/>
       <c r="H196" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I196" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J196" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K196" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L196" s="5">
         <v>4</v>
       </c>
       <c r="M196" s="6" t="s">
         <v>191</v>
       </c>
       <c r="N196" s="39">
         <v>184</v>
       </c>
       <c r="O196" s="66">
         <v>2</v>
       </c>
       <c r="P196" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q196" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R196" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S196" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T196" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U196" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V196" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="197" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B197" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C197" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C197" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D197" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E197" s="51"/>
       <c r="F197" s="26">
         <v>185</v>
       </c>
       <c r="G197" s="27"/>
       <c r="H197" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I197" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J197" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K197" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L197" s="5">
         <v>4</v>
       </c>
       <c r="M197" s="6" t="s">
         <v>192</v>
       </c>
       <c r="N197" s="39">
         <v>185</v>
       </c>
       <c r="O197" s="66">
         <v>2</v>
       </c>
       <c r="P197" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q197" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R197" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S197" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T197" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U197" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V197" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="198" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A198" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B198" s="51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C198" s="51" t="s">
         <v>266</v>
       </c>
-      <c r="C198" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D198" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E198" s="51"/>
       <c r="F198" s="26">
         <v>186</v>
       </c>
       <c r="G198" s="27"/>
       <c r="H198" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I198" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J198" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K198" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L198" s="5">
         <v>3</v>
       </c>
       <c r="M198" s="6" t="s">
         <v>193</v>
       </c>
       <c r="N198" s="39">
         <v>186</v>
       </c>
       <c r="O198" s="66">
         <v>215</v>
       </c>
       <c r="P198" s="66">
         <v>329486</v>
       </c>
       <c r="Q198" s="66">
         <v>3737</v>
       </c>
       <c r="R198" s="66">
         <v>16269</v>
       </c>
       <c r="S198" s="66">
         <v>309479</v>
       </c>
       <c r="T198" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="U198" s="41">
         <v>4.9000000000000004</v>
       </c>
       <c r="V198" s="41">
         <v>93.9</v>
       </c>
     </row>
     <row r="199" spans="1:22" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A199" s="52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B199" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="C199" s="52" t="s">
         <v>266</v>
       </c>
-      <c r="C199" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D199" s="52" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E199" s="52"/>
       <c r="F199" s="26">
         <v>187</v>
       </c>
       <c r="G199" s="27"/>
       <c r="H199" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I199" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J199" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K199" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L199" s="5">
         <v>4</v>
       </c>
       <c r="M199" s="6" t="s">
         <v>194</v>
       </c>
       <c r="N199" s="39">
         <v>187</v>
       </c>
       <c r="O199" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P199" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q199" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R199" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S199" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T199" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U199" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V199" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="200" spans="1:22" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A200" s="52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B200" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="C200" s="52" t="s">
         <v>266</v>
       </c>
-      <c r="C200" s="52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D200" s="52" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E200" s="52"/>
       <c r="F200" s="26">
         <v>188</v>
       </c>
       <c r="G200" s="27"/>
       <c r="H200" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I200" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J200" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K200" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L200" s="5">
         <v>4</v>
       </c>
       <c r="M200" s="6" t="s">
         <v>195</v>
       </c>
       <c r="N200" s="39">
         <v>188</v>
       </c>
       <c r="O200" s="66">
         <v>126</v>
       </c>
       <c r="P200" s="66">
         <v>122290</v>
       </c>
       <c r="Q200" s="66">
         <v>2796</v>
       </c>
       <c r="R200" s="66">
         <v>3553</v>
       </c>
       <c r="S200" s="66">
         <v>115941</v>
       </c>
       <c r="T200" s="41">
         <v>2.2999999999999998</v>
       </c>
       <c r="U200" s="41">
         <v>2.9</v>
       </c>
       <c r="V200" s="41">
         <v>94.8</v>
       </c>
     </row>
     <row r="201" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A201" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B201" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C201" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C201" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D201" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E201" s="48"/>
       <c r="F201" s="26">
         <v>189</v>
       </c>
       <c r="H201" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I201" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J201" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K201" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L201" s="5">
         <v>4</v>
       </c>
       <c r="M201" s="6" t="s">
         <v>196</v>
       </c>
       <c r="N201" s="39">
         <v>189</v>
       </c>
       <c r="O201" s="66">
         <v>64</v>
       </c>
       <c r="P201" s="66">
         <v>71063</v>
       </c>
       <c r="Q201" s="66">
         <v>941</v>
       </c>
       <c r="R201" s="66">
         <v>4646</v>
       </c>
       <c r="S201" s="66">
         <v>65476</v>
       </c>
       <c r="T201" s="41">
         <v>1.3</v>
       </c>
       <c r="U201" s="41">
         <v>6.5</v>
       </c>
       <c r="V201" s="41">
         <v>92.1</v>
       </c>
     </row>
     <row r="202" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A202" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B202" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C202" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C202" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E202" s="48"/>
       <c r="F202" s="26">
         <v>190</v>
       </c>
       <c r="H202" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I202" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J202" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K202" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L202" s="5">
         <v>4</v>
       </c>
       <c r="M202" s="6" t="s">
         <v>197</v>
       </c>
       <c r="N202" s="39">
         <v>190</v>
       </c>
       <c r="O202" s="66">
         <v>25</v>
       </c>
       <c r="P202" s="66">
         <v>136133</v>
       </c>
       <c r="Q202" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R202" s="66">
         <v>8070</v>
       </c>
       <c r="S202" s="66">
         <v>128063</v>
       </c>
       <c r="T202" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U202" s="41">
         <v>5.9</v>
       </c>
       <c r="V202" s="41">
         <v>94.1</v>
       </c>
     </row>
     <row r="203" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A203" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B203" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C203" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C203" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D203" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E203" s="48"/>
       <c r="F203" s="26">
         <v>191</v>
       </c>
       <c r="H203" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I203" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J203" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K203" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L203" s="5">
         <v>3</v>
       </c>
       <c r="M203" s="6" t="s">
         <v>198</v>
       </c>
       <c r="N203" s="39">
         <v>191</v>
       </c>
       <c r="O203" s="66">
         <v>18</v>
       </c>
       <c r="P203" s="66">
         <v>17875</v>
       </c>
       <c r="Q203" s="66">
         <v>30</v>
       </c>
       <c r="R203" s="66">
         <v>2827</v>
       </c>
       <c r="S203" s="66">
         <v>15018</v>
       </c>
       <c r="T203" s="41">
         <v>0.2</v>
       </c>
       <c r="U203" s="41">
         <v>15.8</v>
       </c>
       <c r="V203" s="41">
         <v>84</v>
       </c>
     </row>
     <row r="204" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A204" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B204" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C204" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C204" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D204" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E204" s="48"/>
       <c r="F204" s="26">
         <v>192</v>
       </c>
       <c r="H204" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I204" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J204" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K204" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L204" s="5">
         <v>4</v>
       </c>
       <c r="M204" s="6" t="s">
         <v>199</v>
       </c>
       <c r="N204" s="39">
         <v>192</v>
       </c>
       <c r="O204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T204" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U204" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V204" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="205" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A205" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B205" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C205" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C205" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D205" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E205" s="48"/>
       <c r="F205" s="26">
         <v>193</v>
       </c>
       <c r="H205" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I205" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J205" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K205" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L205" s="5">
         <v>4</v>
       </c>
       <c r="M205" s="6" t="s">
         <v>200</v>
       </c>
       <c r="N205" s="39">
         <v>193</v>
       </c>
       <c r="O205" s="66">
         <v>6</v>
       </c>
       <c r="P205" s="66">
         <v>5829</v>
       </c>
       <c r="Q205" s="66">
         <v>30</v>
       </c>
       <c r="R205" s="66">
         <v>372</v>
       </c>
       <c r="S205" s="66">
         <v>5428</v>
       </c>
       <c r="T205" s="41">
         <v>0.5</v>
       </c>
       <c r="U205" s="41">
         <v>6.4</v>
       </c>
       <c r="V205" s="41">
         <v>93.1</v>
       </c>
     </row>
     <row r="206" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A206" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B206" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C206" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C206" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D206" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E206" s="48"/>
       <c r="F206" s="26">
         <v>194</v>
       </c>
       <c r="H206" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I206" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J206" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K206" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L206" s="5">
         <v>4</v>
       </c>
       <c r="M206" s="6" t="s">
         <v>201</v>
       </c>
       <c r="N206" s="39">
         <v>194</v>
       </c>
       <c r="O206" s="66">
         <v>7</v>
       </c>
       <c r="P206" s="66">
         <v>1682</v>
       </c>
       <c r="Q206" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R206" s="66">
         <v>637</v>
       </c>
       <c r="S206" s="66">
         <v>1045</v>
       </c>
       <c r="T206" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U206" s="41">
         <v>37.9</v>
       </c>
       <c r="V206" s="41">
         <v>62.1</v>
       </c>
     </row>
     <row r="207" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A207" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B207" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C207" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C207" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D207" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E207" s="48"/>
       <c r="F207" s="26">
         <v>195</v>
       </c>
       <c r="H207" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I207" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J207" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K207" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L207" s="5">
         <v>4</v>
       </c>
       <c r="M207" s="6" t="s">
         <v>202</v>
       </c>
       <c r="N207" s="39">
         <v>195</v>
       </c>
       <c r="O207" s="66">
         <v>5</v>
       </c>
       <c r="P207" s="66">
         <v>10364</v>
       </c>
       <c r="Q207" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R207" s="66">
         <v>1819</v>
       </c>
       <c r="S207" s="66">
         <v>8545</v>
       </c>
       <c r="T207" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U207" s="41">
         <v>17.600000000000001</v>
       </c>
       <c r="V207" s="41">
         <v>82.4</v>
       </c>
     </row>
     <row r="208" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A208" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B208" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C208" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C208" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D208" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E208" s="48"/>
       <c r="F208" s="26">
         <v>196</v>
       </c>
       <c r="H208" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I208" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J208" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K208" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L208" s="5">
         <v>2</v>
       </c>
       <c r="M208" s="6" t="s">
         <v>249</v>
       </c>
       <c r="N208" s="39">
         <v>196</v>
       </c>
       <c r="O208" s="66">
         <v>17</v>
       </c>
       <c r="P208" s="66">
         <v>49026</v>
       </c>
       <c r="Q208" s="66">
         <v>2</v>
       </c>
       <c r="R208" s="66">
         <v>174</v>
       </c>
       <c r="S208" s="66">
         <v>48851</v>
       </c>
       <c r="T208" s="41">
         <v>0</v>
       </c>
       <c r="U208" s="41">
         <v>0.4</v>
       </c>
       <c r="V208" s="41">
         <v>99.6</v>
       </c>
     </row>
     <row r="209" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A209" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B209" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C209" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C209" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E209" s="48"/>
       <c r="F209" s="26">
         <v>197</v>
       </c>
       <c r="H209" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I209" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J209" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K209" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L209" s="5">
         <v>3</v>
       </c>
       <c r="M209" s="6" t="s">
         <v>250</v>
       </c>
       <c r="N209" s="39">
         <v>197</v>
       </c>
       <c r="O209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T209" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U209" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V209" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A210" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B210" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C210" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C210" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E210" s="48"/>
       <c r="F210" s="26">
         <v>198</v>
       </c>
       <c r="H210" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I210" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J210" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K210" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L210" s="5">
         <v>3</v>
       </c>
       <c r="M210" s="6" t="s">
         <v>251</v>
       </c>
       <c r="N210" s="39">
         <v>198</v>
       </c>
       <c r="O210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T210" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U210" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V210" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="211" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A211" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B211" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C211" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C211" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E211" s="48"/>
       <c r="F211" s="26">
         <v>199</v>
       </c>
       <c r="H211" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I211" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J211" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K211" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L211" s="5">
         <v>3</v>
       </c>
       <c r="M211" s="6" t="s">
         <v>252</v>
       </c>
       <c r="N211" s="39">
         <v>199</v>
       </c>
       <c r="O211" s="66">
         <v>10</v>
       </c>
       <c r="P211" s="66">
         <v>1593</v>
       </c>
       <c r="Q211" s="66">
         <v>2</v>
       </c>
       <c r="R211" s="66">
         <v>165</v>
       </c>
       <c r="S211" s="66">
         <v>1426</v>
       </c>
       <c r="T211" s="41">
         <v>0.1</v>
       </c>
       <c r="U211" s="41">
         <v>10.4</v>
       </c>
       <c r="V211" s="41">
         <v>89.5</v>
       </c>
     </row>
     <row r="212" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A212" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B212" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C212" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C212" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D212" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E212" s="48"/>
       <c r="F212" s="26">
         <v>200</v>
       </c>
       <c r="H212" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I212" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J212" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K212" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L212" s="5">
         <v>3</v>
       </c>
       <c r="M212" s="6" t="s">
         <v>253</v>
       </c>
       <c r="N212" s="39">
         <v>200</v>
       </c>
       <c r="O212" s="66">
         <v>7</v>
       </c>
       <c r="P212" s="66">
         <v>47433</v>
       </c>
       <c r="Q212" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R212" s="66">
         <v>8</v>
       </c>
       <c r="S212" s="66">
         <v>47425</v>
       </c>
       <c r="T212" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U212" s="41">
         <v>0</v>
       </c>
       <c r="V212" s="41">
         <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A213" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B213" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C213" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C213" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D213" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E213" s="48"/>
       <c r="F213" s="26">
         <v>201</v>
       </c>
       <c r="H213" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I213" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J213" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K213" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L213" s="5">
         <v>2</v>
       </c>
       <c r="M213" s="6" t="s">
         <v>203</v>
       </c>
       <c r="N213" s="39">
         <v>201</v>
       </c>
       <c r="O213" s="66">
         <v>192</v>
       </c>
       <c r="P213" s="66">
         <v>399680</v>
       </c>
       <c r="Q213" s="66">
         <v>40535</v>
       </c>
       <c r="R213" s="66">
         <v>54220</v>
       </c>
       <c r="S213" s="66">
         <v>304925</v>
       </c>
       <c r="T213" s="41">
         <v>10.1</v>
       </c>
       <c r="U213" s="41">
         <v>13.6</v>
       </c>
       <c r="V213" s="41">
         <v>76.3</v>
       </c>
     </row>
     <row r="214" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A214" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B214" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C214" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C214" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E214" s="48"/>
       <c r="F214" s="26">
         <v>202</v>
       </c>
       <c r="H214" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I214" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J214" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K214" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L214" s="5">
         <v>3</v>
       </c>
       <c r="M214" s="6" t="s">
         <v>204</v>
       </c>
       <c r="N214" s="39">
         <v>202</v>
       </c>
       <c r="O214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T214" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U214" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V214" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A215" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B215" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C215" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C215" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D215" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E215" s="48"/>
       <c r="F215" s="26">
         <v>203</v>
       </c>
       <c r="H215" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I215" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J215" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K215" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L215" s="5">
         <v>3</v>
       </c>
       <c r="M215" s="6" t="s">
         <v>205</v>
       </c>
       <c r="N215" s="39">
         <v>203</v>
       </c>
       <c r="O215" s="66">
         <v>91</v>
       </c>
       <c r="P215" s="66">
         <v>31034</v>
       </c>
       <c r="Q215" s="66">
         <v>2217</v>
       </c>
       <c r="R215" s="66">
         <v>4594</v>
       </c>
       <c r="S215" s="66">
         <v>24223</v>
       </c>
       <c r="T215" s="41">
         <v>7.1</v>
       </c>
       <c r="U215" s="41">
         <v>14.8</v>
       </c>
       <c r="V215" s="41">
         <v>78.099999999999994</v>
       </c>
     </row>
     <row r="216" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A216" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B216" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C216" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C216" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D216" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E216" s="48"/>
       <c r="F216" s="26">
         <v>204</v>
       </c>
       <c r="H216" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I216" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J216" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K216" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L216" s="5">
         <v>3</v>
       </c>
       <c r="M216" s="6" t="s">
         <v>206</v>
       </c>
       <c r="N216" s="39">
         <v>204</v>
       </c>
       <c r="O216" s="66">
         <v>82</v>
       </c>
       <c r="P216" s="66">
         <v>250003</v>
       </c>
       <c r="Q216" s="66">
         <v>1692</v>
       </c>
       <c r="R216" s="66">
         <v>24301</v>
       </c>
       <c r="S216" s="66">
         <v>224010</v>
       </c>
       <c r="T216" s="41">
         <v>0.7</v>
       </c>
       <c r="U216" s="41">
         <v>9.6999999999999993</v>
       </c>
       <c r="V216" s="41">
         <v>89.6</v>
       </c>
     </row>
     <row r="217" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A217" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B217" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C217" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C217" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D217" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E217" s="48"/>
       <c r="F217" s="26">
         <v>205</v>
       </c>
       <c r="H217" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I217" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J217" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K217" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L217" s="5">
         <v>3</v>
       </c>
       <c r="M217" s="6" t="s">
         <v>207</v>
       </c>
       <c r="N217" s="39">
         <v>205</v>
       </c>
       <c r="O217" s="66">
         <v>18</v>
       </c>
       <c r="P217" s="66">
         <v>118644</v>
       </c>
       <c r="Q217" s="66">
         <v>36626</v>
       </c>
       <c r="R217" s="66">
         <v>25325</v>
       </c>
       <c r="S217" s="66">
         <v>56692</v>
       </c>
       <c r="T217" s="41">
         <v>30.9</v>
       </c>
       <c r="U217" s="41">
         <v>21.3</v>
       </c>
       <c r="V217" s="41">
         <v>47.8</v>
       </c>
     </row>
     <row r="218" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A218" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B218" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C218" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C218" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D218" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E218" s="48"/>
       <c r="F218" s="26">
         <v>206</v>
       </c>
       <c r="H218" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I218" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J218" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K218" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L218" s="5">
         <v>2</v>
       </c>
       <c r="M218" s="6" t="s">
         <v>254</v>
       </c>
       <c r="N218" s="39">
         <v>206</v>
       </c>
       <c r="O218" s="66">
         <v>8</v>
       </c>
       <c r="P218" s="66">
         <v>7444</v>
       </c>
       <c r="Q218" s="66">
         <v>1</v>
       </c>
       <c r="R218" s="66">
         <v>96</v>
       </c>
       <c r="S218" s="66">
         <v>7346</v>
       </c>
       <c r="T218" s="41">
         <v>0</v>
       </c>
       <c r="U218" s="41">
         <v>1.3</v>
       </c>
       <c r="V218" s="41">
         <v>98.7</v>
       </c>
     </row>
     <row r="219" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A219" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B219" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C219" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C219" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D219" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E219" s="48"/>
       <c r="F219" s="26">
         <v>207</v>
       </c>
       <c r="H219" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I219" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J219" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K219" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L219" s="5">
         <v>3</v>
       </c>
       <c r="M219" s="6" t="s">
         <v>255</v>
       </c>
       <c r="N219" s="39">
         <v>207</v>
       </c>
       <c r="O219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T219" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U219" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V219" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="220" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A220" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B220" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C220" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C220" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D220" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E220" s="48"/>
       <c r="F220" s="26">
         <v>208</v>
       </c>
       <c r="H220" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I220" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J220" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K220" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L220" s="5">
         <v>3</v>
       </c>
       <c r="M220" s="6" t="s">
         <v>256</v>
       </c>
       <c r="N220" s="39">
         <v>208</v>
       </c>
       <c r="O220" s="66">
         <v>1</v>
       </c>
       <c r="P220" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q220" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R220" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S220" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T220" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U220" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V220" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="221" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A221" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B221" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C221" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C221" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D221" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E221" s="48"/>
       <c r="F221" s="26">
         <v>209</v>
       </c>
       <c r="H221" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I221" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J221" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K221" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L221" s="5">
         <v>3</v>
       </c>
       <c r="M221" s="6" t="s">
         <v>257</v>
       </c>
       <c r="N221" s="39">
         <v>209</v>
       </c>
       <c r="O221" s="66">
         <v>3</v>
       </c>
       <c r="P221" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q221" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R221" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S221" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T221" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U221" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V221" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="222" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A222" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B222" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C222" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C222" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D222" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E222" s="48"/>
       <c r="F222" s="26">
         <v>210</v>
       </c>
       <c r="H222" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I222" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J222" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K222" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L222" s="5">
         <v>3</v>
       </c>
       <c r="M222" s="6" t="s">
         <v>258</v>
       </c>
       <c r="N222" s="39">
         <v>210</v>
       </c>
       <c r="O222" s="66">
         <v>4</v>
       </c>
       <c r="P222" s="66">
         <v>7253</v>
       </c>
       <c r="Q222" s="66">
         <v>1</v>
       </c>
       <c r="R222" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S222" s="66">
         <v>7251</v>
       </c>
       <c r="T222" s="41">
         <v>0</v>
       </c>
       <c r="U222" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V222" s="41">
         <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A223" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B223" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C223" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C223" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E223" s="48"/>
       <c r="F223" s="26">
         <v>211</v>
       </c>
       <c r="H223" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I223" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J223" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K223" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L223" s="5">
         <v>2</v>
       </c>
       <c r="M223" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N223" s="39">
         <v>211</v>
       </c>
       <c r="O223" s="66">
         <v>190</v>
       </c>
       <c r="P223" s="66">
         <v>791891</v>
       </c>
       <c r="Q223" s="66">
         <v>48807</v>
       </c>
       <c r="R223" s="66">
         <v>83118</v>
       </c>
       <c r="S223" s="66">
         <v>659966</v>
       </c>
       <c r="T223" s="41">
         <v>6.2</v>
       </c>
       <c r="U223" s="41">
         <v>10.5</v>
       </c>
       <c r="V223" s="41">
         <v>83.3</v>
       </c>
     </row>
     <row r="224" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A224" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B224" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C224" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C224" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E224" s="48"/>
       <c r="F224" s="26">
         <v>212</v>
       </c>
       <c r="H224" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I224" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J224" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K224" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L224" s="5">
         <v>3</v>
       </c>
       <c r="M224" s="6" t="s">
         <v>260</v>
       </c>
       <c r="N224" s="39">
         <v>212</v>
       </c>
       <c r="O224" s="66">
         <v>1</v>
       </c>
       <c r="P224" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q224" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R224" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S224" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T224" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U224" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V224" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="225" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A225" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B225" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C225" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C225" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D225" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E225" s="48"/>
       <c r="F225" s="26">
         <v>213</v>
       </c>
       <c r="H225" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I225" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J225" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K225" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L225" s="5">
         <v>3</v>
       </c>
       <c r="M225" s="6" t="s">
         <v>261</v>
       </c>
       <c r="N225" s="39">
         <v>213</v>
       </c>
       <c r="O225" s="66">
         <v>90</v>
       </c>
       <c r="P225" s="66">
         <v>143854</v>
       </c>
       <c r="Q225" s="66">
         <v>8125</v>
       </c>
       <c r="R225" s="66">
         <v>17638</v>
       </c>
       <c r="S225" s="66">
         <v>118092</v>
       </c>
       <c r="T225" s="41">
         <v>5.6</v>
       </c>
       <c r="U225" s="41">
         <v>12.3</v>
       </c>
       <c r="V225" s="41">
         <v>82.1</v>
       </c>
     </row>
     <row r="226" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A226" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B226" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C226" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C226" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E226" s="48"/>
       <c r="F226" s="26">
         <v>214</v>
       </c>
       <c r="H226" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I226" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J226" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K226" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L226" s="5">
         <v>3</v>
       </c>
       <c r="M226" s="6" t="s">
         <v>262</v>
       </c>
       <c r="N226" s="39">
         <v>214</v>
       </c>
       <c r="O226" s="66">
         <v>68</v>
       </c>
       <c r="P226" s="66">
         <v>269605</v>
       </c>
       <c r="Q226" s="66">
         <v>19671</v>
       </c>
       <c r="R226" s="66">
         <v>34555</v>
       </c>
       <c r="S226" s="66">
         <v>215379</v>
       </c>
       <c r="T226" s="41">
         <v>7.3</v>
       </c>
       <c r="U226" s="41">
         <v>12.8</v>
       </c>
       <c r="V226" s="41">
         <v>79.900000000000006</v>
       </c>
     </row>
     <row r="227" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A227" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B227" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C227" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C227" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D227" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E227" s="48"/>
       <c r="F227" s="26">
         <v>215</v>
       </c>
       <c r="H227" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I227" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J227" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K227" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L227" s="5">
         <v>3</v>
       </c>
       <c r="M227" s="6" t="s">
         <v>263</v>
       </c>
       <c r="N227" s="39">
         <v>215</v>
       </c>
       <c r="O227" s="66">
         <v>31</v>
       </c>
       <c r="P227" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q227" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R227" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S227" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T227" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U227" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V227" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="228" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A228" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B228" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C228" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C228" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D228" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E228" s="48"/>
       <c r="F228" s="26">
         <v>216</v>
       </c>
       <c r="H228" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I228" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J228" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K228" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L228" s="5">
         <v>3</v>
       </c>
       <c r="M228" s="6" t="s">
         <v>208</v>
       </c>
       <c r="N228" s="39">
         <v>216</v>
       </c>
       <c r="O228" s="66">
         <v>71</v>
       </c>
       <c r="P228" s="66">
         <v>454058</v>
       </c>
       <c r="Q228" s="66">
         <v>23041</v>
       </c>
       <c r="R228" s="66">
         <v>42473</v>
       </c>
       <c r="S228" s="66">
         <v>388544</v>
       </c>
       <c r="T228" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="U228" s="41">
         <v>9.4</v>
       </c>
       <c r="V228" s="41">
         <v>85.6</v>
       </c>
     </row>
     <row r="229" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A229" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B229" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C229" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C229" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D229" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E229" s="48"/>
       <c r="F229" s="26">
         <v>217</v>
       </c>
       <c r="H229" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I229" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J229" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K229" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L229" s="5">
         <v>4</v>
       </c>
       <c r="M229" s="6" t="s">
         <v>209</v>
       </c>
       <c r="N229" s="39">
         <v>217</v>
       </c>
       <c r="O229" s="66">
         <v>1</v>
       </c>
       <c r="P229" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q229" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R229" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S229" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T229" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U229" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V229" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="230" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A230" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B230" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C230" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C230" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D230" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E230" s="48"/>
       <c r="F230" s="26">
         <v>218</v>
       </c>
       <c r="H230" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I230" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J230" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K230" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L230" s="5">
         <v>4</v>
       </c>
       <c r="M230" s="6" t="s">
         <v>210</v>
       </c>
       <c r="N230" s="39">
         <v>218</v>
       </c>
       <c r="O230" s="66">
         <v>55</v>
       </c>
       <c r="P230" s="66">
         <v>98904</v>
       </c>
       <c r="Q230" s="66">
         <v>7424</v>
       </c>
       <c r="R230" s="66">
         <v>12564</v>
       </c>
       <c r="S230" s="66">
         <v>78916</v>
       </c>
       <c r="T230" s="41">
         <v>7.5</v>
       </c>
       <c r="U230" s="41">
         <v>12.7</v>
       </c>
       <c r="V230" s="41">
         <v>79.8</v>
       </c>
     </row>
     <row r="231" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A231" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B231" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C231" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C231" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D231" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E231" s="48"/>
       <c r="F231" s="26">
         <v>219</v>
       </c>
       <c r="H231" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I231" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J231" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K231" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L231" s="5">
         <v>4</v>
       </c>
       <c r="M231" s="6" t="s">
         <v>211</v>
       </c>
       <c r="N231" s="39">
         <v>219</v>
       </c>
       <c r="O231" s="66">
         <v>14</v>
       </c>
       <c r="P231" s="66">
         <v>231185</v>
       </c>
       <c r="Q231" s="66">
         <v>15462</v>
       </c>
       <c r="R231" s="66">
         <v>25400</v>
       </c>
       <c r="S231" s="66">
         <v>190323</v>
       </c>
       <c r="T231" s="41">
         <v>6.7</v>
       </c>
       <c r="U231" s="41">
         <v>11</v>
       </c>
       <c r="V231" s="41">
         <v>82.3</v>
       </c>
     </row>
     <row r="232" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A232" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B232" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C232" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C232" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D232" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E232" s="48"/>
       <c r="F232" s="26">
         <v>220</v>
       </c>
       <c r="H232" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I232" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J232" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K232" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L232" s="5">
         <v>4</v>
       </c>
       <c r="M232" s="6" t="s">
         <v>212</v>
       </c>
       <c r="N232" s="39">
         <v>220</v>
       </c>
       <c r="O232" s="66">
         <v>1</v>
       </c>
       <c r="P232" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q232" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R232" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S232" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T232" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U232" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V232" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="233" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A233" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B233" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C233" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C233" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D233" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E233" s="48"/>
       <c r="F233" s="26">
         <v>221</v>
       </c>
       <c r="H233" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I233" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J233" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K233" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L233" s="5">
         <v>3</v>
       </c>
       <c r="M233" s="6" t="s">
         <v>213</v>
       </c>
       <c r="N233" s="39">
         <v>221</v>
       </c>
       <c r="O233" s="66">
         <v>48</v>
       </c>
       <c r="P233" s="66">
         <v>245288</v>
       </c>
       <c r="Q233" s="66">
         <v>19240</v>
       </c>
       <c r="R233" s="66">
         <v>27147</v>
       </c>
       <c r="S233" s="66">
         <v>198901</v>
       </c>
       <c r="T233" s="41">
         <v>7.8</v>
       </c>
       <c r="U233" s="41">
         <v>11.1</v>
       </c>
       <c r="V233" s="41">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="234" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B234" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C234" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C234" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D234" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E234" s="48"/>
       <c r="F234" s="26">
         <v>222</v>
       </c>
       <c r="H234" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I234" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J234" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K234" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L234" s="5">
         <v>4</v>
       </c>
       <c r="M234" s="6" t="s">
         <v>214</v>
       </c>
       <c r="N234" s="39">
         <v>222</v>
       </c>
       <c r="O234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T234" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U234" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V234" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="235" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A235" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B235" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C235" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C235" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D235" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E235" s="48"/>
       <c r="F235" s="26">
         <v>223</v>
       </c>
       <c r="H235" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I235" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J235" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K235" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L235" s="5">
         <v>4</v>
       </c>
       <c r="M235" s="6" t="s">
         <v>215</v>
       </c>
       <c r="N235" s="39">
         <v>223</v>
       </c>
       <c r="O235" s="66">
         <v>4</v>
       </c>
       <c r="P235" s="66">
         <v>3246</v>
       </c>
       <c r="Q235" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R235" s="66">
         <v>2956</v>
       </c>
       <c r="S235" s="66">
         <v>290</v>
       </c>
       <c r="T235" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U235" s="41">
         <v>91.1</v>
       </c>
       <c r="V235" s="41">
         <v>8.9</v>
       </c>
     </row>
     <row r="236" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A236" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B236" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C236" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C236" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D236" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E236" s="48"/>
       <c r="F236" s="26">
         <v>224</v>
       </c>
       <c r="H236" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I236" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J236" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K236" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L236" s="5">
         <v>4</v>
       </c>
       <c r="M236" s="6" t="s">
         <v>216</v>
       </c>
       <c r="N236" s="39">
         <v>224</v>
       </c>
       <c r="O236" s="66">
         <v>22</v>
       </c>
       <c r="P236" s="66">
         <v>10314</v>
       </c>
       <c r="Q236" s="66">
         <v>1277</v>
       </c>
       <c r="R236" s="66">
         <v>1880</v>
       </c>
       <c r="S236" s="66">
         <v>7157</v>
       </c>
       <c r="T236" s="41">
         <v>12.4</v>
       </c>
       <c r="U236" s="41">
         <v>18.2</v>
       </c>
       <c r="V236" s="41">
         <v>69.400000000000006</v>
       </c>
     </row>
     <row r="237" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B237" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C237" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C237" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D237" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E237" s="48"/>
       <c r="F237" s="26">
         <v>225</v>
       </c>
       <c r="H237" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I237" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J237" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K237" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L237" s="5">
         <v>4</v>
       </c>
       <c r="M237" s="6" t="s">
         <v>217</v>
       </c>
       <c r="N237" s="39">
         <v>225</v>
       </c>
       <c r="O237" s="66">
         <v>22</v>
       </c>
       <c r="P237" s="66">
         <v>231728</v>
       </c>
       <c r="Q237" s="66">
         <v>17963</v>
       </c>
       <c r="R237" s="66">
         <v>22311</v>
       </c>
       <c r="S237" s="66">
         <v>191454</v>
       </c>
       <c r="T237" s="41">
         <v>7.8</v>
       </c>
       <c r="U237" s="41">
         <v>9.6</v>
       </c>
       <c r="V237" s="41">
         <v>82.6</v>
       </c>
     </row>
     <row r="238" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A238" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B238" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C238" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C238" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D238" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E238" s="48"/>
       <c r="F238" s="26">
         <v>226</v>
       </c>
       <c r="H238" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I238" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J238" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K238" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L238" s="5">
         <v>3</v>
       </c>
       <c r="M238" s="6" t="s">
         <v>218</v>
       </c>
       <c r="N238" s="39">
         <v>226</v>
       </c>
       <c r="O238" s="66">
         <v>71</v>
       </c>
       <c r="P238" s="66">
         <v>92545</v>
       </c>
       <c r="Q238" s="66">
         <v>6526</v>
       </c>
       <c r="R238" s="66">
         <v>13498</v>
       </c>
       <c r="S238" s="66">
         <v>72520</v>
       </c>
       <c r="T238" s="41">
         <v>7.1</v>
       </c>
       <c r="U238" s="41">
         <v>14.6</v>
       </c>
       <c r="V238" s="41">
         <v>78.400000000000006</v>
       </c>
     </row>
     <row r="239" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A239" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B239" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C239" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C239" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D239" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E239" s="48"/>
       <c r="F239" s="26">
         <v>227</v>
       </c>
       <c r="H239" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I239" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J239" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K239" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L239" s="5">
         <v>4</v>
       </c>
       <c r="M239" s="6" t="s">
         <v>219</v>
       </c>
       <c r="N239" s="39">
         <v>227</v>
       </c>
       <c r="O239" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P239" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q239" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R239" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S239" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T239" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U239" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V239" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="240" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A240" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B240" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C240" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C240" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D240" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E240" s="48"/>
       <c r="F240" s="26">
         <v>228</v>
       </c>
       <c r="H240" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I240" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J240" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K240" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L240" s="5">
         <v>4</v>
       </c>
       <c r="M240" s="6" t="s">
         <v>220</v>
       </c>
       <c r="N240" s="39">
         <v>228</v>
       </c>
       <c r="O240" s="66">
         <v>30</v>
       </c>
       <c r="P240" s="66">
         <v>41704</v>
       </c>
       <c r="Q240" s="66">
         <v>701</v>
       </c>
       <c r="R240" s="66">
         <v>2118</v>
       </c>
       <c r="S240" s="66">
         <v>38886</v>
       </c>
       <c r="T240" s="41">
         <v>1.7</v>
       </c>
       <c r="U240" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="V240" s="41">
         <v>93.2</v>
       </c>
     </row>
     <row r="241" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A241" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B241" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C241" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C241" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E241" s="48"/>
       <c r="F241" s="26">
         <v>229</v>
       </c>
       <c r="H241" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I241" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J241" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K241" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L241" s="5">
         <v>4</v>
       </c>
       <c r="M241" s="6" t="s">
         <v>221</v>
       </c>
       <c r="N241" s="39">
         <v>229</v>
       </c>
       <c r="O241" s="66">
         <v>33</v>
       </c>
       <c r="P241" s="66">
         <v>28106</v>
       </c>
       <c r="Q241" s="66">
         <v>2932</v>
       </c>
       <c r="R241" s="66">
         <v>7275</v>
       </c>
       <c r="S241" s="66">
         <v>17899</v>
       </c>
       <c r="T241" s="41">
         <v>10.4</v>
       </c>
       <c r="U241" s="41">
         <v>25.9</v>
       </c>
       <c r="V241" s="41">
         <v>63.7</v>
       </c>
     </row>
     <row r="242" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A242" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B242" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C242" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C242" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D242" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E242" s="48"/>
       <c r="F242" s="26">
         <v>230</v>
       </c>
       <c r="H242" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I242" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J242" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K242" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L242" s="5">
         <v>4</v>
       </c>
       <c r="M242" s="6" t="s">
         <v>222</v>
       </c>
       <c r="N242" s="39">
         <v>230</v>
       </c>
       <c r="O242" s="66">
         <v>8</v>
       </c>
       <c r="P242" s="66">
         <v>22734</v>
       </c>
       <c r="Q242" s="66">
         <v>2893</v>
       </c>
       <c r="R242" s="66">
         <v>4105</v>
       </c>
       <c r="S242" s="66">
         <v>15736</v>
       </c>
       <c r="T242" s="41">
         <v>12.7</v>
       </c>
       <c r="U242" s="41">
         <v>18.100000000000001</v>
       </c>
       <c r="V242" s="41">
         <v>69.2</v>
       </c>
     </row>
     <row r="243" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A243" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B243" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C243" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C243" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D243" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E243" s="48"/>
       <c r="F243" s="26">
         <v>231</v>
       </c>
       <c r="H243" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I243" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J243" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K243" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L243" s="5">
         <v>2</v>
       </c>
       <c r="M243" s="6" t="s">
         <v>223</v>
       </c>
       <c r="N243" s="39">
         <v>231</v>
       </c>
       <c r="O243" s="66">
         <v>17</v>
       </c>
       <c r="P243" s="66">
         <v>5493</v>
       </c>
       <c r="Q243" s="66">
         <v>639</v>
       </c>
       <c r="R243" s="66">
         <v>1390</v>
       </c>
       <c r="S243" s="66">
         <v>3463</v>
       </c>
       <c r="T243" s="41">
         <v>11.6</v>
       </c>
       <c r="U243" s="41">
         <v>25.3</v>
       </c>
       <c r="V243" s="41">
         <v>63</v>
       </c>
     </row>
     <row r="244" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A244" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B244" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C244" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C244" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D244" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E244" s="48"/>
       <c r="F244" s="26">
         <v>232</v>
       </c>
       <c r="H244" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I244" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J244" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K244" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L244" s="5">
         <v>3</v>
       </c>
       <c r="M244" s="6" t="s">
         <v>224</v>
       </c>
       <c r="N244" s="39">
         <v>232</v>
       </c>
       <c r="O244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T244" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U244" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V244" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="245" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A245" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B245" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C245" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C245" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D245" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E245" s="48"/>
       <c r="F245" s="26">
         <v>233</v>
       </c>
       <c r="H245" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I245" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J245" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K245" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L245" s="5">
         <v>3</v>
       </c>
       <c r="M245" s="6" t="s">
         <v>225</v>
       </c>
       <c r="N245" s="39">
         <v>233</v>
       </c>
       <c r="O245" s="66">
         <v>5</v>
       </c>
       <c r="P245" s="66">
         <v>968</v>
       </c>
       <c r="Q245" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R245" s="66">
         <v>307</v>
       </c>
       <c r="S245" s="66">
         <v>661</v>
       </c>
       <c r="T245" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U245" s="41">
         <v>31.7</v>
       </c>
       <c r="V245" s="41">
         <v>68.3</v>
       </c>
     </row>
     <row r="246" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A246" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B246" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C246" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C246" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D246" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E246" s="48"/>
       <c r="F246" s="26">
         <v>234</v>
       </c>
       <c r="H246" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I246" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J246" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K246" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L246" s="5">
         <v>3</v>
       </c>
       <c r="M246" s="6" t="s">
         <v>226</v>
       </c>
       <c r="N246" s="39">
         <v>234</v>
       </c>
       <c r="O246" s="66">
         <v>8</v>
       </c>
       <c r="P246" s="66">
         <v>2166</v>
       </c>
       <c r="Q246" s="66">
         <v>158</v>
       </c>
       <c r="R246" s="66">
         <v>350</v>
       </c>
       <c r="S246" s="66">
         <v>1657</v>
       </c>
       <c r="T246" s="41">
         <v>7.3</v>
       </c>
       <c r="U246" s="41">
         <v>16.2</v>
       </c>
       <c r="V246" s="41">
         <v>76.5</v>
       </c>
     </row>
     <row r="247" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B247" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="C247" s="48" t="s">
         <v>266</v>
       </c>
-      <c r="C247" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D247" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E247" s="48"/>
       <c r="F247" s="26">
         <v>235</v>
       </c>
       <c r="H247" s="67" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I247" s="67" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J247" s="7" t="s">
         <v>230</v>
       </c>
       <c r="K247" s="8" t="s">
         <v>231</v>
       </c>
       <c r="L247" s="9">
         <v>3</v>
       </c>
       <c r="M247" s="10" t="s">
         <v>227</v>
       </c>
       <c r="N247" s="40">
         <v>235</v>
       </c>
       <c r="O247" s="68">
         <v>4</v>
       </c>
       <c r="P247" s="68">
         <v>2359</v>
       </c>
       <c r="Q247" s="68">
         <v>481</v>
       </c>
@@ -17146,94 +17146,94 @@
       </c>
       <c r="I4" s="54" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="1"/>
       <c r="O4" s="55"/>
       <c r="P4" s="55"/>
       <c r="Q4" s="56"/>
       <c r="R4" s="55"/>
       <c r="S4" s="56"/>
       <c r="T4" s="57"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
     </row>
     <row r="5" spans="1:23" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F5" s="3"/>
       <c r="G5" s="1"/>
       <c r="H5" s="54" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="54" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="54"/>
       <c r="N5" s="1"/>
       <c r="O5" s="55"/>
       <c r="P5" s="55"/>
       <c r="Q5" s="56"/>
       <c r="R5" s="55"/>
       <c r="S5" s="56"/>
       <c r="T5" s="55"/>
       <c r="U5" s="58"/>
       <c r="V5" s="58"/>
     </row>
     <row r="6" spans="1:23" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F6" s="3"/>
       <c r="G6" s="1"/>
       <c r="H6" s="54" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="54" t="s">
         <v>242</v>
       </c>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="1"/>
       <c r="O6" s="55"/>
       <c r="P6" s="55"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="55"/>
       <c r="S6" s="56"/>
       <c r="T6" s="57"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
     </row>
     <row r="7" spans="1:23" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F7" s="3"/>
       <c r="G7" s="1"/>
       <c r="H7" s="54" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="1"/>
       <c r="O7" s="55"/>
       <c r="P7" s="55"/>
       <c r="Q7" s="56"/>
       <c r="R7" s="55"/>
       <c r="S7" s="56"/>
       <c r="T7" s="57"/>
       <c r="U7" s="58"/>
       <c r="V7" s="58"/>
     </row>
     <row r="8" spans="1:23" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="F8" s="16"/>
       <c r="N8" s="54" t="s">
         <v>4</v>
       </c>
       <c r="O8" s="18">
         <v>1</v>
       </c>
       <c r="P8" s="18">
@@ -17388,14848 +17388,14848 @@
       </c>
       <c r="P12" s="11">
         <v>2</v>
       </c>
       <c r="Q12" s="12">
         <v>3</v>
       </c>
       <c r="R12" s="12">
         <v>4</v>
       </c>
       <c r="S12" s="12">
         <v>5</v>
       </c>
       <c r="T12" s="12">
         <v>6</v>
       </c>
       <c r="U12" s="12">
         <v>7</v>
       </c>
       <c r="V12" s="12">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:23" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B13" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C13" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D13" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E13" s="48"/>
       <c r="F13" s="26">
         <v>1</v>
       </c>
       <c r="H13" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I13" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J13" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K13" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L13" s="64">
         <v>1</v>
       </c>
       <c r="M13" s="65" t="s">
         <v>13</v>
       </c>
       <c r="N13" s="38">
         <v>1</v>
       </c>
       <c r="O13" s="66">
         <v>3697</v>
       </c>
       <c r="P13" s="66">
         <v>16262788</v>
       </c>
       <c r="Q13" s="66">
         <v>1149801</v>
       </c>
       <c r="R13" s="66">
         <v>2543445</v>
       </c>
       <c r="S13" s="66">
         <v>12569541</v>
       </c>
       <c r="T13" s="41">
         <v>7.1</v>
       </c>
       <c r="U13" s="41">
         <v>15.6</v>
       </c>
       <c r="V13" s="41">
         <v>77.3</v>
       </c>
     </row>
     <row r="14" spans="1:23" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B14" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C14" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D14" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E14" s="48"/>
       <c r="F14" s="26">
         <v>2</v>
       </c>
       <c r="H14" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I14" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J14" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K14" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L14" s="64">
         <v>2</v>
       </c>
       <c r="M14" s="65" t="s">
         <v>14</v>
       </c>
       <c r="N14" s="39">
         <v>2</v>
       </c>
       <c r="O14" s="66">
         <v>22</v>
       </c>
       <c r="P14" s="66">
         <v>4419</v>
       </c>
       <c r="Q14" s="66">
         <v>82</v>
       </c>
       <c r="R14" s="66">
         <v>90</v>
       </c>
       <c r="S14" s="66">
         <v>4247</v>
       </c>
       <c r="T14" s="41">
         <v>1.9</v>
       </c>
       <c r="U14" s="41">
         <v>2</v>
       </c>
       <c r="V14" s="41">
         <v>96.1</v>
       </c>
     </row>
     <row r="15" spans="1:23" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B15" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C15" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D15" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E15" s="48"/>
       <c r="F15" s="26">
         <v>3</v>
       </c>
       <c r="H15" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I15" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J15" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K15" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L15" s="64">
         <v>2</v>
       </c>
       <c r="M15" s="65" t="s">
         <v>15</v>
       </c>
       <c r="N15" s="39">
         <v>3</v>
       </c>
       <c r="O15" s="66">
         <v>1745</v>
       </c>
       <c r="P15" s="66">
         <v>1472419</v>
       </c>
       <c r="Q15" s="66">
         <v>58557</v>
       </c>
       <c r="R15" s="66">
         <v>272234</v>
       </c>
       <c r="S15" s="66">
         <v>1141627</v>
       </c>
       <c r="T15" s="41">
         <v>4</v>
       </c>
       <c r="U15" s="41">
         <v>18.5</v>
       </c>
       <c r="V15" s="41">
         <v>77.5</v>
       </c>
     </row>
     <row r="16" spans="1:23" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B16" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C16" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D16" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E16" s="48"/>
       <c r="F16" s="26">
         <v>4</v>
       </c>
       <c r="H16" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I16" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J16" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K16" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L16" s="64">
         <v>2</v>
       </c>
       <c r="M16" s="65" t="s">
         <v>16</v>
       </c>
       <c r="N16" s="39">
         <v>4</v>
       </c>
       <c r="O16" s="66">
         <v>1347</v>
       </c>
       <c r="P16" s="66">
         <v>2342116</v>
       </c>
       <c r="Q16" s="66">
         <v>103482</v>
       </c>
       <c r="R16" s="66">
         <v>320591</v>
       </c>
       <c r="S16" s="66">
         <v>1918042</v>
       </c>
       <c r="T16" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="U16" s="41">
         <v>13.7</v>
       </c>
       <c r="V16" s="41">
         <v>81.900000000000006</v>
       </c>
     </row>
     <row r="17" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B17" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C17" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D17" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E17" s="48"/>
       <c r="F17" s="26">
         <v>5</v>
       </c>
       <c r="H17" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I17" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J17" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K17" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L17" s="64">
         <v>2</v>
       </c>
       <c r="M17" s="65" t="s">
         <v>17</v>
       </c>
       <c r="N17" s="39">
         <v>5</v>
       </c>
       <c r="O17" s="66">
         <v>583</v>
       </c>
       <c r="P17" s="66">
         <v>12443834</v>
       </c>
       <c r="Q17" s="66">
         <v>987679</v>
       </c>
       <c r="R17" s="66">
         <v>1950530</v>
       </c>
       <c r="S17" s="66">
         <v>9505625</v>
       </c>
       <c r="T17" s="41">
         <v>7.9</v>
       </c>
       <c r="U17" s="41">
         <v>15.7</v>
       </c>
       <c r="V17" s="41">
         <v>76.400000000000006</v>
       </c>
     </row>
     <row r="18" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B18" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C18" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D18" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E18" s="48"/>
       <c r="F18" s="26">
         <v>6</v>
       </c>
       <c r="H18" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I18" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J18" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K18" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L18" s="64">
         <v>2</v>
       </c>
       <c r="M18" s="65" t="s">
         <v>18</v>
       </c>
       <c r="N18" s="39">
         <v>6</v>
       </c>
       <c r="O18" s="66">
         <v>5</v>
       </c>
       <c r="P18" s="66">
         <v>6377</v>
       </c>
       <c r="Q18" s="66">
         <v>1509</v>
       </c>
       <c r="R18" s="66">
         <v>137</v>
       </c>
       <c r="S18" s="66">
         <v>4732</v>
       </c>
       <c r="T18" s="41">
         <v>23.7</v>
       </c>
       <c r="U18" s="41">
         <v>2.1</v>
       </c>
       <c r="V18" s="41">
         <v>74.2</v>
       </c>
     </row>
     <row r="19" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C19" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D19" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E19" s="48"/>
       <c r="F19" s="26">
         <v>7</v>
       </c>
       <c r="H19" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I19" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J19" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K19" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L19" s="64">
         <v>3</v>
       </c>
       <c r="M19" s="65" t="s">
         <v>19</v>
       </c>
       <c r="N19" s="39">
         <v>7</v>
       </c>
       <c r="O19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S19" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T19" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U19" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V19" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B20" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C20" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D20" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E20" s="48"/>
       <c r="F20" s="26">
         <v>8</v>
       </c>
       <c r="H20" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I20" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J20" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K20" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L20" s="64">
         <v>3</v>
       </c>
       <c r="M20" s="65" t="s">
         <v>20</v>
       </c>
       <c r="N20" s="39">
         <v>8</v>
       </c>
       <c r="O20" s="66">
         <v>3</v>
       </c>
       <c r="P20" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q20" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R20" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S20" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T20" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U20" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V20" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="21" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B21" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C21" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D21" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E21" s="48"/>
       <c r="F21" s="26">
         <v>9</v>
       </c>
       <c r="H21" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I21" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J21" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K21" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L21" s="64">
         <v>3</v>
       </c>
       <c r="M21" s="65" t="s">
         <v>21</v>
       </c>
       <c r="N21" s="39">
         <v>9</v>
       </c>
       <c r="O21" s="66">
         <v>2</v>
       </c>
       <c r="P21" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q21" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R21" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S21" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T21" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U21" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V21" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="22" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C22" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D22" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E22" s="48"/>
       <c r="F22" s="26">
         <v>10</v>
       </c>
       <c r="H22" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I22" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J22" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K22" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L22" s="64">
         <v>3</v>
       </c>
       <c r="M22" s="65" t="s">
         <v>22</v>
       </c>
       <c r="N22" s="39">
         <v>10</v>
       </c>
       <c r="O22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S22" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T22" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U22" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V22" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B23" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C23" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D23" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E23" s="48"/>
       <c r="F23" s="26">
         <v>11</v>
       </c>
       <c r="H23" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I23" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J23" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K23" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L23" s="64">
         <v>2</v>
       </c>
       <c r="M23" s="65" t="s">
         <v>244</v>
       </c>
       <c r="N23" s="39">
         <v>11</v>
       </c>
       <c r="O23" s="66">
         <v>3</v>
       </c>
       <c r="P23" s="66">
         <v>17982</v>
       </c>
       <c r="Q23" s="66">
         <v>180</v>
       </c>
       <c r="R23" s="66">
         <v>732</v>
       </c>
       <c r="S23" s="66">
         <v>17070</v>
       </c>
       <c r="T23" s="41">
         <v>1</v>
       </c>
       <c r="U23" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="V23" s="41">
         <v>94.9</v>
       </c>
     </row>
     <row r="24" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B24" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C24" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D24" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E24" s="48"/>
       <c r="F24" s="26">
         <v>12</v>
       </c>
       <c r="H24" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I24" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J24" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K24" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L24" s="64">
         <v>3</v>
       </c>
       <c r="M24" s="65" t="s">
         <v>245</v>
       </c>
       <c r="N24" s="39">
         <v>12</v>
       </c>
       <c r="O24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S24" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T24" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U24" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V24" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="25" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B25" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C25" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D25" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E25" s="48"/>
       <c r="F25" s="26">
         <v>13</v>
       </c>
       <c r="H25" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I25" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J25" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K25" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L25" s="64">
         <v>3</v>
       </c>
       <c r="M25" s="65" t="s">
         <v>246</v>
       </c>
       <c r="N25" s="39">
         <v>13</v>
       </c>
       <c r="O25" s="66">
         <v>1</v>
       </c>
       <c r="P25" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q25" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R25" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S25" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T25" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U25" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V25" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="26" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B26" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C26" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D26" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E26" s="48"/>
       <c r="F26" s="26">
         <v>14</v>
       </c>
       <c r="H26" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I26" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J26" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K26" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L26" s="64">
         <v>3</v>
       </c>
       <c r="M26" s="65" t="s">
         <v>247</v>
       </c>
       <c r="N26" s="39">
         <v>14</v>
       </c>
       <c r="O26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S26" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T26" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U26" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V26" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B27" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C27" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D27" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E27" s="48"/>
       <c r="F27" s="26">
         <v>15</v>
       </c>
       <c r="H27" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I27" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J27" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K27" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L27" s="64">
         <v>3</v>
       </c>
       <c r="M27" s="65" t="s">
         <v>248</v>
       </c>
       <c r="N27" s="39">
         <v>15</v>
       </c>
       <c r="O27" s="66">
         <v>2</v>
       </c>
       <c r="P27" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q27" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R27" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S27" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T27" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U27" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V27" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="28" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B28" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C28" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D28" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E28" s="48"/>
       <c r="F28" s="26">
         <v>16</v>
       </c>
       <c r="H28" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I28" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J28" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K28" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L28" s="5">
         <v>2</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>23</v>
       </c>
       <c r="N28" s="39">
         <v>16</v>
       </c>
       <c r="O28" s="66">
         <v>182</v>
       </c>
       <c r="P28" s="66">
         <v>188811</v>
       </c>
       <c r="Q28" s="66">
         <v>13918</v>
       </c>
       <c r="R28" s="66">
         <v>36421</v>
       </c>
       <c r="S28" s="66">
         <v>138472</v>
       </c>
       <c r="T28" s="41">
         <v>7.4</v>
       </c>
       <c r="U28" s="41">
         <v>19.3</v>
       </c>
       <c r="V28" s="41">
         <v>73.3</v>
       </c>
     </row>
     <row r="29" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B29" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C29" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D29" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E29" s="48"/>
       <c r="F29" s="26">
         <v>17</v>
       </c>
       <c r="H29" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I29" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J29" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K29" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L29" s="5">
         <v>3</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>24</v>
       </c>
       <c r="N29" s="39">
         <v>17</v>
       </c>
       <c r="O29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S29" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T29" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U29" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V29" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B30" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C30" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D30" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E30" s="48"/>
       <c r="F30" s="26">
         <v>18</v>
       </c>
       <c r="H30" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I30" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J30" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K30" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L30" s="5">
         <v>3</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>25</v>
       </c>
       <c r="N30" s="39">
         <v>18</v>
       </c>
       <c r="O30" s="66">
         <v>32</v>
       </c>
       <c r="P30" s="66">
         <v>6144</v>
       </c>
       <c r="Q30" s="66">
         <v>31</v>
       </c>
       <c r="R30" s="66">
         <v>440</v>
       </c>
       <c r="S30" s="66">
         <v>5673</v>
       </c>
       <c r="T30" s="41">
         <v>0.5</v>
       </c>
       <c r="U30" s="41">
         <v>7.2</v>
       </c>
       <c r="V30" s="41">
         <v>92.3</v>
       </c>
     </row>
     <row r="31" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B31" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C31" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D31" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E31" s="48"/>
       <c r="F31" s="26">
         <v>19</v>
       </c>
       <c r="H31" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I31" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J31" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K31" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L31" s="5">
         <v>3</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>26</v>
       </c>
       <c r="N31" s="39">
         <v>19</v>
       </c>
       <c r="O31" s="66">
         <v>107</v>
       </c>
       <c r="P31" s="66">
         <v>34581</v>
       </c>
       <c r="Q31" s="66">
         <v>1074</v>
       </c>
       <c r="R31" s="66">
         <v>4195</v>
       </c>
       <c r="S31" s="66">
         <v>29312</v>
       </c>
       <c r="T31" s="41">
         <v>3.1</v>
       </c>
       <c r="U31" s="41">
         <v>12.1</v>
       </c>
       <c r="V31" s="41">
         <v>84.8</v>
       </c>
     </row>
     <row r="32" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B32" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C32" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D32" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E32" s="48"/>
       <c r="F32" s="26">
         <v>20</v>
       </c>
       <c r="H32" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I32" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J32" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K32" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L32" s="5">
         <v>3</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="N32" s="39">
         <v>20</v>
       </c>
       <c r="O32" s="66">
         <v>42</v>
       </c>
       <c r="P32" s="66">
         <v>148086</v>
       </c>
       <c r="Q32" s="66">
         <v>12812</v>
       </c>
       <c r="R32" s="66">
         <v>31786</v>
       </c>
       <c r="S32" s="66">
         <v>103488</v>
       </c>
       <c r="T32" s="41">
         <v>8.6999999999999993</v>
       </c>
       <c r="U32" s="41">
         <v>21.5</v>
       </c>
       <c r="V32" s="41">
         <v>69.900000000000006</v>
       </c>
     </row>
     <row r="33" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B33" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C33" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D33" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E33" s="48"/>
       <c r="F33" s="26">
         <v>21</v>
       </c>
       <c r="H33" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I33" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J33" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K33" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L33" s="5">
         <v>2</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="N33" s="39">
         <v>21</v>
       </c>
       <c r="O33" s="66">
         <v>2811</v>
       </c>
       <c r="P33" s="66">
         <v>14096059</v>
       </c>
       <c r="Q33" s="66">
         <v>1021611</v>
       </c>
       <c r="R33" s="66">
         <v>2301641</v>
       </c>
       <c r="S33" s="66">
         <v>10772806</v>
       </c>
       <c r="T33" s="41">
         <v>7.2</v>
       </c>
       <c r="U33" s="41">
         <v>16.3</v>
       </c>
       <c r="V33" s="41">
         <v>76.400000000000006</v>
       </c>
     </row>
     <row r="34" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B34" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C34" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D34" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E34" s="48"/>
       <c r="F34" s="26">
         <v>22</v>
       </c>
       <c r="H34" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I34" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J34" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K34" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L34" s="5">
         <v>3</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="N34" s="39">
         <v>22</v>
       </c>
       <c r="O34" s="66">
         <v>15</v>
       </c>
       <c r="P34" s="66">
         <v>1626</v>
       </c>
       <c r="Q34" s="66">
         <v>82</v>
       </c>
       <c r="R34" s="66">
         <v>90</v>
       </c>
       <c r="S34" s="66">
         <v>1454</v>
       </c>
       <c r="T34" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="U34" s="41">
         <v>5.5</v>
       </c>
       <c r="V34" s="41">
         <v>89.4</v>
       </c>
     </row>
     <row r="35" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B35" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C35" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D35" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E35" s="48"/>
       <c r="F35" s="26">
         <v>23</v>
       </c>
       <c r="H35" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I35" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J35" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K35" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L35" s="5">
         <v>3</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="39">
         <v>23</v>
       </c>
       <c r="O35" s="66">
         <v>1397</v>
       </c>
       <c r="P35" s="66">
         <v>1102483</v>
       </c>
       <c r="Q35" s="66">
         <v>42710</v>
       </c>
       <c r="R35" s="66">
         <v>236790</v>
       </c>
       <c r="S35" s="66">
         <v>822983</v>
       </c>
       <c r="T35" s="41">
         <v>3.9</v>
       </c>
       <c r="U35" s="41">
         <v>21.5</v>
       </c>
       <c r="V35" s="41">
         <v>74.599999999999994</v>
       </c>
     </row>
     <row r="36" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B36" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C36" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D36" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E36" s="48"/>
       <c r="F36" s="26">
         <v>24</v>
       </c>
       <c r="H36" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I36" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J36" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K36" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L36" s="5">
         <v>3</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="N36" s="39">
         <v>24</v>
       </c>
       <c r="O36" s="66">
         <v>986</v>
       </c>
       <c r="P36" s="66">
         <v>1649334</v>
       </c>
       <c r="Q36" s="66">
         <v>76502</v>
       </c>
       <c r="R36" s="66">
         <v>238599</v>
       </c>
       <c r="S36" s="66">
         <v>1334233</v>
       </c>
       <c r="T36" s="41">
         <v>4.5999999999999996</v>
       </c>
       <c r="U36" s="41">
         <v>14.5</v>
       </c>
       <c r="V36" s="41">
         <v>80.900000000000006</v>
       </c>
     </row>
     <row r="37" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B37" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C37" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D37" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E37" s="48"/>
       <c r="F37" s="26">
         <v>25</v>
       </c>
       <c r="H37" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I37" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J37" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K37" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L37" s="5">
         <v>3</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N37" s="39">
         <v>25</v>
       </c>
       <c r="O37" s="66">
         <v>413</v>
       </c>
       <c r="P37" s="66">
         <v>11342616</v>
       </c>
       <c r="Q37" s="66">
         <v>902317</v>
       </c>
       <c r="R37" s="66">
         <v>1826162</v>
       </c>
       <c r="S37" s="66">
         <v>8614137</v>
       </c>
       <c r="T37" s="41">
         <v>8</v>
       </c>
       <c r="U37" s="41">
         <v>16.100000000000001</v>
       </c>
       <c r="V37" s="41">
         <v>75.900000000000006</v>
       </c>
     </row>
     <row r="38" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B38" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C38" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D38" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E38" s="48"/>
       <c r="F38" s="26">
         <v>26</v>
       </c>
       <c r="H38" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I38" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J38" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K38" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L38" s="5">
         <v>3</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="N38" s="39">
         <v>26</v>
       </c>
       <c r="O38" s="66">
         <v>258</v>
       </c>
       <c r="P38" s="66">
         <v>214136</v>
       </c>
       <c r="Q38" s="66">
         <v>27680</v>
       </c>
       <c r="R38" s="66">
         <v>53037</v>
       </c>
       <c r="S38" s="66">
         <v>133418</v>
       </c>
       <c r="T38" s="41">
         <v>12.9</v>
       </c>
       <c r="U38" s="41">
         <v>24.8</v>
       </c>
       <c r="V38" s="41">
         <v>62.3</v>
       </c>
     </row>
     <row r="39" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B39" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C39" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D39" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E39" s="48"/>
       <c r="F39" s="26">
         <v>27</v>
       </c>
       <c r="H39" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I39" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J39" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K39" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L39" s="5">
         <v>4</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N39" s="39">
         <v>27</v>
       </c>
       <c r="O39" s="66">
         <v>2</v>
       </c>
       <c r="P39" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q39" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R39" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S39" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T39" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U39" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V39" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B40" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C40" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D40" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E40" s="48"/>
       <c r="F40" s="26">
         <v>28</v>
       </c>
       <c r="H40" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I40" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J40" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K40" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L40" s="5">
         <v>4</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N40" s="39">
         <v>28</v>
       </c>
       <c r="O40" s="66">
         <v>137</v>
       </c>
       <c r="P40" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q40" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R40" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S40" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T40" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U40" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V40" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="41" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B41" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C41" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D41" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E41" s="48"/>
       <c r="F41" s="26">
         <v>29</v>
       </c>
       <c r="H41" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I41" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J41" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K41" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L41" s="5">
         <v>4</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="N41" s="39">
         <v>29</v>
       </c>
       <c r="O41" s="66">
         <v>88</v>
       </c>
       <c r="P41" s="66">
         <v>48920</v>
       </c>
       <c r="Q41" s="66">
         <v>5840</v>
       </c>
       <c r="R41" s="66">
         <v>8354</v>
       </c>
       <c r="S41" s="66">
         <v>34726</v>
       </c>
       <c r="T41" s="41">
         <v>11.9</v>
       </c>
       <c r="U41" s="41">
         <v>17.100000000000001</v>
       </c>
       <c r="V41" s="41">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B42" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C42" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D42" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E42" s="48"/>
       <c r="F42" s="26">
         <v>30</v>
       </c>
       <c r="H42" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I42" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J42" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K42" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L42" s="5">
         <v>4</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N42" s="39">
         <v>30</v>
       </c>
       <c r="O42" s="66">
         <v>31</v>
       </c>
       <c r="P42" s="66">
         <v>135581</v>
       </c>
       <c r="Q42" s="66">
         <v>18156</v>
       </c>
       <c r="R42" s="66">
         <v>40729</v>
       </c>
       <c r="S42" s="66">
         <v>76696</v>
       </c>
       <c r="T42" s="41">
         <v>13.4</v>
       </c>
       <c r="U42" s="41">
         <v>30</v>
       </c>
       <c r="V42" s="41">
         <v>56.6</v>
       </c>
     </row>
     <row r="43" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B43" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C43" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D43" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E43" s="48"/>
       <c r="F43" s="26">
         <v>31</v>
       </c>
       <c r="H43" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I43" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J43" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K43" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L43" s="5">
         <v>3</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="N43" s="39">
         <v>31</v>
       </c>
       <c r="O43" s="66">
         <v>51</v>
       </c>
       <c r="P43" s="66">
         <v>128117</v>
       </c>
       <c r="Q43" s="66">
         <v>18034</v>
       </c>
       <c r="R43" s="66">
         <v>55370</v>
       </c>
       <c r="S43" s="66">
         <v>54713</v>
       </c>
       <c r="T43" s="41">
         <v>14.1</v>
       </c>
       <c r="U43" s="41">
         <v>43.2</v>
       </c>
       <c r="V43" s="41">
         <v>42.7</v>
       </c>
     </row>
     <row r="44" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B44" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C44" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D44" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E44" s="48"/>
       <c r="F44" s="26">
         <v>32</v>
       </c>
       <c r="H44" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I44" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J44" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K44" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L44" s="5">
         <v>4</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N44" s="39">
         <v>32</v>
       </c>
       <c r="O44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S44" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T44" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U44" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V44" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B45" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C45" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D45" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E45" s="48"/>
       <c r="F45" s="26">
         <v>33</v>
       </c>
       <c r="H45" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I45" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J45" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K45" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L45" s="5">
         <v>4</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>40</v>
       </c>
       <c r="N45" s="39">
         <v>33</v>
       </c>
       <c r="O45" s="66">
         <v>27</v>
       </c>
       <c r="P45" s="66">
         <v>4574</v>
       </c>
       <c r="Q45" s="66">
         <v>17</v>
       </c>
       <c r="R45" s="66">
         <v>594</v>
       </c>
       <c r="S45" s="66">
         <v>3962</v>
       </c>
       <c r="T45" s="41">
         <v>0.4</v>
       </c>
       <c r="U45" s="41">
         <v>13</v>
       </c>
       <c r="V45" s="41">
         <v>86.6</v>
       </c>
     </row>
     <row r="46" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B46" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C46" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D46" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E46" s="48"/>
       <c r="F46" s="26">
         <v>34</v>
       </c>
       <c r="H46" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I46" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J46" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K46" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L46" s="5">
         <v>4</v>
       </c>
       <c r="M46" s="6" t="s">
         <v>41</v>
       </c>
       <c r="N46" s="39">
         <v>34</v>
       </c>
       <c r="O46" s="66">
         <v>16</v>
       </c>
       <c r="P46" s="66">
         <v>5670</v>
       </c>
       <c r="Q46" s="66">
         <v>146</v>
       </c>
       <c r="R46" s="66">
         <v>1467</v>
       </c>
       <c r="S46" s="66">
         <v>4057</v>
       </c>
       <c r="T46" s="41">
         <v>2.6</v>
       </c>
       <c r="U46" s="41">
         <v>25.9</v>
       </c>
       <c r="V46" s="41">
         <v>71.599999999999994</v>
       </c>
     </row>
     <row r="47" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B47" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C47" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D47" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E47" s="48"/>
       <c r="F47" s="26">
         <v>35</v>
       </c>
       <c r="H47" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I47" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J47" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K47" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L47" s="5">
         <v>4</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N47" s="39">
         <v>35</v>
       </c>
       <c r="O47" s="66">
         <v>8</v>
       </c>
       <c r="P47" s="66">
         <v>117873</v>
       </c>
       <c r="Q47" s="66">
         <v>17871</v>
       </c>
       <c r="R47" s="66">
         <v>53309</v>
       </c>
       <c r="S47" s="66">
         <v>46693</v>
       </c>
       <c r="T47" s="41">
         <v>15.2</v>
       </c>
       <c r="U47" s="41">
         <v>45.2</v>
       </c>
       <c r="V47" s="41">
         <v>39.6</v>
       </c>
     </row>
     <row r="48" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B48" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C48" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D48" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E48" s="48"/>
       <c r="F48" s="26">
         <v>36</v>
       </c>
       <c r="H48" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I48" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J48" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K48" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L48" s="5">
         <v>3</v>
       </c>
       <c r="M48" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N48" s="39">
         <v>36</v>
       </c>
       <c r="O48" s="66">
         <v>41</v>
       </c>
       <c r="P48" s="66">
         <v>34771</v>
       </c>
       <c r="Q48" s="66">
         <v>1552</v>
       </c>
       <c r="R48" s="66">
         <v>2661</v>
       </c>
       <c r="S48" s="66">
         <v>30558</v>
       </c>
       <c r="T48" s="41">
         <v>4.5</v>
       </c>
       <c r="U48" s="41">
         <v>7.7</v>
       </c>
       <c r="V48" s="41">
         <v>87.9</v>
       </c>
     </row>
     <row r="49" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B49" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C49" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D49" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E49" s="48"/>
       <c r="F49" s="26">
         <v>37</v>
       </c>
       <c r="H49" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I49" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J49" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K49" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L49" s="5">
         <v>4</v>
       </c>
       <c r="M49" s="6" t="s">
         <v>44</v>
       </c>
       <c r="N49" s="39">
         <v>37</v>
       </c>
       <c r="O49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S49" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T49" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U49" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V49" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="50" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B50" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C50" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D50" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E50" s="48"/>
       <c r="F50" s="26">
         <v>38</v>
       </c>
       <c r="H50" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I50" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J50" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K50" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L50" s="5">
         <v>4</v>
       </c>
       <c r="M50" s="6" t="s">
         <v>45</v>
       </c>
       <c r="N50" s="39">
         <v>38</v>
       </c>
       <c r="O50" s="66">
         <v>14</v>
       </c>
       <c r="P50" s="66">
         <v>3126</v>
       </c>
       <c r="Q50" s="66">
         <v>46</v>
       </c>
       <c r="R50" s="66">
         <v>179</v>
       </c>
       <c r="S50" s="66">
         <v>2901</v>
       </c>
       <c r="T50" s="41">
         <v>1.5</v>
       </c>
       <c r="U50" s="41">
         <v>5.7</v>
       </c>
       <c r="V50" s="41">
         <v>92.8</v>
       </c>
     </row>
     <row r="51" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B51" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C51" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D51" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E51" s="48"/>
       <c r="F51" s="26">
         <v>39</v>
       </c>
       <c r="H51" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I51" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J51" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K51" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L51" s="5">
         <v>4</v>
       </c>
       <c r="M51" s="6" t="s">
         <v>46</v>
       </c>
       <c r="N51" s="39">
         <v>39</v>
       </c>
       <c r="O51" s="66">
         <v>18</v>
       </c>
       <c r="P51" s="66">
         <v>7863</v>
       </c>
       <c r="Q51" s="66">
         <v>230</v>
       </c>
       <c r="R51" s="66">
         <v>510</v>
       </c>
       <c r="S51" s="66">
         <v>7122</v>
       </c>
       <c r="T51" s="41">
         <v>2.9</v>
       </c>
       <c r="U51" s="41">
         <v>6.5</v>
       </c>
       <c r="V51" s="41">
         <v>90.6</v>
       </c>
     </row>
     <row r="52" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B52" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C52" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D52" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E52" s="48"/>
       <c r="F52" s="26">
         <v>40</v>
       </c>
       <c r="H52" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I52" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J52" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K52" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L52" s="5">
         <v>4</v>
       </c>
       <c r="M52" s="6" t="s">
         <v>47</v>
       </c>
       <c r="N52" s="39">
         <v>40</v>
       </c>
       <c r="O52" s="66">
         <v>9</v>
       </c>
       <c r="P52" s="66">
         <v>23782</v>
       </c>
       <c r="Q52" s="66">
         <v>1276</v>
       </c>
       <c r="R52" s="66">
         <v>1971</v>
       </c>
       <c r="S52" s="66">
         <v>20535</v>
       </c>
       <c r="T52" s="41">
         <v>5.4</v>
       </c>
       <c r="U52" s="41">
         <v>8.3000000000000007</v>
       </c>
       <c r="V52" s="41">
         <v>86.3</v>
       </c>
     </row>
     <row r="53" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B53" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C53" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D53" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E53" s="48"/>
       <c r="F53" s="26">
         <v>41</v>
       </c>
       <c r="H53" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I53" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J53" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K53" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L53" s="64">
         <v>3</v>
       </c>
       <c r="M53" s="65" t="s">
         <v>48</v>
       </c>
       <c r="N53" s="39">
         <v>41</v>
       </c>
       <c r="O53" s="66">
         <v>12</v>
       </c>
       <c r="P53" s="66">
         <v>29818</v>
       </c>
       <c r="Q53" s="66">
         <v>5958</v>
       </c>
       <c r="R53" s="66">
         <v>8825</v>
       </c>
       <c r="S53" s="66">
         <v>15034</v>
       </c>
       <c r="T53" s="41">
         <v>20</v>
       </c>
       <c r="U53" s="41">
         <v>29.6</v>
       </c>
       <c r="V53" s="41">
         <v>50.4</v>
       </c>
     </row>
     <row r="54" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B54" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C54" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D54" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E54" s="48"/>
       <c r="F54" s="26">
         <v>42</v>
       </c>
       <c r="H54" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I54" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J54" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K54" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L54" s="64">
         <v>4</v>
       </c>
       <c r="M54" s="65" t="s">
         <v>49</v>
       </c>
       <c r="N54" s="39">
         <v>42</v>
       </c>
       <c r="O54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S54" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T54" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U54" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V54" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="55" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B55" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C55" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D55" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E55" s="48"/>
       <c r="F55" s="26">
         <v>43</v>
       </c>
       <c r="H55" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I55" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J55" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K55" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L55" s="64">
         <v>4</v>
       </c>
       <c r="M55" s="65" t="s">
         <v>50</v>
       </c>
       <c r="N55" s="39">
         <v>43</v>
       </c>
       <c r="O55" s="66">
         <v>6</v>
       </c>
       <c r="P55" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q55" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R55" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S55" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T55" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U55" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V55" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="56" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B56" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C56" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D56" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E56" s="48"/>
       <c r="F56" s="26">
         <v>44</v>
       </c>
       <c r="H56" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I56" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J56" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K56" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L56" s="64">
         <v>4</v>
       </c>
       <c r="M56" s="65" t="s">
         <v>51</v>
       </c>
       <c r="N56" s="39">
         <v>44</v>
       </c>
       <c r="O56" s="66">
         <v>3</v>
       </c>
       <c r="P56" s="66">
         <v>1522</v>
       </c>
       <c r="Q56" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R56" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S56" s="66">
         <v>1522</v>
       </c>
       <c r="T56" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U56" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V56" s="41">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B57" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C57" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D57" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E57" s="48"/>
       <c r="F57" s="26">
         <v>45</v>
       </c>
       <c r="H57" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I57" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J57" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K57" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L57" s="64">
         <v>4</v>
       </c>
       <c r="M57" s="65" t="s">
         <v>52</v>
       </c>
       <c r="N57" s="39">
         <v>45</v>
       </c>
       <c r="O57" s="66">
         <v>2</v>
       </c>
       <c r="P57" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q57" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R57" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S57" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T57" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U57" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V57" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="58" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B58" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C58" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D58" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E58" s="48"/>
       <c r="F58" s="26">
         <v>46</v>
       </c>
       <c r="H58" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I58" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J58" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K58" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L58" s="5">
         <v>3</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>53</v>
       </c>
       <c r="N58" s="39">
         <v>46</v>
       </c>
       <c r="O58" s="66">
         <v>131</v>
       </c>
       <c r="P58" s="66">
         <v>1567252</v>
       </c>
       <c r="Q58" s="66">
         <v>317358</v>
       </c>
       <c r="R58" s="66">
         <v>340527</v>
       </c>
       <c r="S58" s="66">
         <v>909366</v>
       </c>
       <c r="T58" s="41">
         <v>20.2</v>
       </c>
       <c r="U58" s="41">
         <v>21.7</v>
       </c>
       <c r="V58" s="41">
         <v>58</v>
       </c>
     </row>
     <row r="59" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B59" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C59" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D59" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E59" s="48"/>
       <c r="F59" s="26">
         <v>47</v>
       </c>
       <c r="H59" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I59" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J59" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K59" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L59" s="5">
         <v>4</v>
       </c>
       <c r="M59" s="6" t="s">
         <v>54</v>
       </c>
       <c r="N59" s="39">
         <v>47</v>
       </c>
       <c r="O59" s="66">
         <v>1</v>
       </c>
       <c r="P59" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q59" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R59" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S59" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T59" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U59" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V59" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="60" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B60" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C60" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D60" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E60" s="48"/>
       <c r="F60" s="26">
         <v>48</v>
       </c>
       <c r="H60" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I60" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J60" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K60" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L60" s="5">
         <v>4</v>
       </c>
       <c r="M60" s="6" t="s">
         <v>55</v>
       </c>
       <c r="N60" s="39">
         <v>48</v>
       </c>
       <c r="O60" s="66">
         <v>66</v>
       </c>
       <c r="P60" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q60" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R60" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S60" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T60" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U60" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V60" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="61" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B61" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C61" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D61" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E61" s="48"/>
       <c r="F61" s="26">
         <v>49</v>
       </c>
       <c r="H61" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I61" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J61" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K61" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L61" s="5">
         <v>4</v>
       </c>
       <c r="M61" s="6" t="s">
         <v>56</v>
       </c>
       <c r="N61" s="39">
         <v>49</v>
       </c>
       <c r="O61" s="66">
         <v>41</v>
       </c>
       <c r="P61" s="66">
         <v>270995</v>
       </c>
       <c r="Q61" s="66">
         <v>21387</v>
       </c>
       <c r="R61" s="66">
         <v>61558</v>
       </c>
       <c r="S61" s="66">
         <v>188050</v>
       </c>
       <c r="T61" s="41">
         <v>7.9</v>
       </c>
       <c r="U61" s="41">
         <v>22.7</v>
       </c>
       <c r="V61" s="41">
         <v>69.400000000000006</v>
       </c>
     </row>
     <row r="62" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B62" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C62" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D62" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E62" s="48"/>
       <c r="F62" s="26">
         <v>50</v>
       </c>
       <c r="H62" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I62" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J62" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K62" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L62" s="5">
         <v>4</v>
       </c>
       <c r="M62" s="6" t="s">
         <v>57</v>
       </c>
       <c r="N62" s="39">
         <v>50</v>
       </c>
       <c r="O62" s="66">
         <v>22</v>
       </c>
       <c r="P62" s="66">
         <v>1198069</v>
       </c>
       <c r="Q62" s="66">
         <v>283225</v>
       </c>
       <c r="R62" s="66">
         <v>271065</v>
       </c>
       <c r="S62" s="66">
         <v>643780</v>
       </c>
       <c r="T62" s="41">
         <v>23.6</v>
       </c>
       <c r="U62" s="41">
         <v>22.6</v>
       </c>
       <c r="V62" s="41">
         <v>53.7</v>
       </c>
     </row>
     <row r="63" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B63" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C63" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D63" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E63" s="48"/>
       <c r="F63" s="26">
         <v>51</v>
       </c>
       <c r="H63" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I63" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J63" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K63" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L63" s="5">
         <v>3</v>
       </c>
       <c r="M63" s="6" t="s">
         <v>58</v>
       </c>
       <c r="N63" s="39">
         <v>51</v>
       </c>
       <c r="O63" s="66">
         <v>397</v>
       </c>
       <c r="P63" s="66">
         <v>985732</v>
       </c>
       <c r="Q63" s="66">
         <v>96087</v>
       </c>
       <c r="R63" s="66">
         <v>256641</v>
       </c>
       <c r="S63" s="66">
         <v>633004</v>
       </c>
       <c r="T63" s="41">
         <v>9.6999999999999993</v>
       </c>
       <c r="U63" s="41">
         <v>26</v>
       </c>
       <c r="V63" s="41">
         <v>64.2</v>
       </c>
     </row>
     <row r="64" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B64" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C64" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D64" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E64" s="48"/>
       <c r="F64" s="26">
         <v>52</v>
       </c>
       <c r="H64" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I64" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J64" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K64" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L64" s="5">
         <v>4</v>
       </c>
       <c r="M64" s="6" t="s">
         <v>59</v>
       </c>
       <c r="N64" s="39">
         <v>52</v>
       </c>
       <c r="O64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S64" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T64" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U64" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V64" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B65" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C65" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D65" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E65" s="48"/>
       <c r="F65" s="26">
         <v>53</v>
       </c>
       <c r="H65" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I65" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J65" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K65" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L65" s="5">
         <v>4</v>
       </c>
       <c r="M65" s="6" t="s">
         <v>60</v>
       </c>
       <c r="N65" s="39">
         <v>53</v>
       </c>
       <c r="O65" s="66">
         <v>210</v>
       </c>
       <c r="P65" s="66">
         <v>103178</v>
       </c>
       <c r="Q65" s="66">
         <v>11699</v>
       </c>
       <c r="R65" s="66">
         <v>16540</v>
       </c>
       <c r="S65" s="66">
         <v>74939</v>
       </c>
       <c r="T65" s="41">
         <v>11.3</v>
       </c>
       <c r="U65" s="41">
         <v>16</v>
       </c>
       <c r="V65" s="41">
         <v>72.599999999999994</v>
       </c>
     </row>
     <row r="66" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B66" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C66" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D66" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E66" s="48"/>
       <c r="F66" s="26">
         <v>54</v>
       </c>
       <c r="H66" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I66" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J66" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K66" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L66" s="5">
         <v>4</v>
       </c>
       <c r="M66" s="6" t="s">
         <v>61</v>
       </c>
       <c r="N66" s="39">
         <v>54</v>
       </c>
       <c r="O66" s="66">
         <v>139</v>
       </c>
       <c r="P66" s="66">
         <v>161649</v>
       </c>
       <c r="Q66" s="66">
         <v>20478</v>
       </c>
       <c r="R66" s="66">
         <v>44840</v>
       </c>
       <c r="S66" s="66">
         <v>96332</v>
       </c>
       <c r="T66" s="41">
         <v>12.7</v>
       </c>
       <c r="U66" s="41">
         <v>27.7</v>
       </c>
       <c r="V66" s="41">
         <v>59.6</v>
       </c>
     </row>
     <row r="67" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B67" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C67" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D67" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E67" s="48"/>
       <c r="F67" s="26">
         <v>55</v>
       </c>
       <c r="H67" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I67" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J67" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K67" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L67" s="5">
         <v>4</v>
       </c>
       <c r="M67" s="6" t="s">
         <v>62</v>
       </c>
       <c r="N67" s="39">
         <v>55</v>
       </c>
       <c r="O67" s="66">
         <v>48</v>
       </c>
       <c r="P67" s="66">
         <v>720905</v>
       </c>
       <c r="Q67" s="66">
         <v>63910</v>
       </c>
       <c r="R67" s="66">
         <v>195262</v>
       </c>
       <c r="S67" s="66">
         <v>461733</v>
       </c>
       <c r="T67" s="41">
         <v>8.9</v>
       </c>
       <c r="U67" s="41">
         <v>27.1</v>
       </c>
       <c r="V67" s="41">
         <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B68" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C68" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D68" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E68" s="48"/>
       <c r="F68" s="26">
         <v>56</v>
       </c>
       <c r="H68" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I68" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J68" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K68" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L68" s="5">
         <v>4</v>
       </c>
       <c r="M68" s="6" t="s">
         <v>63</v>
       </c>
       <c r="N68" s="39">
         <v>56</v>
       </c>
       <c r="O68" s="66">
         <v>192</v>
       </c>
       <c r="P68" s="66">
         <v>590382</v>
       </c>
       <c r="Q68" s="66">
         <v>55622</v>
       </c>
       <c r="R68" s="66">
         <v>174329</v>
       </c>
       <c r="S68" s="66">
         <v>360431</v>
       </c>
       <c r="T68" s="41">
         <v>9.4</v>
       </c>
       <c r="U68" s="41">
         <v>29.5</v>
       </c>
       <c r="V68" s="41">
         <v>61.1</v>
       </c>
     </row>
     <row r="69" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B69" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C69" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D69" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E69" s="48"/>
       <c r="F69" s="26">
         <v>57</v>
       </c>
       <c r="H69" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I69" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J69" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K69" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L69" s="5">
         <v>5</v>
       </c>
       <c r="M69" s="6" t="s">
         <v>64</v>
       </c>
       <c r="N69" s="39">
         <v>57</v>
       </c>
       <c r="O69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S69" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T69" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U69" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V69" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B70" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C70" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D70" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E70" s="48"/>
       <c r="F70" s="26">
         <v>58</v>
       </c>
       <c r="H70" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I70" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J70" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K70" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L70" s="5">
         <v>5</v>
       </c>
       <c r="M70" s="6" t="s">
         <v>65</v>
       </c>
       <c r="N70" s="39">
         <v>58</v>
       </c>
       <c r="O70" s="66">
         <v>82</v>
       </c>
       <c r="P70" s="66">
         <v>28122</v>
       </c>
       <c r="Q70" s="66">
         <v>500</v>
       </c>
       <c r="R70" s="66">
         <v>5268</v>
       </c>
       <c r="S70" s="66">
         <v>22353</v>
       </c>
       <c r="T70" s="41">
         <v>1.8</v>
       </c>
       <c r="U70" s="41">
         <v>18.7</v>
       </c>
       <c r="V70" s="41">
         <v>79.5</v>
       </c>
     </row>
     <row r="71" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B71" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C71" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D71" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E71" s="48"/>
       <c r="F71" s="26">
         <v>59</v>
       </c>
       <c r="H71" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I71" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J71" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K71" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L71" s="5">
         <v>5</v>
       </c>
       <c r="M71" s="6" t="s">
         <v>66</v>
       </c>
       <c r="N71" s="39">
         <v>59</v>
       </c>
       <c r="O71" s="66">
         <v>77</v>
       </c>
       <c r="P71" s="66">
         <v>74558</v>
       </c>
       <c r="Q71" s="66">
         <v>9513</v>
       </c>
       <c r="R71" s="66">
         <v>19470</v>
       </c>
       <c r="S71" s="66">
         <v>45574</v>
       </c>
       <c r="T71" s="41">
         <v>12.8</v>
       </c>
       <c r="U71" s="41">
         <v>26.1</v>
       </c>
       <c r="V71" s="41">
         <v>61.1</v>
       </c>
     </row>
     <row r="72" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B72" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C72" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D72" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E72" s="48"/>
       <c r="F72" s="26">
         <v>60</v>
       </c>
       <c r="H72" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I72" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J72" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K72" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L72" s="5">
         <v>5</v>
       </c>
       <c r="M72" s="6" t="s">
         <v>67</v>
       </c>
       <c r="N72" s="39">
         <v>60</v>
       </c>
       <c r="O72" s="66">
         <v>33</v>
       </c>
       <c r="P72" s="66">
         <v>487702</v>
       </c>
       <c r="Q72" s="66">
         <v>45608</v>
       </c>
       <c r="R72" s="66">
         <v>149591</v>
       </c>
       <c r="S72" s="66">
         <v>292503</v>
       </c>
       <c r="T72" s="41">
         <v>9.4</v>
       </c>
       <c r="U72" s="41">
         <v>30.7</v>
       </c>
       <c r="V72" s="41">
         <v>60</v>
       </c>
     </row>
     <row r="73" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B73" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C73" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D73" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E73" s="48"/>
       <c r="F73" s="26">
         <v>61</v>
       </c>
       <c r="H73" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I73" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J73" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K73" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L73" s="5">
         <v>4</v>
       </c>
       <c r="M73" s="6" t="s">
         <v>68</v>
       </c>
       <c r="N73" s="39">
         <v>61</v>
       </c>
       <c r="O73" s="66">
         <v>73</v>
       </c>
       <c r="P73" s="66">
         <v>123965</v>
       </c>
       <c r="Q73" s="66">
         <v>11544</v>
       </c>
       <c r="R73" s="66">
         <v>30158</v>
       </c>
       <c r="S73" s="66">
         <v>82262</v>
       </c>
       <c r="T73" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="U73" s="41">
         <v>24.3</v>
       </c>
       <c r="V73" s="41">
         <v>66.400000000000006</v>
       </c>
     </row>
     <row r="74" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B74" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C74" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D74" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E74" s="48"/>
       <c r="F74" s="26">
         <v>62</v>
       </c>
       <c r="H74" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I74" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J74" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K74" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L74" s="5">
         <v>5</v>
       </c>
       <c r="M74" s="6" t="s">
         <v>69</v>
       </c>
       <c r="N74" s="39">
         <v>62</v>
       </c>
       <c r="O74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S74" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T74" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U74" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V74" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B75" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C75" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D75" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E75" s="48"/>
       <c r="F75" s="26">
         <v>63</v>
       </c>
       <c r="H75" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I75" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J75" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K75" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L75" s="5">
         <v>5</v>
       </c>
       <c r="M75" s="6" t="s">
         <v>70</v>
       </c>
       <c r="N75" s="39">
         <v>63</v>
       </c>
       <c r="O75" s="66">
         <v>47</v>
       </c>
       <c r="P75" s="66">
         <v>22286</v>
       </c>
       <c r="Q75" s="66">
         <v>1259</v>
       </c>
       <c r="R75" s="66">
         <v>4795</v>
       </c>
       <c r="S75" s="66">
         <v>16232</v>
       </c>
       <c r="T75" s="41">
         <v>5.6</v>
       </c>
       <c r="U75" s="41">
         <v>21.5</v>
       </c>
       <c r="V75" s="41">
         <v>72.8</v>
       </c>
     </row>
     <row r="76" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B76" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C76" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D76" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E76" s="48"/>
       <c r="F76" s="26">
         <v>64</v>
       </c>
       <c r="H76" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I76" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J76" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K76" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L76" s="5">
         <v>5</v>
       </c>
       <c r="M76" s="6" t="s">
         <v>71</v>
       </c>
       <c r="N76" s="39">
         <v>64</v>
       </c>
       <c r="O76" s="66">
         <v>21</v>
       </c>
       <c r="P76" s="66">
         <v>22758</v>
       </c>
       <c r="Q76" s="66">
         <v>1191</v>
       </c>
       <c r="R76" s="66">
         <v>9320</v>
       </c>
       <c r="S76" s="66">
         <v>12247</v>
       </c>
       <c r="T76" s="41">
         <v>5.2</v>
       </c>
       <c r="U76" s="41">
         <v>41</v>
       </c>
       <c r="V76" s="41">
         <v>53.8</v>
       </c>
     </row>
     <row r="77" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B77" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C77" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D77" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E77" s="48"/>
       <c r="F77" s="26">
         <v>65</v>
       </c>
       <c r="H77" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I77" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J77" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K77" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L77" s="5">
         <v>5</v>
       </c>
       <c r="M77" s="6" t="s">
         <v>72</v>
       </c>
       <c r="N77" s="39">
         <v>65</v>
       </c>
       <c r="O77" s="66">
         <v>5</v>
       </c>
       <c r="P77" s="66">
         <v>78921</v>
       </c>
       <c r="Q77" s="66">
         <v>9094</v>
       </c>
       <c r="R77" s="66">
         <v>16043</v>
       </c>
       <c r="S77" s="66">
         <v>53783</v>
       </c>
       <c r="T77" s="41">
         <v>11.5</v>
       </c>
       <c r="U77" s="41">
         <v>20.3</v>
       </c>
       <c r="V77" s="41">
         <v>68.099999999999994</v>
       </c>
     </row>
     <row r="78" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B78" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C78" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D78" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E78" s="48"/>
       <c r="F78" s="26">
         <v>66</v>
       </c>
       <c r="H78" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I78" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J78" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K78" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L78" s="5">
         <v>4</v>
       </c>
       <c r="M78" s="6" t="s">
         <v>73</v>
       </c>
       <c r="N78" s="39">
         <v>66</v>
       </c>
       <c r="O78" s="66">
         <v>132</v>
       </c>
       <c r="P78" s="66">
         <v>271386</v>
       </c>
       <c r="Q78" s="66">
         <v>28922</v>
       </c>
       <c r="R78" s="66">
         <v>52153</v>
       </c>
       <c r="S78" s="66">
         <v>190311</v>
       </c>
       <c r="T78" s="41">
         <v>10.7</v>
       </c>
       <c r="U78" s="41">
         <v>19.2</v>
       </c>
       <c r="V78" s="41">
         <v>70.099999999999994</v>
       </c>
     </row>
     <row r="79" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B79" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C79" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D79" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E79" s="48"/>
       <c r="F79" s="26">
         <v>67</v>
       </c>
       <c r="H79" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I79" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J79" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K79" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L79" s="5">
         <v>5</v>
       </c>
       <c r="M79" s="6" t="s">
         <v>74</v>
       </c>
       <c r="N79" s="39">
         <v>67</v>
       </c>
       <c r="O79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S79" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T79" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U79" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V79" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="80" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B80" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C80" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D80" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E80" s="48"/>
       <c r="F80" s="26">
         <v>68</v>
       </c>
       <c r="H80" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I80" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J80" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K80" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L80" s="5">
         <v>5</v>
       </c>
       <c r="M80" s="6" t="s">
         <v>75</v>
       </c>
       <c r="N80" s="39">
         <v>68</v>
       </c>
       <c r="O80" s="66">
         <v>81</v>
       </c>
       <c r="P80" s="66">
         <v>52770</v>
       </c>
       <c r="Q80" s="66">
         <v>9939</v>
       </c>
       <c r="R80" s="66">
         <v>6476</v>
       </c>
       <c r="S80" s="66">
         <v>36354</v>
       </c>
       <c r="T80" s="41">
         <v>18.8</v>
       </c>
       <c r="U80" s="41">
         <v>12.3</v>
       </c>
       <c r="V80" s="41">
         <v>68.900000000000006</v>
       </c>
     </row>
     <row r="81" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B81" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C81" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D81" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E81" s="48"/>
       <c r="F81" s="26">
         <v>69</v>
       </c>
       <c r="H81" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I81" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J81" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K81" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L81" s="5">
         <v>5</v>
       </c>
       <c r="M81" s="6" t="s">
         <v>76</v>
       </c>
       <c r="N81" s="39">
         <v>69</v>
       </c>
       <c r="O81" s="66">
         <v>41</v>
       </c>
       <c r="P81" s="66">
         <v>64333</v>
       </c>
       <c r="Q81" s="66">
         <v>9774</v>
       </c>
       <c r="R81" s="66">
         <v>16049</v>
       </c>
       <c r="S81" s="66">
         <v>38510</v>
       </c>
       <c r="T81" s="41">
         <v>15.2</v>
       </c>
       <c r="U81" s="41">
         <v>24.9</v>
       </c>
       <c r="V81" s="41">
         <v>59.9</v>
       </c>
     </row>
     <row r="82" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A82" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B82" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C82" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D82" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E82" s="48"/>
       <c r="F82" s="26">
         <v>70</v>
       </c>
       <c r="H82" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I82" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J82" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K82" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L82" s="5">
         <v>5</v>
       </c>
       <c r="M82" s="6" t="s">
         <v>77</v>
       </c>
       <c r="N82" s="39">
         <v>70</v>
       </c>
       <c r="O82" s="66">
         <v>10</v>
       </c>
       <c r="P82" s="66">
         <v>154283</v>
       </c>
       <c r="Q82" s="66">
         <v>9208</v>
       </c>
       <c r="R82" s="66">
         <v>29628</v>
       </c>
       <c r="S82" s="66">
         <v>115447</v>
       </c>
       <c r="T82" s="41">
         <v>6</v>
       </c>
       <c r="U82" s="41">
         <v>19.2</v>
       </c>
       <c r="V82" s="41">
         <v>74.8</v>
       </c>
     </row>
     <row r="83" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B83" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C83" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D83" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E83" s="48"/>
       <c r="F83" s="26">
         <v>71</v>
       </c>
       <c r="H83" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I83" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J83" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K83" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L83" s="5">
         <v>3</v>
       </c>
       <c r="M83" s="6" t="s">
         <v>78</v>
       </c>
       <c r="N83" s="39">
         <v>71</v>
       </c>
       <c r="O83" s="66">
         <v>25</v>
       </c>
       <c r="P83" s="66">
         <v>68194</v>
       </c>
       <c r="Q83" s="66">
         <v>1126</v>
       </c>
       <c r="R83" s="66">
         <v>8916</v>
       </c>
       <c r="S83" s="66">
         <v>58151</v>
       </c>
       <c r="T83" s="41">
         <v>1.7</v>
       </c>
       <c r="U83" s="41">
         <v>13.1</v>
       </c>
       <c r="V83" s="41">
         <v>85.3</v>
       </c>
     </row>
     <row r="84" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B84" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C84" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D84" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E84" s="48"/>
       <c r="F84" s="26">
         <v>72</v>
       </c>
       <c r="H84" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I84" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J84" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K84" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L84" s="5">
         <v>4</v>
       </c>
       <c r="M84" s="6" t="s">
         <v>79</v>
       </c>
       <c r="N84" s="39">
         <v>72</v>
       </c>
       <c r="O84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S84" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T84" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U84" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V84" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A85" s="49" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B85" s="49" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C85" s="49" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D85" s="49" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E85" s="49"/>
       <c r="F85" s="26">
         <v>73</v>
       </c>
       <c r="G85" s="27"/>
       <c r="H85" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I85" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J85" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K85" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L85" s="5">
         <v>4</v>
       </c>
       <c r="M85" s="6" t="s">
         <v>80</v>
       </c>
       <c r="N85" s="39">
         <v>73</v>
       </c>
       <c r="O85" s="66">
         <v>17</v>
       </c>
       <c r="P85" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q85" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R85" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S85" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T85" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U85" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V85" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="86" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B86" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C86" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D86" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E86" s="48"/>
       <c r="F86" s="26">
         <v>74</v>
       </c>
       <c r="H86" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I86" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J86" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K86" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L86" s="5">
         <v>4</v>
       </c>
       <c r="M86" s="6" t="s">
         <v>81</v>
       </c>
       <c r="N86" s="39">
         <v>74</v>
       </c>
       <c r="O86" s="66">
         <v>6</v>
       </c>
       <c r="P86" s="66">
         <v>3961</v>
       </c>
       <c r="Q86" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R86" s="66">
         <v>529</v>
       </c>
       <c r="S86" s="66">
         <v>3432</v>
       </c>
       <c r="T86" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U86" s="41">
         <v>13.4</v>
       </c>
       <c r="V86" s="41">
         <v>86.6</v>
       </c>
     </row>
     <row r="87" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B87" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C87" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D87" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E87" s="48"/>
       <c r="F87" s="26">
         <v>75</v>
       </c>
       <c r="H87" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I87" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J87" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K87" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L87" s="5">
         <v>4</v>
       </c>
       <c r="M87" s="6" t="s">
         <v>82</v>
       </c>
       <c r="N87" s="39">
         <v>75</v>
       </c>
       <c r="O87" s="66">
         <v>2</v>
       </c>
       <c r="P87" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q87" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R87" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S87" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T87" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U87" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V87" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="88" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B88" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C88" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D88" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E88" s="48"/>
       <c r="F88" s="26">
         <v>76</v>
       </c>
       <c r="H88" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I88" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J88" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K88" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L88" s="5">
         <v>3</v>
       </c>
       <c r="M88" s="6" t="s">
         <v>83</v>
       </c>
       <c r="N88" s="39">
         <v>76</v>
       </c>
       <c r="O88" s="66">
         <v>149</v>
       </c>
       <c r="P88" s="66">
         <v>170797</v>
       </c>
       <c r="Q88" s="66">
         <v>25820</v>
       </c>
       <c r="R88" s="66">
         <v>35085</v>
       </c>
       <c r="S88" s="66">
         <v>109892</v>
       </c>
       <c r="T88" s="41">
         <v>15.1</v>
       </c>
       <c r="U88" s="41">
         <v>20.5</v>
       </c>
       <c r="V88" s="41">
         <v>64.3</v>
       </c>
     </row>
     <row r="89" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B89" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C89" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D89" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E89" s="48"/>
       <c r="F89" s="26">
         <v>77</v>
       </c>
       <c r="H89" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I89" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J89" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K89" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L89" s="5">
         <v>4</v>
       </c>
       <c r="M89" s="6" t="s">
         <v>84</v>
       </c>
       <c r="N89" s="39">
         <v>77</v>
       </c>
       <c r="O89" s="66">
         <v>2</v>
       </c>
       <c r="P89" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q89" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R89" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S89" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T89" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U89" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V89" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="90" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B90" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C90" s="50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D90" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E90" s="50"/>
       <c r="F90" s="26">
         <v>78</v>
       </c>
       <c r="G90" s="27"/>
       <c r="H90" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I90" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J90" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K90" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L90" s="5">
         <v>4</v>
       </c>
       <c r="M90" s="6" t="s">
         <v>85</v>
       </c>
       <c r="N90" s="39">
         <v>78</v>
       </c>
       <c r="O90" s="66">
         <v>77</v>
       </c>
       <c r="P90" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q90" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R90" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S90" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T90" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U90" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V90" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="91" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B91" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C91" s="50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D91" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E91" s="50"/>
       <c r="F91" s="26">
         <v>79</v>
       </c>
       <c r="G91" s="27"/>
       <c r="H91" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I91" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J91" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K91" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L91" s="5">
         <v>4</v>
       </c>
       <c r="M91" s="6" t="s">
         <v>86</v>
       </c>
       <c r="N91" s="39">
         <v>79</v>
       </c>
       <c r="O91" s="66">
         <v>58</v>
       </c>
       <c r="P91" s="66">
         <v>42480</v>
       </c>
       <c r="Q91" s="66">
         <v>2834</v>
       </c>
       <c r="R91" s="66">
         <v>6916</v>
       </c>
       <c r="S91" s="66">
         <v>32730</v>
       </c>
       <c r="T91" s="41">
         <v>6.7</v>
       </c>
       <c r="U91" s="41">
         <v>16.3</v>
       </c>
       <c r="V91" s="41">
         <v>77</v>
       </c>
     </row>
     <row r="92" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B92" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C92" s="50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D92" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E92" s="50"/>
       <c r="F92" s="26">
         <v>80</v>
       </c>
       <c r="G92" s="27"/>
       <c r="H92" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I92" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J92" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K92" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L92" s="5">
         <v>4</v>
       </c>
       <c r="M92" s="6" t="s">
         <v>87</v>
       </c>
       <c r="N92" s="39">
         <v>80</v>
       </c>
       <c r="O92" s="66">
         <v>12</v>
       </c>
       <c r="P92" s="66">
         <v>107794</v>
       </c>
       <c r="Q92" s="66">
         <v>22614</v>
       </c>
       <c r="R92" s="66">
         <v>25511</v>
       </c>
       <c r="S92" s="66">
         <v>59669</v>
       </c>
       <c r="T92" s="41">
         <v>21</v>
       </c>
       <c r="U92" s="41">
         <v>23.7</v>
       </c>
       <c r="V92" s="41">
         <v>55.4</v>
       </c>
     </row>
     <row r="93" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B93" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C93" s="50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D93" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E93" s="50"/>
       <c r="F93" s="26">
         <v>81</v>
       </c>
       <c r="G93" s="27"/>
       <c r="H93" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I93" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J93" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K93" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L93" s="5">
         <v>3</v>
       </c>
       <c r="M93" s="6" t="s">
         <v>88</v>
       </c>
       <c r="N93" s="39">
         <v>81</v>
       </c>
       <c r="O93" s="66">
         <v>51</v>
       </c>
       <c r="P93" s="66">
         <v>179004</v>
       </c>
       <c r="Q93" s="66">
         <v>9206</v>
       </c>
       <c r="R93" s="66">
         <v>36711</v>
       </c>
       <c r="S93" s="66">
         <v>133088</v>
       </c>
       <c r="T93" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="U93" s="41">
         <v>20.5</v>
       </c>
       <c r="V93" s="41">
         <v>74.3</v>
       </c>
     </row>
     <row r="94" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A94" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B94" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C94" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D94" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E94" s="51"/>
       <c r="F94" s="26">
         <v>82</v>
       </c>
       <c r="G94" s="27"/>
       <c r="H94" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I94" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J94" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K94" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L94" s="5">
         <v>4</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>89</v>
       </c>
       <c r="N94" s="39">
         <v>82</v>
       </c>
       <c r="O94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S94" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T94" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U94" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V94" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="95" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B95" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C95" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D95" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E95" s="51"/>
       <c r="F95" s="26">
         <v>83</v>
       </c>
       <c r="G95" s="27"/>
       <c r="H95" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I95" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J95" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K95" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L95" s="5">
         <v>4</v>
       </c>
       <c r="M95" s="6" t="s">
         <v>90</v>
       </c>
       <c r="N95" s="39">
         <v>83</v>
       </c>
       <c r="O95" s="66">
         <v>34</v>
       </c>
       <c r="P95" s="66">
         <v>30980</v>
       </c>
       <c r="Q95" s="66">
         <v>511</v>
       </c>
       <c r="R95" s="66">
         <v>14743</v>
       </c>
       <c r="S95" s="66">
         <v>15725</v>
       </c>
       <c r="T95" s="41">
         <v>1.7</v>
       </c>
       <c r="U95" s="41">
         <v>47.6</v>
       </c>
       <c r="V95" s="41">
         <v>50.8</v>
       </c>
     </row>
     <row r="96" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B96" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C96" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D96" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E96" s="51"/>
       <c r="F96" s="26">
         <v>84</v>
       </c>
       <c r="G96" s="27"/>
       <c r="H96" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I96" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J96" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K96" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L96" s="5">
         <v>4</v>
       </c>
       <c r="M96" s="6" t="s">
         <v>91</v>
       </c>
       <c r="N96" s="39">
         <v>84</v>
       </c>
       <c r="O96" s="66">
         <v>8</v>
       </c>
       <c r="P96" s="66">
         <v>8106</v>
       </c>
       <c r="Q96" s="66">
         <v>572</v>
       </c>
       <c r="R96" s="66">
         <v>2179</v>
       </c>
       <c r="S96" s="66">
         <v>5355</v>
       </c>
       <c r="T96" s="41">
         <v>7.1</v>
       </c>
       <c r="U96" s="41">
         <v>26.9</v>
       </c>
       <c r="V96" s="41">
         <v>66.099999999999994</v>
       </c>
     </row>
     <row r="97" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B97" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C97" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D97" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E97" s="51"/>
       <c r="F97" s="26">
         <v>85</v>
       </c>
       <c r="G97" s="27"/>
       <c r="H97" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I97" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J97" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K97" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L97" s="5">
         <v>4</v>
       </c>
       <c r="M97" s="6" t="s">
         <v>92</v>
       </c>
       <c r="N97" s="39">
         <v>85</v>
       </c>
       <c r="O97" s="66">
         <v>9</v>
       </c>
       <c r="P97" s="66">
         <v>139918</v>
       </c>
       <c r="Q97" s="66">
         <v>8122</v>
       </c>
       <c r="R97" s="66">
         <v>19788</v>
       </c>
       <c r="S97" s="66">
         <v>112008</v>
       </c>
       <c r="T97" s="41">
         <v>5.8</v>
       </c>
       <c r="U97" s="41">
         <v>14.1</v>
       </c>
       <c r="V97" s="41">
         <v>80.099999999999994</v>
       </c>
     </row>
     <row r="98" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B98" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C98" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D98" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E98" s="51"/>
       <c r="F98" s="26">
         <v>86</v>
       </c>
       <c r="G98" s="27"/>
       <c r="H98" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I98" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J98" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K98" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L98" s="5">
         <v>3</v>
       </c>
       <c r="M98" s="6" t="s">
         <v>93</v>
       </c>
       <c r="N98" s="39">
         <v>86</v>
       </c>
       <c r="O98" s="66">
         <v>114</v>
       </c>
       <c r="P98" s="66">
         <v>195645</v>
       </c>
       <c r="Q98" s="66">
         <v>18092</v>
       </c>
       <c r="R98" s="66">
         <v>44329</v>
       </c>
       <c r="S98" s="66">
         <v>133224</v>
       </c>
       <c r="T98" s="41">
         <v>9.1999999999999993</v>
       </c>
       <c r="U98" s="41">
         <v>22.7</v>
       </c>
       <c r="V98" s="41">
         <v>68.099999999999994</v>
       </c>
     </row>
     <row r="99" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B99" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C99" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D99" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E99" s="51"/>
       <c r="F99" s="26">
         <v>87</v>
       </c>
       <c r="G99" s="27"/>
       <c r="H99" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I99" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J99" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K99" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L99" s="5">
         <v>4</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>94</v>
       </c>
       <c r="N99" s="39">
         <v>87</v>
       </c>
       <c r="O99" s="66">
         <v>1</v>
       </c>
       <c r="P99" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q99" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R99" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S99" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T99" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U99" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V99" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="100" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B100" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C100" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D100" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E100" s="51"/>
       <c r="F100" s="26">
         <v>88</v>
       </c>
       <c r="G100" s="27"/>
       <c r="H100" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I100" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J100" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K100" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L100" s="5">
         <v>4</v>
       </c>
       <c r="M100" s="6" t="s">
         <v>95</v>
       </c>
       <c r="N100" s="39">
         <v>88</v>
       </c>
       <c r="O100" s="66">
         <v>53</v>
       </c>
       <c r="P100" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q100" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R100" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S100" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T100" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U100" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V100" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="101" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B101" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C101" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D101" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E101" s="51"/>
       <c r="F101" s="26">
         <v>89</v>
       </c>
       <c r="G101" s="27"/>
       <c r="H101" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I101" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J101" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K101" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L101" s="5">
         <v>4</v>
       </c>
       <c r="M101" s="6" t="s">
         <v>96</v>
       </c>
       <c r="N101" s="39">
         <v>89</v>
       </c>
       <c r="O101" s="66">
         <v>47</v>
       </c>
       <c r="P101" s="66">
         <v>30807</v>
       </c>
       <c r="Q101" s="66">
         <v>1345</v>
       </c>
       <c r="R101" s="66">
         <v>3238</v>
       </c>
       <c r="S101" s="66">
         <v>26224</v>
       </c>
       <c r="T101" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="U101" s="41">
         <v>10.5</v>
       </c>
       <c r="V101" s="41">
         <v>85.1</v>
       </c>
     </row>
     <row r="102" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A102" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B102" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C102" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D102" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E102" s="51"/>
       <c r="F102" s="26">
         <v>90</v>
       </c>
       <c r="G102" s="27"/>
       <c r="H102" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I102" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J102" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K102" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L102" s="5">
         <v>4</v>
       </c>
       <c r="M102" s="6" t="s">
         <v>97</v>
       </c>
       <c r="N102" s="39">
         <v>90</v>
       </c>
       <c r="O102" s="66">
         <v>12</v>
       </c>
       <c r="P102" s="66">
         <v>150095</v>
       </c>
       <c r="Q102" s="66">
         <v>16443</v>
       </c>
       <c r="R102" s="66">
         <v>38805</v>
       </c>
       <c r="S102" s="66">
         <v>94847</v>
       </c>
       <c r="T102" s="41">
         <v>11</v>
       </c>
       <c r="U102" s="41">
         <v>25.9</v>
       </c>
       <c r="V102" s="41">
         <v>63.2</v>
       </c>
     </row>
     <row r="103" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A103" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B103" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C103" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D103" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E103" s="51"/>
       <c r="F103" s="26">
         <v>91</v>
       </c>
       <c r="G103" s="27"/>
       <c r="H103" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I103" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J103" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K103" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L103" s="5">
         <v>3</v>
       </c>
       <c r="M103" s="6" t="s">
         <v>98</v>
       </c>
       <c r="N103" s="39">
         <v>91</v>
       </c>
       <c r="O103" s="66">
         <v>64</v>
       </c>
       <c r="P103" s="66">
         <v>139219</v>
       </c>
       <c r="Q103" s="66">
         <v>13252</v>
       </c>
       <c r="R103" s="66">
         <v>33022</v>
       </c>
       <c r="S103" s="66">
         <v>92944</v>
       </c>
       <c r="T103" s="41">
         <v>9.5</v>
       </c>
       <c r="U103" s="41">
         <v>23.7</v>
       </c>
       <c r="V103" s="41">
         <v>66.8</v>
       </c>
     </row>
     <row r="104" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A104" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B104" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C104" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D104" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E104" s="51"/>
       <c r="F104" s="26">
         <v>92</v>
       </c>
       <c r="G104" s="27"/>
       <c r="H104" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I104" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J104" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K104" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L104" s="5">
         <v>4</v>
       </c>
       <c r="M104" s="6" t="s">
         <v>99</v>
       </c>
       <c r="N104" s="39">
         <v>92</v>
       </c>
       <c r="O104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S104" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T104" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U104" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V104" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="105" spans="1:22" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A105" s="52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B105" s="52" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C105" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D105" s="52" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E105" s="52"/>
       <c r="F105" s="26">
         <v>93</v>
       </c>
       <c r="G105" s="27"/>
       <c r="H105" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I105" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J105" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K105" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L105" s="5">
         <v>4</v>
       </c>
       <c r="M105" s="6" t="s">
         <v>100</v>
       </c>
       <c r="N105" s="39">
         <v>93</v>
       </c>
       <c r="O105" s="66">
         <v>18</v>
       </c>
       <c r="P105" s="66">
         <v>2417</v>
       </c>
       <c r="Q105" s="66">
         <v>20</v>
       </c>
       <c r="R105" s="66">
         <v>456</v>
       </c>
       <c r="S105" s="66">
         <v>1942</v>
       </c>
       <c r="T105" s="41">
         <v>0.8</v>
       </c>
       <c r="U105" s="41">
         <v>18.8</v>
       </c>
       <c r="V105" s="41">
         <v>80.3</v>
       </c>
     </row>
     <row r="106" spans="1:22" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A106" s="52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B106" s="52" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C106" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D106" s="52" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E106" s="52"/>
       <c r="F106" s="26">
         <v>94</v>
       </c>
       <c r="G106" s="27"/>
       <c r="H106" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I106" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J106" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K106" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L106" s="5">
         <v>4</v>
       </c>
       <c r="M106" s="6" t="s">
         <v>101</v>
       </c>
       <c r="N106" s="39">
         <v>94</v>
       </c>
       <c r="O106" s="66">
         <v>26</v>
       </c>
       <c r="P106" s="66">
         <v>9334</v>
       </c>
       <c r="Q106" s="66">
         <v>135</v>
       </c>
       <c r="R106" s="66">
         <v>1527</v>
       </c>
       <c r="S106" s="66">
         <v>7672</v>
       </c>
       <c r="T106" s="41">
         <v>1.4</v>
       </c>
       <c r="U106" s="41">
         <v>16.399999999999999</v>
       </c>
       <c r="V106" s="41">
         <v>82.2</v>
       </c>
     </row>
     <row r="107" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B107" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C107" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D107" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E107" s="48"/>
       <c r="F107" s="26">
         <v>95</v>
       </c>
       <c r="H107" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I107" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J107" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K107" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L107" s="5">
         <v>4</v>
       </c>
       <c r="M107" s="6" t="s">
         <v>102</v>
       </c>
       <c r="N107" s="39">
         <v>95</v>
       </c>
       <c r="O107" s="66">
         <v>20</v>
       </c>
       <c r="P107" s="66">
         <v>127467</v>
       </c>
       <c r="Q107" s="66">
         <v>13097</v>
       </c>
       <c r="R107" s="66">
         <v>31040</v>
       </c>
       <c r="S107" s="66">
         <v>83330</v>
       </c>
       <c r="T107" s="41">
         <v>10.3</v>
       </c>
       <c r="U107" s="41">
         <v>24.4</v>
       </c>
       <c r="V107" s="41">
         <v>65.400000000000006</v>
       </c>
     </row>
     <row r="108" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A108" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B108" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C108" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D108" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E108" s="48"/>
       <c r="F108" s="26">
         <v>96</v>
       </c>
       <c r="H108" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I108" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J108" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K108" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L108" s="5">
         <v>3</v>
       </c>
       <c r="M108" s="6" t="s">
         <v>103</v>
       </c>
       <c r="N108" s="39">
         <v>96</v>
       </c>
       <c r="O108" s="66">
         <v>79</v>
       </c>
       <c r="P108" s="66">
         <v>154500</v>
       </c>
       <c r="Q108" s="66">
         <v>10874</v>
       </c>
       <c r="R108" s="66">
         <v>38949</v>
       </c>
       <c r="S108" s="66">
         <v>104677</v>
       </c>
       <c r="T108" s="41">
         <v>7</v>
       </c>
       <c r="U108" s="41">
         <v>25.2</v>
       </c>
       <c r="V108" s="41">
         <v>67.8</v>
       </c>
     </row>
     <row r="109" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A109" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B109" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C109" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D109" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E109" s="48"/>
       <c r="F109" s="26">
         <v>97</v>
       </c>
       <c r="H109" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I109" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J109" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K109" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L109" s="5">
         <v>4</v>
       </c>
       <c r="M109" s="6" t="s">
         <v>104</v>
       </c>
       <c r="N109" s="39">
         <v>97</v>
       </c>
       <c r="O109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S109" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T109" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U109" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V109" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="110" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A110" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B110" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C110" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D110" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E110" s="48"/>
       <c r="F110" s="26">
         <v>98</v>
       </c>
       <c r="H110" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I110" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J110" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K110" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L110" s="5">
         <v>4</v>
       </c>
       <c r="M110" s="6" t="s">
         <v>105</v>
       </c>
       <c r="N110" s="39">
         <v>98</v>
       </c>
       <c r="O110" s="66">
         <v>35</v>
       </c>
       <c r="P110" s="66">
         <v>12772</v>
       </c>
       <c r="Q110" s="66">
         <v>156</v>
       </c>
       <c r="R110" s="66">
         <v>1757</v>
       </c>
       <c r="S110" s="66">
         <v>10859</v>
       </c>
       <c r="T110" s="41">
         <v>1.2</v>
       </c>
       <c r="U110" s="41">
         <v>13.8</v>
       </c>
       <c r="V110" s="41">
         <v>85</v>
       </c>
     </row>
     <row r="111" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A111" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B111" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C111" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D111" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E111" s="48"/>
       <c r="F111" s="26">
         <v>99</v>
       </c>
       <c r="H111" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I111" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J111" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K111" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L111" s="5">
         <v>4</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>106</v>
       </c>
       <c r="N111" s="39">
         <v>99</v>
       </c>
       <c r="O111" s="66">
         <v>28</v>
       </c>
       <c r="P111" s="66">
         <v>16280</v>
       </c>
       <c r="Q111" s="66">
         <v>230</v>
       </c>
       <c r="R111" s="66">
         <v>1047</v>
       </c>
       <c r="S111" s="66">
         <v>15003</v>
       </c>
       <c r="T111" s="41">
         <v>1.4</v>
       </c>
       <c r="U111" s="41">
         <v>6.4</v>
       </c>
       <c r="V111" s="41">
         <v>92.2</v>
       </c>
     </row>
     <row r="112" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A112" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B112" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C112" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D112" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E112" s="48"/>
       <c r="F112" s="26">
         <v>100</v>
       </c>
       <c r="H112" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I112" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J112" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K112" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L112" s="5">
         <v>4</v>
       </c>
       <c r="M112" s="6" t="s">
         <v>107</v>
       </c>
       <c r="N112" s="39">
         <v>100</v>
       </c>
       <c r="O112" s="66">
         <v>16</v>
       </c>
       <c r="P112" s="66">
         <v>125448</v>
       </c>
       <c r="Q112" s="66">
         <v>10488</v>
       </c>
       <c r="R112" s="66">
         <v>36145</v>
       </c>
       <c r="S112" s="66">
         <v>78815</v>
       </c>
       <c r="T112" s="41">
         <v>8.4</v>
       </c>
       <c r="U112" s="41">
         <v>28.8</v>
       </c>
       <c r="V112" s="41">
         <v>62.8</v>
       </c>
     </row>
     <row r="113" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A113" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B113" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C113" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D113" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E113" s="48"/>
       <c r="F113" s="26">
         <v>101</v>
       </c>
       <c r="H113" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I113" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J113" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K113" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L113" s="5">
         <v>3</v>
       </c>
       <c r="M113" s="6" t="s">
         <v>108</v>
       </c>
       <c r="N113" s="39">
         <v>101</v>
       </c>
       <c r="O113" s="66">
         <v>125</v>
       </c>
       <c r="P113" s="66">
         <v>107367</v>
       </c>
       <c r="Q113" s="66">
         <v>1749</v>
       </c>
       <c r="R113" s="66">
         <v>8500</v>
       </c>
       <c r="S113" s="66">
         <v>97118</v>
       </c>
       <c r="T113" s="41">
         <v>1.6</v>
       </c>
       <c r="U113" s="41">
         <v>7.9</v>
       </c>
       <c r="V113" s="41">
         <v>90.5</v>
       </c>
     </row>
     <row r="114" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B114" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C114" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D114" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E114" s="48"/>
       <c r="F114" s="26">
         <v>102</v>
       </c>
       <c r="H114" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I114" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J114" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K114" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L114" s="5">
         <v>4</v>
       </c>
       <c r="M114" s="6" t="s">
         <v>109</v>
       </c>
       <c r="N114" s="39">
         <v>102</v>
       </c>
       <c r="O114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S114" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T114" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U114" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V114" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="115" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A115" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B115" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C115" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D115" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E115" s="48"/>
       <c r="F115" s="26">
         <v>103</v>
       </c>
       <c r="H115" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I115" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J115" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K115" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L115" s="5">
         <v>4</v>
       </c>
       <c r="M115" s="6" t="s">
         <v>110</v>
       </c>
       <c r="N115" s="39">
         <v>103</v>
       </c>
       <c r="O115" s="66">
         <v>67</v>
       </c>
       <c r="P115" s="66">
         <v>20554</v>
       </c>
       <c r="Q115" s="66">
         <v>333</v>
       </c>
       <c r="R115" s="66">
         <v>3482</v>
       </c>
       <c r="S115" s="66">
         <v>16740</v>
       </c>
       <c r="T115" s="41">
         <v>1.6</v>
       </c>
       <c r="U115" s="41">
         <v>16.899999999999999</v>
       </c>
       <c r="V115" s="41">
         <v>81.400000000000006</v>
       </c>
     </row>
     <row r="116" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A116" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B116" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C116" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D116" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E116" s="48"/>
       <c r="F116" s="26">
         <v>104</v>
       </c>
       <c r="H116" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I116" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J116" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K116" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L116" s="5">
         <v>4</v>
       </c>
       <c r="M116" s="6" t="s">
         <v>111</v>
       </c>
       <c r="N116" s="39">
         <v>104</v>
       </c>
       <c r="O116" s="66">
         <v>48</v>
       </c>
       <c r="P116" s="66">
         <v>39192</v>
       </c>
       <c r="Q116" s="66">
         <v>241</v>
       </c>
       <c r="R116" s="66">
         <v>1727</v>
       </c>
       <c r="S116" s="66">
         <v>37224</v>
       </c>
       <c r="T116" s="41">
         <v>0.6</v>
       </c>
       <c r="U116" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="V116" s="41">
         <v>95</v>
       </c>
     </row>
     <row r="117" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B117" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C117" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D117" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E117" s="48"/>
       <c r="F117" s="26">
         <v>105</v>
       </c>
       <c r="H117" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I117" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J117" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K117" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L117" s="5">
         <v>4</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>112</v>
       </c>
       <c r="N117" s="39">
         <v>105</v>
       </c>
       <c r="O117" s="66">
         <v>10</v>
       </c>
       <c r="P117" s="66">
         <v>47621</v>
       </c>
       <c r="Q117" s="66">
         <v>1176</v>
       </c>
       <c r="R117" s="66">
         <v>3291</v>
       </c>
       <c r="S117" s="66">
         <v>43155</v>
       </c>
       <c r="T117" s="41">
         <v>2.5</v>
       </c>
       <c r="U117" s="41">
         <v>6.9</v>
       </c>
       <c r="V117" s="41">
         <v>90.6</v>
       </c>
     </row>
     <row r="118" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A118" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B118" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C118" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D118" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E118" s="48"/>
       <c r="F118" s="26">
         <v>106</v>
       </c>
       <c r="H118" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I118" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J118" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K118" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L118" s="5">
         <v>3</v>
       </c>
       <c r="M118" s="6" t="s">
         <v>113</v>
       </c>
       <c r="N118" s="39">
         <v>106</v>
       </c>
       <c r="O118" s="66">
         <v>126</v>
       </c>
       <c r="P118" s="66">
         <v>345603</v>
       </c>
       <c r="Q118" s="66">
         <v>34075</v>
       </c>
       <c r="R118" s="66">
         <v>34773</v>
       </c>
       <c r="S118" s="66">
         <v>276755</v>
       </c>
       <c r="T118" s="41">
         <v>9.9</v>
       </c>
       <c r="U118" s="41">
         <v>10.1</v>
       </c>
       <c r="V118" s="41">
         <v>80.099999999999994</v>
       </c>
     </row>
     <row r="119" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B119" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C119" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D119" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E119" s="48"/>
       <c r="F119" s="26">
         <v>107</v>
       </c>
       <c r="H119" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I119" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J119" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K119" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L119" s="5">
         <v>4</v>
       </c>
       <c r="M119" s="6" t="s">
         <v>114</v>
       </c>
       <c r="N119" s="39">
         <v>107</v>
       </c>
       <c r="O119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S119" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T119" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U119" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V119" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A120" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B120" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C120" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D120" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E120" s="48"/>
       <c r="F120" s="26">
         <v>108</v>
       </c>
       <c r="H120" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I120" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J120" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K120" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L120" s="5">
         <v>4</v>
       </c>
       <c r="M120" s="6" t="s">
         <v>115</v>
       </c>
       <c r="N120" s="39">
         <v>108</v>
       </c>
       <c r="O120" s="66">
         <v>53</v>
       </c>
       <c r="P120" s="66">
         <v>13112</v>
       </c>
       <c r="Q120" s="66">
         <v>283</v>
       </c>
       <c r="R120" s="66">
         <v>737</v>
       </c>
       <c r="S120" s="66">
         <v>12093</v>
       </c>
       <c r="T120" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="U120" s="41">
         <v>5.6</v>
       </c>
       <c r="V120" s="41">
         <v>92.2</v>
       </c>
     </row>
     <row r="121" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B121" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C121" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D121" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E121" s="48"/>
       <c r="F121" s="26">
         <v>109</v>
       </c>
       <c r="H121" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I121" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J121" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K121" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L121" s="5">
         <v>4</v>
       </c>
       <c r="M121" s="6" t="s">
         <v>116</v>
       </c>
       <c r="N121" s="39">
         <v>109</v>
       </c>
       <c r="O121" s="66">
         <v>52</v>
       </c>
       <c r="P121" s="66">
         <v>58583</v>
       </c>
       <c r="Q121" s="66">
         <v>2159</v>
       </c>
       <c r="R121" s="66">
         <v>4092</v>
       </c>
       <c r="S121" s="66">
         <v>52332</v>
       </c>
       <c r="T121" s="41">
         <v>3.7</v>
       </c>
       <c r="U121" s="41">
         <v>7</v>
       </c>
       <c r="V121" s="41">
         <v>89.3</v>
       </c>
     </row>
     <row r="122" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B122" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C122" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D122" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E122" s="48"/>
       <c r="F122" s="26">
         <v>110</v>
       </c>
       <c r="H122" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I122" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J122" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K122" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L122" s="5">
         <v>4</v>
       </c>
       <c r="M122" s="6" t="s">
         <v>117</v>
       </c>
       <c r="N122" s="39">
         <v>110</v>
       </c>
       <c r="O122" s="66">
         <v>21</v>
       </c>
       <c r="P122" s="66">
         <v>273908</v>
       </c>
       <c r="Q122" s="66">
         <v>31633</v>
       </c>
       <c r="R122" s="66">
         <v>29945</v>
       </c>
       <c r="S122" s="66">
         <v>212330</v>
       </c>
       <c r="T122" s="41">
         <v>11.5</v>
       </c>
       <c r="U122" s="41">
         <v>10.9</v>
       </c>
       <c r="V122" s="41">
         <v>77.5</v>
       </c>
     </row>
     <row r="123" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B123" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C123" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D123" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E123" s="48"/>
       <c r="F123" s="26">
         <v>111</v>
       </c>
       <c r="H123" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I123" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J123" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K123" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L123" s="5">
         <v>3</v>
       </c>
       <c r="M123" s="6" t="s">
         <v>118</v>
       </c>
       <c r="N123" s="39">
         <v>111</v>
       </c>
       <c r="O123" s="66">
         <v>258</v>
       </c>
       <c r="P123" s="66">
         <v>791264</v>
       </c>
       <c r="Q123" s="66">
         <v>25238</v>
       </c>
       <c r="R123" s="66">
         <v>122514</v>
       </c>
       <c r="S123" s="66">
         <v>643511</v>
       </c>
       <c r="T123" s="41">
         <v>3.2</v>
       </c>
       <c r="U123" s="41">
         <v>15.5</v>
       </c>
       <c r="V123" s="41">
         <v>81.3</v>
       </c>
     </row>
     <row r="124" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B124" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C124" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D124" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E124" s="48"/>
       <c r="F124" s="26">
         <v>112</v>
       </c>
       <c r="H124" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I124" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J124" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K124" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L124" s="5">
         <v>4</v>
       </c>
       <c r="M124" s="6" t="s">
         <v>119</v>
       </c>
       <c r="N124" s="39">
         <v>112</v>
       </c>
       <c r="O124" s="66">
         <v>1</v>
       </c>
       <c r="P124" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q124" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R124" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S124" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T124" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U124" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V124" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="125" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B125" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C125" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D125" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E125" s="48"/>
       <c r="F125" s="26">
         <v>113</v>
       </c>
       <c r="H125" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I125" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J125" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K125" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L125" s="5">
         <v>4</v>
       </c>
       <c r="M125" s="6" t="s">
         <v>120</v>
       </c>
       <c r="N125" s="39">
         <v>113</v>
       </c>
       <c r="O125" s="66">
         <v>129</v>
       </c>
       <c r="P125" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q125" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R125" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S125" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T125" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U125" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V125" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="126" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B126" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C126" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D126" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E126" s="48"/>
       <c r="F126" s="26">
         <v>114</v>
       </c>
       <c r="H126" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I126" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J126" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K126" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L126" s="5">
         <v>4</v>
       </c>
       <c r="M126" s="6" t="s">
         <v>121</v>
       </c>
       <c r="N126" s="39">
         <v>114</v>
       </c>
       <c r="O126" s="66">
         <v>93</v>
       </c>
       <c r="P126" s="66">
         <v>241740</v>
       </c>
       <c r="Q126" s="66">
         <v>1138</v>
       </c>
       <c r="R126" s="66">
         <v>24517</v>
       </c>
       <c r="S126" s="66">
         <v>216085</v>
       </c>
       <c r="T126" s="41">
         <v>0.5</v>
       </c>
       <c r="U126" s="41">
         <v>10.1</v>
       </c>
       <c r="V126" s="41">
         <v>89.4</v>
       </c>
     </row>
     <row r="127" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A127" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B127" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C127" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D127" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E127" s="48"/>
       <c r="F127" s="26">
         <v>115</v>
       </c>
       <c r="H127" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I127" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J127" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K127" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L127" s="5">
         <v>4</v>
       </c>
       <c r="M127" s="6" t="s">
         <v>122</v>
       </c>
       <c r="N127" s="39">
         <v>115</v>
       </c>
       <c r="O127" s="66">
         <v>35</v>
       </c>
       <c r="P127" s="66">
         <v>494031</v>
       </c>
       <c r="Q127" s="66">
         <v>23392</v>
       </c>
       <c r="R127" s="66">
         <v>92006</v>
       </c>
       <c r="S127" s="66">
         <v>378633</v>
       </c>
       <c r="T127" s="41">
         <v>4.7</v>
       </c>
       <c r="U127" s="41">
         <v>18.600000000000001</v>
       </c>
       <c r="V127" s="41">
         <v>76.599999999999994</v>
       </c>
     </row>
     <row r="128" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B128" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C128" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D128" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E128" s="48"/>
       <c r="F128" s="26">
         <v>116</v>
       </c>
       <c r="H128" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I128" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J128" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K128" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L128" s="5">
         <v>3</v>
       </c>
       <c r="M128" s="6" t="s">
         <v>123</v>
       </c>
       <c r="N128" s="39">
         <v>116</v>
       </c>
       <c r="O128" s="66">
         <v>128</v>
       </c>
       <c r="P128" s="66">
         <v>670069</v>
       </c>
       <c r="Q128" s="66">
         <v>51721</v>
       </c>
       <c r="R128" s="66">
         <v>66467</v>
       </c>
       <c r="S128" s="66">
         <v>551881</v>
       </c>
       <c r="T128" s="41">
         <v>7.7</v>
       </c>
       <c r="U128" s="41">
         <v>9.9</v>
       </c>
       <c r="V128" s="41">
         <v>82.4</v>
       </c>
     </row>
     <row r="129" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A129" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B129" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C129" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D129" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E129" s="48"/>
       <c r="F129" s="26">
         <v>117</v>
       </c>
       <c r="H129" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I129" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J129" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K129" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L129" s="5">
         <v>4</v>
       </c>
       <c r="M129" s="6" t="s">
         <v>124</v>
       </c>
       <c r="N129" s="39">
         <v>117</v>
       </c>
       <c r="O129" s="66">
         <v>1</v>
       </c>
       <c r="P129" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q129" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R129" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S129" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T129" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U129" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V129" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="130" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B130" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C130" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D130" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E130" s="48"/>
       <c r="F130" s="26">
         <v>118</v>
       </c>
       <c r="H130" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I130" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J130" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K130" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L130" s="5">
         <v>4</v>
       </c>
       <c r="M130" s="6" t="s">
         <v>125</v>
       </c>
       <c r="N130" s="39">
         <v>118</v>
       </c>
       <c r="O130" s="66">
         <v>70</v>
       </c>
       <c r="P130" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q130" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R130" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S130" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T130" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U130" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V130" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="131" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A131" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B131" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C131" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D131" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E131" s="48"/>
       <c r="F131" s="26">
         <v>119</v>
       </c>
       <c r="H131" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I131" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J131" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K131" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L131" s="5">
         <v>4</v>
       </c>
       <c r="M131" s="6" t="s">
         <v>126</v>
       </c>
       <c r="N131" s="39">
         <v>119</v>
       </c>
       <c r="O131" s="66">
         <v>38</v>
       </c>
       <c r="P131" s="66">
         <v>61491</v>
       </c>
       <c r="Q131" s="66">
         <v>920</v>
       </c>
       <c r="R131" s="66">
         <v>4462</v>
       </c>
       <c r="S131" s="66">
         <v>56109</v>
       </c>
       <c r="T131" s="41">
         <v>1.5</v>
       </c>
       <c r="U131" s="41">
         <v>7.3</v>
       </c>
       <c r="V131" s="41">
         <v>91.2</v>
       </c>
     </row>
     <row r="132" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B132" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C132" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D132" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E132" s="48"/>
       <c r="F132" s="26">
         <v>120</v>
       </c>
       <c r="H132" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I132" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J132" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K132" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L132" s="5">
         <v>4</v>
       </c>
       <c r="M132" s="6" t="s">
         <v>127</v>
       </c>
       <c r="N132" s="39">
         <v>120</v>
       </c>
       <c r="O132" s="66">
         <v>19</v>
       </c>
       <c r="P132" s="66">
         <v>546655</v>
       </c>
       <c r="Q132" s="66">
         <v>48026</v>
       </c>
       <c r="R132" s="66">
         <v>55069</v>
       </c>
       <c r="S132" s="66">
         <v>443560</v>
       </c>
       <c r="T132" s="41">
         <v>8.8000000000000007</v>
       </c>
       <c r="U132" s="41">
         <v>10.1</v>
       </c>
       <c r="V132" s="41">
         <v>81.099999999999994</v>
       </c>
     </row>
     <row r="133" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B133" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C133" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D133" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E133" s="48"/>
       <c r="F133" s="26">
         <v>121</v>
       </c>
       <c r="H133" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I133" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J133" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K133" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L133" s="5">
         <v>3</v>
       </c>
       <c r="M133" s="6" t="s">
         <v>128</v>
       </c>
       <c r="N133" s="39">
         <v>121</v>
       </c>
       <c r="O133" s="66">
         <v>197</v>
       </c>
       <c r="P133" s="66">
         <v>1378316</v>
       </c>
       <c r="Q133" s="66">
         <v>19470</v>
       </c>
       <c r="R133" s="66">
         <v>273684</v>
       </c>
       <c r="S133" s="66">
         <v>1085161</v>
       </c>
       <c r="T133" s="41">
         <v>1.4</v>
       </c>
       <c r="U133" s="41">
         <v>19.899999999999999</v>
       </c>
       <c r="V133" s="41">
         <v>78.7</v>
       </c>
     </row>
     <row r="134" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B134" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C134" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D134" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E134" s="48"/>
       <c r="F134" s="26">
         <v>122</v>
       </c>
       <c r="H134" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I134" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J134" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K134" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L134" s="5">
         <v>4</v>
       </c>
       <c r="M134" s="6" t="s">
         <v>129</v>
       </c>
       <c r="N134" s="39">
         <v>122</v>
       </c>
       <c r="O134" s="66">
         <v>2</v>
       </c>
       <c r="P134" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q134" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R134" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S134" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T134" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U134" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V134" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="135" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A135" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B135" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C135" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D135" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E135" s="48"/>
       <c r="F135" s="26">
         <v>123</v>
       </c>
       <c r="H135" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I135" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J135" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K135" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L135" s="5">
         <v>4</v>
       </c>
       <c r="M135" s="6" t="s">
         <v>130</v>
       </c>
       <c r="N135" s="39">
         <v>123</v>
       </c>
       <c r="O135" s="66">
         <v>110</v>
       </c>
       <c r="P135" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q135" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R135" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S135" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T135" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U135" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V135" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="136" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A136" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B136" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C136" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D136" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E136" s="48"/>
       <c r="F136" s="26">
         <v>124</v>
       </c>
       <c r="H136" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I136" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J136" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K136" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L136" s="5">
         <v>4</v>
       </c>
       <c r="M136" s="6" t="s">
         <v>131</v>
       </c>
       <c r="N136" s="39">
         <v>124</v>
       </c>
       <c r="O136" s="66">
         <v>50</v>
       </c>
       <c r="P136" s="66">
         <v>89179</v>
       </c>
       <c r="Q136" s="66">
         <v>3088</v>
       </c>
       <c r="R136" s="66">
         <v>13292</v>
       </c>
       <c r="S136" s="66">
         <v>72800</v>
       </c>
       <c r="T136" s="41">
         <v>3.5</v>
       </c>
       <c r="U136" s="41">
         <v>14.9</v>
       </c>
       <c r="V136" s="41">
         <v>81.599999999999994</v>
       </c>
     </row>
     <row r="137" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B137" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C137" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D137" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E137" s="48"/>
       <c r="F137" s="26">
         <v>125</v>
       </c>
       <c r="H137" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I137" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J137" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K137" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L137" s="5">
         <v>4</v>
       </c>
       <c r="M137" s="6" t="s">
         <v>132</v>
       </c>
       <c r="N137" s="39">
         <v>125</v>
       </c>
       <c r="O137" s="66">
         <v>35</v>
       </c>
       <c r="P137" s="66">
         <v>867077</v>
       </c>
       <c r="Q137" s="66">
         <v>14633</v>
       </c>
       <c r="R137" s="66">
         <v>115040</v>
       </c>
       <c r="S137" s="66">
         <v>737403</v>
       </c>
       <c r="T137" s="41">
         <v>1.7</v>
       </c>
       <c r="U137" s="41">
         <v>13.3</v>
       </c>
       <c r="V137" s="41">
         <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B138" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C138" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D138" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E138" s="48"/>
       <c r="F138" s="26">
         <v>126</v>
       </c>
       <c r="H138" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I138" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J138" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K138" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L138" s="5">
         <v>3</v>
       </c>
       <c r="M138" s="6" t="s">
         <v>133</v>
       </c>
       <c r="N138" s="39">
         <v>126</v>
       </c>
       <c r="O138" s="66">
         <v>206</v>
       </c>
       <c r="P138" s="66">
         <v>987496</v>
       </c>
       <c r="Q138" s="66">
         <v>35063</v>
       </c>
       <c r="R138" s="66">
         <v>275322</v>
       </c>
       <c r="S138" s="66">
         <v>677110</v>
       </c>
       <c r="T138" s="41">
         <v>3.6</v>
       </c>
       <c r="U138" s="41">
         <v>27.9</v>
       </c>
       <c r="V138" s="41">
         <v>68.599999999999994</v>
       </c>
     </row>
     <row r="139" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B139" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C139" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D139" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E139" s="48"/>
       <c r="F139" s="26">
         <v>127</v>
       </c>
       <c r="H139" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I139" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J139" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K139" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L139" s="5">
         <v>4</v>
       </c>
       <c r="M139" s="6" t="s">
         <v>134</v>
       </c>
       <c r="N139" s="39">
         <v>127</v>
       </c>
       <c r="O139" s="66">
         <v>2</v>
       </c>
       <c r="P139" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q139" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R139" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S139" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T139" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U139" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V139" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="140" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B140" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C140" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D140" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E140" s="48"/>
       <c r="F140" s="26">
         <v>128</v>
       </c>
       <c r="H140" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I140" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J140" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K140" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L140" s="5">
         <v>4</v>
       </c>
       <c r="M140" s="6" t="s">
         <v>135</v>
       </c>
       <c r="N140" s="39">
         <v>128</v>
       </c>
       <c r="O140" s="66">
         <v>107</v>
       </c>
       <c r="P140" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q140" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R140" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S140" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T140" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U140" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V140" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="141" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B141" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C141" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D141" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E141" s="48"/>
       <c r="F141" s="26">
         <v>129</v>
       </c>
       <c r="H141" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I141" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J141" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K141" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L141" s="5">
         <v>4</v>
       </c>
       <c r="M141" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N141" s="39">
         <v>129</v>
       </c>
       <c r="O141" s="66">
         <v>62</v>
       </c>
       <c r="P141" s="66">
         <v>101101</v>
       </c>
       <c r="Q141" s="66">
         <v>2711</v>
       </c>
       <c r="R141" s="66">
         <v>10798</v>
       </c>
       <c r="S141" s="66">
         <v>87593</v>
       </c>
       <c r="T141" s="41">
         <v>2.7</v>
       </c>
       <c r="U141" s="41">
         <v>10.7</v>
       </c>
       <c r="V141" s="41">
         <v>86.6</v>
       </c>
     </row>
     <row r="142" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B142" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C142" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D142" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E142" s="48"/>
       <c r="F142" s="26">
         <v>130</v>
       </c>
       <c r="H142" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I142" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J142" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K142" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L142" s="5">
         <v>4</v>
       </c>
       <c r="M142" s="6" t="s">
         <v>137</v>
       </c>
       <c r="N142" s="39">
         <v>130</v>
       </c>
       <c r="O142" s="66">
         <v>35</v>
       </c>
       <c r="P142" s="66">
         <v>834081</v>
       </c>
       <c r="Q142" s="66">
         <v>30269</v>
       </c>
       <c r="R142" s="66">
         <v>257506</v>
       </c>
       <c r="S142" s="66">
         <v>546307</v>
       </c>
       <c r="T142" s="41">
         <v>3.6</v>
       </c>
       <c r="U142" s="41">
         <v>30.9</v>
       </c>
       <c r="V142" s="41">
         <v>65.5</v>
       </c>
     </row>
     <row r="143" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B143" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C143" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D143" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E143" s="48"/>
       <c r="F143" s="26">
         <v>131</v>
       </c>
       <c r="H143" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I143" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J143" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K143" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L143" s="5">
         <v>4</v>
       </c>
       <c r="M143" s="6" t="s">
         <v>138</v>
       </c>
       <c r="N143" s="39">
         <v>131</v>
       </c>
       <c r="O143" s="66">
         <v>54</v>
       </c>
       <c r="P143" s="66">
         <v>213777</v>
       </c>
       <c r="Q143" s="66">
         <v>3228</v>
       </c>
       <c r="R143" s="66">
         <v>22704</v>
       </c>
       <c r="S143" s="66">
         <v>187845</v>
       </c>
       <c r="T143" s="41">
         <v>1.5</v>
       </c>
       <c r="U143" s="41">
         <v>10.6</v>
       </c>
       <c r="V143" s="41">
         <v>87.9</v>
       </c>
     </row>
     <row r="144" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A144" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B144" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C144" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D144" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E144" s="48"/>
       <c r="F144" s="26">
         <v>132</v>
       </c>
       <c r="H144" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I144" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J144" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K144" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L144" s="5">
         <v>5</v>
       </c>
       <c r="M144" s="6" t="s">
         <v>139</v>
       </c>
       <c r="N144" s="39">
         <v>132</v>
       </c>
       <c r="O144" s="66">
         <v>2</v>
       </c>
       <c r="P144" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q144" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R144" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S144" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T144" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U144" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V144" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="145" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A145" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B145" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C145" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D145" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E145" s="48"/>
       <c r="F145" s="26">
         <v>133</v>
       </c>
       <c r="H145" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I145" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J145" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K145" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L145" s="5">
         <v>5</v>
       </c>
       <c r="M145" s="6" t="s">
         <v>140</v>
       </c>
       <c r="N145" s="39">
         <v>133</v>
       </c>
       <c r="O145" s="66">
         <v>30</v>
       </c>
       <c r="P145" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q145" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R145" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S145" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T145" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U145" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V145" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="146" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B146" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C146" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D146" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E146" s="48"/>
       <c r="F146" s="26">
         <v>134</v>
       </c>
       <c r="H146" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I146" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J146" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K146" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L146" s="5">
         <v>5</v>
       </c>
       <c r="M146" s="6" t="s">
         <v>141</v>
       </c>
       <c r="N146" s="39">
         <v>134</v>
       </c>
       <c r="O146" s="66">
         <v>16</v>
       </c>
       <c r="P146" s="66">
         <v>42812</v>
       </c>
       <c r="Q146" s="66">
         <v>1616</v>
       </c>
       <c r="R146" s="66">
         <v>6339</v>
       </c>
       <c r="S146" s="66">
         <v>34857</v>
       </c>
       <c r="T146" s="41">
         <v>3.8</v>
       </c>
       <c r="U146" s="41">
         <v>14.8</v>
       </c>
       <c r="V146" s="41">
         <v>81.400000000000006</v>
       </c>
     </row>
     <row r="147" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B147" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C147" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D147" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E147" s="48"/>
       <c r="F147" s="26">
         <v>135</v>
       </c>
       <c r="H147" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I147" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J147" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K147" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L147" s="5">
         <v>5</v>
       </c>
       <c r="M147" s="6" t="s">
         <v>142</v>
       </c>
       <c r="N147" s="39">
         <v>135</v>
       </c>
       <c r="O147" s="66">
         <v>5</v>
       </c>
       <c r="P147" s="66">
         <v>150227</v>
       </c>
       <c r="Q147" s="66">
         <v>174</v>
       </c>
       <c r="R147" s="66">
         <v>14520</v>
       </c>
       <c r="S147" s="66">
         <v>135532</v>
       </c>
       <c r="T147" s="41">
         <v>0.1</v>
       </c>
       <c r="U147" s="41">
         <v>9.6999999999999993</v>
       </c>
       <c r="V147" s="41">
         <v>90.2</v>
       </c>
     </row>
     <row r="148" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B148" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C148" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D148" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E148" s="48"/>
       <c r="F148" s="26">
         <v>136</v>
       </c>
       <c r="H148" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I148" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J148" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K148" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L148" s="5">
         <v>4</v>
       </c>
       <c r="M148" s="6" t="s">
         <v>143</v>
       </c>
       <c r="N148" s="39">
         <v>136</v>
       </c>
       <c r="O148" s="66">
         <v>153</v>
       </c>
       <c r="P148" s="66">
         <v>773719</v>
       </c>
       <c r="Q148" s="66">
         <v>31835</v>
       </c>
       <c r="R148" s="66">
         <v>252619</v>
       </c>
       <c r="S148" s="66">
         <v>489265</v>
       </c>
       <c r="T148" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="U148" s="41">
         <v>32.6</v>
       </c>
       <c r="V148" s="41">
         <v>63.2</v>
       </c>
     </row>
     <row r="149" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A149" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B149" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C149" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D149" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E149" s="48"/>
       <c r="F149" s="26">
         <v>137</v>
       </c>
       <c r="H149" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I149" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J149" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K149" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L149" s="5">
         <v>5</v>
       </c>
       <c r="M149" s="6" t="s">
         <v>144</v>
       </c>
       <c r="N149" s="39">
         <v>137</v>
       </c>
       <c r="O149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S149" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T149" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U149" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V149" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="150" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A150" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B150" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C150" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D150" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E150" s="48"/>
       <c r="F150" s="26">
         <v>138</v>
       </c>
       <c r="H150" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I150" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J150" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K150" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L150" s="5">
         <v>5</v>
       </c>
       <c r="M150" s="6" t="s">
         <v>145</v>
       </c>
       <c r="N150" s="39">
         <v>138</v>
       </c>
       <c r="O150" s="66">
         <v>77</v>
       </c>
       <c r="P150" s="66">
         <v>31576</v>
       </c>
       <c r="Q150" s="66">
         <v>647</v>
       </c>
       <c r="R150" s="66">
         <v>5175</v>
       </c>
       <c r="S150" s="66">
         <v>25755</v>
       </c>
       <c r="T150" s="41">
         <v>2</v>
       </c>
       <c r="U150" s="41">
         <v>16.399999999999999</v>
       </c>
       <c r="V150" s="41">
         <v>81.599999999999994</v>
       </c>
     </row>
     <row r="151" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A151" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B151" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C151" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D151" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E151" s="48"/>
       <c r="F151" s="26">
         <v>139</v>
       </c>
       <c r="H151" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I151" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J151" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K151" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L151" s="5">
         <v>5</v>
       </c>
       <c r="M151" s="6" t="s">
         <v>146</v>
       </c>
       <c r="N151" s="39">
         <v>139</v>
       </c>
       <c r="O151" s="66">
         <v>46</v>
       </c>
       <c r="P151" s="66">
         <v>58289</v>
       </c>
       <c r="Q151" s="66">
         <v>1095</v>
       </c>
       <c r="R151" s="66">
         <v>4459</v>
       </c>
       <c r="S151" s="66">
         <v>52736</v>
       </c>
       <c r="T151" s="41">
         <v>1.9</v>
       </c>
       <c r="U151" s="41">
         <v>7.6</v>
       </c>
       <c r="V151" s="41">
         <v>90.5</v>
       </c>
     </row>
     <row r="152" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A152" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B152" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C152" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D152" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E152" s="48"/>
       <c r="F152" s="26">
         <v>140</v>
       </c>
       <c r="H152" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I152" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J152" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K152" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L152" s="5">
         <v>5</v>
       </c>
       <c r="M152" s="6" t="s">
         <v>147</v>
       </c>
       <c r="N152" s="39">
         <v>140</v>
       </c>
       <c r="O152" s="66">
         <v>30</v>
       </c>
       <c r="P152" s="66">
         <v>683854</v>
       </c>
       <c r="Q152" s="66">
         <v>30094</v>
       </c>
       <c r="R152" s="66">
         <v>242986</v>
       </c>
       <c r="S152" s="66">
         <v>410774</v>
       </c>
       <c r="T152" s="41">
         <v>4.4000000000000004</v>
       </c>
       <c r="U152" s="41">
         <v>35.5</v>
       </c>
       <c r="V152" s="41">
         <v>60.1</v>
       </c>
     </row>
     <row r="153" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A153" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B153" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C153" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D153" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E153" s="48"/>
       <c r="F153" s="26">
         <v>141</v>
       </c>
       <c r="H153" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I153" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J153" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K153" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L153" s="5">
         <v>3</v>
       </c>
       <c r="M153" s="6" t="s">
         <v>148</v>
       </c>
       <c r="N153" s="39">
         <v>141</v>
       </c>
       <c r="O153" s="66">
         <v>105</v>
       </c>
       <c r="P153" s="66">
         <v>811160</v>
       </c>
       <c r="Q153" s="66">
         <v>41733</v>
       </c>
       <c r="R153" s="66">
         <v>184326</v>
       </c>
       <c r="S153" s="66">
         <v>585101</v>
       </c>
       <c r="T153" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="U153" s="41">
         <v>22.7</v>
       </c>
       <c r="V153" s="41">
         <v>72.099999999999994</v>
       </c>
     </row>
     <row r="154" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B154" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C154" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D154" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E154" s="48"/>
       <c r="F154" s="26">
         <v>142</v>
       </c>
       <c r="H154" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I154" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J154" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K154" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L154" s="5">
         <v>4</v>
       </c>
       <c r="M154" s="6" t="s">
         <v>149</v>
       </c>
       <c r="N154" s="39">
         <v>142</v>
       </c>
       <c r="O154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S154" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T154" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U154" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V154" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="155" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A155" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B155" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C155" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D155" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E155" s="48"/>
       <c r="F155" s="26">
         <v>143</v>
       </c>
       <c r="H155" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I155" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J155" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K155" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L155" s="5">
         <v>4</v>
       </c>
       <c r="M155" s="6" t="s">
         <v>150</v>
       </c>
       <c r="N155" s="39">
         <v>143</v>
       </c>
       <c r="O155" s="66">
         <v>52</v>
       </c>
       <c r="P155" s="66">
         <v>69574</v>
       </c>
       <c r="Q155" s="66">
         <v>3353</v>
       </c>
       <c r="R155" s="66">
         <v>7064</v>
       </c>
       <c r="S155" s="66">
         <v>59157</v>
       </c>
       <c r="T155" s="41">
         <v>4.8</v>
       </c>
       <c r="U155" s="41">
         <v>10.199999999999999</v>
       </c>
       <c r="V155" s="41">
         <v>85</v>
       </c>
     </row>
     <row r="156" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B156" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C156" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D156" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E156" s="48"/>
       <c r="F156" s="26">
         <v>144</v>
       </c>
       <c r="H156" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I156" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J156" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K156" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L156" s="5">
         <v>4</v>
       </c>
       <c r="M156" s="6" t="s">
         <v>151</v>
       </c>
       <c r="N156" s="39">
         <v>144</v>
       </c>
       <c r="O156" s="66">
         <v>34</v>
       </c>
       <c r="P156" s="66">
         <v>184019</v>
       </c>
       <c r="Q156" s="66">
         <v>1739</v>
       </c>
       <c r="R156" s="66">
         <v>34213</v>
       </c>
       <c r="S156" s="66">
         <v>148067</v>
       </c>
       <c r="T156" s="41">
         <v>0.9</v>
       </c>
       <c r="U156" s="41">
         <v>18.600000000000001</v>
       </c>
       <c r="V156" s="41">
         <v>80.5</v>
       </c>
     </row>
     <row r="157" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A157" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B157" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C157" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D157" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E157" s="48"/>
       <c r="F157" s="26">
         <v>145</v>
       </c>
       <c r="H157" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I157" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J157" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K157" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L157" s="5">
         <v>4</v>
       </c>
       <c r="M157" s="6" t="s">
         <v>152</v>
       </c>
       <c r="N157" s="39">
         <v>145</v>
       </c>
       <c r="O157" s="66">
         <v>20</v>
       </c>
       <c r="P157" s="66">
         <v>557567</v>
       </c>
       <c r="Q157" s="66">
         <v>36642</v>
       </c>
       <c r="R157" s="66">
         <v>143049</v>
       </c>
       <c r="S157" s="66">
         <v>377876</v>
       </c>
       <c r="T157" s="41">
         <v>6.6</v>
       </c>
       <c r="U157" s="41">
         <v>25.7</v>
       </c>
       <c r="V157" s="41">
         <v>67.8</v>
       </c>
     </row>
     <row r="158" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A158" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B158" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C158" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D158" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E158" s="48"/>
       <c r="F158" s="26">
         <v>146</v>
       </c>
       <c r="H158" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I158" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J158" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K158" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L158" s="5">
         <v>3</v>
       </c>
       <c r="M158" s="6" t="s">
         <v>153</v>
       </c>
       <c r="N158" s="39">
         <v>146</v>
       </c>
       <c r="O158" s="66">
         <v>193</v>
       </c>
       <c r="P158" s="66">
         <v>4997862</v>
       </c>
       <c r="Q158" s="66">
         <v>263313</v>
       </c>
       <c r="R158" s="66">
         <v>373143</v>
       </c>
       <c r="S158" s="66">
         <v>4361406</v>
       </c>
       <c r="T158" s="41">
         <v>5.3</v>
       </c>
       <c r="U158" s="41">
         <v>7.5</v>
       </c>
       <c r="V158" s="41">
         <v>87.3</v>
       </c>
     </row>
     <row r="159" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A159" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B159" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C159" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D159" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E159" s="48"/>
       <c r="F159" s="26">
         <v>147</v>
       </c>
       <c r="H159" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I159" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J159" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K159" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L159" s="5">
         <v>4</v>
       </c>
       <c r="M159" s="6" t="s">
         <v>154</v>
       </c>
       <c r="N159" s="39">
         <v>147</v>
       </c>
       <c r="O159" s="66">
         <v>1</v>
       </c>
       <c r="P159" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q159" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R159" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S159" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T159" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U159" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V159" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="160" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B160" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C160" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D160" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E160" s="48"/>
       <c r="F160" s="26">
         <v>148</v>
       </c>
       <c r="H160" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I160" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J160" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K160" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L160" s="5">
         <v>4</v>
       </c>
       <c r="M160" s="6" t="s">
         <v>155</v>
       </c>
       <c r="N160" s="39">
         <v>148</v>
       </c>
       <c r="O160" s="66">
         <v>60</v>
       </c>
       <c r="P160" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q160" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R160" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S160" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T160" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U160" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V160" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="161" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B161" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C161" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D161" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E161" s="48"/>
       <c r="F161" s="26">
         <v>149</v>
       </c>
       <c r="H161" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I161" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J161" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K161" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L161" s="5">
         <v>4</v>
       </c>
       <c r="M161" s="6" t="s">
         <v>156</v>
       </c>
       <c r="N161" s="39">
         <v>149</v>
       </c>
       <c r="O161" s="66">
         <v>96</v>
       </c>
       <c r="P161" s="66">
         <v>229800</v>
       </c>
       <c r="Q161" s="66">
         <v>7852</v>
       </c>
       <c r="R161" s="66">
         <v>8127</v>
       </c>
       <c r="S161" s="66">
         <v>213821</v>
       </c>
       <c r="T161" s="41">
         <v>3.4</v>
       </c>
       <c r="U161" s="41">
         <v>3.5</v>
       </c>
       <c r="V161" s="41">
         <v>93</v>
       </c>
     </row>
     <row r="162" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B162" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C162" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D162" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E162" s="48"/>
       <c r="F162" s="26">
         <v>150</v>
       </c>
       <c r="H162" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I162" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J162" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K162" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L162" s="5">
         <v>4</v>
       </c>
       <c r="M162" s="6" t="s">
         <v>157</v>
       </c>
       <c r="N162" s="39">
         <v>150</v>
       </c>
       <c r="O162" s="66">
         <v>36</v>
       </c>
       <c r="P162" s="66">
         <v>4721563</v>
       </c>
       <c r="Q162" s="66">
         <v>253841</v>
       </c>
       <c r="R162" s="66">
         <v>359395</v>
       </c>
       <c r="S162" s="66">
         <v>4108327</v>
       </c>
       <c r="T162" s="41">
         <v>5.4</v>
       </c>
       <c r="U162" s="41">
         <v>7.6</v>
       </c>
       <c r="V162" s="41">
         <v>87</v>
       </c>
     </row>
     <row r="163" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B163" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C163" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D163" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E163" s="48"/>
       <c r="F163" s="26">
         <v>151</v>
       </c>
       <c r="H163" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I163" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J163" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K163" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L163" s="5">
         <v>4</v>
       </c>
       <c r="M163" s="6" t="s">
         <v>158</v>
       </c>
       <c r="N163" s="39">
         <v>151</v>
       </c>
       <c r="O163" s="66">
         <v>146</v>
       </c>
       <c r="P163" s="66">
         <v>4900166</v>
       </c>
       <c r="Q163" s="66">
         <v>253030</v>
       </c>
       <c r="R163" s="66">
         <v>366753</v>
       </c>
       <c r="S163" s="66">
         <v>4280382</v>
       </c>
       <c r="T163" s="41">
         <v>5.2</v>
       </c>
       <c r="U163" s="41">
         <v>7.5</v>
       </c>
       <c r="V163" s="41">
         <v>87.4</v>
       </c>
     </row>
     <row r="164" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A164" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B164" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C164" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D164" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E164" s="48"/>
       <c r="F164" s="26">
         <v>152</v>
       </c>
       <c r="H164" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I164" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J164" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K164" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L164" s="5">
         <v>5</v>
       </c>
       <c r="M164" s="6" t="s">
         <v>159</v>
       </c>
       <c r="N164" s="39">
         <v>152</v>
       </c>
       <c r="O164" s="66">
         <v>1</v>
       </c>
       <c r="P164" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q164" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R164" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S164" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T164" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U164" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V164" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="165" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A165" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B165" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C165" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D165" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E165" s="48"/>
       <c r="F165" s="26">
         <v>153</v>
       </c>
       <c r="H165" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I165" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J165" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K165" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L165" s="5">
         <v>5</v>
       </c>
       <c r="M165" s="6" t="s">
         <v>160</v>
       </c>
       <c r="N165" s="39">
         <v>153</v>
       </c>
       <c r="O165" s="66">
         <v>46</v>
       </c>
       <c r="P165" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q165" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R165" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S165" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T165" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U165" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V165" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="166" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B166" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C166" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D166" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E166" s="48"/>
       <c r="F166" s="26">
         <v>154</v>
       </c>
       <c r="H166" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I166" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J166" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K166" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L166" s="5">
         <v>5</v>
       </c>
       <c r="M166" s="6" t="s">
         <v>161</v>
       </c>
       <c r="N166" s="39">
         <v>154</v>
       </c>
       <c r="O166" s="66">
         <v>70</v>
       </c>
       <c r="P166" s="66">
         <v>206651</v>
       </c>
       <c r="Q166" s="66">
         <v>7376</v>
       </c>
       <c r="R166" s="66">
         <v>6348</v>
       </c>
       <c r="S166" s="66">
         <v>192927</v>
       </c>
       <c r="T166" s="41">
         <v>3.6</v>
       </c>
       <c r="U166" s="41">
         <v>3.1</v>
       </c>
       <c r="V166" s="41">
         <v>93.4</v>
       </c>
     </row>
     <row r="167" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A167" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B167" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C167" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D167" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E167" s="48"/>
       <c r="F167" s="26">
         <v>155</v>
       </c>
       <c r="H167" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I167" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J167" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K167" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L167" s="5">
         <v>5</v>
       </c>
       <c r="M167" s="6" t="s">
         <v>162</v>
       </c>
       <c r="N167" s="39">
         <v>155</v>
       </c>
       <c r="O167" s="66">
         <v>28</v>
       </c>
       <c r="P167" s="66">
         <v>4650295</v>
       </c>
       <c r="Q167" s="66">
         <v>244034</v>
       </c>
       <c r="R167" s="66">
         <v>355329</v>
       </c>
       <c r="S167" s="66">
         <v>4050931</v>
       </c>
       <c r="T167" s="41">
         <v>5.2</v>
       </c>
       <c r="U167" s="41">
         <v>7.6</v>
       </c>
       <c r="V167" s="41">
         <v>87.1</v>
       </c>
     </row>
     <row r="168" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B168" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C168" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D168" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E168" s="48"/>
       <c r="F168" s="26">
         <v>156</v>
       </c>
       <c r="H168" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I168" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J168" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K168" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L168" s="5">
         <v>4</v>
       </c>
       <c r="M168" s="6" t="s">
         <v>163</v>
       </c>
       <c r="N168" s="39">
         <v>156</v>
       </c>
       <c r="O168" s="66">
         <v>48</v>
       </c>
       <c r="P168" s="66">
         <v>97696</v>
       </c>
       <c r="Q168" s="66">
         <v>10283</v>
       </c>
       <c r="R168" s="66">
         <v>6390</v>
       </c>
       <c r="S168" s="66">
         <v>81024</v>
       </c>
       <c r="T168" s="41">
         <v>10.5</v>
       </c>
       <c r="U168" s="41">
         <v>6.5</v>
       </c>
       <c r="V168" s="41">
         <v>82.9</v>
       </c>
     </row>
     <row r="169" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B169" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C169" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D169" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E169" s="48"/>
       <c r="F169" s="26">
         <v>157</v>
       </c>
       <c r="H169" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I169" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J169" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K169" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L169" s="5">
         <v>5</v>
       </c>
       <c r="M169" s="6" t="s">
         <v>164</v>
       </c>
       <c r="N169" s="39">
         <v>157</v>
       </c>
       <c r="O169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S169" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T169" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U169" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V169" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="170" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A170" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B170" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C170" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D170" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E170" s="48"/>
       <c r="F170" s="26">
         <v>158</v>
       </c>
       <c r="H170" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I170" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J170" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K170" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L170" s="5">
         <v>5</v>
       </c>
       <c r="M170" s="6" t="s">
         <v>165</v>
       </c>
       <c r="N170" s="39">
         <v>158</v>
       </c>
       <c r="O170" s="66">
         <v>14</v>
       </c>
       <c r="P170" s="66">
         <v>3279</v>
       </c>
       <c r="Q170" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R170" s="66">
         <v>546</v>
       </c>
       <c r="S170" s="66">
         <v>2733</v>
       </c>
       <c r="T170" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U170" s="41">
         <v>16.600000000000001</v>
       </c>
       <c r="V170" s="41">
         <v>83.4</v>
       </c>
     </row>
     <row r="171" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A171" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B171" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C171" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D171" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E171" s="48"/>
       <c r="F171" s="26">
         <v>159</v>
       </c>
       <c r="H171" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I171" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J171" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K171" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L171" s="5">
         <v>5</v>
       </c>
       <c r="M171" s="6" t="s">
         <v>166</v>
       </c>
       <c r="N171" s="39">
         <v>159</v>
       </c>
       <c r="O171" s="66">
         <v>26</v>
       </c>
       <c r="P171" s="66">
         <v>23149</v>
       </c>
       <c r="Q171" s="66">
         <v>476</v>
       </c>
       <c r="R171" s="66">
         <v>1779</v>
       </c>
       <c r="S171" s="66">
         <v>20894</v>
       </c>
       <c r="T171" s="41">
         <v>2.1</v>
       </c>
       <c r="U171" s="41">
         <v>7.7</v>
       </c>
       <c r="V171" s="41">
         <v>90.3</v>
       </c>
     </row>
     <row r="172" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B172" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C172" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D172" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E172" s="48"/>
       <c r="F172" s="26">
         <v>160</v>
       </c>
       <c r="H172" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I172" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J172" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K172" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L172" s="5">
         <v>5</v>
       </c>
       <c r="M172" s="6" t="s">
         <v>167</v>
       </c>
       <c r="N172" s="39">
         <v>160</v>
       </c>
       <c r="O172" s="66">
         <v>8</v>
       </c>
       <c r="P172" s="66">
         <v>71268</v>
       </c>
       <c r="Q172" s="66">
         <v>9807</v>
       </c>
       <c r="R172" s="66">
         <v>4065</v>
       </c>
       <c r="S172" s="66">
         <v>57396</v>
       </c>
       <c r="T172" s="41">
         <v>13.8</v>
       </c>
       <c r="U172" s="41">
         <v>5.7</v>
       </c>
       <c r="V172" s="41">
         <v>80.5</v>
       </c>
     </row>
     <row r="173" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B173" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C173" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D173" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E173" s="48"/>
       <c r="F173" s="26">
         <v>161</v>
       </c>
       <c r="H173" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I173" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J173" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K173" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L173" s="5">
         <v>3</v>
       </c>
       <c r="M173" s="6" t="s">
         <v>168</v>
       </c>
       <c r="N173" s="39">
         <v>161</v>
       </c>
       <c r="O173" s="66">
         <v>103</v>
       </c>
       <c r="P173" s="66">
         <v>139738</v>
       </c>
       <c r="Q173" s="66">
         <v>4207</v>
       </c>
       <c r="R173" s="66">
         <v>48838</v>
       </c>
       <c r="S173" s="66">
         <v>86692</v>
       </c>
       <c r="T173" s="41">
         <v>3</v>
       </c>
       <c r="U173" s="41">
         <v>34.9</v>
       </c>
       <c r="V173" s="41">
         <v>62</v>
       </c>
     </row>
     <row r="174" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B174" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C174" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D174" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E174" s="48"/>
       <c r="F174" s="26">
         <v>162</v>
       </c>
       <c r="H174" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I174" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J174" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K174" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L174" s="5">
         <v>4</v>
       </c>
       <c r="M174" s="6" t="s">
         <v>169</v>
       </c>
       <c r="N174" s="39">
         <v>162</v>
       </c>
       <c r="O174" s="66">
         <v>1</v>
       </c>
       <c r="P174" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q174" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R174" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S174" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T174" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U174" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V174" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="175" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B175" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C175" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D175" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E175" s="48"/>
       <c r="F175" s="26">
         <v>163</v>
       </c>
       <c r="H175" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I175" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J175" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K175" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L175" s="5">
         <v>4</v>
       </c>
       <c r="M175" s="6" t="s">
         <v>170</v>
       </c>
       <c r="N175" s="39">
         <v>163</v>
       </c>
       <c r="O175" s="66">
         <v>57</v>
       </c>
       <c r="P175" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q175" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R175" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S175" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T175" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U175" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V175" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="176" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B176" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C176" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D176" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E176" s="48"/>
       <c r="F176" s="26">
         <v>164</v>
       </c>
       <c r="H176" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I176" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J176" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K176" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L176" s="5">
         <v>4</v>
       </c>
       <c r="M176" s="6" t="s">
         <v>171</v>
       </c>
       <c r="N176" s="39">
         <v>164</v>
       </c>
       <c r="O176" s="66">
         <v>34</v>
       </c>
       <c r="P176" s="66">
         <v>36640</v>
       </c>
       <c r="Q176" s="66">
         <v>3457</v>
       </c>
       <c r="R176" s="66">
         <v>5207</v>
       </c>
       <c r="S176" s="66">
         <v>27976</v>
       </c>
       <c r="T176" s="41">
         <v>9.4</v>
       </c>
       <c r="U176" s="41">
         <v>14.2</v>
       </c>
       <c r="V176" s="41">
         <v>76.400000000000006</v>
       </c>
     </row>
     <row r="177" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B177" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C177" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D177" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E177" s="48"/>
       <c r="F177" s="26">
         <v>165</v>
       </c>
       <c r="H177" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I177" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J177" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K177" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L177" s="5">
         <v>4</v>
       </c>
       <c r="M177" s="6" t="s">
         <v>172</v>
       </c>
       <c r="N177" s="39">
         <v>165</v>
       </c>
       <c r="O177" s="66">
         <v>11</v>
       </c>
       <c r="P177" s="66">
         <v>67475</v>
       </c>
       <c r="Q177" s="66">
         <v>556</v>
       </c>
       <c r="R177" s="66">
         <v>41212</v>
       </c>
       <c r="S177" s="66">
         <v>25706</v>
       </c>
       <c r="T177" s="41">
         <v>0.8</v>
       </c>
       <c r="U177" s="41">
         <v>61.1</v>
       </c>
       <c r="V177" s="41">
         <v>38.1</v>
       </c>
     </row>
     <row r="178" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B178" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C178" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D178" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E178" s="48"/>
       <c r="F178" s="26">
         <v>166</v>
       </c>
       <c r="H178" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I178" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J178" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K178" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L178" s="5">
         <v>2</v>
       </c>
       <c r="M178" s="6" t="s">
         <v>173</v>
       </c>
       <c r="N178" s="39">
         <v>166</v>
       </c>
       <c r="O178" s="66">
         <v>27</v>
       </c>
       <c r="P178" s="66">
         <v>52444</v>
       </c>
       <c r="Q178" s="66">
         <v>7692</v>
       </c>
       <c r="R178" s="66">
         <v>16915</v>
       </c>
       <c r="S178" s="66">
         <v>27838</v>
       </c>
       <c r="T178" s="41">
         <v>14.7</v>
       </c>
       <c r="U178" s="41">
         <v>32.299999999999997</v>
       </c>
       <c r="V178" s="41">
         <v>53.1</v>
       </c>
     </row>
     <row r="179" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A179" s="49" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B179" s="49" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C179" s="49" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D179" s="49" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E179" s="49"/>
       <c r="F179" s="26">
         <v>167</v>
       </c>
       <c r="G179" s="27"/>
       <c r="H179" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I179" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J179" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K179" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L179" s="5">
         <v>3</v>
       </c>
       <c r="M179" s="6" t="s">
         <v>174</v>
       </c>
       <c r="N179" s="39">
         <v>167</v>
       </c>
       <c r="O179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S179" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T179" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U179" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V179" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="180" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A180" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B180" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C180" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D180" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E180" s="48"/>
       <c r="F180" s="26">
         <v>168</v>
       </c>
       <c r="H180" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I180" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J180" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K180" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L180" s="5">
         <v>3</v>
       </c>
       <c r="M180" s="6" t="s">
         <v>175</v>
       </c>
       <c r="N180" s="39">
         <v>168</v>
       </c>
       <c r="O180" s="66">
         <v>1</v>
       </c>
       <c r="P180" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q180" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R180" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S180" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T180" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U180" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V180" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="181" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A181" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B181" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C181" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D181" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E181" s="48"/>
       <c r="F181" s="26">
         <v>169</v>
       </c>
       <c r="H181" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I181" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J181" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K181" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L181" s="5">
         <v>3</v>
       </c>
       <c r="M181" s="6" t="s">
         <v>176</v>
       </c>
       <c r="N181" s="39">
         <v>169</v>
       </c>
       <c r="O181" s="66">
         <v>6</v>
       </c>
       <c r="P181" s="66">
         <v>2309</v>
       </c>
       <c r="Q181" s="66">
         <v>11</v>
       </c>
       <c r="R181" s="66">
         <v>461</v>
       </c>
       <c r="S181" s="66">
         <v>1837</v>
       </c>
       <c r="T181" s="41">
         <v>0.5</v>
       </c>
       <c r="U181" s="41">
         <v>19.899999999999999</v>
       </c>
       <c r="V181" s="41">
         <v>79.599999999999994</v>
       </c>
     </row>
     <row r="182" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A182" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B182" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C182" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D182" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E182" s="48"/>
       <c r="F182" s="26">
         <v>170</v>
       </c>
       <c r="H182" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I182" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J182" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K182" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L182" s="5">
         <v>3</v>
       </c>
       <c r="M182" s="6" t="s">
         <v>177</v>
       </c>
       <c r="N182" s="39">
         <v>170</v>
       </c>
       <c r="O182" s="66">
         <v>20</v>
       </c>
       <c r="P182" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q182" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R182" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S182" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T182" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U182" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V182" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="183" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B183" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C183" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D183" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E183" s="48"/>
       <c r="F183" s="26">
         <v>171</v>
       </c>
       <c r="H183" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I183" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J183" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K183" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L183" s="5">
         <v>2</v>
       </c>
       <c r="M183" s="6" t="s">
         <v>178</v>
       </c>
       <c r="N183" s="39">
         <v>171</v>
       </c>
       <c r="O183" s="66">
         <v>250</v>
       </c>
       <c r="P183" s="66">
         <v>535255</v>
       </c>
       <c r="Q183" s="66">
         <v>7080</v>
       </c>
       <c r="R183" s="66">
         <v>30199</v>
       </c>
       <c r="S183" s="66">
         <v>497976</v>
       </c>
       <c r="T183" s="41">
         <v>1.3</v>
       </c>
       <c r="U183" s="41">
         <v>5.6</v>
       </c>
       <c r="V183" s="41">
         <v>93</v>
       </c>
     </row>
     <row r="184" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A184" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B184" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C184" s="50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D184" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E184" s="50"/>
       <c r="F184" s="26">
         <v>172</v>
       </c>
       <c r="G184" s="27"/>
       <c r="H184" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I184" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J184" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K184" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L184" s="5">
         <v>3</v>
       </c>
       <c r="M184" s="6" t="s">
         <v>179</v>
       </c>
       <c r="N184" s="39">
         <v>172</v>
       </c>
       <c r="O184" s="66">
         <v>1</v>
       </c>
       <c r="P184" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q184" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R184" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S184" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T184" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U184" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V184" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="185" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B185" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C185" s="50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D185" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E185" s="50"/>
       <c r="F185" s="26">
         <v>173</v>
       </c>
       <c r="G185" s="27"/>
       <c r="H185" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I185" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J185" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K185" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L185" s="5">
         <v>3</v>
       </c>
       <c r="M185" s="6" t="s">
         <v>180</v>
       </c>
       <c r="N185" s="39">
         <v>173</v>
       </c>
       <c r="O185" s="66">
         <v>130</v>
       </c>
       <c r="P185" s="66">
         <v>151209</v>
       </c>
       <c r="Q185" s="66">
         <v>5980</v>
       </c>
       <c r="R185" s="66">
         <v>4037</v>
       </c>
       <c r="S185" s="66">
         <v>141192</v>
       </c>
       <c r="T185" s="41">
         <v>4</v>
       </c>
       <c r="U185" s="41">
         <v>2.7</v>
       </c>
       <c r="V185" s="41">
         <v>93.4</v>
       </c>
     </row>
     <row r="186" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A186" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B186" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C186" s="50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D186" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E186" s="50"/>
       <c r="F186" s="26">
         <v>174</v>
       </c>
       <c r="G186" s="27"/>
       <c r="H186" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I186" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J186" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K186" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L186" s="5">
         <v>3</v>
       </c>
       <c r="M186" s="6" t="s">
         <v>181</v>
       </c>
       <c r="N186" s="39">
         <v>174</v>
       </c>
       <c r="O186" s="66">
         <v>79</v>
       </c>
       <c r="P186" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q186" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R186" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S186" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T186" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U186" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V186" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="187" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A187" s="50" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B187" s="50" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C187" s="50" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D187" s="50" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E187" s="50"/>
       <c r="F187" s="26">
         <v>175</v>
       </c>
       <c r="G187" s="27"/>
       <c r="H187" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I187" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J187" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K187" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L187" s="5">
         <v>3</v>
       </c>
       <c r="M187" s="6" t="s">
         <v>182</v>
       </c>
       <c r="N187" s="39">
         <v>175</v>
       </c>
       <c r="O187" s="66">
         <v>40</v>
       </c>
       <c r="P187" s="66">
         <v>306972</v>
       </c>
       <c r="Q187" s="66">
         <v>215</v>
       </c>
       <c r="R187" s="66">
         <v>21038</v>
       </c>
       <c r="S187" s="66">
         <v>285719</v>
       </c>
       <c r="T187" s="41">
         <v>0.1</v>
       </c>
       <c r="U187" s="41">
         <v>6.9</v>
       </c>
       <c r="V187" s="41">
         <v>93.1</v>
       </c>
     </row>
     <row r="188" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A188" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B188" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C188" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D188" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E188" s="51"/>
       <c r="F188" s="26">
         <v>176</v>
       </c>
       <c r="G188" s="27"/>
       <c r="H188" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I188" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J188" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K188" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L188" s="5">
         <v>3</v>
       </c>
       <c r="M188" s="6" t="s">
         <v>183</v>
       </c>
       <c r="N188" s="39">
         <v>176</v>
       </c>
       <c r="O188" s="66">
         <v>15</v>
       </c>
       <c r="P188" s="66">
         <v>175619</v>
       </c>
       <c r="Q188" s="66">
         <v>215</v>
       </c>
       <c r="R188" s="66">
         <v>7026</v>
       </c>
       <c r="S188" s="66">
         <v>168378</v>
       </c>
       <c r="T188" s="41">
         <v>0.1</v>
       </c>
       <c r="U188" s="41">
         <v>4</v>
       </c>
       <c r="V188" s="41">
         <v>95.9</v>
       </c>
     </row>
     <row r="189" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B189" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C189" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D189" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E189" s="51"/>
       <c r="F189" s="26">
         <v>177</v>
       </c>
       <c r="G189" s="27"/>
       <c r="H189" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I189" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J189" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K189" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L189" s="5">
         <v>4</v>
       </c>
       <c r="M189" s="6" t="s">
         <v>184</v>
       </c>
       <c r="N189" s="39">
         <v>177</v>
       </c>
       <c r="O189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S189" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T189" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U189" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V189" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="190" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A190" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B190" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C190" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D190" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E190" s="51"/>
       <c r="F190" s="26">
         <v>178</v>
       </c>
       <c r="G190" s="27"/>
       <c r="H190" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I190" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J190" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K190" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L190" s="5">
         <v>4</v>
       </c>
       <c r="M190" s="6" t="s">
         <v>185</v>
       </c>
       <c r="N190" s="39">
         <v>178</v>
       </c>
       <c r="O190" s="66">
         <v>2</v>
       </c>
       <c r="P190" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q190" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R190" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S190" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T190" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U190" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V190" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="191" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A191" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B191" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C191" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D191" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E191" s="51"/>
       <c r="F191" s="26">
         <v>179</v>
       </c>
       <c r="G191" s="27"/>
       <c r="H191" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I191" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J191" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K191" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L191" s="5">
         <v>4</v>
       </c>
       <c r="M191" s="6" t="s">
         <v>186</v>
       </c>
       <c r="N191" s="39">
         <v>179</v>
       </c>
       <c r="O191" s="66">
         <v>5</v>
       </c>
       <c r="P191" s="66">
         <v>1554</v>
       </c>
       <c r="Q191" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R191" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S191" s="66">
         <v>1554</v>
       </c>
       <c r="T191" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U191" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V191" s="41">
         <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A192" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B192" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C192" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D192" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E192" s="51"/>
       <c r="F192" s="26">
         <v>180</v>
       </c>
       <c r="G192" s="27"/>
       <c r="H192" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I192" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J192" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K192" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L192" s="5">
         <v>4</v>
       </c>
       <c r="M192" s="6" t="s">
         <v>187</v>
       </c>
       <c r="N192" s="39">
         <v>180</v>
       </c>
       <c r="O192" s="66">
         <v>8</v>
       </c>
       <c r="P192" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q192" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R192" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S192" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T192" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U192" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V192" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="193" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A193" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B193" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C193" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D193" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E193" s="51"/>
       <c r="F193" s="26">
         <v>181</v>
       </c>
       <c r="G193" s="27"/>
       <c r="H193" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I193" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J193" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K193" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L193" s="5">
         <v>3</v>
       </c>
       <c r="M193" s="6" t="s">
         <v>188</v>
       </c>
       <c r="N193" s="39">
         <v>181</v>
       </c>
       <c r="O193" s="66">
         <v>6</v>
       </c>
       <c r="P193" s="66">
         <v>762</v>
       </c>
       <c r="Q193" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R193" s="66">
         <v>605</v>
       </c>
       <c r="S193" s="66">
         <v>157</v>
       </c>
       <c r="T193" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U193" s="41">
         <v>79.3</v>
       </c>
       <c r="V193" s="41">
         <v>20.7</v>
       </c>
     </row>
     <row r="194" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A194" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B194" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C194" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D194" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E194" s="51"/>
       <c r="F194" s="26">
         <v>182</v>
       </c>
       <c r="G194" s="27"/>
       <c r="H194" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I194" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J194" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K194" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L194" s="5">
         <v>4</v>
       </c>
       <c r="M194" s="6" t="s">
         <v>189</v>
       </c>
       <c r="N194" s="39">
         <v>182</v>
       </c>
       <c r="O194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S194" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T194" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U194" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V194" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B195" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C195" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D195" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E195" s="51"/>
       <c r="F195" s="26">
         <v>183</v>
       </c>
       <c r="G195" s="27"/>
       <c r="H195" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I195" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J195" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K195" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L195" s="5">
         <v>4</v>
       </c>
       <c r="M195" s="6" t="s">
         <v>190</v>
       </c>
       <c r="N195" s="39">
         <v>183</v>
       </c>
       <c r="O195" s="66">
         <v>1</v>
       </c>
       <c r="P195" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q195" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R195" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S195" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T195" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U195" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V195" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="196" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A196" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B196" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C196" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D196" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E196" s="51"/>
       <c r="F196" s="26">
         <v>184</v>
       </c>
       <c r="G196" s="27"/>
       <c r="H196" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I196" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J196" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K196" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L196" s="5">
         <v>4</v>
       </c>
       <c r="M196" s="6" t="s">
         <v>191</v>
       </c>
       <c r="N196" s="39">
         <v>184</v>
       </c>
       <c r="O196" s="66">
         <v>3</v>
       </c>
       <c r="P196" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q196" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R196" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S196" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T196" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U196" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V196" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="197" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B197" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C197" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D197" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E197" s="51"/>
       <c r="F197" s="26">
         <v>185</v>
       </c>
       <c r="G197" s="27"/>
       <c r="H197" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I197" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J197" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K197" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L197" s="5">
         <v>4</v>
       </c>
       <c r="M197" s="6" t="s">
         <v>192</v>
       </c>
       <c r="N197" s="39">
         <v>185</v>
       </c>
       <c r="O197" s="66">
         <v>2</v>
       </c>
       <c r="P197" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q197" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R197" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S197" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T197" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U197" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V197" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="198" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A198" s="51" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B198" s="51" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C198" s="51" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D198" s="51" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E198" s="51"/>
       <c r="F198" s="26">
         <v>186</v>
       </c>
       <c r="G198" s="27"/>
       <c r="H198" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I198" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J198" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K198" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L198" s="5">
         <v>3</v>
       </c>
       <c r="M198" s="6" t="s">
         <v>193</v>
       </c>
       <c r="N198" s="39">
         <v>186</v>
       </c>
       <c r="O198" s="66">
         <v>211</v>
       </c>
       <c r="P198" s="66">
         <v>339198</v>
       </c>
       <c r="Q198" s="66">
         <v>6837</v>
       </c>
       <c r="R198" s="66">
         <v>18561</v>
       </c>
       <c r="S198" s="66">
         <v>313800</v>
       </c>
       <c r="T198" s="41">
         <v>2</v>
       </c>
       <c r="U198" s="41">
         <v>5.5</v>
       </c>
       <c r="V198" s="41">
         <v>92.5</v>
       </c>
     </row>
     <row r="199" spans="1:22" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A199" s="52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B199" s="52" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C199" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D199" s="52" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E199" s="52"/>
       <c r="F199" s="26">
         <v>187</v>
       </c>
       <c r="G199" s="27"/>
       <c r="H199" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I199" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J199" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K199" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L199" s="5">
         <v>4</v>
       </c>
       <c r="M199" s="6" t="s">
         <v>194</v>
       </c>
       <c r="N199" s="39">
         <v>187</v>
       </c>
       <c r="O199" s="66">
         <v>1</v>
       </c>
       <c r="P199" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q199" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R199" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S199" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T199" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U199" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V199" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="200" spans="1:22" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A200" s="52" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B200" s="52" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C200" s="52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D200" s="52" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E200" s="52"/>
       <c r="F200" s="26">
         <v>188</v>
       </c>
       <c r="G200" s="27"/>
       <c r="H200" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I200" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J200" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K200" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L200" s="5">
         <v>4</v>
       </c>
       <c r="M200" s="6" t="s">
         <v>195</v>
       </c>
       <c r="N200" s="39">
         <v>188</v>
       </c>
       <c r="O200" s="66">
         <v>121</v>
       </c>
       <c r="P200" s="66">
         <v>140670</v>
       </c>
       <c r="Q200" s="66">
         <v>5951</v>
       </c>
       <c r="R200" s="66">
         <v>3443</v>
       </c>
       <c r="S200" s="66">
         <v>131275</v>
       </c>
       <c r="T200" s="41">
         <v>4.2</v>
       </c>
       <c r="U200" s="41">
         <v>2.4</v>
       </c>
       <c r="V200" s="41">
         <v>93.3</v>
       </c>
     </row>
     <row r="201" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A201" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B201" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C201" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D201" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E201" s="48"/>
       <c r="F201" s="26">
         <v>189</v>
       </c>
       <c r="H201" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I201" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J201" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K201" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L201" s="5">
         <v>4</v>
       </c>
       <c r="M201" s="6" t="s">
         <v>196</v>
       </c>
       <c r="N201" s="39">
         <v>189</v>
       </c>
       <c r="O201" s="66">
         <v>64</v>
       </c>
       <c r="P201" s="66">
         <v>71809</v>
       </c>
       <c r="Q201" s="66">
         <v>886</v>
       </c>
       <c r="R201" s="66">
         <v>3967</v>
       </c>
       <c r="S201" s="66">
         <v>66957</v>
       </c>
       <c r="T201" s="41">
         <v>1.2</v>
       </c>
       <c r="U201" s="41">
         <v>5.5</v>
       </c>
       <c r="V201" s="41">
         <v>93.2</v>
       </c>
     </row>
     <row r="202" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A202" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B202" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C202" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D202" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E202" s="48"/>
       <c r="F202" s="26">
         <v>190</v>
       </c>
       <c r="H202" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I202" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J202" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K202" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L202" s="5">
         <v>4</v>
       </c>
       <c r="M202" s="6" t="s">
         <v>197</v>
       </c>
       <c r="N202" s="39">
         <v>190</v>
       </c>
       <c r="O202" s="66">
         <v>25</v>
       </c>
       <c r="P202" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q202" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R202" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S202" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T202" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U202" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V202" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="203" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A203" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B203" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C203" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D203" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E203" s="48"/>
       <c r="F203" s="26">
         <v>191</v>
       </c>
       <c r="H203" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I203" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J203" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K203" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L203" s="5">
         <v>3</v>
       </c>
       <c r="M203" s="6" t="s">
         <v>198</v>
       </c>
       <c r="N203" s="39">
         <v>191</v>
       </c>
       <c r="O203" s="66">
         <v>18</v>
       </c>
       <c r="P203" s="66">
         <v>19677</v>
       </c>
       <c r="Q203" s="66">
         <v>29</v>
       </c>
       <c r="R203" s="66">
         <v>4008</v>
       </c>
       <c r="S203" s="66">
         <v>15640</v>
       </c>
       <c r="T203" s="41">
         <v>0.1</v>
       </c>
       <c r="U203" s="41">
         <v>20.399999999999999</v>
       </c>
       <c r="V203" s="41">
         <v>79.5</v>
       </c>
     </row>
     <row r="204" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A204" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B204" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C204" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D204" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E204" s="48"/>
       <c r="F204" s="26">
         <v>192</v>
       </c>
       <c r="H204" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I204" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J204" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K204" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L204" s="5">
         <v>4</v>
       </c>
       <c r="M204" s="6" t="s">
         <v>199</v>
       </c>
       <c r="N204" s="39">
         <v>192</v>
       </c>
       <c r="O204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S204" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T204" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U204" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V204" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="205" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A205" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B205" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C205" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D205" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E205" s="48"/>
       <c r="F205" s="26">
         <v>193</v>
       </c>
       <c r="H205" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I205" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J205" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K205" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L205" s="5">
         <v>4</v>
       </c>
       <c r="M205" s="6" t="s">
         <v>200</v>
       </c>
       <c r="N205" s="39">
         <v>193</v>
       </c>
       <c r="O205" s="66">
         <v>6</v>
       </c>
       <c r="P205" s="66">
         <v>6004</v>
       </c>
       <c r="Q205" s="66">
         <v>29</v>
       </c>
       <c r="R205" s="66">
         <v>521</v>
       </c>
       <c r="S205" s="66">
         <v>5454</v>
       </c>
       <c r="T205" s="41">
         <v>0.5</v>
       </c>
       <c r="U205" s="41">
         <v>8.6999999999999993</v>
       </c>
       <c r="V205" s="41">
         <v>90.8</v>
       </c>
     </row>
     <row r="206" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A206" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B206" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C206" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D206" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E206" s="48"/>
       <c r="F206" s="26">
         <v>194</v>
       </c>
       <c r="H206" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I206" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J206" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K206" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L206" s="5">
         <v>4</v>
       </c>
       <c r="M206" s="6" t="s">
         <v>201</v>
       </c>
       <c r="N206" s="39">
         <v>194</v>
       </c>
       <c r="O206" s="66">
         <v>7</v>
       </c>
       <c r="P206" s="66">
         <v>1839</v>
       </c>
       <c r="Q206" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R206" s="66">
         <v>624</v>
       </c>
       <c r="S206" s="66">
         <v>1214</v>
       </c>
       <c r="T206" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U206" s="41">
         <v>34</v>
       </c>
       <c r="V206" s="41">
         <v>66</v>
       </c>
     </row>
     <row r="207" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A207" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B207" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C207" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D207" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E207" s="48"/>
       <c r="F207" s="26">
         <v>195</v>
       </c>
       <c r="H207" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I207" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J207" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K207" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L207" s="5">
         <v>4</v>
       </c>
       <c r="M207" s="6" t="s">
         <v>202</v>
       </c>
       <c r="N207" s="39">
         <v>195</v>
       </c>
       <c r="O207" s="66">
         <v>5</v>
       </c>
       <c r="P207" s="66">
         <v>11834</v>
       </c>
       <c r="Q207" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R207" s="66">
         <v>2862</v>
       </c>
       <c r="S207" s="66">
         <v>8972</v>
       </c>
       <c r="T207" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U207" s="41">
         <v>24.2</v>
       </c>
       <c r="V207" s="41">
         <v>75.8</v>
       </c>
     </row>
     <row r="208" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A208" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B208" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C208" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D208" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E208" s="48"/>
       <c r="F208" s="26">
         <v>196</v>
       </c>
       <c r="H208" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I208" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J208" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K208" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L208" s="5">
         <v>2</v>
       </c>
       <c r="M208" s="6" t="s">
         <v>249</v>
       </c>
       <c r="N208" s="39">
         <v>196</v>
       </c>
       <c r="O208" s="66">
         <v>16</v>
       </c>
       <c r="P208" s="66">
         <v>53522</v>
       </c>
       <c r="Q208" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R208" s="66">
         <v>257</v>
       </c>
       <c r="S208" s="66">
         <v>53265</v>
       </c>
       <c r="T208" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U208" s="41">
         <v>0.5</v>
       </c>
       <c r="V208" s="41">
         <v>99.5</v>
       </c>
     </row>
     <row r="209" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A209" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B209" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C209" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D209" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E209" s="48"/>
       <c r="F209" s="26">
         <v>197</v>
       </c>
       <c r="H209" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I209" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J209" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K209" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L209" s="5">
         <v>3</v>
       </c>
       <c r="M209" s="6" t="s">
         <v>250</v>
       </c>
       <c r="N209" s="39">
         <v>197</v>
       </c>
       <c r="O209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S209" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T209" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U209" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V209" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A210" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B210" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C210" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D210" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E210" s="48"/>
       <c r="F210" s="26">
         <v>198</v>
       </c>
       <c r="H210" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I210" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J210" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K210" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L210" s="5">
         <v>3</v>
       </c>
       <c r="M210" s="6" t="s">
         <v>251</v>
       </c>
       <c r="N210" s="39">
         <v>198</v>
       </c>
       <c r="O210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S210" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T210" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U210" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V210" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="211" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A211" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B211" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C211" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D211" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E211" s="48"/>
       <c r="F211" s="26">
         <v>199</v>
       </c>
       <c r="H211" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I211" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J211" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K211" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L211" s="5">
         <v>3</v>
       </c>
       <c r="M211" s="6" t="s">
         <v>252</v>
       </c>
       <c r="N211" s="39">
         <v>199</v>
       </c>
       <c r="O211" s="66">
         <v>9</v>
       </c>
       <c r="P211" s="66">
         <v>2033</v>
       </c>
       <c r="Q211" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R211" s="66">
         <v>242</v>
       </c>
       <c r="S211" s="66">
         <v>1791</v>
       </c>
       <c r="T211" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U211" s="41">
         <v>11.9</v>
       </c>
       <c r="V211" s="41">
         <v>88.1</v>
       </c>
     </row>
     <row r="212" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A212" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B212" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C212" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D212" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E212" s="48"/>
       <c r="F212" s="26">
         <v>200</v>
       </c>
       <c r="H212" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I212" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J212" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K212" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L212" s="5">
         <v>3</v>
       </c>
       <c r="M212" s="6" t="s">
         <v>253</v>
       </c>
       <c r="N212" s="39">
         <v>200</v>
       </c>
       <c r="O212" s="66">
         <v>7</v>
       </c>
       <c r="P212" s="66">
         <v>51489</v>
       </c>
       <c r="Q212" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R212" s="66">
         <v>15</v>
       </c>
       <c r="S212" s="66">
         <v>51474</v>
       </c>
       <c r="T212" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U212" s="41">
         <v>0</v>
       </c>
       <c r="V212" s="41">
         <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A213" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B213" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C213" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D213" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E213" s="48"/>
       <c r="F213" s="26">
         <v>201</v>
       </c>
       <c r="H213" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I213" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J213" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K213" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L213" s="5">
         <v>2</v>
       </c>
       <c r="M213" s="6" t="s">
         <v>203</v>
       </c>
       <c r="N213" s="39">
         <v>201</v>
       </c>
       <c r="O213" s="66">
         <v>190</v>
       </c>
       <c r="P213" s="66">
         <v>422146</v>
       </c>
       <c r="Q213" s="66">
         <v>45305</v>
       </c>
       <c r="R213" s="66">
         <v>50411</v>
       </c>
       <c r="S213" s="66">
         <v>326430</v>
       </c>
       <c r="T213" s="41">
         <v>10.7</v>
       </c>
       <c r="U213" s="41">
         <v>11.9</v>
       </c>
       <c r="V213" s="41">
         <v>77.3</v>
       </c>
     </row>
     <row r="214" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A214" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B214" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C214" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D214" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E214" s="48"/>
       <c r="F214" s="26">
         <v>202</v>
       </c>
       <c r="H214" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I214" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J214" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K214" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L214" s="5">
         <v>3</v>
       </c>
       <c r="M214" s="6" t="s">
         <v>204</v>
       </c>
       <c r="N214" s="39">
         <v>202</v>
       </c>
       <c r="O214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S214" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T214" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U214" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V214" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A215" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B215" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C215" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D215" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E215" s="48"/>
       <c r="F215" s="26">
         <v>203</v>
       </c>
       <c r="H215" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I215" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J215" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K215" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L215" s="5">
         <v>3</v>
       </c>
       <c r="M215" s="6" t="s">
         <v>205</v>
       </c>
       <c r="N215" s="39">
         <v>203</v>
       </c>
       <c r="O215" s="66">
         <v>91</v>
       </c>
       <c r="P215" s="66">
         <v>39181</v>
       </c>
       <c r="Q215" s="66">
         <v>2091</v>
       </c>
       <c r="R215" s="66">
         <v>5637</v>
       </c>
       <c r="S215" s="66">
         <v>31453</v>
       </c>
       <c r="T215" s="41">
         <v>5.3</v>
       </c>
       <c r="U215" s="41">
         <v>14.4</v>
       </c>
       <c r="V215" s="41">
         <v>80.3</v>
       </c>
     </row>
     <row r="216" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A216" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B216" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C216" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D216" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E216" s="48"/>
       <c r="F216" s="26">
         <v>204</v>
       </c>
       <c r="H216" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I216" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J216" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K216" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L216" s="5">
         <v>3</v>
       </c>
       <c r="M216" s="6" t="s">
         <v>206</v>
       </c>
       <c r="N216" s="39">
         <v>204</v>
       </c>
       <c r="O216" s="66">
         <v>80</v>
       </c>
       <c r="P216" s="66">
         <v>248684</v>
       </c>
       <c r="Q216" s="66">
         <v>2152</v>
       </c>
       <c r="R216" s="66">
         <v>24115</v>
       </c>
       <c r="S216" s="66">
         <v>222417</v>
       </c>
       <c r="T216" s="41">
         <v>0.9</v>
       </c>
       <c r="U216" s="41">
         <v>9.6999999999999993</v>
       </c>
       <c r="V216" s="41">
         <v>89.4</v>
       </c>
     </row>
     <row r="217" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A217" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B217" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C217" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D217" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E217" s="48"/>
       <c r="F217" s="26">
         <v>205</v>
       </c>
       <c r="H217" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I217" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J217" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K217" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L217" s="5">
         <v>3</v>
       </c>
       <c r="M217" s="6" t="s">
         <v>207</v>
       </c>
       <c r="N217" s="39">
         <v>205</v>
       </c>
       <c r="O217" s="66">
         <v>18</v>
       </c>
       <c r="P217" s="66">
         <v>134281</v>
       </c>
       <c r="Q217" s="66">
         <v>41062</v>
       </c>
       <c r="R217" s="66">
         <v>20659</v>
       </c>
       <c r="S217" s="66">
         <v>72560</v>
       </c>
       <c r="T217" s="41">
         <v>30.6</v>
       </c>
       <c r="U217" s="41">
         <v>15.4</v>
       </c>
       <c r="V217" s="41">
         <v>54</v>
       </c>
     </row>
     <row r="218" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A218" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B218" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C218" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D218" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E218" s="48"/>
       <c r="F218" s="26">
         <v>206</v>
       </c>
       <c r="H218" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I218" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J218" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K218" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L218" s="5">
         <v>2</v>
       </c>
       <c r="M218" s="6" t="s">
         <v>254</v>
       </c>
       <c r="N218" s="39">
         <v>206</v>
       </c>
       <c r="O218" s="66">
         <v>8</v>
       </c>
       <c r="P218" s="66">
         <v>8350</v>
       </c>
       <c r="Q218" s="66">
         <v>4</v>
       </c>
       <c r="R218" s="66">
         <v>81</v>
       </c>
       <c r="S218" s="66">
         <v>8265</v>
       </c>
       <c r="T218" s="41">
         <v>0</v>
       </c>
       <c r="U218" s="41">
         <v>1</v>
       </c>
       <c r="V218" s="41">
         <v>99</v>
       </c>
     </row>
     <row r="219" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A219" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B219" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C219" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D219" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E219" s="48"/>
       <c r="F219" s="26">
         <v>207</v>
       </c>
       <c r="H219" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I219" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J219" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K219" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L219" s="5">
         <v>3</v>
       </c>
       <c r="M219" s="6" t="s">
         <v>255</v>
       </c>
       <c r="N219" s="39">
         <v>207</v>
       </c>
       <c r="O219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S219" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T219" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U219" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V219" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="220" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A220" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B220" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C220" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D220" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E220" s="48"/>
       <c r="F220" s="26">
         <v>208</v>
       </c>
       <c r="H220" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I220" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J220" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K220" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L220" s="5">
         <v>3</v>
       </c>
       <c r="M220" s="6" t="s">
         <v>256</v>
       </c>
       <c r="N220" s="39">
         <v>208</v>
       </c>
       <c r="O220" s="66">
         <v>1</v>
       </c>
       <c r="P220" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q220" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R220" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S220" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T220" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U220" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V220" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="221" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A221" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B221" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C221" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D221" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E221" s="48"/>
       <c r="F221" s="26">
         <v>209</v>
       </c>
       <c r="H221" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I221" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J221" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K221" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L221" s="5">
         <v>3</v>
       </c>
       <c r="M221" s="6" t="s">
         <v>257</v>
       </c>
       <c r="N221" s="39">
         <v>209</v>
       </c>
       <c r="O221" s="66">
         <v>2</v>
       </c>
       <c r="P221" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q221" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R221" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S221" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T221" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U221" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V221" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="222" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A222" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B222" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C222" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D222" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E222" s="48"/>
       <c r="F222" s="26">
         <v>210</v>
       </c>
       <c r="H222" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I222" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J222" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K222" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L222" s="5">
         <v>3</v>
       </c>
       <c r="M222" s="6" t="s">
         <v>258</v>
       </c>
       <c r="N222" s="39">
         <v>210</v>
       </c>
       <c r="O222" s="66">
         <v>5</v>
       </c>
       <c r="P222" s="66">
         <v>8192</v>
       </c>
       <c r="Q222" s="66">
         <v>4</v>
       </c>
       <c r="R222" s="66">
         <v>34</v>
       </c>
       <c r="S222" s="66">
         <v>8155</v>
       </c>
       <c r="T222" s="41">
         <v>0</v>
       </c>
       <c r="U222" s="41">
         <v>0.4</v>
       </c>
       <c r="V222" s="41">
         <v>99.5</v>
       </c>
     </row>
     <row r="223" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A223" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B223" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C223" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D223" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E223" s="48"/>
       <c r="F223" s="26">
         <v>211</v>
       </c>
       <c r="H223" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I223" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J223" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K223" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L223" s="5">
         <v>2</v>
       </c>
       <c r="M223" s="6" t="s">
         <v>259</v>
       </c>
       <c r="N223" s="39">
         <v>211</v>
       </c>
       <c r="O223" s="66">
         <v>188</v>
       </c>
       <c r="P223" s="66">
         <v>876214</v>
       </c>
       <c r="Q223" s="66">
         <v>51883</v>
       </c>
       <c r="R223" s="66">
         <v>105229</v>
       </c>
       <c r="S223" s="66">
         <v>719102</v>
       </c>
       <c r="T223" s="41">
         <v>5.9</v>
       </c>
       <c r="U223" s="41">
         <v>12</v>
       </c>
       <c r="V223" s="41">
         <v>82.1</v>
       </c>
     </row>
     <row r="224" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A224" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B224" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C224" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D224" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E224" s="48"/>
       <c r="F224" s="26">
         <v>212</v>
       </c>
       <c r="H224" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I224" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J224" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K224" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L224" s="5">
         <v>3</v>
       </c>
       <c r="M224" s="6" t="s">
         <v>260</v>
       </c>
       <c r="N224" s="39">
         <v>212</v>
       </c>
       <c r="O224" s="66">
         <v>6</v>
       </c>
       <c r="P224" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q224" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R224" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S224" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T224" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U224" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V224" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="225" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A225" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B225" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C225" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D225" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E225" s="48"/>
       <c r="F225" s="26">
         <v>213</v>
       </c>
       <c r="H225" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I225" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J225" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K225" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L225" s="5">
         <v>3</v>
       </c>
       <c r="M225" s="6" t="s">
         <v>261</v>
       </c>
       <c r="N225" s="39">
         <v>213</v>
       </c>
       <c r="O225" s="66">
         <v>84</v>
       </c>
       <c r="P225" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q225" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R225" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S225" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T225" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U225" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V225" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="226" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A226" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B226" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C226" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D226" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E226" s="48"/>
       <c r="F226" s="26">
         <v>214</v>
       </c>
       <c r="H226" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I226" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J226" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K226" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L226" s="5">
         <v>3</v>
       </c>
       <c r="M226" s="6" t="s">
         <v>262</v>
       </c>
       <c r="N226" s="39">
         <v>214</v>
       </c>
       <c r="O226" s="66">
         <v>66</v>
       </c>
       <c r="P226" s="66">
         <v>325220</v>
       </c>
       <c r="Q226" s="66">
         <v>21244</v>
       </c>
       <c r="R226" s="66">
         <v>47389</v>
       </c>
       <c r="S226" s="66">
         <v>256588</v>
       </c>
       <c r="T226" s="41">
         <v>6.5</v>
       </c>
       <c r="U226" s="41">
         <v>14.6</v>
       </c>
       <c r="V226" s="41">
         <v>78.900000000000006</v>
       </c>
     </row>
     <row r="227" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A227" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B227" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C227" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D227" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E227" s="48"/>
       <c r="F227" s="26">
         <v>215</v>
       </c>
       <c r="H227" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I227" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J227" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K227" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L227" s="5">
         <v>3</v>
       </c>
       <c r="M227" s="6" t="s">
         <v>263</v>
       </c>
       <c r="N227" s="39">
         <v>215</v>
       </c>
       <c r="O227" s="66">
         <v>32</v>
       </c>
       <c r="P227" s="66">
         <v>382246</v>
       </c>
       <c r="Q227" s="66">
         <v>22940</v>
       </c>
       <c r="R227" s="66">
         <v>32965</v>
       </c>
       <c r="S227" s="66">
         <v>326341</v>
       </c>
       <c r="T227" s="41">
         <v>6</v>
       </c>
       <c r="U227" s="41">
         <v>8.6</v>
       </c>
       <c r="V227" s="41">
         <v>85.4</v>
       </c>
     </row>
     <row r="228" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A228" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B228" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C228" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D228" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E228" s="48"/>
       <c r="F228" s="26">
         <v>216</v>
       </c>
       <c r="H228" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I228" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J228" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K228" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L228" s="5">
         <v>3</v>
       </c>
       <c r="M228" s="6" t="s">
         <v>208</v>
       </c>
       <c r="N228" s="39">
         <v>216</v>
       </c>
       <c r="O228" s="66">
         <v>70</v>
       </c>
       <c r="P228" s="66">
         <v>524522</v>
       </c>
       <c r="Q228" s="66">
         <v>24323</v>
       </c>
       <c r="R228" s="66">
         <v>54810</v>
       </c>
       <c r="S228" s="66">
         <v>445389</v>
       </c>
       <c r="T228" s="41">
         <v>4.5999999999999996</v>
       </c>
       <c r="U228" s="41">
         <v>10.4</v>
       </c>
       <c r="V228" s="41">
         <v>84.9</v>
       </c>
     </row>
     <row r="229" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A229" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B229" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C229" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D229" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E229" s="48"/>
       <c r="F229" s="26">
         <v>217</v>
       </c>
       <c r="H229" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I229" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J229" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K229" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L229" s="5">
         <v>4</v>
       </c>
       <c r="M229" s="6" t="s">
         <v>209</v>
       </c>
       <c r="N229" s="39">
         <v>217</v>
       </c>
       <c r="O229" s="66">
         <v>5</v>
       </c>
       <c r="P229" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q229" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R229" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S229" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T229" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U229" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V229" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="230" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A230" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B230" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C230" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D230" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E230" s="48"/>
       <c r="F230" s="26">
         <v>218</v>
       </c>
       <c r="H230" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I230" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J230" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K230" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L230" s="5">
         <v>4</v>
       </c>
       <c r="M230" s="6" t="s">
         <v>210</v>
       </c>
       <c r="N230" s="39">
         <v>218</v>
       </c>
       <c r="O230" s="66">
         <v>50</v>
       </c>
       <c r="P230" s="66">
         <v>119116</v>
       </c>
       <c r="Q230" s="66">
         <v>6983</v>
       </c>
       <c r="R230" s="66">
         <v>15252</v>
       </c>
       <c r="S230" s="66">
         <v>96881</v>
       </c>
       <c r="T230" s="41">
         <v>5.9</v>
       </c>
       <c r="U230" s="41">
         <v>12.8</v>
       </c>
       <c r="V230" s="41">
         <v>81.3</v>
       </c>
     </row>
     <row r="231" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A231" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B231" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C231" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D231" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E231" s="48"/>
       <c r="F231" s="26">
         <v>219</v>
       </c>
       <c r="H231" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I231" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J231" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K231" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L231" s="5">
         <v>4</v>
       </c>
       <c r="M231" s="6" t="s">
         <v>211</v>
       </c>
       <c r="N231" s="39">
         <v>219</v>
       </c>
       <c r="O231" s="66">
         <v>15</v>
       </c>
       <c r="P231" s="66">
         <v>278441</v>
       </c>
       <c r="Q231" s="66">
         <v>17340</v>
       </c>
       <c r="R231" s="66">
         <v>35026</v>
       </c>
       <c r="S231" s="66">
         <v>226075</v>
       </c>
       <c r="T231" s="41">
         <v>6.2</v>
       </c>
       <c r="U231" s="41">
         <v>12.6</v>
       </c>
       <c r="V231" s="41">
         <v>81.2</v>
       </c>
     </row>
     <row r="232" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A232" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B232" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C232" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D232" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E232" s="48"/>
       <c r="F232" s="26">
         <v>220</v>
       </c>
       <c r="H232" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I232" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J232" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K232" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L232" s="5">
         <v>4</v>
       </c>
       <c r="M232" s="6" t="s">
         <v>212</v>
       </c>
       <c r="N232" s="39">
         <v>220</v>
       </c>
       <c r="O232" s="66">
         <v>1</v>
       </c>
       <c r="P232" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q232" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R232" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S232" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T232" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U232" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V232" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="233" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A233" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B233" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C233" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D233" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E233" s="48"/>
       <c r="F233" s="26">
         <v>221</v>
       </c>
       <c r="H233" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I233" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J233" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K233" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L233" s="5">
         <v>3</v>
       </c>
       <c r="M233" s="6" t="s">
         <v>213</v>
       </c>
       <c r="N233" s="39">
         <v>221</v>
       </c>
       <c r="O233" s="66">
         <v>48</v>
       </c>
       <c r="P233" s="66">
         <v>253606</v>
       </c>
       <c r="Q233" s="66">
         <v>21463</v>
       </c>
       <c r="R233" s="66">
         <v>32318</v>
       </c>
       <c r="S233" s="66">
         <v>199826</v>
       </c>
       <c r="T233" s="41">
         <v>8.5</v>
       </c>
       <c r="U233" s="41">
         <v>12.7</v>
       </c>
       <c r="V233" s="41">
         <v>78.8</v>
       </c>
     </row>
     <row r="234" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B234" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C234" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D234" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E234" s="48"/>
       <c r="F234" s="26">
         <v>222</v>
       </c>
       <c r="H234" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I234" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J234" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K234" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L234" s="5">
         <v>4</v>
       </c>
       <c r="M234" s="6" t="s">
         <v>214</v>
       </c>
       <c r="N234" s="39">
         <v>222</v>
       </c>
       <c r="O234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S234" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T234" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U234" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V234" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="235" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A235" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B235" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C235" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D235" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E235" s="48"/>
       <c r="F235" s="26">
         <v>223</v>
       </c>
       <c r="H235" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I235" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J235" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K235" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L235" s="5">
         <v>4</v>
       </c>
       <c r="M235" s="6" t="s">
         <v>215</v>
       </c>
       <c r="N235" s="39">
         <v>223</v>
       </c>
       <c r="O235" s="66">
         <v>5</v>
       </c>
       <c r="P235" s="66">
         <v>7884</v>
       </c>
       <c r="Q235" s="66">
         <v>71</v>
       </c>
       <c r="R235" s="66">
         <v>7272</v>
       </c>
       <c r="S235" s="66">
         <v>540</v>
       </c>
       <c r="T235" s="41">
         <v>0.9</v>
       </c>
       <c r="U235" s="41">
         <v>92.2</v>
       </c>
       <c r="V235" s="41">
         <v>6.9</v>
       </c>
     </row>
     <row r="236" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A236" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B236" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C236" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D236" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E236" s="48"/>
       <c r="F236" s="26">
         <v>224</v>
       </c>
       <c r="H236" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I236" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J236" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K236" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L236" s="5">
         <v>4</v>
       </c>
       <c r="M236" s="6" t="s">
         <v>216</v>
       </c>
       <c r="N236" s="39">
         <v>224</v>
       </c>
       <c r="O236" s="66">
         <v>19</v>
       </c>
       <c r="P236" s="66">
         <v>12491</v>
       </c>
       <c r="Q236" s="66">
         <v>1078</v>
       </c>
       <c r="R236" s="66">
         <v>1535</v>
       </c>
       <c r="S236" s="66">
         <v>9879</v>
       </c>
       <c r="T236" s="41">
         <v>8.6</v>
       </c>
       <c r="U236" s="41">
         <v>12.3</v>
       </c>
       <c r="V236" s="41">
         <v>79.099999999999994</v>
       </c>
     </row>
     <row r="237" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B237" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C237" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D237" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E237" s="48"/>
       <c r="F237" s="26">
         <v>225</v>
       </c>
       <c r="H237" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I237" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J237" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K237" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L237" s="5">
         <v>4</v>
       </c>
       <c r="M237" s="6" t="s">
         <v>217</v>
       </c>
       <c r="N237" s="39">
         <v>225</v>
       </c>
       <c r="O237" s="66">
         <v>23</v>
       </c>
       <c r="P237" s="66">
         <v>233231</v>
       </c>
       <c r="Q237" s="66">
         <v>20314</v>
       </c>
       <c r="R237" s="66">
         <v>23511</v>
       </c>
       <c r="S237" s="66">
         <v>189407</v>
       </c>
       <c r="T237" s="41">
         <v>8.6999999999999993</v>
       </c>
       <c r="U237" s="41">
         <v>10.1</v>
       </c>
       <c r="V237" s="41">
         <v>81.2</v>
       </c>
     </row>
     <row r="238" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A238" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B238" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C238" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D238" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E238" s="48"/>
       <c r="F238" s="26">
         <v>226</v>
       </c>
       <c r="H238" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I238" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J238" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K238" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L238" s="5">
         <v>3</v>
       </c>
       <c r="M238" s="6" t="s">
         <v>218</v>
       </c>
       <c r="N238" s="39">
         <v>226</v>
       </c>
       <c r="O238" s="66">
         <v>70</v>
       </c>
       <c r="P238" s="66">
         <v>98086</v>
       </c>
       <c r="Q238" s="66">
         <v>6097</v>
       </c>
       <c r="R238" s="66">
         <v>18102</v>
       </c>
       <c r="S238" s="66">
         <v>73887</v>
       </c>
       <c r="T238" s="41">
         <v>6.2</v>
       </c>
       <c r="U238" s="41">
         <v>18.5</v>
       </c>
       <c r="V238" s="41">
         <v>75.3</v>
       </c>
     </row>
     <row r="239" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A239" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B239" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C239" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D239" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E239" s="48"/>
       <c r="F239" s="26">
         <v>227</v>
       </c>
       <c r="H239" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I239" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J239" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K239" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L239" s="5">
         <v>4</v>
       </c>
       <c r="M239" s="6" t="s">
         <v>219</v>
       </c>
       <c r="N239" s="39">
         <v>227</v>
       </c>
       <c r="O239" s="66">
         <v>1</v>
       </c>
       <c r="P239" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q239" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R239" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S239" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T239" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U239" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V239" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="240" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A240" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B240" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C240" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D240" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E240" s="48"/>
       <c r="F240" s="26">
         <v>228</v>
       </c>
       <c r="H240" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I240" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J240" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K240" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L240" s="5">
         <v>4</v>
       </c>
       <c r="M240" s="6" t="s">
         <v>220</v>
       </c>
       <c r="N240" s="39">
         <v>228</v>
       </c>
       <c r="O240" s="66">
         <v>29</v>
       </c>
       <c r="P240" s="66">
         <v>40236</v>
       </c>
       <c r="Q240" s="66">
         <v>645</v>
       </c>
       <c r="R240" s="66">
         <v>2352</v>
       </c>
       <c r="S240" s="66">
         <v>37240</v>
       </c>
       <c r="T240" s="41">
         <v>1.6</v>
       </c>
       <c r="U240" s="41">
         <v>5.8</v>
       </c>
       <c r="V240" s="41">
         <v>92.6</v>
       </c>
     </row>
     <row r="241" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A241" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B241" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C241" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D241" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E241" s="48"/>
       <c r="F241" s="26">
         <v>229</v>
       </c>
       <c r="H241" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I241" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J241" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K241" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L241" s="5">
         <v>4</v>
       </c>
       <c r="M241" s="6" t="s">
         <v>221</v>
       </c>
       <c r="N241" s="39">
         <v>229</v>
       </c>
       <c r="O241" s="66">
         <v>32</v>
       </c>
       <c r="P241" s="66">
         <v>34288</v>
       </c>
       <c r="Q241" s="66">
         <v>2826</v>
       </c>
       <c r="R241" s="66">
         <v>10828</v>
       </c>
       <c r="S241" s="66">
         <v>20635</v>
       </c>
       <c r="T241" s="41">
         <v>8.1999999999999993</v>
       </c>
       <c r="U241" s="41">
         <v>31.6</v>
       </c>
       <c r="V241" s="41">
         <v>60.2</v>
       </c>
     </row>
     <row r="242" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A242" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B242" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C242" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D242" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E242" s="48"/>
       <c r="F242" s="26">
         <v>230</v>
       </c>
       <c r="H242" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I242" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J242" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K242" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L242" s="5">
         <v>4</v>
       </c>
       <c r="M242" s="6" t="s">
         <v>222</v>
       </c>
       <c r="N242" s="39">
         <v>230</v>
       </c>
       <c r="O242" s="66">
         <v>8</v>
       </c>
       <c r="P242" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="Q242" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="R242" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="S242" s="66" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="T242" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="U242" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="V242" s="41" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="243" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A243" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B243" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C243" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D243" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E243" s="48"/>
       <c r="F243" s="26">
         <v>231</v>
       </c>
       <c r="H243" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I243" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J243" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K243" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L243" s="5">
         <v>2</v>
       </c>
       <c r="M243" s="6" t="s">
         <v>223</v>
       </c>
       <c r="N243" s="39">
         <v>231</v>
       </c>
       <c r="O243" s="66">
         <v>17</v>
       </c>
       <c r="P243" s="66">
         <v>5627</v>
       </c>
       <c r="Q243" s="66">
         <v>619</v>
       </c>
       <c r="R243" s="66">
         <v>1423</v>
       </c>
       <c r="S243" s="66">
         <v>3586</v>
       </c>
       <c r="T243" s="41">
         <v>11</v>
       </c>
       <c r="U243" s="41">
         <v>25.3</v>
       </c>
       <c r="V243" s="41">
         <v>63.7</v>
       </c>
     </row>
     <row r="244" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A244" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B244" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C244" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D244" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E244" s="48"/>
       <c r="F244" s="26">
         <v>232</v>
       </c>
       <c r="H244" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I244" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J244" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K244" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L244" s="5">
         <v>3</v>
       </c>
       <c r="M244" s="6" t="s">
         <v>224</v>
       </c>
       <c r="N244" s="39">
         <v>232</v>
       </c>
       <c r="O244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="P244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="S244" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="T244" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U244" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="V244" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="245" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A245" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B245" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C245" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D245" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E245" s="48"/>
       <c r="F245" s="26">
         <v>233</v>
       </c>
       <c r="H245" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I245" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J245" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K245" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L245" s="5">
         <v>3</v>
       </c>
       <c r="M245" s="6" t="s">
         <v>225</v>
       </c>
       <c r="N245" s="39">
         <v>233</v>
       </c>
       <c r="O245" s="66">
         <v>5</v>
       </c>
       <c r="P245" s="66">
         <v>762</v>
       </c>
       <c r="Q245" s="66" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R245" s="66">
         <v>301</v>
       </c>
       <c r="S245" s="66">
         <v>461</v>
       </c>
       <c r="T245" s="41" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="U245" s="41">
         <v>39.5</v>
       </c>
       <c r="V245" s="41">
         <v>60.5</v>
       </c>
     </row>
     <row r="246" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A246" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B246" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C246" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D246" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E246" s="48"/>
       <c r="F246" s="26">
         <v>234</v>
       </c>
       <c r="H246" s="62" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I246" s="62" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J246" s="63" t="s">
         <v>230</v>
       </c>
       <c r="K246" s="64" t="s">
         <v>231</v>
       </c>
       <c r="L246" s="5">
         <v>3</v>
       </c>
       <c r="M246" s="6" t="s">
         <v>226</v>
       </c>
       <c r="N246" s="39">
         <v>234</v>
       </c>
       <c r="O246" s="66">
         <v>9</v>
       </c>
       <c r="P246" s="66">
         <v>2576</v>
       </c>
       <c r="Q246" s="66">
         <v>143</v>
       </c>
       <c r="R246" s="66">
         <v>421</v>
       </c>
       <c r="S246" s="66">
         <v>2012</v>
       </c>
       <c r="T246" s="41">
         <v>5.6</v>
       </c>
       <c r="U246" s="41">
         <v>16.3</v>
       </c>
       <c r="V246" s="41">
         <v>78.099999999999994</v>
       </c>
     </row>
     <row r="247" spans="1:22" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="48" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B247" s="48" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C247" s="48" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D247" s="48" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E247" s="48"/>
       <c r="F247" s="26">
         <v>235</v>
       </c>
       <c r="H247" s="67" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="I247" s="67" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J247" s="7" t="s">
         <v>230</v>
       </c>
       <c r="K247" s="8" t="s">
         <v>231</v>
       </c>
       <c r="L247" s="9">
         <v>3</v>
       </c>
       <c r="M247" s="10" t="s">
         <v>227</v>
       </c>
       <c r="N247" s="40">
         <v>235</v>
       </c>
       <c r="O247" s="68">
         <v>3</v>
       </c>
       <c r="P247" s="68">
         <v>2290</v>
       </c>
       <c r="Q247" s="68">
         <v>476</v>
       </c>
@@ -32291,61 +32291,52 @@
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.78740157480314965" bottom="0" header="0.47244094488188981" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="251" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c96ccf7a-ba53-4ad7-939e-a3cc958da51a" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0a2f4a7797e0f3f12a1c06a59580d670" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010037E598B870C41F4688D0A3D25A9AFA44" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="3c7c2c566a41daf001d4fce5ef90d4cc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c96ccf7a-ba53-4ad7-939e-a3cc958da51a" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5fdb7f500428d69ca4c0fd06860e2c" ns2:_="" ns3:_="">
     <xsd:import namespace="c96ccf7a-ba53-4ad7-939e-a3cc958da51a"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -32512,80 +32503,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c96ccf7a-ba53-4ad7-939e-a3cc958da51a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDF3F23E-B55F-4B20-88AF-26991D64200A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c96ccf7a-ba53-4ad7-939e-a3cc958da51a"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FC1B255-8B53-4C43-B3A5-E55DDAACA979}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C614E7F-2B47-4D14-9BA9-2E6F5ACD58B1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="c96ccf7a-ba53-4ad7-939e-a3cc958da51a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="c96ccf7a-ba53-4ad7-939e-a3cc958da51a"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>B530H</vt:lpstr>
       <vt:lpstr>B530H (2)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>