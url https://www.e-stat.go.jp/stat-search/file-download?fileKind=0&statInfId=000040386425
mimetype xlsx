--- v0 (2026-05-11)
+++ v1 (2026-09-26)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2673D078-EA33-4F9A-A0BC-A2C0E9D15F27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7ACBAADE-CC9B-4315-93DF-10207C0FCB13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="706" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="706" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="131" r:id="rId1"/>
     <sheet name="素材・木材チップ価格" sheetId="132" r:id="rId2"/>
     <sheet name="木材製品価格（製材品・間柱・普通合板）" sheetId="133" r:id="rId3"/>
     <sheet name="木材製品価格（集成管柱）" sheetId="134" r:id="rId4"/>
     <sheet name="調査の概要" sheetId="135" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">素材・木材チップ価格!$A$1:$AE$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">調査の概要!$A$1:$O$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'木材製品価格（集成管柱）'!$A$1:$H$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'木材製品価格（製材品・間柱・普通合板）'!$A$1:$Y$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">目次!$A$1:$G$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1449,88 +1449,88 @@
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>及び令和７年１月の対前月差は「nc」（計算不能）とした（木材製品価格（集成管柱）についても同じ。）。</t>
     </r>
     <rPh sb="18" eb="20">
       <t>モクザイ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>セイヒン</t>
     </rPh>
     <rPh sb="136" eb="137">
       <t>オナ</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>　令和８年１月の調査対象工場等数は、345（有効回答数345、有効回答率100.0％）である。</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
-    <t>‥</t>
-[...1 lines deleted...]
-  <si>
     <t>　　2)のすぎ間柱（乾燥材）の令和８年１月の全国平均価格及び新潟県の価格は、調査対象事業所の変更に伴う影響があるため、利用に当たっては十分留意されたい。</t>
     <rPh sb="7" eb="9">
       <t>マバシラ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>カンソウザイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>レイワ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ネン</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ガツ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>カカク</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>オヨ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ニイガタ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>‥</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="@\ "/>
     <numFmt numFmtId="177" formatCode="###\ ###\ ##0;&quot;△&quot;#\ ##0;@"/>
     <numFmt numFmtId="178" formatCode="###\ ###\ ##0\ ;&quot;△&quot;#\ ##0\ ;@\ "/>
     <numFmt numFmtId="179" formatCode="##0.0\ ;@\ "/>
     <numFmt numFmtId="180" formatCode="###,###,##0\ ;&quot;△&quot;?,??0\ ;@\ "/>
     <numFmt numFmtId="181" formatCode="###,###,##0\ ;&quot;△&quot;??,??0\ ;@\ "/>
     <numFmt numFmtId="182" formatCode="###,###,##0.0\ ;&quot;△&quot;?,??0.0\ ;@\ "/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
@@ -2426,254 +2426,254 @@
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="6" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="･･･ｽﾍﾟｰｽ" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="ハイパーリンク" xfId="2" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準_H.12.12木材価格" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FF333399"/>
       <color rgb="FFC0504D"/>
       <color rgb="FFFF9900"/>
       <color rgb="FF3366FF"/>
     </mruColors>
   </colors>
@@ -3831,359 +3831,359 @@
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.8"/>
   <cols>
     <col min="1" max="1" width="0.88671875" style="31" customWidth="1"/>
     <col min="2" max="2" width="1.77734375" style="31" customWidth="1"/>
     <col min="3" max="3" width="14" style="31" customWidth="1"/>
     <col min="4" max="31" width="11.6640625" style="31" customWidth="1"/>
     <col min="32" max="16384" width="9" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="17.25" customHeight="1">
       <c r="C1" s="13"/>
     </row>
     <row r="2" spans="2:31" ht="17.25" customHeight="1">
       <c r="B2" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
-      <c r="M2" s="140"/>
-[...2 lines deleted...]
-      <c r="P2" s="140"/>
+      <c r="M2" s="147"/>
+      <c r="N2" s="147"/>
+      <c r="O2" s="147"/>
+      <c r="P2" s="147"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="32"/>
     </row>
     <row r="3" spans="2:31" ht="14.25" customHeight="1">
       <c r="B3" s="33" t="s">
         <v>69</v>
       </c>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
-      <c r="M3" s="141"/>
-[...2 lines deleted...]
-      <c r="P3" s="141"/>
+      <c r="M3" s="148"/>
+      <c r="N3" s="148"/>
+      <c r="O3" s="148"/>
+      <c r="P3" s="148"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="99" t="s">
         <v>53</v>
       </c>
       <c r="S3" s="34"/>
       <c r="T3" s="99"/>
       <c r="U3" s="34"/>
       <c r="V3" s="99"/>
       <c r="W3" s="34"/>
       <c r="X3" s="34" t="s">
         <v>70</v>
       </c>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AA3" s="34"/>
       <c r="AB3" s="34" t="s">
         <v>52</v>
       </c>
       <c r="AC3" s="34"/>
       <c r="AD3" s="34"/>
       <c r="AE3" s="2"/>
     </row>
     <row r="4" spans="2:31" ht="18.75" customHeight="1" thickBot="1">
       <c r="K4" s="35"/>
       <c r="L4" s="36"/>
       <c r="M4" s="36"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="38" t="s">
         <v>71</v>
       </c>
       <c r="R4" s="37"/>
       <c r="T4" s="37"/>
       <c r="V4" s="37"/>
       <c r="W4" s="31" t="s">
         <v>43</v>
       </c>
       <c r="Y4" s="35"/>
       <c r="Z4" s="37"/>
       <c r="AA4" s="31" t="s">
         <v>43</v>
       </c>
       <c r="AC4" s="35"/>
       <c r="AD4" s="36"/>
       <c r="AE4" s="38" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="2:31" ht="12" customHeight="1" thickTop="1">
-      <c r="B5" s="156" t="s">
+      <c r="B5" s="127" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="157"/>
-      <c r="D5" s="114" t="s">
+      <c r="C5" s="128"/>
+      <c r="D5" s="134" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="115"/>
-      <c r="F5" s="118" t="s">
+      <c r="E5" s="135"/>
+      <c r="F5" s="133" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="115"/>
-[...6 lines deleted...]
-      <c r="L5" s="114" t="s">
+      <c r="G5" s="135"/>
+      <c r="H5" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="134"/>
+      <c r="J5" s="134"/>
+      <c r="K5" s="135"/>
+      <c r="L5" s="134" t="s">
         <v>2</v>
       </c>
-      <c r="M5" s="115"/>
-      <c r="N5" s="118" t="s">
+      <c r="M5" s="135"/>
+      <c r="N5" s="133" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="115"/>
-      <c r="P5" s="118" t="s">
+      <c r="O5" s="135"/>
+      <c r="P5" s="133" t="s">
         <v>4</v>
       </c>
-      <c r="Q5" s="114"/>
-      <c r="R5" s="133" t="s">
+      <c r="Q5" s="134"/>
+      <c r="R5" s="159" t="s">
         <v>38</v>
       </c>
-      <c r="S5" s="134"/>
-      <c r="T5" s="144" t="s">
+      <c r="S5" s="145"/>
+      <c r="T5" s="136" t="s">
         <v>141</v>
       </c>
-      <c r="U5" s="134"/>
-      <c r="V5" s="144" t="s">
+      <c r="U5" s="145"/>
+      <c r="V5" s="136" t="s">
         <v>142</v>
       </c>
-      <c r="W5" s="145"/>
-      <c r="X5" s="120" t="s">
+      <c r="W5" s="137"/>
+      <c r="X5" s="156" t="s">
         <v>5</v>
       </c>
-      <c r="Y5" s="115"/>
-      <c r="Z5" s="118" t="s">
+      <c r="Y5" s="135"/>
+      <c r="Z5" s="133" t="s">
         <v>6</v>
       </c>
-      <c r="AA5" s="137"/>
-      <c r="AB5" s="114" t="s">
+      <c r="AA5" s="161"/>
+      <c r="AB5" s="134" t="s">
         <v>108</v>
       </c>
-      <c r="AC5" s="114"/>
-      <c r="AD5" s="118" t="s">
+      <c r="AC5" s="134"/>
+      <c r="AD5" s="133" t="s">
         <v>109</v>
       </c>
-      <c r="AE5" s="114"/>
+      <c r="AE5" s="134"/>
     </row>
     <row r="6" spans="2:31" ht="10.5" customHeight="1">
-      <c r="B6" s="158"/>
-[...28 lines deleted...]
-      <c r="AE6" s="126"/>
+      <c r="B6" s="129"/>
+      <c r="C6" s="130"/>
+      <c r="D6" s="126"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="124"/>
+      <c r="G6" s="120"/>
+      <c r="H6" s="124"/>
+      <c r="I6" s="126"/>
+      <c r="J6" s="126"/>
+      <c r="K6" s="120"/>
+      <c r="L6" s="126"/>
+      <c r="M6" s="120"/>
+      <c r="N6" s="124"/>
+      <c r="O6" s="120"/>
+      <c r="P6" s="124"/>
+      <c r="Q6" s="126"/>
+      <c r="R6" s="160"/>
+      <c r="S6" s="146"/>
+      <c r="T6" s="138"/>
+      <c r="U6" s="146"/>
+      <c r="V6" s="138"/>
+      <c r="W6" s="139"/>
+      <c r="X6" s="117"/>
+      <c r="Y6" s="118"/>
+      <c r="Z6" s="123"/>
+      <c r="AA6" s="143"/>
+      <c r="AB6" s="125"/>
+      <c r="AC6" s="125"/>
+      <c r="AD6" s="123"/>
+      <c r="AE6" s="125"/>
     </row>
     <row r="7" spans="2:31" ht="16.95" customHeight="1">
-      <c r="B7" s="158"/>
-[...1 lines deleted...]
-      <c r="D7" s="129" t="s">
+      <c r="B7" s="129"/>
+      <c r="C7" s="130"/>
+      <c r="D7" s="153" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="130"/>
-      <c r="F7" s="127" t="s">
+      <c r="E7" s="152"/>
+      <c r="F7" s="157" t="s">
         <v>44</v>
       </c>
-      <c r="G7" s="128"/>
-      <c r="H7" s="127" t="s">
+      <c r="G7" s="150"/>
+      <c r="H7" s="157" t="s">
         <v>27</v>
       </c>
-      <c r="I7" s="128"/>
-      <c r="J7" s="127" t="s">
+      <c r="I7" s="150"/>
+      <c r="J7" s="157" t="s">
         <v>45</v>
       </c>
-      <c r="K7" s="128"/>
-      <c r="L7" s="142" t="s">
+      <c r="K7" s="150"/>
+      <c r="L7" s="149" t="s">
         <v>28</v>
       </c>
-      <c r="M7" s="128"/>
-      <c r="N7" s="143" t="s">
+      <c r="M7" s="150"/>
+      <c r="N7" s="151" t="s">
         <v>29</v>
       </c>
-      <c r="O7" s="130"/>
-      <c r="P7" s="143" t="s">
+      <c r="O7" s="152"/>
+      <c r="P7" s="151" t="s">
         <v>23</v>
       </c>
-      <c r="Q7" s="129"/>
-      <c r="R7" s="131" t="s">
+      <c r="Q7" s="153"/>
+      <c r="R7" s="158" t="s">
         <v>39</v>
       </c>
-      <c r="S7" s="132"/>
-      <c r="T7" s="148" t="s">
+      <c r="S7" s="141"/>
+      <c r="T7" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="U7" s="132"/>
-      <c r="V7" s="148" t="s">
+      <c r="U7" s="141"/>
+      <c r="V7" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="W7" s="149"/>
-[...7 lines deleted...]
-      <c r="AE7" s="126"/>
+      <c r="W7" s="142"/>
+      <c r="X7" s="117"/>
+      <c r="Y7" s="118"/>
+      <c r="Z7" s="123"/>
+      <c r="AA7" s="143"/>
+      <c r="AB7" s="125"/>
+      <c r="AC7" s="125"/>
+      <c r="AD7" s="123"/>
+      <c r="AE7" s="125"/>
     </row>
     <row r="8" spans="2:31" ht="8.6999999999999993" customHeight="1">
-      <c r="B8" s="158"/>
-[...1 lines deleted...]
-      <c r="D8" s="150" t="s">
+      <c r="B8" s="129"/>
+      <c r="C8" s="130"/>
+      <c r="D8" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="151"/>
-      <c r="F8" s="125" t="s">
+      <c r="E8" s="114"/>
+      <c r="F8" s="123" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="122"/>
-      <c r="H8" s="125" t="s">
+      <c r="G8" s="118"/>
+      <c r="H8" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="I8" s="122"/>
-      <c r="J8" s="125" t="s">
+      <c r="I8" s="118"/>
+      <c r="J8" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="K8" s="122"/>
-      <c r="L8" s="126" t="s">
+      <c r="K8" s="118"/>
+      <c r="L8" s="125" t="s">
         <v>33</v>
       </c>
-      <c r="M8" s="122"/>
-      <c r="N8" s="154" t="s">
+      <c r="M8" s="118"/>
+      <c r="N8" s="121" t="s">
         <v>34</v>
       </c>
-      <c r="O8" s="151"/>
-      <c r="P8" s="154" t="s">
+      <c r="O8" s="114"/>
+      <c r="P8" s="121" t="s">
         <v>34</v>
       </c>
-      <c r="Q8" s="150"/>
-[...13 lines deleted...]
-      <c r="AE8" s="126"/>
+      <c r="Q8" s="113"/>
+      <c r="R8" s="117"/>
+      <c r="S8" s="118"/>
+      <c r="T8" s="123"/>
+      <c r="U8" s="118"/>
+      <c r="V8" s="123"/>
+      <c r="W8" s="143"/>
+      <c r="X8" s="117"/>
+      <c r="Y8" s="118"/>
+      <c r="Z8" s="123"/>
+      <c r="AA8" s="143"/>
+      <c r="AB8" s="125"/>
+      <c r="AC8" s="125"/>
+      <c r="AD8" s="123"/>
+      <c r="AE8" s="125"/>
     </row>
     <row r="9" spans="2:31" ht="8.6999999999999993" customHeight="1">
-      <c r="B9" s="158"/>
-[...28 lines deleted...]
-      <c r="AE9" s="116"/>
+      <c r="B9" s="129"/>
+      <c r="C9" s="130"/>
+      <c r="D9" s="115"/>
+      <c r="E9" s="116"/>
+      <c r="F9" s="124"/>
+      <c r="G9" s="120"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="124"/>
+      <c r="K9" s="120"/>
+      <c r="L9" s="126"/>
+      <c r="M9" s="120"/>
+      <c r="N9" s="122"/>
+      <c r="O9" s="116"/>
+      <c r="P9" s="122"/>
+      <c r="Q9" s="115"/>
+      <c r="R9" s="119"/>
+      <c r="S9" s="120"/>
+      <c r="T9" s="124"/>
+      <c r="U9" s="120"/>
+      <c r="V9" s="124"/>
+      <c r="W9" s="144"/>
+      <c r="X9" s="119"/>
+      <c r="Y9" s="120"/>
+      <c r="Z9" s="124"/>
+      <c r="AA9" s="144"/>
+      <c r="AB9" s="126"/>
+      <c r="AC9" s="126"/>
+      <c r="AD9" s="124"/>
+      <c r="AE9" s="126"/>
     </row>
     <row r="10" spans="2:31">
-      <c r="B10" s="160"/>
-      <c r="C10" s="161"/>
+      <c r="B10" s="131"/>
+      <c r="C10" s="132"/>
       <c r="D10" s="39" t="s">
         <v>110</v>
       </c>
       <c r="E10" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
       <c r="G10" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="40" t="s">
         <v>110</v>
       </c>
       <c r="I10" s="43" t="s">
         <v>1</v>
       </c>
       <c r="J10" s="40" t="s">
         <v>110</v>
       </c>
       <c r="K10" s="44" t="s">
         <v>1</v>
       </c>
       <c r="L10" s="39" t="s">
@@ -5575,332 +5575,332 @@
       </c>
       <c r="AB27" s="14">
         <v>18400</v>
       </c>
       <c r="AC27" s="15">
         <v>0</v>
       </c>
       <c r="AD27" s="14">
         <v>23300</v>
       </c>
       <c r="AE27" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="3:31" ht="15.75" customHeight="1">
       <c r="C28" s="85" t="s">
         <v>174</v>
       </c>
       <c r="D28" s="14">
         <v>15800</v>
       </c>
       <c r="E28" s="15">
         <v>700</v>
       </c>
       <c r="F28" s="14">
-        <v>14200</v>
+        <v>14600</v>
       </c>
       <c r="G28" s="15">
+        <v>300</v>
+      </c>
+      <c r="H28" s="14">
+        <v>15900</v>
+      </c>
+      <c r="I28" s="15">
+        <v>500</v>
+      </c>
+      <c r="J28" s="14">
+        <v>16500</v>
+      </c>
+      <c r="K28" s="15">
+        <v>400</v>
+      </c>
+      <c r="L28" s="14">
+        <v>16000</v>
+      </c>
+      <c r="M28" s="15">
+        <v>600</v>
+      </c>
+      <c r="N28" s="14">
+        <v>24700</v>
+      </c>
+      <c r="O28" s="15">
         <v>-100</v>
-      </c>
-[...22 lines deleted...]
-        <v>-600</v>
       </c>
       <c r="P28" s="14">
         <v>15600</v>
       </c>
       <c r="Q28" s="15">
         <v>100</v>
       </c>
       <c r="R28" s="14">
-        <v>13800</v>
+        <v>13700</v>
       </c>
       <c r="S28" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="14">
         <v>20700</v>
       </c>
       <c r="U28" s="15">
         <v>0</v>
       </c>
       <c r="V28" s="14">
         <v>19800</v>
       </c>
       <c r="W28" s="15">
         <v>0</v>
       </c>
       <c r="X28" s="14">
         <v>7900</v>
       </c>
       <c r="Y28" s="15">
         <v>0</v>
       </c>
       <c r="Z28" s="14">
         <v>10700</v>
       </c>
       <c r="AA28" s="15">
         <v>100</v>
       </c>
       <c r="AB28" s="14">
         <v>18400</v>
       </c>
       <c r="AC28" s="15">
         <v>0</v>
       </c>
       <c r="AD28" s="14">
-        <v>23300</v>
+        <v>23200</v>
       </c>
       <c r="AE28" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
     </row>
     <row r="29" spans="3:31" ht="15.75" customHeight="1">
       <c r="C29" s="79"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="12"/>
       <c r="Q29" s="12"/>
       <c r="R29" s="12"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="12"/>
       <c r="X29" s="12"/>
       <c r="Y29" s="12"/>
       <c r="Z29" s="12"/>
       <c r="AA29" s="12"/>
       <c r="AB29" s="12"/>
       <c r="AC29" s="12"/>
       <c r="AD29" s="12"/>
       <c r="AE29" s="12"/>
     </row>
     <row r="30" spans="3:31" ht="15.75" customHeight="1">
       <c r="C30" s="80" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="57">
         <v>104.6</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="57">
-        <v>99.3</v>
+        <v>102.1</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="H30" s="57">
-        <v>100</v>
+        <v>103.2</v>
       </c>
       <c r="I30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="J30" s="57">
-        <v>100.6</v>
+        <v>102.5</v>
       </c>
       <c r="K30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="L30" s="57">
-        <v>101.9</v>
+        <v>103.9</v>
       </c>
       <c r="M30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="N30" s="57">
-        <v>97.6</v>
+        <v>99.6</v>
       </c>
       <c r="O30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="P30" s="57">
         <v>100.6</v>
       </c>
       <c r="Q30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="R30" s="57">
-        <v>100.7</v>
+        <v>100</v>
       </c>
       <c r="S30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="T30" s="57">
         <v>100</v>
       </c>
       <c r="U30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="V30" s="57">
         <v>100</v>
       </c>
       <c r="W30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="X30" s="57">
         <v>100</v>
       </c>
       <c r="Y30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="Z30" s="57">
         <v>100.9</v>
       </c>
       <c r="AA30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="AB30" s="57">
         <v>100</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="AD30" s="57">
-        <v>100</v>
+        <v>99.6</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31" spans="3:31" ht="15.75" customHeight="1">
       <c r="C31" s="106" t="s">
         <v>175</v>
       </c>
       <c r="D31" s="57">
         <v>102.6</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="F31" s="57">
-        <v>102.9</v>
+        <v>105.8</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="H31" s="57">
-        <v>100</v>
+        <v>103.2</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="J31" s="57">
-        <v>101.9</v>
+        <v>103.8</v>
       </c>
       <c r="K31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="L31" s="57">
-        <v>102.6</v>
+        <v>104.6</v>
       </c>
       <c r="M31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="N31" s="57">
-        <v>97.2</v>
+        <v>99.2</v>
       </c>
       <c r="O31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="P31" s="57">
         <v>102</v>
       </c>
       <c r="Q31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="R31" s="57">
-        <v>103.8</v>
+        <v>103</v>
       </c>
       <c r="S31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="T31" s="57">
         <v>99</v>
       </c>
       <c r="U31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="V31" s="57">
         <v>107</v>
       </c>
       <c r="W31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="X31" s="57">
         <v>101.3</v>
       </c>
       <c r="Y31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="Z31" s="57">
         <v>103.9</v>
       </c>
       <c r="AA31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="AB31" s="57">
         <v>102.8</v>
       </c>
       <c r="AC31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="AD31" s="57">
-        <v>106.4</v>
+        <v>105.9</v>
       </c>
       <c r="AE31" s="12" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="32" spans="3:31" ht="15.75" customHeight="1">
       <c r="C32" s="79"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="50"/>
       <c r="N32" s="50"/>
       <c r="O32" s="50"/>
       <c r="P32" s="50"/>
       <c r="Q32" s="50"/>
       <c r="R32" s="50"/>
       <c r="S32" s="50"/>
       <c r="T32" s="50"/>
       <c r="U32" s="50"/>
@@ -6055,60 +6055,60 @@
       <c r="T34" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U34" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V34" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W34" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X34" s="14">
         <v>7800</v>
       </c>
       <c r="Y34" s="15">
         <v>0</v>
       </c>
       <c r="Z34" s="14">
         <v>11900</v>
       </c>
       <c r="AA34" s="15">
         <v>0</v>
       </c>
       <c r="AB34" s="14">
-        <v>18500</v>
+        <v>18400</v>
       </c>
       <c r="AC34" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="AD34" s="14">
-        <v>22600</v>
+        <v>21900</v>
       </c>
       <c r="AE34" s="15">
-        <v>0</v>
+        <v>-700</v>
       </c>
     </row>
     <row r="35" spans="3:31" ht="15.75" customHeight="1">
       <c r="C35" s="100" t="s">
         <v>79</v>
       </c>
       <c r="D35" s="14">
         <v>13900</v>
       </c>
       <c r="E35" s="15">
         <v>1300</v>
       </c>
       <c r="F35" s="14">
         <v>12000</v>
       </c>
       <c r="G35" s="15">
         <v>0</v>
       </c>
       <c r="H35" s="14">
         <v>14600</v>
       </c>
       <c r="I35" s="15">
         <v>200</v>
       </c>
       <c r="J35" s="14">
@@ -6322,54 +6322,54 @@
       <c r="T37" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U37" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V37" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X37" s="14">
         <v>8100</v>
       </c>
       <c r="Y37" s="15">
         <v>0</v>
       </c>
       <c r="Z37" s="14">
         <v>12700</v>
       </c>
       <c r="AA37" s="15">
         <v>0</v>
       </c>
       <c r="AB37" s="14">
-        <v>16400</v>
+        <v>16000</v>
       </c>
       <c r="AC37" s="15">
-        <v>300</v>
+        <v>-100</v>
       </c>
       <c r="AD37" s="14">
         <v>22100</v>
       </c>
       <c r="AE37" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="3:31" ht="15.75" customHeight="1">
       <c r="C38" s="100" t="s">
         <v>82</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="14">
         <v>12700</v>
       </c>
       <c r="G38" s="15">
         <v>0</v>
       </c>
       <c r="H38" s="14">
@@ -6547,54 +6547,54 @@
       <c r="F40" s="14">
         <v>11300</v>
       </c>
       <c r="G40" s="15">
         <v>-600</v>
       </c>
       <c r="H40" s="14">
         <v>15400</v>
       </c>
       <c r="I40" s="15">
         <v>0</v>
       </c>
       <c r="J40" s="14">
         <v>17100</v>
       </c>
       <c r="K40" s="15">
         <v>0</v>
       </c>
       <c r="L40" s="14">
         <v>15800</v>
       </c>
       <c r="M40" s="15">
         <v>-400</v>
       </c>
       <c r="N40" s="14">
-        <v>22500</v>
+        <v>23000</v>
       </c>
       <c r="O40" s="15">
-        <v>-500</v>
+        <v>0</v>
       </c>
       <c r="P40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q40" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S40" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U40" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W40" s="15" t="s">
         <v>62</v>
       </c>
@@ -6612,120 +6612,120 @@
       </c>
       <c r="AB40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AD40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE40" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="41" spans="3:31" ht="15.75" customHeight="1">
       <c r="C41" s="100" t="s">
         <v>85</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F41" s="14">
-        <v>14900</v>
+        <v>16200</v>
       </c>
       <c r="G41" s="15">
-        <v>0</v>
+        <v>1300</v>
       </c>
       <c r="H41" s="14">
-        <v>15900</v>
+        <v>17000</v>
       </c>
       <c r="I41" s="15">
+        <v>1200</v>
+      </c>
+      <c r="J41" s="14">
+        <v>17700</v>
+      </c>
+      <c r="K41" s="15">
+        <v>1400</v>
+      </c>
+      <c r="L41" s="14">
+        <v>16100</v>
+      </c>
+      <c r="M41" s="15">
+        <v>600</v>
+      </c>
+      <c r="N41" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="O41" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="P41" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q41" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="R41" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="S41" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="T41" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="U41" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="V41" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="W41" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="X41" s="14">
+        <v>5900</v>
+      </c>
+      <c r="Y41" s="15">
         <v>100</v>
       </c>
-      <c r="J41" s="14">
-[...46 lines deleted...]
-      </c>
       <c r="Z41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AA41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AB41" s="14">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="AC41" s="15">
-        <v>0</v>
+        <v>-1800</v>
       </c>
       <c r="AD41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE41" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="3:31" ht="15.75" customHeight="1">
       <c r="C42" s="100" t="s">
         <v>143</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H42" s="14" t="s">
@@ -6945,54 +6945,54 @@
       <c r="T44" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U44" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V44" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W44" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X44" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Y44" s="15" t="s">
         <v>62</v>
       </c>
       <c r="Z44" s="14">
         <v>9600</v>
       </c>
       <c r="AA44" s="15">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
-        <v>19500</v>
+        <v>19300</v>
       </c>
       <c r="AC44" s="15">
-        <v>100</v>
+        <v>-100</v>
       </c>
       <c r="AD44" s="14">
         <v>18200</v>
       </c>
       <c r="AE44" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="3:31" ht="15.75" customHeight="1">
       <c r="C45" s="100" t="s">
         <v>88</v>
       </c>
       <c r="D45" s="14">
         <v>15100</v>
       </c>
       <c r="E45" s="15">
         <v>0</v>
       </c>
       <c r="F45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H45" s="14" t="s">
@@ -7034,101 +7034,101 @@
       <c r="T45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X45" s="14">
         <v>7900</v>
       </c>
       <c r="Y45" s="15">
         <v>0</v>
       </c>
       <c r="Z45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AA45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AB45" s="14">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="AC45" s="15">
-        <v>0</v>
+        <v>3300</v>
       </c>
       <c r="AD45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE45" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="46" spans="3:31" ht="15.75" customHeight="1">
       <c r="C46" s="100" t="s">
         <v>89</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H46" s="14">
         <v>18400</v>
       </c>
       <c r="I46" s="15">
         <v>-100</v>
       </c>
       <c r="J46" s="14">
         <v>18500</v>
       </c>
       <c r="K46" s="15">
         <v>0</v>
       </c>
       <c r="L46" s="14">
         <v>18800</v>
       </c>
       <c r="M46" s="15">
         <v>0</v>
       </c>
       <c r="N46" s="14">
-        <v>24800</v>
+        <v>25200</v>
       </c>
       <c r="O46" s="15">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="P46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W46" s="15" t="s">
         <v>62</v>
       </c>
@@ -7170,66 +7170,66 @@
       <c r="F47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="J47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="K47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="L47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N47" s="14">
-        <v>24800</v>
+        <v>25000</v>
       </c>
       <c r="O47" s="15">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="P47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R47" s="14">
-        <v>15900</v>
+        <v>16000</v>
       </c>
       <c r="S47" s="15">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T47" s="14">
         <v>19400</v>
       </c>
       <c r="U47" s="15">
         <v>300</v>
       </c>
       <c r="V47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Y47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="Z47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AA47" s="15" t="s">
         <v>62</v>
       </c>
@@ -7330,72 +7330,72 @@
       </c>
       <c r="AD48" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE48" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="49" spans="3:31" ht="15.75" customHeight="1">
       <c r="C49" s="100" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H49" s="14">
-        <v>19400</v>
+        <v>21000</v>
       </c>
       <c r="I49" s="15">
-        <v>0</v>
+        <v>1600</v>
       </c>
       <c r="J49" s="14">
-        <v>21800</v>
+        <v>23800</v>
       </c>
       <c r="K49" s="15">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="L49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N49" s="14">
-        <v>27800</v>
+        <v>28900</v>
       </c>
       <c r="O49" s="15">
-        <v>100</v>
+        <v>1200</v>
       </c>
       <c r="P49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T49" s="14">
         <v>19100</v>
       </c>
       <c r="U49" s="15">
         <v>0</v>
       </c>
       <c r="V49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W49" s="15" t="s">
         <v>62</v>
       </c>
@@ -7645,54 +7645,54 @@
       <c r="P52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X52" s="14">
-        <v>9500</v>
+        <v>10100</v>
       </c>
       <c r="Y52" s="15">
-        <v>100</v>
+        <v>700</v>
       </c>
       <c r="Z52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AA52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AB52" s="14">
         <v>19000</v>
       </c>
       <c r="AC52" s="15">
         <v>0</v>
       </c>
       <c r="AD52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE52" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="53" spans="3:31" ht="15.75" customHeight="1">
       <c r="C53" s="100" t="s">
         <v>94</v>
       </c>
       <c r="D53" s="14" t="s">
@@ -7716,54 +7716,54 @@
       <c r="J53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="K53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="L53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="O53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="P53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R53" s="14">
-        <v>14600</v>
+        <v>13800</v>
       </c>
       <c r="S53" s="15">
-        <v>600</v>
+        <v>-200</v>
       </c>
       <c r="T53" s="14">
         <v>19300</v>
       </c>
       <c r="U53" s="15">
         <v>0</v>
       </c>
       <c r="V53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X53" s="14">
         <v>7800</v>
       </c>
       <c r="Y53" s="15">
         <v>0</v>
       </c>
       <c r="Z53" s="14">
         <v>12700</v>
       </c>
       <c r="AA53" s="15">
         <v>0</v>
       </c>
@@ -7864,72 +7864,72 @@
       </c>
       <c r="AD54" s="14">
         <v>28700</v>
       </c>
       <c r="AE54" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="3:31" ht="15.75" customHeight="1">
       <c r="C55" s="100" t="s">
         <v>96</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H55" s="14">
-        <v>12400</v>
+        <v>14600</v>
       </c>
       <c r="I55" s="15">
-        <v>-1600</v>
+        <v>600</v>
       </c>
       <c r="J55" s="14">
-        <v>13700</v>
+        <v>15300</v>
       </c>
       <c r="K55" s="15">
-        <v>-1000</v>
+        <v>600</v>
       </c>
       <c r="L55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N55" s="14">
-        <v>24000</v>
+        <v>25500</v>
       </c>
       <c r="O55" s="15">
-        <v>-600</v>
+        <v>900</v>
       </c>
       <c r="P55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W55" s="15" t="s">
         <v>62</v>
       </c>
@@ -8214,78 +8214,78 @@
       </c>
       <c r="AB58" s="14">
         <v>17600</v>
       </c>
       <c r="AC58" s="15">
         <v>0</v>
       </c>
       <c r="AD58" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE58" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="3:31" ht="15.75" customHeight="1">
       <c r="C59" s="100" t="s">
         <v>100</v>
       </c>
       <c r="D59" s="14">
         <v>14100</v>
       </c>
       <c r="E59" s="15">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>17200</v>
+        <v>18800</v>
       </c>
       <c r="G59" s="15">
-        <v>0</v>
+        <v>1600</v>
       </c>
       <c r="H59" s="14">
-        <v>16100</v>
+        <v>16900</v>
       </c>
       <c r="I59" s="15">
-        <v>-100</v>
+        <v>700</v>
       </c>
       <c r="J59" s="14">
         <v>13200</v>
       </c>
       <c r="K59" s="15">
         <v>-900</v>
       </c>
       <c r="L59" s="14">
         <v>20000</v>
       </c>
       <c r="M59" s="15">
         <v>4600</v>
       </c>
       <c r="N59" s="14">
-        <v>24700</v>
+        <v>25700</v>
       </c>
       <c r="O59" s="15">
-        <v>-400</v>
+        <v>600</v>
       </c>
       <c r="P59" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q59" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R59" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S59" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T59" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U59" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V59" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W59" s="15" t="s">
         <v>62</v>
       </c>
@@ -8416,54 +8416,54 @@
       <c r="F61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="J61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="K61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="L61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N61" s="14">
-        <v>21600</v>
+        <v>22400</v>
       </c>
       <c r="O61" s="15">
-        <v>-1600</v>
+        <v>-800</v>
       </c>
       <c r="P61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W61" s="15" t="s">
         <v>62</v>
       </c>
@@ -8570,161 +8570,161 @@
       </c>
       <c r="AB62" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AC62" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AD62" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE62" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="63" spans="3:31" ht="15.75" customHeight="1">
       <c r="C63" s="100" t="s">
         <v>104</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F63" s="14">
-        <v>13800</v>
+        <v>14000</v>
       </c>
       <c r="G63" s="15">
-        <v>-1200</v>
+        <v>-1000</v>
       </c>
       <c r="H63" s="14">
         <v>18400</v>
       </c>
       <c r="I63" s="15">
         <v>400</v>
       </c>
       <c r="J63" s="14">
         <v>19900</v>
       </c>
       <c r="K63" s="15">
         <v>2000</v>
       </c>
       <c r="L63" s="14">
-        <v>17600</v>
+        <v>17700</v>
       </c>
       <c r="M63" s="15">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="N63" s="14">
         <v>24100</v>
       </c>
       <c r="O63" s="15">
         <v>-2100</v>
       </c>
       <c r="P63" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q63" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R63" s="14">
         <v>13800</v>
       </c>
       <c r="S63" s="15">
         <v>-200</v>
       </c>
       <c r="T63" s="14">
         <v>20400</v>
       </c>
       <c r="U63" s="15">
         <v>100</v>
       </c>
       <c r="V63" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W63" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X63" s="14">
         <v>9400</v>
       </c>
       <c r="Y63" s="15">
         <v>-300</v>
       </c>
       <c r="Z63" s="14">
         <v>8200</v>
       </c>
       <c r="AA63" s="15">
         <v>-400</v>
       </c>
       <c r="AB63" s="14">
-        <v>19000</v>
+        <v>18900</v>
       </c>
       <c r="AC63" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="AD63" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE63" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="64" spans="3:31" ht="15.75" customHeight="1">
       <c r="C64" s="100" t="s">
         <v>105</v>
       </c>
       <c r="D64" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F64" s="14">
         <v>13200</v>
       </c>
       <c r="G64" s="15">
         <v>0</v>
       </c>
       <c r="H64" s="14">
-        <v>15700</v>
+        <v>15600</v>
       </c>
       <c r="I64" s="15">
-        <v>-200</v>
+        <v>-300</v>
       </c>
       <c r="J64" s="14">
-        <v>16100</v>
+        <v>16500</v>
       </c>
       <c r="K64" s="15">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="L64" s="14">
-        <v>15100</v>
+        <v>15900</v>
       </c>
       <c r="M64" s="15">
-        <v>300</v>
+        <v>1100</v>
       </c>
       <c r="N64" s="14">
         <v>23900</v>
       </c>
       <c r="O64" s="15">
         <v>-1000</v>
       </c>
       <c r="P64" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q64" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R64" s="14">
         <v>14900</v>
       </c>
       <c r="S64" s="15">
         <v>600</v>
       </c>
       <c r="T64" s="14">
         <v>22000</v>
       </c>
       <c r="U64" s="15">
         <v>-1100</v>
       </c>
@@ -8748,72 +8748,72 @@
       </c>
       <c r="AB64" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AC64" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AD64" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE64" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="65" spans="2:31" ht="15.75" customHeight="1">
       <c r="C65" s="100" t="s">
         <v>106</v>
       </c>
       <c r="D65" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F65" s="14">
-        <v>15500</v>
+        <v>16400</v>
       </c>
       <c r="G65" s="15">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="H65" s="14">
-        <v>15400</v>
+        <v>16900</v>
       </c>
       <c r="I65" s="15">
-        <v>-100</v>
+        <v>1400</v>
       </c>
       <c r="J65" s="14">
-        <v>16000</v>
+        <v>16700</v>
       </c>
       <c r="K65" s="15">
-        <v>-200</v>
+        <v>500</v>
       </c>
       <c r="L65" s="14">
-        <v>15200</v>
+        <v>15900</v>
       </c>
       <c r="M65" s="15">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="N65" s="14">
         <v>23200</v>
       </c>
       <c r="O65" s="15">
         <v>-400</v>
       </c>
       <c r="P65" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q65" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R65" s="14">
         <v>15700</v>
       </c>
       <c r="S65" s="15">
         <v>200</v>
       </c>
       <c r="T65" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U65" s="15" t="s">
         <v>62</v>
       </c>
@@ -8891,54 +8891,54 @@
       <c r="P66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X66" s="14">
-        <v>9000</v>
+        <v>9100</v>
       </c>
       <c r="Y66" s="15">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="Z66" s="14">
         <v>9400</v>
       </c>
       <c r="AA66" s="15">
         <v>200</v>
       </c>
       <c r="AB66" s="14">
         <v>21000</v>
       </c>
       <c r="AC66" s="15">
         <v>100</v>
       </c>
       <c r="AD66" s="14">
         <v>20500</v>
       </c>
       <c r="AE66" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="2:31" ht="6" customHeight="1">
       <c r="B67" s="77"/>
       <c r="C67" s="56"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11"/>
@@ -8948,161 +8948,161 @@
       <c r="I67" s="11"/>
       <c r="J67" s="11"/>
       <c r="K67" s="11"/>
       <c r="L67" s="11"/>
       <c r="M67" s="11"/>
       <c r="N67" s="51"/>
       <c r="O67" s="51"/>
       <c r="P67" s="51"/>
       <c r="Q67" s="51"/>
       <c r="R67" s="52"/>
       <c r="S67" s="52"/>
       <c r="T67" s="52"/>
       <c r="U67" s="52"/>
       <c r="V67" s="52"/>
       <c r="W67" s="52"/>
       <c r="X67" s="52"/>
       <c r="Y67" s="52"/>
       <c r="Z67" s="52"/>
       <c r="AA67" s="52"/>
       <c r="AB67" s="77"/>
       <c r="AC67" s="77"/>
       <c r="AD67" s="77"/>
       <c r="AE67" s="77"/>
     </row>
     <row r="68" spans="2:31" ht="6" customHeight="1">
-      <c r="C68" s="124"/>
-[...15 lines deleted...]
-      <c r="S68" s="124"/>
+      <c r="C68" s="112"/>
+      <c r="D68" s="112"/>
+      <c r="E68" s="112"/>
+      <c r="F68" s="112"/>
+      <c r="G68" s="112"/>
+      <c r="H68" s="112"/>
+      <c r="I68" s="112"/>
+      <c r="J68" s="112"/>
+      <c r="K68" s="112"/>
+      <c r="L68" s="112"/>
+      <c r="M68" s="112"/>
+      <c r="N68" s="112"/>
+      <c r="O68" s="112"/>
+      <c r="P68" s="112"/>
+      <c r="Q68" s="112"/>
+      <c r="R68" s="112"/>
+      <c r="S68" s="112"/>
       <c r="T68" s="53"/>
       <c r="U68" s="53"/>
       <c r="V68" s="53"/>
       <c r="W68" s="53"/>
-      <c r="X68" s="113"/>
-[...6 lines deleted...]
-      <c r="AE68" s="113"/>
+      <c r="X68" s="155"/>
+      <c r="Y68" s="155"/>
+      <c r="Z68" s="155"/>
+      <c r="AA68" s="155"/>
+      <c r="AB68" s="155"/>
+      <c r="AC68" s="155"/>
+      <c r="AD68" s="155"/>
+      <c r="AE68" s="155"/>
     </row>
     <row r="69" spans="2:31" ht="11.1" customHeight="1">
-      <c r="C69" s="112" t="s">
+      <c r="C69" s="154" t="s">
         <v>140</v>
       </c>
-      <c r="D69" s="112"/>
-[...10 lines deleted...]
-      <c r="O69" s="112"/>
+      <c r="D69" s="154"/>
+      <c r="E69" s="154"/>
+      <c r="F69" s="154"/>
+      <c r="G69" s="154"/>
+      <c r="H69" s="154"/>
+      <c r="I69" s="154"/>
+      <c r="J69" s="154"/>
+      <c r="K69" s="154"/>
+      <c r="L69" s="154"/>
+      <c r="M69" s="154"/>
+      <c r="N69" s="154"/>
+      <c r="O69" s="154"/>
     </row>
     <row r="70" spans="2:31" ht="10.95" customHeight="1">
       <c r="C70" s="84" t="s">
         <v>176</v>
       </c>
       <c r="D70" s="83"/>
       <c r="E70" s="83"/>
       <c r="F70" s="83"/>
       <c r="G70" s="83"/>
       <c r="H70" s="83"/>
       <c r="I70" s="83"/>
       <c r="J70" s="83"/>
       <c r="K70" s="83"/>
       <c r="L70" s="83"/>
       <c r="M70" s="83"/>
       <c r="N70" s="83"/>
       <c r="O70" s="83"/>
       <c r="P70" s="83"/>
       <c r="Q70" s="83"/>
     </row>
     <row r="71" spans="2:31" ht="17.25" customHeight="1">
       <c r="C71" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="C68:K68"/>
-[...22 lines deleted...]
-    <mergeCell ref="N5:O6"/>
     <mergeCell ref="C69:O69"/>
     <mergeCell ref="X68:AE68"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="X5:Y9"/>
     <mergeCell ref="L68:S68"/>
     <mergeCell ref="AD5:AE9"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F8:G9"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="R5:S6"/>
     <mergeCell ref="Z5:AA9"/>
     <mergeCell ref="AB5:AC9"/>
+    <mergeCell ref="M2:P2"/>
+    <mergeCell ref="M3:P3"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="P5:Q6"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="N5:O6"/>
+    <mergeCell ref="V5:W6"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="T8:U9"/>
+    <mergeCell ref="V8:W9"/>
+    <mergeCell ref="T5:U6"/>
+    <mergeCell ref="C68:K68"/>
+    <mergeCell ref="D8:E9"/>
+    <mergeCell ref="R8:S9"/>
+    <mergeCell ref="P8:Q9"/>
+    <mergeCell ref="J8:K9"/>
+    <mergeCell ref="L8:M9"/>
+    <mergeCell ref="N8:O9"/>
+    <mergeCell ref="H8:I9"/>
+    <mergeCell ref="B5:C10"/>
+    <mergeCell ref="H5:K6"/>
   </mergeCells>
   <phoneticPr fontId="12"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" firstPageNumber="2" orientation="portrait" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="11" max="69" man="1"/>
     <brk id="21" max="69" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="C13" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
   </sheetPr>
   <dimension ref="B1:Y49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.8"/>
   <cols>
@@ -9151,268 +9151,268 @@
       <c r="T3" s="34" t="s">
         <v>119</v>
       </c>
       <c r="X3" s="34" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="4" spans="2:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="K4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="35"/>
       <c r="O4" s="36"/>
       <c r="S4" s="38" t="s">
         <v>71</v>
       </c>
       <c r="T4" s="35"/>
       <c r="U4" s="37"/>
       <c r="W4" s="38" t="s">
         <v>71</v>
       </c>
       <c r="Y4" s="69" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="2:25" ht="12" customHeight="1" thickTop="1">
-      <c r="B5" s="173" t="s">
+      <c r="B5" s="162" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="174"/>
-      <c r="D5" s="118" t="s">
+      <c r="C5" s="163"/>
+      <c r="D5" s="133" t="s">
         <v>64</v>
       </c>
-      <c r="E5" s="114"/>
-      <c r="F5" s="179" t="s">
+      <c r="E5" s="134"/>
+      <c r="F5" s="168" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="114"/>
-[...4 lines deleted...]
-      <c r="L5" s="118" t="s">
+      <c r="G5" s="134"/>
+      <c r="H5" s="134"/>
+      <c r="I5" s="134"/>
+      <c r="J5" s="134"/>
+      <c r="K5" s="135"/>
+      <c r="L5" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="M5" s="115"/>
-      <c r="N5" s="118" t="s">
+      <c r="M5" s="135"/>
+      <c r="N5" s="133" t="s">
         <v>15</v>
       </c>
-      <c r="O5" s="114"/>
-[...4 lines deleted...]
-      <c r="T5" s="166" t="s">
+      <c r="O5" s="134"/>
+      <c r="P5" s="134"/>
+      <c r="Q5" s="134"/>
+      <c r="R5" s="134"/>
+      <c r="S5" s="135"/>
+      <c r="T5" s="176" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="167"/>
-      <c r="V5" s="118" t="s">
+      <c r="U5" s="177"/>
+      <c r="V5" s="133" t="s">
         <v>50</v>
       </c>
-      <c r="W5" s="137"/>
-      <c r="X5" s="120" t="s">
+      <c r="W5" s="161"/>
+      <c r="X5" s="156" t="s">
         <v>18</v>
       </c>
-      <c r="Y5" s="114"/>
+      <c r="Y5" s="134"/>
     </row>
     <row r="6" spans="2:25" ht="10.5" customHeight="1">
-      <c r="B6" s="175"/>
-[...17 lines deleted...]
-      <c r="T6" s="123" t="s">
+      <c r="B6" s="164"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="124"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="169"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="126"/>
+      <c r="I6" s="126"/>
+      <c r="J6" s="126"/>
+      <c r="K6" s="120"/>
+      <c r="L6" s="124"/>
+      <c r="M6" s="120"/>
+      <c r="N6" s="124"/>
+      <c r="O6" s="126"/>
+      <c r="P6" s="126"/>
+      <c r="Q6" s="126"/>
+      <c r="R6" s="126"/>
+      <c r="S6" s="120"/>
+      <c r="T6" s="119" t="s">
         <v>49</v>
       </c>
-      <c r="U6" s="117"/>
-      <c r="V6" s="119" t="s">
+      <c r="U6" s="120"/>
+      <c r="V6" s="124" t="s">
         <v>49</v>
       </c>
-      <c r="W6" s="139"/>
-[...1 lines deleted...]
-      <c r="Y6" s="116"/>
+      <c r="W6" s="144"/>
+      <c r="X6" s="119"/>
+      <c r="Y6" s="126"/>
     </row>
     <row r="7" spans="2:25" ht="11.25" customHeight="1">
-      <c r="B7" s="175"/>
-[...1 lines deleted...]
-      <c r="D7" s="143" t="s">
+      <c r="B7" s="164"/>
+      <c r="C7" s="165"/>
+      <c r="D7" s="151" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="130"/>
-      <c r="F7" s="143" t="s">
+      <c r="E7" s="152"/>
+      <c r="F7" s="151" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="130"/>
-      <c r="H7" s="143" t="s">
+      <c r="G7" s="152"/>
+      <c r="H7" s="151" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="130"/>
-      <c r="J7" s="143" t="s">
+      <c r="I7" s="152"/>
+      <c r="J7" s="151" t="s">
         <v>9</v>
       </c>
-      <c r="K7" s="130"/>
-      <c r="L7" s="143" t="s">
+      <c r="K7" s="152"/>
+      <c r="L7" s="151" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="170"/>
-      <c r="N7" s="143" t="s">
+      <c r="N7" s="151" t="s">
         <v>9</v>
       </c>
-      <c r="O7" s="130"/>
-      <c r="P7" s="129" t="s">
+      <c r="O7" s="152"/>
+      <c r="P7" s="153" t="s">
         <v>10</v>
       </c>
-      <c r="Q7" s="130"/>
-      <c r="R7" s="143" t="s">
+      <c r="Q7" s="152"/>
+      <c r="R7" s="151" t="s">
         <v>9</v>
       </c>
-      <c r="S7" s="130"/>
-      <c r="T7" s="162" t="s">
+      <c r="S7" s="152"/>
+      <c r="T7" s="173" t="s">
         <v>60</v>
       </c>
-      <c r="U7" s="130"/>
-      <c r="V7" s="143" t="s">
+      <c r="U7" s="152"/>
+      <c r="V7" s="151" t="s">
         <v>60</v>
       </c>
-      <c r="W7" s="163"/>
-      <c r="X7" s="162" t="s">
+      <c r="W7" s="180"/>
+      <c r="X7" s="173" t="s">
         <v>16</v>
       </c>
-      <c r="Y7" s="129"/>
+      <c r="Y7" s="153"/>
     </row>
     <row r="8" spans="2:25" ht="11.25" customHeight="1">
-      <c r="B8" s="175"/>
-[...1 lines deleted...]
-      <c r="D8" s="154" t="s">
+      <c r="B8" s="164"/>
+      <c r="C8" s="165"/>
+      <c r="D8" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="151"/>
-      <c r="F8" s="154" t="s">
+      <c r="E8" s="114"/>
+      <c r="F8" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="151"/>
-      <c r="H8" s="154" t="s">
+      <c r="G8" s="114"/>
+      <c r="H8" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="I8" s="151"/>
-      <c r="J8" s="154" t="s">
+      <c r="I8" s="114"/>
+      <c r="J8" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="K8" s="151"/>
-      <c r="L8" s="154" t="s">
+      <c r="K8" s="114"/>
+      <c r="L8" s="121" t="s">
         <v>11</v>
       </c>
       <c r="M8" s="172"/>
-      <c r="N8" s="154" t="s">
+      <c r="N8" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="O8" s="151"/>
-      <c r="P8" s="150" t="s">
+      <c r="O8" s="114"/>
+      <c r="P8" s="113" t="s">
         <v>12</v>
       </c>
-      <c r="Q8" s="151"/>
-      <c r="R8" s="154" t="s">
+      <c r="Q8" s="114"/>
+      <c r="R8" s="121" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="151"/>
-      <c r="T8" s="164" t="s">
+      <c r="S8" s="114"/>
+      <c r="T8" s="174" t="s">
         <v>19</v>
       </c>
-      <c r="U8" s="151"/>
-      <c r="V8" s="154" t="s">
+      <c r="U8" s="114"/>
+      <c r="V8" s="121" t="s">
         <v>19</v>
       </c>
-      <c r="W8" s="168"/>
-      <c r="X8" s="164" t="s">
+      <c r="W8" s="178"/>
+      <c r="X8" s="174" t="s">
         <v>17</v>
       </c>
-      <c r="Y8" s="150"/>
+      <c r="Y8" s="113"/>
     </row>
     <row r="9" spans="2:25" ht="11.25" customHeight="1">
-      <c r="B9" s="175"/>
-[...1 lines deleted...]
-      <c r="D9" s="155" t="s">
+      <c r="B9" s="164"/>
+      <c r="C9" s="165"/>
+      <c r="D9" s="122" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="153"/>
-      <c r="F9" s="155" t="s">
+      <c r="E9" s="116"/>
+      <c r="F9" s="122" t="s">
         <v>35</v>
       </c>
-      <c r="G9" s="153"/>
-      <c r="H9" s="155" t="s">
+      <c r="G9" s="116"/>
+      <c r="H9" s="122" t="s">
         <v>35</v>
       </c>
-      <c r="I9" s="153"/>
-      <c r="J9" s="155" t="s">
+      <c r="I9" s="116"/>
+      <c r="J9" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="K9" s="153"/>
-      <c r="L9" s="155" t="s">
+      <c r="K9" s="116"/>
+      <c r="L9" s="122" t="s">
         <v>35</v>
       </c>
       <c r="M9" s="171"/>
-      <c r="N9" s="155" t="s">
+      <c r="N9" s="122" t="s">
         <v>35</v>
       </c>
-      <c r="O9" s="153"/>
-      <c r="P9" s="152" t="s">
+      <c r="O9" s="116"/>
+      <c r="P9" s="115" t="s">
         <v>35</v>
       </c>
-      <c r="Q9" s="153"/>
-      <c r="R9" s="155" t="s">
+      <c r="Q9" s="116"/>
+      <c r="R9" s="122" t="s">
         <v>63</v>
       </c>
-      <c r="S9" s="153"/>
-      <c r="T9" s="165" t="s">
+      <c r="S9" s="116"/>
+      <c r="T9" s="175" t="s">
         <v>37</v>
       </c>
-      <c r="U9" s="153"/>
-      <c r="V9" s="155" t="s">
+      <c r="U9" s="116"/>
+      <c r="V9" s="122" t="s">
         <v>37</v>
       </c>
-      <c r="W9" s="169"/>
-      <c r="X9" s="165" t="s">
+      <c r="W9" s="179"/>
+      <c r="X9" s="175" t="s">
         <v>36</v>
       </c>
-      <c r="Y9" s="152"/>
+      <c r="Y9" s="115"/>
     </row>
     <row r="10" spans="2:25">
-      <c r="B10" s="177"/>
-      <c r="C10" s="178"/>
+      <c r="B10" s="166"/>
+      <c r="C10" s="167"/>
       <c r="D10" s="71" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="72" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="71" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="72" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="71" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="48" t="s">
         <v>1</v>
       </c>
       <c r="J10" s="45" t="s">
         <v>13</v>
       </c>
       <c r="K10" s="44" t="s">
         <v>1</v>
       </c>
       <c r="L10" s="71" t="s">
@@ -10510,1182 +10510,1182 @@
       </c>
       <c r="T27" s="14">
         <v>82700</v>
       </c>
       <c r="U27" s="19">
         <v>100</v>
       </c>
       <c r="V27" s="14">
         <v>90200</v>
       </c>
       <c r="W27" s="19">
         <v>500</v>
       </c>
       <c r="X27" s="14">
         <v>1390</v>
       </c>
       <c r="Y27" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="3:25" ht="15.75" customHeight="1">
       <c r="C28" s="85" t="s">
         <v>174</v>
       </c>
       <c r="D28" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E28" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F28" s="14">
-        <v>76000</v>
+        <v>76500</v>
       </c>
       <c r="G28" s="19">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I28" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J28" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K28" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L28" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M28" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N28" s="14">
-        <v>95200</v>
+        <v>95500</v>
       </c>
       <c r="O28" s="19">
-        <v>-100</v>
+        <v>200</v>
       </c>
       <c r="P28" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q28" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R28" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S28" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T28" s="14">
-        <v>83900</v>
+        <v>85500</v>
       </c>
       <c r="U28" s="19">
-        <v>1200</v>
+        <v>2800</v>
       </c>
       <c r="V28" s="14">
         <v>90300</v>
       </c>
       <c r="W28" s="19">
         <v>100</v>
       </c>
       <c r="X28" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y28" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="3:25" ht="15.75" customHeight="1">
       <c r="C29" s="18"/>
       <c r="D29" s="3"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="8"/>
       <c r="V29" s="7"/>
       <c r="W29" s="8"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
     </row>
     <row r="30" spans="3:25" ht="15.75" customHeight="1">
       <c r="C30" s="61" t="s">
         <v>40</v>
       </c>
       <c r="D30" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="57">
-        <v>100</v>
+        <v>100.7</v>
       </c>
       <c r="G30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="H30" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="J30" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="L30" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="N30" s="57">
-        <v>99.9</v>
+        <v>100.2</v>
       </c>
       <c r="O30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="P30" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="R30" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="T30" s="68">
-        <v>101.5</v>
+        <v>103.4</v>
       </c>
       <c r="U30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="V30" s="68">
         <v>100.1</v>
       </c>
       <c r="W30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="X30" s="68" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y30" s="68" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31" spans="3:25" ht="15.75" customHeight="1">
       <c r="C31" s="105" t="s">
         <v>175</v>
       </c>
       <c r="D31" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="F31" s="57">
-        <v>101.7</v>
+        <v>102.4</v>
       </c>
       <c r="G31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="H31" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="J31" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="L31" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="N31" s="57">
-        <v>100.3</v>
+        <v>100.6</v>
       </c>
       <c r="O31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="P31" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="R31" s="57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="T31" s="68">
-        <v>104.9</v>
+        <v>106.9</v>
       </c>
       <c r="U31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="V31" s="68">
         <v>103.3</v>
       </c>
       <c r="W31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="X31" s="68" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y31" s="68" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="32" spans="3:25" ht="15.75" customHeight="1">
       <c r="C32" s="20"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="7"/>
       <c r="U32" s="8"/>
       <c r="V32" s="7"/>
       <c r="W32" s="8"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
     </row>
     <row r="33" spans="2:25" ht="15.75" customHeight="1">
       <c r="C33" s="81" t="s">
         <v>143</v>
       </c>
       <c r="D33" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E33" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F33" s="14">
         <v>60300</v>
       </c>
       <c r="G33" s="19">
         <v>200</v>
       </c>
       <c r="H33" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I33" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J33" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K33" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L33" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M33" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N33" s="14">
         <v>82000</v>
       </c>
       <c r="O33" s="19">
         <v>1100</v>
       </c>
       <c r="P33" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q33" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R33" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S33" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T33" s="14">
         <v>70200</v>
       </c>
       <c r="U33" s="19">
         <v>1300</v>
       </c>
       <c r="V33" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W33" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X33" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y33" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="2:25" ht="15.75" customHeight="1">
       <c r="C34" s="81" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E34" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F34" s="14">
         <v>77000</v>
       </c>
       <c r="G34" s="19">
         <v>0</v>
       </c>
       <c r="H34" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I34" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J34" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K34" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L34" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M34" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N34" s="14">
         <v>108100</v>
       </c>
       <c r="O34" s="19">
         <v>0</v>
       </c>
       <c r="P34" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q34" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R34" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S34" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T34" s="14">
         <v>76200</v>
       </c>
       <c r="U34" s="19">
         <v>0</v>
       </c>
       <c r="V34" s="14">
         <v>95100</v>
       </c>
       <c r="W34" s="19">
         <v>0</v>
       </c>
       <c r="X34" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y34" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="2:25" ht="15.75" customHeight="1">
       <c r="C35" s="81" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E35" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F35" s="14">
         <v>88900</v>
       </c>
       <c r="G35" s="19">
         <v>-400</v>
       </c>
       <c r="H35" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I35" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J35" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K35" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L35" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M35" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N35" s="14">
         <v>111000</v>
       </c>
       <c r="O35" s="19">
         <v>-1400</v>
       </c>
       <c r="P35" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q35" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R35" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S35" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T35" s="14">
         <v>122200</v>
       </c>
       <c r="U35" s="19">
         <v>600</v>
       </c>
       <c r="V35" s="14">
         <v>105900</v>
       </c>
       <c r="W35" s="19">
         <v>0</v>
       </c>
       <c r="X35" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y35" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="2:25" ht="15.75" customHeight="1">
       <c r="C36" s="81" t="s">
         <v>146</v>
       </c>
       <c r="D36" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E36" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>62</v>
       </c>
       <c r="H36" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I36" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J36" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K36" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L36" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M36" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N36" s="14" t="s">
         <v>62</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>62</v>
       </c>
       <c r="P36" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q36" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R36" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S36" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T36" s="14">
         <v>113700</v>
       </c>
       <c r="U36" s="19">
         <v>24700</v>
       </c>
       <c r="V36" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W36" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X36" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y36" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="2:25" ht="15.75" customHeight="1">
       <c r="C37" s="81" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E37" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F37" s="14">
         <v>86100</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
       <c r="H37" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I37" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J37" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K37" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L37" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M37" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N37" s="14">
         <v>94100</v>
       </c>
       <c r="O37" s="19">
         <v>0</v>
       </c>
       <c r="P37" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q37" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R37" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S37" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T37" s="14">
         <v>86700</v>
       </c>
       <c r="U37" s="19">
         <v>0</v>
       </c>
       <c r="V37" s="14">
         <v>88000</v>
       </c>
       <c r="W37" s="19">
         <v>500</v>
       </c>
       <c r="X37" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y37" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="2:25" ht="15.75" customHeight="1">
       <c r="C38" s="81" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E38" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F38" s="14">
         <v>80800</v>
       </c>
       <c r="G38" s="19">
         <v>0</v>
       </c>
       <c r="H38" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I38" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J38" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K38" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L38" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M38" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N38" s="14">
         <v>97800</v>
       </c>
       <c r="O38" s="19">
         <v>0</v>
       </c>
       <c r="P38" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q38" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R38" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S38" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T38" s="14">
         <v>88300</v>
       </c>
       <c r="U38" s="19">
         <v>-200</v>
       </c>
       <c r="V38" s="14">
         <v>83700</v>
       </c>
       <c r="W38" s="19">
         <v>0</v>
       </c>
       <c r="X38" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y38" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="2:25" ht="15.75" customHeight="1">
       <c r="C39" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E39" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F39" s="14">
         <v>74700</v>
       </c>
       <c r="G39" s="19">
         <v>0</v>
       </c>
       <c r="H39" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I39" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J39" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K39" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L39" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M39" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N39" s="14">
         <v>90500</v>
       </c>
       <c r="O39" s="19">
         <v>0</v>
       </c>
       <c r="P39" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q39" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R39" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S39" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T39" s="14">
         <v>78100</v>
       </c>
       <c r="U39" s="19">
         <v>0</v>
       </c>
       <c r="V39" s="14">
         <v>84400</v>
       </c>
       <c r="W39" s="19">
         <v>2200</v>
       </c>
       <c r="X39" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y39" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="2:25" ht="15.75" customHeight="1">
       <c r="C40" s="81" t="s">
         <v>147</v>
       </c>
       <c r="D40" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E40" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F40" s="14">
         <v>86300</v>
       </c>
       <c r="G40" s="19">
         <v>200</v>
       </c>
       <c r="H40" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I40" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J40" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K40" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L40" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M40" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N40" s="14">
         <v>81900</v>
       </c>
       <c r="O40" s="19">
         <v>0</v>
       </c>
       <c r="P40" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q40" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R40" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S40" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T40" s="14">
         <v>88800</v>
       </c>
       <c r="U40" s="19">
         <v>1100</v>
       </c>
       <c r="V40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W40" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X40" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y40" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="2:25" ht="15.75" customHeight="1">
       <c r="C41" s="81" t="s">
         <v>148</v>
       </c>
       <c r="D41" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E41" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F41" s="14">
         <v>73600</v>
       </c>
       <c r="G41" s="19">
         <v>0</v>
       </c>
       <c r="H41" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I41" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J41" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K41" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L41" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M41" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N41" s="14">
         <v>87200</v>
       </c>
       <c r="O41" s="19">
         <v>-100</v>
       </c>
       <c r="P41" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q41" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R41" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S41" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T41" s="14">
         <v>77800</v>
       </c>
       <c r="U41" s="19">
         <v>2300</v>
       </c>
       <c r="V41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W41" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X41" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y41" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="2:25" ht="15.75" customHeight="1">
       <c r="C42" s="81" t="s">
         <v>149</v>
       </c>
       <c r="D42" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E42" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F42" s="14">
-        <v>67000</v>
+        <v>68900</v>
       </c>
       <c r="G42" s="19">
-        <v>0</v>
+        <v>1900</v>
       </c>
       <c r="H42" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I42" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J42" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K42" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L42" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M42" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N42" s="14">
-        <v>98500</v>
+        <v>101200</v>
       </c>
       <c r="O42" s="19">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="P42" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q42" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R42" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S42" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T42" s="14">
-        <v>73100</v>
+        <v>88000</v>
       </c>
       <c r="U42" s="19">
-        <v>0</v>
+        <v>14900</v>
       </c>
       <c r="V42" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W42" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X42" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y42" s="19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="2:25" ht="6" customHeight="1">
       <c r="B43" s="60"/>
       <c r="C43" s="56"/>
       <c r="D43" s="9"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="77"/>
       <c r="O43" s="77"/>
       <c r="P43" s="77"/>
       <c r="Q43" s="77"/>
       <c r="R43" s="77"/>
       <c r="S43" s="77"/>
       <c r="T43" s="10"/>
       <c r="U43" s="10"/>
       <c r="V43" s="77"/>
       <c r="W43" s="77"/>
       <c r="X43" s="77"/>
       <c r="Y43" s="77"/>
     </row>
     <row r="44" spans="2:25" ht="6" customHeight="1">
       <c r="C44" s="78"/>
       <c r="D44" s="53"/>
       <c r="E44" s="53"/>
       <c r="F44" s="53"/>
       <c r="G44" s="53"/>
       <c r="H44" s="53"/>
       <c r="I44" s="53"/>
       <c r="J44" s="53"/>
       <c r="K44" s="53"/>
     </row>
     <row r="45" spans="2:25" ht="11.25" customHeight="1">
-      <c r="C45" s="112" t="s">
+      <c r="C45" s="154" t="s">
         <v>134</v>
       </c>
-      <c r="D45" s="112"/>
-[...12 lines deleted...]
-      <c r="Q45" s="112"/>
+      <c r="D45" s="154"/>
+      <c r="E45" s="154"/>
+      <c r="F45" s="154"/>
+      <c r="G45" s="154"/>
+      <c r="H45" s="154"/>
+      <c r="I45" s="154"/>
+      <c r="J45" s="154"/>
+      <c r="K45" s="154"/>
+      <c r="L45" s="154"/>
+      <c r="M45" s="154"/>
+      <c r="N45" s="154"/>
+      <c r="O45" s="154"/>
+      <c r="P45" s="154"/>
+      <c r="Q45" s="154"/>
     </row>
     <row r="46" spans="2:25" ht="11.25" customHeight="1">
       <c r="C46" s="101" t="s">
         <v>177</v>
       </c>
       <c r="D46" s="98"/>
       <c r="E46" s="98"/>
       <c r="F46" s="98"/>
       <c r="G46" s="98"/>
       <c r="H46" s="98"/>
       <c r="I46" s="98"/>
       <c r="J46" s="98"/>
       <c r="K46" s="98"/>
       <c r="L46" s="98"/>
       <c r="M46" s="98"/>
       <c r="N46" s="98"/>
       <c r="O46" s="98"/>
       <c r="P46" s="98"/>
       <c r="Q46" s="98"/>
     </row>
     <row r="47" spans="2:25" ht="11.25" customHeight="1">
       <c r="C47" s="108" t="s">
         <v>164</v>
       </c>
       <c r="D47" s="98"/>
       <c r="E47" s="98"/>
       <c r="F47" s="98"/>
       <c r="G47" s="98"/>
       <c r="H47" s="98"/>
       <c r="I47" s="98"/>
       <c r="J47" s="98"/>
       <c r="K47" s="98"/>
       <c r="L47" s="98"/>
       <c r="M47" s="98"/>
       <c r="N47" s="98"/>
       <c r="O47" s="98"/>
       <c r="P47" s="98"/>
       <c r="Q47" s="98"/>
     </row>
     <row r="48" spans="2:25">
       <c r="C48" s="108" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D48" s="84"/>
       <c r="E48" s="84"/>
       <c r="F48" s="84"/>
       <c r="G48" s="84"/>
       <c r="H48" s="84"/>
       <c r="I48" s="84"/>
       <c r="J48" s="84"/>
       <c r="K48" s="84"/>
     </row>
     <row r="49" spans="3:11" ht="11.25" customHeight="1">
       <c r="C49" s="84"/>
       <c r="D49" s="84"/>
       <c r="E49" s="84"/>
       <c r="F49" s="84"/>
       <c r="G49" s="84"/>
       <c r="H49" s="84"/>
       <c r="I49" s="84"/>
       <c r="J49" s="84"/>
       <c r="K49" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="B5:C10"/>
-[...17 lines deleted...]
-    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
     <mergeCell ref="C45:Q45"/>
     <mergeCell ref="X5:Y6"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="T6:U6"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="V6:W6"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="N5:S6"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="R8:S8"/>
-    <mergeCell ref="T7:U7"/>
-[...7 lines deleted...]
-    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="B5:C10"/>
+    <mergeCell ref="D5:E6"/>
+    <mergeCell ref="F5:K6"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="H9:I9"/>
   </mergeCells>
   <phoneticPr fontId="12"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="5" orientation="portrait" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="11" max="46" man="1"/>
     <brk id="19" max="46" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="C13" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF99"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I50"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
@@ -11697,120 +11697,120 @@
     <col min="4" max="7" width="10.88671875" style="31" customWidth="1"/>
     <col min="8" max="9" width="9.109375" style="31" customWidth="1"/>
     <col min="10" max="16384" width="9" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="17.25" customHeight="1"/>
     <row r="2" spans="2:9" ht="17.25" customHeight="1"/>
     <row r="3" spans="2:9" ht="14.25" customHeight="1">
       <c r="B3" s="34" t="s">
         <v>56</v>
       </c>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
     </row>
     <row r="4" spans="2:9" ht="18.75" customHeight="1" thickBot="1">
       <c r="G4" s="37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="12" customHeight="1" thickTop="1">
-      <c r="B5" s="173" t="s">
+      <c r="B5" s="162" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="174"/>
-      <c r="D5" s="118" t="s">
+      <c r="C5" s="163"/>
+      <c r="D5" s="133" t="s">
         <v>51</v>
       </c>
-      <c r="E5" s="115"/>
-      <c r="F5" s="118" t="s">
+      <c r="E5" s="135"/>
+      <c r="F5" s="133" t="s">
         <v>54</v>
       </c>
-      <c r="G5" s="114"/>
+      <c r="G5" s="134"/>
       <c r="H5" s="82"/>
       <c r="I5" s="82"/>
     </row>
     <row r="6" spans="2:9" ht="10.5" customHeight="1">
-      <c r="B6" s="175"/>
-[...4 lines deleted...]
-      <c r="G6" s="116"/>
+      <c r="B6" s="164"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="124"/>
+      <c r="E6" s="120"/>
+      <c r="F6" s="124"/>
+      <c r="G6" s="126"/>
       <c r="H6" s="82"/>
       <c r="I6" s="82"/>
     </row>
     <row r="7" spans="2:9" ht="11.25" customHeight="1">
-      <c r="B7" s="175"/>
-[...1 lines deleted...]
-      <c r="D7" s="143" t="s">
+      <c r="B7" s="164"/>
+      <c r="C7" s="165"/>
+      <c r="D7" s="151" t="s">
         <v>58</v>
       </c>
-      <c r="E7" s="129"/>
-      <c r="F7" s="143" t="s">
+      <c r="E7" s="153"/>
+      <c r="F7" s="151" t="s">
         <v>58</v>
       </c>
-      <c r="G7" s="129"/>
+      <c r="G7" s="153"/>
       <c r="H7" s="66"/>
       <c r="I7" s="66"/>
     </row>
     <row r="8" spans="2:9" ht="11.25" customHeight="1">
-      <c r="B8" s="175"/>
-[...1 lines deleted...]
-      <c r="D8" s="154" t="s">
+      <c r="B8" s="164"/>
+      <c r="C8" s="165"/>
+      <c r="D8" s="121" t="s">
         <v>59</v>
       </c>
-      <c r="E8" s="150"/>
-      <c r="F8" s="154" t="s">
+      <c r="E8" s="113"/>
+      <c r="F8" s="121" t="s">
         <v>59</v>
       </c>
-      <c r="G8" s="150"/>
+      <c r="G8" s="113"/>
       <c r="H8" s="66"/>
       <c r="I8" s="66"/>
     </row>
     <row r="9" spans="2:9" ht="11.25" customHeight="1">
-      <c r="B9" s="175"/>
-[...1 lines deleted...]
-      <c r="D9" s="155" t="s">
+      <c r="B9" s="164"/>
+      <c r="C9" s="164"/>
+      <c r="D9" s="122" t="s">
         <v>57</v>
       </c>
-      <c r="E9" s="152"/>
-      <c r="F9" s="155" t="s">
+      <c r="E9" s="115"/>
+      <c r="F9" s="122" t="s">
         <v>57</v>
       </c>
-      <c r="G9" s="152"/>
+      <c r="G9" s="115"/>
       <c r="H9" s="66"/>
       <c r="I9" s="66"/>
     </row>
     <row r="10" spans="2:9">
-      <c r="B10" s="177"/>
-      <c r="C10" s="177"/>
+      <c r="B10" s="166"/>
+      <c r="C10" s="166"/>
       <c r="D10" s="45" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="43" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="45" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="43" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="59"/>
       <c r="I10" s="65"/>
     </row>
     <row r="11" spans="2:9" ht="4.2" customHeight="1">
       <c r="B11" s="62"/>
       <c r="C11" s="62"/>
       <c r="D11" s="4"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="58"/>
       <c r="I11" s="58"/>
     </row>
@@ -12347,54 +12347,54 @@
     </row>
     <row r="42" spans="2:9" ht="15.75" customHeight="1">
       <c r="C42" s="81" t="s">
         <v>159</v>
       </c>
       <c r="D42" s="14">
         <v>2300</v>
       </c>
       <c r="E42" s="15">
         <v>0</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H42" s="14"/>
       <c r="I42" s="15"/>
     </row>
     <row r="43" spans="2:9" ht="15.75" customHeight="1">
       <c r="C43" s="81" t="s">
         <v>160</v>
       </c>
       <c r="D43" s="14">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="E43" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="F43" s="14">
         <v>2800</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
       <c r="H43" s="14"/>
       <c r="I43" s="15"/>
     </row>
     <row r="44" spans="2:9" ht="15.75" customHeight="1">
       <c r="C44" s="81" t="s">
         <v>161</v>
       </c>
       <c r="D44" s="14">
         <v>2300</v>
       </c>
       <c r="E44" s="15">
         <v>0</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>62</v>
@@ -12419,59 +12419,59 @@
         <v>62</v>
       </c>
       <c r="H45" s="14"/>
       <c r="I45" s="15"/>
     </row>
     <row r="46" spans="2:9" ht="6" customHeight="1">
       <c r="B46" s="60"/>
       <c r="C46" s="56"/>
       <c r="D46" s="9"/>
       <c r="E46" s="10"/>
       <c r="F46" s="10"/>
       <c r="G46" s="10"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
     </row>
     <row r="47" spans="2:9" ht="6" customHeight="1">
       <c r="C47" s="53"/>
       <c r="D47" s="54"/>
       <c r="E47" s="54"/>
       <c r="F47" s="54"/>
       <c r="G47" s="54"/>
       <c r="H47" s="64"/>
       <c r="I47" s="64"/>
     </row>
     <row r="48" spans="2:9" ht="22.2" customHeight="1">
-      <c r="C48" s="112" t="s">
+      <c r="C48" s="154" t="s">
         <v>163</v>
       </c>
-      <c r="D48" s="112"/>
-[...4 lines deleted...]
-      <c r="I48" s="112"/>
+      <c r="D48" s="154"/>
+      <c r="E48" s="154"/>
+      <c r="F48" s="154"/>
+      <c r="G48" s="154"/>
+      <c r="H48" s="154"/>
+      <c r="I48" s="154"/>
     </row>
     <row r="49" spans="3:9" ht="12.75" customHeight="1">
       <c r="C49" s="83"/>
       <c r="D49" s="83"/>
       <c r="E49" s="83"/>
       <c r="F49" s="83"/>
       <c r="G49" s="83"/>
       <c r="H49" s="83"/>
       <c r="I49" s="83"/>
     </row>
     <row r="50" spans="3:9" ht="12.75" customHeight="1">
       <c r="C50" s="63"/>
       <c r="D50" s="14"/>
       <c r="E50" s="15"/>
       <c r="F50" s="14"/>
       <c r="G50" s="15"/>
       <c r="H50" s="14"/>
       <c r="I50" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B5:C10"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="D8:E8"/>
@@ -12617,50 +12617,51 @@
     <row r="32" spans="30:30" ht="20.100000000000001" customHeight="1">
       <c r="AD32" s="96"/>
     </row>
     <row r="35" spans="11:15" ht="20.100000000000001" customHeight="1">
       <c r="K35" s="97"/>
       <c r="L35" s="97"/>
       <c r="M35" s="97"/>
       <c r="N35" s="97"/>
       <c r="O35" s="97"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C5:H5"/>
   </mergeCells>
   <phoneticPr fontId="12"/>
   <hyperlinks>
     <hyperlink ref="C5" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>目次</vt:lpstr>
       <vt:lpstr>素材・木材チップ価格</vt:lpstr>
       <vt:lpstr>木材製品価格（製材品・間柱・普通合板）</vt:lpstr>
       <vt:lpstr>木材製品価格（集成管柱）</vt:lpstr>
       <vt:lpstr>調査の概要</vt:lpstr>