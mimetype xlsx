--- v0 (2026-06-02)
+++ v1 (2026-07-21)
@@ -17,101 +17,101 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E493AD1-1712-42D8-A3CB-EFF2B4E7B8E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB34FEF4-2CB3-4F8C-B1E6-2F4406D5E953}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="766" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="30503" r:id="rId1"/>
     <sheet name="全国" sheetId="30485" r:id="rId2"/>
     <sheet name="北海道" sheetId="30495" r:id="rId3"/>
     <sheet name="東北" sheetId="30496" r:id="rId4"/>
     <sheet name="北陸" sheetId="30498" r:id="rId5"/>
     <sheet name="関東" sheetId="30497" r:id="rId6"/>
     <sheet name="東海" sheetId="30499" r:id="rId7"/>
     <sheet name="近畿" sheetId="30500" r:id="rId8"/>
     <sheet name="中国・四国" sheetId="30501" r:id="rId9"/>
     <sheet name="九州・沖縄" sheetId="30502" r:id="rId10"/>
     <sheet name="調査の概要" sheetId="30484" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">関東!$A$1:$AW$31</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">中国・四国!$A$1:$AW$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">関東!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">近畿!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">九州・沖縄!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">全国!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">中国・四国!$A$1:$AW$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">調査の概要!$A$1:$B$12</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">東海!$A$1:$AW$31</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">北陸!$A$1:$AW$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">東海!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">東北!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">北海道!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">北陸!$A$1:$AW$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">目次!$A$1:$C$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1965" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2046" uniqueCount="84">
   <si>
     <t>出荷量</t>
   </si>
   <si>
     <t>入荷量</t>
     <rPh sb="0" eb="3">
       <t>ニュウカリョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>出荷量</t>
     <rPh sb="0" eb="3">
       <t>シュッカリョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
@@ -762,51 +762,51 @@
 (3) この統計表の数値は概数値である。確定した詳細な数値はホームページに掲載（令和９年３月
 　予定）する。
 (4) この統計表に掲載された数値を他に掲載する場合は、「合板統計」（農林水産省）による旨を
   記載してください。</t>
     <rPh sb="4" eb="5">
       <t>ホン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>モト</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヒョウショウ</t>
     </rPh>
     <rPh sb="268" eb="269">
       <t>ムネ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>　　　令和８年４月の調査対象工場数は、80（有効回答数 77、有効回答率 96.3％）である。</t>
+    <t>　　　令和８年５月の調査対象工場数は、80（有効回答数 77、有効回答率 96.3％）である。</t>
     <rPh sb="3" eb="5">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ネン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ガツ</t>
     </rPh>
     <rPh sb="10" eb="14">
       <t>チョウサタイショウ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>コウジョウスウ</t>
     </rPh>
     <rPh sb="22" eb="27">
       <t>ユウコウカイトウスウ</t>
     </rPh>
     <rPh sb="31" eb="36">
       <t>ユウコウカイトウリツ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
 </sst>
 </file>
@@ -1533,87 +1533,87 @@
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="パーセント 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="パーセント 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="ハイパーリンク" xfId="3" builtinId="8"/>
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 4" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 5" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準_H.14.11" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="標準_H15標本製材様式_速報（一括決裁）" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="標準_速報（一括決裁）" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -1680,57 +1680,57 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FDFDE72-FB91-49DF-882F-8E81B932FBE0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2007,57 +2007,57 @@
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D72899-D3A4-4C59-B89B-F5DAC41A88C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2243,57 +2243,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421C4B1C-AA3C-4564-9958-B14A845DAFEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2479,57 +2479,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD7AB564-83F2-470A-A9ED-6BD7FF667B95}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2715,57 +2715,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B12CF0A-D6BC-4645-87C2-859C72397C90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2951,57 +2951,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1709A9D-5040-497D-A850-2DC57475054B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3187,57 +3187,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96B46572-6329-4983-815A-EEBDB5502550}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3423,57 +3423,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B61BC935-BB72-4EDF-9625-EABB8C2B2D81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3659,57 +3659,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E79B4C3-4150-4BE4-A5B7-4713CA043133}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -4460,51 +4460,51 @@
     <mergeCell ref="B15:C15"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <hyperlinks>
     <hyperlink ref="C3" location="全国!A1" display="１　全国" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C6" location="北海道!A1" display="２　北海道" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="C7" location="東北!A1" display="３　東北" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C10" location="東海!A1" display="６　東海" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="C11" location="近畿!A1" display="７　近畿" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C12" location="中国・四国!A1" display="８　中国・四国" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C13" location="九州・沖縄!A1" display="９　九州・沖縄" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="C8" location="北陸!A1" display="４　北陸" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="C9" location="関東!A1" display="４　関東" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B15:C15" location="調査の概要!A1" display="調査の概要" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet13">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW26"/>
+  <dimension ref="A1:AW27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -4528,110 +4528,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -4641,266 +4641,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>19596</v>
       </c>
       <c r="C8" s="60">
         <v>19591</v>
       </c>
       <c r="D8" s="60">
         <v>5</v>
       </c>
       <c r="E8" s="60">
         <v>22574</v>
       </c>
       <c r="F8" s="60">
         <v>22357</v>
       </c>
       <c r="G8" s="60">
         <v>217</v>
       </c>
       <c r="H8" s="60">
         <v>29478</v>
@@ -7242,434 +7242,583 @@
       <c r="AP23" s="60">
         <v>12072</v>
       </c>
       <c r="AQ23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR23" s="60">
         <v>683</v>
       </c>
       <c r="AS23" s="60">
         <v>683</v>
       </c>
       <c r="AT23" s="60">
         <v>13531</v>
       </c>
       <c r="AU23" s="60">
         <v>113</v>
       </c>
       <c r="AV23" s="60">
         <v>113</v>
       </c>
       <c r="AW23" s="60">
         <v>4</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15.75" customHeight="1">
-[...15 lines deleted...]
-      <c r="F24" s="68">
+    <row r="24" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>23526</v>
+      </c>
+      <c r="C24" s="60">
+        <v>23526</v>
+      </c>
+      <c r="D24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="60">
+        <v>18993</v>
+      </c>
+      <c r="F24" s="60">
+        <v>18878</v>
+      </c>
+      <c r="G24" s="60">
+        <v>115</v>
+      </c>
+      <c r="H24" s="60">
+        <v>29102</v>
+      </c>
+      <c r="I24" s="60">
+        <v>28782</v>
+      </c>
+      <c r="J24" s="60">
+        <v>320</v>
+      </c>
+      <c r="K24" s="60">
         <v>124</v>
       </c>
-      <c r="G24" s="68">
-[...126 lines deleted...]
-        <v>100</v>
+      <c r="L24" s="60">
+        <v>11621</v>
+      </c>
+      <c r="M24" s="60">
+        <v>8</v>
+      </c>
+      <c r="N24" s="60">
+        <v>153</v>
+      </c>
+      <c r="O24" s="60">
+        <v>6010</v>
+      </c>
+      <c r="P24" s="60">
+        <v>5450</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>13488</v>
+      </c>
+      <c r="R24" s="60">
+        <v>124</v>
+      </c>
+      <c r="S24" s="60">
+        <v>10603</v>
+      </c>
+      <c r="T24" s="60">
+        <v>10592</v>
+      </c>
+      <c r="U24" s="60">
+        <v>11</v>
+      </c>
+      <c r="V24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W24" s="60">
+        <v>11621</v>
+      </c>
+      <c r="X24" s="60">
+        <v>8</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>153</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>6010</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>5450</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>13488</v>
+      </c>
+      <c r="AC24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>10592</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>10592</v>
+      </c>
+      <c r="AF24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>10929</v>
+      </c>
+      <c r="AI24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>153</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>5326</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>5450</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>12785</v>
+      </c>
+      <c r="AN24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>10216</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>10216</v>
+      </c>
+      <c r="AQ24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR24" s="60">
+        <v>684</v>
+      </c>
+      <c r="AS24" s="60">
+        <v>684</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>10929</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>124</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>124</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
-        <v>54</v>
-[...61 lines deleted...]
-      <c r="V25" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="C25" s="68">
+        <v>162.80000000000001</v>
+      </c>
+      <c r="D25" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="68">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="F25" s="68">
+        <v>79</v>
+      </c>
+      <c r="G25" s="68">
+        <v>96.6</v>
+      </c>
+      <c r="H25" s="68">
+        <v>118.5</v>
+      </c>
+      <c r="I25" s="68">
+        <v>119.3</v>
+      </c>
+      <c r="J25" s="68">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="K25" s="68">
+        <v>109.7</v>
+      </c>
+      <c r="L25" s="68">
+        <v>81.7</v>
+      </c>
+      <c r="M25" s="68">
+        <v>160</v>
+      </c>
+      <c r="N25" s="68">
+        <v>63.5</v>
+      </c>
+      <c r="O25" s="68">
+        <v>73</v>
+      </c>
+      <c r="P25" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>105.7</v>
+      </c>
+      <c r="R25" s="68">
+        <v>109.7</v>
+      </c>
+      <c r="S25" s="68">
+        <v>85</v>
+      </c>
+      <c r="T25" s="68">
+        <v>85</v>
+      </c>
+      <c r="U25" s="68">
+        <v>100</v>
+      </c>
+      <c r="V25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="70">
-[...17 lines deleted...]
-      <c r="AC25" s="70" t="s">
+      <c r="W25" s="68">
+        <v>81.7</v>
+      </c>
+      <c r="X25" s="68">
+        <v>160</v>
+      </c>
+      <c r="Y25" s="68">
+        <v>63.5</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>73</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>105.7</v>
+      </c>
+      <c r="AC25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="70">
-[...5 lines deleted...]
-      <c r="AF25" s="70" t="s">
+      <c r="AD25" s="68">
+        <v>85</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>85</v>
+      </c>
+      <c r="AF25" s="68" t="s">
         <v>81</v>
       </c>
       <c r="AG25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="70">
-[...2 lines deleted...]
-      <c r="AI25" s="70" t="s">
+      <c r="AH25" s="68">
+        <v>80.8</v>
+      </c>
+      <c r="AI25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="70">
-[...11 lines deleted...]
-      <c r="AN25" s="70" t="s">
+      <c r="AJ25" s="68">
+        <v>63.5</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>107.2</v>
+      </c>
+      <c r="AN25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="70">
-[...5 lines deleted...]
-      <c r="AQ25" s="70" t="s">
+      <c r="AO25" s="68">
+        <v>84.6</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>84.6</v>
+      </c>
+      <c r="AQ25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="70">
-[...14 lines deleted...]
-      <c r="AW25" s="70">
+      <c r="AR25" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="AS25" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>80.8</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>109.7</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>109.7</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="69">
+        <v>102.1</v>
+      </c>
+      <c r="C26" s="70">
+        <v>103.5</v>
+      </c>
+      <c r="D26" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="70">
+        <v>84.7</v>
+      </c>
+      <c r="F26" s="70">
+        <v>84.6</v>
+      </c>
+      <c r="G26" s="70">
+        <v>92</v>
+      </c>
+      <c r="H26" s="70">
+        <v>86.4</v>
+      </c>
+      <c r="I26" s="70">
+        <v>86.6</v>
+      </c>
+      <c r="J26" s="70">
+        <v>70.8</v>
+      </c>
+      <c r="K26" s="70">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="L26" s="70">
+        <v>89.4</v>
+      </c>
+      <c r="M26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N26" s="70">
+        <v>159.4</v>
+      </c>
+      <c r="O26" s="70">
+        <v>84.2</v>
+      </c>
+      <c r="P26" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>111.6</v>
+      </c>
+      <c r="R26" s="70">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="S26" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="T26" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="U26" s="70">
+        <v>91.7</v>
+      </c>
+      <c r="V26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="W26" s="70">
+        <v>89.4</v>
+      </c>
+      <c r="X26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y26" s="70">
+        <v>159.4</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>84.2</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>111.6</v>
+      </c>
+      <c r="AC26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="AF26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG26" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH26" s="70">
+        <v>88.1</v>
+      </c>
+      <c r="AI26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ26" s="70">
+        <v>159.4</v>
+      </c>
+      <c r="AK26" s="70">
+        <v>81.5</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>111.7</v>
+      </c>
+      <c r="AN26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO26" s="70">
+        <v>104.9</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>104.9</v>
+      </c>
+      <c r="AQ26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR26" s="70">
+        <v>114.6</v>
+      </c>
+      <c r="AS26" s="70">
+        <v>114.6</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>88.1</v>
+      </c>
+      <c r="AU26" s="70">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AV26" s="70">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AW26" s="70">
         <v>200</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="27" spans="1:49" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
-    <mergeCell ref="AU3:AW4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:L12"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="96.125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1"/>
     <row r="2" spans="1:12" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>28</v>
@@ -7725,51 +7874,51 @@
     <row r="11" spans="1:12" s="18" customFormat="1" ht="39.75" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B12" s="19" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9"/>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1" xr:uid="{00000000-0004-0000-0A00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="8" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:AY26"/>
+  <dimension ref="A1:AY27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="50" width="9" style="39"/>
     <col min="51" max="51" width="10.375" style="39" bestFit="1" customWidth="1"/>
     <col min="52" max="16384" width="9" style="39"/>
@@ -7795,110 +7944,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>65</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:51" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:51" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -7908,266 +8057,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:51" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:51" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:51" ht="15.75" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>334992</v>
       </c>
       <c r="C8" s="60">
         <v>321600</v>
       </c>
       <c r="D8" s="60">
         <v>13392</v>
       </c>
       <c r="E8" s="60">
         <v>373160</v>
       </c>
       <c r="F8" s="60">
         <v>353351</v>
       </c>
       <c r="G8" s="60">
         <v>19809</v>
       </c>
       <c r="H8" s="60">
         <v>394407</v>
@@ -10526,444 +10675,594 @@
       </c>
       <c r="AQ23" s="60">
         <v>1151</v>
       </c>
       <c r="AR23" s="60">
         <v>2202</v>
       </c>
       <c r="AS23" s="60">
         <v>2202</v>
       </c>
       <c r="AT23" s="60">
         <v>186527</v>
       </c>
       <c r="AU23" s="60">
         <v>40425</v>
       </c>
       <c r="AV23" s="60">
         <v>40099</v>
       </c>
       <c r="AW23" s="60">
         <v>46415</v>
       </c>
       <c r="AY23" s="67"/>
     </row>
     <row r="24" spans="1:51" ht="15.75" customHeight="1">
-      <c r="A24" s="62" t="s">
-[...145 lines deleted...]
-      </c>
+      <c r="A24" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>343546</v>
+      </c>
+      <c r="C24" s="60">
+        <v>327517</v>
+      </c>
+      <c r="D24" s="60">
+        <v>16029</v>
+      </c>
+      <c r="E24" s="60">
+        <v>341228</v>
+      </c>
+      <c r="F24" s="60">
+        <v>326316</v>
+      </c>
+      <c r="G24" s="60">
+        <v>14912</v>
+      </c>
+      <c r="H24" s="60">
+        <v>525004</v>
+      </c>
+      <c r="I24" s="60">
+        <v>430862</v>
+      </c>
+      <c r="J24" s="60">
+        <v>94142</v>
+      </c>
+      <c r="K24" s="60">
+        <v>37969</v>
+      </c>
+      <c r="L24" s="60">
+        <v>205073</v>
+      </c>
+      <c r="M24" s="60">
+        <v>1592</v>
+      </c>
+      <c r="N24" s="60">
+        <v>33636</v>
+      </c>
+      <c r="O24" s="60">
+        <v>87818</v>
+      </c>
+      <c r="P24" s="60">
+        <v>82027</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>216416</v>
+      </c>
+      <c r="R24" s="60">
+        <v>39149</v>
+      </c>
+      <c r="S24" s="60">
+        <v>189731</v>
+      </c>
+      <c r="T24" s="60">
+        <v>143494</v>
+      </c>
+      <c r="U24" s="60">
+        <v>46237</v>
+      </c>
+      <c r="V24" s="60">
+        <v>14477</v>
+      </c>
+      <c r="W24" s="60">
+        <v>202315</v>
+      </c>
+      <c r="X24" s="60">
+        <v>1082</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>32927</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>86353</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>81953</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>213114</v>
+      </c>
+      <c r="AC24" s="60">
+        <v>13911</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>165405</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>141190</v>
+      </c>
+      <c r="AF24" s="60">
+        <v>24215</v>
+      </c>
+      <c r="AG24" s="60">
+        <v>2979</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>183644</v>
+      </c>
+      <c r="AI24" s="60">
+        <v>1064</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>21757</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>80785</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>80038</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>194824</v>
+      </c>
+      <c r="AN24" s="60">
+        <v>2512</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>133965</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>132347</v>
+      </c>
+      <c r="AQ24" s="60">
+        <v>1618</v>
+      </c>
+      <c r="AR24" s="60">
+        <v>2312</v>
+      </c>
+      <c r="AS24" s="60">
+        <v>2312</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>183644</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>36208</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>36322</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>45716</v>
+      </c>
+      <c r="AY24" s="67"/>
     </row>
     <row r="25" spans="1:51" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>98.8</v>
+      </c>
+      <c r="C25" s="68">
+        <v>95.8</v>
+      </c>
+      <c r="D25" s="68">
+        <v>276.8</v>
+      </c>
+      <c r="E25" s="68">
+        <v>95.3</v>
+      </c>
+      <c r="F25" s="68">
+        <v>94.1</v>
+      </c>
+      <c r="G25" s="68">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="H25" s="68">
+        <v>100.4</v>
+      </c>
+      <c r="I25" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="J25" s="68">
+        <v>101.2</v>
+      </c>
+      <c r="K25" s="68">
+        <v>104.8</v>
+      </c>
+      <c r="L25" s="68">
+        <v>97.9</v>
+      </c>
+      <c r="M25" s="68">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="N25" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="O25" s="68">
+        <v>95.8</v>
+      </c>
+      <c r="P25" s="68">
+        <v>102.2</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>97.7</v>
+      </c>
+      <c r="R25" s="68">
+        <v>96.6</v>
+      </c>
+      <c r="S25" s="68">
+        <v>93.8</v>
+      </c>
+      <c r="T25" s="68">
+        <v>92.7</v>
+      </c>
+      <c r="U25" s="68">
+        <v>97.4</v>
+      </c>
+      <c r="V25" s="68">
+        <v>106.5</v>
+      </c>
+      <c r="W25" s="68">
+        <v>99</v>
+      </c>
+      <c r="X25" s="68">
+        <v>95.4</v>
+      </c>
+      <c r="Y25" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>95.9</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>102.1</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>98.7</v>
+      </c>
+      <c r="AC25" s="68">
+        <v>106.2</v>
+      </c>
+      <c r="AD25" s="68">
+        <v>94.2</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>92.9</v>
+      </c>
+      <c r="AF25" s="68">
+        <v>102.4</v>
+      </c>
+      <c r="AG25" s="68">
+        <v>93</v>
+      </c>
+      <c r="AH25" s="68">
+        <v>98.5</v>
+      </c>
+      <c r="AI25" s="68">
+        <v>94.2</v>
+      </c>
+      <c r="AJ25" s="68">
+        <v>98.3</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>95.6</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>101.6</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="AN25" s="68">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="AO25" s="68">
+        <v>92.6</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>92.2</v>
+      </c>
+      <c r="AQ25" s="68">
+        <v>140.6</v>
+      </c>
+      <c r="AR25" s="68">
+        <v>105</v>
+      </c>
+      <c r="AS25" s="68">
+        <v>105</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>98.5</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>89.6</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>90.6</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:51" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="69">
+      <c r="B26" s="69">
+        <v>85.2</v>
+      </c>
+      <c r="C26" s="70">
+        <v>87.1</v>
+      </c>
+      <c r="D26" s="70">
+        <v>58.5</v>
+      </c>
+      <c r="E26" s="70">
+        <v>92.9</v>
+      </c>
+      <c r="F26" s="70">
+        <v>93.2</v>
+      </c>
+      <c r="G26" s="70">
+        <v>87</v>
+      </c>
+      <c r="H26" s="70">
+        <v>113.7</v>
+      </c>
+      <c r="I26" s="70">
+        <v>109.7</v>
+      </c>
+      <c r="J26" s="70">
+        <v>136.4</v>
+      </c>
+      <c r="K26" s="70">
+        <v>108.6</v>
+      </c>
+      <c r="L26" s="70">
+        <v>94.1</v>
+      </c>
+      <c r="M26" s="70">
+        <v>82.3</v>
+      </c>
+      <c r="N26" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="O26" s="70">
+        <v>88.7</v>
+      </c>
+      <c r="P26" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>100</v>
+      </c>
+      <c r="R26" s="70">
+        <v>110.3</v>
+      </c>
+      <c r="S26" s="70">
+        <v>89.2</v>
+      </c>
+      <c r="T26" s="70">
+        <v>90.6</v>
+      </c>
+      <c r="U26" s="70">
         <v>85.1</v>
       </c>
-      <c r="C25" s="70">
-[...32 lines deleted...]
-      <c r="N25" s="70">
+      <c r="V26" s="70">
+        <v>117.2</v>
+      </c>
+      <c r="W26" s="70">
+        <v>94.1</v>
+      </c>
+      <c r="X26" s="70">
+        <v>101.9</v>
+      </c>
+      <c r="Y26" s="70">
+        <v>98.9</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>88.4</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>98.6</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>99.7</v>
+      </c>
+      <c r="AC26" s="70">
+        <v>115</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>95.8</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>93.6</v>
+      </c>
+      <c r="AF26" s="70">
+        <v>111.1</v>
+      </c>
+      <c r="AG26" s="68">
+        <v>111.7</v>
+      </c>
+      <c r="AH26" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="AI26" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="AJ26" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="AK26" s="70">
+        <v>90.1</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>97.1</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>99.7</v>
+      </c>
+      <c r="AN26" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="AO26" s="70">
+        <v>92.9</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>92.5</v>
+      </c>
+      <c r="AQ26" s="70">
+        <v>132</v>
+      </c>
+      <c r="AR26" s="70">
+        <v>87.3</v>
+      </c>
+      <c r="AS26" s="70">
+        <v>87.3</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="AU26" s="70">
         <v>95.5</v>
       </c>
-      <c r="O25" s="70">
-[...102 lines deleted...]
-        <v>94.2</v>
+      <c r="AV26" s="70">
+        <v>99.1</v>
+      </c>
+      <c r="AW26" s="70">
+        <v>92.3</v>
       </c>
     </row>
-    <row r="26" spans="1:51" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="27" spans="1:51" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="L6:P6"/>
-[...8 lines deleted...]
-    <mergeCell ref="S6:U6"/>
+    <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AB6:AB7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AC6:AC7"/>
+    <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AN6:AN7"/>
-    <mergeCell ref="W6:AA6"/>
-[...3 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="L6:P6"/>
+    <mergeCell ref="V6:V7"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="S6:U6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW26"/>
+  <dimension ref="A1:AW27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -10987,110 +11286,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -11100,266 +11399,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>22531</v>
       </c>
       <c r="C8" s="60">
         <v>22531</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>22682</v>
       </c>
       <c r="F8" s="60">
         <v>22441</v>
       </c>
       <c r="G8" s="60">
         <v>241</v>
       </c>
       <c r="H8" s="60">
         <v>3168</v>
@@ -13701,445 +14000,594 @@
       <c r="AP23" s="60">
         <v>6693</v>
       </c>
       <c r="AQ23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR23" s="60">
         <v>45</v>
       </c>
       <c r="AS23" s="60">
         <v>45</v>
       </c>
       <c r="AT23" s="60">
         <v>7527</v>
       </c>
       <c r="AU23" s="60">
         <v>210</v>
       </c>
       <c r="AV23" s="60">
         <v>296</v>
       </c>
       <c r="AW23" s="60">
         <v>8141</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15.75" customHeight="1">
-[...145 lines deleted...]
-        <v>99</v>
+    <row r="24" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>21736</v>
+      </c>
+      <c r="C24" s="60">
+        <v>21736</v>
+      </c>
+      <c r="D24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="60">
+        <v>21791</v>
+      </c>
+      <c r="F24" s="60">
+        <v>21791</v>
+      </c>
+      <c r="G24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24" s="60">
+        <v>1716</v>
+      </c>
+      <c r="I24" s="60">
+        <v>1716</v>
+      </c>
+      <c r="J24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K24" s="60">
+        <v>181</v>
+      </c>
+      <c r="L24" s="60">
+        <v>19427</v>
+      </c>
+      <c r="M24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N24" s="60">
+        <v>4543</v>
+      </c>
+      <c r="O24" s="60">
+        <v>9249</v>
+      </c>
+      <c r="P24" s="60">
+        <v>5635</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>17921</v>
+      </c>
+      <c r="R24" s="60">
+        <v>193</v>
+      </c>
+      <c r="S24" s="60">
+        <v>10631</v>
+      </c>
+      <c r="T24" s="60">
+        <v>10181</v>
+      </c>
+      <c r="U24" s="60">
+        <v>450</v>
+      </c>
+      <c r="V24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W24" s="60">
+        <v>19427</v>
+      </c>
+      <c r="X24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>4543</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>9249</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>5635</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>17921</v>
+      </c>
+      <c r="AC24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>10181</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>10181</v>
+      </c>
+      <c r="AF24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>10877</v>
+      </c>
+      <c r="AI24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>1126</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>6031</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>3720</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>10230</v>
+      </c>
+      <c r="AN24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>7341</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>7341</v>
+      </c>
+      <c r="AQ24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>10877</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>248</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>254</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>8135</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
-        <v>54</v>
-[...7 lines deleted...]
-      <c r="D25" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>93.6</v>
+      </c>
+      <c r="C25" s="68">
+        <v>93.6</v>
+      </c>
+      <c r="D25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="70">
-[...5 lines deleted...]
-      <c r="G25" s="70" t="s">
+      <c r="E25" s="68">
+        <v>94.1</v>
+      </c>
+      <c r="F25" s="68">
+        <v>94.1</v>
+      </c>
+      <c r="G25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="H25" s="70">
-[...5 lines deleted...]
-      <c r="J25" s="70" t="s">
+      <c r="H25" s="68">
+        <v>96.9</v>
+      </c>
+      <c r="I25" s="68">
+        <v>96.9</v>
+      </c>
+      <c r="J25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="K25" s="70">
-[...38 lines deleted...]
-      <c r="X25" s="70" t="s">
+      <c r="K25" s="68">
+        <v>43.1</v>
+      </c>
+      <c r="L25" s="68">
+        <v>115.3</v>
+      </c>
+      <c r="M25" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="68">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="O25" s="68">
+        <v>142.4</v>
+      </c>
+      <c r="P25" s="68">
+        <v>117.9</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>101.6</v>
+      </c>
+      <c r="R25" s="68">
+        <v>7.8</v>
+      </c>
+      <c r="S25" s="68">
+        <v>116.3</v>
+      </c>
+      <c r="T25" s="68">
+        <v>117.3</v>
+      </c>
+      <c r="U25" s="68">
+        <v>97.4</v>
+      </c>
+      <c r="V25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="70">
-[...20 lines deleted...]
-      <c r="AF25" s="70" t="s">
+      <c r="W25" s="68">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="X25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y25" s="68">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>142.4</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>117.9</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>116.5</v>
+      </c>
+      <c r="AC25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD25" s="68">
+        <v>117.3</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>117.3</v>
+      </c>
+      <c r="AF25" s="68" t="s">
         <v>81</v>
       </c>
       <c r="AG25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="70">
-[...2 lines deleted...]
-      <c r="AI25" s="70" t="s">
+      <c r="AH25" s="68">
+        <v>144.5</v>
+      </c>
+      <c r="AI25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="70">
-[...11 lines deleted...]
-      <c r="AN25" s="70" t="s">
+      <c r="AJ25" s="68">
+        <v>103</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>193.2</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>112.3</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="AN25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="70">
-[...5 lines deleted...]
-      <c r="AQ25" s="70" t="s">
+      <c r="AO25" s="68">
+        <v>109.7</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>109.7</v>
+      </c>
+      <c r="AQ25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="70">
-[...11 lines deleted...]
-      <c r="AV25" s="70">
+      <c r="AR25" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS25" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>144.5</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>118.1</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>85.8</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="69">
+        <v>101.5</v>
+      </c>
+      <c r="C26" s="70">
+        <v>101.5</v>
+      </c>
+      <c r="D26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" s="70">
         <v>102.1</v>
       </c>
-      <c r="AW25" s="70">
-        <v>105.2</v>
+      <c r="F26" s="70">
+        <v>102.1</v>
+      </c>
+      <c r="G26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="H26" s="70">
+        <v>104.3</v>
+      </c>
+      <c r="I26" s="70">
+        <v>104.3</v>
+      </c>
+      <c r="J26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="K26" s="70">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="L26" s="70">
+        <v>126.3</v>
+      </c>
+      <c r="M26" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="70">
+        <v>144.5</v>
+      </c>
+      <c r="O26" s="70">
+        <v>108.2</v>
+      </c>
+      <c r="P26" s="70">
+        <v>167.4</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>102.8</v>
+      </c>
+      <c r="R26" s="70">
+        <v>37</v>
+      </c>
+      <c r="S26" s="70">
+        <v>99</v>
+      </c>
+      <c r="T26" s="70">
+        <v>99</v>
+      </c>
+      <c r="U26" s="70">
+        <v>100.2</v>
+      </c>
+      <c r="V26" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="70">
+        <v>129</v>
+      </c>
+      <c r="X26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y26" s="70">
+        <v>144.5</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>108.2</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>167.4</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>104.7</v>
+      </c>
+      <c r="AC26" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>126.2</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>126.2</v>
+      </c>
+      <c r="AF26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG26" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH26" s="70">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="AI26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ26" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="AK26" s="70">
+        <v>185.9</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>139.9</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>117.4</v>
+      </c>
+      <c r="AN26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO26" s="70">
+        <v>113.2</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>113.2</v>
+      </c>
+      <c r="AQ26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR26" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="AU26" s="70">
+        <v>38</v>
+      </c>
+      <c r="AV26" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="AW26" s="70">
+        <v>100</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="27" spans="1:49" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
-    <mergeCell ref="AU3:AW4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW26"/>
+  <dimension ref="A1:AW27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -14163,110 +14611,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -14276,266 +14724,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>162259</v>
       </c>
       <c r="C8" s="60">
         <v>162259</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>169866</v>
       </c>
       <c r="F8" s="60">
         <v>161995</v>
       </c>
       <c r="G8" s="60">
         <v>7871</v>
       </c>
       <c r="H8" s="60">
         <v>201432</v>
@@ -16877,445 +17325,594 @@
       <c r="AP23" s="60">
         <v>65193</v>
       </c>
       <c r="AQ23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR23" s="60">
         <v>615</v>
       </c>
       <c r="AS23" s="60">
         <v>615</v>
       </c>
       <c r="AT23" s="60">
         <v>72169</v>
       </c>
       <c r="AU23" s="60">
         <v>827</v>
       </c>
       <c r="AV23" s="60">
         <v>827</v>
       </c>
       <c r="AW23" s="60">
         <v>870</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15.75" customHeight="1">
-[...145 lines deleted...]
-        <v>100</v>
+    <row r="24" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>144112</v>
+      </c>
+      <c r="C24" s="60">
+        <v>143993</v>
+      </c>
+      <c r="D24" s="60">
+        <v>119</v>
+      </c>
+      <c r="E24" s="60">
+        <v>150598</v>
+      </c>
+      <c r="F24" s="60">
+        <v>145551</v>
+      </c>
+      <c r="G24" s="60">
+        <v>5047</v>
+      </c>
+      <c r="H24" s="60">
+        <v>262223</v>
+      </c>
+      <c r="I24" s="60">
+        <v>241235</v>
+      </c>
+      <c r="J24" s="60">
+        <v>20988</v>
+      </c>
+      <c r="K24" s="60">
+        <v>786</v>
+      </c>
+      <c r="L24" s="60">
+        <v>76604</v>
+      </c>
+      <c r="M24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N24" s="60">
+        <v>11121</v>
+      </c>
+      <c r="O24" s="60">
+        <v>30655</v>
+      </c>
+      <c r="P24" s="60">
+        <v>34828</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>83791</v>
+      </c>
+      <c r="R24" s="60">
+        <v>872</v>
+      </c>
+      <c r="S24" s="60">
+        <v>63150</v>
+      </c>
+      <c r="T24" s="60">
+        <v>62815</v>
+      </c>
+      <c r="U24" s="60">
+        <v>335</v>
+      </c>
+      <c r="V24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W24" s="60">
+        <v>76604</v>
+      </c>
+      <c r="X24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>11121</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>30655</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>34828</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>83791</v>
+      </c>
+      <c r="AC24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>62285</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>62285</v>
+      </c>
+      <c r="AF24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>71836</v>
+      </c>
+      <c r="AI24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>6980</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>30028</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>34828</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>78488</v>
+      </c>
+      <c r="AN24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>58541</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>58541</v>
+      </c>
+      <c r="AQ24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR24" s="60">
+        <v>627</v>
+      </c>
+      <c r="AS24" s="60">
+        <v>627</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>71836</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>869</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>749</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>990</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E25" s="70">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>90.5</v>
+      </c>
+      <c r="C25" s="68">
+        <v>93.4</v>
+      </c>
+      <c r="D25" s="68">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E25" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="F25" s="68">
+        <v>98.9</v>
+      </c>
+      <c r="G25" s="68">
+        <v>114.6</v>
+      </c>
+      <c r="H25" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="I25" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="J25" s="68">
+        <v>81</v>
+      </c>
+      <c r="K25" s="68">
+        <v>99.6</v>
+      </c>
+      <c r="L25" s="68">
+        <v>100.2</v>
+      </c>
+      <c r="M25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="N25" s="68">
+        <v>107.7</v>
+      </c>
+      <c r="O25" s="68">
         <v>94.8</v>
       </c>
-      <c r="F25" s="70">
-[...20 lines deleted...]
-      <c r="M25" s="70" t="s">
+      <c r="P25" s="68">
+        <v>103</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>101</v>
+      </c>
+      <c r="R25" s="68">
+        <v>105.4</v>
+      </c>
+      <c r="S25" s="68">
+        <v>89.7</v>
+      </c>
+      <c r="T25" s="68">
+        <v>89.7</v>
+      </c>
+      <c r="U25" s="68">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="V25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="70">
-[...23 lines deleted...]
-      <c r="V25" s="70" t="s">
+      <c r="W25" s="68">
+        <v>100.2</v>
+      </c>
+      <c r="X25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="70">
-[...2 lines deleted...]
-      <c r="X25" s="70" t="s">
+      <c r="Y25" s="68">
+        <v>107.7</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>94.8</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>103</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>101</v>
+      </c>
+      <c r="AC25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="70">
-[...20 lines deleted...]
-      <c r="AF25" s="70" t="s">
+      <c r="AD25" s="68">
+        <v>89.7</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>89.7</v>
+      </c>
+      <c r="AF25" s="68" t="s">
         <v>81</v>
       </c>
       <c r="AG25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="70">
-[...2 lines deleted...]
-      <c r="AI25" s="70" t="s">
+      <c r="AH25" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="AI25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="70">
-[...2 lines deleted...]
-      <c r="AK25" s="70">
+      <c r="AJ25" s="68">
+        <v>105.4</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>94.7</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>103</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>100.8</v>
+      </c>
+      <c r="AN25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO25" s="68">
+        <v>89.8</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>89.8</v>
+      </c>
+      <c r="AQ25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR25" s="68">
+        <v>102</v>
+      </c>
+      <c r="AS25" s="68">
+        <v>102</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>105.1</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>90.6</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="69">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="C26" s="70">
+        <v>85.3</v>
+      </c>
+      <c r="D26" s="70">
+        <v>0.7</v>
+      </c>
+      <c r="E26" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="F26" s="70">
+        <v>92.2</v>
+      </c>
+      <c r="G26" s="70">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="H26" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="I26" s="70">
+        <v>101.9</v>
+      </c>
+      <c r="J26" s="70">
+        <v>89.7</v>
+      </c>
+      <c r="K26" s="70">
+        <v>74.5</v>
+      </c>
+      <c r="L26" s="70">
+        <v>87.9</v>
+      </c>
+      <c r="M26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N26" s="70">
+        <v>88.9</v>
+      </c>
+      <c r="O26" s="70">
+        <v>78</v>
+      </c>
+      <c r="P26" s="70">
+        <v>98.6</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>97.1</v>
+      </c>
+      <c r="R26" s="70">
+        <v>74.8</v>
+      </c>
+      <c r="S26" s="70">
+        <v>81.5</v>
+      </c>
+      <c r="T26" s="70">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="U26" s="70">
+        <v>40.4</v>
+      </c>
+      <c r="V26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="W26" s="70">
+        <v>87.9</v>
+      </c>
+      <c r="X26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y26" s="70">
+        <v>88.9</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>78</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>98.6</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>97.1</v>
+      </c>
+      <c r="AC26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>81.8</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>81.8</v>
+      </c>
+      <c r="AF26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG26" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH26" s="70">
+        <v>87.9</v>
+      </c>
+      <c r="AI26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ26" s="70">
         <v>86.3</v>
       </c>
-      <c r="AL25" s="70">
-[...5 lines deleted...]
-      <c r="AN25" s="70" t="s">
+      <c r="AK26" s="70">
+        <v>78.5</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>98.6</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>96.5</v>
+      </c>
+      <c r="AN26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="70">
-[...5 lines deleted...]
-      <c r="AQ25" s="70" t="s">
+      <c r="AO26" s="70">
+        <v>81.7</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>81.7</v>
+      </c>
+      <c r="AQ26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="70">
-[...15 lines deleted...]
-        <v>70.3</v>
+      <c r="AR26" s="70">
+        <v>60.8</v>
+      </c>
+      <c r="AS26" s="70">
+        <v>60.8</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>87.9</v>
+      </c>
+      <c r="AU26" s="70">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="AV26" s="70">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="AW26" s="70">
+        <v>69.3</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="27" spans="1:49" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
-    <mergeCell ref="AU3:AW4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet9">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW26"/>
+  <dimension ref="A1:AW27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -17339,110 +17936,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -17452,266 +18049,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>17935</v>
       </c>
       <c r="C8" s="60">
         <v>17934</v>
       </c>
       <c r="D8" s="60">
         <v>1</v>
       </c>
       <c r="E8" s="60">
         <v>25062</v>
       </c>
       <c r="F8" s="60">
         <v>20758</v>
       </c>
       <c r="G8" s="60">
         <v>4304</v>
       </c>
       <c r="H8" s="60">
         <v>13314</v>
@@ -20053,445 +20650,594 @@
       <c r="AP23" s="60">
         <v>7255</v>
       </c>
       <c r="AQ23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR23" s="60">
         <v>47</v>
       </c>
       <c r="AS23" s="60">
         <v>47</v>
       </c>
       <c r="AT23" s="60">
         <v>16430</v>
       </c>
       <c r="AU23" s="60">
         <v>14</v>
       </c>
       <c r="AV23" s="60">
         <v>14</v>
       </c>
       <c r="AW23" s="60">
         <v>37</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15.75" customHeight="1">
-[...145 lines deleted...]
-        <v>100</v>
+    <row r="24" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>30217</v>
+      </c>
+      <c r="C24" s="60">
+        <v>22873</v>
+      </c>
+      <c r="D24" s="60">
+        <v>7344</v>
+      </c>
+      <c r="E24" s="60">
+        <v>27028</v>
+      </c>
+      <c r="F24" s="60">
+        <v>24714</v>
+      </c>
+      <c r="G24" s="60">
+        <v>2314</v>
+      </c>
+      <c r="H24" s="60">
+        <v>31589</v>
+      </c>
+      <c r="I24" s="60">
+        <v>15123</v>
+      </c>
+      <c r="J24" s="60">
+        <v>16466</v>
+      </c>
+      <c r="K24" s="60">
+        <v>7</v>
+      </c>
+      <c r="L24" s="60">
+        <v>18521</v>
+      </c>
+      <c r="M24" s="60">
+        <v>520</v>
+      </c>
+      <c r="N24" s="60">
+        <v>1469</v>
+      </c>
+      <c r="O24" s="60">
+        <v>9914</v>
+      </c>
+      <c r="P24" s="60">
+        <v>6618</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>19174</v>
+      </c>
+      <c r="R24" s="60">
+        <v>9</v>
+      </c>
+      <c r="S24" s="60">
+        <v>9394</v>
+      </c>
+      <c r="T24" s="60">
+        <v>9347</v>
+      </c>
+      <c r="U24" s="60">
+        <v>47</v>
+      </c>
+      <c r="V24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W24" s="60">
+        <v>15763</v>
+      </c>
+      <c r="X24" s="60">
+        <v>10</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>760</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>8449</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>6544</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>15938</v>
+      </c>
+      <c r="AC24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>7573</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>7573</v>
+      </c>
+      <c r="AF24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>15578</v>
+      </c>
+      <c r="AI24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>737</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>8297</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>6544</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>15755</v>
+      </c>
+      <c r="AN24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>7078</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>7078</v>
+      </c>
+      <c r="AQ24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR24" s="60">
+        <v>114</v>
+      </c>
+      <c r="AS24" s="60">
+        <v>114</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>15578</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>9</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>9</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
-        <v>54</v>
-[...61 lines deleted...]
-      <c r="V25" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>111.8</v>
+      </c>
+      <c r="C25" s="68">
+        <v>84.6</v>
+      </c>
+      <c r="D25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="70">
-[...17 lines deleted...]
-      <c r="AC25" s="70" t="s">
+      <c r="E25" s="68">
+        <v>99</v>
+      </c>
+      <c r="F25" s="68">
+        <v>97.9</v>
+      </c>
+      <c r="G25" s="68">
+        <v>112.4</v>
+      </c>
+      <c r="H25" s="68">
+        <v>111.2</v>
+      </c>
+      <c r="I25" s="68">
+        <v>89.1</v>
+      </c>
+      <c r="J25" s="68">
+        <v>144</v>
+      </c>
+      <c r="K25" s="68">
+        <v>50</v>
+      </c>
+      <c r="L25" s="68">
+        <v>94.8</v>
+      </c>
+      <c r="M25" s="68">
+        <v>93</v>
+      </c>
+      <c r="N25" s="68">
+        <v>86.4</v>
+      </c>
+      <c r="O25" s="68">
+        <v>92.3</v>
+      </c>
+      <c r="P25" s="68">
+        <v>101.4</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>88.6</v>
+      </c>
+      <c r="R25" s="68">
+        <v>64.3</v>
+      </c>
+      <c r="S25" s="68">
+        <v>93.2</v>
+      </c>
+      <c r="T25" s="68">
+        <v>93.5</v>
+      </c>
+      <c r="U25" s="68">
+        <v>56.6</v>
+      </c>
+      <c r="V25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="70">
-[...5 lines deleted...]
-      <c r="AF25" s="70" t="s">
+      <c r="W25" s="68">
+        <v>95.3</v>
+      </c>
+      <c r="X25" s="68">
+        <v>26.3</v>
+      </c>
+      <c r="Y25" s="68">
+        <v>87.1</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>92.8</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>100.4</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>86.6</v>
+      </c>
+      <c r="AC25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD25" s="68">
+        <v>97.7</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>97.7</v>
+      </c>
+      <c r="AF25" s="68" t="s">
         <v>81</v>
       </c>
       <c r="AG25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="70">
-[...17 lines deleted...]
-      <c r="AN25" s="70" t="s">
+      <c r="AH25" s="68">
+        <v>94.8</v>
+      </c>
+      <c r="AI25" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="68">
+        <v>86.6</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>91.9</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>100.4</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>86.9</v>
+      </c>
+      <c r="AN25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="70">
-[...5 lines deleted...]
-      <c r="AQ25" s="70" t="s">
+      <c r="AO25" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="AQ25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="70">
-[...15 lines deleted...]
-        <v>78.7</v>
+      <c r="AR25" s="68">
+        <v>242.6</v>
+      </c>
+      <c r="AS25" s="68">
+        <v>242.6</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>94.8</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>64.3</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>64.3</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>10.8</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="26" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="69">
+        <v>147.69999999999999</v>
+      </c>
+      <c r="C26" s="70">
+        <v>112.9</v>
+      </c>
+      <c r="D26" s="70">
+        <v>3513.9</v>
+      </c>
+      <c r="E26" s="70">
+        <v>108.5</v>
+      </c>
+      <c r="F26" s="70">
+        <v>105.7</v>
+      </c>
+      <c r="G26" s="70">
+        <v>150.5</v>
+      </c>
+      <c r="H26" s="70">
+        <v>214.1</v>
+      </c>
+      <c r="I26" s="70">
+        <v>129.9</v>
+      </c>
+      <c r="J26" s="70">
+        <v>529.1</v>
+      </c>
+      <c r="K26" s="70">
+        <v>58.3</v>
+      </c>
+      <c r="L26" s="70">
+        <v>107.1</v>
+      </c>
+      <c r="M26" s="70">
+        <v>92.5</v>
+      </c>
+      <c r="N26" s="70">
+        <v>89.5</v>
+      </c>
+      <c r="O26" s="70">
+        <v>103.9</v>
+      </c>
+      <c r="P26" s="70">
+        <v>119.2</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>110.9</v>
+      </c>
+      <c r="R26" s="70">
+        <v>81.8</v>
+      </c>
+      <c r="S26" s="70">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="T26" s="70">
+        <v>72.3</v>
+      </c>
+      <c r="U26" s="70">
+        <v>51.6</v>
+      </c>
+      <c r="V26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="W26" s="70">
+        <v>106.3</v>
+      </c>
+      <c r="X26" s="70">
+        <v>166.7</v>
+      </c>
+      <c r="Y26" s="70">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>102.8</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>118.9</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>106</v>
+      </c>
+      <c r="AC26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>91.7</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>91.7</v>
+      </c>
+      <c r="AF26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG26" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH26" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="AI26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ26" s="70">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="AK26" s="70">
+        <v>103.6</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>118.9</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>106.5</v>
+      </c>
+      <c r="AN26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO26" s="70">
+        <v>88.5</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>88.5</v>
+      </c>
+      <c r="AQ26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR26" s="70">
+        <v>79.7</v>
+      </c>
+      <c r="AS26" s="70">
+        <v>79.7</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="AU26" s="70">
+        <v>81.8</v>
+      </c>
+      <c r="AV26" s="70">
+        <v>69.2</v>
+      </c>
+      <c r="AW26" s="70">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
-    <mergeCell ref="AU3:AW4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW26"/>
+  <dimension ref="A1:AW27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -20515,110 +21261,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -20628,266 +21374,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>19154</v>
       </c>
       <c r="C8" s="60">
         <v>18987</v>
       </c>
       <c r="D8" s="60">
         <v>167</v>
       </c>
       <c r="E8" s="60">
         <v>22603</v>
       </c>
       <c r="F8" s="60">
         <v>22436</v>
       </c>
       <c r="G8" s="60">
         <v>167</v>
       </c>
       <c r="H8" s="60">
         <v>30732</v>
@@ -23229,445 +23975,594 @@
       <c r="AP23" s="60">
         <v>10592</v>
       </c>
       <c r="AQ23" s="60">
         <v>1151</v>
       </c>
       <c r="AR23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT23" s="60">
         <v>7686</v>
       </c>
       <c r="AU23" s="60">
         <v>11459</v>
       </c>
       <c r="AV23" s="60">
         <v>11557</v>
       </c>
       <c r="AW23" s="60">
         <v>3876</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15.75" customHeight="1">
-[...145 lines deleted...]
-        <v>95.8</v>
+    <row r="24" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>18620</v>
+      </c>
+      <c r="C24" s="60">
+        <v>18450</v>
+      </c>
+      <c r="D24" s="60">
+        <v>170</v>
+      </c>
+      <c r="E24" s="60">
+        <v>18890</v>
+      </c>
+      <c r="F24" s="60">
+        <v>18720</v>
+      </c>
+      <c r="G24" s="60">
+        <v>170</v>
+      </c>
+      <c r="H24" s="60">
+        <v>38027</v>
+      </c>
+      <c r="I24" s="60">
+        <v>37357</v>
+      </c>
+      <c r="J24" s="60">
+        <v>670</v>
+      </c>
+      <c r="K24" s="60">
+        <v>9905</v>
+      </c>
+      <c r="L24" s="60">
+        <v>9080</v>
+      </c>
+      <c r="M24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N24" s="60">
+        <v>1916</v>
+      </c>
+      <c r="O24" s="60">
+        <v>3896</v>
+      </c>
+      <c r="P24" s="60">
+        <v>3268</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>9037</v>
+      </c>
+      <c r="R24" s="60">
+        <v>9941</v>
+      </c>
+      <c r="S24" s="60">
+        <v>16293</v>
+      </c>
+      <c r="T24" s="60">
+        <v>10701</v>
+      </c>
+      <c r="U24" s="60">
+        <v>5592</v>
+      </c>
+      <c r="V24" s="60">
+        <v>3067</v>
+      </c>
+      <c r="W24" s="60">
+        <v>9080</v>
+      </c>
+      <c r="X24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>1916</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>3896</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>3268</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>8971</v>
+      </c>
+      <c r="AC24" s="60">
+        <v>2603</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>12397</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>10701</v>
+      </c>
+      <c r="AF24" s="60">
+        <v>1696</v>
+      </c>
+      <c r="AG24" s="60">
+        <v>2979</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>7124</v>
+      </c>
+      <c r="AI24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>3856</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>3268</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>7015</v>
+      </c>
+      <c r="AN24" s="60">
+        <v>2512</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>12319</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>10701</v>
+      </c>
+      <c r="AQ24" s="60">
+        <v>1618</v>
+      </c>
+      <c r="AR24" s="60">
+        <v>40</v>
+      </c>
+      <c r="AS24" s="60">
+        <v>40</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>7124</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>9913</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>9905</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>3885</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>83.1</v>
+      </c>
+      <c r="C25" s="68">
+        <v>83.1</v>
+      </c>
+      <c r="D25" s="68">
+        <v>81</v>
+      </c>
+      <c r="E25" s="68">
+        <v>86.9</v>
+      </c>
+      <c r="F25" s="68">
+        <v>87.2</v>
+      </c>
+      <c r="G25" s="68">
+        <v>63.2</v>
+      </c>
+      <c r="H25" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="I25" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="J25" s="68">
+        <v>100</v>
+      </c>
+      <c r="K25" s="68">
+        <v>84.9</v>
+      </c>
+      <c r="L25" s="68">
+        <v>87.3</v>
+      </c>
+      <c r="M25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="N25" s="68">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="O25" s="68">
+        <v>88.8</v>
+      </c>
+      <c r="P25" s="68">
+        <v>99</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>102.5</v>
+      </c>
+      <c r="R25" s="68">
+        <v>87</v>
+      </c>
+      <c r="S25" s="68">
+        <v>100.2</v>
+      </c>
+      <c r="T25" s="68">
+        <v>101</v>
+      </c>
+      <c r="U25" s="68">
+        <v>98.6</v>
+      </c>
+      <c r="V25" s="68">
+        <v>92.8</v>
+      </c>
+      <c r="W25" s="68">
+        <v>87.3</v>
+      </c>
+      <c r="X25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y25" s="68">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>88.8</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>99</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>102.8</v>
+      </c>
+      <c r="AC25" s="68">
+        <v>81.7</v>
+      </c>
+      <c r="AD25" s="68">
+        <v>104.8</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>101</v>
+      </c>
+      <c r="AF25" s="68">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="AG25" s="68">
+        <v>93</v>
+      </c>
+      <c r="AH25" s="68">
+        <v>92.7</v>
+      </c>
+      <c r="AI25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>87.9</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>99</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>116.7</v>
+      </c>
+      <c r="AN25" s="68">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="AO25" s="68">
+        <v>104.9</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>101</v>
+      </c>
+      <c r="AQ25" s="68">
+        <v>140.6</v>
+      </c>
+      <c r="AR25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>92.7</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>86.5</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>85.7</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>100.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="69">
-[...14 lines deleted...]
-      <c r="G25" s="70">
+      <c r="B26" s="69">
+        <v>86.5</v>
+      </c>
+      <c r="C26" s="70">
+        <v>86.5</v>
+      </c>
+      <c r="D26" s="70">
+        <v>85.4</v>
+      </c>
+      <c r="E26" s="70">
+        <v>86.8</v>
+      </c>
+      <c r="F26" s="70">
         <v>87.3</v>
       </c>
-      <c r="H25" s="70">
-[...14 lines deleted...]
-      <c r="M25" s="70" t="s">
+      <c r="G26" s="70">
+        <v>50.6</v>
+      </c>
+      <c r="H26" s="70">
+        <v>168.5</v>
+      </c>
+      <c r="I26" s="70">
+        <v>187.5</v>
+      </c>
+      <c r="J26" s="70">
+        <v>25.3</v>
+      </c>
+      <c r="K26" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="L26" s="70">
+        <v>84.9</v>
+      </c>
+      <c r="M26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="70">
-[...29 lines deleted...]
-      <c r="X25" s="70" t="s">
+      <c r="N26" s="70">
+        <v>94.8</v>
+      </c>
+      <c r="O26" s="70">
+        <v>87</v>
+      </c>
+      <c r="P26" s="70">
+        <v>77.8</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>86.3</v>
+      </c>
+      <c r="R26" s="70">
+        <v>91</v>
+      </c>
+      <c r="S26" s="70">
+        <v>140.9</v>
+      </c>
+      <c r="T26" s="70">
+        <v>145.1</v>
+      </c>
+      <c r="U26" s="70">
+        <v>133.4</v>
+      </c>
+      <c r="V26" s="70">
+        <v>112.8</v>
+      </c>
+      <c r="W26" s="70">
+        <v>84.9</v>
+      </c>
+      <c r="X26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="70">
-[...29 lines deleted...]
-      <c r="AI25" s="70" t="s">
+      <c r="Y26" s="70">
+        <v>94.8</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>87</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>77.8</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>86</v>
+      </c>
+      <c r="AC26" s="70">
+        <v>103.8</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>145.1</v>
+      </c>
+      <c r="AF26" s="70">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="AG26" s="68">
+        <v>111.7</v>
+      </c>
+      <c r="AH26" s="70">
+        <v>82.4</v>
+      </c>
+      <c r="AI26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="70" t="s">
+      <c r="AJ26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AK25" s="70">
-[...36 lines deleted...]
-        <v>91.3</v>
+      <c r="AK26" s="70">
+        <v>86.8</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>77.8</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>83.8</v>
+      </c>
+      <c r="AN26" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="AO26" s="70">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>145.1</v>
+      </c>
+      <c r="AQ26" s="70">
+        <v>132</v>
+      </c>
+      <c r="AR26" s="70">
+        <v>114.3</v>
+      </c>
+      <c r="AS26" s="70">
+        <v>114.3</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>82.4</v>
+      </c>
+      <c r="AU26" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="AV26" s="70">
+        <v>89.8</v>
+      </c>
+      <c r="AW26" s="70">
+        <v>96.2</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="27" spans="1:49" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
-    <mergeCell ref="AU3:AW4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet10">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW26"/>
+  <dimension ref="A1:AW27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -23691,110 +24586,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -23804,266 +24699,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>6305</v>
       </c>
       <c r="C8" s="60">
         <v>6305</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>13167</v>
       </c>
       <c r="F8" s="60">
         <v>13167</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="60">
         <v>5442</v>
@@ -26405,445 +27300,594 @@
       <c r="AP23" s="60">
         <v>6215</v>
       </c>
       <c r="AQ23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT23" s="60">
         <v>9331</v>
       </c>
       <c r="AU23" s="60">
         <v>3748</v>
       </c>
       <c r="AV23" s="60">
         <v>3849</v>
       </c>
       <c r="AW23" s="60">
         <v>888</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15.75" customHeight="1">
-[...145 lines deleted...]
-        <v>89.8</v>
+    <row r="24" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="60">
+        <v>12695</v>
+      </c>
+      <c r="C24" s="60">
+        <v>12695</v>
+      </c>
+      <c r="D24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="60">
+        <v>13358</v>
+      </c>
+      <c r="F24" s="60">
+        <v>13358</v>
+      </c>
+      <c r="G24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24" s="60">
+        <v>9101</v>
+      </c>
+      <c r="I24" s="60">
+        <v>9101</v>
+      </c>
+      <c r="J24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K24" s="60">
+        <v>3484</v>
+      </c>
+      <c r="L24" s="60">
+        <v>9108</v>
+      </c>
+      <c r="M24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N24" s="60">
+        <v>3738</v>
+      </c>
+      <c r="O24" s="60">
+        <v>1540</v>
+      </c>
+      <c r="P24" s="60">
+        <v>3830</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>9378</v>
+      </c>
+      <c r="R24" s="60">
+        <v>3318</v>
+      </c>
+      <c r="S24" s="60">
+        <v>8358</v>
+      </c>
+      <c r="T24" s="60">
+        <v>5945</v>
+      </c>
+      <c r="U24" s="60">
+        <v>2413</v>
+      </c>
+      <c r="V24" s="60">
+        <v>960</v>
+      </c>
+      <c r="W24" s="60">
+        <v>9108</v>
+      </c>
+      <c r="X24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>3738</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>1540</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>3830</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>9378</v>
+      </c>
+      <c r="AC24" s="60">
+        <v>729</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>7677</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>5945</v>
+      </c>
+      <c r="AF24" s="60">
+        <v>1732</v>
+      </c>
+      <c r="AG24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>9108</v>
+      </c>
+      <c r="AI24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>3738</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>1540</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>3830</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>9378</v>
+      </c>
+      <c r="AN24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>5945</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>5945</v>
+      </c>
+      <c r="AQ24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>9108</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>3435</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>3523</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
-        <v>54</v>
-[...7 lines deleted...]
-      <c r="D25" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>92.5</v>
+      </c>
+      <c r="C25" s="68">
+        <v>92.5</v>
+      </c>
+      <c r="D25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="70">
-[...5 lines deleted...]
-      <c r="G25" s="70" t="s">
+      <c r="E25" s="68">
+        <v>95.2</v>
+      </c>
+      <c r="F25" s="68">
+        <v>95.2</v>
+      </c>
+      <c r="G25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="H25" s="70">
-[...5 lines deleted...]
-      <c r="J25" s="70" t="s">
+      <c r="H25" s="68">
+        <v>93.2</v>
+      </c>
+      <c r="I25" s="68">
+        <v>93.2</v>
+      </c>
+      <c r="J25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="K25" s="70">
-[...5 lines deleted...]
-      <c r="M25" s="70" t="s">
+      <c r="K25" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="L25" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="M25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="70">
+      <c r="N25" s="68">
+        <v>88.1</v>
+      </c>
+      <c r="O25" s="68">
+        <v>106.2</v>
+      </c>
+      <c r="P25" s="68">
+        <v>105.3</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>95.9</v>
+      </c>
+      <c r="R25" s="68">
+        <v>98.1</v>
+      </c>
+      <c r="S25" s="68">
+        <v>98.8</v>
+      </c>
+      <c r="T25" s="68">
+        <v>95.7</v>
+      </c>
+      <c r="U25" s="68">
+        <v>107.4</v>
+      </c>
+      <c r="V25" s="68">
+        <v>109.1</v>
+      </c>
+      <c r="W25" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="X25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y25" s="68">
+        <v>88.1</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>106.2</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>105.3</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>95.9</v>
+      </c>
+      <c r="AC25" s="68">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="AD25" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>95.7</v>
+      </c>
+      <c r="AF25" s="68">
         <v>115.4</v>
-      </c>
-[...52 lines deleted...]
-        <v>132.19999999999999</v>
       </c>
       <c r="AG25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="70">
-[...2 lines deleted...]
-      <c r="AI25" s="70" t="s">
+      <c r="AH25" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="AI25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="70">
-[...8 lines deleted...]
-      <c r="AM25" s="70">
+      <c r="AJ25" s="68">
+        <v>88.1</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>106.2</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>105.3</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>95.9</v>
+      </c>
+      <c r="AN25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO25" s="68">
+        <v>95.7</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>95.7</v>
+      </c>
+      <c r="AQ25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>91.6</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>91.5</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>90.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="69">
+        <v>90.3</v>
+      </c>
+      <c r="C26" s="70">
+        <v>90.3</v>
+      </c>
+      <c r="D26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" s="70">
+        <v>101.1</v>
+      </c>
+      <c r="F26" s="70">
+        <v>101.1</v>
+      </c>
+      <c r="G26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="H26" s="70">
+        <v>95.1</v>
+      </c>
+      <c r="I26" s="70">
+        <v>95.1</v>
+      </c>
+      <c r="J26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="K26" s="70">
+        <v>172.4</v>
+      </c>
+      <c r="L26" s="70">
+        <v>100.2</v>
+      </c>
+      <c r="M26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N26" s="70">
+        <v>97.9</v>
+      </c>
+      <c r="O26" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="P26" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="R26" s="70">
+        <v>161.5</v>
+      </c>
+      <c r="S26" s="70">
         <v>103.9</v>
       </c>
-      <c r="AN25" s="70" t="s">
+      <c r="T26" s="70">
+        <v>104.7</v>
+      </c>
+      <c r="U26" s="70">
+        <v>101.9</v>
+      </c>
+      <c r="V26" s="70">
+        <v>130.6</v>
+      </c>
+      <c r="W26" s="70">
+        <v>100.2</v>
+      </c>
+      <c r="X26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="70">
-[...5 lines deleted...]
-      <c r="AQ25" s="70" t="s">
+      <c r="Y26" s="70">
+        <v>97.9</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="AC26" s="70">
+        <v>103.8</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>112.2</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>104.7</v>
+      </c>
+      <c r="AF26" s="70">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="AG26" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="70" t="s">
+      <c r="AH26" s="70">
+        <v>100.2</v>
+      </c>
+      <c r="AI26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AS25" s="70" t="s">
+      <c r="AJ26" s="70">
+        <v>97.9</v>
+      </c>
+      <c r="AK26" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="AN26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AT25" s="70">
-[...9 lines deleted...]
-        <v>196</v>
+      <c r="AO26" s="70">
+        <v>104.7</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>104.7</v>
+      </c>
+      <c r="AQ26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>100.2</v>
+      </c>
+      <c r="AU26" s="70">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="AV26" s="70">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="AW26" s="70">
+        <v>208.9</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="27" spans="1:49" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
-    <mergeCell ref="AU3:AW4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet11">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -26867,110 +27911,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -26980,266 +28024,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>11090</v>
       </c>
       <c r="C8" s="60">
         <v>11090</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>15531</v>
       </c>
       <c r="F8" s="60">
         <v>14709</v>
       </c>
       <c r="G8" s="60">
         <v>822</v>
       </c>
       <c r="H8" s="60">
         <v>12230</v>
@@ -29581,447 +30625,596 @@
       <c r="AP23" s="60">
         <v>6468</v>
       </c>
       <c r="AQ23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR23" s="60">
         <v>1</v>
       </c>
       <c r="AS23" s="60">
         <v>1</v>
       </c>
       <c r="AT23" s="60">
         <v>10932</v>
       </c>
       <c r="AU23" s="60">
         <v>12777</v>
       </c>
       <c r="AV23" s="60">
         <v>12194</v>
       </c>
       <c r="AW23" s="60">
         <v>20113</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15.75" customHeight="1">
-[...145 lines deleted...]
-        <v>91.6</v>
+    <row r="24" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>14839</v>
+      </c>
+      <c r="C24" s="60">
+        <v>14839</v>
+      </c>
+      <c r="D24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="60">
+        <v>17273</v>
+      </c>
+      <c r="F24" s="60">
+        <v>16276</v>
+      </c>
+      <c r="G24" s="60">
+        <v>997</v>
+      </c>
+      <c r="H24" s="60">
+        <v>29430</v>
+      </c>
+      <c r="I24" s="60">
+        <v>17550</v>
+      </c>
+      <c r="J24" s="60">
+        <v>11880</v>
+      </c>
+      <c r="K24" s="60">
+        <v>11604</v>
+      </c>
+      <c r="L24" s="60">
+        <v>11227</v>
+      </c>
+      <c r="M24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N24" s="60">
+        <v>1587</v>
+      </c>
+      <c r="O24" s="60">
+        <v>6098</v>
+      </c>
+      <c r="P24" s="60">
+        <v>3542</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>12664</v>
+      </c>
+      <c r="R24" s="60">
+        <v>12043</v>
+      </c>
+      <c r="S24" s="60">
+        <v>23066</v>
+      </c>
+      <c r="T24" s="60">
+        <v>5043</v>
+      </c>
+      <c r="U24" s="60">
+        <v>18023</v>
+      </c>
+      <c r="V24" s="60">
+        <v>6569</v>
+      </c>
+      <c r="W24" s="60">
+        <v>11227</v>
+      </c>
+      <c r="X24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>1587</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>6098</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>3542</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>12664</v>
+      </c>
+      <c r="AC24" s="60">
+        <v>6986</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>13344</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>5043</v>
+      </c>
+      <c r="AF24" s="60">
+        <v>8301</v>
+      </c>
+      <c r="AG24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>11227</v>
+      </c>
+      <c r="AI24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>1587</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>6098</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>3542</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>12664</v>
+      </c>
+      <c r="AN24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>5031</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>5031</v>
+      </c>
+      <c r="AQ24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>11227</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>12141</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>11985</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>19715</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B25" s="69">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>98.2</v>
+      </c>
+      <c r="C25" s="68">
+        <v>98.2</v>
+      </c>
+      <c r="D25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="E25" s="68">
+        <v>105.9</v>
+      </c>
+      <c r="F25" s="68">
+        <v>104.7</v>
+      </c>
+      <c r="G25" s="68">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="H25" s="68">
+        <v>92.4</v>
+      </c>
+      <c r="I25" s="68">
+        <v>92.4</v>
+      </c>
+      <c r="J25" s="68">
+        <v>92.3</v>
+      </c>
+      <c r="K25" s="68">
+        <v>109.1</v>
+      </c>
+      <c r="L25" s="68">
+        <v>102.7</v>
+      </c>
+      <c r="M25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="N25" s="68">
+        <v>143.1</v>
+      </c>
+      <c r="O25" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="P25" s="68">
+        <v>95.4</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>100.7</v>
+      </c>
+      <c r="R25" s="68">
+        <v>98.5</v>
+      </c>
+      <c r="S25" s="68">
         <v>92.5</v>
       </c>
-      <c r="C25" s="70">
-[...2 lines deleted...]
-      <c r="D25" s="70" t="s">
+      <c r="T25" s="68">
+        <v>77.8</v>
+      </c>
+      <c r="U25" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="V25" s="68">
+        <v>108.6</v>
+      </c>
+      <c r="W25" s="68">
+        <v>102.7</v>
+      </c>
+      <c r="X25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="70">
-[...81 lines deleted...]
-        <v>128.1</v>
+      <c r="Y25" s="68">
+        <v>143.1</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>95.4</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>100.7</v>
+      </c>
+      <c r="AC25" s="68">
+        <v>124.8</v>
+      </c>
+      <c r="AD25" s="68">
+        <v>87.8</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>77.8</v>
+      </c>
+      <c r="AF25" s="68">
+        <v>95.2</v>
       </c>
       <c r="AG25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="70">
+      <c r="AH25" s="68">
+        <v>102.7</v>
+      </c>
+      <c r="AI25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ25" s="68">
+        <v>143.1</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>95.4</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>100.7</v>
+      </c>
+      <c r="AN25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO25" s="68">
+        <v>77.8</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>77.8</v>
+      </c>
+      <c r="AQ25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR25" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS25" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>102.7</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>95</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>98.3</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="69">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="C26" s="70">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="D26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" s="70">
+        <v>96.4</v>
+      </c>
+      <c r="F26" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="G26" s="70">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="H26" s="70">
+        <v>448.4</v>
+      </c>
+      <c r="I26" s="70">
+        <v>287.60000000000002</v>
+      </c>
+      <c r="J26" s="70">
+        <v>2582.6</v>
+      </c>
+      <c r="K26" s="70">
+        <v>110</v>
+      </c>
+      <c r="L26" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="M26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N26" s="70">
+        <v>122.5</v>
+      </c>
+      <c r="O26" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="P26" s="70">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>114.1</v>
+      </c>
+      <c r="R26" s="70">
+        <v>105</v>
+      </c>
+      <c r="S26" s="70">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="T26" s="70">
+        <v>61.2</v>
+      </c>
+      <c r="U26" s="70">
+        <v>83.1</v>
+      </c>
+      <c r="V26" s="70">
+        <v>141.6</v>
+      </c>
+      <c r="W26" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="X26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y26" s="70">
+        <v>122.5</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>114.1</v>
+      </c>
+      <c r="AC26" s="70">
+        <v>140.4</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>90.7</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>61.2</v>
+      </c>
+      <c r="AF26" s="70">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="AG26" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH26" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="AI26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ26" s="70">
+        <v>122.5</v>
+      </c>
+      <c r="AK26" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>114.1</v>
+      </c>
+      <c r="AN26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO26" s="70">
+        <v>61.1</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>61.1</v>
+      </c>
+      <c r="AQ26" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR26" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>94.5</v>
+      </c>
+      <c r="AU26" s="70">
         <v>101</v>
       </c>
-      <c r="AI25" s="70" t="s">
-[...8 lines deleted...]
-      <c r="AL25" s="70">
+      <c r="AV26" s="70">
         <v>102.5</v>
       </c>
-      <c r="AM25" s="70">
-[...30 lines deleted...]
-        <v>83.1</v>
+      <c r="AW26" s="70">
+        <v>83.7</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="9" customHeight="1">
-[...44 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="27" spans="1:49" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
-    <row r="27" spans="1:49">
-      <c r="V27" s="64"/>
+    <row r="28" spans="1:49">
+      <c r="V28" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
-    <mergeCell ref="AU3:AW4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet12">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW26"/>
+  <dimension ref="A1:AW27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -30045,110 +31238,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="84" t="s">
+      <c r="AR3" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="84"/>
-[...1 lines deleted...]
-      <c r="AU3" s="84" t="s">
+      <c r="AS3" s="86"/>
+      <c r="AT3" s="86"/>
+      <c r="AU3" s="86" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="84"/>
-      <c r="AW3" s="84"/>
+      <c r="AV3" s="86"/>
+      <c r="AW3" s="86"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="84"/>
-[...4 lines deleted...]
-      <c r="AW4" s="84"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -30158,266 +31351,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="89" t="s">
+      <c r="A6" s="78" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="78" t="s">
+      <c r="E6" s="80" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="78" t="s">
+      <c r="H6" s="80" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="79"/>
+      <c r="J6" s="81"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="80" t="s">
+      <c r="R6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="78" t="s">
+      <c r="S6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="79"/>
+      <c r="U6" s="81"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="78" t="s">
+      <c r="AD6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="79"/>
+      <c r="AF6" s="81"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="78" t="s">
+      <c r="AH6" s="80" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="80" t="s">
+      <c r="AN6" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="78" t="s">
+      <c r="AO6" s="80" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="79"/>
-      <c r="AR6" s="85" t="s">
+      <c r="AQ6" s="81"/>
+      <c r="AR6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="86"/>
-      <c r="AT6" s="87" t="s">
+      <c r="AS6" s="88"/>
+      <c r="AT6" s="89" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="82" t="s">
+      <c r="AW6" s="84" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="90"/>
+      <c r="A7" s="79"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="81"/>
+      <c r="R7" s="83"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="81"/>
+      <c r="AC7" s="83"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="81"/>
+      <c r="AN7" s="83"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="88"/>
+      <c r="AT7" s="90"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="83"/>
+      <c r="AW7" s="85"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>76122</v>
       </c>
       <c r="C8" s="60">
         <v>62903</v>
       </c>
       <c r="D8" s="60">
         <v>13219</v>
       </c>
       <c r="E8" s="60">
         <v>81675</v>
       </c>
       <c r="F8" s="60">
         <v>75488</v>
       </c>
       <c r="G8" s="60">
         <v>6187</v>
       </c>
       <c r="H8" s="60">
         <v>98611</v>
@@ -32759,434 +33952,583 @@
       <c r="AP23" s="60">
         <v>29037</v>
       </c>
       <c r="AQ23" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR23" s="60">
         <v>811</v>
       </c>
       <c r="AS23" s="60">
         <v>811</v>
       </c>
       <c r="AT23" s="60">
         <v>48921</v>
       </c>
       <c r="AU23" s="60">
         <v>11277</v>
       </c>
       <c r="AV23" s="60">
         <v>11249</v>
       </c>
       <c r="AW23" s="60">
         <v>12486</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15.75" customHeight="1">
-[...145 lines deleted...]
-        <v>100.2</v>
+    <row r="24" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="60">
+        <v>77801</v>
+      </c>
+      <c r="C24" s="60">
+        <v>69405</v>
+      </c>
+      <c r="D24" s="60">
+        <v>8396</v>
+      </c>
+      <c r="E24" s="60">
+        <v>73297</v>
+      </c>
+      <c r="F24" s="60">
+        <v>67028</v>
+      </c>
+      <c r="G24" s="60">
+        <v>6269</v>
+      </c>
+      <c r="H24" s="60">
+        <v>123816</v>
+      </c>
+      <c r="I24" s="60">
+        <v>79998</v>
+      </c>
+      <c r="J24" s="60">
+        <v>43818</v>
+      </c>
+      <c r="K24" s="60">
+        <v>11878</v>
+      </c>
+      <c r="L24" s="60">
+        <v>49485</v>
+      </c>
+      <c r="M24" s="60">
+        <v>1064</v>
+      </c>
+      <c r="N24" s="60">
+        <v>9109</v>
+      </c>
+      <c r="O24" s="60">
+        <v>20456</v>
+      </c>
+      <c r="P24" s="60">
+        <v>18856</v>
+      </c>
+      <c r="Q24" s="60">
+        <v>50963</v>
+      </c>
+      <c r="R24" s="60">
+        <v>12649</v>
+      </c>
+      <c r="S24" s="60">
+        <v>48236</v>
+      </c>
+      <c r="T24" s="60">
+        <v>28870</v>
+      </c>
+      <c r="U24" s="60">
+        <v>19366</v>
+      </c>
+      <c r="V24" s="60">
+        <v>3881</v>
+      </c>
+      <c r="W24" s="60">
+        <v>49485</v>
+      </c>
+      <c r="X24" s="60">
+        <v>1064</v>
+      </c>
+      <c r="Y24" s="60">
+        <v>9109</v>
+      </c>
+      <c r="Z24" s="60">
+        <v>20456</v>
+      </c>
+      <c r="AA24" s="60">
+        <v>18856</v>
+      </c>
+      <c r="AB24" s="60">
+        <v>50963</v>
+      </c>
+      <c r="AC24" s="60">
+        <v>3593</v>
+      </c>
+      <c r="AD24" s="60">
+        <v>41356</v>
+      </c>
+      <c r="AE24" s="60">
+        <v>28870</v>
+      </c>
+      <c r="AF24" s="60">
+        <v>12486</v>
+      </c>
+      <c r="AG24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>46965</v>
+      </c>
+      <c r="AI24" s="60">
+        <v>1064</v>
+      </c>
+      <c r="AJ24" s="60">
+        <v>7436</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>19609</v>
+      </c>
+      <c r="AL24" s="60">
+        <v>18856</v>
+      </c>
+      <c r="AM24" s="60">
+        <v>48509</v>
+      </c>
+      <c r="AN24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO24" s="60">
+        <v>27494</v>
+      </c>
+      <c r="AP24" s="60">
+        <v>27494</v>
+      </c>
+      <c r="AQ24" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR24" s="60">
+        <v>847</v>
+      </c>
+      <c r="AS24" s="60">
+        <v>847</v>
+      </c>
+      <c r="AT24" s="60">
+        <v>46965</v>
+      </c>
+      <c r="AU24" s="60">
+        <v>9469</v>
+      </c>
+      <c r="AV24" s="60">
+        <v>9773</v>
+      </c>
+      <c r="AW24" s="60">
+        <v>12183</v>
       </c>
     </row>
     <row r="25" spans="1:49" ht="15.75" customHeight="1">
       <c r="A25" s="62" t="s">
-        <v>54</v>
-[...46 lines deleted...]
-      <c r="Q25" s="70">
+        <v>53</v>
+      </c>
+      <c r="B25" s="68">
+        <v>108</v>
+      </c>
+      <c r="C25" s="68">
+        <v>96.5</v>
+      </c>
+      <c r="D25" s="68">
+        <v>5997.1</v>
+      </c>
+      <c r="E25" s="68">
+        <v>91.7</v>
+      </c>
+      <c r="F25" s="68">
+        <v>88.1</v>
+      </c>
+      <c r="G25" s="68">
+        <v>163.1</v>
+      </c>
+      <c r="H25" s="68">
+        <v>103.8</v>
+      </c>
+      <c r="I25" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="J25" s="68">
+        <v>105.1</v>
+      </c>
+      <c r="K25" s="68">
+        <v>130.4</v>
+      </c>
+      <c r="L25" s="68">
         <v>95.5</v>
       </c>
-      <c r="R25" s="70">
-[...29 lines deleted...]
-      <c r="AB25" s="70">
+      <c r="M25" s="68">
+        <v>97.5</v>
+      </c>
+      <c r="N25" s="68">
+        <v>90.6</v>
+      </c>
+      <c r="O25" s="68">
+        <v>93.3</v>
+      </c>
+      <c r="P25" s="68">
+        <v>100.5</v>
+      </c>
+      <c r="Q25" s="68">
+        <v>91.9</v>
+      </c>
+      <c r="R25" s="68">
+        <v>125.5</v>
+      </c>
+      <c r="S25" s="68">
         <v>95.5</v>
       </c>
-      <c r="AC25" s="70">
-[...9 lines deleted...]
-        <v>96.8</v>
+      <c r="T25" s="68">
+        <v>95.1</v>
+      </c>
+      <c r="U25" s="68">
+        <v>96.2</v>
+      </c>
+      <c r="V25" s="68">
+        <v>115.3</v>
+      </c>
+      <c r="W25" s="68">
+        <v>95.5</v>
+      </c>
+      <c r="X25" s="68">
+        <v>97.5</v>
+      </c>
+      <c r="Y25" s="68">
+        <v>90.6</v>
+      </c>
+      <c r="Z25" s="68">
+        <v>93.3</v>
+      </c>
+      <c r="AA25" s="68">
+        <v>100.5</v>
+      </c>
+      <c r="AB25" s="68">
+        <v>91.9</v>
+      </c>
+      <c r="AC25" s="68">
+        <v>106.1</v>
+      </c>
+      <c r="AD25" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="AE25" s="68">
+        <v>95.1</v>
+      </c>
+      <c r="AF25" s="68">
+        <v>102.4</v>
       </c>
       <c r="AG25" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="70">
-[...2 lines deleted...]
-      <c r="AI25" s="70">
+      <c r="AH25" s="68">
+        <v>96</v>
+      </c>
+      <c r="AI25" s="68">
+        <v>97.5</v>
+      </c>
+      <c r="AJ25" s="68">
+        <v>93.3</v>
+      </c>
+      <c r="AK25" s="68">
+        <v>92.9</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>100.5</v>
+      </c>
+      <c r="AM25" s="68">
+        <v>93</v>
+      </c>
+      <c r="AN25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO25" s="68">
+        <v>94.7</v>
+      </c>
+      <c r="AP25" s="68">
+        <v>94.7</v>
+      </c>
+      <c r="AQ25" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR25" s="68">
+        <v>104.4</v>
+      </c>
+      <c r="AS25" s="68">
+        <v>104.4</v>
+      </c>
+      <c r="AT25" s="68">
+        <v>96</v>
+      </c>
+      <c r="AU25" s="68">
+        <v>84</v>
+      </c>
+      <c r="AV25" s="68">
+        <v>86.9</v>
+      </c>
+      <c r="AW25" s="68">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A26" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="69">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="C26" s="70">
+        <v>80</v>
+      </c>
+      <c r="D26" s="70">
+        <v>86</v>
+      </c>
+      <c r="E26" s="70">
+        <v>90.1</v>
+      </c>
+      <c r="F26" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="G26" s="70">
+        <v>80.7</v>
+      </c>
+      <c r="H26" s="70">
         <v>109.8</v>
       </c>
-      <c r="AJ25" s="70">
-[...11 lines deleted...]
-      <c r="AN25" s="70" t="s">
+      <c r="I26" s="70">
+        <v>108.4</v>
+      </c>
+      <c r="J26" s="70">
+        <v>112.6</v>
+      </c>
+      <c r="K26" s="70">
+        <v>127.6</v>
+      </c>
+      <c r="L26" s="70">
+        <v>92.7</v>
+      </c>
+      <c r="M26" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="N26" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="O26" s="70">
+        <v>92</v>
+      </c>
+      <c r="P26" s="70">
+        <v>90.7</v>
+      </c>
+      <c r="Q26" s="70">
+        <v>96.5</v>
+      </c>
+      <c r="R26" s="70">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="S26" s="70">
+        <v>93.2</v>
+      </c>
+      <c r="T26" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="U26" s="70">
+        <v>78.3</v>
+      </c>
+      <c r="V26" s="70">
+        <v>91.3</v>
+      </c>
+      <c r="W26" s="70">
+        <v>92.7</v>
+      </c>
+      <c r="X26" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="Y26" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="Z26" s="70">
+        <v>92</v>
+      </c>
+      <c r="AA26" s="70">
+        <v>90.7</v>
+      </c>
+      <c r="AB26" s="70">
+        <v>96.6</v>
+      </c>
+      <c r="AC26" s="70">
+        <v>92</v>
+      </c>
+      <c r="AD26" s="70">
+        <v>103.5</v>
+      </c>
+      <c r="AE26" s="70">
+        <v>106.9</v>
+      </c>
+      <c r="AF26" s="70">
+        <v>96.5</v>
+      </c>
+      <c r="AG26" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="70">
+        <v>92</v>
+      </c>
+      <c r="AI26" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="AJ26" s="70">
+        <v>95.5</v>
+      </c>
+      <c r="AK26" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="AL26" s="70">
+        <v>90.7</v>
+      </c>
+      <c r="AM26" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="AN26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="70">
-[...5 lines deleted...]
-      <c r="AQ25" s="70" t="s">
+      <c r="AO26" s="70">
+        <v>106.3</v>
+      </c>
+      <c r="AP26" s="70">
+        <v>106.3</v>
+      </c>
+      <c r="AQ26" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="70">
-[...15 lines deleted...]
-        <v>110</v>
+      <c r="AR26" s="70">
+        <v>106.3</v>
+      </c>
+      <c r="AS26" s="70">
+        <v>106.3</v>
+      </c>
+      <c r="AT26" s="70">
+        <v>92</v>
+      </c>
+      <c r="AU26" s="70">
+        <v>86.5</v>
+      </c>
+      <c r="AV26" s="70">
+        <v>94.4</v>
+      </c>
+      <c r="AW26" s="70">
+        <v>101.9</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT26" s="63"/>
+    <row r="27" spans="1:49" ht="9" customHeight="1">
+      <c r="A27" s="63"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
-    <mergeCell ref="AU3:AW4"/>
-[...11 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A23" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>