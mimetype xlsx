--- v1 (2026-07-21)
+++ v2 (2026-09-08)
@@ -17,101 +17,101 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB34FEF4-2CB3-4F8C-B1E6-2F4406D5E953}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3FAC8AC-4C52-47EF-B84D-66971D3DF6C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="766" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="30503" r:id="rId1"/>
     <sheet name="全国" sheetId="30485" r:id="rId2"/>
     <sheet name="北海道" sheetId="30495" r:id="rId3"/>
     <sheet name="東北" sheetId="30496" r:id="rId4"/>
     <sheet name="北陸" sheetId="30498" r:id="rId5"/>
     <sheet name="関東" sheetId="30497" r:id="rId6"/>
     <sheet name="東海" sheetId="30499" r:id="rId7"/>
     <sheet name="近畿" sheetId="30500" r:id="rId8"/>
     <sheet name="中国・四国" sheetId="30501" r:id="rId9"/>
     <sheet name="九州・沖縄" sheetId="30502" r:id="rId10"/>
     <sheet name="調査の概要" sheetId="30484" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">関東!$A$1:$AW$32</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">中国・四国!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">関東!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">近畿!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">九州・沖縄!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">全国!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">中国・四国!$A$1:$AW$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">調査の概要!$A$1:$B$12</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">東海!$A$1:$AW$32</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">北陸!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">東海!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">東北!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">北海道!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">北陸!$A$1:$AW$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">目次!$A$1:$C$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2046" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2199" uniqueCount="85">
   <si>
     <t>出荷量</t>
   </si>
   <si>
     <t>入荷量</t>
     <rPh sb="0" eb="3">
       <t>ニュウカリョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>出荷量</t>
     <rPh sb="0" eb="3">
       <t>シュッカリョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
@@ -762,51 +762,54 @@
 (3) この統計表の数値は概数値である。確定した詳細な数値はホームページに掲載（令和９年３月
 　予定）する。
 (4) この統計表に掲載された数値を他に掲載する場合は、「合板統計」（農林水産省）による旨を
   記載してください。</t>
     <rPh sb="4" eb="5">
       <t>ホン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>モト</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヒョウショウ</t>
     </rPh>
     <rPh sb="268" eb="269">
       <t>ムネ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>　　　令和８年５月の調査対象工場数は、80（有効回答数 77、有効回答率 96.3％）である。</t>
+    <t xml:space="preserve">７   </t>
+  </si>
+  <si>
+    <t>　　　令和８年７月の調査対象工場数は、80（有効回答数 77、有効回答率 96.3％）である。</t>
     <rPh sb="3" eb="5">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ネン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ガツ</t>
     </rPh>
     <rPh sb="10" eb="14">
       <t>チョウサタイショウ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>コウジョウスウ</t>
     </rPh>
     <rPh sb="22" eb="27">
       <t>ユウコウカイトウスウ</t>
     </rPh>
     <rPh sb="31" eb="36">
       <t>ユウコウカイトウリツ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
 </sst>
 </file>
@@ -1680,57 +1683,57 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FDFDE72-FB91-49DF-882F-8E81B932FBE0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2007,57 +2010,57 @@
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D72899-D3A4-4C59-B89B-F5DAC41A88C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2243,57 +2246,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421C4B1C-AA3C-4564-9958-B14A845DAFEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2479,57 +2482,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD7AB564-83F2-470A-A9ED-6BD7FF667B95}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2715,57 +2718,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B12CF0A-D6BC-4645-87C2-859C72397C90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2951,57 +2954,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1709A9D-5040-497D-A850-2DC57475054B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3187,57 +3190,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96B46572-6329-4983-815A-EEBDB5502550}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3423,57 +3426,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B61BC935-BB72-4EDF-9625-EABB8C2B2D81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3659,57 +3662,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E79B4C3-4150-4BE4-A5B7-4713CA043133}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -4460,51 +4463,51 @@
     <mergeCell ref="B15:C15"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <hyperlinks>
     <hyperlink ref="C3" location="全国!A1" display="１　全国" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C6" location="北海道!A1" display="２　北海道" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="C7" location="東北!A1" display="３　東北" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C10" location="東海!A1" display="６　東海" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="C11" location="近畿!A1" display="７　近畿" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C12" location="中国・四国!A1" display="８　中国・四国" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C13" location="九州・沖縄!A1" display="９　九州・沖縄" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="C8" location="北陸!A1" display="４　北陸" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="C9" location="関東!A1" display="４　関東" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B15:C15" location="調査の概要!A1" display="調査の概要" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet13">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -7391,434 +7394,732 @@
       <c r="AP24" s="60">
         <v>10216</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60">
         <v>684</v>
       </c>
       <c r="AS24" s="60">
         <v>684</v>
       </c>
       <c r="AT24" s="60">
         <v>10929</v>
       </c>
       <c r="AU24" s="60">
         <v>124</v>
       </c>
       <c r="AV24" s="60">
         <v>124</v>
       </c>
       <c r="AW24" s="60">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>26129</v>
+      </c>
+      <c r="C25" s="60">
+        <v>25781</v>
+      </c>
+      <c r="D25" s="60">
+        <v>348</v>
+      </c>
+      <c r="E25" s="60">
+        <v>24476</v>
+      </c>
+      <c r="F25" s="60">
+        <v>24357</v>
+      </c>
+      <c r="G25" s="60">
+        <v>119</v>
+      </c>
+      <c r="H25" s="60">
+        <v>30755</v>
+      </c>
+      <c r="I25" s="60">
+        <v>30206</v>
+      </c>
+      <c r="J25" s="60">
+        <v>549</v>
+      </c>
+      <c r="K25" s="60">
+        <v>144</v>
+      </c>
+      <c r="L25" s="60">
+        <v>14774</v>
+      </c>
+      <c r="M25" s="60">
+        <v>9</v>
+      </c>
+      <c r="N25" s="60">
+        <v>183</v>
+      </c>
+      <c r="O25" s="60">
+        <v>7950</v>
+      </c>
+      <c r="P25" s="60">
+        <v>6632</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>14866</v>
+      </c>
+      <c r="R25" s="60">
+        <v>144</v>
+      </c>
+      <c r="S25" s="60">
+        <v>10511</v>
+      </c>
+      <c r="T25" s="60">
+        <v>10500</v>
+      </c>
+      <c r="U25" s="60">
+        <v>11</v>
+      </c>
+      <c r="V25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W25" s="60">
+        <v>14774</v>
+      </c>
+      <c r="X25" s="60">
+        <v>9</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>183</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>7950</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>6632</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>14866</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>10500</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>10500</v>
+      </c>
+      <c r="AF25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>13980</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>183</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>7165</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>6632</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>14162</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>10034</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>10034</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>785</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>785</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>13980</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>144</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>144</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>20587</v>
+      </c>
+      <c r="C26" s="60">
+        <v>20587</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>24852</v>
+      </c>
+      <c r="F26" s="60">
+        <v>24772</v>
+      </c>
+      <c r="G26" s="60">
+        <v>80</v>
+      </c>
+      <c r="H26" s="60">
+        <v>26490</v>
+      </c>
+      <c r="I26" s="60">
+        <v>26021</v>
+      </c>
+      <c r="J26" s="60">
+        <v>469</v>
+      </c>
+      <c r="K26" s="60">
+        <v>167</v>
+      </c>
+      <c r="L26" s="60">
+        <v>15832</v>
+      </c>
+      <c r="M26" s="60">
+        <v>9</v>
+      </c>
+      <c r="N26" s="60">
+        <v>205</v>
+      </c>
+      <c r="O26" s="60">
+        <v>8429</v>
+      </c>
+      <c r="P26" s="60">
+        <v>7189</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>13079</v>
+      </c>
+      <c r="R26" s="60">
+        <v>167</v>
+      </c>
+      <c r="S26" s="60">
+        <v>13264</v>
+      </c>
+      <c r="T26" s="60">
+        <v>13253</v>
+      </c>
+      <c r="U26" s="60">
+        <v>11</v>
+      </c>
+      <c r="V26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="60">
+        <v>15832</v>
+      </c>
+      <c r="X26" s="60">
+        <v>9</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>205</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>8429</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>7189</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>13079</v>
+      </c>
+      <c r="AC26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>13253</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>13253</v>
+      </c>
+      <c r="AF26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>15043</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>205</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>7649</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>7189</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>12222</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>12855</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>12855</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>780</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>780</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>15043</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>167</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>167</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...56 lines deleted...]
-      <c r="U25" s="68">
+      <c r="B27" s="68">
+        <v>78.8</v>
+      </c>
+      <c r="C27" s="68">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="D27" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="68">
+        <v>101.5</v>
+      </c>
+      <c r="F27" s="68">
+        <v>101.7</v>
+      </c>
+      <c r="G27" s="68">
+        <v>67.2</v>
+      </c>
+      <c r="H27" s="68">
+        <v>86.1</v>
+      </c>
+      <c r="I27" s="68">
+        <v>86.1</v>
+      </c>
+      <c r="J27" s="68">
+        <v>85.4</v>
+      </c>
+      <c r="K27" s="68">
+        <v>116</v>
+      </c>
+      <c r="L27" s="68">
+        <v>107.2</v>
+      </c>
+      <c r="M27" s="68">
         <v>100</v>
       </c>
-      <c r="V25" s="68" t="s">
+      <c r="N27" s="68">
+        <v>112</v>
+      </c>
+      <c r="O27" s="68">
+        <v>106</v>
+      </c>
+      <c r="P27" s="68">
+        <v>108.4</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>88</v>
+      </c>
+      <c r="R27" s="68">
+        <v>116</v>
+      </c>
+      <c r="S27" s="68">
+        <v>126.2</v>
+      </c>
+      <c r="T27" s="68">
+        <v>126.2</v>
+      </c>
+      <c r="U27" s="68">
+        <v>100</v>
+      </c>
+      <c r="V27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="68">
-[...17 lines deleted...]
-      <c r="AC25" s="68" t="s">
+      <c r="W27" s="68">
+        <v>107.2</v>
+      </c>
+      <c r="X27" s="68">
+        <v>100</v>
+      </c>
+      <c r="Y27" s="68">
+        <v>112</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>106</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>108.4</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>88</v>
+      </c>
+      <c r="AC27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="68">
-[...5 lines deleted...]
-      <c r="AF25" s="68" t="s">
+      <c r="AD27" s="68">
+        <v>126.2</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>126.2</v>
+      </c>
+      <c r="AF27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AG25" s="68" t="s">
+      <c r="AG27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="AH27" s="68">
+        <v>107.6</v>
+      </c>
+      <c r="AI27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AJ27" s="68">
+        <v>112</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>106.8</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>108.4</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>86.3</v>
+      </c>
+      <c r="AN27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AO27" s="68">
+        <v>128.1</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>128.1</v>
+      </c>
+      <c r="AQ27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68">
-[...14 lines deleted...]
-      <c r="AW25" s="68">
+      <c r="AR27" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="AS27" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>107.6</v>
+      </c>
+      <c r="AU27" s="68">
+        <v>116</v>
+      </c>
+      <c r="AV27" s="68">
+        <v>116</v>
+      </c>
+      <c r="AW27" s="68">
         <v>100</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A26" s="62" t="s">
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="69">
-[...32 lines deleted...]
-      <c r="M26" s="70" t="s">
+      <c r="B28" s="69">
+        <v>100.9</v>
+      </c>
+      <c r="C28" s="70">
+        <v>101</v>
+      </c>
+      <c r="D28" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="70">
+        <v>119</v>
+      </c>
+      <c r="F28" s="70">
+        <v>119.2</v>
+      </c>
+      <c r="G28" s="70">
+        <v>74.8</v>
+      </c>
+      <c r="H28" s="70">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="I28" s="70">
+        <v>80.7</v>
+      </c>
+      <c r="J28" s="70">
+        <v>155.30000000000001</v>
+      </c>
+      <c r="K28" s="70">
+        <v>129.5</v>
+      </c>
+      <c r="L28" s="70">
+        <v>128</v>
+      </c>
+      <c r="M28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N26" s="70">
-[...20 lines deleted...]
-      <c r="U26" s="70">
+      <c r="N28" s="70">
+        <v>160.19999999999999</v>
+      </c>
+      <c r="O28" s="70">
+        <v>134.6</v>
+      </c>
+      <c r="P28" s="70">
+        <v>120.3</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>106.2</v>
+      </c>
+      <c r="R28" s="70">
+        <v>129.5</v>
+      </c>
+      <c r="S28" s="70">
+        <v>130.1</v>
+      </c>
+      <c r="T28" s="70">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="U28" s="70">
         <v>91.7</v>
       </c>
-      <c r="V26" s="70" t="s">
+      <c r="V28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="W26" s="70">
-[...2 lines deleted...]
-      <c r="X26" s="70" t="s">
+      <c r="W28" s="70">
+        <v>128</v>
+      </c>
+      <c r="X28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y26" s="70">
-[...11 lines deleted...]
-      <c r="AC26" s="70" t="s">
+      <c r="Y28" s="70">
+        <v>160.19999999999999</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>134.6</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>120.3</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>106.2</v>
+      </c>
+      <c r="AC28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AD26" s="70">
-[...5 lines deleted...]
-      <c r="AF26" s="70" t="s">
+      <c r="AD28" s="70">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="AE28" s="70">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="AF28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG26" s="68" t="s">
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH26" s="70">
-[...2 lines deleted...]
-      <c r="AI26" s="70" t="s">
+      <c r="AH28" s="70">
+        <v>127.7</v>
+      </c>
+      <c r="AI28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ26" s="70">
-[...11 lines deleted...]
-      <c r="AN26" s="70" t="s">
+      <c r="AJ28" s="70">
+        <v>160.19999999999999</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>120.3</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>104.7</v>
+      </c>
+      <c r="AN28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO26" s="70">
-[...5 lines deleted...]
-      <c r="AQ26" s="70" t="s">
+      <c r="AO28" s="70">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="AP28" s="70">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="AQ28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR26" s="70">
-[...14 lines deleted...]
-      <c r="AW26" s="70">
+      <c r="AR28" s="70">
+        <v>133.6</v>
+      </c>
+      <c r="AS28" s="70">
+        <v>133.6</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>127.7</v>
+      </c>
+      <c r="AU28" s="70">
+        <v>129.5</v>
+      </c>
+      <c r="AV28" s="70">
+        <v>129.5</v>
+      </c>
+      <c r="AW28" s="70">
         <v>200</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:49" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:L12"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="96.125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1"/>
     <row r="2" spans="1:12" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>28</v>
@@ -7841,84 +8142,84 @@
     <row r="6" spans="1:12" s="12" customFormat="1" ht="22.5" customHeight="1">
       <c r="B6" s="13"/>
     </row>
     <row r="7" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="14"/>
       <c r="B7" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="17"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B8" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="B9" s="72" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B10" s="3" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="18" customFormat="1" ht="39.75" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B12" s="19" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9"/>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1" xr:uid="{00000000-0004-0000-0A00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="8" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:AY27"/>
+  <dimension ref="A1:AY29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="50" width="9" style="39"/>
     <col min="51" max="51" width="10.375" style="39" bestFit="1" customWidth="1"/>
     <col min="52" max="16384" width="9" style="39"/>
@@ -10825,444 +11126,744 @@
       </c>
       <c r="AQ24" s="60">
         <v>1618</v>
       </c>
       <c r="AR24" s="60">
         <v>2312</v>
       </c>
       <c r="AS24" s="60">
         <v>2312</v>
       </c>
       <c r="AT24" s="60">
         <v>183644</v>
       </c>
       <c r="AU24" s="60">
         <v>36208</v>
       </c>
       <c r="AV24" s="60">
         <v>36322</v>
       </c>
       <c r="AW24" s="60">
         <v>45716</v>
       </c>
       <c r="AY24" s="67"/>
     </row>
     <row r="25" spans="1:51" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
-[...145 lines deleted...]
-      </c>
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>383784</v>
+      </c>
+      <c r="C25" s="60">
+        <v>375243</v>
+      </c>
+      <c r="D25" s="60">
+        <v>8541</v>
+      </c>
+      <c r="E25" s="60">
+        <v>399290</v>
+      </c>
+      <c r="F25" s="60">
+        <v>382523</v>
+      </c>
+      <c r="G25" s="60">
+        <v>16767</v>
+      </c>
+      <c r="H25" s="60">
+        <v>509499</v>
+      </c>
+      <c r="I25" s="60">
+        <v>423583</v>
+      </c>
+      <c r="J25" s="60">
+        <v>85916</v>
+      </c>
+      <c r="K25" s="60">
+        <v>42306</v>
+      </c>
+      <c r="L25" s="60">
+        <v>232967</v>
+      </c>
+      <c r="M25" s="60">
+        <v>2381</v>
+      </c>
+      <c r="N25" s="60">
+        <v>38871</v>
+      </c>
+      <c r="O25" s="60">
+        <v>101828</v>
+      </c>
+      <c r="P25" s="60">
+        <v>89887</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>243350</v>
+      </c>
+      <c r="R25" s="60">
+        <v>37178</v>
+      </c>
+      <c r="S25" s="60">
+        <v>184458</v>
+      </c>
+      <c r="T25" s="60">
+        <v>133186</v>
+      </c>
+      <c r="U25" s="60">
+        <v>51272</v>
+      </c>
+      <c r="V25" s="60">
+        <v>15441</v>
+      </c>
+      <c r="W25" s="60">
+        <v>229482</v>
+      </c>
+      <c r="X25" s="60">
+        <v>1772</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>38017</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>99844</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>89849</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>239714</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>15404</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>155210</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>130957</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>24253</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>3268</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>210134</v>
+      </c>
+      <c r="AI25" s="60">
+        <v>1763</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>25639</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>93412</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>89320</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>219742</v>
+      </c>
+      <c r="AN25" s="60">
+        <v>3026</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>124599</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>122739</v>
+      </c>
+      <c r="AQ25" s="60">
+        <v>1860</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>2285</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>2285</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>210134</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>41436</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>43588</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>49664</v>
+      </c>
+      <c r="AY25" s="67"/>
     </row>
     <row r="26" spans="1:51" ht="15.75" customHeight="1">
-      <c r="A26" s="62" t="s">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>380767</v>
+      </c>
+      <c r="C26" s="60">
+        <v>376640</v>
+      </c>
+      <c r="D26" s="60">
+        <v>4127</v>
+      </c>
+      <c r="E26" s="60">
+        <v>394400</v>
+      </c>
+      <c r="F26" s="60">
+        <v>379172</v>
+      </c>
+      <c r="G26" s="60">
+        <v>15228</v>
+      </c>
+      <c r="H26" s="60">
+        <v>495871</v>
+      </c>
+      <c r="I26" s="60">
+        <v>421056</v>
+      </c>
+      <c r="J26" s="60">
+        <v>74815</v>
+      </c>
+      <c r="K26" s="60">
+        <v>39857</v>
+      </c>
+      <c r="L26" s="60">
+        <v>232664</v>
+      </c>
+      <c r="M26" s="60">
+        <v>2031</v>
+      </c>
+      <c r="N26" s="60">
+        <v>41439</v>
+      </c>
+      <c r="O26" s="60">
+        <v>100904</v>
+      </c>
+      <c r="P26" s="60">
+        <v>88290</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>213712</v>
+      </c>
+      <c r="R26" s="60">
+        <v>37044</v>
+      </c>
+      <c r="S26" s="60">
+        <v>206224</v>
+      </c>
+      <c r="T26" s="60">
+        <v>152177</v>
+      </c>
+      <c r="U26" s="60">
+        <v>54047</v>
+      </c>
+      <c r="V26" s="60">
+        <v>15393</v>
+      </c>
+      <c r="W26" s="60">
+        <v>230193</v>
+      </c>
+      <c r="X26" s="60">
+        <v>1534</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>40717</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>99685</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>88257</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>211039</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>14031</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>175726</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>150111</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>25615</v>
+      </c>
+      <c r="AG26" s="60">
+        <v>3223</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>209533</v>
+      </c>
+      <c r="AI26" s="60">
+        <v>1519</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>27026</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>93424</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>87564</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>189989</v>
+      </c>
+      <c r="AN26" s="60">
+        <v>3220</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>144145</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>142282</v>
+      </c>
+      <c r="AQ26" s="60">
+        <v>1863</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>2361</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>2361</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>209533</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>40330</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>42812</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>52044</v>
+      </c>
+      <c r="AY26" s="67"/>
+    </row>
+    <row r="27" spans="1:51" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="68">
+        <v>99.2</v>
+      </c>
+      <c r="C27" s="68">
+        <v>100.4</v>
+      </c>
+      <c r="D27" s="68">
+        <v>48.3</v>
+      </c>
+      <c r="E27" s="68">
+        <v>98.8</v>
+      </c>
+      <c r="F27" s="68">
+        <v>99.1</v>
+      </c>
+      <c r="G27" s="68">
+        <v>90.8</v>
+      </c>
+      <c r="H27" s="68">
+        <v>97.3</v>
+      </c>
+      <c r="I27" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="J27" s="68">
+        <v>87.1</v>
+      </c>
+      <c r="K27" s="68">
+        <v>94.2</v>
+      </c>
+      <c r="L27" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="M27" s="68">
+        <v>85.3</v>
+      </c>
+      <c r="N27" s="68">
+        <v>106.6</v>
+      </c>
+      <c r="O27" s="68">
+        <v>99.1</v>
+      </c>
+      <c r="P27" s="68">
+        <v>98.2</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>87.8</v>
+      </c>
+      <c r="R27" s="68">
+        <v>99.6</v>
+      </c>
+      <c r="S27" s="68">
+        <v>111.8</v>
+      </c>
+      <c r="T27" s="68">
+        <v>114.3</v>
+      </c>
+      <c r="U27" s="68">
+        <v>105.4</v>
+      </c>
+      <c r="V27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="W27" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="X27" s="68">
+        <v>86.6</v>
+      </c>
+      <c r="Y27" s="68">
+        <v>107.1</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>98.2</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>88</v>
+      </c>
+      <c r="AC27" s="68">
+        <v>91.1</v>
+      </c>
+      <c r="AD27" s="68">
+        <v>113.2</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>114.6</v>
+      </c>
+      <c r="AF27" s="68">
+        <v>105.6</v>
+      </c>
+      <c r="AG27" s="68">
+        <v>98.6</v>
+      </c>
+      <c r="AH27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="AI27" s="68">
+        <v>86.2</v>
+      </c>
+      <c r="AJ27" s="68">
+        <v>105.4</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>100</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>98</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>86.5</v>
+      </c>
+      <c r="AN27" s="68">
+        <v>106.4</v>
+      </c>
+      <c r="AO27" s="68">
+        <v>115.7</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>115.9</v>
+      </c>
+      <c r="AQ27" s="68">
+        <v>100.2</v>
+      </c>
+      <c r="AR27" s="68">
+        <v>103.3</v>
+      </c>
+      <c r="AS27" s="68">
+        <v>103.3</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="AU27" s="68">
+        <v>97.3</v>
+      </c>
+      <c r="AV27" s="68">
+        <v>98.2</v>
+      </c>
+      <c r="AW27" s="68">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="69">
-[...11 lines deleted...]
-      <c r="F26" s="70">
+      <c r="B28" s="69">
+        <v>96.7</v>
+      </c>
+      <c r="C28" s="70">
+        <v>104.2</v>
+      </c>
+      <c r="D28" s="70">
+        <v>12.7</v>
+      </c>
+      <c r="E28" s="70">
+        <v>106</v>
+      </c>
+      <c r="F28" s="70">
+        <v>107.4</v>
+      </c>
+      <c r="G28" s="70">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="H28" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="I28" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="J28" s="70">
+        <v>96.7</v>
+      </c>
+      <c r="K28" s="70">
+        <v>110.9</v>
+      </c>
+      <c r="L28" s="70">
+        <v>108.8</v>
+      </c>
+      <c r="M28" s="70">
+        <v>96.3</v>
+      </c>
+      <c r="N28" s="70">
+        <v>121.9</v>
+      </c>
+      <c r="O28" s="70">
+        <v>103.9</v>
+      </c>
+      <c r="P28" s="70">
+        <v>109.6</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>101.3</v>
+      </c>
+      <c r="R28" s="70">
+        <v>101</v>
+      </c>
+      <c r="S28" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="T28" s="70">
+        <v>87.6</v>
+      </c>
+      <c r="U28" s="70">
+        <v>103</v>
+      </c>
+      <c r="V28" s="70">
+        <v>114.9</v>
+      </c>
+      <c r="W28" s="70">
+        <v>108.4</v>
+      </c>
+      <c r="X28" s="70">
+        <v>98.3</v>
+      </c>
+      <c r="Y28" s="70">
+        <v>120.8</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>109.6</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>101.5</v>
+      </c>
+      <c r="AC28" s="70">
+        <v>104.3</v>
+      </c>
+      <c r="AD28" s="70">
         <v>93.2</v>
       </c>
-      <c r="G26" s="70">
-[...35 lines deleted...]
-      <c r="S26" s="70">
+      <c r="AE28" s="70">
+        <v>89.3</v>
+      </c>
+      <c r="AF28" s="70">
+        <v>125.8</v>
+      </c>
+      <c r="AG28" s="68">
+        <v>114.9</v>
+      </c>
+      <c r="AH28" s="70">
+        <v>107.7</v>
+      </c>
+      <c r="AI28" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="AJ28" s="70">
+        <v>117.5</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>103.9</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>99.8</v>
+      </c>
+      <c r="AN28" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="AO28" s="70">
+        <v>89.7</v>
+      </c>
+      <c r="AP28" s="70">
         <v>89.2</v>
       </c>
-      <c r="T26" s="70">
-[...87 lines deleted...]
-        <v>92.3</v>
+      <c r="AQ28" s="70">
+        <v>166.3</v>
+      </c>
+      <c r="AR28" s="70">
+        <v>115.5</v>
+      </c>
+      <c r="AS28" s="70">
+        <v>115.5</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>107.7</v>
+      </c>
+      <c r="AU28" s="70">
+        <v>99.5</v>
+      </c>
+      <c r="AV28" s="70">
+        <v>103.5</v>
+      </c>
+      <c r="AW28" s="70">
+        <v>106</v>
       </c>
     </row>
-    <row r="27" spans="1:51" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:51" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="W6:AA6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="S6:U6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -14149,445 +14750,743 @@
       <c r="AP24" s="60">
         <v>7341</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT24" s="60">
         <v>10877</v>
       </c>
       <c r="AU24" s="60">
         <v>248</v>
       </c>
       <c r="AV24" s="60">
         <v>254</v>
       </c>
       <c r="AW24" s="60">
         <v>8135</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>23547</v>
+      </c>
+      <c r="C25" s="60">
+        <v>23547</v>
+      </c>
+      <c r="D25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="60">
+        <v>23554</v>
+      </c>
+      <c r="F25" s="60">
+        <v>23554</v>
+      </c>
+      <c r="G25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="60">
+        <v>1709</v>
+      </c>
+      <c r="I25" s="60">
+        <v>1709</v>
+      </c>
+      <c r="J25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K25" s="60">
+        <v>261</v>
+      </c>
+      <c r="L25" s="60">
+        <v>15058</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>3067</v>
+      </c>
+      <c r="O25" s="60">
+        <v>7429</v>
+      </c>
+      <c r="P25" s="60">
+        <v>4562</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>16585</v>
+      </c>
+      <c r="R25" s="60">
+        <v>274</v>
+      </c>
+      <c r="S25" s="60">
+        <v>9091</v>
+      </c>
+      <c r="T25" s="60">
+        <v>8653</v>
+      </c>
+      <c r="U25" s="60">
+        <v>438</v>
+      </c>
+      <c r="V25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W25" s="60">
+        <v>15058</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>3067</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>7429</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>4562</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>16585</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>8653</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>8653</v>
+      </c>
+      <c r="AF25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>7885</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>564</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>3288</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>4033</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>9143</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>6083</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>6083</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>59</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>59</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>7885</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>348</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>356</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>8127</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>26289</v>
+      </c>
+      <c r="C26" s="60">
+        <v>26289</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>26433</v>
+      </c>
+      <c r="F26" s="60">
+        <v>26433</v>
+      </c>
+      <c r="G26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="60">
+        <v>1565</v>
+      </c>
+      <c r="I26" s="60">
+        <v>1565</v>
+      </c>
+      <c r="J26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K26" s="60">
+        <v>271</v>
+      </c>
+      <c r="L26" s="60">
+        <v>18598</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>4803</v>
+      </c>
+      <c r="O26" s="60">
+        <v>8996</v>
+      </c>
+      <c r="P26" s="60">
+        <v>4799</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>19039</v>
+      </c>
+      <c r="R26" s="60">
+        <v>205</v>
+      </c>
+      <c r="S26" s="60">
+        <v>8716</v>
+      </c>
+      <c r="T26" s="60">
+        <v>8212</v>
+      </c>
+      <c r="U26" s="60">
+        <v>504</v>
+      </c>
+      <c r="V26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="60">
+        <v>18598</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>4803</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>8996</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>4799</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>19039</v>
+      </c>
+      <c r="AC26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>8212</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>8212</v>
+      </c>
+      <c r="AF26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>10451</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>1210</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>5135</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>4106</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>10477</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>6057</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>6057</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>10451</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>284</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>296</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>8115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68" t="s">
+      <c r="B27" s="68">
+        <v>111.6</v>
+      </c>
+      <c r="C27" s="68">
+        <v>111.6</v>
+      </c>
+      <c r="D27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
-[...5 lines deleted...]
-      <c r="G25" s="68" t="s">
+      <c r="E27" s="68">
+        <v>112.2</v>
+      </c>
+      <c r="F27" s="68">
+        <v>112.2</v>
+      </c>
+      <c r="G27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="H25" s="68">
-[...5 lines deleted...]
-      <c r="J25" s="68" t="s">
+      <c r="H27" s="68">
+        <v>91.6</v>
+      </c>
+      <c r="I27" s="68">
+        <v>91.6</v>
+      </c>
+      <c r="J27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="K25" s="68">
-[...32 lines deleted...]
-      <c r="V25" s="68" t="s">
+      <c r="K27" s="68">
+        <v>103.8</v>
+      </c>
+      <c r="L27" s="68">
+        <v>123.5</v>
+      </c>
+      <c r="M27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="68">
-[...2 lines deleted...]
-      <c r="X25" s="68" t="s">
+      <c r="N27" s="68">
+        <v>156.6</v>
+      </c>
+      <c r="O27" s="68">
+        <v>121.1</v>
+      </c>
+      <c r="P27" s="68">
+        <v>105.2</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>114.8</v>
+      </c>
+      <c r="R27" s="68">
+        <v>74.8</v>
+      </c>
+      <c r="S27" s="68">
+        <v>95.9</v>
+      </c>
+      <c r="T27" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="U27" s="68">
+        <v>115.1</v>
+      </c>
+      <c r="V27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="68">
-[...11 lines deleted...]
-      <c r="AC25" s="68" t="s">
+      <c r="W27" s="68">
+        <v>123.5</v>
+      </c>
+      <c r="X27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="68">
-[...5 lines deleted...]
-      <c r="AF25" s="68" t="s">
+      <c r="Y27" s="68">
+        <v>156.6</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>121.1</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>105.2</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>114.8</v>
+      </c>
+      <c r="AC27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AG25" s="68" t="s">
+      <c r="AD27" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="AF27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="AG27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AH27" s="68">
+        <v>132.5</v>
+      </c>
+      <c r="AI27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AJ27" s="68">
+        <v>214.5</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>101.8</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>114.6</v>
+      </c>
+      <c r="AN27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68" t="s">
-[...14 lines deleted...]
-      <c r="AW25" s="68">
+      <c r="AO27" s="68">
+        <v>99.6</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>99.6</v>
+      </c>
+      <c r="AQ27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR27" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS27" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>132.5</v>
+      </c>
+      <c r="AU27" s="68">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="AV27" s="68">
+        <v>83.1</v>
+      </c>
+      <c r="AW27" s="68">
         <v>99.9</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A26" s="62" t="s">
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="69">
-[...5 lines deleted...]
-      <c r="D26" s="70" t="s">
+      <c r="B28" s="69">
+        <v>121.8</v>
+      </c>
+      <c r="C28" s="70">
+        <v>121.8</v>
+      </c>
+      <c r="D28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="E26" s="70">
-[...5 lines deleted...]
-      <c r="G26" s="70" t="s">
+      <c r="E28" s="70">
+        <v>122.1</v>
+      </c>
+      <c r="F28" s="70">
+        <v>122.1</v>
+      </c>
+      <c r="G28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="H26" s="70">
-[...5 lines deleted...]
-      <c r="J26" s="70" t="s">
+      <c r="H28" s="70">
+        <v>103.6</v>
+      </c>
+      <c r="I28" s="70">
+        <v>103.6</v>
+      </c>
+      <c r="J28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="K26" s="70">
-[...38 lines deleted...]
-      <c r="X26" s="70" t="s">
+      <c r="K28" s="70">
+        <v>42</v>
+      </c>
+      <c r="L28" s="70">
+        <v>122.4</v>
+      </c>
+      <c r="M28" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="N28" s="70">
+        <v>150.4</v>
+      </c>
+      <c r="O28" s="70">
+        <v>115.2</v>
+      </c>
+      <c r="P28" s="70">
+        <v>122.8</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>125.9</v>
+      </c>
+      <c r="R28" s="70">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="S28" s="70">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="T28" s="70">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="U28" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="V28" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="W28" s="70">
+        <v>124.7</v>
+      </c>
+      <c r="X28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y26" s="70">
-[...20 lines deleted...]
-      <c r="AF26" s="70" t="s">
+      <c r="Y28" s="70">
+        <v>150.4</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>115.2</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>122.8</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="AC28" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD28" s="70">
+        <v>93.7</v>
+      </c>
+      <c r="AE28" s="70">
+        <v>93.7</v>
+      </c>
+      <c r="AF28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG26" s="68" t="s">
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH26" s="70">
-[...2 lines deleted...]
-      <c r="AI26" s="70" t="s">
+      <c r="AH28" s="70">
+        <v>137</v>
+      </c>
+      <c r="AI28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ26" s="70">
-[...11 lines deleted...]
-      <c r="AN26" s="70" t="s">
+      <c r="AJ28" s="70">
+        <v>132.4</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>158.9</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>118</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>132.1</v>
+      </c>
+      <c r="AN28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO26" s="70">
-[...5 lines deleted...]
-      <c r="AQ26" s="70" t="s">
+      <c r="AO28" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="AP28" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="AQ28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR26" s="70" t="s">
-[...15 lines deleted...]
-        <v>100</v>
+      <c r="AR28" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS28" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>137</v>
+      </c>
+      <c r="AU28" s="70">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AV28" s="70">
+        <v>99.3</v>
+      </c>
+      <c r="AW28" s="70">
+        <v>99.7</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:49" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -17474,445 +18373,743 @@
       <c r="AP24" s="60">
         <v>58541</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60">
         <v>627</v>
       </c>
       <c r="AS24" s="60">
         <v>627</v>
       </c>
       <c r="AT24" s="60">
         <v>71836</v>
       </c>
       <c r="AU24" s="60">
         <v>869</v>
       </c>
       <c r="AV24" s="60">
         <v>749</v>
       </c>
       <c r="AW24" s="60">
         <v>990</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>157776</v>
+      </c>
+      <c r="C25" s="60">
+        <v>157679</v>
+      </c>
+      <c r="D25" s="60">
+        <v>97</v>
+      </c>
+      <c r="E25" s="60">
+        <v>177274</v>
+      </c>
+      <c r="F25" s="60">
+        <v>171453</v>
+      </c>
+      <c r="G25" s="60">
+        <v>5821</v>
+      </c>
+      <c r="H25" s="60">
+        <v>242725</v>
+      </c>
+      <c r="I25" s="60">
+        <v>227461</v>
+      </c>
+      <c r="J25" s="60">
+        <v>15264</v>
+      </c>
+      <c r="K25" s="60">
+        <v>787</v>
+      </c>
+      <c r="L25" s="60">
+        <v>89759</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>12906</v>
+      </c>
+      <c r="O25" s="60">
+        <v>41055</v>
+      </c>
+      <c r="P25" s="60">
+        <v>35798</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>96999</v>
+      </c>
+      <c r="R25" s="60">
+        <v>850</v>
+      </c>
+      <c r="S25" s="60">
+        <v>55847</v>
+      </c>
+      <c r="T25" s="60">
+        <v>55575</v>
+      </c>
+      <c r="U25" s="60">
+        <v>272</v>
+      </c>
+      <c r="V25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W25" s="60">
+        <v>89759</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>12906</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>41055</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>35798</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>96999</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>55045</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>55045</v>
+      </c>
+      <c r="AF25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>84377</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>8137</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>40442</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>35798</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>91142</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>51776</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>51776</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>613</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>613</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>84377</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>827</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>856</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>168133</v>
+      </c>
+      <c r="C26" s="60">
+        <v>164378</v>
+      </c>
+      <c r="D26" s="60">
+        <v>3755</v>
+      </c>
+      <c r="E26" s="60">
+        <v>168836</v>
+      </c>
+      <c r="F26" s="60">
+        <v>164708</v>
+      </c>
+      <c r="G26" s="60">
+        <v>4128</v>
+      </c>
+      <c r="H26" s="60">
+        <v>242022</v>
+      </c>
+      <c r="I26" s="60">
+        <v>227131</v>
+      </c>
+      <c r="J26" s="60">
+        <v>14891</v>
+      </c>
+      <c r="K26" s="60">
+        <v>802</v>
+      </c>
+      <c r="L26" s="60">
+        <v>85294</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>13219</v>
+      </c>
+      <c r="O26" s="60">
+        <v>35952</v>
+      </c>
+      <c r="P26" s="60">
+        <v>36123</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>79027</v>
+      </c>
+      <c r="R26" s="60">
+        <v>874</v>
+      </c>
+      <c r="S26" s="60">
+        <v>62042</v>
+      </c>
+      <c r="T26" s="60">
+        <v>61842</v>
+      </c>
+      <c r="U26" s="60">
+        <v>200</v>
+      </c>
+      <c r="V26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="60">
+        <v>85294</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>13219</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>35952</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>36123</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>79027</v>
+      </c>
+      <c r="AC26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>61312</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>61312</v>
+      </c>
+      <c r="AF26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>79854</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>8271</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>35460</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>36123</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>73245</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>58385</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>58385</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>492</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>492</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>79854</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>863</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>868</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...17 lines deleted...]
-      <c r="H25" s="68">
+      <c r="B27" s="68">
+        <v>106.6</v>
+      </c>
+      <c r="C27" s="68">
+        <v>104.2</v>
+      </c>
+      <c r="D27" s="68">
+        <v>3871.1</v>
+      </c>
+      <c r="E27" s="68">
+        <v>95.2</v>
+      </c>
+      <c r="F27" s="68">
+        <v>96.1</v>
+      </c>
+      <c r="G27" s="68">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="H27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="I27" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="J27" s="68">
         <v>97.6</v>
       </c>
-      <c r="I25" s="68">
-[...2 lines deleted...]
-      <c r="J25" s="68">
+      <c r="K27" s="68">
+        <v>101.9</v>
+      </c>
+      <c r="L27" s="68">
+        <v>95</v>
+      </c>
+      <c r="M27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="K25" s="68">
-[...2 lines deleted...]
-      <c r="L25" s="68">
+      <c r="N27" s="68">
+        <v>102.4</v>
+      </c>
+      <c r="O27" s="68">
+        <v>87.6</v>
+      </c>
+      <c r="P27" s="68">
+        <v>100.9</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>81.5</v>
+      </c>
+      <c r="R27" s="68">
+        <v>102.8</v>
+      </c>
+      <c r="S27" s="68">
+        <v>111.1</v>
+      </c>
+      <c r="T27" s="68">
+        <v>111.3</v>
+      </c>
+      <c r="U27" s="68">
+        <v>73.5</v>
+      </c>
+      <c r="V27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="W27" s="68">
+        <v>95</v>
+      </c>
+      <c r="X27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y27" s="68">
+        <v>102.4</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>87.6</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>100.9</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>81.5</v>
+      </c>
+      <c r="AC27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD27" s="68">
+        <v>111.4</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>111.4</v>
+      </c>
+      <c r="AF27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH27" s="68">
+        <v>94.6</v>
+      </c>
+      <c r="AI27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ27" s="68">
+        <v>101.6</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>87.7</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>100.9</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AN27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO27" s="68">
+        <v>112.8</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>112.8</v>
+      </c>
+      <c r="AQ27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR27" s="68">
+        <v>80.3</v>
+      </c>
+      <c r="AS27" s="68">
+        <v>80.3</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>94.6</v>
+      </c>
+      <c r="AU27" s="68">
+        <v>104.4</v>
+      </c>
+      <c r="AV27" s="68">
+        <v>101.4</v>
+      </c>
+      <c r="AW27" s="68">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="69">
+        <v>93.8</v>
+      </c>
+      <c r="C28" s="70">
         <v>100.2</v>
       </c>
-      <c r="M25" s="68" t="s">
+      <c r="D28" s="70">
+        <v>24.6</v>
+      </c>
+      <c r="E28" s="70">
+        <v>100.9</v>
+      </c>
+      <c r="F28" s="70">
+        <v>102.9</v>
+      </c>
+      <c r="G28" s="70">
+        <v>56.1</v>
+      </c>
+      <c r="H28" s="70">
+        <v>89.5</v>
+      </c>
+      <c r="I28" s="70">
+        <v>92.5</v>
+      </c>
+      <c r="J28" s="70">
+        <v>60.4</v>
+      </c>
+      <c r="K28" s="70">
+        <v>79.5</v>
+      </c>
+      <c r="L28" s="70">
+        <v>101.9</v>
+      </c>
+      <c r="M28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="68">
-[...23 lines deleted...]
-      <c r="V25" s="68" t="s">
+      <c r="N28" s="70">
+        <v>101.8</v>
+      </c>
+      <c r="O28" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="P28" s="70">
+        <v>112.3</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="R28" s="70">
+        <v>76.8</v>
+      </c>
+      <c r="S28" s="70">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="T28" s="70">
+        <v>77.7</v>
+      </c>
+      <c r="U28" s="70">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="V28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="68">
-[...2 lines deleted...]
-      <c r="X25" s="68" t="s">
+      <c r="W28" s="70">
+        <v>101.9</v>
+      </c>
+      <c r="X28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="68">
-[...11 lines deleted...]
-      <c r="AC25" s="68" t="s">
+      <c r="Y28" s="70">
+        <v>101.8</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>112.3</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="AC28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="68">
-[...5 lines deleted...]
-      <c r="AF25" s="68" t="s">
+      <c r="AD28" s="70">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AE28" s="70">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AF28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG25" s="68" t="s">
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="AH28" s="70">
+        <v>101.8</v>
+      </c>
+      <c r="AI28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AJ28" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>112.3</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>92.4</v>
+      </c>
+      <c r="AN28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AO28" s="70">
+        <v>78.2</v>
+      </c>
+      <c r="AP28" s="70">
+        <v>78.2</v>
+      </c>
+      <c r="AQ28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68">
-[...15 lines deleted...]
-        <v>113.8</v>
+      <c r="AR28" s="70">
+        <v>83</v>
+      </c>
+      <c r="AS28" s="70">
+        <v>83</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>101.8</v>
+      </c>
+      <c r="AU28" s="70">
+        <v>76.2</v>
+      </c>
+      <c r="AV28" s="70">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="AW28" s="70">
+        <v>77.5</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:49" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet9">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -20799,445 +21996,743 @@
       <c r="AP24" s="60">
         <v>7078</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60">
         <v>114</v>
       </c>
       <c r="AS24" s="60">
         <v>114</v>
       </c>
       <c r="AT24" s="60">
         <v>15578</v>
       </c>
       <c r="AU24" s="60">
         <v>9</v>
       </c>
       <c r="AV24" s="60">
         <v>9</v>
       </c>
       <c r="AW24" s="60">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>28933</v>
+      </c>
+      <c r="C25" s="60">
+        <v>28900</v>
+      </c>
+      <c r="D25" s="60">
+        <v>33</v>
+      </c>
+      <c r="E25" s="60">
+        <v>29618</v>
+      </c>
+      <c r="F25" s="60">
+        <v>27219</v>
+      </c>
+      <c r="G25" s="60">
+        <v>2399</v>
+      </c>
+      <c r="H25" s="60">
+        <v>30904</v>
+      </c>
+      <c r="I25" s="60">
+        <v>16804</v>
+      </c>
+      <c r="J25" s="60">
+        <v>14100</v>
+      </c>
+      <c r="K25" s="60">
+        <v>10</v>
+      </c>
+      <c r="L25" s="60">
+        <v>20998</v>
+      </c>
+      <c r="M25" s="60">
+        <v>609</v>
+      </c>
+      <c r="N25" s="60">
+        <v>1820</v>
+      </c>
+      <c r="O25" s="60">
+        <v>10809</v>
+      </c>
+      <c r="P25" s="60">
+        <v>7760</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>20990</v>
+      </c>
+      <c r="R25" s="60">
+        <v>10</v>
+      </c>
+      <c r="S25" s="60">
+        <v>9402</v>
+      </c>
+      <c r="T25" s="60">
+        <v>9355</v>
+      </c>
+      <c r="U25" s="60">
+        <v>47</v>
+      </c>
+      <c r="V25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W25" s="60">
+        <v>17513</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>966</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>8825</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>7722</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>17430</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>7656</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>7656</v>
+      </c>
+      <c r="AF25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>17286</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>924</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>8640</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>7722</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>17114</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>7250</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>7250</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>120</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>120</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>17286</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>10</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>10</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>31922</v>
+      </c>
+      <c r="C26" s="60">
+        <v>31922</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>29470</v>
+      </c>
+      <c r="F26" s="60">
+        <v>27658</v>
+      </c>
+      <c r="G26" s="60">
+        <v>1812</v>
+      </c>
+      <c r="H26" s="60">
+        <v>33356</v>
+      </c>
+      <c r="I26" s="60">
+        <v>21068</v>
+      </c>
+      <c r="J26" s="60">
+        <v>12288</v>
+      </c>
+      <c r="K26" s="60">
+        <v>11</v>
+      </c>
+      <c r="L26" s="60">
+        <v>20262</v>
+      </c>
+      <c r="M26" s="60">
+        <v>503</v>
+      </c>
+      <c r="N26" s="60">
+        <v>1924</v>
+      </c>
+      <c r="O26" s="60">
+        <v>10095</v>
+      </c>
+      <c r="P26" s="60">
+        <v>7740</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>18749</v>
+      </c>
+      <c r="R26" s="60">
+        <v>12</v>
+      </c>
+      <c r="S26" s="60">
+        <v>10914</v>
+      </c>
+      <c r="T26" s="60">
+        <v>10868</v>
+      </c>
+      <c r="U26" s="60">
+        <v>46</v>
+      </c>
+      <c r="V26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="60">
+        <v>17791</v>
+      </c>
+      <c r="X26" s="60">
+        <v>6</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>1202</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>8876</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>7707</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>16115</v>
+      </c>
+      <c r="AC26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>9332</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>9332</v>
+      </c>
+      <c r="AF26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>17300</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>1160</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>8433</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>7707</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>15941</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>8609</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>8609</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>403</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>403</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>17300</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>12</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>12</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68" t="s">
+      <c r="B27" s="68">
+        <v>110.3</v>
+      </c>
+      <c r="C27" s="68">
+        <v>110.5</v>
+      </c>
+      <c r="D27" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="F27" s="68">
+        <v>101.6</v>
+      </c>
+      <c r="G27" s="68">
+        <v>75.5</v>
+      </c>
+      <c r="H27" s="68">
+        <v>107.9</v>
+      </c>
+      <c r="I27" s="68">
+        <v>125.4</v>
+      </c>
+      <c r="J27" s="68">
+        <v>87.1</v>
+      </c>
+      <c r="K27" s="68">
+        <v>110</v>
+      </c>
+      <c r="L27" s="68">
+        <v>96.5</v>
+      </c>
+      <c r="M27" s="68">
+        <v>82.6</v>
+      </c>
+      <c r="N27" s="68">
+        <v>105.7</v>
+      </c>
+      <c r="O27" s="68">
+        <v>93.4</v>
+      </c>
+      <c r="P27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>89.3</v>
+      </c>
+      <c r="R27" s="68">
+        <v>120</v>
+      </c>
+      <c r="S27" s="68">
+        <v>116.1</v>
+      </c>
+      <c r="T27" s="68">
+        <v>116.2</v>
+      </c>
+      <c r="U27" s="68">
+        <v>97.9</v>
+      </c>
+      <c r="V27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
-[...29 lines deleted...]
-      <c r="O25" s="68">
+      <c r="W27" s="68">
+        <v>101.6</v>
+      </c>
+      <c r="X27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y27" s="68">
+        <v>124.4</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>100.6</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>92.5</v>
+      </c>
+      <c r="AC27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD27" s="68">
+        <v>121.9</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>121.9</v>
+      </c>
+      <c r="AF27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH27" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="AI27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ27" s="68">
+        <v>125.5</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>93.1</v>
+      </c>
+      <c r="AN27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO27" s="68">
+        <v>118.7</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>118.7</v>
+      </c>
+      <c r="AQ27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR27" s="68">
+        <v>335.8</v>
+      </c>
+      <c r="AS27" s="68">
+        <v>335.8</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="AU27" s="68">
+        <v>120</v>
+      </c>
+      <c r="AV27" s="68">
+        <v>120</v>
+      </c>
+      <c r="AW27" s="68">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="69">
+        <v>159.5</v>
+      </c>
+      <c r="C28" s="70">
+        <v>159.5</v>
+      </c>
+      <c r="D28" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="70">
+        <v>127.9</v>
+      </c>
+      <c r="F28" s="70">
+        <v>132.5</v>
+      </c>
+      <c r="G28" s="70">
+        <v>83.7</v>
+      </c>
+      <c r="H28" s="70">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="I28" s="70">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="J28" s="70">
+        <v>135.5</v>
+      </c>
+      <c r="K28" s="70">
+        <v>73.3</v>
+      </c>
+      <c r="L28" s="70">
+        <v>122.7</v>
+      </c>
+      <c r="M28" s="70">
+        <v>117.5</v>
+      </c>
+      <c r="N28" s="70">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="O28" s="70">
+        <v>118.6</v>
+      </c>
+      <c r="P28" s="70">
+        <v>121.3</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>99.7</v>
+      </c>
+      <c r="R28" s="70">
         <v>92.3</v>
       </c>
-      <c r="P25" s="68">
-[...17 lines deleted...]
-      <c r="V25" s="68" t="s">
+      <c r="S28" s="70">
+        <v>89.4</v>
+      </c>
+      <c r="T28" s="70">
+        <v>89.6</v>
+      </c>
+      <c r="U28" s="70">
+        <v>57.5</v>
+      </c>
+      <c r="V28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="68">
-[...17 lines deleted...]
-      <c r="AC25" s="68" t="s">
+      <c r="W28" s="70">
+        <v>116.9</v>
+      </c>
+      <c r="X28" s="70">
+        <v>3.7</v>
+      </c>
+      <c r="Y28" s="70">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>113.3</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>122</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>99.5</v>
+      </c>
+      <c r="AC28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="68">
-[...5 lines deleted...]
-      <c r="AF25" s="68" t="s">
+      <c r="AD28" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="AE28" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="AF28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG25" s="68" t="s">
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...17 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AH28" s="70">
+        <v>114.4</v>
+      </c>
+      <c r="AI28" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ28" s="70">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>108.5</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>122.1</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>99.9</v>
+      </c>
+      <c r="AN28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AO28" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="AP28" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="AQ28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68">
-[...15 lines deleted...]
-        <v>10.8</v>
+      <c r="AR28" s="70">
+        <v>1119.4000000000001</v>
+      </c>
+      <c r="AS28" s="70">
+        <v>1119.4000000000001</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>114.4</v>
+      </c>
+      <c r="AU28" s="70">
+        <v>92.3</v>
+      </c>
+      <c r="AV28" s="70">
+        <v>80</v>
+      </c>
+      <c r="AW28" s="70">
+        <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:49" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -24124,445 +25619,743 @@
       <c r="AP24" s="60">
         <v>10701</v>
       </c>
       <c r="AQ24" s="60">
         <v>1618</v>
       </c>
       <c r="AR24" s="60">
         <v>40</v>
       </c>
       <c r="AS24" s="60">
         <v>40</v>
       </c>
       <c r="AT24" s="60">
         <v>7124</v>
       </c>
       <c r="AU24" s="60">
         <v>9913</v>
       </c>
       <c r="AV24" s="60">
         <v>9905</v>
       </c>
       <c r="AW24" s="60">
         <v>3885</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>21568</v>
+      </c>
+      <c r="C25" s="60">
+        <v>21346</v>
+      </c>
+      <c r="D25" s="60">
+        <v>222</v>
+      </c>
+      <c r="E25" s="60">
+        <v>23027</v>
+      </c>
+      <c r="F25" s="60">
+        <v>22772</v>
+      </c>
+      <c r="G25" s="60">
+        <v>255</v>
+      </c>
+      <c r="H25" s="60">
+        <v>36568</v>
+      </c>
+      <c r="I25" s="60">
+        <v>35931</v>
+      </c>
+      <c r="J25" s="60">
+        <v>637</v>
+      </c>
+      <c r="K25" s="60">
+        <v>13050</v>
+      </c>
+      <c r="L25" s="60">
+        <v>11076</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>2972</v>
+      </c>
+      <c r="O25" s="60">
+        <v>3786</v>
+      </c>
+      <c r="P25" s="60">
+        <v>4318</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>10893</v>
+      </c>
+      <c r="R25" s="60">
+        <v>13024</v>
+      </c>
+      <c r="S25" s="60">
+        <v>16483</v>
+      </c>
+      <c r="T25" s="60">
+        <v>10960</v>
+      </c>
+      <c r="U25" s="60">
+        <v>5523</v>
+      </c>
+      <c r="V25" s="60">
+        <v>3360</v>
+      </c>
+      <c r="W25" s="60">
+        <v>11076</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>2972</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>3786</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>4318</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>10817</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>3114</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>12902</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>10960</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>1942</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>3268</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>8104</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>3786</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>4318</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>7845</v>
+      </c>
+      <c r="AN25" s="60">
+        <v>3026</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>12820</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>10960</v>
+      </c>
+      <c r="AQ25" s="60">
+        <v>1860</v>
+      </c>
+      <c r="AR25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>8104</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>12995</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>12641</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>20314</v>
+      </c>
+      <c r="C26" s="60">
+        <v>20112</v>
+      </c>
+      <c r="D26" s="60">
+        <v>202</v>
+      </c>
+      <c r="E26" s="60">
+        <v>21660</v>
+      </c>
+      <c r="F26" s="60">
+        <v>21400</v>
+      </c>
+      <c r="G26" s="60">
+        <v>260</v>
+      </c>
+      <c r="H26" s="60">
+        <v>35222</v>
+      </c>
+      <c r="I26" s="60">
+        <v>34643</v>
+      </c>
+      <c r="J26" s="60">
+        <v>579</v>
+      </c>
+      <c r="K26" s="60">
+        <v>11841</v>
+      </c>
+      <c r="L26" s="60">
+        <v>10776</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>2807</v>
+      </c>
+      <c r="O26" s="60">
+        <v>4662</v>
+      </c>
+      <c r="P26" s="60">
+        <v>3307</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>9103</v>
+      </c>
+      <c r="R26" s="60">
+        <v>12367</v>
+      </c>
+      <c r="S26" s="60">
+        <v>17631</v>
+      </c>
+      <c r="T26" s="60">
+        <v>12672</v>
+      </c>
+      <c r="U26" s="60">
+        <v>4959</v>
+      </c>
+      <c r="V26" s="60">
+        <v>3299</v>
+      </c>
+      <c r="W26" s="60">
+        <v>10776</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>2807</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>4662</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>3307</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>9064</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>3293</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>14619</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>12672</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>1947</v>
+      </c>
+      <c r="AG26" s="60">
+        <v>3223</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>7969</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>4662</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>3307</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>6257</v>
+      </c>
+      <c r="AN26" s="60">
+        <v>3220</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>14535</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>12672</v>
+      </c>
+      <c r="AQ26" s="60">
+        <v>1863</v>
+      </c>
+      <c r="AR26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>7969</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>12416</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>12363</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68">
+      <c r="B27" s="68">
+        <v>94.2</v>
+      </c>
+      <c r="C27" s="68">
+        <v>94.2</v>
+      </c>
+      <c r="D27" s="68">
+        <v>91</v>
+      </c>
+      <c r="E27" s="68">
+        <v>94.1</v>
+      </c>
+      <c r="F27" s="68">
+        <v>94</v>
+      </c>
+      <c r="G27" s="68">
+        <v>102</v>
+      </c>
+      <c r="H27" s="68">
+        <v>96.3</v>
+      </c>
+      <c r="I27" s="68">
+        <v>96.4</v>
+      </c>
+      <c r="J27" s="68">
+        <v>90.9</v>
+      </c>
+      <c r="K27" s="68">
+        <v>90.7</v>
+      </c>
+      <c r="L27" s="68">
+        <v>97.3</v>
+      </c>
+      <c r="M27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
-[...23 lines deleted...]
-      <c r="M25" s="68" t="s">
+      <c r="N27" s="68">
+        <v>94.4</v>
+      </c>
+      <c r="O27" s="68">
+        <v>123.1</v>
+      </c>
+      <c r="P27" s="68">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>83.6</v>
+      </c>
+      <c r="R27" s="68">
+        <v>95</v>
+      </c>
+      <c r="S27" s="68">
+        <v>107</v>
+      </c>
+      <c r="T27" s="68">
+        <v>115.6</v>
+      </c>
+      <c r="U27" s="68">
+        <v>89.8</v>
+      </c>
+      <c r="V27" s="68">
+        <v>98.2</v>
+      </c>
+      <c r="W27" s="68">
+        <v>97.3</v>
+      </c>
+      <c r="X27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="68">
-[...14 lines deleted...]
-      <c r="S25" s="68">
+      <c r="Y27" s="68">
+        <v>94.4</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>123.1</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>83.8</v>
+      </c>
+      <c r="AC27" s="68">
+        <v>105.7</v>
+      </c>
+      <c r="AD27" s="68">
+        <v>113.3</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>115.6</v>
+      </c>
+      <c r="AF27" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="AG27" s="68">
+        <v>98.6</v>
+      </c>
+      <c r="AH27" s="68">
+        <v>98.3</v>
+      </c>
+      <c r="AI27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>123.1</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>79.8</v>
+      </c>
+      <c r="AN27" s="68">
+        <v>106.4</v>
+      </c>
+      <c r="AO27" s="68">
+        <v>113.4</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>115.6</v>
+      </c>
+      <c r="AQ27" s="68">
         <v>100.2</v>
       </c>
-      <c r="T25" s="68">
+      <c r="AR27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>98.3</v>
+      </c>
+      <c r="AU27" s="68">
+        <v>95.5</v>
+      </c>
+      <c r="AV27" s="68">
+        <v>97.8</v>
+      </c>
+      <c r="AW27" s="68">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="69">
+        <v>71.7</v>
+      </c>
+      <c r="C28" s="70">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="D28" s="70">
+        <v>105.2</v>
+      </c>
+      <c r="E28" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="F28" s="70">
+        <v>95.5</v>
+      </c>
+      <c r="G28" s="70">
+        <v>46.7</v>
+      </c>
+      <c r="H28" s="70">
+        <v>122.2</v>
+      </c>
+      <c r="I28" s="70">
+        <v>128.6</v>
+      </c>
+      <c r="J28" s="70">
+        <v>30.9</v>
+      </c>
+      <c r="K28" s="70">
+        <v>94.3</v>
+      </c>
+      <c r="L28" s="70">
+        <v>96.7</v>
+      </c>
+      <c r="M28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N28" s="70">
+        <v>124.1</v>
+      </c>
+      <c r="O28" s="70">
+        <v>100.9</v>
+      </c>
+      <c r="P28" s="70">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>96.5</v>
+      </c>
+      <c r="R28" s="70">
+        <v>100.7</v>
+      </c>
+      <c r="S28" s="70">
+        <v>117.8</v>
+      </c>
+      <c r="T28" s="70">
+        <v>119.1</v>
+      </c>
+      <c r="U28" s="70">
+        <v>114.6</v>
+      </c>
+      <c r="V28" s="70">
+        <v>115.3</v>
+      </c>
+      <c r="W28" s="70">
+        <v>96.7</v>
+      </c>
+      <c r="X28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y28" s="70">
+        <v>124.1</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>100.9</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>97.5</v>
+      </c>
+      <c r="AC28" s="70">
+        <v>108.5</v>
+      </c>
+      <c r="AD28" s="70">
+        <v>124.3</v>
+      </c>
+      <c r="AE28" s="70">
+        <v>119.1</v>
+      </c>
+      <c r="AF28" s="70">
+        <v>173.8</v>
+      </c>
+      <c r="AG28" s="68">
+        <v>114.9</v>
+      </c>
+      <c r="AH28" s="70">
+        <v>89.7</v>
+      </c>
+      <c r="AI28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>100.9</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>88.9</v>
+      </c>
+      <c r="AN28" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="AO28" s="70">
+        <v>123.6</v>
+      </c>
+      <c r="AP28" s="70">
+        <v>119.1</v>
+      </c>
+      <c r="AQ28" s="70">
+        <v>166.3</v>
+      </c>
+      <c r="AR28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>89.7</v>
+      </c>
+      <c r="AU28" s="70">
         <v>101</v>
       </c>
-      <c r="U25" s="68">
-[...84 lines deleted...]
-        <v>100.2</v>
+      <c r="AV28" s="70">
+        <v>99.7</v>
+      </c>
+      <c r="AW28" s="70">
+        <v>110.2</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:49" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet10">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -27449,445 +29242,743 @@
       <c r="AP24" s="60">
         <v>5945</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT24" s="60">
         <v>9108</v>
       </c>
       <c r="AU24" s="60">
         <v>3435</v>
       </c>
       <c r="AV24" s="60">
         <v>3523</v>
       </c>
       <c r="AW24" s="60">
         <v>800</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>16831</v>
+      </c>
+      <c r="C25" s="60">
+        <v>16831</v>
+      </c>
+      <c r="D25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="60">
+        <v>14610</v>
+      </c>
+      <c r="F25" s="60">
+        <v>14610</v>
+      </c>
+      <c r="G25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="60">
+        <v>11322</v>
+      </c>
+      <c r="I25" s="60">
+        <v>11322</v>
+      </c>
+      <c r="J25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K25" s="60">
+        <v>4132</v>
+      </c>
+      <c r="L25" s="60">
+        <v>9852</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>4349</v>
+      </c>
+      <c r="O25" s="60">
+        <v>1453</v>
+      </c>
+      <c r="P25" s="60">
+        <v>4050</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>10080</v>
+      </c>
+      <c r="R25" s="60">
+        <v>3929</v>
+      </c>
+      <c r="S25" s="60">
+        <v>8333</v>
+      </c>
+      <c r="T25" s="60">
+        <v>5717</v>
+      </c>
+      <c r="U25" s="60">
+        <v>2616</v>
+      </c>
+      <c r="V25" s="60">
+        <v>1066</v>
+      </c>
+      <c r="W25" s="60">
+        <v>9852</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>4349</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>1453</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>4050</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>10080</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>1008</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>7507</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>5717</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>1790</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>9852</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>4349</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>1453</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>4050</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>10080</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>5717</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>5717</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>9852</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>4056</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>3572</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>15298</v>
+      </c>
+      <c r="C26" s="60">
+        <v>15298</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>13969</v>
+      </c>
+      <c r="F26" s="60">
+        <v>13969</v>
+      </c>
+      <c r="G26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="60">
+        <v>12651</v>
+      </c>
+      <c r="I26" s="60">
+        <v>12651</v>
+      </c>
+      <c r="J26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K26" s="60">
+        <v>4113</v>
+      </c>
+      <c r="L26" s="60">
+        <v>9499</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>3661</v>
+      </c>
+      <c r="O26" s="60">
+        <v>1544</v>
+      </c>
+      <c r="P26" s="60">
+        <v>4294</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>8973</v>
+      </c>
+      <c r="R26" s="60">
+        <v>3653</v>
+      </c>
+      <c r="S26" s="60">
+        <v>9320</v>
+      </c>
+      <c r="T26" s="60">
+        <v>6243</v>
+      </c>
+      <c r="U26" s="60">
+        <v>3077</v>
+      </c>
+      <c r="V26" s="60">
+        <v>1066</v>
+      </c>
+      <c r="W26" s="60">
+        <v>9499</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>3661</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>1544</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>4294</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>8973</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>965</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>8135</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>6243</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>1892</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>9499</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>3661</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>1544</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>4294</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>8973</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>6243</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>6243</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>9499</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>3860</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>3808</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68" t="s">
+      <c r="B27" s="68">
+        <v>90.9</v>
+      </c>
+      <c r="C27" s="68">
+        <v>90.9</v>
+      </c>
+      <c r="D27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
+      <c r="E27" s="68">
+        <v>95.6</v>
+      </c>
+      <c r="F27" s="68">
+        <v>95.6</v>
+      </c>
+      <c r="G27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="H27" s="68">
+        <v>111.7</v>
+      </c>
+      <c r="I27" s="68">
+        <v>111.7</v>
+      </c>
+      <c r="J27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="K27" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="L27" s="68">
+        <v>96.4</v>
+      </c>
+      <c r="M27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="N27" s="68">
+        <v>84.2</v>
+      </c>
+      <c r="O27" s="68">
+        <v>106.3</v>
+      </c>
+      <c r="P27" s="68">
+        <v>106</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>89</v>
+      </c>
+      <c r="R27" s="68">
+        <v>93</v>
+      </c>
+      <c r="S27" s="68">
+        <v>111.8</v>
+      </c>
+      <c r="T27" s="68">
+        <v>109.2</v>
+      </c>
+      <c r="U27" s="68">
+        <v>117.6</v>
+      </c>
+      <c r="V27" s="68">
+        <v>100</v>
+      </c>
+      <c r="W27" s="68">
+        <v>96.4</v>
+      </c>
+      <c r="X27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y27" s="68">
+        <v>84.2</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>106.3</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>106</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>89</v>
+      </c>
+      <c r="AC27" s="68">
+        <v>95.7</v>
+      </c>
+      <c r="AD27" s="68">
+        <v>108.4</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>109.2</v>
+      </c>
+      <c r="AF27" s="68">
+        <v>105.7</v>
+      </c>
+      <c r="AG27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH27" s="68">
+        <v>96.4</v>
+      </c>
+      <c r="AI27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ27" s="68">
+        <v>84.2</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>106.3</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>106</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>89</v>
+      </c>
+      <c r="AN27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO27" s="68">
+        <v>109.2</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>109.2</v>
+      </c>
+      <c r="AQ27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>96.4</v>
+      </c>
+      <c r="AU27" s="68">
         <v>95.2</v>
       </c>
-      <c r="F25" s="68">
-[...2 lines deleted...]
-      <c r="G25" s="68" t="s">
+      <c r="AV27" s="68">
+        <v>106.6</v>
+      </c>
+      <c r="AW27" s="68">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="69">
+        <v>101.5</v>
+      </c>
+      <c r="C28" s="70">
+        <v>101.5</v>
+      </c>
+      <c r="D28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="H25" s="68">
-[...5 lines deleted...]
-      <c r="J25" s="68" t="s">
+      <c r="E28" s="70">
+        <v>109.1</v>
+      </c>
+      <c r="F28" s="70">
+        <v>109.1</v>
+      </c>
+      <c r="G28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="K25" s="68">
-[...5 lines deleted...]
-      <c r="M25" s="68" t="s">
+      <c r="H28" s="70">
+        <v>84.4</v>
+      </c>
+      <c r="I28" s="70">
+        <v>84.4</v>
+      </c>
+      <c r="J28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="68">
-[...29 lines deleted...]
-      <c r="X25" s="68" t="s">
+      <c r="K28" s="70">
+        <v>176.4</v>
+      </c>
+      <c r="L28" s="70">
+        <v>107.8</v>
+      </c>
+      <c r="M28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="68">
-[...23 lines deleted...]
-      <c r="AG25" s="68" t="s">
+      <c r="N28" s="70">
+        <v>95.6</v>
+      </c>
+      <c r="O28" s="70">
+        <v>107.1</v>
+      </c>
+      <c r="P28" s="70">
+        <v>121.3</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>113.2</v>
+      </c>
+      <c r="R28" s="70">
+        <v>153.1</v>
+      </c>
+      <c r="S28" s="70">
+        <v>97.9</v>
+      </c>
+      <c r="T28" s="70">
+        <v>86.7</v>
+      </c>
+      <c r="U28" s="70">
+        <v>132.6</v>
+      </c>
+      <c r="V28" s="70">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="W28" s="70">
+        <v>107.8</v>
+      </c>
+      <c r="X28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="Y28" s="70">
+        <v>95.6</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>107.1</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>121.3</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>113.2</v>
+      </c>
+      <c r="AC28" s="70">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="AD28" s="70">
+        <v>96.3</v>
+      </c>
+      <c r="AE28" s="70">
+        <v>86.7</v>
+      </c>
+      <c r="AF28" s="70">
+        <v>152.1</v>
+      </c>
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AH28" s="70">
+        <v>107.8</v>
+      </c>
+      <c r="AI28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AJ28" s="70">
+        <v>95.6</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>107.1</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>121.3</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>113.2</v>
+      </c>
+      <c r="AN28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68" t="s">
+      <c r="AO28" s="70">
+        <v>86.7</v>
+      </c>
+      <c r="AP28" s="70">
+        <v>86.7</v>
+      </c>
+      <c r="AQ28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AS25" s="68" t="s">
+      <c r="AR28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AT25" s="68">
-[...9 lines deleted...]
-        <v>90.1</v>
+      <c r="AS28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>107.8</v>
+      </c>
+      <c r="AU28" s="70">
+        <v>152.9</v>
+      </c>
+      <c r="AV28" s="70">
+        <v>145</v>
+      </c>
+      <c r="AW28" s="70">
+        <v>260.39999999999998</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:49" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet11">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW28"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -30774,447 +32865,745 @@
       <c r="AP24" s="60">
         <v>5031</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT24" s="60">
         <v>11227</v>
       </c>
       <c r="AU24" s="60">
         <v>12141</v>
       </c>
       <c r="AV24" s="60">
         <v>11985</v>
       </c>
       <c r="AW24" s="60">
         <v>19715</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>15668</v>
+      </c>
+      <c r="C25" s="60">
+        <v>15668</v>
+      </c>
+      <c r="D25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="60">
+        <v>17813</v>
+      </c>
+      <c r="F25" s="60">
+        <v>16872</v>
+      </c>
+      <c r="G25" s="60">
+        <v>941</v>
+      </c>
+      <c r="H25" s="60">
+        <v>27285</v>
+      </c>
+      <c r="I25" s="60">
+        <v>16346</v>
+      </c>
+      <c r="J25" s="60">
+        <v>10939</v>
+      </c>
+      <c r="K25" s="60">
+        <v>13641</v>
+      </c>
+      <c r="L25" s="60">
+        <v>11755</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>1819</v>
+      </c>
+      <c r="O25" s="60">
+        <v>6062</v>
+      </c>
+      <c r="P25" s="60">
+        <v>3874</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>11298</v>
+      </c>
+      <c r="R25" s="60">
+        <v>10064</v>
+      </c>
+      <c r="S25" s="60">
+        <v>27100</v>
+      </c>
+      <c r="T25" s="60">
+        <v>5500</v>
+      </c>
+      <c r="U25" s="60">
+        <v>21600</v>
+      </c>
+      <c r="V25" s="60">
+        <v>6921</v>
+      </c>
+      <c r="W25" s="60">
+        <v>11755</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>1819</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>6062</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>3874</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>11298</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>7249</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>13474</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>5500</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>7974</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>11754</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>1819</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>6061</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>3874</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>11298</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>5487</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>5487</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>1</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>1</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>11754</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>10808</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>13381</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>23242</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>19628</v>
+      </c>
+      <c r="C26" s="60">
+        <v>19628</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>17710</v>
+      </c>
+      <c r="F26" s="60">
+        <v>16857</v>
+      </c>
+      <c r="G26" s="60">
+        <v>853</v>
+      </c>
+      <c r="H26" s="60">
+        <v>29203</v>
+      </c>
+      <c r="I26" s="60">
+        <v>19117</v>
+      </c>
+      <c r="J26" s="60">
+        <v>10086</v>
+      </c>
+      <c r="K26" s="60">
+        <v>12490</v>
+      </c>
+      <c r="L26" s="60">
+        <v>11427</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>1523</v>
+      </c>
+      <c r="O26" s="60">
+        <v>6043</v>
+      </c>
+      <c r="P26" s="60">
+        <v>3861</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>9950</v>
+      </c>
+      <c r="R26" s="60">
+        <v>10249</v>
+      </c>
+      <c r="S26" s="60">
+        <v>30818</v>
+      </c>
+      <c r="T26" s="60">
+        <v>6977</v>
+      </c>
+      <c r="U26" s="60">
+        <v>23841</v>
+      </c>
+      <c r="V26" s="60">
+        <v>7131</v>
+      </c>
+      <c r="W26" s="60">
+        <v>11427</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>1523</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>6043</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>3861</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>9950</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>6315</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>15767</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>6977</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>8790</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>11427</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>1523</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>6043</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>3861</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>9950</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>6964</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>6964</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>11427</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>10804</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>13447</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>25461</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68" t="s">
+      <c r="B27" s="68">
+        <v>125.3</v>
+      </c>
+      <c r="C27" s="68">
+        <v>125.3</v>
+      </c>
+      <c r="D27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
-[...23 lines deleted...]
-      <c r="M25" s="68" t="s">
+      <c r="E27" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="F27" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="G27" s="68">
+        <v>90.6</v>
+      </c>
+      <c r="H27" s="68">
+        <v>107</v>
+      </c>
+      <c r="I27" s="68">
+        <v>117</v>
+      </c>
+      <c r="J27" s="68">
+        <v>92.2</v>
+      </c>
+      <c r="K27" s="68">
+        <v>91.6</v>
+      </c>
+      <c r="L27" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="M27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="68">
-[...29 lines deleted...]
-      <c r="X25" s="68" t="s">
+      <c r="N27" s="68">
+        <v>83.7</v>
+      </c>
+      <c r="O27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="P27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>88.1</v>
+      </c>
+      <c r="R27" s="68">
+        <v>101.8</v>
+      </c>
+      <c r="S27" s="68">
+        <v>113.7</v>
+      </c>
+      <c r="T27" s="68">
+        <v>126.9</v>
+      </c>
+      <c r="U27" s="68">
+        <v>110.4</v>
+      </c>
+      <c r="V27" s="68">
+        <v>103</v>
+      </c>
+      <c r="W27" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="X27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="68">
-[...23 lines deleted...]
-      <c r="AG25" s="68" t="s">
+      <c r="Y27" s="68">
+        <v>83.7</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>88.1</v>
+      </c>
+      <c r="AC27" s="68">
+        <v>87.1</v>
+      </c>
+      <c r="AD27" s="68">
+        <v>117</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>126.9</v>
+      </c>
+      <c r="AF27" s="68">
+        <v>110.2</v>
+      </c>
+      <c r="AG27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="AH27" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="AI27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AJ27" s="68">
+        <v>83.7</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>99.7</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>88.1</v>
+      </c>
+      <c r="AN27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AO27" s="68">
+        <v>126.9</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>126.9</v>
+      </c>
+      <c r="AQ27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68" t="s">
-[...15 lines deleted...]
-        <v>98</v>
+      <c r="AR27" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS27" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="AU27" s="68">
+        <v>100</v>
+      </c>
+      <c r="AV27" s="68">
+        <v>100.5</v>
+      </c>
+      <c r="AW27" s="68">
+        <v>109.5</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A26" s="62" t="s">
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="69">
-[...5 lines deleted...]
-      <c r="D26" s="70" t="s">
+      <c r="B28" s="69">
+        <v>121.6</v>
+      </c>
+      <c r="C28" s="70">
+        <v>121.6</v>
+      </c>
+      <c r="D28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="E26" s="70">
-[...20 lines deleted...]
-      <c r="L26" s="70">
+      <c r="E28" s="70">
+        <v>111.9</v>
+      </c>
+      <c r="F28" s="70">
+        <v>113</v>
+      </c>
+      <c r="G28" s="70">
         <v>94.5</v>
       </c>
-      <c r="M26" s="70" t="s">
+      <c r="H28" s="70">
+        <v>179.6</v>
+      </c>
+      <c r="I28" s="70">
+        <v>155.5</v>
+      </c>
+      <c r="J28" s="70">
+        <v>254.2</v>
+      </c>
+      <c r="K28" s="70">
+        <v>114</v>
+      </c>
+      <c r="L28" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="M28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N26" s="70">
-[...29 lines deleted...]
-      <c r="X26" s="70" t="s">
+      <c r="N28" s="70">
+        <v>118.7</v>
+      </c>
+      <c r="O28" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="P28" s="70">
+        <v>118.5</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="R28" s="70">
+        <v>88.8</v>
+      </c>
+      <c r="S28" s="70">
+        <v>104.3</v>
+      </c>
+      <c r="T28" s="70">
+        <v>84.3</v>
+      </c>
+      <c r="U28" s="70">
+        <v>112.2</v>
+      </c>
+      <c r="V28" s="70">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="W28" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="X28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y26" s="70">
-[...23 lines deleted...]
-      <c r="AG26" s="68" t="s">
+      <c r="Y28" s="70">
+        <v>118.7</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>118.5</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="AC28" s="70">
+        <v>117.9</v>
+      </c>
+      <c r="AD28" s="70">
+        <v>108.2</v>
+      </c>
+      <c r="AE28" s="70">
+        <v>84.3</v>
+      </c>
+      <c r="AF28" s="70">
+        <v>139.5</v>
+      </c>
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH26" s="70">
-[...2 lines deleted...]
-      <c r="AI26" s="70" t="s">
+      <c r="AH28" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="AI28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ26" s="70">
-[...11 lines deleted...]
-      <c r="AN26" s="70" t="s">
+      <c r="AJ28" s="70">
+        <v>118.7</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>118.5</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="AN28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO26" s="70">
-[...5 lines deleted...]
-      <c r="AQ26" s="70" t="s">
+      <c r="AO28" s="70">
+        <v>84.2</v>
+      </c>
+      <c r="AP28" s="70">
+        <v>84.2</v>
+      </c>
+      <c r="AQ28" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR26" s="70" t="s">
-[...15 lines deleted...]
-        <v>83.7</v>
+      <c r="AR28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="AU28" s="70">
+        <v>88.8</v>
+      </c>
+      <c r="AV28" s="70">
+        <v>103.4</v>
+      </c>
+      <c r="AW28" s="70">
+        <v>113.2</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="9" customHeight="1">
-[...44 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:49" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
-    <row r="28" spans="1:49">
-      <c r="V28" s="64"/>
+    <row r="30" spans="1:49">
+      <c r="V30" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet12">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -34101,434 +36490,732 @@
       <c r="AP24" s="60">
         <v>27494</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60">
         <v>847</v>
       </c>
       <c r="AS24" s="60">
         <v>847</v>
       </c>
       <c r="AT24" s="60">
         <v>46965</v>
       </c>
       <c r="AU24" s="60">
         <v>9469</v>
       </c>
       <c r="AV24" s="60">
         <v>9773</v>
       </c>
       <c r="AW24" s="60">
         <v>12183</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>93332</v>
+      </c>
+      <c r="C25" s="60">
+        <v>85491</v>
+      </c>
+      <c r="D25" s="60">
+        <v>7841</v>
+      </c>
+      <c r="E25" s="60">
+        <v>88918</v>
+      </c>
+      <c r="F25" s="60">
+        <v>81686</v>
+      </c>
+      <c r="G25" s="60">
+        <v>7232</v>
+      </c>
+      <c r="H25" s="60">
+        <v>128231</v>
+      </c>
+      <c r="I25" s="60">
+        <v>83804</v>
+      </c>
+      <c r="J25" s="60">
+        <v>44427</v>
+      </c>
+      <c r="K25" s="60">
+        <v>10281</v>
+      </c>
+      <c r="L25" s="60">
+        <v>59695</v>
+      </c>
+      <c r="M25" s="60">
+        <v>1763</v>
+      </c>
+      <c r="N25" s="60">
+        <v>11755</v>
+      </c>
+      <c r="O25" s="60">
+        <v>23284</v>
+      </c>
+      <c r="P25" s="60">
+        <v>22893</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>61639</v>
+      </c>
+      <c r="R25" s="60">
+        <v>8883</v>
+      </c>
+      <c r="S25" s="60">
+        <v>47691</v>
+      </c>
+      <c r="T25" s="60">
+        <v>26926</v>
+      </c>
+      <c r="U25" s="60">
+        <v>20765</v>
+      </c>
+      <c r="V25" s="60">
+        <v>4094</v>
+      </c>
+      <c r="W25" s="60">
+        <v>59695</v>
+      </c>
+      <c r="X25" s="60">
+        <v>1763</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>11755</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>23284</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>22893</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>61639</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>4033</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>39473</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>26926</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>12547</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>56896</v>
+      </c>
+      <c r="AI25" s="60">
+        <v>1763</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>9663</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>22577</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>22893</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>58958</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>25432</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>25432</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>707</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>707</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>56896</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>12248</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>12628</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>11803</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>78596</v>
+      </c>
+      <c r="C26" s="60">
+        <v>78426</v>
+      </c>
+      <c r="D26" s="60">
+        <v>170</v>
+      </c>
+      <c r="E26" s="60">
+        <v>91470</v>
+      </c>
+      <c r="F26" s="60">
+        <v>83375</v>
+      </c>
+      <c r="G26" s="60">
+        <v>8095</v>
+      </c>
+      <c r="H26" s="60">
+        <v>115362</v>
+      </c>
+      <c r="I26" s="60">
+        <v>78860</v>
+      </c>
+      <c r="J26" s="60">
+        <v>36502</v>
+      </c>
+      <c r="K26" s="60">
+        <v>10162</v>
+      </c>
+      <c r="L26" s="60">
+        <v>60976</v>
+      </c>
+      <c r="M26" s="60">
+        <v>1519</v>
+      </c>
+      <c r="N26" s="60">
+        <v>13297</v>
+      </c>
+      <c r="O26" s="60">
+        <v>25183</v>
+      </c>
+      <c r="P26" s="60">
+        <v>20977</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>55792</v>
+      </c>
+      <c r="R26" s="60">
+        <v>9517</v>
+      </c>
+      <c r="S26" s="60">
+        <v>53519</v>
+      </c>
+      <c r="T26" s="60">
+        <v>32110</v>
+      </c>
+      <c r="U26" s="60">
+        <v>21409</v>
+      </c>
+      <c r="V26" s="60">
+        <v>3897</v>
+      </c>
+      <c r="W26" s="60">
+        <v>60976</v>
+      </c>
+      <c r="X26" s="60">
+        <v>1519</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>13297</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>25183</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>20977</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>55792</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>3458</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>45096</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>32110</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>12986</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>57990</v>
+      </c>
+      <c r="AI26" s="60">
+        <v>1519</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>10996</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>24498</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>20977</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>52924</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>30497</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>30497</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>686</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>686</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>57990</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>11924</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>11851</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>11876</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A27" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...8 lines deleted...]
-      <c r="E25" s="68">
+      <c r="B27" s="68">
+        <v>84.2</v>
+      </c>
+      <c r="C27" s="68">
         <v>91.7</v>
       </c>
-      <c r="F25" s="68">
-[...8 lines deleted...]
-      <c r="I25" s="68">
+      <c r="D27" s="68">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E27" s="68">
+        <v>102.9</v>
+      </c>
+      <c r="F27" s="68">
+        <v>102.1</v>
+      </c>
+      <c r="G27" s="68">
+        <v>111.9</v>
+      </c>
+      <c r="H27" s="68">
+        <v>90</v>
+      </c>
+      <c r="I27" s="68">
+        <v>94.1</v>
+      </c>
+      <c r="J27" s="68">
+        <v>82.2</v>
+      </c>
+      <c r="K27" s="68">
+        <v>98.8</v>
+      </c>
+      <c r="L27" s="68">
+        <v>102.1</v>
+      </c>
+      <c r="M27" s="68">
+        <v>86.2</v>
+      </c>
+      <c r="N27" s="68">
+        <v>113.1</v>
+      </c>
+      <c r="O27" s="68">
+        <v>108.2</v>
+      </c>
+      <c r="P27" s="68">
+        <v>91.6</v>
+      </c>
+      <c r="Q27" s="68">
+        <v>90.5</v>
+      </c>
+      <c r="R27" s="68">
+        <v>107.1</v>
+      </c>
+      <c r="S27" s="68">
+        <v>112.2</v>
+      </c>
+      <c r="T27" s="68">
+        <v>119.3</v>
+      </c>
+      <c r="U27" s="68">
         <v>103.1</v>
       </c>
-      <c r="J25" s="68">
-[...68 lines deleted...]
-      <c r="AG25" s="68" t="s">
+      <c r="V27" s="68">
+        <v>95.2</v>
+      </c>
+      <c r="W27" s="68">
+        <v>102.1</v>
+      </c>
+      <c r="X27" s="68">
+        <v>86.2</v>
+      </c>
+      <c r="Y27" s="68">
+        <v>113.1</v>
+      </c>
+      <c r="Z27" s="68">
+        <v>108.2</v>
+      </c>
+      <c r="AA27" s="68">
+        <v>91.6</v>
+      </c>
+      <c r="AB27" s="68">
+        <v>90.5</v>
+      </c>
+      <c r="AC27" s="68">
+        <v>85.7</v>
+      </c>
+      <c r="AD27" s="68">
+        <v>114.2</v>
+      </c>
+      <c r="AE27" s="68">
+        <v>119.3</v>
+      </c>
+      <c r="AF27" s="68">
+        <v>103.5</v>
+      </c>
+      <c r="AG27" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
+      <c r="AH27" s="68">
+        <v>101.9</v>
+      </c>
+      <c r="AI27" s="68">
+        <v>86.2</v>
+      </c>
+      <c r="AJ27" s="68">
+        <v>113.8</v>
+      </c>
+      <c r="AK27" s="68">
+        <v>108.5</v>
+      </c>
+      <c r="AL27" s="68">
+        <v>91.6</v>
+      </c>
+      <c r="AM27" s="68">
+        <v>89.8</v>
+      </c>
+      <c r="AN27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO27" s="68">
+        <v>119.9</v>
+      </c>
+      <c r="AP27" s="68">
+        <v>119.9</v>
+      </c>
+      <c r="AQ27" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR27" s="68">
+        <v>97</v>
+      </c>
+      <c r="AS27" s="68">
+        <v>97</v>
+      </c>
+      <c r="AT27" s="68">
+        <v>101.9</v>
+      </c>
+      <c r="AU27" s="68">
+        <v>97.4</v>
+      </c>
+      <c r="AV27" s="68">
+        <v>93.8</v>
+      </c>
+      <c r="AW27" s="68">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="69">
+        <v>84.5</v>
+      </c>
+      <c r="C28" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="D28" s="70">
+        <v>1</v>
+      </c>
+      <c r="E28" s="70">
+        <v>104.4</v>
+      </c>
+      <c r="F28" s="70">
+        <v>104.6</v>
+      </c>
+      <c r="G28" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="H28" s="70">
+        <v>96.3</v>
+      </c>
+      <c r="I28" s="70">
+        <v>95.8</v>
+      </c>
+      <c r="J28" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="K28" s="70">
+        <v>122.7</v>
+      </c>
+      <c r="L28" s="70">
+        <v>109.5</v>
+      </c>
+      <c r="M28" s="70">
+        <v>108.7</v>
+      </c>
+      <c r="N28" s="70">
+        <v>145.9</v>
+      </c>
+      <c r="O28" s="70">
+        <v>104.6</v>
+      </c>
+      <c r="P28" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="Q28" s="70">
+        <v>107.4</v>
+      </c>
+      <c r="R28" s="70">
+        <v>109.9</v>
+      </c>
+      <c r="S28" s="70">
+        <v>91.3</v>
+      </c>
+      <c r="T28" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="U28" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="V28" s="70">
+        <v>90.4</v>
+      </c>
+      <c r="W28" s="70">
+        <v>109.5</v>
+      </c>
+      <c r="X28" s="70">
+        <v>108.7</v>
+      </c>
+      <c r="Y28" s="70">
+        <v>145.9</v>
+      </c>
+      <c r="Z28" s="70">
+        <v>104.6</v>
+      </c>
+      <c r="AA28" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="AB28" s="70">
+        <v>107.4</v>
+      </c>
+      <c r="AC28" s="70">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="AD28" s="70">
         <v>96</v>
       </c>
-      <c r="AI25" s="68">
-[...5 lines deleted...]
-      <c r="AK25" s="68">
+      <c r="AE28" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="AF28" s="70">
+        <v>111</v>
+      </c>
+      <c r="AG28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH28" s="70">
+        <v>108.5</v>
+      </c>
+      <c r="AI28" s="70">
+        <v>108.7</v>
+      </c>
+      <c r="AJ28" s="70">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="AK28" s="70">
+        <v>105.2</v>
+      </c>
+      <c r="AL28" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="AM28" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="AN28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO28" s="70">
+        <v>89.1</v>
+      </c>
+      <c r="AP28" s="70">
+        <v>89.1</v>
+      </c>
+      <c r="AQ28" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR28" s="70">
+        <v>88.6</v>
+      </c>
+      <c r="AS28" s="70">
+        <v>88.6</v>
+      </c>
+      <c r="AT28" s="70">
+        <v>108.5</v>
+      </c>
+      <c r="AU28" s="70">
+        <v>100.2</v>
+      </c>
+      <c r="AV28" s="70">
+        <v>101.3</v>
+      </c>
+      <c r="AW28" s="70">
         <v>92.9</v>
       </c>
-      <c r="AL25" s="68">
-[...34 lines deleted...]
-      </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="29" spans="1:49" ht="9" customHeight="1">
+      <c r="A29" s="63"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="64"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
+      <c r="Z29" s="63"/>
+      <c r="AA29" s="63"/>
+      <c r="AB29" s="63"/>
+      <c r="AC29" s="63"/>
+      <c r="AD29" s="63"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="63"/>
+      <c r="AI29" s="63"/>
+      <c r="AJ29" s="63"/>
+      <c r="AK29" s="63"/>
+      <c r="AL29" s="63"/>
+      <c r="AM29" s="63"/>
+      <c r="AN29" s="63"/>
+      <c r="AO29" s="63"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
+      <c r="AR29" s="63"/>
+      <c r="AS29" s="63"/>
+      <c r="AT29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AD6:AF6"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AN6:AN7"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>