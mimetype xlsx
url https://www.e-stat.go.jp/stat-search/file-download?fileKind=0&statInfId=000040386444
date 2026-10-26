--- v2 (2026-09-08)
+++ v3 (2026-10-26)
@@ -17,101 +17,101 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3FAC8AC-4C52-47EF-B84D-66971D3DF6C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB49F332-DBE7-48F9-AEB9-1274FA8B639B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="766" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="30503" r:id="rId1"/>
     <sheet name="全国" sheetId="30485" r:id="rId2"/>
     <sheet name="北海道" sheetId="30495" r:id="rId3"/>
     <sheet name="東北" sheetId="30496" r:id="rId4"/>
     <sheet name="北陸" sheetId="30498" r:id="rId5"/>
     <sheet name="関東" sheetId="30497" r:id="rId6"/>
     <sheet name="東海" sheetId="30499" r:id="rId7"/>
     <sheet name="近畿" sheetId="30500" r:id="rId8"/>
     <sheet name="中国・四国" sheetId="30501" r:id="rId9"/>
     <sheet name="九州・沖縄" sheetId="30502" r:id="rId10"/>
     <sheet name="調査の概要" sheetId="30484" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">関東!$A$1:$AW$34</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">中国・四国!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">関東!$A$1:$AW$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">近畿!$A$1:$AW$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">九州・沖縄!$A$1:$AW$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">全国!$A$1:$AW$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">中国・四国!$A$1:$AW$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">調査の概要!$A$1:$B$12</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">東海!$A$1:$AW$34</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">北陸!$A$1:$AW$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">東海!$A$1:$AW$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">東北!$A$1:$AW$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">北海道!$A$1:$AW$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">北陸!$A$1:$AW$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">目次!$A$1:$C$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2199" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2351" uniqueCount="87">
   <si>
     <t>出荷量</t>
   </si>
   <si>
     <t>入荷量</t>
     <rPh sb="0" eb="3">
       <t>ニュウカリョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>出荷量</t>
     <rPh sb="0" eb="3">
       <t>シュッカリョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
@@ -765,51 +765,57 @@
   記載してください。</t>
     <rPh sb="4" eb="5">
       <t>ホン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>モト</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヒョウショウ</t>
     </rPh>
     <rPh sb="268" eb="269">
       <t>ムネ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t xml:space="preserve">７   </t>
   </si>
   <si>
-    <t>　　　令和８年７月の調査対象工場数は、80（有効回答数 77、有効回答率 96.3％）である。</t>
+    <t xml:space="preserve">８   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">９   </t>
+  </si>
+  <si>
+    <t>　　　令和８年９月の調査対象工場数は、80（有効回答数 77、有効回答率 96.3％）である。</t>
     <rPh sb="3" eb="5">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ネン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ガツ</t>
     </rPh>
     <rPh sb="10" eb="14">
       <t>チョウサタイショウ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>コウジョウスウ</t>
     </rPh>
     <rPh sb="22" eb="27">
       <t>ユウコウカイトウスウ</t>
     </rPh>
     <rPh sb="31" eb="36">
       <t>ユウコウカイトウリツ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
 </sst>
 </file>
@@ -1536,87 +1542,87 @@
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="パーセント 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="パーセント 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="ハイパーリンク" xfId="3" builtinId="8"/>
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 4" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 5" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準_H.14.11" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="標準_H15標本製材様式_速報（一括決裁）" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="標準_速報（一括決裁）" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -1683,57 +1689,57 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FDFDE72-FB91-49DF-882F-8E81B932FBE0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2010,57 +2016,57 @@
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D72899-D3A4-4C59-B89B-F5DAC41A88C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2246,57 +2252,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421C4B1C-AA3C-4564-9958-B14A845DAFEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2482,57 +2488,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD7AB564-83F2-470A-A9ED-6BD7FF667B95}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2718,57 +2724,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B12CF0A-D6BC-4645-87C2-859C72397C90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2954,57 +2960,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1709A9D-5040-497D-A850-2DC57475054B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3190,57 +3196,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96B46572-6329-4983-815A-EEBDB5502550}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3426,57 +3432,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B61BC935-BB72-4EDF-9625-EABB8C2B2D81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3662,57 +3668,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E79B4C3-4150-4BE4-A5B7-4713CA043133}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -4463,51 +4469,51 @@
     <mergeCell ref="B15:C15"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <hyperlinks>
     <hyperlink ref="C3" location="全国!A1" display="１　全国" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C6" location="北海道!A1" display="２　北海道" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="C7" location="東北!A1" display="３　東北" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C10" location="東海!A1" display="６　東海" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="C11" location="近畿!A1" display="７　近畿" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C12" location="中国・四国!A1" display="８　中国・四国" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C13" location="九州・沖縄!A1" display="９　九州・沖縄" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="C8" location="北陸!A1" display="４　北陸" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="C9" location="関東!A1" display="４　関東" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B15:C15" location="調査の概要!A1" display="調査の概要" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet13">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW29"/>
+  <dimension ref="A1:AW31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -4531,110 +4537,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -4644,266 +4650,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>19596</v>
       </c>
       <c r="C8" s="60">
         <v>19591</v>
       </c>
       <c r="D8" s="60">
         <v>5</v>
       </c>
       <c r="E8" s="60">
         <v>22574</v>
       </c>
       <c r="F8" s="60">
         <v>22357</v>
       </c>
       <c r="G8" s="60">
         <v>217</v>
       </c>
       <c r="H8" s="60">
         <v>29478</v>
@@ -7692,434 +7698,732 @@
       <c r="AP26" s="60">
         <v>12855</v>
       </c>
       <c r="AQ26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR26" s="60">
         <v>780</v>
       </c>
       <c r="AS26" s="60">
         <v>780</v>
       </c>
       <c r="AT26" s="60">
         <v>15043</v>
       </c>
       <c r="AU26" s="60">
         <v>167</v>
       </c>
       <c r="AV26" s="60">
         <v>167</v>
       </c>
       <c r="AW26" s="60">
         <v>4</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>24630</v>
+      </c>
+      <c r="C27" s="60">
+        <v>24416</v>
+      </c>
+      <c r="D27" s="60">
+        <v>214</v>
+      </c>
+      <c r="E27" s="60">
+        <v>20850</v>
+      </c>
+      <c r="F27" s="60">
+        <v>20719</v>
+      </c>
+      <c r="G27" s="60">
+        <v>131</v>
+      </c>
+      <c r="H27" s="60">
+        <v>30270</v>
+      </c>
+      <c r="I27" s="60">
+        <v>29718</v>
+      </c>
+      <c r="J27" s="60">
+        <v>552</v>
+      </c>
+      <c r="K27" s="60">
+        <v>124</v>
+      </c>
+      <c r="L27" s="60">
+        <v>12040</v>
+      </c>
+      <c r="M27" s="60">
+        <v>15</v>
+      </c>
+      <c r="N27" s="60">
+        <v>230</v>
+      </c>
+      <c r="O27" s="60">
+        <v>6340</v>
+      </c>
+      <c r="P27" s="60">
+        <v>5455</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>10464</v>
+      </c>
+      <c r="R27" s="60">
+        <v>124</v>
+      </c>
+      <c r="S27" s="60">
+        <v>14840</v>
+      </c>
+      <c r="T27" s="60">
+        <v>14829</v>
+      </c>
+      <c r="U27" s="60">
+        <v>11</v>
+      </c>
+      <c r="V27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W27" s="60">
+        <v>12040</v>
+      </c>
+      <c r="X27" s="60">
+        <v>15</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>230</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>6340</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>5455</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>10464</v>
+      </c>
+      <c r="AC27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>14829</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>14829</v>
+      </c>
+      <c r="AF27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>11246</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>230</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>5561</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>5455</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>9641</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>14460</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>14460</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>779</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>779</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>11246</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>124</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>124</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>18959</v>
+      </c>
+      <c r="C28" s="60">
+        <v>18959</v>
+      </c>
+      <c r="D28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="60">
+        <v>18066</v>
+      </c>
+      <c r="F28" s="60">
+        <v>17947</v>
+      </c>
+      <c r="G28" s="60">
+        <v>119</v>
+      </c>
+      <c r="H28" s="60">
+        <v>31163</v>
+      </c>
+      <c r="I28" s="60">
+        <v>30730</v>
+      </c>
+      <c r="J28" s="60">
+        <v>433</v>
+      </c>
+      <c r="K28" s="60">
+        <v>120</v>
+      </c>
+      <c r="L28" s="60">
+        <v>11036</v>
+      </c>
+      <c r="M28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N28" s="60">
+        <v>227</v>
+      </c>
+      <c r="O28" s="60">
+        <v>6068</v>
+      </c>
+      <c r="P28" s="60">
+        <v>4741</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>12324</v>
+      </c>
+      <c r="R28" s="60">
+        <v>120</v>
+      </c>
+      <c r="S28" s="60">
+        <v>13552</v>
+      </c>
+      <c r="T28" s="60">
+        <v>13541</v>
+      </c>
+      <c r="U28" s="60">
+        <v>11</v>
+      </c>
+      <c r="V28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W28" s="60">
+        <v>11036</v>
+      </c>
+      <c r="X28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>227</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>6068</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>4741</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>12324</v>
+      </c>
+      <c r="AC28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>13541</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>13541</v>
+      </c>
+      <c r="AF28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>10258</v>
+      </c>
+      <c r="AI28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>227</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>5290</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>4741</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>11624</v>
+      </c>
+      <c r="AN28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>13094</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>13094</v>
+      </c>
+      <c r="AQ28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR28" s="60">
+        <v>778</v>
+      </c>
+      <c r="AS28" s="60">
+        <v>778</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>10258</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>120</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>120</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="68">
-[...32 lines deleted...]
-      <c r="M27" s="68">
+      <c r="B29" s="68">
+        <v>77</v>
+      </c>
+      <c r="C29" s="68">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="D29" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" s="68">
+        <v>86.6</v>
+      </c>
+      <c r="F29" s="68">
+        <v>86.6</v>
+      </c>
+      <c r="G29" s="68">
+        <v>90.8</v>
+      </c>
+      <c r="H29" s="68">
+        <v>103</v>
+      </c>
+      <c r="I29" s="68">
+        <v>103.4</v>
+      </c>
+      <c r="J29" s="68">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="K29" s="68">
+        <v>96.8</v>
+      </c>
+      <c r="L29" s="68">
+        <v>91.7</v>
+      </c>
+      <c r="M29" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="N29" s="68">
+        <v>98.7</v>
+      </c>
+      <c r="O29" s="68">
+        <v>95.7</v>
+      </c>
+      <c r="P29" s="68">
+        <v>86.9</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>117.8</v>
+      </c>
+      <c r="R29" s="68">
+        <v>96.8</v>
+      </c>
+      <c r="S29" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="T29" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="U29" s="68">
         <v>100</v>
       </c>
-      <c r="N27" s="68">
-[...20 lines deleted...]
-      <c r="U27" s="68">
+      <c r="V29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="W29" s="68">
+        <v>91.7</v>
+      </c>
+      <c r="X29" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y29" s="68">
+        <v>98.7</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>95.7</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>86.9</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>117.8</v>
+      </c>
+      <c r="AC29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="AF29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH29" s="68">
+        <v>91.2</v>
+      </c>
+      <c r="AI29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ29" s="68">
+        <v>98.7</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>95.1</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>86.9</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>120.6</v>
+      </c>
+      <c r="AN29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO29" s="68">
+        <v>90.6</v>
+      </c>
+      <c r="AP29" s="68">
+        <v>90.6</v>
+      </c>
+      <c r="AQ29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR29" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="AS29" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="AT29" s="68">
+        <v>91.2</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>96.8</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>96.8</v>
+      </c>
+      <c r="AW29" s="68">
         <v>100</v>
       </c>
-      <c r="V27" s="68" t="s">
+    </row>
+    <row r="30" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="69">
+        <v>86.2</v>
+      </c>
+      <c r="C30" s="70">
+        <v>86.3</v>
+      </c>
+      <c r="D30" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="E30" s="70">
+        <v>82.7</v>
+      </c>
+      <c r="F30" s="70">
+        <v>82.6</v>
+      </c>
+      <c r="G30" s="70">
+        <v>96</v>
+      </c>
+      <c r="H30" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="I30" s="70">
+        <v>101.2</v>
+      </c>
+      <c r="J30" s="70">
+        <v>113.6</v>
+      </c>
+      <c r="K30" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="L30" s="70">
+        <v>86.8</v>
+      </c>
+      <c r="M30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="W27" s="68">
-[...17 lines deleted...]
-      <c r="AC27" s="68" t="s">
+      <c r="N30" s="70">
+        <v>81.7</v>
+      </c>
+      <c r="O30" s="70">
+        <v>88.3</v>
+      </c>
+      <c r="P30" s="70">
+        <v>85.3</v>
+      </c>
+      <c r="Q30" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="R30" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="S30" s="70">
+        <v>124</v>
+      </c>
+      <c r="T30" s="70">
+        <v>124.1</v>
+      </c>
+      <c r="U30" s="70">
+        <v>91.7</v>
+      </c>
+      <c r="V30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AD27" s="68">
-[...5 lines deleted...]
-      <c r="AF27" s="68" t="s">
+      <c r="W30" s="70">
+        <v>86.8</v>
+      </c>
+      <c r="X30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG27" s="68" t="s">
+      <c r="Y30" s="70">
+        <v>81.7</v>
+      </c>
+      <c r="Z30" s="70">
+        <v>88.3</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>85.3</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="AC30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH27" s="68">
-[...2 lines deleted...]
-      <c r="AI27" s="68" t="s">
+      <c r="AD30" s="70">
+        <v>124.1</v>
+      </c>
+      <c r="AE30" s="70">
+        <v>124.1</v>
+      </c>
+      <c r="AF30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ27" s="68">
-[...11 lines deleted...]
-      <c r="AN27" s="68" t="s">
+      <c r="AG30" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO27" s="68">
-[...5 lines deleted...]
-      <c r="AQ27" s="68" t="s">
+      <c r="AH30" s="70">
+        <v>84.6</v>
+      </c>
+      <c r="AI30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR27" s="68">
-[...15 lines deleted...]
-        <v>100</v>
+      <c r="AJ30" s="70">
+        <v>81.7</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>84.2</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>85.3</v>
+      </c>
+      <c r="AM30" s="70">
+        <v>97.5</v>
+      </c>
+      <c r="AN30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO30" s="70">
+        <v>125.5</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>125.5</v>
+      </c>
+      <c r="AQ30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR30" s="70">
+        <v>132.5</v>
+      </c>
+      <c r="AS30" s="70">
+        <v>132.5</v>
+      </c>
+      <c r="AT30" s="70">
+        <v>84.6</v>
+      </c>
+      <c r="AU30" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="AV30" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>200</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:49" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:L12"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="96.125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1"/>
     <row r="2" spans="1:12" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>28</v>
@@ -8142,84 +8446,84 @@
     <row r="6" spans="1:12" s="12" customFormat="1" ht="22.5" customHeight="1">
       <c r="B6" s="13"/>
     </row>
     <row r="7" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="14"/>
       <c r="B7" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="17"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B8" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="B9" s="72" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B10" s="3" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="18" customFormat="1" ht="39.75" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B12" s="19" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9"/>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1" xr:uid="{00000000-0004-0000-0A00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="8" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="50" width="9" style="39"/>
     <col min="51" max="51" width="10.375" style="39" bestFit="1" customWidth="1"/>
     <col min="52" max="16384" width="9" style="39"/>
@@ -8245,110 +8549,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>65</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:51" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:51" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -8358,266 +8662,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:51" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:51" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:51" ht="15.75" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>334992</v>
       </c>
       <c r="C8" s="60">
         <v>321600</v>
       </c>
       <c r="D8" s="60">
         <v>13392</v>
       </c>
       <c r="E8" s="60">
         <v>373160</v>
       </c>
       <c r="F8" s="60">
         <v>353351</v>
       </c>
       <c r="G8" s="60">
         <v>19809</v>
       </c>
       <c r="H8" s="60">
         <v>394407</v>
@@ -11426,444 +11730,744 @@
       </c>
       <c r="AQ26" s="60">
         <v>1863</v>
       </c>
       <c r="AR26" s="60">
         <v>2361</v>
       </c>
       <c r="AS26" s="60">
         <v>2361</v>
       </c>
       <c r="AT26" s="60">
         <v>209533</v>
       </c>
       <c r="AU26" s="60">
         <v>40330</v>
       </c>
       <c r="AV26" s="60">
         <v>42812</v>
       </c>
       <c r="AW26" s="60">
         <v>52044</v>
       </c>
       <c r="AY26" s="67"/>
     </row>
     <row r="27" spans="1:51" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
-[...145 lines deleted...]
-      </c>
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>341383</v>
+      </c>
+      <c r="C27" s="60">
+        <v>329559</v>
+      </c>
+      <c r="D27" s="60">
+        <v>11824</v>
+      </c>
+      <c r="E27" s="60">
+        <v>322534</v>
+      </c>
+      <c r="F27" s="60">
+        <v>310823</v>
+      </c>
+      <c r="G27" s="60">
+        <v>11711</v>
+      </c>
+      <c r="H27" s="60">
+        <v>514721</v>
+      </c>
+      <c r="I27" s="60">
+        <v>439793</v>
+      </c>
+      <c r="J27" s="60">
+        <v>74928</v>
+      </c>
+      <c r="K27" s="60">
+        <v>32421</v>
+      </c>
+      <c r="L27" s="60">
+        <v>195399</v>
+      </c>
+      <c r="M27" s="60">
+        <v>1684</v>
+      </c>
+      <c r="N27" s="60">
+        <v>36454</v>
+      </c>
+      <c r="O27" s="60">
+        <v>82668</v>
+      </c>
+      <c r="P27" s="60">
+        <v>74593</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>171879</v>
+      </c>
+      <c r="R27" s="60">
+        <v>33830</v>
+      </c>
+      <c r="S27" s="60">
+        <v>228333</v>
+      </c>
+      <c r="T27" s="60">
+        <v>175811</v>
+      </c>
+      <c r="U27" s="60">
+        <v>52522</v>
+      </c>
+      <c r="V27" s="60">
+        <v>13380</v>
+      </c>
+      <c r="W27" s="60">
+        <v>193568</v>
+      </c>
+      <c r="X27" s="60">
+        <v>1277</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>35981</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>81737</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>74573</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>169717</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>12878</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>200079</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>173985</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>26094</v>
+      </c>
+      <c r="AG27" s="60">
+        <v>2664</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>173012</v>
+      </c>
+      <c r="AI27" s="60">
+        <v>1241</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>23842</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>75420</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>72509</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>150816</v>
+      </c>
+      <c r="AN27" s="60">
+        <v>2763</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>166243</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>164502</v>
+      </c>
+      <c r="AQ27" s="60">
+        <v>1741</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>2269</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>2269</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>173012</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>32750</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>31727</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>51764</v>
+      </c>
+      <c r="AY27" s="67"/>
     </row>
     <row r="28" spans="1:51" ht="15.75" customHeight="1">
-      <c r="A28" s="62" t="s">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>336841</v>
+      </c>
+      <c r="C28" s="60">
+        <v>333111</v>
+      </c>
+      <c r="D28" s="60">
+        <v>3730</v>
+      </c>
+      <c r="E28" s="60">
+        <v>344543</v>
+      </c>
+      <c r="F28" s="60">
+        <v>331261</v>
+      </c>
+      <c r="G28" s="60">
+        <v>13282</v>
+      </c>
+      <c r="H28" s="60">
+        <v>507023</v>
+      </c>
+      <c r="I28" s="60">
+        <v>441646</v>
+      </c>
+      <c r="J28" s="60">
+        <v>65377</v>
+      </c>
+      <c r="K28" s="60">
+        <v>33372</v>
+      </c>
+      <c r="L28" s="60">
+        <v>200103</v>
+      </c>
+      <c r="M28" s="60">
+        <v>2428</v>
+      </c>
+      <c r="N28" s="60">
+        <v>34402</v>
+      </c>
+      <c r="O28" s="60">
+        <v>86537</v>
+      </c>
+      <c r="P28" s="60">
+        <v>76736</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>191353</v>
+      </c>
+      <c r="R28" s="60">
+        <v>34582</v>
+      </c>
+      <c r="S28" s="60">
+        <v>235901</v>
+      </c>
+      <c r="T28" s="60">
+        <v>184636</v>
+      </c>
+      <c r="U28" s="60">
+        <v>51265</v>
+      </c>
+      <c r="V28" s="60">
+        <v>13004</v>
+      </c>
+      <c r="W28" s="60">
+        <v>197065</v>
+      </c>
+      <c r="X28" s="60">
+        <v>1822</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>33523</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>85017</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>76703</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>189002</v>
+      </c>
+      <c r="AC28" s="60">
+        <v>12748</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>208398</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>182048</v>
+      </c>
+      <c r="AF28" s="60">
+        <v>26350</v>
+      </c>
+      <c r="AG28" s="60">
+        <v>2958</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>178174</v>
+      </c>
+      <c r="AI28" s="60">
+        <v>1794</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>20176</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>80204</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>76000</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>172887</v>
+      </c>
+      <c r="AN28" s="60">
+        <v>2657</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>171831</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>169789</v>
+      </c>
+      <c r="AQ28" s="60">
+        <v>2042</v>
+      </c>
+      <c r="AR28" s="60">
+        <v>1650</v>
+      </c>
+      <c r="AS28" s="60">
+        <v>1650</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>178174</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>37273</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>35972</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>51469</v>
+      </c>
+      <c r="AY28" s="67"/>
+    </row>
+    <row r="29" spans="1:51" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="68">
+        <v>98.7</v>
+      </c>
+      <c r="C29" s="68">
+        <v>101.1</v>
+      </c>
+      <c r="D29" s="68">
+        <v>31.5</v>
+      </c>
+      <c r="E29" s="68">
+        <v>106.8</v>
+      </c>
+      <c r="F29" s="68">
+        <v>106.6</v>
+      </c>
+      <c r="G29" s="68">
+        <v>113.4</v>
+      </c>
+      <c r="H29" s="68">
+        <v>98.5</v>
+      </c>
+      <c r="I29" s="68">
+        <v>100.4</v>
+      </c>
+      <c r="J29" s="68">
+        <v>87.3</v>
+      </c>
+      <c r="K29" s="68">
+        <v>102.9</v>
+      </c>
+      <c r="L29" s="68">
+        <v>102.4</v>
+      </c>
+      <c r="M29" s="68">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="N29" s="68">
+        <v>94.4</v>
+      </c>
+      <c r="O29" s="68">
+        <v>104.7</v>
+      </c>
+      <c r="P29" s="68">
+        <v>102.9</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>111.3</v>
+      </c>
+      <c r="R29" s="68">
+        <v>102.2</v>
+      </c>
+      <c r="S29" s="68">
+        <v>103.3</v>
+      </c>
+      <c r="T29" s="68">
+        <v>105</v>
+      </c>
+      <c r="U29" s="68">
+        <v>97.6</v>
+      </c>
+      <c r="V29" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="W29" s="68">
+        <v>101.8</v>
+      </c>
+      <c r="X29" s="68">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="Y29" s="68">
+        <v>93.2</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>104</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>102.9</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>111.4</v>
+      </c>
+      <c r="AC29" s="68">
+        <v>99</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>104.2</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>104.6</v>
+      </c>
+      <c r="AF29" s="68">
+        <v>101</v>
+      </c>
+      <c r="AG29" s="68">
+        <v>111</v>
+      </c>
+      <c r="AH29" s="68">
+        <v>103</v>
+      </c>
+      <c r="AI29" s="68">
+        <v>144.6</v>
+      </c>
+      <c r="AJ29" s="68">
+        <v>84.6</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>106.3</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>104.8</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>114.6</v>
+      </c>
+      <c r="AN29" s="68">
+        <v>96.2</v>
+      </c>
+      <c r="AO29" s="68">
+        <v>103.4</v>
+      </c>
+      <c r="AP29" s="68">
+        <v>103.2</v>
+      </c>
+      <c r="AQ29" s="68">
+        <v>117.3</v>
+      </c>
+      <c r="AR29" s="68">
+        <v>72.7</v>
+      </c>
+      <c r="AS29" s="68">
+        <v>72.7</v>
+      </c>
+      <c r="AT29" s="68">
+        <v>103</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>113.8</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>113.4</v>
+      </c>
+      <c r="AW29" s="68">
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="69">
-[...8 lines deleted...]
-      <c r="E28" s="70">
+      <c r="B30" s="69">
+        <v>97.2</v>
+      </c>
+      <c r="C30" s="70">
+        <v>98.3</v>
+      </c>
+      <c r="D30" s="70">
+        <v>47.1</v>
+      </c>
+      <c r="E30" s="70">
+        <v>93.7</v>
+      </c>
+      <c r="F30" s="70">
+        <v>94.7</v>
+      </c>
+      <c r="G30" s="70">
+        <v>73.5</v>
+      </c>
+      <c r="H30" s="70">
+        <v>100.9</v>
+      </c>
+      <c r="I30" s="70">
+        <v>104.6</v>
+      </c>
+      <c r="J30" s="70">
+        <v>81.2</v>
+      </c>
+      <c r="K30" s="70">
+        <v>86.2</v>
+      </c>
+      <c r="L30" s="70">
+        <v>94.4</v>
+      </c>
+      <c r="M30" s="70">
+        <v>115.8</v>
+      </c>
+      <c r="N30" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="O30" s="70">
+        <v>92.8</v>
+      </c>
+      <c r="P30" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="Q30" s="70">
+        <v>89.2</v>
+      </c>
+      <c r="R30" s="70">
+        <v>93</v>
+      </c>
+      <c r="S30" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="T30" s="70">
+        <v>104.8</v>
+      </c>
+      <c r="U30" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="V30" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="W30" s="70">
+        <v>93.6</v>
+      </c>
+      <c r="X30" s="70">
+        <v>116</v>
+      </c>
+      <c r="Y30" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="Z30" s="70">
+        <v>91.6</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>88.8</v>
+      </c>
+      <c r="AC30" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>107.8</v>
+      </c>
+      <c r="AE30" s="70">
         <v>106</v>
       </c>
-      <c r="F28" s="70">
-[...23 lines deleted...]
-      <c r="N28" s="70">
+      <c r="AF30" s="70">
         <v>121.9</v>
       </c>
-      <c r="O28" s="70">
-[...11 lines deleted...]
-      <c r="S28" s="70">
+      <c r="AG30" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="AH30" s="70">
+        <v>92</v>
+      </c>
+      <c r="AI30" s="70">
+        <v>115.1</v>
+      </c>
+      <c r="AJ30" s="70">
+        <v>86.6</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>92.2</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>92.8</v>
+      </c>
+      <c r="AM30" s="70">
+        <v>88.2</v>
+      </c>
+      <c r="AN30" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="AO30" s="70">
+        <v>104.6</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>104.1</v>
+      </c>
+      <c r="AQ30" s="70">
+        <v>171.5</v>
+      </c>
+      <c r="AR30" s="70">
+        <v>84.4</v>
+      </c>
+      <c r="AS30" s="70">
+        <v>84.4</v>
+      </c>
+      <c r="AT30" s="70">
+        <v>92</v>
+      </c>
+      <c r="AU30" s="70">
         <v>91.1</v>
       </c>
-      <c r="T28" s="70">
-[...87 lines deleted...]
-        <v>106</v>
+      <c r="AV30" s="70">
+        <v>85.8</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>105.6</v>
       </c>
     </row>
-    <row r="29" spans="1:51" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:51" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="W6:AA6"/>
-[...3 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="L6:P6"/>
+    <mergeCell ref="V6:V7"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="S6:U6"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AN6:AN7"/>
-    <mergeCell ref="L6:P6"/>
-[...8 lines deleted...]
-    <mergeCell ref="S6:U6"/>
+    <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AB6:AB7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AC6:AC7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW29"/>
+  <dimension ref="A1:AW31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -11887,110 +12491,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -12000,266 +12604,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>22531</v>
       </c>
       <c r="C8" s="60">
         <v>22531</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>22682</v>
       </c>
       <c r="F8" s="60">
         <v>22441</v>
       </c>
       <c r="G8" s="60">
         <v>241</v>
       </c>
       <c r="H8" s="60">
         <v>3168</v>
@@ -15048,445 +15652,743 @@
       <c r="AP26" s="60">
         <v>6057</v>
       </c>
       <c r="AQ26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT26" s="60">
         <v>10451</v>
       </c>
       <c r="AU26" s="60">
         <v>284</v>
       </c>
       <c r="AV26" s="60">
         <v>296</v>
       </c>
       <c r="AW26" s="60">
         <v>8115</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>22187</v>
+      </c>
+      <c r="C27" s="60">
+        <v>22187</v>
+      </c>
+      <c r="D27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="60">
+        <v>22023</v>
+      </c>
+      <c r="F27" s="60">
+        <v>22023</v>
+      </c>
+      <c r="G27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="60">
+        <v>1729</v>
+      </c>
+      <c r="I27" s="60">
+        <v>1729</v>
+      </c>
+      <c r="J27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K27" s="60">
+        <v>203</v>
+      </c>
+      <c r="L27" s="60">
+        <v>18937</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>4370</v>
+      </c>
+      <c r="O27" s="60">
+        <v>8407</v>
+      </c>
+      <c r="P27" s="60">
+        <v>6160</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>18487</v>
+      </c>
+      <c r="R27" s="60">
+        <v>199</v>
+      </c>
+      <c r="S27" s="60">
+        <v>9169</v>
+      </c>
+      <c r="T27" s="60">
+        <v>8662</v>
+      </c>
+      <c r="U27" s="60">
+        <v>507</v>
+      </c>
+      <c r="V27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W27" s="60">
+        <v>18937</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>4370</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>8407</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>6160</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>18487</v>
+      </c>
+      <c r="AC27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>8662</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>8662</v>
+      </c>
+      <c r="AF27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>9918</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>1405</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>4417</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>4096</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>9923</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>6052</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>6052</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>9918</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>254</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>224</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>8145</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>18937</v>
+      </c>
+      <c r="C28" s="60">
+        <v>18937</v>
+      </c>
+      <c r="D28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="60">
+        <v>19056</v>
+      </c>
+      <c r="F28" s="60">
+        <v>19056</v>
+      </c>
+      <c r="G28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H28" s="60">
+        <v>1610</v>
+      </c>
+      <c r="I28" s="60">
+        <v>1610</v>
+      </c>
+      <c r="J28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K28" s="60">
+        <v>147</v>
+      </c>
+      <c r="L28" s="60">
+        <v>13900</v>
+      </c>
+      <c r="M28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N28" s="60">
+        <v>3557</v>
+      </c>
+      <c r="O28" s="60">
+        <v>6612</v>
+      </c>
+      <c r="P28" s="60">
+        <v>3731</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>13708</v>
+      </c>
+      <c r="R28" s="60">
+        <v>194</v>
+      </c>
+      <c r="S28" s="60">
+        <v>9314</v>
+      </c>
+      <c r="T28" s="60">
+        <v>8854</v>
+      </c>
+      <c r="U28" s="60">
+        <v>460</v>
+      </c>
+      <c r="V28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W28" s="60">
+        <v>13900</v>
+      </c>
+      <c r="X28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>3557</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>6612</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>3731</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>13708</v>
+      </c>
+      <c r="AC28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>8854</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>8854</v>
+      </c>
+      <c r="AF28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>7488</v>
+      </c>
+      <c r="AI28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>939</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>3521</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>3028</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>7799</v>
+      </c>
+      <c r="AN28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>5741</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>5741</v>
+      </c>
+      <c r="AQ28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>7488</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>197</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>264</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>8078</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="68">
-[...5 lines deleted...]
-      <c r="D27" s="68" t="s">
+      <c r="B29" s="68">
+        <v>85.4</v>
+      </c>
+      <c r="C29" s="68">
+        <v>85.4</v>
+      </c>
+      <c r="D29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E27" s="68">
-[...5 lines deleted...]
-      <c r="G27" s="68" t="s">
+      <c r="E29" s="68">
+        <v>86.5</v>
+      </c>
+      <c r="F29" s="68">
+        <v>86.5</v>
+      </c>
+      <c r="G29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="H27" s="68">
-[...5 lines deleted...]
-      <c r="J27" s="68" t="s">
+      <c r="H29" s="68">
+        <v>93.1</v>
+      </c>
+      <c r="I29" s="68">
+        <v>93.1</v>
+      </c>
+      <c r="J29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="K27" s="68">
-[...5 lines deleted...]
-      <c r="M27" s="68" t="s">
+      <c r="K29" s="68">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="L29" s="68">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="M29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N27" s="68">
-[...17 lines deleted...]
-      <c r="T27" s="68">
+      <c r="N29" s="68">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="O29" s="68">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="P29" s="68">
+        <v>60.6</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="R29" s="68">
+        <v>97.5</v>
+      </c>
+      <c r="S29" s="68">
+        <v>101.6</v>
+      </c>
+      <c r="T29" s="68">
+        <v>102.2</v>
+      </c>
+      <c r="U29" s="68">
+        <v>90.7</v>
+      </c>
+      <c r="V29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="W29" s="68">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="X29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y29" s="68">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>60.6</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="AC29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>102.2</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>102.2</v>
+      </c>
+      <c r="AF29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH29" s="68">
+        <v>75.5</v>
+      </c>
+      <c r="AI29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ29" s="68">
+        <v>66.8</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>79.7</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="AN29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO29" s="68">
         <v>94.9</v>
       </c>
-      <c r="U27" s="68">
-[...2 lines deleted...]
-      <c r="V27" s="68" t="s">
+      <c r="AP29" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="AQ29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W27" s="68">
-[...2 lines deleted...]
-      <c r="X27" s="68" t="s">
+      <c r="AR29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y27" s="68">
-[...11 lines deleted...]
-      <c r="AC27" s="68" t="s">
+      <c r="AS29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AD27" s="68">
-[...5 lines deleted...]
-      <c r="AF27" s="68" t="s">
+      <c r="AT29" s="68">
+        <v>75.5</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>117.9</v>
+      </c>
+      <c r="AW29" s="68">
+        <v>99.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="69">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C30" s="70">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="D30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG27" s="68" t="s">
+      <c r="E30" s="70">
+        <v>81.8</v>
+      </c>
+      <c r="F30" s="70">
+        <v>81.8</v>
+      </c>
+      <c r="G30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH27" s="68">
-[...2 lines deleted...]
-      <c r="AI27" s="68" t="s">
+      <c r="H30" s="70">
+        <v>107.7</v>
+      </c>
+      <c r="I30" s="70">
+        <v>107.7</v>
+      </c>
+      <c r="J30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ27" s="68">
-[...11 lines deleted...]
-      <c r="AN27" s="68" t="s">
+      <c r="K30" s="70">
+        <v>29.2</v>
+      </c>
+      <c r="L30" s="70">
+        <v>105</v>
+      </c>
+      <c r="M30" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="N30" s="70">
+        <v>141.4</v>
+      </c>
+      <c r="O30" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="P30" s="70">
+        <v>106.1</v>
+      </c>
+      <c r="Q30" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="R30" s="70">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="S30" s="70">
+        <v>92</v>
+      </c>
+      <c r="T30" s="70">
+        <v>91.5</v>
+      </c>
+      <c r="U30" s="70">
+        <v>102.7</v>
+      </c>
+      <c r="V30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO27" s="68">
-[...5 lines deleted...]
-      <c r="AQ27" s="68" t="s">
+      <c r="W30" s="70">
+        <v>107.4</v>
+      </c>
+      <c r="X30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR27" s="68" t="s">
-[...15 lines deleted...]
-        <v>99.9</v>
+      <c r="Y30" s="70">
+        <v>141.4</v>
+      </c>
+      <c r="Z30" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>106.1</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="AC30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>113.6</v>
+      </c>
+      <c r="AE30" s="70">
+        <v>113.6</v>
+      </c>
+      <c r="AF30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG30" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH30" s="70">
+        <v>114.7</v>
+      </c>
+      <c r="AI30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ30" s="70">
+        <v>369.7</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>113.1</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>95.8</v>
+      </c>
+      <c r="AM30" s="70">
+        <v>106.5</v>
+      </c>
+      <c r="AN30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO30" s="70">
+        <v>101.3</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>101.3</v>
+      </c>
+      <c r="AQ30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT30" s="70">
+        <v>114.7</v>
+      </c>
+      <c r="AU30" s="70">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="AV30" s="70">
+        <v>88.3</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>103.9</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:49" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW29"/>
+  <dimension ref="A1:AW31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -15510,110 +16412,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -15623,266 +16525,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>162259</v>
       </c>
       <c r="C8" s="60">
         <v>162259</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>169866</v>
       </c>
       <c r="F8" s="60">
         <v>161995</v>
       </c>
       <c r="G8" s="60">
         <v>7871</v>
       </c>
       <c r="H8" s="60">
         <v>201432</v>
@@ -18671,445 +19573,743 @@
       <c r="AP26" s="60">
         <v>58385</v>
       </c>
       <c r="AQ26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR26" s="60">
         <v>492</v>
       </c>
       <c r="AS26" s="60">
         <v>492</v>
       </c>
       <c r="AT26" s="60">
         <v>79854</v>
       </c>
       <c r="AU26" s="60">
         <v>863</v>
       </c>
       <c r="AV26" s="60">
         <v>868</v>
       </c>
       <c r="AW26" s="60">
         <v>956</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>150011</v>
+      </c>
+      <c r="C27" s="60">
+        <v>139046</v>
+      </c>
+      <c r="D27" s="60">
+        <v>10965</v>
+      </c>
+      <c r="E27" s="60">
+        <v>134394</v>
+      </c>
+      <c r="F27" s="60">
+        <v>130087</v>
+      </c>
+      <c r="G27" s="60">
+        <v>4307</v>
+      </c>
+      <c r="H27" s="60">
+        <v>257638</v>
+      </c>
+      <c r="I27" s="60">
+        <v>236089</v>
+      </c>
+      <c r="J27" s="60">
+        <v>21549</v>
+      </c>
+      <c r="K27" s="60">
+        <v>807</v>
+      </c>
+      <c r="L27" s="60">
+        <v>69183</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>11929</v>
+      </c>
+      <c r="O27" s="60">
+        <v>27958</v>
+      </c>
+      <c r="P27" s="60">
+        <v>29296</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>57787</v>
+      </c>
+      <c r="R27" s="60">
+        <v>828</v>
+      </c>
+      <c r="S27" s="60">
+        <v>73417</v>
+      </c>
+      <c r="T27" s="60">
+        <v>73261</v>
+      </c>
+      <c r="U27" s="60">
+        <v>156</v>
+      </c>
+      <c r="V27" s="60">
+        <v>23</v>
+      </c>
+      <c r="W27" s="60">
+        <v>69183</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>11929</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>27958</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>29296</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>57787</v>
+      </c>
+      <c r="AC27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>72731</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>72731</v>
+      </c>
+      <c r="AF27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG27" s="60">
+        <v>23</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>63294</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>6605</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>27393</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>29296</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>53210</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>68492</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>68492</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>565</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>565</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>63294</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>827</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>672</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>145178</v>
+      </c>
+      <c r="C28" s="60">
+        <v>141817</v>
+      </c>
+      <c r="D28" s="60">
+        <v>3361</v>
+      </c>
+      <c r="E28" s="60">
+        <v>147077</v>
+      </c>
+      <c r="F28" s="60">
+        <v>143602</v>
+      </c>
+      <c r="G28" s="60">
+        <v>3475</v>
+      </c>
+      <c r="H28" s="60">
+        <v>255740</v>
+      </c>
+      <c r="I28" s="60">
+        <v>234305</v>
+      </c>
+      <c r="J28" s="60">
+        <v>21435</v>
+      </c>
+      <c r="K28" s="60">
+        <v>795</v>
+      </c>
+      <c r="L28" s="60">
+        <v>72479</v>
+      </c>
+      <c r="M28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N28" s="60">
+        <v>12300</v>
+      </c>
+      <c r="O28" s="60">
+        <v>29677</v>
+      </c>
+      <c r="P28" s="60">
+        <v>30502</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>65570</v>
+      </c>
+      <c r="R28" s="60">
+        <v>823</v>
+      </c>
+      <c r="S28" s="60">
+        <v>80326</v>
+      </c>
+      <c r="T28" s="60">
+        <v>80170</v>
+      </c>
+      <c r="U28" s="60">
+        <v>156</v>
+      </c>
+      <c r="V28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W28" s="60">
+        <v>72415</v>
+      </c>
+      <c r="X28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>12300</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>29613</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>30502</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>65514</v>
+      </c>
+      <c r="AC28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>79632</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>79632</v>
+      </c>
+      <c r="AF28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>65866</v>
+      </c>
+      <c r="AI28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>6142</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>29222</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>30502</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>61502</v>
+      </c>
+      <c r="AN28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>72856</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>72856</v>
+      </c>
+      <c r="AQ28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR28" s="60">
+        <v>391</v>
+      </c>
+      <c r="AS28" s="60">
+        <v>391</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>65866</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>823</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>853</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="68">
-[...32 lines deleted...]
-      <c r="M27" s="68" t="s">
+      <c r="B29" s="68">
+        <v>96.8</v>
+      </c>
+      <c r="C29" s="68">
+        <v>102</v>
+      </c>
+      <c r="D29" s="68">
+        <v>30.7</v>
+      </c>
+      <c r="E29" s="68">
+        <v>109.4</v>
+      </c>
+      <c r="F29" s="68">
+        <v>110.4</v>
+      </c>
+      <c r="G29" s="68">
+        <v>80.7</v>
+      </c>
+      <c r="H29" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="I29" s="68">
+        <v>99.2</v>
+      </c>
+      <c r="J29" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="K29" s="68">
+        <v>98.5</v>
+      </c>
+      <c r="L29" s="68">
+        <v>104.8</v>
+      </c>
+      <c r="M29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N27" s="68">
+      <c r="N29" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="O29" s="68">
+        <v>106.1</v>
+      </c>
+      <c r="P29" s="68">
+        <v>104.1</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>113.5</v>
+      </c>
+      <c r="R29" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="S29" s="68">
+        <v>109.4</v>
+      </c>
+      <c r="T29" s="68">
+        <v>109.4</v>
+      </c>
+      <c r="U29" s="68">
+        <v>100</v>
+      </c>
+      <c r="V29" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="W29" s="68">
+        <v>104.7</v>
+      </c>
+      <c r="X29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y29" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>105.9</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>104.1</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>113.4</v>
+      </c>
+      <c r="AC29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>109.5</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>109.5</v>
+      </c>
+      <c r="AF29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG29" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH29" s="68">
+        <v>104.1</v>
+      </c>
+      <c r="AI29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ29" s="68">
+        <v>93</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>106.7</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>104.1</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>115.6</v>
+      </c>
+      <c r="AN29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO29" s="68">
+        <v>106.4</v>
+      </c>
+      <c r="AP29" s="68">
+        <v>106.4</v>
+      </c>
+      <c r="AQ29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR29" s="68">
+        <v>69.2</v>
+      </c>
+      <c r="AS29" s="68">
+        <v>69.2</v>
+      </c>
+      <c r="AT29" s="68">
+        <v>104.1</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>126.9</v>
+      </c>
+      <c r="AW29" s="68">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="69">
+        <v>105.1</v>
+      </c>
+      <c r="C30" s="70">
+        <v>102.7</v>
+      </c>
+      <c r="D30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="E30" s="70">
+        <v>92.2</v>
+      </c>
+      <c r="F30" s="70">
+        <v>94.6</v>
+      </c>
+      <c r="G30" s="70">
+        <v>45</v>
+      </c>
+      <c r="H30" s="70">
+        <v>107.7</v>
+      </c>
+      <c r="I30" s="70">
+        <v>103.5</v>
+      </c>
+      <c r="J30" s="70">
+        <v>195</v>
+      </c>
+      <c r="K30" s="70">
+        <v>75</v>
+      </c>
+      <c r="L30" s="70">
+        <v>88.7</v>
+      </c>
+      <c r="M30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N30" s="70">
+        <v>94</v>
+      </c>
+      <c r="O30" s="70">
+        <v>82.9</v>
+      </c>
+      <c r="P30" s="70">
+        <v>93</v>
+      </c>
+      <c r="Q30" s="70">
+        <v>78.2</v>
+      </c>
+      <c r="R30" s="70">
+        <v>73</v>
+      </c>
+      <c r="S30" s="70">
+        <v>102</v>
+      </c>
+      <c r="T30" s="70">
         <v>102.4</v>
       </c>
-      <c r="O27" s="68">
-[...20 lines deleted...]
-      <c r="V27" s="68" t="s">
+      <c r="U30" s="70">
+        <v>36.5</v>
+      </c>
+      <c r="V30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="W27" s="68">
-[...2 lines deleted...]
-      <c r="X27" s="68" t="s">
+      <c r="W30" s="70">
+        <v>88.7</v>
+      </c>
+      <c r="X30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y27" s="68">
+      <c r="Y30" s="70">
+        <v>94</v>
+      </c>
+      <c r="Z30" s="70">
+        <v>82.7</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>93</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>78.2</v>
+      </c>
+      <c r="AC30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD30" s="70">
         <v>102.4</v>
       </c>
-      <c r="Z27" s="68">
-[...8 lines deleted...]
-      <c r="AC27" s="68" t="s">
+      <c r="AE30" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="AF30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AD27" s="68">
-[...5 lines deleted...]
-      <c r="AF27" s="68" t="s">
+      <c r="AG30" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AG27" s="68" t="s">
+      <c r="AH30" s="70">
+        <v>86.1</v>
+      </c>
+      <c r="AI30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH27" s="68">
-[...2 lines deleted...]
-      <c r="AI27" s="68" t="s">
+      <c r="AJ30" s="70">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>82.8</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>93</v>
+      </c>
+      <c r="AM30" s="70">
+        <v>78.2</v>
+      </c>
+      <c r="AN30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ27" s="68">
-[...11 lines deleted...]
-      <c r="AN27" s="68" t="s">
+      <c r="AO30" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="AQ30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO27" s="68">
-[...24 lines deleted...]
-        <v>99.5</v>
+      <c r="AR30" s="70">
+        <v>75</v>
+      </c>
+      <c r="AS30" s="70">
+        <v>75</v>
+      </c>
+      <c r="AT30" s="70">
+        <v>86.1</v>
+      </c>
+      <c r="AU30" s="70">
+        <v>72.7</v>
+      </c>
+      <c r="AV30" s="70">
+        <v>72.8</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>79.7</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:49" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet9">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW29"/>
+  <dimension ref="A1:AW31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -19133,110 +20333,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -19246,266 +20446,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>17935</v>
       </c>
       <c r="C8" s="60">
         <v>17934</v>
       </c>
       <c r="D8" s="60">
         <v>1</v>
       </c>
       <c r="E8" s="60">
         <v>25062</v>
       </c>
       <c r="F8" s="60">
         <v>20758</v>
       </c>
       <c r="G8" s="60">
         <v>4304</v>
       </c>
       <c r="H8" s="60">
         <v>13314</v>
@@ -22294,445 +23494,743 @@
       <c r="AP26" s="60">
         <v>8609</v>
       </c>
       <c r="AQ26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR26" s="60">
         <v>403</v>
       </c>
       <c r="AS26" s="60">
         <v>403</v>
       </c>
       <c r="AT26" s="60">
         <v>17300</v>
       </c>
       <c r="AU26" s="60">
         <v>12</v>
       </c>
       <c r="AV26" s="60">
         <v>12</v>
       </c>
       <c r="AW26" s="60">
         <v>4</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>25601</v>
+      </c>
+      <c r="C27" s="60">
+        <v>25221</v>
+      </c>
+      <c r="D27" s="60">
+        <v>380</v>
+      </c>
+      <c r="E27" s="60">
+        <v>24271</v>
+      </c>
+      <c r="F27" s="60">
+        <v>22481</v>
+      </c>
+      <c r="G27" s="60">
+        <v>1790</v>
+      </c>
+      <c r="H27" s="60">
+        <v>34686</v>
+      </c>
+      <c r="I27" s="60">
+        <v>23808</v>
+      </c>
+      <c r="J27" s="60">
+        <v>10878</v>
+      </c>
+      <c r="K27" s="60">
+        <v>9</v>
+      </c>
+      <c r="L27" s="60">
+        <v>17272</v>
+      </c>
+      <c r="M27" s="60">
+        <v>428</v>
+      </c>
+      <c r="N27" s="60">
+        <v>1501</v>
+      </c>
+      <c r="O27" s="60">
+        <v>8497</v>
+      </c>
+      <c r="P27" s="60">
+        <v>6846</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>15979</v>
+      </c>
+      <c r="R27" s="60">
+        <v>8</v>
+      </c>
+      <c r="S27" s="60">
+        <v>12208</v>
+      </c>
+      <c r="T27" s="60">
+        <v>12161</v>
+      </c>
+      <c r="U27" s="60">
+        <v>47</v>
+      </c>
+      <c r="V27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W27" s="60">
+        <v>15441</v>
+      </c>
+      <c r="X27" s="60">
+        <v>21</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>1028</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>7566</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>6826</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>13908</v>
+      </c>
+      <c r="AC27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>10865</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>10865</v>
+      </c>
+      <c r="AF27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>15214</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>1022</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>7366</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>6826</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>13486</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>10337</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>10337</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>143</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>143</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>15214</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>8</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>8</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>26978</v>
+      </c>
+      <c r="C28" s="60">
+        <v>26978</v>
+      </c>
+      <c r="D28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="60">
+        <v>26568</v>
+      </c>
+      <c r="F28" s="60">
+        <v>23987</v>
+      </c>
+      <c r="G28" s="60">
+        <v>2581</v>
+      </c>
+      <c r="H28" s="60">
+        <v>35096</v>
+      </c>
+      <c r="I28" s="60">
+        <v>26799</v>
+      </c>
+      <c r="J28" s="60">
+        <v>8297</v>
+      </c>
+      <c r="K28" s="60">
+        <v>14</v>
+      </c>
+      <c r="L28" s="60">
+        <v>18342</v>
+      </c>
+      <c r="M28" s="60">
+        <v>634</v>
+      </c>
+      <c r="N28" s="60">
+        <v>2066</v>
+      </c>
+      <c r="O28" s="60">
+        <v>9516</v>
+      </c>
+      <c r="P28" s="60">
+        <v>6126</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>17253</v>
+      </c>
+      <c r="R28" s="60">
+        <v>13</v>
+      </c>
+      <c r="S28" s="60">
+        <v>13298</v>
+      </c>
+      <c r="T28" s="60">
+        <v>13250</v>
+      </c>
+      <c r="U28" s="60">
+        <v>48</v>
+      </c>
+      <c r="V28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W28" s="60">
+        <v>15368</v>
+      </c>
+      <c r="X28" s="60">
+        <v>28</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>1187</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>8060</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>6093</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>15033</v>
+      </c>
+      <c r="AC28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>11200</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>11200</v>
+      </c>
+      <c r="AF28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>15106</v>
+      </c>
+      <c r="AI28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>1145</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>7868</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>6093</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>14689</v>
+      </c>
+      <c r="AN28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>10754</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>10754</v>
+      </c>
+      <c r="AQ28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR28" s="60">
+        <v>120</v>
+      </c>
+      <c r="AS28" s="60">
+        <v>120</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>15106</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>13</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>13</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="68">
-[...8 lines deleted...]
-      <c r="E27" s="68">
+      <c r="B29" s="68">
+        <v>105.4</v>
+      </c>
+      <c r="C29" s="68">
+        <v>107</v>
+      </c>
+      <c r="D29" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" s="68">
+        <v>109.5</v>
+      </c>
+      <c r="F29" s="68">
+        <v>106.7</v>
+      </c>
+      <c r="G29" s="68">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="H29" s="68">
+        <v>101.2</v>
+      </c>
+      <c r="I29" s="68">
+        <v>112.6</v>
+      </c>
+      <c r="J29" s="68">
+        <v>76.3</v>
+      </c>
+      <c r="K29" s="68">
+        <v>155.6</v>
+      </c>
+      <c r="L29" s="68">
+        <v>106.2</v>
+      </c>
+      <c r="M29" s="68">
+        <v>148.1</v>
+      </c>
+      <c r="N29" s="68">
+        <v>137.6</v>
+      </c>
+      <c r="O29" s="68">
+        <v>112</v>
+      </c>
+      <c r="P29" s="68">
+        <v>89.5</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>108</v>
+      </c>
+      <c r="R29" s="68">
+        <v>162.5</v>
+      </c>
+      <c r="S29" s="68">
+        <v>108.9</v>
+      </c>
+      <c r="T29" s="68">
+        <v>109</v>
+      </c>
+      <c r="U29" s="68">
+        <v>102.1</v>
+      </c>
+      <c r="V29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="W29" s="68">
         <v>99.5</v>
       </c>
-      <c r="F27" s="68">
-[...11 lines deleted...]
-      <c r="J27" s="68">
+      <c r="X29" s="68">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="Y29" s="68">
+        <v>115.5</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>106.5</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>89.3</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>108.1</v>
+      </c>
+      <c r="AC29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="AF29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH29" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="AI29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ29" s="68">
+        <v>112</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>106.8</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>89.3</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>108.9</v>
+      </c>
+      <c r="AN29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO29" s="68">
+        <v>104</v>
+      </c>
+      <c r="AP29" s="68">
+        <v>104</v>
+      </c>
+      <c r="AQ29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR29" s="68">
+        <v>83.9</v>
+      </c>
+      <c r="AS29" s="68">
+        <v>83.9</v>
+      </c>
+      <c r="AT29" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>162.5</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>162.5</v>
+      </c>
+      <c r="AW29" s="68">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="69">
+        <v>115.6</v>
+      </c>
+      <c r="C30" s="70">
+        <v>115.6</v>
+      </c>
+      <c r="D30" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="E30" s="70">
+        <v>111.7</v>
+      </c>
+      <c r="F30" s="70">
+        <v>110</v>
+      </c>
+      <c r="G30" s="70">
+        <v>131.1</v>
+      </c>
+      <c r="H30" s="70">
+        <v>102.8</v>
+      </c>
+      <c r="I30" s="70">
+        <v>156.6</v>
+      </c>
+      <c r="J30" s="70">
+        <v>48.8</v>
+      </c>
+      <c r="K30" s="70">
+        <v>87.5</v>
+      </c>
+      <c r="L30" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="M30" s="70">
+        <v>169.5</v>
+      </c>
+      <c r="N30" s="70">
+        <v>182.3</v>
+      </c>
+      <c r="O30" s="70">
+        <v>115.6</v>
+      </c>
+      <c r="P30" s="70">
         <v>87.1</v>
       </c>
-      <c r="K27" s="68">
-[...29 lines deleted...]
-      <c r="U27" s="68">
+      <c r="Q30" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="R30" s="70">
+        <v>86.7</v>
+      </c>
+      <c r="S30" s="70">
+        <v>113.8</v>
+      </c>
+      <c r="T30" s="70">
+        <v>114.1</v>
+      </c>
+      <c r="U30" s="70">
+        <v>59.3</v>
+      </c>
+      <c r="V30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="W30" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="X30" s="70">
+        <v>19</v>
+      </c>
+      <c r="Y30" s="70">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="Z30" s="70">
+        <v>104.1</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>87.1</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>99</v>
+      </c>
+      <c r="AC30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>117.3</v>
+      </c>
+      <c r="AE30" s="70">
+        <v>117.3</v>
+      </c>
+      <c r="AF30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG30" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH30" s="70">
+        <v>97.5</v>
+      </c>
+      <c r="AI30" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ30" s="70">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>104.8</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>87.1</v>
+      </c>
+      <c r="AM30" s="70">
         <v>97.9</v>
       </c>
-      <c r="V27" s="68" t="s">
+      <c r="AN30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="W27" s="68">
-[...2 lines deleted...]
-      <c r="X27" s="68" t="s">
+      <c r="AO30" s="70">
+        <v>117.4</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>117.4</v>
+      </c>
+      <c r="AQ30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y27" s="68">
-[...72 lines deleted...]
-        <v>100</v>
+      <c r="AR30" s="70">
+        <v>59.4</v>
+      </c>
+      <c r="AS30" s="70">
+        <v>59.4</v>
+      </c>
+      <c r="AT30" s="70">
+        <v>97.5</v>
+      </c>
+      <c r="AU30" s="70">
+        <v>86.7</v>
+      </c>
+      <c r="AV30" s="70">
+        <v>76.5</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>10.3</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:49" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW29"/>
+  <dimension ref="A1:AW31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -22756,110 +24254,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -22869,266 +24367,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>19154</v>
       </c>
       <c r="C8" s="60">
         <v>18987</v>
       </c>
       <c r="D8" s="60">
         <v>167</v>
       </c>
       <c r="E8" s="60">
         <v>22603</v>
       </c>
       <c r="F8" s="60">
         <v>22436</v>
       </c>
       <c r="G8" s="60">
         <v>167</v>
       </c>
       <c r="H8" s="60">
         <v>30732</v>
@@ -25917,445 +27415,743 @@
       <c r="AP26" s="60">
         <v>12672</v>
       </c>
       <c r="AQ26" s="60">
         <v>1863</v>
       </c>
       <c r="AR26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT26" s="60">
         <v>7969</v>
       </c>
       <c r="AU26" s="60">
         <v>12416</v>
       </c>
       <c r="AV26" s="60">
         <v>12363</v>
       </c>
       <c r="AW26" s="60">
         <v>4292</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>17153</v>
+      </c>
+      <c r="C27" s="60">
+        <v>17038</v>
+      </c>
+      <c r="D27" s="60">
+        <v>115</v>
+      </c>
+      <c r="E27" s="60">
+        <v>17186</v>
+      </c>
+      <c r="F27" s="60">
+        <v>17071</v>
+      </c>
+      <c r="G27" s="60">
+        <v>115</v>
+      </c>
+      <c r="H27" s="60">
+        <v>35189</v>
+      </c>
+      <c r="I27" s="60">
+        <v>34610</v>
+      </c>
+      <c r="J27" s="60">
+        <v>579</v>
+      </c>
+      <c r="K27" s="60">
+        <v>8393</v>
+      </c>
+      <c r="L27" s="60">
+        <v>7576</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>1962</v>
+      </c>
+      <c r="O27" s="60">
+        <v>2738</v>
+      </c>
+      <c r="P27" s="60">
+        <v>2876</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>7655</v>
+      </c>
+      <c r="R27" s="60">
+        <v>8284</v>
+      </c>
+      <c r="S27" s="60">
+        <v>17661</v>
+      </c>
+      <c r="T27" s="60">
+        <v>12684</v>
+      </c>
+      <c r="U27" s="60">
+        <v>4977</v>
+      </c>
+      <c r="V27" s="60">
+        <v>2711</v>
+      </c>
+      <c r="W27" s="60">
+        <v>7576</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>1962</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>2738</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>2876</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>7564</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>2823</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>14519</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>12684</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>1835</v>
+      </c>
+      <c r="AG27" s="60">
+        <v>2641</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>5573</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>2697</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>2876</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>5561</v>
+      </c>
+      <c r="AN27" s="60">
+        <v>2763</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>14425</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>12684</v>
+      </c>
+      <c r="AQ27" s="60">
+        <v>1741</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>41</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>41</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>5573</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>7781</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>8232</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>18659</v>
+      </c>
+      <c r="C28" s="60">
+        <v>18500</v>
+      </c>
+      <c r="D28" s="60">
+        <v>159</v>
+      </c>
+      <c r="E28" s="60">
+        <v>20352</v>
+      </c>
+      <c r="F28" s="60">
+        <v>19892</v>
+      </c>
+      <c r="G28" s="60">
+        <v>460</v>
+      </c>
+      <c r="H28" s="60">
+        <v>33496</v>
+      </c>
+      <c r="I28" s="60">
+        <v>33218</v>
+      </c>
+      <c r="J28" s="60">
+        <v>278</v>
+      </c>
+      <c r="K28" s="60">
+        <v>11184</v>
+      </c>
+      <c r="L28" s="60">
+        <v>9157</v>
+      </c>
+      <c r="M28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N28" s="60">
+        <v>2439</v>
+      </c>
+      <c r="O28" s="60">
+        <v>3625</v>
+      </c>
+      <c r="P28" s="60">
+        <v>3093</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>8457</v>
+      </c>
+      <c r="R28" s="60">
+        <v>11185</v>
+      </c>
+      <c r="S28" s="60">
+        <v>18359</v>
+      </c>
+      <c r="T28" s="60">
+        <v>13459</v>
+      </c>
+      <c r="U28" s="60">
+        <v>4900</v>
+      </c>
+      <c r="V28" s="60">
+        <v>3002</v>
+      </c>
+      <c r="W28" s="60">
+        <v>9157</v>
+      </c>
+      <c r="X28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>2439</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>3625</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>3093</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>8382</v>
+      </c>
+      <c r="AC28" s="60">
+        <v>2717</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>15579</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>13459</v>
+      </c>
+      <c r="AF28" s="60">
+        <v>2120</v>
+      </c>
+      <c r="AG28" s="60">
+        <v>2958</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>6718</v>
+      </c>
+      <c r="AI28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>3625</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>3093</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>5943</v>
+      </c>
+      <c r="AN28" s="60">
+        <v>2657</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>15501</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>13459</v>
+      </c>
+      <c r="AQ28" s="60">
+        <v>2042</v>
+      </c>
+      <c r="AR28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>6718</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>10999</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>10491</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>4353</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="68">
-[...32 lines deleted...]
-      <c r="M27" s="68" t="s">
+      <c r="B29" s="68">
+        <v>108.8</v>
+      </c>
+      <c r="C29" s="68">
+        <v>108.6</v>
+      </c>
+      <c r="D29" s="68">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="E29" s="68">
+        <v>118.4</v>
+      </c>
+      <c r="F29" s="68">
+        <v>116.5</v>
+      </c>
+      <c r="G29" s="68">
+        <v>400</v>
+      </c>
+      <c r="H29" s="68">
+        <v>95.2</v>
+      </c>
+      <c r="I29" s="68">
+        <v>96</v>
+      </c>
+      <c r="J29" s="68">
+        <v>48</v>
+      </c>
+      <c r="K29" s="68">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="L29" s="68">
+        <v>120.9</v>
+      </c>
+      <c r="M29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N27" s="68">
-[...20 lines deleted...]
-      <c r="U27" s="68">
+      <c r="N29" s="68">
+        <v>124.3</v>
+      </c>
+      <c r="O29" s="68">
+        <v>132.4</v>
+      </c>
+      <c r="P29" s="68">
+        <v>107.5</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>110.5</v>
+      </c>
+      <c r="R29" s="68">
+        <v>135</v>
+      </c>
+      <c r="S29" s="68">
+        <v>104</v>
+      </c>
+      <c r="T29" s="68">
+        <v>106.1</v>
+      </c>
+      <c r="U29" s="68">
+        <v>98.5</v>
+      </c>
+      <c r="V29" s="68">
+        <v>110.7</v>
+      </c>
+      <c r="W29" s="68">
+        <v>120.9</v>
+      </c>
+      <c r="X29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y29" s="68">
+        <v>124.3</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>132.4</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>107.5</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>110.8</v>
+      </c>
+      <c r="AC29" s="68">
+        <v>96.2</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>107.3</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>106.1</v>
+      </c>
+      <c r="AF29" s="68">
+        <v>115.5</v>
+      </c>
+      <c r="AG29" s="68">
+        <v>112</v>
+      </c>
+      <c r="AH29" s="68">
+        <v>120.5</v>
+      </c>
+      <c r="AI29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>134.4</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>107.5</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>106.9</v>
+      </c>
+      <c r="AN29" s="68">
+        <v>96.2</v>
+      </c>
+      <c r="AO29" s="68">
+        <v>107.5</v>
+      </c>
+      <c r="AP29" s="68">
+        <v>106.1</v>
+      </c>
+      <c r="AQ29" s="68">
+        <v>117.3</v>
+      </c>
+      <c r="AR29" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS29" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT29" s="68">
+        <v>120.5</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>141.4</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>127.4</v>
+      </c>
+      <c r="AW29" s="68">
+        <v>113.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="69">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="C30" s="70">
+        <v>76</v>
+      </c>
+      <c r="D30" s="70">
+        <v>85</v>
+      </c>
+      <c r="E30" s="70">
+        <v>89.6</v>
+      </c>
+      <c r="F30" s="70">
+        <v>88.8</v>
+      </c>
+      <c r="G30" s="70">
+        <v>157</v>
+      </c>
+      <c r="H30" s="70">
+        <v>103.1</v>
+      </c>
+      <c r="I30" s="70">
+        <v>107.5</v>
+      </c>
+      <c r="J30" s="70">
+        <v>17.5</v>
+      </c>
+      <c r="K30" s="70">
+        <v>90</v>
+      </c>
+      <c r="L30" s="70">
+        <v>87.6</v>
+      </c>
+      <c r="M30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N30" s="70">
+        <v>103.8</v>
+      </c>
+      <c r="O30" s="70">
+        <v>82.8</v>
+      </c>
+      <c r="P30" s="70">
+        <v>83</v>
+      </c>
+      <c r="Q30" s="70">
+        <v>83.3</v>
+      </c>
+      <c r="R30" s="70">
+        <v>91.3</v>
+      </c>
+      <c r="S30" s="70">
+        <v>115.4</v>
+      </c>
+      <c r="T30" s="70">
+        <v>118.7</v>
+      </c>
+      <c r="U30" s="70">
+        <v>107.2</v>
+      </c>
+      <c r="V30" s="70">
+        <v>102.9</v>
+      </c>
+      <c r="W30" s="70">
+        <v>87.6</v>
+      </c>
+      <c r="X30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y30" s="70">
+        <v>103.8</v>
+      </c>
+      <c r="Z30" s="70">
+        <v>82.8</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>83</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>82.9</v>
+      </c>
+      <c r="AC30" s="70">
+        <v>93.9</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>124.4</v>
+      </c>
+      <c r="AE30" s="70">
+        <v>118.7</v>
+      </c>
+      <c r="AF30" s="70">
+        <v>178</v>
+      </c>
+      <c r="AG30" s="68">
+        <v>103.1</v>
+      </c>
+      <c r="AH30" s="70">
+        <v>83.3</v>
+      </c>
+      <c r="AI30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>83.5</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>83</v>
+      </c>
+      <c r="AM30" s="70">
+        <v>77</v>
+      </c>
+      <c r="AN30" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="AO30" s="70">
+        <v>123.7</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>118.7</v>
+      </c>
+      <c r="AQ30" s="70">
+        <v>171.5</v>
+      </c>
+      <c r="AR30" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS30" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT30" s="70">
+        <v>83.3</v>
+      </c>
+      <c r="AU30" s="70">
         <v>89.8</v>
       </c>
-      <c r="V27" s="68">
-[...81 lines deleted...]
-        <v>101.3</v>
+      <c r="AV30" s="70">
+        <v>87.7</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>109.1</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:49" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet10">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW29"/>
+  <dimension ref="A1:AW31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -26379,110 +28175,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -26492,266 +28288,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>6305</v>
       </c>
       <c r="C8" s="60">
         <v>6305</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>13167</v>
       </c>
       <c r="F8" s="60">
         <v>13167</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="60">
         <v>5442</v>
@@ -29540,445 +31336,743 @@
       <c r="AP26" s="60">
         <v>6243</v>
       </c>
       <c r="AQ26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT26" s="60">
         <v>9499</v>
       </c>
       <c r="AU26" s="60">
         <v>3860</v>
       </c>
       <c r="AV26" s="60">
         <v>3808</v>
       </c>
       <c r="AW26" s="60">
         <v>1336</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>11539</v>
+      </c>
+      <c r="C27" s="60">
+        <v>11539</v>
+      </c>
+      <c r="D27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="60">
+        <v>12748</v>
+      </c>
+      <c r="F27" s="60">
+        <v>12748</v>
+      </c>
+      <c r="G27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="60">
+        <v>11442</v>
+      </c>
+      <c r="I27" s="60">
+        <v>11442</v>
+      </c>
+      <c r="J27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K27" s="60">
+        <v>2952</v>
+      </c>
+      <c r="L27" s="60">
+        <v>8673</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>3865</v>
+      </c>
+      <c r="O27" s="60">
+        <v>1501</v>
+      </c>
+      <c r="P27" s="60">
+        <v>3307</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>7854</v>
+      </c>
+      <c r="R27" s="60">
+        <v>2706</v>
+      </c>
+      <c r="S27" s="60">
+        <v>10384</v>
+      </c>
+      <c r="T27" s="60">
+        <v>7062</v>
+      </c>
+      <c r="U27" s="60">
+        <v>3322</v>
+      </c>
+      <c r="V27" s="60">
+        <v>987</v>
+      </c>
+      <c r="W27" s="60">
+        <v>8673</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>3865</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>1501</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>3307</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>7854</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>775</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>9166</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>7062</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>2104</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>8673</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>3865</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>1501</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>3307</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>7854</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>7062</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>7062</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>8673</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>2849</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>2848</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>14302</v>
+      </c>
+      <c r="C28" s="60">
+        <v>14302</v>
+      </c>
+      <c r="D28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="60">
+        <v>12381</v>
+      </c>
+      <c r="F28" s="60">
+        <v>12381</v>
+      </c>
+      <c r="G28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H28" s="60">
+        <v>13363</v>
+      </c>
+      <c r="I28" s="60">
+        <v>13363</v>
+      </c>
+      <c r="J28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K28" s="60">
+        <v>2113</v>
+      </c>
+      <c r="L28" s="60">
+        <v>8507</v>
+      </c>
+      <c r="M28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N28" s="60">
+        <v>2395</v>
+      </c>
+      <c r="O28" s="60">
+        <v>2827</v>
+      </c>
+      <c r="P28" s="60">
+        <v>3285</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>8245</v>
+      </c>
+      <c r="R28" s="60">
+        <v>2145</v>
+      </c>
+      <c r="S28" s="60">
+        <v>10614</v>
+      </c>
+      <c r="T28" s="60">
+        <v>7324</v>
+      </c>
+      <c r="U28" s="60">
+        <v>3290</v>
+      </c>
+      <c r="V28" s="60">
+        <v>880</v>
+      </c>
+      <c r="W28" s="60">
+        <v>8507</v>
+      </c>
+      <c r="X28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>2395</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>2827</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>3285</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>8245</v>
+      </c>
+      <c r="AC28" s="60">
+        <v>939</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>9368</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>7324</v>
+      </c>
+      <c r="AF28" s="60">
+        <v>2044</v>
+      </c>
+      <c r="AG28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>8507</v>
+      </c>
+      <c r="AI28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>2395</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>2827</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>3285</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>8245</v>
+      </c>
+      <c r="AN28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>7324</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>7324</v>
+      </c>
+      <c r="AQ28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>8507</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>2405</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>2104</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="68">
-[...5 lines deleted...]
-      <c r="D27" s="68" t="s">
+      <c r="B29" s="68">
+        <v>123.9</v>
+      </c>
+      <c r="C29" s="68">
+        <v>123.9</v>
+      </c>
+      <c r="D29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E27" s="68">
+      <c r="E29" s="68">
+        <v>97.1</v>
+      </c>
+      <c r="F29" s="68">
+        <v>97.1</v>
+      </c>
+      <c r="G29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="H29" s="68">
+        <v>116.8</v>
+      </c>
+      <c r="I29" s="68">
+        <v>116.8</v>
+      </c>
+      <c r="J29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="K29" s="68">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="L29" s="68">
+        <v>98.1</v>
+      </c>
+      <c r="M29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="N29" s="68">
+        <v>62</v>
+      </c>
+      <c r="O29" s="68">
+        <v>188.3</v>
+      </c>
+      <c r="P29" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>105</v>
+      </c>
+      <c r="R29" s="68">
+        <v>79.3</v>
+      </c>
+      <c r="S29" s="68">
+        <v>102.2</v>
+      </c>
+      <c r="T29" s="68">
+        <v>103.7</v>
+      </c>
+      <c r="U29" s="68">
+        <v>99</v>
+      </c>
+      <c r="V29" s="68">
+        <v>89.2</v>
+      </c>
+      <c r="W29" s="68">
+        <v>98.1</v>
+      </c>
+      <c r="X29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y29" s="68">
+        <v>62</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>188.3</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>105</v>
+      </c>
+      <c r="AC29" s="68">
+        <v>121.2</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>102.2</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>103.7</v>
+      </c>
+      <c r="AF29" s="68">
+        <v>97.1</v>
+      </c>
+      <c r="AG29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH29" s="68">
+        <v>98.1</v>
+      </c>
+      <c r="AI29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ29" s="68">
+        <v>62</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>188.3</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>105</v>
+      </c>
+      <c r="AN29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO29" s="68">
+        <v>103.7</v>
+      </c>
+      <c r="AP29" s="68">
+        <v>103.7</v>
+      </c>
+      <c r="AQ29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT29" s="68">
+        <v>98.1</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>84.4</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="AW29" s="68">
+        <v>122.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="69">
+        <v>105.1</v>
+      </c>
+      <c r="C30" s="70">
+        <v>105.1</v>
+      </c>
+      <c r="D30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="E30" s="70">
+        <v>96.5</v>
+      </c>
+      <c r="F30" s="70">
+        <v>96.5</v>
+      </c>
+      <c r="G30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="H30" s="70">
+        <v>87.6</v>
+      </c>
+      <c r="I30" s="70">
+        <v>87.6</v>
+      </c>
+      <c r="J30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="K30" s="70">
+        <v>106.3</v>
+      </c>
+      <c r="L30" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="M30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N30" s="70">
+        <v>65.5</v>
+      </c>
+      <c r="O30" s="70">
+        <v>196.5</v>
+      </c>
+      <c r="P30" s="70">
+        <v>90.3</v>
+      </c>
+      <c r="Q30" s="70">
         <v>95.6</v>
       </c>
-      <c r="F27" s="68">
+      <c r="R30" s="70">
+        <v>121.3</v>
+      </c>
+      <c r="S30" s="70">
+        <v>97</v>
+      </c>
+      <c r="T30" s="70">
+        <v>90</v>
+      </c>
+      <c r="U30" s="70">
+        <v>117.4</v>
+      </c>
+      <c r="V30" s="70">
+        <v>115.6</v>
+      </c>
+      <c r="W30" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="X30" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y30" s="70">
+        <v>65.5</v>
+      </c>
+      <c r="Z30" s="70">
+        <v>196.5</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>90.3</v>
+      </c>
+      <c r="AB30" s="70">
         <v>95.6</v>
       </c>
-      <c r="G27" s="68" t="s">
+      <c r="AC30" s="70">
+        <v>228.5</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>93.3</v>
+      </c>
+      <c r="AE30" s="70">
+        <v>90</v>
+      </c>
+      <c r="AF30" s="70">
+        <v>107.7</v>
+      </c>
+      <c r="AG30" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="H27" s="68">
-[...5 lines deleted...]
-      <c r="J27" s="68" t="s">
+      <c r="AH30" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="AI30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="K27" s="68">
-[...5 lines deleted...]
-      <c r="M27" s="68" t="s">
+      <c r="AJ30" s="70">
+        <v>65.5</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>196.5</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>90.3</v>
+      </c>
+      <c r="AM30" s="70">
+        <v>95.6</v>
+      </c>
+      <c r="AN30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N27" s="68">
-[...29 lines deleted...]
-      <c r="X27" s="68" t="s">
+      <c r="AO30" s="70">
+        <v>90</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>90</v>
+      </c>
+      <c r="AQ30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y27" s="68">
-[...23 lines deleted...]
-      <c r="AG27" s="68" t="s">
+      <c r="AR30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH27" s="68">
-[...2 lines deleted...]
-      <c r="AI27" s="68" t="s">
+      <c r="AS30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ27" s="68">
-[...39 lines deleted...]
-        <v>104</v>
+      <c r="AT30" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="AU30" s="70">
+        <v>104.8</v>
+      </c>
+      <c r="AV30" s="70">
+        <v>89.2</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>235.3</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:49" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet11">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW30"/>
+  <dimension ref="A1:AW32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -30002,110 +32096,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -30115,266 +32209,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>11090</v>
       </c>
       <c r="C8" s="60">
         <v>11090</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>15531</v>
       </c>
       <c r="F8" s="60">
         <v>14709</v>
       </c>
       <c r="G8" s="60">
         <v>822</v>
       </c>
       <c r="H8" s="60">
         <v>12230</v>
@@ -33163,447 +35257,745 @@
       <c r="AP26" s="60">
         <v>6964</v>
       </c>
       <c r="AQ26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT26" s="60">
         <v>11427</v>
       </c>
       <c r="AU26" s="60">
         <v>10804</v>
       </c>
       <c r="AV26" s="60">
         <v>13447</v>
       </c>
       <c r="AW26" s="60">
         <v>25461</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>15835</v>
+      </c>
+      <c r="C27" s="60">
+        <v>15835</v>
+      </c>
+      <c r="D27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="60">
+        <v>15296</v>
+      </c>
+      <c r="F27" s="60">
+        <v>14936</v>
+      </c>
+      <c r="G27" s="60">
+        <v>360</v>
+      </c>
+      <c r="H27" s="60">
+        <v>29742</v>
+      </c>
+      <c r="I27" s="60">
+        <v>20016</v>
+      </c>
+      <c r="J27" s="60">
+        <v>9726</v>
+      </c>
+      <c r="K27" s="60">
+        <v>11327</v>
+      </c>
+      <c r="L27" s="60">
+        <v>10538</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>1262</v>
+      </c>
+      <c r="O27" s="60">
+        <v>5188</v>
+      </c>
+      <c r="P27" s="60">
+        <v>4088</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>9415</v>
+      </c>
+      <c r="R27" s="60">
+        <v>11257</v>
+      </c>
+      <c r="S27" s="60">
+        <v>32011</v>
+      </c>
+      <c r="T27" s="60">
+        <v>8100</v>
+      </c>
+      <c r="U27" s="60">
+        <v>23911</v>
+      </c>
+      <c r="V27" s="60">
+        <v>6522</v>
+      </c>
+      <c r="W27" s="60">
+        <v>10538</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>1262</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>5188</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>4088</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>9415</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>6149</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>17263</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>8100</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>9163</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>10538</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>1262</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>5188</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>4088</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>9414</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>8088</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>8088</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>10538</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>11815</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>10772</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>25196</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>14866</v>
+      </c>
+      <c r="C28" s="60">
+        <v>14866</v>
+      </c>
+      <c r="D28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="60">
+        <v>16898</v>
+      </c>
+      <c r="F28" s="60">
+        <v>16408</v>
+      </c>
+      <c r="G28" s="60">
+        <v>490</v>
+      </c>
+      <c r="H28" s="60">
+        <v>27710</v>
+      </c>
+      <c r="I28" s="60">
+        <v>18474</v>
+      </c>
+      <c r="J28" s="60">
+        <v>9236</v>
+      </c>
+      <c r="K28" s="60">
+        <v>10001</v>
+      </c>
+      <c r="L28" s="60">
+        <v>11238</v>
+      </c>
+      <c r="M28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N28" s="60">
+        <v>1466</v>
+      </c>
+      <c r="O28" s="60">
+        <v>5408</v>
+      </c>
+      <c r="P28" s="60">
+        <v>4364</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>10519</v>
+      </c>
+      <c r="R28" s="60">
+        <v>11957</v>
+      </c>
+      <c r="S28" s="60">
+        <v>30774</v>
+      </c>
+      <c r="T28" s="60">
+        <v>8819</v>
+      </c>
+      <c r="U28" s="60">
+        <v>21955</v>
+      </c>
+      <c r="V28" s="60">
+        <v>5736</v>
+      </c>
+      <c r="W28" s="60">
+        <v>11238</v>
+      </c>
+      <c r="X28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>1466</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>5408</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>4364</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>10519</v>
+      </c>
+      <c r="AC28" s="60">
+        <v>6031</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>17688</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>8819</v>
+      </c>
+      <c r="AF28" s="60">
+        <v>8869</v>
+      </c>
+      <c r="AG28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>11238</v>
+      </c>
+      <c r="AI28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>1466</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>5408</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>4364</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>10519</v>
+      </c>
+      <c r="AN28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>8807</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>8807</v>
+      </c>
+      <c r="AQ28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>11238</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>12575</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>12217</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>23959</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="68">
-[...5 lines deleted...]
-      <c r="D27" s="68" t="s">
+      <c r="B29" s="68">
+        <v>93.9</v>
+      </c>
+      <c r="C29" s="68">
+        <v>93.9</v>
+      </c>
+      <c r="D29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E27" s="68">
-[...23 lines deleted...]
-      <c r="M27" s="68" t="s">
+      <c r="E29" s="68">
+        <v>110.5</v>
+      </c>
+      <c r="F29" s="68">
+        <v>109.9</v>
+      </c>
+      <c r="G29" s="68">
+        <v>136.1</v>
+      </c>
+      <c r="H29" s="68">
+        <v>93.2</v>
+      </c>
+      <c r="I29" s="68">
+        <v>92.3</v>
+      </c>
+      <c r="J29" s="68">
+        <v>95</v>
+      </c>
+      <c r="K29" s="68">
+        <v>88.3</v>
+      </c>
+      <c r="L29" s="68">
+        <v>106.6</v>
+      </c>
+      <c r="M29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N27" s="68">
-[...29 lines deleted...]
-      <c r="X27" s="68" t="s">
+      <c r="N29" s="68">
+        <v>116.2</v>
+      </c>
+      <c r="O29" s="68">
+        <v>104.2</v>
+      </c>
+      <c r="P29" s="68">
+        <v>106.8</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>111.7</v>
+      </c>
+      <c r="R29" s="68">
+        <v>106.2</v>
+      </c>
+      <c r="S29" s="68">
+        <v>96.1</v>
+      </c>
+      <c r="T29" s="68">
+        <v>108.9</v>
+      </c>
+      <c r="U29" s="68">
+        <v>91.8</v>
+      </c>
+      <c r="V29" s="68">
+        <v>87.9</v>
+      </c>
+      <c r="W29" s="68">
+        <v>106.6</v>
+      </c>
+      <c r="X29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y27" s="68">
-[...23 lines deleted...]
-      <c r="AG27" s="68" t="s">
+      <c r="Y29" s="68">
+        <v>116.2</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>104.2</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>106.8</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>111.7</v>
+      </c>
+      <c r="AC29" s="68">
+        <v>98.1</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>102.5</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>108.9</v>
+      </c>
+      <c r="AF29" s="68">
+        <v>96.8</v>
+      </c>
+      <c r="AG29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH27" s="68">
-[...2 lines deleted...]
-      <c r="AI27" s="68" t="s">
+      <c r="AH29" s="68">
+        <v>106.6</v>
+      </c>
+      <c r="AI29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ27" s="68">
-[...11 lines deleted...]
-      <c r="AN27" s="68" t="s">
+      <c r="AJ29" s="68">
+        <v>116.2</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>104.2</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>106.8</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>111.7</v>
+      </c>
+      <c r="AN29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO27" s="68">
-[...5 lines deleted...]
-      <c r="AQ27" s="68" t="s">
+      <c r="AO29" s="68">
+        <v>108.9</v>
+      </c>
+      <c r="AP29" s="68">
+        <v>108.9</v>
+      </c>
+      <c r="AQ29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR27" s="68" t="s">
-[...15 lines deleted...]
-        <v>109.5</v>
+      <c r="AR29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT29" s="68">
+        <v>106.6</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>106.4</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>113.4</v>
+      </c>
+      <c r="AW29" s="68">
+        <v>95.1</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A28" s="62" t="s">
+    <row r="30" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="69">
-[...5 lines deleted...]
-      <c r="D28" s="70" t="s">
+      <c r="B30" s="69">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="C30" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="D30" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="E30" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="F30" s="70">
+        <v>115</v>
+      </c>
+      <c r="G30" s="70">
+        <v>31.4</v>
+      </c>
+      <c r="H30" s="70">
+        <v>109.9</v>
+      </c>
+      <c r="I30" s="70">
+        <v>114.3</v>
+      </c>
+      <c r="J30" s="70">
+        <v>102.1</v>
+      </c>
+      <c r="K30" s="70">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="L30" s="70">
+        <v>107.6</v>
+      </c>
+      <c r="M30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="70">
-[...23 lines deleted...]
-      <c r="M28" s="70" t="s">
+      <c r="N30" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="O30" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="P30" s="70">
+        <v>122.6</v>
+      </c>
+      <c r="Q30" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="R30" s="70">
+        <v>97.1</v>
+      </c>
+      <c r="S30" s="70">
+        <v>116.4</v>
+      </c>
+      <c r="T30" s="70">
+        <v>151.1</v>
+      </c>
+      <c r="U30" s="70">
+        <v>106.5</v>
+      </c>
+      <c r="V30" s="70">
+        <v>90.7</v>
+      </c>
+      <c r="W30" s="70">
+        <v>107.6</v>
+      </c>
+      <c r="X30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N28" s="70">
-[...29 lines deleted...]
-      <c r="X28" s="70" t="s">
+      <c r="Y30" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="Z30" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="AA30" s="70">
+        <v>122.6</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="AC30" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>147.30000000000001</v>
+      </c>
+      <c r="AE30" s="70">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="AF30" s="70">
+        <v>143.6</v>
+      </c>
+      <c r="AG30" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y28" s="70">
-[...23 lines deleted...]
-      <c r="AG28" s="68" t="s">
+      <c r="AH30" s="70">
+        <v>107.6</v>
+      </c>
+      <c r="AI30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH28" s="70">
-[...2 lines deleted...]
-      <c r="AI28" s="70" t="s">
+      <c r="AJ30" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>122.6</v>
+      </c>
+      <c r="AM30" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="AN30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ28" s="70">
-[...11 lines deleted...]
-      <c r="AN28" s="70" t="s">
+      <c r="AO30" s="70">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>151.19999999999999</v>
+      </c>
+      <c r="AQ30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO28" s="70">
-[...5 lines deleted...]
-      <c r="AQ28" s="70" t="s">
+      <c r="AR30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR28" s="70" t="s">
+      <c r="AS30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AS28" s="70" t="s">
-[...12 lines deleted...]
-        <v>113.2</v>
+      <c r="AT30" s="70">
+        <v>107.6</v>
+      </c>
+      <c r="AU30" s="70">
+        <v>97.5</v>
+      </c>
+      <c r="AV30" s="70">
+        <v>90.1</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>106.9</v>
       </c>
     </row>
-    <row r="29" spans="1:49" ht="9" customHeight="1">
-[...44 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:49" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
-    <row r="30" spans="1:49">
-      <c r="V30" s="64"/>
+    <row r="32" spans="1:49">
+      <c r="V32" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet12">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW29"/>
+  <dimension ref="A1:AW31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -33627,110 +36019,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -33740,266 +36132,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>76122</v>
       </c>
       <c r="C8" s="60">
         <v>62903</v>
       </c>
       <c r="D8" s="60">
         <v>13219</v>
       </c>
       <c r="E8" s="60">
         <v>81675</v>
       </c>
       <c r="F8" s="60">
         <v>75488</v>
       </c>
       <c r="G8" s="60">
         <v>6187</v>
       </c>
       <c r="H8" s="60">
         <v>98611</v>
@@ -36788,434 +39180,732 @@
       <c r="AP26" s="60">
         <v>30497</v>
       </c>
       <c r="AQ26" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR26" s="60">
         <v>686</v>
       </c>
       <c r="AS26" s="60">
         <v>686</v>
       </c>
       <c r="AT26" s="60">
         <v>57990</v>
       </c>
       <c r="AU26" s="60">
         <v>11924</v>
       </c>
       <c r="AV26" s="60">
         <v>11851</v>
       </c>
       <c r="AW26" s="60">
         <v>11876</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A27" s="62" t="s">
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>74427</v>
+      </c>
+      <c r="C27" s="60">
+        <v>74277</v>
+      </c>
+      <c r="D27" s="60">
+        <v>150</v>
+      </c>
+      <c r="E27" s="60">
+        <v>75766</v>
+      </c>
+      <c r="F27" s="60">
+        <v>70758</v>
+      </c>
+      <c r="G27" s="60">
+        <v>5008</v>
+      </c>
+      <c r="H27" s="60">
+        <v>114025</v>
+      </c>
+      <c r="I27" s="60">
+        <v>82381</v>
+      </c>
+      <c r="J27" s="60">
+        <v>31644</v>
+      </c>
+      <c r="K27" s="60">
+        <v>8606</v>
+      </c>
+      <c r="L27" s="60">
+        <v>51180</v>
+      </c>
+      <c r="M27" s="60">
+        <v>1241</v>
+      </c>
+      <c r="N27" s="60">
+        <v>11335</v>
+      </c>
+      <c r="O27" s="60">
+        <v>22039</v>
+      </c>
+      <c r="P27" s="60">
+        <v>16565</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>44238</v>
+      </c>
+      <c r="R27" s="60">
+        <v>10424</v>
+      </c>
+      <c r="S27" s="60">
+        <v>58643</v>
+      </c>
+      <c r="T27" s="60">
+        <v>39052</v>
+      </c>
+      <c r="U27" s="60">
+        <v>19591</v>
+      </c>
+      <c r="V27" s="60">
+        <v>3137</v>
+      </c>
+      <c r="W27" s="60">
+        <v>51180</v>
+      </c>
+      <c r="X27" s="60">
+        <v>1241</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>11335</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>22039</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>16565</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>44238</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>3131</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>52044</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>39052</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>12992</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>48556</v>
+      </c>
+      <c r="AI27" s="60">
+        <v>1241</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>9453</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>21297</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>16565</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>41727</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>37327</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>37327</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>741</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>741</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>48556</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>9092</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>8847</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>12121</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A28" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="60">
+        <v>78962</v>
+      </c>
+      <c r="C28" s="60">
+        <v>78752</v>
+      </c>
+      <c r="D28" s="60">
+        <v>210</v>
+      </c>
+      <c r="E28" s="60">
+        <v>84145</v>
+      </c>
+      <c r="F28" s="60">
+        <v>77988</v>
+      </c>
+      <c r="G28" s="60">
+        <v>6157</v>
+      </c>
+      <c r="H28" s="60">
+        <v>108845</v>
+      </c>
+      <c r="I28" s="60">
+        <v>83147</v>
+      </c>
+      <c r="J28" s="60">
+        <v>25698</v>
+      </c>
+      <c r="K28" s="60">
+        <v>8998</v>
+      </c>
+      <c r="L28" s="60">
+        <v>55444</v>
+      </c>
+      <c r="M28" s="60">
+        <v>1794</v>
+      </c>
+      <c r="N28" s="60">
+        <v>9952</v>
+      </c>
+      <c r="O28" s="60">
+        <v>22804</v>
+      </c>
+      <c r="P28" s="60">
+        <v>20894</v>
+      </c>
+      <c r="Q28" s="60">
+        <v>55277</v>
+      </c>
+      <c r="R28" s="60">
+        <v>8145</v>
+      </c>
+      <c r="S28" s="60">
+        <v>59664</v>
+      </c>
+      <c r="T28" s="60">
+        <v>39219</v>
+      </c>
+      <c r="U28" s="60">
+        <v>20445</v>
+      </c>
+      <c r="V28" s="60">
+        <v>3386</v>
+      </c>
+      <c r="W28" s="60">
+        <v>55444</v>
+      </c>
+      <c r="X28" s="60">
+        <v>1794</v>
+      </c>
+      <c r="Y28" s="60">
+        <v>9952</v>
+      </c>
+      <c r="Z28" s="60">
+        <v>22804</v>
+      </c>
+      <c r="AA28" s="60">
+        <v>20894</v>
+      </c>
+      <c r="AB28" s="60">
+        <v>55277</v>
+      </c>
+      <c r="AC28" s="60">
+        <v>3061</v>
+      </c>
+      <c r="AD28" s="60">
+        <v>52536</v>
+      </c>
+      <c r="AE28" s="60">
+        <v>39219</v>
+      </c>
+      <c r="AF28" s="60">
+        <v>13317</v>
+      </c>
+      <c r="AG28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH28" s="60">
+        <v>52993</v>
+      </c>
+      <c r="AI28" s="60">
+        <v>1794</v>
+      </c>
+      <c r="AJ28" s="60">
+        <v>7862</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>22443</v>
+      </c>
+      <c r="AL28" s="60">
+        <v>20894</v>
+      </c>
+      <c r="AM28" s="60">
+        <v>52566</v>
+      </c>
+      <c r="AN28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO28" s="60">
+        <v>37754</v>
+      </c>
+      <c r="AP28" s="60">
+        <v>37754</v>
+      </c>
+      <c r="AQ28" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR28" s="60">
+        <v>361</v>
+      </c>
+      <c r="AS28" s="60">
+        <v>361</v>
+      </c>
+      <c r="AT28" s="60">
+        <v>52993</v>
+      </c>
+      <c r="AU28" s="60">
+        <v>10141</v>
+      </c>
+      <c r="AV28" s="60">
+        <v>9910</v>
+      </c>
+      <c r="AW28" s="60">
+        <v>12352</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="68">
-[...17 lines deleted...]
-      <c r="H27" s="68">
+      <c r="B29" s="68">
+        <v>106.1</v>
+      </c>
+      <c r="C29" s="68">
+        <v>106</v>
+      </c>
+      <c r="D29" s="68">
+        <v>140</v>
+      </c>
+      <c r="E29" s="68">
+        <v>111.1</v>
+      </c>
+      <c r="F29" s="68">
+        <v>110.2</v>
+      </c>
+      <c r="G29" s="68">
+        <v>122.9</v>
+      </c>
+      <c r="H29" s="68">
+        <v>95.5</v>
+      </c>
+      <c r="I29" s="68">
+        <v>100.9</v>
+      </c>
+      <c r="J29" s="68">
+        <v>81.2</v>
+      </c>
+      <c r="K29" s="68">
+        <v>104.6</v>
+      </c>
+      <c r="L29" s="68">
+        <v>108.3</v>
+      </c>
+      <c r="M29" s="68">
+        <v>144.6</v>
+      </c>
+      <c r="N29" s="68">
+        <v>87.8</v>
+      </c>
+      <c r="O29" s="68">
+        <v>103.5</v>
+      </c>
+      <c r="P29" s="68">
+        <v>126.1</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>125</v>
+      </c>
+      <c r="R29" s="68">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="S29" s="68">
+        <v>101.7</v>
+      </c>
+      <c r="T29" s="68">
+        <v>100.4</v>
+      </c>
+      <c r="U29" s="68">
+        <v>104.4</v>
+      </c>
+      <c r="V29" s="68">
+        <v>107.9</v>
+      </c>
+      <c r="W29" s="68">
+        <v>108.3</v>
+      </c>
+      <c r="X29" s="68">
+        <v>144.6</v>
+      </c>
+      <c r="Y29" s="68">
+        <v>87.8</v>
+      </c>
+      <c r="Z29" s="68">
+        <v>103.5</v>
+      </c>
+      <c r="AA29" s="68">
+        <v>126.1</v>
+      </c>
+      <c r="AB29" s="68">
+        <v>125</v>
+      </c>
+      <c r="AC29" s="68">
+        <v>97.8</v>
+      </c>
+      <c r="AD29" s="68">
+        <v>100.9</v>
+      </c>
+      <c r="AE29" s="68">
+        <v>100.4</v>
+      </c>
+      <c r="AF29" s="68">
+        <v>102.5</v>
+      </c>
+      <c r="AG29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH29" s="68">
+        <v>109.1</v>
+      </c>
+      <c r="AI29" s="68">
+        <v>144.6</v>
+      </c>
+      <c r="AJ29" s="68">
+        <v>83.2</v>
+      </c>
+      <c r="AK29" s="68">
+        <v>105.4</v>
+      </c>
+      <c r="AL29" s="68">
+        <v>126.1</v>
+      </c>
+      <c r="AM29" s="68">
+        <v>126</v>
+      </c>
+      <c r="AN29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO29" s="68">
+        <v>101.1</v>
+      </c>
+      <c r="AP29" s="68">
+        <v>101.1</v>
+      </c>
+      <c r="AQ29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR29" s="68">
+        <v>48.7</v>
+      </c>
+      <c r="AS29" s="68">
+        <v>48.7</v>
+      </c>
+      <c r="AT29" s="68">
+        <v>109.1</v>
+      </c>
+      <c r="AU29" s="68">
+        <v>111.5</v>
+      </c>
+      <c r="AV29" s="68">
+        <v>112</v>
+      </c>
+      <c r="AW29" s="68">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A30" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="69">
+        <v>98.9</v>
+      </c>
+      <c r="C30" s="70">
+        <v>99.3</v>
+      </c>
+      <c r="D30" s="70">
+        <v>44.3</v>
+      </c>
+      <c r="E30" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="F30" s="70">
+        <v>95.6</v>
+      </c>
+      <c r="G30" s="70">
+        <v>96</v>
+      </c>
+      <c r="H30" s="70">
+        <v>86.4</v>
+      </c>
+      <c r="I30" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="J30" s="70">
+        <v>61.9</v>
+      </c>
+      <c r="K30" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="L30" s="70">
+        <v>95.8</v>
+      </c>
+      <c r="M30" s="70">
+        <v>126</v>
+      </c>
+      <c r="N30" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="O30" s="70">
+        <v>94.1</v>
+      </c>
+      <c r="P30" s="70">
+        <v>93.2</v>
+      </c>
+      <c r="Q30" s="70">
+        <v>96.2</v>
+      </c>
+      <c r="R30" s="70">
         <v>90</v>
       </c>
-      <c r="I27" s="68">
+      <c r="S30" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="T30" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="U30" s="70">
+        <v>87.1</v>
+      </c>
+      <c r="V30" s="70">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="W30" s="70">
+        <v>95.8</v>
+      </c>
+      <c r="X30" s="70">
+        <v>126</v>
+      </c>
+      <c r="Y30" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="Z30" s="70">
         <v>94.1</v>
       </c>
-      <c r="J27" s="68">
-[...68 lines deleted...]
-      <c r="AG27" s="68" t="s">
+      <c r="AA30" s="70">
+        <v>93.2</v>
+      </c>
+      <c r="AB30" s="70">
+        <v>96.2</v>
+      </c>
+      <c r="AC30" s="70">
+        <v>83.8</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>99.7</v>
+      </c>
+      <c r="AE30" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="AF30" s="70">
+        <v>107.9</v>
+      </c>
+      <c r="AG30" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH27" s="68">
-[...17 lines deleted...]
-      <c r="AN27" s="68" t="s">
+      <c r="AH30" s="70">
+        <v>94.9</v>
+      </c>
+      <c r="AI30" s="70">
+        <v>126</v>
+      </c>
+      <c r="AJ30" s="70">
+        <v>94.2</v>
+      </c>
+      <c r="AK30" s="70">
+        <v>95</v>
+      </c>
+      <c r="AL30" s="70">
+        <v>93.2</v>
+      </c>
+      <c r="AM30" s="70">
+        <v>94.7</v>
+      </c>
+      <c r="AN30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO27" s="68">
-[...5 lines deleted...]
-      <c r="AQ27" s="68" t="s">
+      <c r="AO30" s="70">
+        <v>96.6</v>
+      </c>
+      <c r="AP30" s="70">
+        <v>96.6</v>
+      </c>
+      <c r="AQ30" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR27" s="68">
-[...15 lines deleted...]
-        <v>100.6</v>
+      <c r="AR30" s="70">
+        <v>59.9</v>
+      </c>
+      <c r="AS30" s="70">
+        <v>59.9</v>
+      </c>
+      <c r="AT30" s="70">
+        <v>94.9</v>
+      </c>
+      <c r="AU30" s="70">
+        <v>85.3</v>
+      </c>
+      <c r="AV30" s="70">
+        <v>79.7</v>
+      </c>
+      <c r="AW30" s="70">
+        <v>99.1</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT29" s="63"/>
+    <row r="31" spans="1:49" ht="9" customHeight="1">
+      <c r="A31" s="63"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="63"/>
+      <c r="K31" s="63"/>
+      <c r="L31" s="63"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+      <c r="O31" s="63"/>
+      <c r="P31" s="63"/>
+      <c r="Q31" s="63"/>
+      <c r="R31" s="63"/>
+      <c r="S31" s="63"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="64"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="63"/>
+      <c r="Y31" s="63"/>
+      <c r="Z31" s="63"/>
+      <c r="AA31" s="63"/>
+      <c r="AB31" s="63"/>
+      <c r="AC31" s="63"/>
+      <c r="AD31" s="63"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="63"/>
+      <c r="AI31" s="63"/>
+      <c r="AJ31" s="63"/>
+      <c r="AK31" s="63"/>
+      <c r="AL31" s="63"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="63"/>
+      <c r="AO31" s="63"/>
+      <c r="AP31" s="65"/>
+      <c r="AQ31" s="65"/>
+      <c r="AR31" s="63"/>
+      <c r="AS31" s="63"/>
+      <c r="AT31" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A26" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A28" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>