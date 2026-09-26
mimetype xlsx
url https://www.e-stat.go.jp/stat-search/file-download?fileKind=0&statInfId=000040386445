--- v0 (2026-05-11)
+++ v1 (2026-09-26)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C1DF99E-480B-4B33-971A-23AF0FFCAD46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EE2E5FE-3D41-40CE-AE8B-16134CF5D9C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="706" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="706" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="131" r:id="rId1"/>
     <sheet name="素材・木材チップ価格" sheetId="132" r:id="rId2"/>
     <sheet name="木材製品価格（製材品・間柱・普通合板）" sheetId="133" r:id="rId3"/>
     <sheet name="木材製品価格（集成管柱）" sheetId="134" r:id="rId4"/>
     <sheet name="調査の概要" sheetId="135" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">素材・木材チップ価格!$A$1:$AE$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">調査の概要!$A$1:$O$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'木材製品価格（集成管柱）'!$A$1:$H$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'木材製品価格（製材品・間柱・普通合板）'!$A$1:$Y$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">目次!$A$1:$G$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1401,53 +1401,50 @@
     <r>
       <t>　　２　令和７年調査から、令和５年の木材製品の生産動向等を踏まえ、調査都道府県、調査対象工場等の見直しを行ったことから、令和６年以前の数値とは接続しない。このため、令和７年の対前年差</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>は「nc」（計算不能）とした（木材製品価格（集成管柱）についても同じ。）。</t>
     </r>
     <rPh sb="18" eb="20">
       <t>モクザイ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>セイヒン</t>
     </rPh>
     <rPh sb="123" eb="124">
       <t>オナ</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
-    <t>‥</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>　　２　令和７年調査から、令和５年の素材の生産動向等を踏まえ、調査都道府県、調査対象工場等の見直しを行ったことから、令和６年以前の数値とは接続しない。このため、令和７年の対前年差</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>は「nc」（計算不能）とした。</t>
     </r>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>レイワ</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>レイワ</t>
     </rPh>
@@ -1497,50 +1494,53 @@
     <rPh sb="21" eb="22">
       <t>オヨ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ガツ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>カカク</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ナラ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ニイガタ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>‥</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="176" formatCode="@\ "/>
     <numFmt numFmtId="177" formatCode="###\ ###\ ##0;&quot;△&quot;#\ ##0;@"/>
     <numFmt numFmtId="178" formatCode="###\ ###\ ##0\ ;&quot;△&quot;#\ ##0\ ;@\ "/>
     <numFmt numFmtId="179" formatCode="##0.0\ ;@\ "/>
     <numFmt numFmtId="180" formatCode="###,###,##0\ ;&quot;△&quot;?,??0\ ;@\ "/>
     <numFmt numFmtId="181" formatCode="###,###,##0\ ;&quot;△&quot;??,??0\ ;@\ "/>
     <numFmt numFmtId="182" formatCode="###,###,##0.0\ ;&quot;△&quot;?,??0.0\ ;@\ "/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
@@ -3198,51 +3198,51 @@
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="267766" cy="217560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A43CEFA-340E-4074-9C87-13D8F602BB38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14188440" y="4686300"/>
+          <a:off x="14249400" y="4695825"/>
           <a:ext cx="267766" cy="217560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -5641,373 +5641,373 @@
       </c>
       <c r="AB26" s="14">
         <v>18400</v>
       </c>
       <c r="AC26" s="15">
         <v>0</v>
       </c>
       <c r="AD26" s="14">
         <v>23300</v>
       </c>
       <c r="AE26" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="3:31" ht="15.75" customHeight="1">
       <c r="C27" s="85" t="s">
         <v>176</v>
       </c>
       <c r="D27" s="14">
         <v>15800</v>
       </c>
       <c r="E27" s="15">
         <v>700</v>
       </c>
       <c r="F27" s="14">
-        <v>14200</v>
+        <v>14600</v>
       </c>
       <c r="G27" s="15">
+        <v>300</v>
+      </c>
+      <c r="H27" s="14">
+        <v>15900</v>
+      </c>
+      <c r="I27" s="15">
+        <v>500</v>
+      </c>
+      <c r="J27" s="14">
+        <v>16500</v>
+      </c>
+      <c r="K27" s="15">
+        <v>400</v>
+      </c>
+      <c r="L27" s="14">
+        <v>16000</v>
+      </c>
+      <c r="M27" s="15">
+        <v>600</v>
+      </c>
+      <c r="N27" s="14">
+        <v>24700</v>
+      </c>
+      <c r="O27" s="15">
         <v>-100</v>
-      </c>
-[...22 lines deleted...]
-        <v>-600</v>
       </c>
       <c r="P27" s="14">
         <v>15600</v>
       </c>
       <c r="Q27" s="15">
         <v>100</v>
       </c>
       <c r="R27" s="14">
-        <v>13800</v>
+        <v>13700</v>
       </c>
       <c r="S27" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="14">
         <v>20700</v>
       </c>
       <c r="U27" s="15">
         <v>0</v>
       </c>
       <c r="V27" s="14">
         <v>19800</v>
       </c>
       <c r="W27" s="15">
         <v>0</v>
       </c>
       <c r="X27" s="14">
         <v>7900</v>
       </c>
       <c r="Y27" s="15">
         <v>0</v>
       </c>
       <c r="Z27" s="14">
         <v>10700</v>
       </c>
       <c r="AA27" s="15">
         <v>100</v>
       </c>
       <c r="AB27" s="14">
         <v>18400</v>
       </c>
       <c r="AC27" s="15">
         <v>0</v>
       </c>
       <c r="AD27" s="14">
-        <v>23300</v>
+        <v>23200</v>
       </c>
       <c r="AE27" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
     </row>
     <row r="28" spans="3:31" ht="15.75" customHeight="1">
       <c r="C28" s="85" t="s">
         <v>177</v>
       </c>
       <c r="D28" s="14">
         <v>15900</v>
       </c>
       <c r="E28" s="15">
         <v>100</v>
       </c>
       <c r="F28" s="14">
-        <v>14200</v>
+        <v>14600</v>
       </c>
       <c r="G28" s="15">
         <v>0</v>
       </c>
       <c r="H28" s="14">
-        <v>15500</v>
+        <v>15900</v>
       </c>
       <c r="I28" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J28" s="14">
-        <v>16200</v>
+        <v>16500</v>
       </c>
       <c r="K28" s="15">
         <v>0</v>
       </c>
       <c r="L28" s="14">
-        <v>15800</v>
+        <v>16100</v>
       </c>
       <c r="M28" s="15">
         <v>100</v>
       </c>
       <c r="N28" s="14">
-        <v>24300</v>
+        <v>24700</v>
       </c>
       <c r="O28" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="P28" s="14">
         <v>15600</v>
       </c>
       <c r="Q28" s="15">
         <v>0</v>
       </c>
       <c r="R28" s="14">
         <v>13700</v>
       </c>
       <c r="S28" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="14">
         <v>20600</v>
       </c>
       <c r="U28" s="15">
         <v>-100</v>
       </c>
       <c r="V28" s="14">
         <v>19800</v>
       </c>
       <c r="W28" s="15">
         <v>0</v>
       </c>
       <c r="X28" s="14">
         <v>7900</v>
       </c>
       <c r="Y28" s="15">
         <v>0</v>
       </c>
       <c r="Z28" s="14">
         <v>10700</v>
       </c>
       <c r="AA28" s="15">
         <v>0</v>
       </c>
       <c r="AB28" s="14">
         <v>18400</v>
       </c>
       <c r="AC28" s="15">
         <v>0</v>
       </c>
       <c r="AD28" s="14">
         <v>23200</v>
       </c>
       <c r="AE28" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="3:31" ht="15.75" customHeight="1">
       <c r="C29" s="79"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="12"/>
       <c r="Q29" s="12"/>
       <c r="R29" s="12"/>
       <c r="S29" s="12"/>
       <c r="T29" s="12"/>
       <c r="U29" s="12"/>
       <c r="V29" s="12"/>
       <c r="W29" s="12"/>
       <c r="X29" s="12"/>
       <c r="Y29" s="12"/>
       <c r="Z29" s="12"/>
       <c r="AA29" s="12"/>
       <c r="AB29" s="12"/>
       <c r="AC29" s="12"/>
       <c r="AD29" s="12"/>
       <c r="AE29" s="12"/>
     </row>
     <row r="30" spans="3:31" ht="15.75" customHeight="1">
       <c r="C30" s="80" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="57">
         <v>100.6</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="57">
         <v>100</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="H30" s="57">
-        <v>100.6</v>
+        <v>100</v>
       </c>
       <c r="I30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="J30" s="57">
         <v>100</v>
       </c>
       <c r="K30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="L30" s="57">
         <v>100.6</v>
       </c>
       <c r="M30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="N30" s="57">
-        <v>100.4</v>
+        <v>100</v>
       </c>
       <c r="O30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="P30" s="57">
         <v>100</v>
       </c>
       <c r="Q30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="R30" s="57">
-        <v>99.3</v>
+        <v>100</v>
       </c>
       <c r="S30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="T30" s="57">
         <v>99.5</v>
       </c>
       <c r="U30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="V30" s="57">
         <v>100</v>
       </c>
       <c r="W30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="X30" s="57">
         <v>100</v>
       </c>
       <c r="Y30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="Z30" s="57">
         <v>100</v>
       </c>
       <c r="AA30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="AB30" s="57">
         <v>100</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>123</v>
       </c>
       <c r="AD30" s="57">
-        <v>99.6</v>
+        <v>100</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31" spans="3:31" ht="15.75" customHeight="1">
       <c r="C31" s="106" t="s">
         <v>173</v>
       </c>
       <c r="D31" s="57">
         <v>102.6</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="F31" s="57">
-        <v>102.2</v>
+        <v>105</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="H31" s="57">
-        <v>100.6</v>
+        <v>103.2</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="J31" s="57">
-        <v>101.3</v>
+        <v>103.1</v>
       </c>
       <c r="K31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="L31" s="57">
-        <v>103.3</v>
+        <v>105.2</v>
       </c>
       <c r="M31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="N31" s="57">
-        <v>96.4</v>
+        <v>98</v>
       </c>
       <c r="O31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="P31" s="57">
         <v>101.3</v>
       </c>
       <c r="Q31" s="12" t="s">
         <v>123</v>
       </c>
       <c r="R31" s="57">
         <v>102.2</v>
       </c>
       <c r="S31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="T31" s="57">
         <v>98.6</v>
       </c>
       <c r="U31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="V31" s="57">
         <v>105.3</v>
       </c>
@@ -6213,57 +6213,57 @@
       <c r="U34" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V34" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W34" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X34" s="14">
         <v>7800</v>
       </c>
       <c r="Y34" s="15">
         <v>0</v>
       </c>
       <c r="Z34" s="14">
         <v>11900</v>
       </c>
       <c r="AA34" s="15">
         <v>0</v>
       </c>
       <c r="AB34" s="14">
         <v>18400</v>
       </c>
       <c r="AC34" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="AD34" s="14">
         <v>21900</v>
       </c>
       <c r="AE34" s="15">
-        <v>-700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="3:31" ht="15.75" customHeight="1">
       <c r="C35" s="100" t="s">
         <v>79</v>
       </c>
       <c r="D35" s="14">
         <v>13900</v>
       </c>
       <c r="E35" s="15">
         <v>0</v>
       </c>
       <c r="F35" s="14">
         <v>12100</v>
       </c>
       <c r="G35" s="15">
         <v>100</v>
       </c>
       <c r="H35" s="14">
         <v>14800</v>
       </c>
       <c r="I35" s="15">
         <v>200</v>
       </c>
       <c r="J35" s="14">
@@ -6477,51 +6477,51 @@
       <c r="T37" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U37" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V37" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X37" s="14">
         <v>8100</v>
       </c>
       <c r="Y37" s="15">
         <v>0</v>
       </c>
       <c r="Z37" s="14">
         <v>12700</v>
       </c>
       <c r="AA37" s="15">
         <v>0</v>
       </c>
       <c r="AB37" s="14">
-        <v>16400</v>
+        <v>16000</v>
       </c>
       <c r="AC37" s="15">
         <v>0</v>
       </c>
       <c r="AD37" s="14">
         <v>22100</v>
       </c>
       <c r="AE37" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="3:31" ht="15.75" customHeight="1">
       <c r="C38" s="100" t="s">
         <v>82</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="14">
         <v>12600</v>
       </c>
       <c r="G38" s="15">
@@ -6702,51 +6702,51 @@
       <c r="F40" s="14">
         <v>10200</v>
       </c>
       <c r="G40" s="15">
         <v>-1100</v>
       </c>
       <c r="H40" s="14">
         <v>15300</v>
       </c>
       <c r="I40" s="15">
         <v>-100</v>
       </c>
       <c r="J40" s="14">
         <v>16400</v>
       </c>
       <c r="K40" s="15">
         <v>-700</v>
       </c>
       <c r="L40" s="14">
         <v>15100</v>
       </c>
       <c r="M40" s="15">
         <v>-700</v>
       </c>
       <c r="N40" s="14">
-        <v>22500</v>
+        <v>23000</v>
       </c>
       <c r="O40" s="15">
         <v>0</v>
       </c>
       <c r="P40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q40" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S40" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U40" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V40" s="14" t="s">
         <v>62</v>
       </c>
@@ -6767,117 +6767,117 @@
       </c>
       <c r="AB40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AD40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE40" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="41" spans="3:31" ht="15.75" customHeight="1">
       <c r="C41" s="100" t="s">
         <v>85</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F41" s="14">
-        <v>15000</v>
+        <v>16300</v>
       </c>
       <c r="G41" s="15">
         <v>100</v>
       </c>
       <c r="H41" s="14">
-        <v>16000</v>
+        <v>17100</v>
       </c>
       <c r="I41" s="15">
         <v>100</v>
       </c>
       <c r="J41" s="14">
-        <v>16400</v>
+        <v>17700</v>
       </c>
       <c r="K41" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="L41" s="14">
-        <v>15600</v>
+        <v>16000</v>
       </c>
       <c r="M41" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="N41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="O41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="P41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X41" s="14">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="Y41" s="15">
         <v>0</v>
       </c>
       <c r="Z41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AA41" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AB41" s="14">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="AC41" s="15">
         <v>0</v>
       </c>
       <c r="AD41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE41" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="3:31" ht="15.75" customHeight="1">
       <c r="C42" s="100" t="s">
         <v>143</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G42" s="15" t="s">
@@ -7100,54 +7100,54 @@
       <c r="T44" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U44" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V44" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W44" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X44" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Y44" s="15" t="s">
         <v>62</v>
       </c>
       <c r="Z44" s="14">
         <v>9600</v>
       </c>
       <c r="AA44" s="15">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
-        <v>19400</v>
+        <v>19300</v>
       </c>
       <c r="AC44" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="AD44" s="14">
         <v>18200</v>
       </c>
       <c r="AE44" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="3:31" ht="15.75" customHeight="1">
       <c r="C45" s="100" t="s">
         <v>88</v>
       </c>
       <c r="D45" s="14">
         <v>15100</v>
       </c>
       <c r="E45" s="15">
         <v>0</v>
       </c>
       <c r="F45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H45" s="14" t="s">
@@ -7189,98 +7189,98 @@
       <c r="T45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X45" s="14">
         <v>7900</v>
       </c>
       <c r="Y45" s="15">
         <v>0</v>
       </c>
       <c r="Z45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AA45" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AB45" s="14">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="AC45" s="15">
         <v>0</v>
       </c>
       <c r="AD45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE45" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="46" spans="3:31" ht="15.75" customHeight="1">
       <c r="C46" s="100" t="s">
         <v>89</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H46" s="14">
         <v>18400</v>
       </c>
       <c r="I46" s="15">
         <v>0</v>
       </c>
       <c r="J46" s="14">
         <v>18500</v>
       </c>
       <c r="K46" s="15">
         <v>0</v>
       </c>
       <c r="L46" s="14">
         <v>18800</v>
       </c>
       <c r="M46" s="15">
         <v>0</v>
       </c>
       <c r="N46" s="14">
-        <v>24800</v>
+        <v>25200</v>
       </c>
       <c r="O46" s="15">
         <v>0</v>
       </c>
       <c r="P46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T46" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U46" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V46" s="14" t="s">
         <v>62</v>
       </c>
@@ -7325,63 +7325,63 @@
       <c r="F47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="J47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="K47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="L47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N47" s="14">
-        <v>24600</v>
+        <v>24700</v>
       </c>
       <c r="O47" s="15">
-        <v>-200</v>
+        <v>-300</v>
       </c>
       <c r="P47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R47" s="14">
-        <v>15700</v>
+        <v>15800</v>
       </c>
       <c r="S47" s="15">
         <v>-200</v>
       </c>
       <c r="T47" s="14">
         <v>19100</v>
       </c>
       <c r="U47" s="15">
         <v>-300</v>
       </c>
       <c r="V47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X47" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Y47" s="15" t="s">
         <v>62</v>
       </c>
       <c r="Z47" s="14" t="s">
         <v>62</v>
       </c>
@@ -7485,69 +7485,69 @@
       </c>
       <c r="AD48" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE48" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="49" spans="3:31" ht="15.75" customHeight="1">
       <c r="C49" s="100" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H49" s="14">
-        <v>19100</v>
+        <v>20600</v>
       </c>
       <c r="I49" s="15">
-        <v>-300</v>
+        <v>-400</v>
       </c>
       <c r="J49" s="14">
-        <v>21300</v>
+        <v>23300</v>
       </c>
       <c r="K49" s="15">
         <v>-500</v>
       </c>
       <c r="L49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N49" s="14">
-        <v>27500</v>
+        <v>28600</v>
       </c>
       <c r="O49" s="15">
         <v>-300</v>
       </c>
       <c r="P49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R49" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S49" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T49" s="14">
         <v>19100</v>
       </c>
       <c r="U49" s="15">
         <v>0</v>
       </c>
       <c r="V49" s="14" t="s">
         <v>62</v>
       </c>
@@ -7800,51 +7800,51 @@
       <c r="P52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X52" s="14">
-        <v>9500</v>
+        <v>10100</v>
       </c>
       <c r="Y52" s="15">
         <v>0</v>
       </c>
       <c r="Z52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AA52" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AB52" s="14">
         <v>19000</v>
       </c>
       <c r="AC52" s="15">
         <v>0</v>
       </c>
       <c r="AD52" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE52" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="53" spans="3:31" ht="15.75" customHeight="1">
       <c r="C53" s="100" t="s">
@@ -7874,51 +7874,51 @@
       <c r="K53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="L53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="O53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="P53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R53" s="14">
         <v>13800</v>
       </c>
       <c r="S53" s="15">
-        <v>-800</v>
+        <v>0</v>
       </c>
       <c r="T53" s="14">
         <v>19200</v>
       </c>
       <c r="U53" s="15">
         <v>-100</v>
       </c>
       <c r="V53" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W53" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X53" s="14">
         <v>7800</v>
       </c>
       <c r="Y53" s="15">
         <v>0</v>
       </c>
       <c r="Z53" s="14">
         <v>12700</v>
       </c>
       <c r="AA53" s="15">
         <v>0</v>
       </c>
@@ -8019,69 +8019,69 @@
       </c>
       <c r="AD54" s="14">
         <v>28700</v>
       </c>
       <c r="AE54" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="3:31" ht="15.75" customHeight="1">
       <c r="C55" s="100" t="s">
         <v>96</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H55" s="14">
-        <v>12400</v>
+        <v>14600</v>
       </c>
       <c r="I55" s="15">
         <v>0</v>
       </c>
       <c r="J55" s="14">
-        <v>13700</v>
+        <v>15300</v>
       </c>
       <c r="K55" s="15">
         <v>0</v>
       </c>
       <c r="L55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N55" s="14">
-        <v>25800</v>
+        <v>27300</v>
       </c>
       <c r="O55" s="15">
         <v>1800</v>
       </c>
       <c r="P55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T55" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U55" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V55" s="14" t="s">
         <v>62</v>
       </c>
@@ -8369,75 +8369,75 @@
       </c>
       <c r="AB58" s="14">
         <v>17600</v>
       </c>
       <c r="AC58" s="15">
         <v>0</v>
       </c>
       <c r="AD58" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE58" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="3:31" ht="15.75" customHeight="1">
       <c r="C59" s="100" t="s">
         <v>100</v>
       </c>
       <c r="D59" s="14">
         <v>15200</v>
       </c>
       <c r="E59" s="15">
         <v>1100</v>
       </c>
       <c r="F59" s="14">
-        <v>17400</v>
+        <v>19000</v>
       </c>
       <c r="G59" s="15">
         <v>200</v>
       </c>
       <c r="H59" s="14">
-        <v>16100</v>
+        <v>16800</v>
       </c>
       <c r="I59" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="J59" s="14">
         <v>14100</v>
       </c>
       <c r="K59" s="15">
         <v>900</v>
       </c>
       <c r="L59" s="14">
         <v>20000</v>
       </c>
       <c r="M59" s="15">
         <v>0</v>
       </c>
       <c r="N59" s="14">
-        <v>24300</v>
+        <v>25300</v>
       </c>
       <c r="O59" s="15">
         <v>-400</v>
       </c>
       <c r="P59" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q59" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R59" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S59" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T59" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U59" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V59" s="14" t="s">
         <v>62</v>
       </c>
@@ -8571,51 +8571,51 @@
       <c r="F61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="J61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="K61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="L61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="M61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="N61" s="14">
-        <v>21200</v>
+        <v>22000</v>
       </c>
       <c r="O61" s="15">
         <v>-400</v>
       </c>
       <c r="P61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T61" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U61" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V61" s="14" t="s">
         <v>62</v>
       </c>
@@ -8725,161 +8725,161 @@
       </c>
       <c r="AB62" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AC62" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AD62" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE62" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="63" spans="3:31" ht="15.75" customHeight="1">
       <c r="C63" s="100" t="s">
         <v>104</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F63" s="14">
-        <v>14300</v>
+        <v>14500</v>
       </c>
       <c r="G63" s="15">
         <v>500</v>
       </c>
       <c r="H63" s="14">
         <v>18500</v>
       </c>
       <c r="I63" s="15">
         <v>100</v>
       </c>
       <c r="J63" s="14">
         <v>19600</v>
       </c>
       <c r="K63" s="15">
         <v>-300</v>
       </c>
       <c r="L63" s="14">
-        <v>17600</v>
+        <v>17700</v>
       </c>
       <c r="M63" s="15">
         <v>0</v>
       </c>
       <c r="N63" s="14">
         <v>23700</v>
       </c>
       <c r="O63" s="15">
         <v>-400</v>
       </c>
       <c r="P63" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q63" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R63" s="14">
         <v>13800</v>
       </c>
       <c r="S63" s="15">
         <v>0</v>
       </c>
       <c r="T63" s="14">
         <v>20600</v>
       </c>
       <c r="U63" s="15">
         <v>200</v>
       </c>
       <c r="V63" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W63" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X63" s="14">
         <v>9400</v>
       </c>
       <c r="Y63" s="15">
         <v>0</v>
       </c>
       <c r="Z63" s="14">
         <v>8000</v>
       </c>
       <c r="AA63" s="15">
         <v>-200</v>
       </c>
       <c r="AB63" s="14">
-        <v>19000</v>
+        <v>18800</v>
       </c>
       <c r="AC63" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="AD63" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE63" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="64" spans="3:31" ht="15.75" customHeight="1">
       <c r="C64" s="100" t="s">
         <v>105</v>
       </c>
       <c r="D64" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F64" s="14">
         <v>13200</v>
       </c>
       <c r="G64" s="15">
         <v>0</v>
       </c>
       <c r="H64" s="14">
-        <v>16400</v>
+        <v>16000</v>
       </c>
       <c r="I64" s="15">
-        <v>700</v>
+        <v>400</v>
       </c>
       <c r="J64" s="14">
         <v>16400</v>
       </c>
       <c r="K64" s="15">
+        <v>-100</v>
+      </c>
+      <c r="L64" s="14">
+        <v>16200</v>
+      </c>
+      <c r="M64" s="15">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
       <c r="N64" s="14">
         <v>23500</v>
       </c>
       <c r="O64" s="15">
         <v>-400</v>
       </c>
       <c r="P64" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q64" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R64" s="14">
         <v>14900</v>
       </c>
       <c r="S64" s="15">
         <v>0</v>
       </c>
       <c r="T64" s="14">
         <v>22000</v>
       </c>
       <c r="U64" s="15">
         <v>0</v>
       </c>
@@ -8903,72 +8903,72 @@
       </c>
       <c r="AB64" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AC64" s="15" t="s">
         <v>62</v>
       </c>
       <c r="AD64" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE64" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="65" spans="2:31" ht="15.75" customHeight="1">
       <c r="C65" s="100" t="s">
         <v>106</v>
       </c>
       <c r="D65" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F65" s="14">
-        <v>15700</v>
+        <v>16500</v>
       </c>
       <c r="G65" s="15">
+        <v>100</v>
+      </c>
+      <c r="H65" s="14">
+        <v>16900</v>
+      </c>
+      <c r="I65" s="15">
+        <v>0</v>
+      </c>
+      <c r="J65" s="14">
+        <v>16700</v>
+      </c>
+      <c r="K65" s="15">
+        <v>0</v>
+      </c>
+      <c r="L65" s="14">
+        <v>16100</v>
+      </c>
+      <c r="M65" s="15">
         <v>200</v>
-      </c>
-[...16 lines deleted...]
-        <v>300</v>
       </c>
       <c r="N65" s="14">
         <v>22900</v>
       </c>
       <c r="O65" s="15">
         <v>-300</v>
       </c>
       <c r="P65" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q65" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R65" s="14">
         <v>16000</v>
       </c>
       <c r="S65" s="15">
         <v>300</v>
       </c>
       <c r="T65" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U65" s="15" t="s">
         <v>62</v>
       </c>
@@ -8998,102 +8998,102 @@
       </c>
       <c r="AD65" s="14" t="s">
         <v>62</v>
       </c>
       <c r="AE65" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="66" spans="2:31" ht="15.75" customHeight="1">
       <c r="C66" s="100" t="s">
         <v>107</v>
       </c>
       <c r="D66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="F66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H66" s="14">
-        <v>16300</v>
+        <v>16400</v>
       </c>
       <c r="I66" s="15">
-        <v>-200</v>
+        <v>-100</v>
       </c>
       <c r="J66" s="14">
         <v>17000</v>
       </c>
       <c r="K66" s="15">
         <v>-200</v>
       </c>
       <c r="L66" s="14">
         <v>16300</v>
       </c>
       <c r="M66" s="15">
         <v>-100</v>
       </c>
       <c r="N66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="O66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="P66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="Q66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="R66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="S66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="T66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="U66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="V66" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W66" s="15" t="s">
         <v>62</v>
       </c>
       <c r="X66" s="14">
         <v>9000</v>
       </c>
       <c r="Y66" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="Z66" s="14">
         <v>9400</v>
       </c>
       <c r="AA66" s="15">
         <v>0</v>
       </c>
       <c r="AB66" s="14">
         <v>21000</v>
       </c>
       <c r="AC66" s="15">
         <v>0</v>
       </c>
       <c r="AD66" s="14">
         <v>20500</v>
       </c>
       <c r="AE66" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="2:31" ht="6" customHeight="1">
       <c r="B67" s="77"/>
       <c r="C67" s="56"/>
       <c r="D67" s="11"/>
       <c r="E67" s="11"/>
@@ -9152,51 +9152,51 @@
       <c r="AA68" s="152"/>
       <c r="AB68" s="152"/>
       <c r="AC68" s="152"/>
       <c r="AD68" s="152"/>
       <c r="AE68" s="152"/>
     </row>
     <row r="69" spans="2:31" ht="11.1" customHeight="1">
       <c r="C69" s="84" t="s">
         <v>140</v>
       </c>
       <c r="D69" s="84"/>
       <c r="E69" s="84"/>
       <c r="F69" s="84"/>
       <c r="G69" s="84"/>
       <c r="H69" s="84"/>
       <c r="I69" s="84"/>
       <c r="J69" s="84"/>
       <c r="K69" s="84"/>
       <c r="L69" s="84"/>
       <c r="M69" s="84"/>
       <c r="N69" s="84"/>
       <c r="O69" s="84"/>
     </row>
     <row r="70" spans="2:31" ht="10.95" customHeight="1">
       <c r="C70" s="84" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D70" s="83"/>
       <c r="E70" s="83"/>
       <c r="F70" s="83"/>
       <c r="G70" s="83"/>
       <c r="H70" s="83"/>
       <c r="I70" s="83"/>
       <c r="J70" s="83"/>
       <c r="K70" s="83"/>
       <c r="L70" s="83"/>
       <c r="M70" s="83"/>
       <c r="N70" s="83"/>
       <c r="O70" s="83"/>
       <c r="P70" s="83"/>
       <c r="Q70" s="83"/>
     </row>
     <row r="71" spans="2:31" ht="17.25" customHeight="1">
       <c r="C71" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="X68:AE68"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="X5:Y9"/>
@@ -10592,1087 +10592,1087 @@
       </c>
       <c r="T26" s="14">
         <v>82700</v>
       </c>
       <c r="U26" s="19">
         <v>100</v>
       </c>
       <c r="V26" s="14">
         <v>90200</v>
       </c>
       <c r="W26" s="19">
         <v>500</v>
       </c>
       <c r="X26" s="14">
         <v>1390</v>
       </c>
       <c r="Y26" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="3:25" ht="15.75" customHeight="1">
       <c r="C27" s="85" t="s">
         <v>176</v>
       </c>
       <c r="D27" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E27" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F27" s="14">
-        <v>76000</v>
+        <v>76500</v>
       </c>
       <c r="G27" s="19">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="H27" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I27" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J27" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K27" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L27" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M27" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N27" s="14">
-        <v>95200</v>
+        <v>95500</v>
       </c>
       <c r="O27" s="19">
-        <v>-100</v>
+        <v>200</v>
       </c>
       <c r="P27" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q27" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R27" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S27" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T27" s="14">
-        <v>83900</v>
+        <v>85500</v>
       </c>
       <c r="U27" s="19">
-        <v>1200</v>
+        <v>2800</v>
       </c>
       <c r="V27" s="14">
         <v>90300</v>
       </c>
       <c r="W27" s="19">
         <v>100</v>
       </c>
       <c r="X27" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y27" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="28" spans="3:25" ht="15.75" customHeight="1">
       <c r="C28" s="85" t="s">
         <v>165</v>
       </c>
       <c r="D28" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E28" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F28" s="14">
-        <v>76700</v>
+        <v>77100</v>
       </c>
       <c r="G28" s="19">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="H28" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I28" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J28" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K28" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L28" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M28" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N28" s="14">
-        <v>95400</v>
+        <v>95600</v>
       </c>
       <c r="O28" s="19">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="P28" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q28" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R28" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S28" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T28" s="14">
-        <v>84100</v>
+        <v>85700</v>
       </c>
       <c r="U28" s="19">
         <v>200</v>
       </c>
       <c r="V28" s="14">
         <v>90400</v>
       </c>
       <c r="W28" s="19">
         <v>100</v>
       </c>
       <c r="X28" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y28" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="29" spans="3:25" ht="15.75" customHeight="1">
       <c r="C29" s="18"/>
       <c r="D29" s="3"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="8"/>
       <c r="V29" s="7"/>
       <c r="W29" s="8"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
     </row>
     <row r="30" spans="3:25" ht="15.75" customHeight="1">
       <c r="C30" s="61" t="s">
         <v>40</v>
       </c>
       <c r="D30" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="57">
-        <v>100.9</v>
+        <v>100.8</v>
       </c>
       <c r="G30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="H30" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="J30" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="L30" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="N30" s="57">
-        <v>100.2</v>
+        <v>100.1</v>
       </c>
       <c r="O30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="P30" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="R30" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S30" s="57" t="s">
         <v>123</v>
       </c>
       <c r="T30" s="68">
         <v>100.2</v>
       </c>
       <c r="U30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="V30" s="68">
         <v>100.1</v>
       </c>
       <c r="W30" s="68" t="s">
         <v>123</v>
       </c>
       <c r="X30" s="68" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y30" s="68" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31" spans="3:25" ht="15.75" customHeight="1">
       <c r="C31" s="105" t="s">
         <v>173</v>
       </c>
       <c r="D31" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="F31" s="57">
-        <v>101.7</v>
+        <v>102.3</v>
       </c>
       <c r="G31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="H31" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="J31" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="L31" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="N31" s="57">
-        <v>100.3</v>
+        <v>100.5</v>
       </c>
       <c r="O31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="P31" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="R31" s="57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S31" s="57" t="s">
         <v>123</v>
       </c>
       <c r="T31" s="68">
-        <v>103.4</v>
+        <v>105.4</v>
       </c>
       <c r="U31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="V31" s="68">
         <v>103.3</v>
       </c>
       <c r="W31" s="68" t="s">
         <v>123</v>
       </c>
       <c r="X31" s="68" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y31" s="68" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="32" spans="3:25" ht="15.75" customHeight="1">
       <c r="C32" s="20"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="7"/>
       <c r="U32" s="8"/>
       <c r="V32" s="7"/>
       <c r="W32" s="8"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
     </row>
     <row r="33" spans="2:25" ht="15.75" customHeight="1">
       <c r="C33" s="81" t="s">
         <v>143</v>
       </c>
       <c r="D33" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E33" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F33" s="14">
         <v>62300</v>
       </c>
       <c r="G33" s="19">
         <v>2000</v>
       </c>
       <c r="H33" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I33" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J33" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K33" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L33" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M33" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N33" s="14">
         <v>82000</v>
       </c>
       <c r="O33" s="19">
         <v>0</v>
       </c>
       <c r="P33" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q33" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R33" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S33" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T33" s="14">
         <v>71700</v>
       </c>
       <c r="U33" s="19">
         <v>1500</v>
       </c>
       <c r="V33" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W33" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X33" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y33" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" spans="2:25" ht="15.75" customHeight="1">
       <c r="C34" s="81" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E34" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F34" s="14">
         <v>77000</v>
       </c>
       <c r="G34" s="19">
         <v>0</v>
       </c>
       <c r="H34" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I34" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J34" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K34" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L34" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M34" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N34" s="14">
         <v>107400</v>
       </c>
       <c r="O34" s="19">
         <v>-700</v>
       </c>
       <c r="P34" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q34" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R34" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S34" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T34" s="14">
         <v>76200</v>
       </c>
       <c r="U34" s="19">
         <v>0</v>
       </c>
       <c r="V34" s="14">
         <v>95100</v>
       </c>
       <c r="W34" s="19">
         <v>0</v>
       </c>
       <c r="X34" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y34" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="35" spans="2:25" ht="15.75" customHeight="1">
       <c r="C35" s="81" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E35" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F35" s="14">
         <v>88900</v>
       </c>
       <c r="G35" s="19">
         <v>0</v>
       </c>
       <c r="H35" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I35" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J35" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K35" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L35" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M35" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N35" s="14">
         <v>111000</v>
       </c>
       <c r="O35" s="19">
         <v>0</v>
       </c>
       <c r="P35" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q35" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R35" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S35" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T35" s="14">
         <v>122200</v>
       </c>
       <c r="U35" s="19">
         <v>0</v>
       </c>
       <c r="V35" s="14">
         <v>105900</v>
       </c>
       <c r="W35" s="19">
         <v>0</v>
       </c>
       <c r="X35" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y35" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="36" spans="2:25" ht="15.75" customHeight="1">
       <c r="C36" s="81" t="s">
         <v>146</v>
       </c>
       <c r="D36" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E36" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>62</v>
       </c>
       <c r="H36" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I36" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J36" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K36" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L36" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M36" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N36" s="14" t="s">
         <v>62</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>62</v>
       </c>
       <c r="P36" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q36" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R36" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S36" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T36" s="14">
         <v>78100</v>
       </c>
       <c r="U36" s="19">
         <v>-35600</v>
       </c>
       <c r="V36" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W36" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X36" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y36" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="37" spans="2:25" ht="15.75" customHeight="1">
       <c r="C37" s="81" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E37" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F37" s="14">
         <v>86100</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
       <c r="H37" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I37" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J37" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K37" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L37" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M37" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N37" s="14">
         <v>94100</v>
       </c>
       <c r="O37" s="19">
         <v>0</v>
       </c>
       <c r="P37" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q37" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R37" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S37" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T37" s="14">
         <v>86700</v>
       </c>
       <c r="U37" s="19">
         <v>0</v>
       </c>
       <c r="V37" s="14">
         <v>89200</v>
       </c>
       <c r="W37" s="19">
         <v>1200</v>
       </c>
       <c r="X37" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y37" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="38" spans="2:25" ht="15.75" customHeight="1">
       <c r="C38" s="81" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E38" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F38" s="14">
         <v>80800</v>
       </c>
       <c r="G38" s="19">
         <v>0</v>
       </c>
       <c r="H38" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I38" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J38" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K38" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L38" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M38" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N38" s="14">
         <v>97800</v>
       </c>
       <c r="O38" s="19">
         <v>0</v>
       </c>
       <c r="P38" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q38" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R38" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S38" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T38" s="14">
         <v>88300</v>
       </c>
       <c r="U38" s="19">
         <v>0</v>
       </c>
       <c r="V38" s="14">
         <v>83700</v>
       </c>
       <c r="W38" s="19">
         <v>0</v>
       </c>
       <c r="X38" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y38" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="39" spans="2:25" ht="15.75" customHeight="1">
       <c r="C39" s="81" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E39" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F39" s="14">
         <v>74700</v>
       </c>
       <c r="G39" s="19">
         <v>0</v>
       </c>
       <c r="H39" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I39" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J39" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K39" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L39" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M39" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N39" s="14">
         <v>90500</v>
       </c>
       <c r="O39" s="19">
         <v>0</v>
       </c>
       <c r="P39" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q39" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R39" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S39" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T39" s="14">
         <v>78700</v>
       </c>
       <c r="U39" s="19">
         <v>600</v>
       </c>
       <c r="V39" s="14">
         <v>86400</v>
       </c>
       <c r="W39" s="19">
         <v>2000</v>
       </c>
       <c r="X39" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y39" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="40" spans="2:25" ht="15.75" customHeight="1">
       <c r="C40" s="81" t="s">
         <v>147</v>
       </c>
       <c r="D40" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E40" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F40" s="14">
         <v>87900</v>
       </c>
       <c r="G40" s="19">
         <v>1600</v>
       </c>
       <c r="H40" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I40" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J40" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K40" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L40" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M40" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N40" s="14">
         <v>96100</v>
       </c>
       <c r="O40" s="19">
         <v>14200</v>
       </c>
       <c r="P40" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q40" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R40" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S40" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T40" s="14">
         <v>90000</v>
       </c>
       <c r="U40" s="19">
         <v>1200</v>
       </c>
       <c r="V40" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W40" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X40" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y40" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="41" spans="2:25" ht="15.75" customHeight="1">
       <c r="C41" s="81" t="s">
         <v>148</v>
       </c>
       <c r="D41" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E41" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F41" s="14">
         <v>75100</v>
       </c>
       <c r="G41" s="19">
         <v>1500</v>
       </c>
       <c r="H41" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I41" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J41" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K41" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L41" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M41" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N41" s="14">
         <v>87200</v>
       </c>
       <c r="O41" s="19">
         <v>0</v>
       </c>
       <c r="P41" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q41" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R41" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S41" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T41" s="14">
         <v>80400</v>
       </c>
       <c r="U41" s="19">
         <v>2600</v>
       </c>
       <c r="V41" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W41" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X41" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y41" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="42" spans="2:25" ht="15.75" customHeight="1">
       <c r="C42" s="81" t="s">
         <v>149</v>
       </c>
       <c r="D42" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E42" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F42" s="14">
-        <v>67000</v>
+        <v>68900</v>
       </c>
       <c r="G42" s="19">
         <v>0</v>
       </c>
       <c r="H42" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I42" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J42" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="K42" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L42" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M42" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N42" s="14">
-        <v>98500</v>
+        <v>101200</v>
       </c>
       <c r="O42" s="19">
         <v>0</v>
       </c>
       <c r="P42" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Q42" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="R42" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="S42" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="T42" s="14">
-        <v>73100</v>
+        <v>88000</v>
       </c>
       <c r="U42" s="19">
         <v>0</v>
       </c>
       <c r="V42" s="14" t="s">
         <v>62</v>
       </c>
       <c r="W42" s="19" t="s">
         <v>62</v>
       </c>
       <c r="X42" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y42" s="19" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="43" spans="2:25" ht="6" customHeight="1">
       <c r="B43" s="60"/>
       <c r="C43" s="56"/>
       <c r="D43" s="9"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="77"/>
       <c r="O43" s="77"/>
       <c r="P43" s="77"/>
       <c r="Q43" s="77"/>
       <c r="R43" s="77"/>
       <c r="S43" s="77"/>
       <c r="T43" s="10"/>
       <c r="U43" s="10"/>
       <c r="V43" s="77"/>
       <c r="W43" s="77"/>
@@ -11721,51 +11721,51 @@
       <c r="I46" s="98"/>
       <c r="J46" s="98"/>
       <c r="K46" s="98"/>
       <c r="L46" s="98"/>
       <c r="M46" s="98"/>
       <c r="N46" s="98"/>
       <c r="O46" s="98"/>
       <c r="P46" s="98"/>
       <c r="Q46" s="98"/>
     </row>
     <row r="47" spans="2:25">
       <c r="C47" s="84" t="s">
         <v>164</v>
       </c>
       <c r="D47" s="84"/>
       <c r="E47" s="84"/>
       <c r="F47" s="84"/>
       <c r="G47" s="84"/>
       <c r="H47" s="84"/>
       <c r="I47" s="84"/>
       <c r="J47" s="84"/>
       <c r="K47" s="84"/>
     </row>
     <row r="48" spans="2:25" ht="11.25" customHeight="1">
       <c r="C48" s="84" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D48" s="84"/>
       <c r="E48" s="84"/>
       <c r="F48" s="84"/>
       <c r="G48" s="84"/>
       <c r="H48" s="84"/>
       <c r="I48" s="84"/>
       <c r="J48" s="84"/>
       <c r="K48" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="N8:O8"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="P8:Q8"/>
     <mergeCell ref="N5:S6"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="R8:S8"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="X5:Y6"/>
@@ -12482,51 +12482,51 @@
     </row>
     <row r="42" spans="2:9" ht="15.75" customHeight="1">
       <c r="C42" s="81" t="s">
         <v>159</v>
       </c>
       <c r="D42" s="14">
         <v>2300</v>
       </c>
       <c r="E42" s="15">
         <v>0</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>62</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>62</v>
       </c>
       <c r="H42" s="14"/>
       <c r="I42" s="15"/>
     </row>
     <row r="43" spans="2:9" ht="15.75" customHeight="1">
       <c r="C43" s="81" t="s">
         <v>160</v>
       </c>
       <c r="D43" s="14">
-        <v>2500</v>
+        <v>2400</v>
       </c>
       <c r="E43" s="15">
         <v>100</v>
       </c>
       <c r="F43" s="14">
         <v>2800</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
       <c r="H43" s="14"/>
       <c r="I43" s="15"/>
     </row>
     <row r="44" spans="2:9" ht="15.75" customHeight="1">
       <c r="C44" s="81" t="s">
         <v>161</v>
       </c>
       <c r="D44" s="14">
         <v>2300</v>
       </c>
       <c r="E44" s="15">
         <v>0</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>62</v>