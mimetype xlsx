--- v0 (2026-07-07)
+++ v1 (2026-10-08)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72223BBA-39A6-4628-9DA6-6CEBDB974D18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E525AD90-CF5D-4C2F-82F8-C9FDEF20C45E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="706" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="706" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="131" r:id="rId1"/>
     <sheet name="素材・木材チップ価格" sheetId="132" r:id="rId2"/>
     <sheet name="木材製品価格（製材品・間柱・普通合板）" sheetId="133" r:id="rId3"/>
     <sheet name="木材製品価格（集成管柱）" sheetId="134" r:id="rId4"/>
     <sheet name="調査の概要" sheetId="135" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">素材・木材チップ価格!$A$1:$AE$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">調査の概要!$A$1:$O$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'木材製品価格（集成管柱）'!$A$1:$H$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'木材製品価格（製材品・間柱・普通合板）'!$A$1:$Y$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">目次!$A$1:$G$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -3432,52 +3432,52 @@
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>24765</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19046</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>294436</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>53726</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="9" name="グループ化 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72D7C092-9978-8751-5381-C984C0994560}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="10993755" y="3918581"/>
-          <a:ext cx="271576" cy="434730"/>
+          <a:off x="10951845" y="3912866"/>
+          <a:ext cx="269671" cy="430920"/>
           <a:chOff x="10972800" y="3893616"/>
           <a:chExt cx="269671" cy="419694"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="13" name="テキスト ボックス 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AA10094-E247-4275-B84A-F63F7BBDEE71}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="10972800" y="4095750"/>
             <a:ext cx="267766" cy="217560"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
@@ -4755,105 +4755,105 @@
       </c>
       <c r="AB12" s="14">
         <v>17700</v>
       </c>
       <c r="AC12" s="15">
         <v>1000</v>
       </c>
       <c r="AD12" s="14">
         <v>21900</v>
       </c>
       <c r="AE12" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="13" spans="2:31" ht="15.75" customHeight="1">
       <c r="C13" s="24" t="s">
         <v>171</v>
       </c>
       <c r="D13" s="14">
         <v>14500</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F13" s="14">
-        <v>14100</v>
+        <v>14500</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="H13" s="14">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="J13" s="14">
-        <v>15900</v>
+        <v>16100</v>
       </c>
       <c r="K13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="L13" s="14">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="M13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="N13" s="14">
-        <v>25300</v>
+        <v>25800</v>
       </c>
       <c r="O13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="P13" s="14">
         <v>15400</v>
       </c>
       <c r="Q13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="R13" s="14">
         <v>13500</v>
       </c>
       <c r="S13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="T13" s="14">
         <v>20700</v>
       </c>
       <c r="U13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="V13" s="14">
         <v>19000</v>
       </c>
       <c r="W13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="X13" s="14">
-        <v>7800</v>
+        <v>7900</v>
       </c>
       <c r="Y13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="Z13" s="14">
         <v>10600</v>
       </c>
       <c r="AA13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="AB13" s="14">
         <v>18200</v>
       </c>
       <c r="AC13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="AD13" s="14">
         <v>22900</v>
       </c>
       <c r="AE13" s="15" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="14" spans="2:31" ht="15.75" customHeight="1">
       <c r="C14" s="18"/>
@@ -4906,164 +4906,164 @@
       <c r="S15" s="15"/>
       <c r="T15" s="14"/>
       <c r="U15" s="15"/>
       <c r="V15" s="14"/>
       <c r="W15" s="15"/>
       <c r="X15" s="14"/>
       <c r="Y15" s="15"/>
       <c r="Z15" s="14"/>
       <c r="AA15" s="15"/>
       <c r="AB15" s="14"/>
       <c r="AC15" s="15"/>
       <c r="AD15" s="14"/>
       <c r="AE15" s="15"/>
     </row>
     <row r="16" spans="2:31" ht="15.75" customHeight="1">
       <c r="C16" s="85" t="s">
         <v>180</v>
       </c>
       <c r="D16" s="14">
         <v>13900</v>
       </c>
       <c r="E16" s="15">
         <v>-300</v>
       </c>
       <c r="F16" s="14">
-        <v>14000</v>
+        <v>14400</v>
       </c>
       <c r="G16" s="15">
         <v>0</v>
       </c>
       <c r="H16" s="14">
-        <v>15200</v>
+        <v>15700</v>
       </c>
       <c r="I16" s="15">
+        <v>0</v>
+      </c>
+      <c r="J16" s="14">
+        <v>16000</v>
+      </c>
+      <c r="K16" s="15">
         <v>-100</v>
       </c>
-      <c r="J16" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="L16" s="14">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="M16" s="15">
         <v>0</v>
       </c>
       <c r="N16" s="14">
-        <v>25200</v>
+        <v>25600</v>
       </c>
       <c r="O16" s="15">
         <v>-300</v>
       </c>
       <c r="P16" s="14">
         <v>15400</v>
       </c>
       <c r="Q16" s="15">
         <v>0</v>
       </c>
       <c r="R16" s="14">
         <v>13500</v>
       </c>
       <c r="S16" s="15">
         <v>-100</v>
       </c>
       <c r="T16" s="14">
         <v>20800</v>
       </c>
       <c r="U16" s="15">
         <v>-100</v>
       </c>
       <c r="V16" s="14">
         <v>18900</v>
       </c>
       <c r="W16" s="15">
         <v>100</v>
       </c>
       <c r="X16" s="14">
         <v>7800</v>
       </c>
       <c r="Y16" s="15">
         <v>0</v>
       </c>
       <c r="Z16" s="14">
         <v>10600</v>
       </c>
       <c r="AA16" s="15">
         <v>0</v>
       </c>
       <c r="AB16" s="14">
         <v>18300</v>
       </c>
       <c r="AC16" s="15">
         <v>0</v>
       </c>
       <c r="AD16" s="14">
         <v>23200</v>
       </c>
       <c r="AE16" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="3:31" ht="15.75" customHeight="1">
       <c r="C17" s="85" t="s">
         <v>129</v>
       </c>
       <c r="D17" s="14">
         <v>13900</v>
       </c>
       <c r="E17" s="15">
         <v>0</v>
       </c>
       <c r="F17" s="14">
-        <v>14000</v>
+        <v>14500</v>
       </c>
       <c r="G17" s="15">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="H17" s="14">
-        <v>15200</v>
+        <v>15700</v>
       </c>
       <c r="I17" s="15">
         <v>0</v>
       </c>
       <c r="J17" s="14">
-        <v>15700</v>
+        <v>15900</v>
       </c>
       <c r="K17" s="15">
         <v>-100</v>
       </c>
       <c r="L17" s="14">
-        <v>15200</v>
+        <v>15400</v>
       </c>
       <c r="M17" s="15">
         <v>-100</v>
       </c>
       <c r="N17" s="14">
-        <v>25100</v>
+        <v>25500</v>
       </c>
       <c r="O17" s="15">
         <v>-100</v>
       </c>
       <c r="P17" s="14">
         <v>15400</v>
       </c>
       <c r="Q17" s="15">
         <v>0</v>
       </c>
       <c r="R17" s="14">
         <v>13600</v>
       </c>
       <c r="S17" s="15">
         <v>100</v>
       </c>
       <c r="T17" s="14">
         <v>20500</v>
       </c>
       <c r="U17" s="15">
         <v>-300</v>
       </c>
       <c r="V17" s="14">
         <v>19000</v>
       </c>
@@ -5084,75 +5084,75 @@
       </c>
       <c r="AB17" s="14">
         <v>18300</v>
       </c>
       <c r="AC17" s="15">
         <v>0</v>
       </c>
       <c r="AD17" s="14">
         <v>23200</v>
       </c>
       <c r="AE17" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="3:31" ht="15.75" customHeight="1">
       <c r="C18" s="85" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="14">
         <v>13700</v>
       </c>
       <c r="E18" s="15">
         <v>-200</v>
       </c>
       <c r="F18" s="14">
-        <v>14000</v>
+        <v>14500</v>
       </c>
       <c r="G18" s="15">
         <v>0</v>
       </c>
       <c r="H18" s="14">
-        <v>15200</v>
+        <v>15700</v>
       </c>
       <c r="I18" s="15">
         <v>0</v>
       </c>
       <c r="J18" s="14">
-        <v>15700</v>
+        <v>16000</v>
       </c>
       <c r="K18" s="15">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="L18" s="14">
-        <v>15200</v>
+        <v>15400</v>
       </c>
       <c r="M18" s="15">
         <v>0</v>
       </c>
       <c r="N18" s="14">
-        <v>25600</v>
+        <v>26000</v>
       </c>
       <c r="O18" s="15">
         <v>500</v>
       </c>
       <c r="P18" s="14">
         <v>15400</v>
       </c>
       <c r="Q18" s="15">
         <v>0</v>
       </c>
       <c r="R18" s="14">
         <v>13600</v>
       </c>
       <c r="S18" s="15">
         <v>0</v>
       </c>
       <c r="T18" s="14">
         <v>20600</v>
       </c>
       <c r="U18" s="15">
         <v>100</v>
       </c>
       <c r="V18" s="14">
         <v>19000</v>
       </c>
@@ -5173,75 +5173,75 @@
       </c>
       <c r="AB18" s="14">
         <v>18300</v>
       </c>
       <c r="AC18" s="15">
         <v>0</v>
       </c>
       <c r="AD18" s="14">
         <v>23200</v>
       </c>
       <c r="AE18" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="3:31" ht="15.75" customHeight="1">
       <c r="C19" s="85" t="s">
         <v>131</v>
       </c>
       <c r="D19" s="14">
         <v>13900</v>
       </c>
       <c r="E19" s="15">
         <v>200</v>
       </c>
       <c r="F19" s="14">
-        <v>14100</v>
+        <v>14500</v>
       </c>
       <c r="G19" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="H19" s="14">
-        <v>15500</v>
+        <v>16000</v>
       </c>
       <c r="I19" s="15">
         <v>300</v>
       </c>
       <c r="J19" s="14">
-        <v>15800</v>
+        <v>16100</v>
       </c>
       <c r="K19" s="15">
         <v>100</v>
       </c>
       <c r="L19" s="14">
-        <v>15400</v>
+        <v>15500</v>
       </c>
       <c r="M19" s="15">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="N19" s="14">
-        <v>25500</v>
+        <v>25900</v>
       </c>
       <c r="O19" s="15">
         <v>-100</v>
       </c>
       <c r="P19" s="14">
         <v>15400</v>
       </c>
       <c r="Q19" s="15">
         <v>0</v>
       </c>
       <c r="R19" s="14">
         <v>13600</v>
       </c>
       <c r="S19" s="15">
         <v>0</v>
       </c>
       <c r="T19" s="14">
         <v>20700</v>
       </c>
       <c r="U19" s="15">
         <v>100</v>
       </c>
       <c r="V19" s="14">
         <v>18900</v>
       </c>
@@ -5262,823 +5262,823 @@
       </c>
       <c r="AB19" s="14">
         <v>18300</v>
       </c>
       <c r="AC19" s="15">
         <v>0</v>
       </c>
       <c r="AD19" s="14">
         <v>23200</v>
       </c>
       <c r="AE19" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="3:31" ht="15.75" customHeight="1">
       <c r="C20" s="85" t="s">
         <v>165</v>
       </c>
       <c r="D20" s="14">
         <v>14100</v>
       </c>
       <c r="E20" s="15">
         <v>200</v>
       </c>
       <c r="F20" s="14">
-        <v>14200</v>
+        <v>14600</v>
       </c>
       <c r="G20" s="15">
         <v>100</v>
       </c>
       <c r="H20" s="14">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="I20" s="15">
         <v>-100</v>
       </c>
       <c r="J20" s="14">
-        <v>15800</v>
+        <v>16000</v>
       </c>
       <c r="K20" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="L20" s="14">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="M20" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="N20" s="14">
-        <v>25100</v>
+        <v>25500</v>
       </c>
       <c r="O20" s="15">
         <v>-400</v>
       </c>
       <c r="P20" s="14">
         <v>15500</v>
       </c>
       <c r="Q20" s="15">
         <v>100</v>
       </c>
       <c r="R20" s="14">
         <v>13600</v>
       </c>
       <c r="S20" s="15">
         <v>0</v>
       </c>
       <c r="T20" s="14">
         <v>20600</v>
       </c>
       <c r="U20" s="15">
         <v>-100</v>
       </c>
       <c r="V20" s="14">
         <v>19300</v>
       </c>
       <c r="W20" s="15">
         <v>400</v>
       </c>
       <c r="X20" s="14">
-        <v>7800</v>
+        <v>7900</v>
       </c>
       <c r="Y20" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="Z20" s="14">
         <v>10600</v>
       </c>
       <c r="AA20" s="15">
         <v>0</v>
       </c>
       <c r="AB20" s="14">
         <v>18300</v>
       </c>
       <c r="AC20" s="15">
         <v>0</v>
       </c>
       <c r="AD20" s="14">
         <v>23200</v>
       </c>
       <c r="AE20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="3:31" ht="15.75" customHeight="1">
       <c r="C21" s="85" t="s">
         <v>166</v>
       </c>
       <c r="D21" s="14">
         <v>14500</v>
       </c>
       <c r="E21" s="15">
         <v>400</v>
       </c>
       <c r="F21" s="14">
-        <v>14300</v>
+        <v>14700</v>
       </c>
       <c r="G21" s="15">
         <v>100</v>
       </c>
       <c r="H21" s="14">
-        <v>15300</v>
+        <v>15800</v>
       </c>
       <c r="I21" s="15">
         <v>-100</v>
       </c>
       <c r="J21" s="14">
-        <v>15900</v>
+        <v>16100</v>
       </c>
       <c r="K21" s="15">
         <v>100</v>
       </c>
       <c r="L21" s="14">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="M21" s="15">
         <v>0</v>
       </c>
       <c r="N21" s="14">
-        <v>25200</v>
+        <v>25700</v>
       </c>
       <c r="O21" s="15">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="P21" s="14">
         <v>15500</v>
       </c>
       <c r="Q21" s="15">
         <v>0</v>
       </c>
       <c r="R21" s="14">
         <v>13600</v>
       </c>
       <c r="S21" s="15">
         <v>0</v>
       </c>
       <c r="T21" s="14">
         <v>20700</v>
       </c>
       <c r="U21" s="15">
         <v>100</v>
       </c>
       <c r="V21" s="14">
         <v>19700</v>
       </c>
       <c r="W21" s="15">
         <v>400</v>
       </c>
       <c r="X21" s="14">
         <v>7900</v>
       </c>
       <c r="Y21" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="Z21" s="14">
         <v>10600</v>
       </c>
       <c r="AA21" s="15">
         <v>0</v>
       </c>
       <c r="AB21" s="14">
-        <v>18300</v>
+        <v>18400</v>
       </c>
       <c r="AC21" s="15">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="AD21" s="14">
         <v>23200</v>
       </c>
       <c r="AE21" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="3:31" ht="15.75" customHeight="1">
       <c r="C22" s="85" t="s">
         <v>124</v>
       </c>
       <c r="D22" s="14">
         <v>15100</v>
       </c>
       <c r="E22" s="15">
         <v>600</v>
       </c>
       <c r="F22" s="14">
-        <v>14300</v>
+        <v>14700</v>
       </c>
       <c r="G22" s="15">
         <v>0</v>
       </c>
       <c r="H22" s="14">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="I22" s="15">
         <v>100</v>
       </c>
       <c r="J22" s="14">
-        <v>16100</v>
+        <v>16400</v>
       </c>
       <c r="K22" s="15">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="L22" s="14">
-        <v>15400</v>
+        <v>15600</v>
       </c>
       <c r="M22" s="15">
         <v>100</v>
       </c>
       <c r="N22" s="14">
-        <v>24800</v>
+        <v>25300</v>
       </c>
       <c r="O22" s="15">
         <v>-400</v>
       </c>
       <c r="P22" s="14">
         <v>15500</v>
       </c>
       <c r="Q22" s="15">
         <v>0</v>
       </c>
       <c r="R22" s="14">
         <v>13700</v>
       </c>
       <c r="S22" s="15">
         <v>100</v>
       </c>
       <c r="T22" s="14">
         <v>20700</v>
       </c>
       <c r="U22" s="15">
         <v>0</v>
       </c>
       <c r="V22" s="14">
         <v>19800</v>
       </c>
       <c r="W22" s="15">
         <v>100</v>
       </c>
       <c r="X22" s="14">
         <v>7900</v>
       </c>
       <c r="Y22" s="15">
         <v>0</v>
       </c>
       <c r="Z22" s="14">
         <v>10600</v>
       </c>
       <c r="AA22" s="15">
         <v>0</v>
       </c>
       <c r="AB22" s="14">
         <v>18300</v>
       </c>
       <c r="AC22" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="AD22" s="14">
         <v>23200</v>
       </c>
       <c r="AE22" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="3:31" ht="15.75" customHeight="1">
       <c r="C23" s="85" t="s">
         <v>173</v>
       </c>
       <c r="D23" s="14">
         <v>15800</v>
       </c>
       <c r="E23" s="15">
         <v>700</v>
       </c>
       <c r="F23" s="14">
-        <v>14200</v>
+        <v>14600</v>
       </c>
       <c r="G23" s="15">
         <v>-100</v>
       </c>
       <c r="H23" s="14">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="I23" s="15">
         <v>0</v>
       </c>
       <c r="J23" s="14">
-        <v>16200</v>
+        <v>16500</v>
       </c>
       <c r="K23" s="15">
         <v>100</v>
       </c>
       <c r="L23" s="14">
-        <v>15700</v>
+        <v>16000</v>
       </c>
       <c r="M23" s="15">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="N23" s="14">
-        <v>24200</v>
+        <v>24700</v>
       </c>
       <c r="O23" s="15">
         <v>-600</v>
       </c>
       <c r="P23" s="14">
         <v>15600</v>
       </c>
       <c r="Q23" s="15">
         <v>100</v>
       </c>
       <c r="R23" s="14">
-        <v>13800</v>
+        <v>13700</v>
       </c>
       <c r="S23" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="14">
         <v>20700</v>
       </c>
       <c r="U23" s="15">
         <v>0</v>
       </c>
       <c r="V23" s="14">
         <v>19800</v>
       </c>
       <c r="W23" s="15">
         <v>0</v>
       </c>
       <c r="X23" s="14">
         <v>7900</v>
       </c>
       <c r="Y23" s="15">
         <v>0</v>
       </c>
       <c r="Z23" s="14">
         <v>10700</v>
       </c>
       <c r="AA23" s="15">
         <v>100</v>
       </c>
       <c r="AB23" s="14">
         <v>18400</v>
       </c>
       <c r="AC23" s="15">
         <v>100</v>
       </c>
       <c r="AD23" s="14">
-        <v>23300</v>
+        <v>23200</v>
       </c>
       <c r="AE23" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="3:31" ht="15.75" customHeight="1">
       <c r="C24" s="85" t="s">
         <v>164</v>
       </c>
       <c r="D24" s="14">
         <v>15900</v>
       </c>
       <c r="E24" s="15">
         <v>100</v>
       </c>
       <c r="F24" s="14">
-        <v>14200</v>
+        <v>14600</v>
       </c>
       <c r="G24" s="15">
         <v>0</v>
       </c>
       <c r="H24" s="14">
-        <v>15500</v>
+        <v>15900</v>
       </c>
       <c r="I24" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="J24" s="14">
-        <v>16200</v>
+        <v>16500</v>
       </c>
       <c r="K24" s="15">
         <v>0</v>
       </c>
       <c r="L24" s="14">
-        <v>15800</v>
+        <v>16100</v>
       </c>
       <c r="M24" s="15">
         <v>100</v>
       </c>
       <c r="N24" s="14">
-        <v>24300</v>
+        <v>24700</v>
       </c>
       <c r="O24" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="P24" s="14">
         <v>15600</v>
       </c>
       <c r="Q24" s="15">
         <v>0</v>
       </c>
       <c r="R24" s="14">
         <v>13700</v>
       </c>
       <c r="S24" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="14">
         <v>20600</v>
       </c>
       <c r="U24" s="15">
         <v>-100</v>
       </c>
       <c r="V24" s="14">
         <v>19800</v>
       </c>
       <c r="W24" s="15">
         <v>0</v>
       </c>
       <c r="X24" s="14">
         <v>7900</v>
       </c>
       <c r="Y24" s="15">
         <v>0</v>
       </c>
       <c r="Z24" s="14">
         <v>10700</v>
       </c>
       <c r="AA24" s="15">
         <v>0</v>
       </c>
       <c r="AB24" s="14">
         <v>18400</v>
       </c>
       <c r="AC24" s="15">
         <v>0</v>
       </c>
       <c r="AD24" s="14">
         <v>23200</v>
       </c>
       <c r="AE24" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="3:31" ht="15.75" customHeight="1">
       <c r="C25" s="85" t="s">
         <v>125</v>
       </c>
       <c r="D25" s="14">
         <v>15200</v>
       </c>
       <c r="E25" s="15">
         <v>-700</v>
       </c>
       <c r="F25" s="14">
-        <v>14000</v>
+        <v>14500</v>
       </c>
       <c r="G25" s="15">
-        <v>-200</v>
+        <v>-100</v>
       </c>
       <c r="H25" s="14">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="I25" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="J25" s="14">
-        <v>16100</v>
+        <v>16400</v>
       </c>
       <c r="K25" s="15">
         <v>-100</v>
       </c>
       <c r="L25" s="14">
-        <v>15700</v>
+        <v>16000</v>
       </c>
       <c r="M25" s="15">
         <v>-100</v>
       </c>
       <c r="N25" s="14">
-        <v>23600</v>
+        <v>24000</v>
       </c>
       <c r="O25" s="15">
         <v>-700</v>
       </c>
       <c r="P25" s="14">
         <v>15600</v>
       </c>
       <c r="Q25" s="15">
         <v>0</v>
       </c>
       <c r="R25" s="14">
         <v>13800</v>
       </c>
       <c r="S25" s="15">
         <v>100</v>
       </c>
       <c r="T25" s="14">
         <v>20600</v>
       </c>
       <c r="U25" s="15">
         <v>0</v>
       </c>
       <c r="V25" s="14">
         <v>19800</v>
       </c>
       <c r="W25" s="15">
         <v>0</v>
       </c>
       <c r="X25" s="14">
         <v>7900</v>
       </c>
       <c r="Y25" s="15">
         <v>0</v>
       </c>
       <c r="Z25" s="14">
         <v>10700</v>
       </c>
       <c r="AA25" s="15">
         <v>0</v>
       </c>
       <c r="AB25" s="14">
-        <v>18300</v>
+        <v>18400</v>
       </c>
       <c r="AC25" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="AD25" s="14">
         <v>23200</v>
       </c>
       <c r="AE25" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="3:31" ht="15.75" customHeight="1">
       <c r="C26" s="85" t="s">
         <v>126</v>
       </c>
       <c r="D26" s="14">
         <v>14700</v>
       </c>
       <c r="E26" s="15">
         <v>-500</v>
       </c>
       <c r="F26" s="14">
-        <v>14000</v>
+        <v>14400</v>
       </c>
       <c r="G26" s="15">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="H26" s="14">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="I26" s="15">
         <v>0</v>
       </c>
       <c r="J26" s="14">
-        <v>16000</v>
+        <v>16300</v>
       </c>
       <c r="K26" s="15">
         <v>-100</v>
       </c>
       <c r="L26" s="14">
-        <v>15700</v>
+        <v>16000</v>
       </c>
       <c r="M26" s="15">
         <v>0</v>
       </c>
       <c r="N26" s="14">
-        <v>22400</v>
+        <v>22800</v>
       </c>
       <c r="O26" s="15">
         <v>-1200</v>
       </c>
       <c r="P26" s="14">
         <v>15800</v>
       </c>
       <c r="Q26" s="15">
         <v>200</v>
       </c>
       <c r="R26" s="14">
         <v>13800</v>
       </c>
       <c r="S26" s="15">
         <v>0</v>
       </c>
       <c r="T26" s="14">
         <v>20500</v>
       </c>
       <c r="U26" s="15">
         <v>-100</v>
       </c>
       <c r="V26" s="14">
         <v>19600</v>
       </c>
       <c r="W26" s="15">
         <v>-200</v>
       </c>
       <c r="X26" s="14">
         <v>7900</v>
       </c>
       <c r="Y26" s="15">
         <v>0</v>
       </c>
       <c r="Z26" s="14">
         <v>10800</v>
       </c>
       <c r="AA26" s="15">
         <v>100</v>
       </c>
       <c r="AB26" s="14">
         <v>18400</v>
       </c>
       <c r="AC26" s="15">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AD26" s="14">
         <v>23300</v>
       </c>
       <c r="AE26" s="15">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="3:31" ht="15.75" customHeight="1">
       <c r="C27" s="85" t="s">
         <v>127</v>
       </c>
       <c r="D27" s="14">
         <v>14500</v>
       </c>
       <c r="E27" s="15">
         <v>-200</v>
       </c>
       <c r="F27" s="14">
-        <v>14000</v>
+        <v>14400</v>
       </c>
       <c r="G27" s="15">
         <v>0</v>
       </c>
       <c r="H27" s="14">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="14">
-        <v>15900</v>
+        <v>16200</v>
       </c>
       <c r="K27" s="15">
         <v>-100</v>
       </c>
       <c r="L27" s="14">
-        <v>15800</v>
+        <v>16100</v>
       </c>
       <c r="M27" s="15">
         <v>100</v>
       </c>
       <c r="N27" s="14">
-        <v>21500</v>
+        <v>21900</v>
       </c>
       <c r="O27" s="15">
         <v>-900</v>
       </c>
       <c r="P27" s="14">
         <v>15900</v>
       </c>
       <c r="Q27" s="15">
         <v>100</v>
       </c>
       <c r="R27" s="14">
         <v>13800</v>
       </c>
       <c r="S27" s="15">
         <v>0</v>
       </c>
       <c r="T27" s="14">
         <v>20300</v>
       </c>
       <c r="U27" s="15">
         <v>-200</v>
       </c>
       <c r="V27" s="14">
         <v>19700</v>
       </c>
       <c r="W27" s="15">
         <v>100</v>
       </c>
       <c r="X27" s="14">
         <v>7900</v>
       </c>
       <c r="Y27" s="15">
         <v>0</v>
       </c>
       <c r="Z27" s="14">
-        <v>10800</v>
+        <v>10900</v>
       </c>
       <c r="AA27" s="15">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="AB27" s="14">
         <v>18600</v>
       </c>
       <c r="AC27" s="15">
         <v>200</v>
       </c>
       <c r="AD27" s="14">
         <v>23500</v>
       </c>
       <c r="AE27" s="15">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="3:31" ht="15.75" customHeight="1">
       <c r="C28" s="85" t="s">
         <v>181</v>
       </c>
       <c r="D28" s="14">
         <v>14500</v>
       </c>
       <c r="E28" s="15">
         <v>0</v>
       </c>
       <c r="F28" s="14">
-        <v>14100</v>
+        <v>14500</v>
       </c>
       <c r="G28" s="15">
         <v>100</v>
       </c>
       <c r="H28" s="14">
-        <v>15500</v>
+        <v>16000</v>
       </c>
       <c r="I28" s="15">
         <v>100</v>
       </c>
       <c r="J28" s="14">
-        <v>16100</v>
+        <v>16300</v>
       </c>
       <c r="K28" s="15">
+        <v>100</v>
+      </c>
+      <c r="L28" s="14">
+        <v>16300</v>
+      </c>
+      <c r="M28" s="15">
         <v>200</v>
       </c>
-      <c r="L28" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="N28" s="14">
-        <v>21400</v>
+        <v>21900</v>
       </c>
       <c r="O28" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="P28" s="14">
         <v>15800</v>
       </c>
       <c r="Q28" s="15">
         <v>-100</v>
       </c>
       <c r="R28" s="14">
         <v>13800</v>
       </c>
       <c r="S28" s="15">
         <v>0</v>
       </c>
       <c r="T28" s="14">
         <v>19900</v>
       </c>
       <c r="U28" s="15">
         <v>-400</v>
       </c>
       <c r="V28" s="14">
         <v>19700</v>
       </c>
       <c r="W28" s="15">
         <v>0</v>
       </c>
       <c r="X28" s="14">
-        <v>7900</v>
+        <v>8000</v>
       </c>
       <c r="Y28" s="15">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="Z28" s="14">
-        <v>10800</v>
+        <v>10900</v>
       </c>
       <c r="AA28" s="15">
         <v>0</v>
       </c>
       <c r="AB28" s="14">
         <v>18700</v>
       </c>
       <c r="AC28" s="15">
         <v>100</v>
       </c>
       <c r="AD28" s="14">
         <v>23500</v>
       </c>
       <c r="AE28" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="3:31" ht="15.75" customHeight="1">
       <c r="C29" s="79"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
@@ -6106,188 +6106,188 @@
       <c r="AE29" s="12"/>
     </row>
     <row r="30" spans="3:31" ht="15.75" customHeight="1">
       <c r="C30" s="80" t="s">
         <v>41</v>
       </c>
       <c r="D30" s="57">
         <v>100</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>122</v>
       </c>
       <c r="F30" s="57">
         <v>100.7</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>122</v>
       </c>
       <c r="H30" s="57">
         <v>100.6</v>
       </c>
       <c r="I30" s="12" t="s">
         <v>122</v>
       </c>
       <c r="J30" s="57">
-        <v>101.3</v>
+        <v>100.6</v>
       </c>
       <c r="K30" s="12" t="s">
         <v>122</v>
       </c>
       <c r="L30" s="57">
-        <v>101.9</v>
+        <v>101.2</v>
       </c>
       <c r="M30" s="12" t="s">
         <v>122</v>
       </c>
       <c r="N30" s="57">
-        <v>99.5</v>
+        <v>100</v>
       </c>
       <c r="O30" s="12" t="s">
         <v>122</v>
       </c>
       <c r="P30" s="57">
         <v>99.4</v>
       </c>
       <c r="Q30" s="12" t="s">
         <v>122</v>
       </c>
       <c r="R30" s="57">
         <v>100</v>
       </c>
       <c r="S30" s="57" t="s">
         <v>122</v>
       </c>
       <c r="T30" s="57">
         <v>98</v>
       </c>
       <c r="U30" s="57" t="s">
         <v>122</v>
       </c>
       <c r="V30" s="57">
         <v>100</v>
       </c>
       <c r="W30" s="57" t="s">
         <v>122</v>
       </c>
       <c r="X30" s="57">
-        <v>100</v>
+        <v>101.3</v>
       </c>
       <c r="Y30" s="57" t="s">
         <v>122</v>
       </c>
       <c r="Z30" s="57">
         <v>100</v>
       </c>
       <c r="AA30" s="57" t="s">
         <v>122</v>
       </c>
       <c r="AB30" s="57">
         <v>100.5</v>
       </c>
       <c r="AC30" s="12" t="s">
         <v>122</v>
       </c>
       <c r="AD30" s="57">
         <v>100</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="31" spans="3:31" ht="15.75" customHeight="1">
       <c r="C31" s="106" t="s">
         <v>172</v>
       </c>
       <c r="D31" s="57">
         <v>104.3</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="57">
         <v>100.7</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>122</v>
       </c>
       <c r="H31" s="57">
-        <v>102</v>
+        <v>101.9</v>
       </c>
       <c r="I31" s="12" t="s">
         <v>122</v>
       </c>
       <c r="J31" s="57">
         <v>101.9</v>
       </c>
       <c r="K31" s="12" t="s">
         <v>122</v>
       </c>
       <c r="L31" s="57">
         <v>105.2</v>
       </c>
       <c r="M31" s="12" t="s">
         <v>122</v>
       </c>
       <c r="N31" s="57">
-        <v>84.9</v>
+        <v>85.5</v>
       </c>
       <c r="O31" s="12" t="s">
         <v>122</v>
       </c>
       <c r="P31" s="57">
         <v>102.6</v>
       </c>
       <c r="Q31" s="12" t="s">
         <v>122</v>
       </c>
       <c r="R31" s="57">
         <v>102.2</v>
       </c>
       <c r="S31" s="57" t="s">
         <v>122</v>
       </c>
       <c r="T31" s="57">
         <v>95.7</v>
       </c>
       <c r="U31" s="57" t="s">
         <v>122</v>
       </c>
       <c r="V31" s="57">
         <v>104.2</v>
       </c>
       <c r="W31" s="57" t="s">
         <v>122</v>
       </c>
       <c r="X31" s="57">
-        <v>101.3</v>
+        <v>102.6</v>
       </c>
       <c r="Y31" s="57" t="s">
         <v>122</v>
       </c>
       <c r="Z31" s="57">
-        <v>101.9</v>
+        <v>102.8</v>
       </c>
       <c r="AA31" s="57" t="s">
         <v>122</v>
       </c>
       <c r="AB31" s="57">
         <v>102.2</v>
       </c>
       <c r="AC31" s="12" t="s">
         <v>122</v>
       </c>
       <c r="AD31" s="57">
         <v>101.3</v>
       </c>
       <c r="AE31" s="12" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="32" spans="3:31" ht="15.75" customHeight="1">
       <c r="C32" s="79"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
@@ -6721,51 +6721,51 @@
       <c r="T37" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U37" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V37" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X37" s="14">
         <v>8100</v>
       </c>
       <c r="Y37" s="15">
         <v>0</v>
       </c>
       <c r="Z37" s="14">
         <v>12700</v>
       </c>
       <c r="AA37" s="15">
         <v>0</v>
       </c>
       <c r="AB37" s="14">
-        <v>16400</v>
+        <v>16100</v>
       </c>
       <c r="AC37" s="15">
         <v>0</v>
       </c>
       <c r="AD37" s="14">
         <v>22100</v>
       </c>
       <c r="AE37" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="3:31" ht="15.75" customHeight="1">
       <c r="C38" s="100" t="s">
         <v>81</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E38" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F38" s="14">
         <v>12600</v>
       </c>
       <c r="G38" s="15">
@@ -6946,51 +6946,51 @@
       <c r="F40" s="14">
         <v>11300</v>
       </c>
       <c r="G40" s="15">
         <v>1100</v>
       </c>
       <c r="H40" s="14">
         <v>15200</v>
       </c>
       <c r="I40" s="15">
         <v>0</v>
       </c>
       <c r="J40" s="14">
         <v>15000</v>
       </c>
       <c r="K40" s="15">
         <v>-300</v>
       </c>
       <c r="L40" s="14">
         <v>14800</v>
       </c>
       <c r="M40" s="15">
         <v>0</v>
       </c>
       <c r="N40" s="14">
-        <v>21400</v>
+        <v>21800</v>
       </c>
       <c r="O40" s="15">
         <v>-400</v>
       </c>
       <c r="P40" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q40" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R40" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S40" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T40" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U40" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V40" s="14" t="s">
         <v>61</v>
       </c>
@@ -7011,117 +7011,117 @@
       </c>
       <c r="AB40" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>61</v>
       </c>
       <c r="AD40" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE40" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="3:31" ht="15.75" customHeight="1">
       <c r="C41" s="100" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F41" s="14">
-        <v>14400</v>
+        <v>15700</v>
       </c>
       <c r="G41" s="15">
-        <v>-500</v>
+        <v>-400</v>
       </c>
       <c r="H41" s="14">
-        <v>15300</v>
+        <v>16500</v>
       </c>
       <c r="I41" s="15">
         <v>-500</v>
       </c>
       <c r="J41" s="14">
-        <v>16300</v>
+        <v>17600</v>
       </c>
       <c r="K41" s="15">
-        <v>-200</v>
+        <v>-300</v>
       </c>
       <c r="L41" s="14">
-        <v>15500</v>
+        <v>15900</v>
       </c>
       <c r="M41" s="15">
-        <v>-400</v>
+        <v>-500</v>
       </c>
       <c r="N41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="O41" s="15" t="s">
         <v>61</v>
       </c>
       <c r="P41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q41" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S41" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U41" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W41" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X41" s="14">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="Y41" s="15">
         <v>0</v>
       </c>
       <c r="Z41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AA41" s="15" t="s">
         <v>61</v>
       </c>
       <c r="AB41" s="14">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="AC41" s="15">
         <v>0</v>
       </c>
       <c r="AD41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE41" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="42" spans="3:31" ht="15.75" customHeight="1">
       <c r="C42" s="100" t="s">
         <v>142</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E42" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G42" s="15" t="s">
@@ -7344,54 +7344,54 @@
       <c r="T44" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U44" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V44" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W44" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X44" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Y44" s="15" t="s">
         <v>61</v>
       </c>
       <c r="Z44" s="14">
         <v>9600</v>
       </c>
       <c r="AA44" s="15">
         <v>0</v>
       </c>
       <c r="AB44" s="14">
-        <v>19400</v>
+        <v>19300</v>
       </c>
       <c r="AC44" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="AD44" s="14">
         <v>18200</v>
       </c>
       <c r="AE44" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="3:31" ht="15.75" customHeight="1">
       <c r="C45" s="100" t="s">
         <v>87</v>
       </c>
       <c r="D45" s="14">
         <v>15100</v>
       </c>
       <c r="E45" s="15">
         <v>0</v>
       </c>
       <c r="F45" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H45" s="14" t="s">
@@ -7433,98 +7433,98 @@
       <c r="T45" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U45" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V45" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W45" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X45" s="14">
         <v>8200</v>
       </c>
       <c r="Y45" s="15">
         <v>300</v>
       </c>
       <c r="Z45" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AA45" s="15" t="s">
         <v>61</v>
       </c>
       <c r="AB45" s="14">
-        <v>15700</v>
+        <v>19800</v>
       </c>
       <c r="AC45" s="15">
-        <v>600</v>
+        <v>1400</v>
       </c>
       <c r="AD45" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE45" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="46" spans="3:31" ht="15.75" customHeight="1">
       <c r="C46" s="100" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E46" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F46" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G46" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H46" s="14">
         <v>18200</v>
       </c>
       <c r="I46" s="15">
         <v>0</v>
       </c>
       <c r="J46" s="14">
         <v>18100</v>
       </c>
       <c r="K46" s="15">
         <v>0</v>
       </c>
       <c r="L46" s="14">
         <v>18500</v>
       </c>
       <c r="M46" s="15">
         <v>0</v>
       </c>
       <c r="N46" s="14">
-        <v>24000</v>
+        <v>24400</v>
       </c>
       <c r="O46" s="15">
         <v>0</v>
       </c>
       <c r="P46" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q46" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R46" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S46" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T46" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U46" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V46" s="14" t="s">
         <v>61</v>
       </c>
@@ -7569,72 +7569,72 @@
       <c r="F47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="K47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="L47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="M47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="N47" s="14">
-        <v>22100</v>
+        <v>22300</v>
       </c>
       <c r="O47" s="15">
-        <v>-400</v>
+        <v>-300</v>
       </c>
       <c r="P47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R47" s="14">
-        <v>15600</v>
+        <v>15700</v>
       </c>
       <c r="S47" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="T47" s="14">
         <v>19200</v>
       </c>
       <c r="U47" s="15">
-        <v>-300</v>
+        <v>-400</v>
       </c>
       <c r="V47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Y47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="Z47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AA47" s="15" t="s">
         <v>61</v>
       </c>
       <c r="AB47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>61</v>
       </c>
@@ -7729,69 +7729,69 @@
       </c>
       <c r="AD48" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE48" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="49" spans="3:31" ht="15.75" customHeight="1">
       <c r="C49" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F49" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H49" s="14">
-        <v>15000</v>
+        <v>16600</v>
       </c>
       <c r="I49" s="15">
         <v>0</v>
       </c>
       <c r="J49" s="14">
-        <v>15600</v>
+        <v>17600</v>
       </c>
       <c r="K49" s="15">
         <v>-100</v>
       </c>
       <c r="L49" s="14" t="s">
         <v>61</v>
       </c>
       <c r="M49" s="15" t="s">
         <v>61</v>
       </c>
       <c r="N49" s="14">
-        <v>24200</v>
+        <v>25300</v>
       </c>
       <c r="O49" s="15">
         <v>0</v>
       </c>
       <c r="P49" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q49" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R49" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S49" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T49" s="14">
         <v>19100</v>
       </c>
       <c r="U49" s="15">
         <v>0</v>
       </c>
       <c r="V49" s="14" t="s">
         <v>61</v>
       </c>
@@ -8044,54 +8044,54 @@
       <c r="P52" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R52" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T52" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V52" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X52" s="14">
-        <v>9500</v>
+        <v>10100</v>
       </c>
       <c r="Y52" s="15">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="Z52" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AA52" s="15" t="s">
         <v>61</v>
       </c>
       <c r="AB52" s="14">
         <v>19000</v>
       </c>
       <c r="AC52" s="15">
         <v>0</v>
       </c>
       <c r="AD52" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE52" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="53" spans="3:31" ht="15.75" customHeight="1">
       <c r="C53" s="100" t="s">
         <v>93</v>
       </c>
       <c r="D53" s="14" t="s">
@@ -8228,104 +8228,104 @@
       <c r="R54" s="14">
         <v>14800</v>
       </c>
       <c r="S54" s="15">
         <v>-100</v>
       </c>
       <c r="T54" s="14">
         <v>19800</v>
       </c>
       <c r="U54" s="15">
         <v>-400</v>
       </c>
       <c r="V54" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W54" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X54" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Y54" s="15" t="s">
         <v>61</v>
       </c>
       <c r="Z54" s="14">
-        <v>11900</v>
+        <v>12600</v>
       </c>
       <c r="AA54" s="15">
         <v>-100</v>
       </c>
       <c r="AB54" s="14">
         <v>17800</v>
       </c>
       <c r="AC54" s="15">
         <v>0</v>
       </c>
       <c r="AD54" s="14">
         <v>29000</v>
       </c>
       <c r="AE54" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="3:31" ht="15.75" customHeight="1">
       <c r="C55" s="100" t="s">
         <v>95</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F55" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="14">
-        <v>12400</v>
+        <v>14600</v>
       </c>
       <c r="I55" s="15">
         <v>0</v>
       </c>
       <c r="J55" s="14">
-        <v>13400</v>
+        <v>14900</v>
       </c>
       <c r="K55" s="15">
-        <v>-500</v>
+        <v>-600</v>
       </c>
       <c r="L55" s="14" t="s">
         <v>61</v>
       </c>
       <c r="M55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="N55" s="14">
-        <v>18900</v>
+        <v>20500</v>
       </c>
       <c r="O55" s="15">
         <v>600</v>
       </c>
       <c r="P55" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R55" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T55" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U55" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V55" s="14" t="s">
         <v>61</v>
       </c>
@@ -8613,75 +8613,75 @@
       </c>
       <c r="AB58" s="14">
         <v>17600</v>
       </c>
       <c r="AC58" s="15">
         <v>0</v>
       </c>
       <c r="AD58" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE58" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="59" spans="3:31" ht="15.75" customHeight="1">
       <c r="C59" s="100" t="s">
         <v>99</v>
       </c>
       <c r="D59" s="14">
         <v>15200</v>
       </c>
       <c r="E59" s="15">
         <v>0</v>
       </c>
       <c r="F59" s="14">
-        <v>16700</v>
+        <v>18200</v>
       </c>
       <c r="G59" s="15">
-        <v>-100</v>
+        <v>-200</v>
       </c>
       <c r="H59" s="14">
-        <v>16300</v>
+        <v>17000</v>
       </c>
       <c r="I59" s="15">
         <v>0</v>
       </c>
       <c r="J59" s="14">
         <v>15000</v>
       </c>
       <c r="K59" s="15">
         <v>1800</v>
       </c>
       <c r="L59" s="14">
         <v>20000</v>
       </c>
       <c r="M59" s="15">
         <v>0</v>
       </c>
       <c r="N59" s="14">
-        <v>21000</v>
+        <v>22000</v>
       </c>
       <c r="O59" s="15">
         <v>-100</v>
       </c>
       <c r="P59" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q59" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R59" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S59" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T59" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U59" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V59" s="14" t="s">
         <v>61</v>
       </c>
@@ -8815,51 +8815,51 @@
       <c r="F61" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G61" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H61" s="14" t="s">
         <v>61</v>
       </c>
       <c r="I61" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J61" s="14" t="s">
         <v>61</v>
       </c>
       <c r="K61" s="15" t="s">
         <v>61</v>
       </c>
       <c r="L61" s="14" t="s">
         <v>61</v>
       </c>
       <c r="M61" s="15" t="s">
         <v>61</v>
       </c>
       <c r="N61" s="14">
-        <v>18800</v>
+        <v>19800</v>
       </c>
       <c r="O61" s="15">
         <v>-500</v>
       </c>
       <c r="P61" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q61" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R61" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S61" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T61" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U61" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V61" s="14" t="s">
         <v>61</v>
       </c>
@@ -8904,54 +8904,54 @@
       <c r="F62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="I62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="K62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="L62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="M62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="N62" s="14">
-        <v>20700</v>
+        <v>20800</v>
       </c>
       <c r="O62" s="15">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="P62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W62" s="15" t="s">
         <v>61</v>
       </c>
@@ -8969,161 +8969,161 @@
       </c>
       <c r="AB62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AC62" s="15" t="s">
         <v>61</v>
       </c>
       <c r="AD62" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE62" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="63" spans="3:31" ht="15.75" customHeight="1">
       <c r="C63" s="100" t="s">
         <v>103</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F63" s="14">
-        <v>13800</v>
+        <v>14000</v>
       </c>
       <c r="G63" s="15">
         <v>0</v>
       </c>
       <c r="H63" s="14">
         <v>18900</v>
       </c>
       <c r="I63" s="15">
         <v>100</v>
       </c>
       <c r="J63" s="14">
         <v>20000</v>
       </c>
       <c r="K63" s="15">
         <v>100</v>
       </c>
       <c r="L63" s="14">
-        <v>19300</v>
+        <v>19400</v>
       </c>
       <c r="M63" s="15">
         <v>900</v>
       </c>
       <c r="N63" s="14">
         <v>21600</v>
       </c>
       <c r="O63" s="15">
-        <v>-200</v>
+        <v>-300</v>
       </c>
       <c r="P63" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q63" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R63" s="14">
         <v>14200</v>
       </c>
       <c r="S63" s="15">
         <v>-200</v>
       </c>
       <c r="T63" s="14">
         <v>20700</v>
       </c>
       <c r="U63" s="15">
         <v>-900</v>
       </c>
       <c r="V63" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W63" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X63" s="14">
         <v>9700</v>
       </c>
       <c r="Y63" s="15">
         <v>700</v>
       </c>
       <c r="Z63" s="14">
         <v>8300</v>
       </c>
       <c r="AA63" s="15">
         <v>-200</v>
       </c>
       <c r="AB63" s="14">
-        <v>19000</v>
+        <v>18800</v>
       </c>
       <c r="AC63" s="15">
         <v>0</v>
       </c>
       <c r="AD63" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE63" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="64" spans="3:31" ht="15.75" customHeight="1">
       <c r="C64" s="100" t="s">
         <v>104</v>
       </c>
       <c r="D64" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E64" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F64" s="14">
         <v>13200</v>
       </c>
       <c r="G64" s="15">
         <v>0</v>
       </c>
       <c r="H64" s="14">
         <v>15800</v>
       </c>
       <c r="I64" s="15">
-        <v>-300</v>
+        <v>-200</v>
       </c>
       <c r="J64" s="14">
         <v>15900</v>
       </c>
       <c r="K64" s="15">
-        <v>-400</v>
+        <v>-800</v>
       </c>
       <c r="L64" s="14">
-        <v>15400</v>
+        <v>15500</v>
       </c>
       <c r="M64" s="15">
-        <v>400</v>
+        <v>-300</v>
       </c>
       <c r="N64" s="14">
         <v>21300</v>
       </c>
       <c r="O64" s="15">
         <v>-100</v>
       </c>
       <c r="P64" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q64" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R64" s="14">
         <v>15200</v>
       </c>
       <c r="S64" s="15">
         <v>300</v>
       </c>
       <c r="T64" s="14">
         <v>19300</v>
       </c>
       <c r="U64" s="15">
         <v>-500</v>
       </c>
@@ -9147,72 +9147,72 @@
       </c>
       <c r="AB64" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AC64" s="15" t="s">
         <v>61</v>
       </c>
       <c r="AD64" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE64" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="65" spans="2:31" ht="15.75" customHeight="1">
       <c r="C65" s="100" t="s">
         <v>105</v>
       </c>
       <c r="D65" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E65" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F65" s="14">
-        <v>15800</v>
+        <v>16600</v>
       </c>
       <c r="G65" s="15">
         <v>200</v>
       </c>
       <c r="H65" s="14">
-        <v>16000</v>
+        <v>17400</v>
       </c>
       <c r="I65" s="15">
         <v>400</v>
       </c>
       <c r="J65" s="14">
-        <v>16300</v>
+        <v>16900</v>
       </c>
       <c r="K65" s="15">
         <v>400</v>
       </c>
       <c r="L65" s="14">
-        <v>16200</v>
+        <v>16800</v>
       </c>
       <c r="M65" s="15">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="N65" s="14">
         <v>19500</v>
       </c>
       <c r="O65" s="15">
         <v>-300</v>
       </c>
       <c r="P65" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q65" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R65" s="14">
         <v>16300</v>
       </c>
       <c r="S65" s="15">
         <v>0</v>
       </c>
       <c r="T65" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U65" s="15" t="s">
         <v>61</v>
       </c>
@@ -9242,99 +9242,99 @@
       </c>
       <c r="AD65" s="14" t="s">
         <v>61</v>
       </c>
       <c r="AE65" s="15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="66" spans="2:31" ht="15.75" customHeight="1">
       <c r="C66" s="100" t="s">
         <v>106</v>
       </c>
       <c r="D66" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F66" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H66" s="14">
-        <v>16500</v>
+        <v>16600</v>
       </c>
       <c r="I66" s="15">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="J66" s="14">
         <v>17700</v>
       </c>
       <c r="K66" s="15">
         <v>900</v>
       </c>
       <c r="L66" s="14">
         <v>17500</v>
       </c>
       <c r="M66" s="15">
         <v>900</v>
       </c>
       <c r="N66" s="14" t="s">
         <v>61</v>
       </c>
       <c r="O66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="P66" s="14" t="s">
         <v>61</v>
       </c>
       <c r="Q66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="R66" s="14" t="s">
         <v>61</v>
       </c>
       <c r="S66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="T66" s="14" t="s">
         <v>61</v>
       </c>
       <c r="U66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="V66" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W66" s="15" t="s">
         <v>61</v>
       </c>
       <c r="X66" s="14">
-        <v>9000</v>
+        <v>9100</v>
       </c>
       <c r="Y66" s="15">
         <v>100</v>
       </c>
       <c r="Z66" s="14">
         <v>9300</v>
       </c>
       <c r="AA66" s="15">
         <v>-100</v>
       </c>
       <c r="AB66" s="14">
         <v>21100</v>
       </c>
       <c r="AC66" s="15">
         <v>0</v>
       </c>
       <c r="AD66" s="14">
         <v>20500</v>
       </c>
       <c r="AE66" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="2:31" ht="6" customHeight="1">
       <c r="B67" s="77"/>
@@ -9934,111 +9934,111 @@
       <c r="T12" s="14">
         <v>84300</v>
       </c>
       <c r="U12" s="19">
         <v>-8300</v>
       </c>
       <c r="V12" s="14">
         <v>92000</v>
       </c>
       <c r="W12" s="19">
         <v>-2800</v>
       </c>
       <c r="X12" s="14">
         <v>1570</v>
       </c>
       <c r="Y12" s="19">
         <v>-450</v>
       </c>
     </row>
     <row r="13" spans="2:25" ht="15.75" customHeight="1">
       <c r="B13" s="67"/>
       <c r="C13" s="24" t="s">
         <v>170</v>
       </c>
       <c r="D13" s="14">
-        <v>52500</v>
+        <v>53500</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="F13" s="14">
-        <v>75900</v>
+        <v>76500</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="H13" s="14">
-        <v>78800</v>
+        <v>80200</v>
       </c>
       <c r="I13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="J13" s="14">
-        <v>81100</v>
+        <v>81600</v>
       </c>
       <c r="K13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="L13" s="14">
-        <v>81300</v>
+        <v>82100</v>
       </c>
       <c r="M13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="N13" s="14">
-        <v>95500</v>
+        <v>95700</v>
       </c>
       <c r="O13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="P13" s="14">
-        <v>109800</v>
+        <v>109900</v>
       </c>
       <c r="Q13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="R13" s="14">
         <v>98500</v>
       </c>
       <c r="S13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="T13" s="14">
-        <v>82400</v>
+        <v>83900</v>
       </c>
       <c r="U13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="V13" s="14">
         <v>88600</v>
       </c>
       <c r="W13" s="19" t="s">
         <v>116</v>
       </c>
       <c r="X13" s="14">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="Y13" s="19" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="14" spans="2:25" ht="15.75" customHeight="1">
       <c r="C14" s="18"/>
       <c r="D14" s="14"/>
       <c r="E14" s="15"/>
       <c r="F14" s="14"/>
       <c r="G14" s="15"/>
       <c r="H14" s="14"/>
       <c r="I14" s="15"/>
       <c r="J14" s="14"/>
       <c r="K14" s="15"/>
       <c r="L14" s="14"/>
       <c r="M14" s="15"/>
       <c r="N14" s="76"/>
       <c r="O14" s="15"/>
       <c r="P14" s="76"/>
       <c r="Q14" s="15"/>
       <c r="R14" s="14"/>
       <c r="S14" s="15"/>
       <c r="T14" s="14"/>
       <c r="U14" s="15"/>
@@ -10055,1130 +10055,1130 @@
       <c r="G15" s="15"/>
       <c r="H15" s="14"/>
       <c r="I15" s="15"/>
       <c r="J15" s="14"/>
       <c r="K15" s="15"/>
       <c r="L15" s="17"/>
       <c r="M15" s="16"/>
       <c r="N15" s="76"/>
       <c r="O15" s="76"/>
       <c r="P15" s="76"/>
       <c r="Q15" s="76"/>
       <c r="R15" s="76"/>
       <c r="S15" s="76"/>
       <c r="T15" s="17"/>
       <c r="U15" s="16"/>
       <c r="V15" s="17"/>
       <c r="W15" s="16"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
     </row>
     <row r="16" spans="2:25" ht="15.75" customHeight="1">
       <c r="C16" s="85" t="s">
         <v>179</v>
       </c>
       <c r="D16" s="14">
-        <v>54100</v>
+        <v>55000</v>
       </c>
       <c r="E16" s="19">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="F16" s="14">
-        <v>76100</v>
+        <v>76500</v>
       </c>
       <c r="G16" s="19">
         <v>-400</v>
       </c>
       <c r="H16" s="14">
-        <v>78300</v>
+        <v>79500</v>
       </c>
       <c r="I16" s="19">
         <v>-200</v>
       </c>
       <c r="J16" s="14">
-        <v>81400</v>
+        <v>81800</v>
       </c>
       <c r="K16" s="19">
-        <v>-100</v>
+        <v>-200</v>
       </c>
       <c r="L16" s="14">
-        <v>81500</v>
+        <v>82200</v>
       </c>
       <c r="M16" s="19">
         <v>-500</v>
       </c>
       <c r="N16" s="14">
-        <v>95700</v>
+        <v>95900</v>
       </c>
       <c r="O16" s="19">
         <v>-500</v>
       </c>
       <c r="P16" s="14">
-        <v>109900</v>
+        <v>110000</v>
       </c>
       <c r="Q16" s="19">
         <v>-200</v>
       </c>
       <c r="R16" s="14">
         <v>99200</v>
       </c>
       <c r="S16" s="19">
         <v>-300</v>
       </c>
       <c r="T16" s="14">
-        <v>83300</v>
+        <v>84800</v>
       </c>
       <c r="U16" s="19">
         <v>-100</v>
       </c>
       <c r="V16" s="14">
         <v>88800</v>
       </c>
       <c r="W16" s="19">
         <v>300</v>
       </c>
       <c r="X16" s="14">
-        <v>1400</v>
+        <v>1420</v>
       </c>
       <c r="Y16" s="19">
         <v>-10</v>
       </c>
     </row>
     <row r="17" spans="3:25" ht="15.75" customHeight="1">
       <c r="C17" s="85" t="s">
         <v>129</v>
       </c>
       <c r="D17" s="14">
-        <v>52900</v>
+        <v>53800</v>
       </c>
       <c r="E17" s="19">
         <v>-1200</v>
       </c>
       <c r="F17" s="14">
-        <v>75900</v>
+        <v>76300</v>
       </c>
       <c r="G17" s="19">
         <v>-200</v>
       </c>
       <c r="H17" s="14">
-        <v>78200</v>
+        <v>79500</v>
       </c>
       <c r="I17" s="19">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="J17" s="14">
-        <v>81200</v>
+        <v>81600</v>
       </c>
       <c r="K17" s="19">
         <v>-200</v>
       </c>
       <c r="L17" s="14">
-        <v>81500</v>
+        <v>82200</v>
       </c>
       <c r="M17" s="19">
         <v>0</v>
       </c>
       <c r="N17" s="14">
-        <v>95400</v>
+        <v>95600</v>
       </c>
       <c r="O17" s="19">
         <v>-300</v>
       </c>
       <c r="P17" s="14">
         <v>109900</v>
       </c>
       <c r="Q17" s="19">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="R17" s="14">
         <v>98900</v>
       </c>
       <c r="S17" s="19">
         <v>-300</v>
       </c>
       <c r="T17" s="14">
-        <v>83200</v>
+        <v>84700</v>
       </c>
       <c r="U17" s="19">
         <v>-100</v>
       </c>
       <c r="V17" s="14">
         <v>88800</v>
       </c>
       <c r="W17" s="19">
         <v>0</v>
       </c>
       <c r="X17" s="14">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="Y17" s="19">
-        <v>0</v>
+        <v>-10</v>
       </c>
     </row>
     <row r="18" spans="3:25" ht="15.75" customHeight="1">
       <c r="C18" s="85" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="14">
-        <v>52600</v>
+        <v>53500</v>
       </c>
       <c r="E18" s="19">
         <v>-300</v>
       </c>
       <c r="F18" s="14">
-        <v>75900</v>
+        <v>76300</v>
       </c>
       <c r="G18" s="19">
         <v>0</v>
       </c>
       <c r="H18" s="14">
-        <v>78200</v>
+        <v>79500</v>
       </c>
       <c r="I18" s="19">
         <v>0</v>
       </c>
       <c r="J18" s="14">
-        <v>81100</v>
+        <v>81600</v>
       </c>
       <c r="K18" s="19">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="L18" s="14">
-        <v>81500</v>
+        <v>82200</v>
       </c>
       <c r="M18" s="19">
         <v>0</v>
       </c>
       <c r="N18" s="14">
-        <v>95400</v>
+        <v>95600</v>
       </c>
       <c r="O18" s="19">
         <v>0</v>
       </c>
       <c r="P18" s="14">
         <v>109900</v>
       </c>
       <c r="Q18" s="19">
         <v>0</v>
       </c>
       <c r="R18" s="14">
         <v>98900</v>
       </c>
       <c r="S18" s="19">
         <v>0</v>
       </c>
       <c r="T18" s="14">
-        <v>82400</v>
+        <v>83900</v>
       </c>
       <c r="U18" s="19">
         <v>-800</v>
       </c>
       <c r="V18" s="14">
         <v>88800</v>
       </c>
       <c r="W18" s="19">
         <v>0</v>
       </c>
       <c r="X18" s="14">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="Y18" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="3:25" ht="15.75" customHeight="1">
       <c r="C19" s="85" t="s">
         <v>131</v>
       </c>
       <c r="D19" s="14">
-        <v>51700</v>
+        <v>52600</v>
       </c>
       <c r="E19" s="19">
         <v>-900</v>
       </c>
       <c r="F19" s="14">
-        <v>76200</v>
+        <v>76700</v>
       </c>
       <c r="G19" s="19">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="H19" s="14">
-        <v>78300</v>
+        <v>79600</v>
       </c>
       <c r="I19" s="19">
         <v>100</v>
       </c>
       <c r="J19" s="14">
-        <v>81300</v>
+        <v>81800</v>
       </c>
       <c r="K19" s="19">
         <v>200</v>
       </c>
       <c r="L19" s="14">
-        <v>81300</v>
+        <v>82000</v>
       </c>
       <c r="M19" s="19">
         <v>-200</v>
       </c>
       <c r="N19" s="14">
-        <v>95300</v>
+        <v>95500</v>
       </c>
       <c r="O19" s="19">
         <v>-100</v>
       </c>
       <c r="P19" s="14">
-        <v>109800</v>
+        <v>109900</v>
       </c>
       <c r="Q19" s="19">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="R19" s="14">
-        <v>98600</v>
+        <v>98700</v>
       </c>
       <c r="S19" s="19">
-        <v>-300</v>
+        <v>-200</v>
       </c>
       <c r="T19" s="14">
-        <v>82600</v>
+        <v>84100</v>
       </c>
       <c r="U19" s="19">
         <v>200</v>
       </c>
       <c r="V19" s="14">
         <v>88800</v>
       </c>
       <c r="W19" s="19">
         <v>0</v>
       </c>
       <c r="X19" s="14">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="Y19" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="3:25" ht="15.75" customHeight="1">
       <c r="C20" s="85" t="s">
         <v>165</v>
       </c>
       <c r="D20" s="14">
-        <v>51300</v>
+        <v>52200</v>
       </c>
       <c r="E20" s="19">
         <v>-400</v>
       </c>
       <c r="F20" s="14">
-        <v>76000</v>
+        <v>76400</v>
       </c>
       <c r="G20" s="19">
+        <v>-300</v>
+      </c>
+      <c r="H20" s="14">
+        <v>79400</v>
+      </c>
+      <c r="I20" s="19">
         <v>-200</v>
       </c>
-      <c r="H20" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="J20" s="14">
-        <v>81200</v>
+        <v>81700</v>
       </c>
       <c r="K20" s="19">
         <v>-100</v>
       </c>
       <c r="L20" s="14">
-        <v>81300</v>
+        <v>82000</v>
       </c>
       <c r="M20" s="19">
         <v>0</v>
       </c>
       <c r="N20" s="14">
-        <v>95100</v>
+        <v>95400</v>
       </c>
       <c r="O20" s="19">
-        <v>-200</v>
+        <v>-100</v>
       </c>
       <c r="P20" s="14">
-        <v>109600</v>
+        <v>109700</v>
       </c>
       <c r="Q20" s="19">
         <v>-200</v>
       </c>
       <c r="R20" s="14">
         <v>98400</v>
       </c>
       <c r="S20" s="19">
-        <v>-200</v>
+        <v>-300</v>
       </c>
       <c r="T20" s="14">
-        <v>81900</v>
+        <v>83400</v>
       </c>
       <c r="U20" s="19">
         <v>-700</v>
       </c>
       <c r="V20" s="14">
         <v>89700</v>
       </c>
       <c r="W20" s="19">
         <v>900</v>
       </c>
       <c r="X20" s="14">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="Y20" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="3:25" ht="15.75" customHeight="1">
       <c r="C21" s="85" t="s">
         <v>166</v>
       </c>
       <c r="D21" s="14">
-        <v>51400</v>
+        <v>52300</v>
       </c>
       <c r="E21" s="19">
         <v>100</v>
       </c>
       <c r="F21" s="14">
-        <v>75900</v>
+        <v>76400</v>
       </c>
       <c r="G21" s="19">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="H21" s="14">
-        <v>78600</v>
+        <v>79900</v>
       </c>
       <c r="I21" s="19">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="J21" s="14">
-        <v>81500</v>
+        <v>82000</v>
       </c>
       <c r="K21" s="19">
         <v>300</v>
       </c>
       <c r="L21" s="14">
-        <v>81400</v>
+        <v>82100</v>
       </c>
       <c r="M21" s="19">
         <v>100</v>
       </c>
       <c r="N21" s="14">
-        <v>95300</v>
+        <v>95500</v>
       </c>
       <c r="O21" s="19">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="P21" s="14">
-        <v>109700</v>
+        <v>109800</v>
       </c>
       <c r="Q21" s="19">
         <v>100</v>
       </c>
       <c r="R21" s="14">
         <v>98600</v>
       </c>
       <c r="S21" s="19">
         <v>200</v>
       </c>
       <c r="T21" s="14">
-        <v>82600</v>
+        <v>84200</v>
       </c>
       <c r="U21" s="19">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="V21" s="14">
         <v>89700</v>
       </c>
       <c r="W21" s="19">
         <v>0</v>
       </c>
       <c r="X21" s="14">
-        <v>1390</v>
+        <v>1410</v>
       </c>
       <c r="Y21" s="19">
-        <v>-10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="3:25" ht="15.75" customHeight="1">
       <c r="C22" s="85" t="s">
         <v>124</v>
       </c>
       <c r="D22" s="14">
-        <v>51400</v>
+        <v>52300</v>
       </c>
       <c r="E22" s="19">
         <v>0</v>
       </c>
       <c r="F22" s="14">
-        <v>76000</v>
+        <v>76400</v>
       </c>
       <c r="G22" s="19">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="H22" s="14">
-        <v>78600</v>
+        <v>79900</v>
       </c>
       <c r="I22" s="19">
         <v>0</v>
       </c>
       <c r="J22" s="14">
-        <v>81500</v>
+        <v>82000</v>
       </c>
       <c r="K22" s="19">
         <v>0</v>
       </c>
       <c r="L22" s="14">
-        <v>81500</v>
+        <v>82200</v>
       </c>
       <c r="M22" s="19">
         <v>100</v>
       </c>
       <c r="N22" s="14">
-        <v>95300</v>
+        <v>95500</v>
       </c>
       <c r="O22" s="19">
         <v>0</v>
       </c>
       <c r="P22" s="14">
-        <v>109700</v>
+        <v>109800</v>
       </c>
       <c r="Q22" s="19">
         <v>0</v>
       </c>
       <c r="R22" s="14">
         <v>98600</v>
       </c>
       <c r="S22" s="19">
         <v>0</v>
       </c>
       <c r="T22" s="14">
-        <v>82700</v>
+        <v>84300</v>
       </c>
       <c r="U22" s="19">
         <v>100</v>
       </c>
       <c r="V22" s="14">
         <v>90200</v>
       </c>
       <c r="W22" s="19">
         <v>500</v>
       </c>
       <c r="X22" s="14">
-        <v>1390</v>
+        <v>1410</v>
       </c>
       <c r="Y22" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="3:25" ht="15.75" customHeight="1">
       <c r="C23" s="85" t="s">
         <v>173</v>
       </c>
       <c r="D23" s="14">
-        <v>51400</v>
+        <v>52300</v>
       </c>
       <c r="E23" s="19">
         <v>0</v>
       </c>
       <c r="F23" s="14">
-        <v>76000</v>
+        <v>76500</v>
       </c>
       <c r="G23" s="19">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="H23" s="14">
-        <v>79500</v>
+        <v>80800</v>
       </c>
       <c r="I23" s="19">
         <v>900</v>
       </c>
       <c r="J23" s="14">
-        <v>81400</v>
+        <v>81800</v>
       </c>
       <c r="K23" s="19">
-        <v>-100</v>
+        <v>-200</v>
       </c>
       <c r="L23" s="14">
-        <v>81400</v>
+        <v>82100</v>
       </c>
       <c r="M23" s="19">
         <v>-100</v>
       </c>
       <c r="N23" s="14">
-        <v>95200</v>
+        <v>95500</v>
       </c>
       <c r="O23" s="19">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="P23" s="14">
         <v>102800</v>
       </c>
       <c r="Q23" s="19">
-        <v>-6900</v>
+        <v>-7000</v>
       </c>
       <c r="R23" s="14">
         <v>98600</v>
       </c>
       <c r="S23" s="19">
         <v>0</v>
       </c>
       <c r="T23" s="14">
-        <v>83900</v>
+        <v>85500</v>
       </c>
       <c r="U23" s="19">
         <v>1200</v>
       </c>
       <c r="V23" s="14">
         <v>90300</v>
       </c>
       <c r="W23" s="19">
         <v>100</v>
       </c>
       <c r="X23" s="14">
-        <v>1390</v>
+        <v>1400</v>
       </c>
       <c r="Y23" s="19">
-        <v>0</v>
+        <v>-10</v>
       </c>
     </row>
     <row r="24" spans="3:25" ht="15.75" customHeight="1">
       <c r="C24" s="85" t="s">
         <v>164</v>
       </c>
       <c r="D24" s="14">
-        <v>51000</v>
+        <v>51900</v>
       </c>
       <c r="E24" s="19">
         <v>-400</v>
       </c>
       <c r="F24" s="14">
-        <v>76700</v>
+        <v>77100</v>
       </c>
       <c r="G24" s="19">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="H24" s="14">
-        <v>73700</v>
+        <v>75000</v>
       </c>
       <c r="I24" s="19">
         <v>-5800</v>
       </c>
       <c r="J24" s="14">
+        <v>82100</v>
+      </c>
+      <c r="K24" s="19">
+        <v>300</v>
+      </c>
+      <c r="L24" s="14">
         <v>81600</v>
-      </c>
-[...4 lines deleted...]
-        <v>80900</v>
       </c>
       <c r="M24" s="19">
         <v>-500</v>
       </c>
       <c r="N24" s="14">
-        <v>95400</v>
+        <v>95600</v>
       </c>
       <c r="O24" s="19">
+        <v>100</v>
+      </c>
+      <c r="P24" s="14">
+        <v>95300</v>
+      </c>
+      <c r="Q24" s="19">
+        <v>-7500</v>
+      </c>
+      <c r="R24" s="14">
+        <v>98800</v>
+      </c>
+      <c r="S24" s="19">
         <v>200</v>
       </c>
-      <c r="P24" s="14">
-[...10 lines deleted...]
-      </c>
       <c r="T24" s="14">
-        <v>84100</v>
+        <v>85700</v>
       </c>
       <c r="U24" s="19">
         <v>200</v>
       </c>
       <c r="V24" s="14">
         <v>90400</v>
       </c>
       <c r="W24" s="19">
         <v>100</v>
       </c>
       <c r="X24" s="14">
-        <v>1510</v>
+        <v>1520</v>
       </c>
       <c r="Y24" s="19">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="3:25" ht="15.75" customHeight="1">
       <c r="C25" s="85" t="s">
         <v>125</v>
       </c>
       <c r="D25" s="14">
-        <v>51000</v>
+        <v>51900</v>
       </c>
       <c r="E25" s="19">
         <v>0</v>
       </c>
       <c r="F25" s="14">
-        <v>77000</v>
+        <v>77400</v>
       </c>
       <c r="G25" s="19">
         <v>300</v>
       </c>
       <c r="H25" s="14">
-        <v>74300</v>
+        <v>75600</v>
       </c>
       <c r="I25" s="19">
         <v>600</v>
       </c>
       <c r="J25" s="14">
-        <v>81900</v>
+        <v>82400</v>
       </c>
       <c r="K25" s="19">
         <v>300</v>
       </c>
       <c r="L25" s="14">
-        <v>80900</v>
+        <v>81600</v>
       </c>
       <c r="M25" s="19">
         <v>0</v>
       </c>
       <c r="N25" s="14">
-        <v>95400</v>
+        <v>95600</v>
       </c>
       <c r="O25" s="19">
         <v>0</v>
       </c>
       <c r="P25" s="14">
         <v>95400</v>
       </c>
       <c r="Q25" s="19">
+        <v>100</v>
+      </c>
+      <c r="R25" s="14">
+        <v>98800</v>
+      </c>
+      <c r="S25" s="19">
+        <v>0</v>
+      </c>
+      <c r="T25" s="14">
+        <v>85900</v>
+      </c>
+      <c r="U25" s="19">
         <v>200</v>
-      </c>
-[...10 lines deleted...]
-        <v>300</v>
       </c>
       <c r="V25" s="14">
         <v>90500</v>
       </c>
       <c r="W25" s="19">
         <v>100</v>
       </c>
       <c r="X25" s="14">
-        <v>1510</v>
+        <v>1520</v>
       </c>
       <c r="Y25" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="3:25" ht="15.75" customHeight="1">
       <c r="C26" s="85" t="s">
         <v>126</v>
       </c>
       <c r="D26" s="14">
-        <v>52000</v>
+        <v>53000</v>
       </c>
       <c r="E26" s="19">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="F26" s="14">
-        <v>77500</v>
+        <v>77900</v>
       </c>
       <c r="G26" s="19">
         <v>500</v>
       </c>
       <c r="H26" s="14">
-        <v>74500</v>
+        <v>75800</v>
       </c>
       <c r="I26" s="19">
         <v>200</v>
       </c>
       <c r="J26" s="14">
-        <v>82200</v>
+        <v>82600</v>
       </c>
       <c r="K26" s="19">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="L26" s="14">
-        <v>80900</v>
+        <v>81700</v>
       </c>
       <c r="M26" s="19">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="N26" s="14">
-        <v>95400</v>
+        <v>95600</v>
       </c>
       <c r="O26" s="19">
         <v>0</v>
       </c>
       <c r="P26" s="14">
         <v>95400</v>
       </c>
       <c r="Q26" s="19">
         <v>0</v>
       </c>
       <c r="R26" s="14">
         <v>98800</v>
       </c>
       <c r="S26" s="19">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="14">
-        <v>85300</v>
+        <v>86900</v>
       </c>
       <c r="U26" s="19">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="V26" s="14">
         <v>90600</v>
       </c>
       <c r="W26" s="19">
         <v>100</v>
       </c>
       <c r="X26" s="14">
-        <v>1530</v>
+        <v>1550</v>
       </c>
       <c r="Y26" s="19">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="3:25" ht="15.75" customHeight="1">
       <c r="C27" s="85" t="s">
         <v>127</v>
       </c>
       <c r="D27" s="14">
-        <v>52400</v>
+        <v>53500</v>
       </c>
       <c r="E27" s="19">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="F27" s="14">
-        <v>77600</v>
+        <v>78000</v>
       </c>
       <c r="G27" s="19">
         <v>100</v>
       </c>
       <c r="H27" s="14">
-        <v>74800</v>
+        <v>76100</v>
       </c>
       <c r="I27" s="19">
         <v>300</v>
       </c>
       <c r="J27" s="14">
-        <v>82300</v>
+        <v>82800</v>
       </c>
       <c r="K27" s="19">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="L27" s="14">
-        <v>80900</v>
+        <v>81700</v>
       </c>
       <c r="M27" s="19">
         <v>0</v>
       </c>
       <c r="N27" s="14">
-        <v>95100</v>
+        <v>95300</v>
       </c>
       <c r="O27" s="19">
         <v>-300</v>
       </c>
       <c r="P27" s="14">
         <v>95400</v>
       </c>
       <c r="Q27" s="19">
         <v>0</v>
       </c>
       <c r="R27" s="14">
-        <v>98600</v>
+        <v>98700</v>
       </c>
       <c r="S27" s="19">
-        <v>-200</v>
+        <v>-100</v>
       </c>
       <c r="T27" s="14">
-        <v>85300</v>
+        <v>86900</v>
       </c>
       <c r="U27" s="19">
         <v>0</v>
       </c>
       <c r="V27" s="14">
         <v>90700</v>
       </c>
       <c r="W27" s="19">
         <v>100</v>
       </c>
       <c r="X27" s="14">
-        <v>1670</v>
+        <v>1690</v>
       </c>
       <c r="Y27" s="19">
         <v>140</v>
       </c>
     </row>
     <row r="28" spans="3:25" ht="15.75" customHeight="1">
       <c r="C28" s="85" t="s">
         <v>128</v>
       </c>
       <c r="D28" s="14">
-        <v>52000</v>
+        <v>53000</v>
       </c>
       <c r="E28" s="19">
-        <v>-400</v>
+        <v>-500</v>
       </c>
       <c r="F28" s="14">
-        <v>77900</v>
+        <v>78400</v>
       </c>
       <c r="G28" s="19">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="H28" s="14">
-        <v>75500</v>
+        <v>76900</v>
       </c>
       <c r="I28" s="19">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="J28" s="14">
-        <v>82300</v>
+        <v>82800</v>
       </c>
       <c r="K28" s="19">
         <v>0</v>
       </c>
       <c r="L28" s="14">
-        <v>80900</v>
+        <v>81700</v>
       </c>
       <c r="M28" s="19">
         <v>0</v>
       </c>
       <c r="N28" s="14">
-        <v>95100</v>
+        <v>95400</v>
       </c>
       <c r="O28" s="19">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="P28" s="14">
         <v>96700</v>
       </c>
       <c r="Q28" s="19">
         <v>1300</v>
       </c>
       <c r="R28" s="14">
         <v>98600</v>
       </c>
       <c r="S28" s="19">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="T28" s="14">
-        <v>85400</v>
+        <v>87000</v>
       </c>
       <c r="U28" s="19">
         <v>100</v>
       </c>
       <c r="V28" s="14">
         <v>91000</v>
       </c>
       <c r="W28" s="19">
         <v>300</v>
       </c>
       <c r="X28" s="14">
-        <v>1750</v>
+        <v>1760</v>
       </c>
       <c r="Y28" s="19">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="3:25" ht="15.75" customHeight="1">
       <c r="C29" s="18"/>
       <c r="D29" s="3"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="8"/>
       <c r="V29" s="7"/>
       <c r="W29" s="8"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
     </row>
     <row r="30" spans="3:25" ht="15.75" customHeight="1">
       <c r="C30" s="61" t="s">
         <v>39</v>
       </c>
       <c r="D30" s="57">
-        <v>99.2</v>
+        <v>99.1</v>
       </c>
       <c r="E30" s="57" t="s">
         <v>122</v>
       </c>
       <c r="F30" s="57">
-        <v>100.4</v>
+        <v>100.5</v>
       </c>
       <c r="G30" s="68" t="s">
         <v>122</v>
       </c>
       <c r="H30" s="57">
-        <v>100.9</v>
+        <v>101.1</v>
       </c>
       <c r="I30" s="68" t="s">
         <v>122</v>
       </c>
       <c r="J30" s="57">
         <v>100</v>
       </c>
       <c r="K30" s="68" t="s">
         <v>122</v>
       </c>
       <c r="L30" s="57">
         <v>100</v>
       </c>
       <c r="M30" s="68" t="s">
         <v>122</v>
       </c>
       <c r="N30" s="57">
-        <v>100</v>
+        <v>100.1</v>
       </c>
       <c r="O30" s="68" t="s">
         <v>122</v>
       </c>
       <c r="P30" s="57">
         <v>101.4</v>
       </c>
       <c r="Q30" s="57" t="s">
         <v>122</v>
       </c>
       <c r="R30" s="57">
-        <v>100</v>
+        <v>99.9</v>
       </c>
       <c r="S30" s="57" t="s">
         <v>122</v>
       </c>
       <c r="T30" s="68">
         <v>100.1</v>
       </c>
       <c r="U30" s="68" t="s">
         <v>122</v>
       </c>
       <c r="V30" s="68">
         <v>100.3</v>
       </c>
       <c r="W30" s="68" t="s">
         <v>122</v>
       </c>
       <c r="X30" s="68">
-        <v>104.8</v>
+        <v>104.1</v>
       </c>
       <c r="Y30" s="68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="31" spans="3:25" ht="15.75" customHeight="1">
       <c r="C31" s="105" t="s">
         <v>172</v>
       </c>
       <c r="D31" s="57">
-        <v>96.1</v>
+        <v>96.4</v>
       </c>
       <c r="E31" s="57" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="57">
-        <v>102.4</v>
+        <v>102.5</v>
       </c>
       <c r="G31" s="68" t="s">
         <v>122</v>
       </c>
       <c r="H31" s="57">
-        <v>96.4</v>
+        <v>96.7</v>
       </c>
       <c r="I31" s="68" t="s">
         <v>122</v>
       </c>
       <c r="J31" s="57">
-        <v>101.1</v>
+        <v>101.2</v>
       </c>
       <c r="K31" s="68" t="s">
         <v>122</v>
       </c>
       <c r="L31" s="57">
-        <v>99.3</v>
+        <v>99.4</v>
       </c>
       <c r="M31" s="68" t="s">
         <v>122</v>
       </c>
       <c r="N31" s="57">
-        <v>99.4</v>
+        <v>99.5</v>
       </c>
       <c r="O31" s="68" t="s">
         <v>122</v>
       </c>
       <c r="P31" s="57">
-        <v>88</v>
+        <v>87.9</v>
       </c>
       <c r="Q31" s="57" t="s">
         <v>122</v>
       </c>
       <c r="R31" s="57">
         <v>99.4</v>
       </c>
       <c r="S31" s="57" t="s">
         <v>122</v>
       </c>
       <c r="T31" s="68">
-        <v>102.5</v>
+        <v>102.6</v>
       </c>
       <c r="U31" s="68" t="s">
         <v>122</v>
       </c>
       <c r="V31" s="68">
         <v>102.5</v>
       </c>
       <c r="W31" s="68" t="s">
         <v>122</v>
       </c>
       <c r="X31" s="68">
-        <v>125</v>
+        <v>123.9</v>
       </c>
       <c r="Y31" s="68" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="32" spans="3:25" ht="15.75" customHeight="1">
       <c r="C32" s="20"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="7"/>
       <c r="U32" s="8"/>
@@ -11809,114 +11809,114 @@
       </c>
       <c r="T41" s="14">
         <v>83200</v>
       </c>
       <c r="U41" s="19">
         <v>100</v>
       </c>
       <c r="V41" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W41" s="19" t="s">
         <v>61</v>
       </c>
       <c r="X41" s="14">
         <v>1490</v>
       </c>
       <c r="Y41" s="19">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="2:25" ht="15.75" customHeight="1">
       <c r="C42" s="81" t="s">
         <v>148</v>
       </c>
       <c r="D42" s="14">
-        <v>46600</v>
+        <v>48400</v>
       </c>
       <c r="E42" s="19">
-        <v>-800</v>
+        <v>-1100</v>
       </c>
       <c r="F42" s="14">
-        <v>67300</v>
+        <v>69200</v>
       </c>
       <c r="G42" s="19">
         <v>0</v>
       </c>
       <c r="H42" s="14">
-        <v>72100</v>
+        <v>80700</v>
       </c>
       <c r="I42" s="19">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="J42" s="14">
-        <v>75800</v>
+        <v>80800</v>
       </c>
       <c r="K42" s="19">
         <v>300</v>
       </c>
       <c r="L42" s="14">
-        <v>76000</v>
+        <v>78300</v>
       </c>
       <c r="M42" s="19">
         <v>0</v>
       </c>
       <c r="N42" s="14">
-        <v>98700</v>
+        <v>101400</v>
       </c>
       <c r="O42" s="19">
         <v>0</v>
       </c>
       <c r="P42" s="14">
-        <v>99300</v>
+        <v>100100</v>
       </c>
       <c r="Q42" s="19">
         <v>0</v>
       </c>
       <c r="R42" s="14">
-        <v>99300</v>
+        <v>100100</v>
       </c>
       <c r="S42" s="19">
         <v>0</v>
       </c>
       <c r="T42" s="14">
-        <v>75100</v>
+        <v>90500</v>
       </c>
       <c r="U42" s="19">
         <v>0</v>
       </c>
       <c r="V42" s="14" t="s">
         <v>61</v>
       </c>
       <c r="W42" s="19" t="s">
         <v>61</v>
       </c>
       <c r="X42" s="14">
-        <v>1520</v>
+        <v>1770</v>
       </c>
       <c r="Y42" s="19">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="2:25" ht="6" customHeight="1">
       <c r="B43" s="60"/>
       <c r="C43" s="56"/>
       <c r="D43" s="9"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="77"/>
       <c r="O43" s="77"/>
       <c r="P43" s="77"/>
       <c r="Q43" s="77"/>
       <c r="R43" s="77"/>
       <c r="S43" s="77"/>
       <c r="T43" s="10"/>
       <c r="U43" s="10"/>
       <c r="V43" s="77"/>
       <c r="W43" s="77"/>
@@ -12726,51 +12726,51 @@
     </row>
     <row r="42" spans="2:9" ht="15.75" customHeight="1">
       <c r="C42" s="81" t="s">
         <v>158</v>
       </c>
       <c r="D42" s="14">
         <v>2400</v>
       </c>
       <c r="E42" s="15">
         <v>100</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H42" s="14"/>
       <c r="I42" s="15"/>
     </row>
     <row r="43" spans="2:9" ht="15.75" customHeight="1">
       <c r="C43" s="81" t="s">
         <v>159</v>
       </c>
       <c r="D43" s="14">
-        <v>2500</v>
+        <v>2400</v>
       </c>
       <c r="E43" s="15">
         <v>0</v>
       </c>
       <c r="F43" s="14" t="s">
         <v>61</v>
       </c>
       <c r="G43" s="15" t="s">
         <v>61</v>
       </c>
       <c r="H43" s="14"/>
       <c r="I43" s="15"/>
     </row>
     <row r="44" spans="2:9" ht="15.75" customHeight="1">
       <c r="C44" s="81" t="s">
         <v>160</v>
       </c>
       <c r="D44" s="14">
         <v>2500</v>
       </c>
       <c r="E44" s="15">
         <v>200</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>61</v>