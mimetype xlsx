--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -1,64 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="70" documentId="8_{C84B4E8D-09D1-4635-BDF3-C161A538479D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{93E06778-EB42-4B1E-B8C5-8B96DF8E9DB4}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{965A2C04-C2ED-49E5-B0B8-687E2C7FF0FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6795" yWindow="0" windowWidth="21915" windowHeight="15180" xr2:uid="{5D848572-C246-47CA-BD16-85D14FEF8A9C}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="18315" windowHeight="12855" xr2:uid="{5D848572-C246-47CA-BD16-85D14FEF8A9C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet１" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet１!$A:$F,Sheet１!$2:$12</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="77">
   <si>
     <t>１　全国の作付面積、10ａ当たり収量、収穫量及び出荷量</t>
     <rPh sb="2" eb="4">
       <t>ゼンコク</t>
@@ -1058,120 +1054,120 @@
     <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_統計表（１表）累年" xfId="2" xr:uid="{0A75E8E6-4660-4184-A969-88FC8061DB00}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1829,224 +1825,225 @@
     <col min="15358" max="15358" width="6.625" style="22" customWidth="1"/>
     <col min="15359" max="15359" width="0.375" style="22" customWidth="1"/>
     <col min="15360" max="15383" width="14.625" style="22" customWidth="1"/>
     <col min="15384" max="15609" width="8" style="22"/>
     <col min="15610" max="15612" width="2.625" style="22" customWidth="1"/>
     <col min="15613" max="15613" width="11.625" style="22" customWidth="1"/>
     <col min="15614" max="15614" width="6.625" style="22" customWidth="1"/>
     <col min="15615" max="15615" width="0.375" style="22" customWidth="1"/>
     <col min="15616" max="15639" width="14.625" style="22" customWidth="1"/>
     <col min="15640" max="15865" width="8" style="22"/>
     <col min="15866" max="15868" width="2.625" style="22" customWidth="1"/>
     <col min="15869" max="15869" width="11.625" style="22" customWidth="1"/>
     <col min="15870" max="15870" width="6.625" style="22" customWidth="1"/>
     <col min="15871" max="15871" width="0.375" style="22" customWidth="1"/>
     <col min="15872" max="15895" width="14.625" style="22" customWidth="1"/>
     <col min="15896" max="16121" width="8" style="22"/>
     <col min="16122" max="16124" width="2.625" style="22" customWidth="1"/>
     <col min="16125" max="16125" width="11.625" style="22" customWidth="1"/>
     <col min="16126" max="16126" width="6.625" style="22" customWidth="1"/>
     <col min="16127" max="16127" width="0.375" style="22" customWidth="1"/>
     <col min="16128" max="16151" width="14.625" style="22" customWidth="1"/>
     <col min="16152" max="16384" width="8" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="112"/>
-[...8 lines deleted...]
-      <c r="K1" s="112"/>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
       <c r="L1" s="1"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="AB1" s="5"/>
       <c r="AC1" s="6"/>
       <c r="AD1" s="6"/>
     </row>
     <row r="2" spans="1:30" s="7" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
     </row>
     <row r="3" spans="1:30" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="AB3" s="10"/>
       <c r="AC3" s="10"/>
       <c r="AD3" s="10"/>
     </row>
     <row r="4" spans="1:30" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="AB4" s="11"/>
       <c r="AC4" s="11"/>
       <c r="AD4" s="11"/>
     </row>
     <row r="5" spans="1:30" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.15">
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
     </row>
-    <row r="6" spans="1:30" s="12" customFormat="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:30" s="12" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
+      <c r="Y6" s="9"/>
       <c r="AB6" s="14"/>
       <c r="AC6" s="15"/>
       <c r="AD6" s="15"/>
     </row>
     <row r="7" spans="1:30" ht="15.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="113" t="s">
+      <c r="A7" s="105" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="114"/>
-[...2 lines deleted...]
-      <c r="E7" s="114"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
       <c r="F7" s="16"/>
       <c r="G7" s="17"/>
-      <c r="H7" s="109" t="s">
+      <c r="H7" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="110"/>
-[...1 lines deleted...]
-      <c r="K7" s="110"/>
+      <c r="I7" s="102"/>
+      <c r="J7" s="102"/>
+      <c r="K7" s="102"/>
       <c r="L7" s="18"/>
       <c r="M7" s="19"/>
-      <c r="N7" s="109" t="s">
+      <c r="N7" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="O7" s="110"/>
-[...1 lines deleted...]
-      <c r="Q7" s="110"/>
+      <c r="O7" s="102"/>
+      <c r="P7" s="102"/>
+      <c r="Q7" s="102"/>
       <c r="R7" s="20"/>
       <c r="S7" s="19"/>
-      <c r="T7" s="109" t="s">
+      <c r="T7" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="U7" s="110"/>
-[...1 lines deleted...]
-      <c r="W7" s="110"/>
+      <c r="U7" s="102"/>
+      <c r="V7" s="102"/>
+      <c r="W7" s="102"/>
       <c r="X7" s="18"/>
       <c r="Y7" s="19"/>
-      <c r="Z7" s="109" t="s">
+      <c r="Z7" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="110"/>
-[...1 lines deleted...]
-      <c r="AC7" s="110"/>
+      <c r="AA7" s="102"/>
+      <c r="AB7" s="102"/>
+      <c r="AC7" s="102"/>
       <c r="AD7" s="21"/>
     </row>
     <row r="8" spans="1:30" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="115"/>
-[...3 lines deleted...]
-      <c r="E8" s="115"/>
+      <c r="A8" s="107"/>
+      <c r="B8" s="107"/>
+      <c r="C8" s="107"/>
+      <c r="D8" s="107"/>
+      <c r="E8" s="107"/>
       <c r="F8" s="23"/>
       <c r="G8" s="24"/>
-      <c r="H8" s="111"/>
-[...2 lines deleted...]
-      <c r="K8" s="111"/>
+      <c r="H8" s="103"/>
+      <c r="I8" s="103"/>
+      <c r="J8" s="103"/>
+      <c r="K8" s="103"/>
       <c r="L8" s="25"/>
       <c r="M8" s="26"/>
-      <c r="N8" s="111"/>
-[...2 lines deleted...]
-      <c r="Q8" s="111"/>
+      <c r="N8" s="103"/>
+      <c r="O8" s="103"/>
+      <c r="P8" s="103"/>
+      <c r="Q8" s="103"/>
       <c r="R8" s="27"/>
       <c r="S8" s="26"/>
-      <c r="T8" s="111"/>
-[...2 lines deleted...]
-      <c r="W8" s="111"/>
+      <c r="T8" s="103"/>
+      <c r="U8" s="103"/>
+      <c r="V8" s="103"/>
+      <c r="W8" s="103"/>
       <c r="X8" s="25"/>
       <c r="Y8" s="26"/>
-      <c r="Z8" s="111"/>
-[...2 lines deleted...]
-      <c r="AC8" s="111"/>
+      <c r="Z8" s="103"/>
+      <c r="AA8" s="103"/>
+      <c r="AB8" s="103"/>
+      <c r="AC8" s="103"/>
       <c r="AD8" s="28"/>
     </row>
     <row r="9" spans="1:30" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="115"/>
-[...3 lines deleted...]
-      <c r="E9" s="115"/>
+      <c r="A9" s="107"/>
+      <c r="B9" s="107"/>
+      <c r="C9" s="107"/>
+      <c r="D9" s="107"/>
+      <c r="E9" s="107"/>
       <c r="F9" s="23"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="29"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="32"/>
       <c r="M9" s="29"/>
       <c r="N9" s="30"/>
       <c r="O9" s="29"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="32"/>
       <c r="R9" s="32"/>
       <c r="S9" s="29"/>
       <c r="T9" s="30"/>
       <c r="U9" s="29"/>
       <c r="V9" s="31"/>
       <c r="W9" s="31"/>
       <c r="X9" s="32"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="30"/>
       <c r="AA9" s="29"/>
       <c r="AB9" s="32"/>
       <c r="AC9" s="33"/>
       <c r="AD9" s="33"/>
     </row>
     <row r="10" spans="1:30" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="115"/>
-[...3 lines deleted...]
-      <c r="E10" s="115"/>
+      <c r="A10" s="107"/>
+      <c r="B10" s="107"/>
+      <c r="C10" s="107"/>
+      <c r="D10" s="107"/>
+      <c r="E10" s="107"/>
       <c r="F10" s="23"/>
       <c r="G10" s="34" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="35" t="s">
         <v>6</v>
       </c>
       <c r="I10" s="36" t="s">
         <v>7</v>
       </c>
       <c r="J10" s="36" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="36" t="s">
         <v>9</v>
       </c>
       <c r="L10" s="36" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="34" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="35" t="s">
         <v>6</v>
       </c>
@@ -2078,55 +2075,55 @@
         <v>9</v>
       </c>
       <c r="X10" s="36" t="s">
         <v>76</v>
       </c>
       <c r="Y10" s="34" t="s">
         <v>74</v>
       </c>
       <c r="Z10" s="35" t="s">
         <v>6</v>
       </c>
       <c r="AA10" s="35" t="s">
         <v>7</v>
       </c>
       <c r="AB10" s="37" t="s">
         <v>8</v>
       </c>
       <c r="AC10" s="38" t="s">
         <v>9</v>
       </c>
       <c r="AD10" s="38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:30" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="116"/>
-[...3 lines deleted...]
-      <c r="E11" s="116"/>
+      <c r="A11" s="108"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="108"/>
+      <c r="D11" s="108"/>
+      <c r="E11" s="108"/>
       <c r="F11" s="39"/>
       <c r="G11" s="40"/>
       <c r="H11" s="27"/>
       <c r="I11" s="40"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="42"/>
       <c r="M11" s="40"/>
       <c r="N11" s="27"/>
       <c r="O11" s="40"/>
       <c r="P11" s="42"/>
       <c r="Q11" s="42"/>
       <c r="R11" s="42"/>
       <c r="S11" s="40"/>
       <c r="T11" s="27"/>
       <c r="U11" s="40"/>
       <c r="V11" s="41"/>
       <c r="W11" s="41"/>
       <c r="X11" s="42"/>
       <c r="Y11" s="40"/>
       <c r="Z11" s="27"/>
       <c r="AA11" s="40"/>
       <c r="AB11" s="42"/>
       <c r="AC11" s="43"/>
       <c r="AD11" s="43"/>
@@ -2187,56 +2184,56 @@
         <v>12</v>
       </c>
       <c r="X12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="Y12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="Z12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="AA12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="AB12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="AC12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="AD12" s="48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:30" s="57" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="106" t="s">
+      <c r="A13" s="110" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="107"/>
-[...1 lines deleted...]
-      <c r="D13" s="107"/>
+      <c r="B13" s="111"/>
+      <c r="C13" s="111"/>
+      <c r="D13" s="111"/>
       <c r="E13" s="50">
         <v>1</v>
       </c>
       <c r="F13" s="51"/>
       <c r="G13" s="52">
         <v>457900</v>
       </c>
       <c r="H13" s="52">
         <v>448700</v>
       </c>
       <c r="I13" s="52">
         <v>443200</v>
       </c>
       <c r="J13" s="52">
         <v>437000</v>
       </c>
       <c r="K13" s="53">
         <v>430000</v>
       </c>
       <c r="L13" s="53">
         <v>422600</v>
       </c>
       <c r="M13" s="54" t="s">
         <v>14</v>
       </c>
@@ -2351,56 +2348,56 @@
         <v>15</v>
       </c>
       <c r="N15" s="62"/>
       <c r="O15" s="60"/>
       <c r="P15" s="60"/>
       <c r="Q15" s="60"/>
       <c r="R15" s="60"/>
       <c r="S15" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T15" s="62"/>
       <c r="U15" s="60"/>
       <c r="V15" s="60"/>
       <c r="W15" s="60"/>
       <c r="X15" s="60"/>
       <c r="Y15" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z15" s="62"/>
       <c r="AA15" s="60"/>
       <c r="AB15" s="60"/>
       <c r="AC15" s="60"/>
       <c r="AD15" s="60"/>
     </row>
     <row r="16" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="105" t="s">
+      <c r="A16" s="112" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="101"/>
-[...1 lines deleted...]
-      <c r="D16" s="101"/>
+      <c r="B16" s="109"/>
+      <c r="C16" s="109"/>
+      <c r="D16" s="109"/>
       <c r="E16" s="58">
         <v>2</v>
       </c>
       <c r="F16" s="59"/>
       <c r="G16" s="60">
         <v>156200</v>
       </c>
       <c r="H16" s="60">
         <v>151500</v>
       </c>
       <c r="I16" s="60">
         <v>149700</v>
       </c>
       <c r="J16" s="60">
         <v>147700</v>
       </c>
       <c r="K16" s="63">
         <v>145300</v>
       </c>
       <c r="L16" s="63">
         <v>143300</v>
       </c>
       <c r="M16" s="54" t="s">
         <v>14</v>
       </c>
@@ -2476,55 +2473,55 @@
       </c>
       <c r="N17" s="62"/>
       <c r="O17" s="60"/>
       <c r="P17" s="60"/>
       <c r="Q17" s="60"/>
       <c r="R17" s="60"/>
       <c r="S17" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T17" s="62"/>
       <c r="U17" s="61"/>
       <c r="V17" s="61"/>
       <c r="W17" s="61"/>
       <c r="X17" s="61"/>
       <c r="Y17" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z17" s="62"/>
       <c r="AA17" s="61"/>
       <c r="AB17" s="61"/>
       <c r="AC17" s="61"/>
       <c r="AD17" s="61"/>
     </row>
     <row r="18" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="9"/>
-      <c r="B18" s="105" t="s">
+      <c r="B18" s="112" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="101"/>
-      <c r="D18" s="101"/>
+      <c r="C18" s="109"/>
+      <c r="D18" s="109"/>
       <c r="E18" s="58">
         <v>3</v>
       </c>
       <c r="F18" s="59"/>
       <c r="G18" s="60">
         <v>30900</v>
       </c>
       <c r="H18" s="60">
         <v>29800</v>
       </c>
       <c r="I18" s="60">
         <v>29200</v>
       </c>
       <c r="J18" s="60">
         <v>28100</v>
       </c>
       <c r="K18" s="60">
         <v>27300</v>
       </c>
       <c r="L18" s="60">
         <v>26600</v>
       </c>
       <c r="M18" s="62">
         <v>4210</v>
       </c>
@@ -2729,54 +2726,54 @@
       <c r="X20" s="60">
         <v>194900</v>
       </c>
       <c r="Y20" s="62">
         <v>230900</v>
       </c>
       <c r="Z20" s="62">
         <v>214800</v>
       </c>
       <c r="AA20" s="60">
         <v>205700</v>
       </c>
       <c r="AB20" s="60">
         <v>187400</v>
       </c>
       <c r="AC20" s="60">
         <v>185500</v>
       </c>
       <c r="AD20" s="60">
         <v>180900</v>
       </c>
     </row>
     <row r="21" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="67"/>
       <c r="B21" s="68"/>
-      <c r="C21" s="101" t="s">
+      <c r="C21" s="109" t="s">
         <v>20</v>
       </c>
-      <c r="D21" s="101"/>
+      <c r="D21" s="109"/>
       <c r="E21" s="58">
         <v>6</v>
       </c>
       <c r="F21" s="59"/>
       <c r="G21" s="60">
         <v>20500</v>
       </c>
       <c r="H21" s="60">
         <v>19900</v>
       </c>
       <c r="I21" s="60">
         <v>19500</v>
       </c>
       <c r="J21" s="60">
         <v>18800</v>
       </c>
       <c r="K21" s="60">
         <v>18100</v>
       </c>
       <c r="L21" s="60">
         <v>17800</v>
       </c>
       <c r="M21" s="62">
         <v>4110</v>
       </c>
@@ -2852,55 +2849,55 @@
       </c>
       <c r="N22" s="62"/>
       <c r="O22" s="60"/>
       <c r="P22" s="60"/>
       <c r="Q22" s="60"/>
       <c r="R22" s="60"/>
       <c r="S22" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T22" s="62"/>
       <c r="U22" s="60"/>
       <c r="V22" s="60"/>
       <c r="W22" s="60"/>
       <c r="X22" s="60"/>
       <c r="Y22" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z22" s="62"/>
       <c r="AA22" s="60"/>
       <c r="AB22" s="60"/>
       <c r="AC22" s="60"/>
       <c r="AD22" s="60"/>
     </row>
     <row r="23" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="9"/>
-      <c r="B23" s="105" t="s">
+      <c r="B23" s="112" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="104"/>
-      <c r="D23" s="104"/>
+      <c r="C23" s="113"/>
+      <c r="D23" s="113"/>
       <c r="E23" s="58">
         <v>7</v>
       </c>
       <c r="F23" s="59"/>
       <c r="G23" s="60">
         <v>4210</v>
       </c>
       <c r="H23" s="60">
         <v>4160</v>
       </c>
       <c r="I23" s="60">
         <v>4010</v>
       </c>
       <c r="J23" s="60">
         <v>3870</v>
       </c>
       <c r="K23" s="60">
         <v>3720</v>
       </c>
       <c r="L23" s="60">
         <v>3680</v>
       </c>
       <c r="M23" s="62">
         <v>2670</v>
       </c>
@@ -2976,55 +2973,55 @@
       </c>
       <c r="N24" s="62"/>
       <c r="O24" s="60"/>
       <c r="P24" s="60"/>
       <c r="Q24" s="60"/>
       <c r="R24" s="60"/>
       <c r="S24" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T24" s="62"/>
       <c r="U24" s="60"/>
       <c r="V24" s="60"/>
       <c r="W24" s="60"/>
       <c r="X24" s="60"/>
       <c r="Y24" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z24" s="62"/>
       <c r="AA24" s="60"/>
       <c r="AB24" s="60"/>
       <c r="AC24" s="60"/>
       <c r="AD24" s="60"/>
     </row>
     <row r="25" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="9"/>
-      <c r="B25" s="105" t="s">
+      <c r="B25" s="112" t="s">
         <v>22</v>
       </c>
-      <c r="C25" s="104"/>
-      <c r="D25" s="104"/>
+      <c r="C25" s="113"/>
+      <c r="D25" s="113"/>
       <c r="E25" s="58">
         <v>8</v>
       </c>
       <c r="F25" s="59"/>
       <c r="G25" s="60">
         <v>17000</v>
       </c>
       <c r="H25" s="60">
         <v>16800</v>
       </c>
       <c r="I25" s="60">
         <v>16900</v>
       </c>
       <c r="J25" s="60">
         <v>16500</v>
       </c>
       <c r="K25" s="60">
         <v>16300</v>
       </c>
       <c r="L25" s="60">
         <v>16000</v>
       </c>
       <c r="M25" s="62">
         <v>3500</v>
       </c>
@@ -3061,54 +3058,54 @@
       <c r="X25" s="60">
         <v>530900</v>
       </c>
       <c r="Y25" s="62">
         <v>533800</v>
       </c>
       <c r="Z25" s="62">
         <v>525900</v>
       </c>
       <c r="AA25" s="60">
         <v>572400</v>
       </c>
       <c r="AB25" s="60">
         <v>525200</v>
       </c>
       <c r="AC25" s="60">
         <v>512400</v>
       </c>
       <c r="AD25" s="60">
         <v>480500</v>
       </c>
     </row>
     <row r="26" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="67"/>
       <c r="B26" s="68"/>
-      <c r="C26" s="101" t="s">
+      <c r="C26" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="D26" s="101"/>
+      <c r="D26" s="109"/>
       <c r="E26" s="58">
         <v>9</v>
       </c>
       <c r="F26" s="59"/>
       <c r="G26" s="60">
         <v>4150</v>
       </c>
       <c r="H26" s="60">
         <v>4070</v>
       </c>
       <c r="I26" s="60">
         <v>4100</v>
       </c>
       <c r="J26" s="60">
         <v>3980</v>
       </c>
       <c r="K26" s="60">
         <v>3930</v>
       </c>
       <c r="L26" s="60">
         <v>3770</v>
       </c>
       <c r="M26" s="62">
         <v>3900</v>
       </c>
@@ -3352,55 +3349,55 @@
       </c>
       <c r="N29" s="62"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="60"/>
       <c r="S29" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T29" s="62"/>
       <c r="U29" s="60"/>
       <c r="V29" s="60"/>
       <c r="W29" s="60"/>
       <c r="X29" s="60"/>
       <c r="Y29" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z29" s="62"/>
       <c r="AA29" s="60"/>
       <c r="AB29" s="60"/>
       <c r="AC29" s="60"/>
       <c r="AD29" s="60"/>
     </row>
     <row r="30" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="9"/>
-      <c r="B30" s="105" t="s">
+      <c r="B30" s="112" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="104"/>
-      <c r="D30" s="104"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="113"/>
       <c r="E30" s="58">
         <v>12</v>
       </c>
       <c r="F30" s="59"/>
       <c r="G30" s="60">
         <v>7540</v>
       </c>
       <c r="H30" s="60">
         <v>7320</v>
       </c>
       <c r="I30" s="60">
         <v>7410</v>
       </c>
       <c r="J30" s="60">
         <v>7140</v>
       </c>
       <c r="K30" s="60">
         <v>6880</v>
       </c>
       <c r="L30" s="60">
         <v>6700</v>
       </c>
       <c r="M30" s="62">
         <v>1810</v>
       </c>
@@ -3476,55 +3473,55 @@
       </c>
       <c r="N31" s="62"/>
       <c r="O31" s="60"/>
       <c r="P31" s="60"/>
       <c r="Q31" s="60"/>
       <c r="R31" s="60"/>
       <c r="S31" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T31" s="62"/>
       <c r="U31" s="60"/>
       <c r="V31" s="60"/>
       <c r="W31" s="60"/>
       <c r="X31" s="60"/>
       <c r="Y31" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z31" s="62"/>
       <c r="AA31" s="60"/>
       <c r="AB31" s="60"/>
       <c r="AC31" s="60"/>
       <c r="AD31" s="60"/>
     </row>
     <row r="32" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="9"/>
-      <c r="B32" s="105" t="s">
+      <c r="B32" s="112" t="s">
         <v>27</v>
       </c>
-      <c r="C32" s="104"/>
-      <c r="D32" s="104"/>
+      <c r="C32" s="113"/>
+      <c r="D32" s="113"/>
       <c r="E32" s="58">
         <v>13</v>
       </c>
       <c r="F32" s="59"/>
       <c r="G32" s="60">
         <v>3910</v>
       </c>
       <c r="H32" s="60">
         <v>3920</v>
       </c>
       <c r="I32" s="60">
         <v>3980</v>
       </c>
       <c r="J32" s="60">
         <v>4020</v>
       </c>
       <c r="K32" s="60">
         <v>4040</v>
       </c>
       <c r="L32" s="60">
         <v>4030</v>
       </c>
       <c r="M32" s="62">
         <v>1350</v>
       </c>
@@ -3600,55 +3597,55 @@
       </c>
       <c r="N33" s="62"/>
       <c r="O33" s="60"/>
       <c r="P33" s="60"/>
       <c r="Q33" s="60"/>
       <c r="R33" s="60"/>
       <c r="S33" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T33" s="62"/>
       <c r="U33" s="60"/>
       <c r="V33" s="60"/>
       <c r="W33" s="60"/>
       <c r="X33" s="60"/>
       <c r="Y33" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z33" s="62"/>
       <c r="AA33" s="60"/>
       <c r="AB33" s="60"/>
       <c r="AC33" s="60"/>
       <c r="AD33" s="60"/>
     </row>
     <row r="34" spans="1:30" s="74" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="69"/>
-      <c r="B34" s="108" t="s">
+      <c r="B34" s="114" t="s">
         <v>28</v>
       </c>
-      <c r="C34" s="108"/>
-      <c r="D34" s="108"/>
+      <c r="C34" s="114"/>
+      <c r="D34" s="114"/>
       <c r="E34" s="70">
         <v>14</v>
       </c>
       <c r="F34" s="71"/>
       <c r="G34" s="72">
         <v>74400</v>
       </c>
       <c r="H34" s="72">
         <v>71900</v>
       </c>
       <c r="I34" s="60">
         <v>70900</v>
       </c>
       <c r="J34" s="60">
         <v>71400</v>
       </c>
       <c r="K34" s="60">
         <v>71200</v>
       </c>
       <c r="L34" s="60">
         <v>70900</v>
       </c>
       <c r="M34" s="73">
         <v>3220</v>
       </c>
@@ -3685,54 +3682,54 @@
       <c r="X34" s="60">
         <v>2295000</v>
       </c>
       <c r="Y34" s="73">
         <v>2027000</v>
       </c>
       <c r="Z34" s="73">
         <v>1857000</v>
       </c>
       <c r="AA34" s="60">
         <v>1823000</v>
       </c>
       <c r="AB34" s="60">
         <v>1933000</v>
       </c>
       <c r="AC34" s="60">
         <v>2021000</v>
       </c>
       <c r="AD34" s="60">
         <v>1972000</v>
       </c>
     </row>
     <row r="35" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="9"/>
       <c r="B35" s="67"/>
-      <c r="C35" s="101" t="s">
+      <c r="C35" s="109" t="s">
         <v>29</v>
       </c>
-      <c r="D35" s="101"/>
+      <c r="D35" s="109"/>
       <c r="E35" s="58">
         <v>15</v>
       </c>
       <c r="F35" s="59"/>
       <c r="G35" s="60">
         <v>72000</v>
       </c>
       <c r="H35" s="60">
         <v>69600</v>
       </c>
       <c r="I35" s="60">
         <v>68500</v>
       </c>
       <c r="J35" s="60">
         <v>69100</v>
       </c>
       <c r="K35" s="60">
         <v>69000</v>
       </c>
       <c r="L35" s="60">
         <v>68700</v>
       </c>
       <c r="M35" s="62">
         <v>3270</v>
       </c>
@@ -3769,54 +3766,54 @@
       <c r="X35" s="60">
         <v>2263000</v>
       </c>
       <c r="Y35" s="62">
         <v>1996000</v>
       </c>
       <c r="Z35" s="62">
         <v>1827000</v>
       </c>
       <c r="AA35" s="60">
         <v>1796000</v>
       </c>
       <c r="AB35" s="60">
         <v>1904000</v>
       </c>
       <c r="AC35" s="60">
         <v>1991000</v>
       </c>
       <c r="AD35" s="60">
         <v>1947000</v>
       </c>
     </row>
     <row r="36" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="68"/>
       <c r="B36" s="68"/>
-      <c r="C36" s="101" t="s">
+      <c r="C36" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="D36" s="101"/>
+      <c r="D36" s="109"/>
       <c r="E36" s="58">
         <v>16</v>
       </c>
       <c r="F36" s="59"/>
       <c r="G36" s="60">
         <v>2410</v>
       </c>
       <c r="H36" s="60">
         <v>2310</v>
       </c>
       <c r="I36" s="60">
         <v>2400</v>
       </c>
       <c r="J36" s="60">
         <v>2260</v>
       </c>
       <c r="K36" s="60">
         <v>2200</v>
       </c>
       <c r="L36" s="60">
         <v>2140</v>
       </c>
       <c r="M36" s="62">
         <v>1730</v>
       </c>
@@ -3892,55 +3889,55 @@
       </c>
       <c r="N37" s="62"/>
       <c r="O37" s="60"/>
       <c r="P37" s="60"/>
       <c r="Q37" s="60"/>
       <c r="R37" s="60"/>
       <c r="S37" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T37" s="62"/>
       <c r="U37" s="60"/>
       <c r="V37" s="60"/>
       <c r="W37" s="60"/>
       <c r="X37" s="60"/>
       <c r="Y37" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z37" s="62"/>
       <c r="AA37" s="60"/>
       <c r="AB37" s="60"/>
       <c r="AC37" s="60"/>
       <c r="AD37" s="60"/>
     </row>
     <row r="38" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="9"/>
-      <c r="B38" s="105" t="s">
+      <c r="B38" s="112" t="s">
         <v>31</v>
       </c>
-      <c r="C38" s="104"/>
-      <c r="D38" s="104"/>
+      <c r="C38" s="113"/>
+      <c r="D38" s="113"/>
       <c r="E38" s="58">
         <v>17</v>
       </c>
       <c r="F38" s="59"/>
       <c r="G38" s="63">
         <v>11100</v>
       </c>
       <c r="H38" s="63">
         <v>10700</v>
       </c>
       <c r="I38" s="63">
         <v>10400</v>
       </c>
       <c r="J38" s="63">
         <v>10100</v>
       </c>
       <c r="K38" s="63">
         <v>9580</v>
       </c>
       <c r="L38" s="63">
         <v>9260</v>
       </c>
       <c r="M38" s="65">
         <v>1260</v>
       </c>
@@ -3977,54 +3974,54 @@
       <c r="X38" s="63">
         <v>118900</v>
       </c>
       <c r="Y38" s="65">
         <v>92100</v>
       </c>
       <c r="Z38" s="65">
         <v>92400</v>
       </c>
       <c r="AA38" s="63">
         <v>96100</v>
       </c>
       <c r="AB38" s="63">
         <v>94300</v>
       </c>
       <c r="AC38" s="63">
         <v>86300</v>
       </c>
       <c r="AD38" s="63">
         <v>81000</v>
       </c>
     </row>
     <row r="39" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="9"/>
       <c r="B39" s="67"/>
-      <c r="C39" s="101" t="s">
+      <c r="C39" s="109" t="s">
         <v>32</v>
       </c>
-      <c r="D39" s="101"/>
+      <c r="D39" s="109"/>
       <c r="E39" s="58">
         <v>18</v>
       </c>
       <c r="F39" s="59"/>
       <c r="G39" s="63">
         <v>11100</v>
       </c>
       <c r="H39" s="63">
         <v>10700</v>
       </c>
       <c r="I39" s="63">
         <v>10400</v>
       </c>
       <c r="J39" s="63">
         <v>10100</v>
       </c>
       <c r="K39" s="63">
         <v>9570</v>
       </c>
       <c r="L39" s="63">
         <v>9260</v>
       </c>
       <c r="M39" s="65">
         <v>1260</v>
       </c>
@@ -4061,54 +4058,54 @@
       <c r="X39" s="63">
         <v>118800</v>
       </c>
       <c r="Y39" s="65">
         <v>92100</v>
       </c>
       <c r="Z39" s="65">
         <v>92300</v>
       </c>
       <c r="AA39" s="63">
         <v>96000</v>
       </c>
       <c r="AB39" s="63">
         <v>94300</v>
       </c>
       <c r="AC39" s="63">
         <v>86300</v>
       </c>
       <c r="AD39" s="63">
         <v>80900</v>
       </c>
     </row>
     <row r="40" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="9"/>
       <c r="B40" s="66"/>
-      <c r="C40" s="101" t="s">
+      <c r="C40" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="D40" s="101"/>
+      <c r="D40" s="109"/>
       <c r="E40" s="58">
         <v>19</v>
       </c>
       <c r="F40" s="59"/>
       <c r="G40" s="65">
         <v>10</v>
       </c>
       <c r="H40" s="65">
         <v>9</v>
       </c>
       <c r="I40" s="63">
         <v>8</v>
       </c>
       <c r="J40" s="63">
         <v>10</v>
       </c>
       <c r="K40" s="63">
         <v>9</v>
       </c>
       <c r="L40" s="63">
         <v>9</v>
       </c>
       <c r="M40" s="65">
         <v>549</v>
       </c>
@@ -4184,55 +4181,55 @@
       </c>
       <c r="N41" s="62"/>
       <c r="O41" s="76"/>
       <c r="P41" s="76"/>
       <c r="Q41" s="76"/>
       <c r="R41" s="76"/>
       <c r="S41" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T41" s="62"/>
       <c r="U41" s="60"/>
       <c r="V41" s="60"/>
       <c r="W41" s="60"/>
       <c r="X41" s="60"/>
       <c r="Y41" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z41" s="62"/>
       <c r="AA41" s="60"/>
       <c r="AB41" s="60"/>
       <c r="AC41" s="60"/>
       <c r="AD41" s="60"/>
     </row>
     <row r="42" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="67"/>
-      <c r="B42" s="105" t="s">
+      <c r="B42" s="112" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="104"/>
-      <c r="D42" s="104"/>
+      <c r="C42" s="113"/>
+      <c r="D42" s="113"/>
       <c r="E42" s="58">
         <v>20</v>
       </c>
       <c r="F42" s="59"/>
       <c r="G42" s="60">
         <v>7130</v>
       </c>
       <c r="H42" s="60">
         <v>6930</v>
       </c>
       <c r="I42" s="60">
         <v>6890</v>
       </c>
       <c r="J42" s="60">
         <v>6630</v>
       </c>
       <c r="K42" s="60">
         <v>6350</v>
       </c>
       <c r="L42" s="60">
         <v>6170</v>
       </c>
       <c r="M42" s="62">
         <v>2420</v>
       </c>
@@ -4263,51 +4260,51 @@
       <c r="V42" s="60">
         <v>157200</v>
       </c>
       <c r="W42" s="60">
         <v>163700</v>
       </c>
       <c r="X42" s="60">
         <v>148400</v>
       </c>
       <c r="Y42" s="62">
         <v>145500</v>
       </c>
       <c r="Z42" s="62">
         <v>144300</v>
       </c>
       <c r="AA42" s="60">
         <v>150000</v>
       </c>
       <c r="AB42" s="60">
         <v>133300</v>
       </c>
       <c r="AC42" s="60">
         <v>138800</v>
       </c>
       <c r="AD42" s="60">
-        <v>126800</v>
+        <v>126900</v>
       </c>
     </row>
     <row r="43" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="9"/>
       <c r="B43" s="9"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
       <c r="E43" s="58"/>
       <c r="F43" s="59"/>
       <c r="G43" s="60" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="60"/>
       <c r="I43" s="60"/>
       <c r="J43" s="60"/>
       <c r="K43" s="60"/>
       <c r="L43" s="60"/>
       <c r="M43" s="62" t="s">
         <v>15</v>
       </c>
       <c r="N43" s="62"/>
       <c r="O43" s="76"/>
       <c r="P43" s="76"/>
       <c r="Q43" s="76"/>
       <c r="R43" s="76"/>
@@ -4347,56 +4344,56 @@
         <v>15</v>
       </c>
       <c r="N44" s="62"/>
       <c r="O44" s="76"/>
       <c r="P44" s="76"/>
       <c r="Q44" s="76"/>
       <c r="R44" s="76"/>
       <c r="S44" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T44" s="62"/>
       <c r="U44" s="60"/>
       <c r="V44" s="60"/>
       <c r="W44" s="60"/>
       <c r="X44" s="60"/>
       <c r="Y44" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z44" s="62"/>
       <c r="AA44" s="60"/>
       <c r="AB44" s="60"/>
       <c r="AC44" s="60"/>
       <c r="AD44" s="60"/>
     </row>
     <row r="45" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="101" t="s">
+      <c r="A45" s="109" t="s">
         <v>35</v>
       </c>
-      <c r="B45" s="104"/>
-[...1 lines deleted...]
-      <c r="D45" s="104"/>
+      <c r="B45" s="113"/>
+      <c r="C45" s="113"/>
+      <c r="D45" s="113"/>
       <c r="E45" s="58">
         <v>21</v>
       </c>
       <c r="F45" s="59"/>
       <c r="G45" s="60">
         <v>183200</v>
       </c>
       <c r="H45" s="60">
         <v>181400</v>
       </c>
       <c r="I45" s="60">
         <v>180100</v>
       </c>
       <c r="J45" s="60">
         <v>178300</v>
       </c>
       <c r="K45" s="63">
         <v>176700</v>
       </c>
       <c r="L45" s="63">
         <v>173300</v>
       </c>
       <c r="M45" s="64" t="s">
         <v>14</v>
       </c>
@@ -4472,55 +4469,55 @@
       </c>
       <c r="N46" s="62"/>
       <c r="O46" s="76"/>
       <c r="P46" s="76"/>
       <c r="Q46" s="76"/>
       <c r="R46" s="76"/>
       <c r="S46" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T46" s="62"/>
       <c r="U46" s="61"/>
       <c r="V46" s="61"/>
       <c r="W46" s="61"/>
       <c r="X46" s="61"/>
       <c r="Y46" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z46" s="62"/>
       <c r="AA46" s="60"/>
       <c r="AB46" s="60"/>
       <c r="AC46" s="60"/>
       <c r="AD46" s="60"/>
     </row>
     <row r="47" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="9"/>
-      <c r="B47" s="101" t="s">
+      <c r="B47" s="109" t="s">
         <v>36</v>
       </c>
-      <c r="C47" s="101"/>
-      <c r="D47" s="101"/>
+      <c r="C47" s="109"/>
+      <c r="D47" s="109"/>
       <c r="E47" s="58">
         <v>22</v>
       </c>
       <c r="F47" s="59"/>
       <c r="G47" s="60">
         <v>16700</v>
       </c>
       <c r="H47" s="60">
         <v>16600</v>
       </c>
       <c r="I47" s="60">
         <v>16500</v>
       </c>
       <c r="J47" s="60">
         <v>16000</v>
       </c>
       <c r="K47" s="60">
         <v>15600</v>
       </c>
       <c r="L47" s="60">
         <v>15300</v>
       </c>
       <c r="M47" s="62">
         <v>5240</v>
       </c>
@@ -4725,54 +4722,54 @@
       <c r="X49" s="60">
         <v>154100</v>
       </c>
       <c r="Y49" s="62">
         <v>163200</v>
       </c>
       <c r="Z49" s="62">
         <v>149800</v>
       </c>
       <c r="AA49" s="60">
         <v>149500</v>
       </c>
       <c r="AB49" s="60">
         <v>153500</v>
       </c>
       <c r="AC49" s="60">
         <v>146300</v>
       </c>
       <c r="AD49" s="60">
         <v>141000</v>
       </c>
     </row>
     <row r="50" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="67"/>
       <c r="B50" s="68"/>
-      <c r="C50" s="101" t="s">
+      <c r="C50" s="109" t="s">
         <v>32</v>
       </c>
-      <c r="D50" s="101"/>
+      <c r="D50" s="109"/>
       <c r="E50" s="58">
         <v>25</v>
       </c>
       <c r="F50" s="59"/>
       <c r="G50" s="60">
         <v>12500</v>
       </c>
       <c r="H50" s="60">
         <v>12500</v>
       </c>
       <c r="I50" s="60">
         <v>12300</v>
       </c>
       <c r="J50" s="60">
         <v>11800</v>
       </c>
       <c r="K50" s="60">
         <v>11600</v>
       </c>
       <c r="L50" s="60">
         <v>11400</v>
       </c>
       <c r="M50" s="62">
         <v>4630</v>
       </c>
@@ -4848,55 +4845,55 @@
       </c>
       <c r="N51" s="62"/>
       <c r="O51" s="76"/>
       <c r="P51" s="76"/>
       <c r="Q51" s="76"/>
       <c r="R51" s="76"/>
       <c r="S51" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T51" s="62"/>
       <c r="U51" s="60"/>
       <c r="V51" s="60"/>
       <c r="W51" s="60"/>
       <c r="X51" s="60"/>
       <c r="Y51" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z51" s="62"/>
       <c r="AA51" s="60"/>
       <c r="AB51" s="60"/>
       <c r="AC51" s="60"/>
       <c r="AD51" s="60"/>
     </row>
     <row r="52" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="9"/>
-      <c r="B52" s="105" t="s">
+      <c r="B52" s="112" t="s">
         <v>37</v>
       </c>
-      <c r="C52" s="105"/>
-      <c r="D52" s="105"/>
+      <c r="C52" s="112"/>
+      <c r="D52" s="112"/>
       <c r="E52" s="58">
         <v>26</v>
       </c>
       <c r="F52" s="59"/>
       <c r="G52" s="60">
         <v>7300</v>
       </c>
       <c r="H52" s="60">
         <v>7550</v>
       </c>
       <c r="I52" s="60">
         <v>7420</v>
       </c>
       <c r="J52" s="60">
         <v>7390</v>
       </c>
       <c r="K52" s="60">
         <v>7440</v>
       </c>
       <c r="L52" s="60">
         <v>7380</v>
       </c>
       <c r="M52" s="64">
         <v>1570</v>
       </c>
@@ -4972,55 +4969,55 @@
       </c>
       <c r="N53" s="62"/>
       <c r="O53" s="76"/>
       <c r="P53" s="76"/>
       <c r="Q53" s="76"/>
       <c r="R53" s="76"/>
       <c r="S53" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T53" s="62"/>
       <c r="U53" s="60"/>
       <c r="V53" s="60"/>
       <c r="W53" s="60"/>
       <c r="X53" s="60"/>
       <c r="Y53" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z53" s="62"/>
       <c r="AA53" s="60"/>
       <c r="AB53" s="60"/>
       <c r="AC53" s="60"/>
       <c r="AD53" s="60"/>
     </row>
     <row r="54" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="9"/>
-      <c r="B54" s="101" t="s">
+      <c r="B54" s="109" t="s">
         <v>38</v>
       </c>
-      <c r="C54" s="101"/>
-      <c r="D54" s="101"/>
+      <c r="C54" s="109"/>
+      <c r="D54" s="109"/>
       <c r="E54" s="58">
         <v>27</v>
       </c>
       <c r="F54" s="59"/>
       <c r="G54" s="60">
         <v>34600</v>
       </c>
       <c r="H54" s="60">
         <v>34000</v>
       </c>
       <c r="I54" s="60">
         <v>34300</v>
       </c>
       <c r="J54" s="60">
         <v>33900</v>
       </c>
       <c r="K54" s="60">
         <v>33700</v>
       </c>
       <c r="L54" s="60">
         <v>32700</v>
       </c>
       <c r="M54" s="62">
         <v>4250</v>
       </c>
@@ -5141,54 +5138,54 @@
       <c r="X55" s="60">
         <v>338900</v>
       </c>
       <c r="Y55" s="62">
         <v>323700</v>
       </c>
       <c r="Z55" s="62">
         <v>323900</v>
       </c>
       <c r="AA55" s="60">
         <v>339300</v>
       </c>
       <c r="AB55" s="60">
         <v>328300</v>
       </c>
       <c r="AC55" s="60">
         <v>322500</v>
       </c>
       <c r="AD55" s="60">
         <v>308600</v>
       </c>
     </row>
     <row r="56" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="67"/>
       <c r="B56" s="68"/>
-      <c r="C56" s="101" t="s">
+      <c r="C56" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="D56" s="101"/>
+      <c r="D56" s="109"/>
       <c r="E56" s="58">
         <v>29</v>
       </c>
       <c r="F56" s="59"/>
       <c r="G56" s="60">
         <v>10300</v>
       </c>
       <c r="H56" s="60">
         <v>10100</v>
       </c>
       <c r="I56" s="60">
         <v>10500</v>
       </c>
       <c r="J56" s="60">
         <v>10200</v>
       </c>
       <c r="K56" s="60">
         <v>10200</v>
       </c>
       <c r="L56" s="60">
         <v>9670</v>
       </c>
       <c r="M56" s="62">
         <v>4860</v>
       </c>
@@ -5348,55 +5345,55 @@
       </c>
       <c r="N58" s="62"/>
       <c r="O58" s="76"/>
       <c r="P58" s="76"/>
       <c r="Q58" s="76"/>
       <c r="R58" s="76"/>
       <c r="S58" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T58" s="62"/>
       <c r="U58" s="60"/>
       <c r="V58" s="60"/>
       <c r="W58" s="60"/>
       <c r="X58" s="60"/>
       <c r="Y58" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z58" s="62"/>
       <c r="AA58" s="60"/>
       <c r="AB58" s="60"/>
       <c r="AC58" s="60"/>
       <c r="AD58" s="60"/>
     </row>
     <row r="59" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="9"/>
-      <c r="B59" s="101" t="s">
+      <c r="B59" s="109" t="s">
         <v>40</v>
       </c>
-      <c r="C59" s="101"/>
-      <c r="D59" s="101"/>
+      <c r="C59" s="109"/>
+      <c r="D59" s="109"/>
       <c r="E59" s="58">
         <v>31</v>
       </c>
       <c r="F59" s="59"/>
       <c r="G59" s="60">
         <v>2140</v>
       </c>
       <c r="H59" s="60">
         <v>2150</v>
       </c>
       <c r="I59" s="60">
         <v>2100</v>
       </c>
       <c r="J59" s="60">
         <v>2050</v>
       </c>
       <c r="K59" s="60">
         <v>2020</v>
       </c>
       <c r="L59" s="60">
         <v>2050</v>
       </c>
       <c r="M59" s="62">
         <v>1920</v>
       </c>
@@ -5472,55 +5469,55 @@
       </c>
       <c r="N60" s="62"/>
       <c r="O60" s="76"/>
       <c r="P60" s="61"/>
       <c r="Q60" s="61"/>
       <c r="R60" s="61"/>
       <c r="S60" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T60" s="62"/>
       <c r="U60" s="60"/>
       <c r="V60" s="61"/>
       <c r="W60" s="61"/>
       <c r="X60" s="61"/>
       <c r="Y60" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z60" s="62"/>
       <c r="AA60" s="60"/>
       <c r="AB60" s="61"/>
       <c r="AC60" s="61"/>
       <c r="AD60" s="61"/>
     </row>
     <row r="61" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="9"/>
-      <c r="B61" s="101" t="s">
+      <c r="B61" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="C61" s="101"/>
-      <c r="D61" s="101"/>
+      <c r="C61" s="109"/>
+      <c r="D61" s="109"/>
       <c r="E61" s="58">
         <v>32</v>
       </c>
       <c r="F61" s="59"/>
       <c r="G61" s="60">
         <v>19900</v>
       </c>
       <c r="H61" s="60">
         <v>19600</v>
       </c>
       <c r="I61" s="60">
         <v>19300</v>
       </c>
       <c r="J61" s="60">
         <v>18900</v>
       </c>
       <c r="K61" s="60">
         <v>18700</v>
       </c>
       <c r="L61" s="60">
         <v>17900</v>
       </c>
       <c r="M61" s="62">
         <v>1090</v>
       </c>
@@ -5596,55 +5593,55 @@
       </c>
       <c r="N62" s="62"/>
       <c r="O62" s="76"/>
       <c r="P62" s="61"/>
       <c r="Q62" s="61"/>
       <c r="R62" s="61"/>
       <c r="S62" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T62" s="62"/>
       <c r="U62" s="60"/>
       <c r="V62" s="61"/>
       <c r="W62" s="61"/>
       <c r="X62" s="61"/>
       <c r="Y62" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z62" s="62"/>
       <c r="AA62" s="60"/>
       <c r="AB62" s="61"/>
       <c r="AC62" s="61"/>
       <c r="AD62" s="61"/>
     </row>
     <row r="63" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="9"/>
-      <c r="B63" s="101" t="s">
+      <c r="B63" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="C63" s="101"/>
-      <c r="D63" s="101"/>
+      <c r="C63" s="109"/>
+      <c r="D63" s="109"/>
       <c r="E63" s="58">
         <v>33</v>
       </c>
       <c r="F63" s="59"/>
       <c r="G63" s="60">
         <v>518</v>
       </c>
       <c r="H63" s="60">
         <v>498</v>
       </c>
       <c r="I63" s="60">
         <v>456</v>
       </c>
       <c r="J63" s="60">
         <v>419</v>
       </c>
       <c r="K63" s="60">
         <v>391</v>
       </c>
       <c r="L63" s="60">
         <v>361</v>
       </c>
       <c r="M63" s="62">
         <v>1800</v>
       </c>
@@ -5720,55 +5717,55 @@
       </c>
       <c r="N64" s="62"/>
       <c r="O64" s="76"/>
       <c r="P64" s="61"/>
       <c r="Q64" s="61"/>
       <c r="R64" s="61"/>
       <c r="S64" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T64" s="62"/>
       <c r="U64" s="60"/>
       <c r="V64" s="61"/>
       <c r="W64" s="61"/>
       <c r="X64" s="61"/>
       <c r="Y64" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z64" s="62"/>
       <c r="AA64" s="60"/>
       <c r="AB64" s="61"/>
       <c r="AC64" s="61"/>
       <c r="AD64" s="61"/>
     </row>
     <row r="65" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="9"/>
-      <c r="B65" s="101" t="s">
+      <c r="B65" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="C65" s="101"/>
-      <c r="D65" s="101"/>
+      <c r="C65" s="109"/>
+      <c r="D65" s="109"/>
       <c r="E65" s="58">
         <v>34</v>
       </c>
       <c r="F65" s="59"/>
       <c r="G65" s="60">
         <v>891</v>
       </c>
       <c r="H65" s="60">
         <v>874</v>
       </c>
       <c r="I65" s="60">
         <v>862</v>
       </c>
       <c r="J65" s="60">
         <v>826</v>
       </c>
       <c r="K65" s="60">
         <v>802</v>
       </c>
       <c r="L65" s="60">
         <v>787</v>
       </c>
       <c r="M65" s="62">
         <v>1570</v>
       </c>
@@ -5844,55 +5841,55 @@
       </c>
       <c r="N66" s="62"/>
       <c r="O66" s="76"/>
       <c r="P66" s="61"/>
       <c r="Q66" s="61"/>
       <c r="R66" s="61"/>
       <c r="S66" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T66" s="62"/>
       <c r="U66" s="60"/>
       <c r="V66" s="61"/>
       <c r="W66" s="61"/>
       <c r="X66" s="61"/>
       <c r="Y66" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z66" s="62"/>
       <c r="AA66" s="60"/>
       <c r="AB66" s="61"/>
       <c r="AC66" s="61"/>
       <c r="AD66" s="61"/>
     </row>
     <row r="67" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="9"/>
-      <c r="B67" s="101" t="s">
+      <c r="B67" s="109" t="s">
         <v>44</v>
       </c>
-      <c r="C67" s="101"/>
-      <c r="D67" s="101"/>
+      <c r="C67" s="109"/>
+      <c r="D67" s="109"/>
       <c r="E67" s="58">
         <v>35</v>
       </c>
       <c r="F67" s="59"/>
       <c r="G67" s="60">
         <v>1830</v>
       </c>
       <c r="H67" s="60">
         <v>1830</v>
       </c>
       <c r="I67" s="60">
         <v>1800</v>
       </c>
       <c r="J67" s="60">
         <v>1730</v>
       </c>
       <c r="K67" s="60">
         <v>1680</v>
       </c>
       <c r="L67" s="60">
         <v>1650</v>
       </c>
       <c r="M67" s="62">
         <v>1470</v>
       </c>
@@ -5968,55 +5965,55 @@
       </c>
       <c r="N68" s="62"/>
       <c r="O68" s="76"/>
       <c r="P68" s="61"/>
       <c r="Q68" s="61"/>
       <c r="R68" s="61"/>
       <c r="S68" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T68" s="62"/>
       <c r="U68" s="60"/>
       <c r="V68" s="61"/>
       <c r="W68" s="61"/>
       <c r="X68" s="61"/>
       <c r="Y68" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z68" s="62"/>
       <c r="AA68" s="60"/>
       <c r="AB68" s="61"/>
       <c r="AC68" s="61"/>
       <c r="AD68" s="61"/>
     </row>
     <row r="69" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="9"/>
-      <c r="B69" s="101" t="s">
+      <c r="B69" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="C69" s="101"/>
-      <c r="D69" s="101"/>
+      <c r="C69" s="109"/>
+      <c r="D69" s="109"/>
       <c r="E69" s="58">
         <v>36</v>
       </c>
       <c r="F69" s="59"/>
       <c r="G69" s="62">
         <v>2480</v>
       </c>
       <c r="H69" s="62">
         <v>2490</v>
       </c>
       <c r="I69" s="60">
         <v>2420</v>
       </c>
       <c r="J69" s="60">
         <v>2320</v>
       </c>
       <c r="K69" s="60">
         <v>2220</v>
       </c>
       <c r="L69" s="60">
         <v>2190</v>
       </c>
       <c r="M69" s="62">
         <v>1790</v>
       </c>
@@ -6092,55 +6089,55 @@
       </c>
       <c r="N70" s="62"/>
       <c r="O70" s="76"/>
       <c r="P70" s="61"/>
       <c r="Q70" s="61"/>
       <c r="R70" s="61"/>
       <c r="S70" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T70" s="62"/>
       <c r="U70" s="60"/>
       <c r="V70" s="61"/>
       <c r="W70" s="61"/>
       <c r="X70" s="61"/>
       <c r="Y70" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z70" s="62"/>
       <c r="AA70" s="60"/>
       <c r="AB70" s="61"/>
       <c r="AC70" s="61"/>
       <c r="AD70" s="61"/>
     </row>
     <row r="71" spans="1:30" s="45" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="9"/>
-      <c r="B71" s="101" t="s">
+      <c r="B71" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="C71" s="101"/>
-      <c r="D71" s="101"/>
+      <c r="C71" s="109"/>
+      <c r="D71" s="109"/>
       <c r="E71" s="58">
         <v>37</v>
       </c>
       <c r="F71" s="59"/>
       <c r="G71" s="60">
         <v>552</v>
       </c>
       <c r="H71" s="60">
         <v>540</v>
       </c>
       <c r="I71" s="60">
         <v>541</v>
       </c>
       <c r="J71" s="60">
         <v>532</v>
       </c>
       <c r="K71" s="60">
         <v>534</v>
       </c>
       <c r="L71" s="60">
         <v>540</v>
       </c>
       <c r="M71" s="62">
         <v>5690</v>
       </c>
@@ -6216,55 +6213,55 @@
       </c>
       <c r="N72" s="62"/>
       <c r="O72" s="76"/>
       <c r="P72" s="61"/>
       <c r="Q72" s="61"/>
       <c r="R72" s="61"/>
       <c r="S72" s="62" t="s">
         <v>15</v>
       </c>
       <c r="T72" s="62"/>
       <c r="U72" s="60"/>
       <c r="V72" s="61"/>
       <c r="W72" s="61"/>
       <c r="X72" s="61"/>
       <c r="Y72" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z72" s="62"/>
       <c r="AA72" s="60"/>
       <c r="AB72" s="61"/>
       <c r="AC72" s="61"/>
       <c r="AD72" s="61"/>
     </row>
     <row r="73" spans="1:30" s="45" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="9"/>
-      <c r="B73" s="101" t="s">
+      <c r="B73" s="109" t="s">
         <v>47</v>
       </c>
-      <c r="C73" s="101"/>
-      <c r="D73" s="101"/>
+      <c r="C73" s="109"/>
+      <c r="D73" s="109"/>
       <c r="E73" s="58">
         <v>38</v>
       </c>
       <c r="F73" s="59"/>
       <c r="G73" s="60">
         <v>5010</v>
       </c>
       <c r="H73" s="60">
         <v>4800</v>
       </c>
       <c r="I73" s="60">
         <v>4500</v>
       </c>
       <c r="J73" s="60">
         <v>4360</v>
       </c>
       <c r="K73" s="60">
         <v>4140</v>
       </c>
       <c r="L73" s="60">
         <v>4010</v>
       </c>
       <c r="M73" s="62">
         <v>535</v>
       </c>
@@ -6340,55 +6337,55 @@
       </c>
       <c r="N74" s="79"/>
       <c r="O74" s="79"/>
       <c r="P74" s="61"/>
       <c r="Q74" s="61"/>
       <c r="R74" s="61"/>
       <c r="S74" s="79" t="s">
         <v>15</v>
       </c>
       <c r="T74" s="79"/>
       <c r="U74" s="79"/>
       <c r="V74" s="61"/>
       <c r="W74" s="61"/>
       <c r="X74" s="61"/>
       <c r="Y74" s="79" t="s">
         <v>15</v>
       </c>
       <c r="Z74" s="79"/>
       <c r="AA74" s="79"/>
       <c r="AB74" s="61"/>
       <c r="AC74" s="61"/>
       <c r="AD74" s="61"/>
     </row>
     <row r="75" spans="1:30" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="9"/>
-      <c r="B75" s="101" t="s">
+      <c r="B75" s="109" t="s">
         <v>48</v>
       </c>
-      <c r="C75" s="101"/>
-      <c r="D75" s="101"/>
+      <c r="C75" s="109"/>
+      <c r="D75" s="109"/>
       <c r="E75" s="58">
         <v>39</v>
       </c>
       <c r="F75" s="51"/>
       <c r="G75" s="76">
         <v>1230</v>
       </c>
       <c r="H75" s="76">
         <v>1220</v>
       </c>
       <c r="I75" s="76">
         <v>1240</v>
       </c>
       <c r="J75" s="60">
         <v>1250</v>
       </c>
       <c r="K75" s="60">
         <v>1240</v>
       </c>
       <c r="L75" s="60">
         <v>1190</v>
       </c>
       <c r="M75" s="80">
         <v>1740</v>
       </c>
@@ -6464,55 +6461,55 @@
       </c>
       <c r="N76" s="62"/>
       <c r="O76" s="76"/>
       <c r="P76" s="81"/>
       <c r="Q76" s="81"/>
       <c r="R76" s="81"/>
       <c r="S76" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T76" s="60"/>
       <c r="U76" s="61"/>
       <c r="V76" s="81"/>
       <c r="W76" s="81"/>
       <c r="X76" s="81"/>
       <c r="Y76" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z76" s="62"/>
       <c r="AA76" s="60"/>
       <c r="AB76" s="81"/>
       <c r="AC76" s="81"/>
       <c r="AD76" s="81"/>
     </row>
     <row r="77" spans="1:30" s="83" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="67"/>
-      <c r="B77" s="101" t="s">
+      <c r="B77" s="109" t="s">
         <v>49</v>
       </c>
-      <c r="C77" s="101"/>
-      <c r="D77" s="101"/>
+      <c r="C77" s="109"/>
+      <c r="D77" s="109"/>
       <c r="E77" s="58">
         <v>40</v>
       </c>
       <c r="F77" s="59"/>
       <c r="G77" s="60">
         <v>16000</v>
       </c>
       <c r="H77" s="60">
         <v>16600</v>
       </c>
       <c r="I77" s="60">
         <v>16900</v>
       </c>
       <c r="J77" s="60">
         <v>17200</v>
       </c>
       <c r="K77" s="60">
         <v>17300</v>
       </c>
       <c r="L77" s="60">
         <v>17300</v>
       </c>
       <c r="M77" s="62">
         <v>1060</v>
       </c>
@@ -6588,55 +6585,55 @@
       </c>
       <c r="N78" s="62"/>
       <c r="O78" s="76"/>
       <c r="P78" s="76"/>
       <c r="Q78" s="76"/>
       <c r="R78" s="76"/>
       <c r="S78" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T78" s="60"/>
       <c r="U78" s="61"/>
       <c r="V78" s="61"/>
       <c r="W78" s="61"/>
       <c r="X78" s="61"/>
       <c r="Y78" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z78" s="62"/>
       <c r="AA78" s="60"/>
       <c r="AB78" s="60"/>
       <c r="AC78" s="60"/>
       <c r="AD78" s="60"/>
     </row>
     <row r="79" spans="1:30" s="83" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="9"/>
-      <c r="B79" s="101" t="s">
+      <c r="B79" s="109" t="s">
         <v>50</v>
       </c>
-      <c r="C79" s="101"/>
-      <c r="D79" s="101"/>
+      <c r="C79" s="109"/>
+      <c r="D79" s="109"/>
       <c r="E79" s="58">
         <v>41</v>
       </c>
       <c r="F79" s="59"/>
       <c r="G79" s="60">
         <v>21200</v>
       </c>
       <c r="H79" s="60">
         <v>20700</v>
       </c>
       <c r="I79" s="60">
         <v>20000</v>
       </c>
       <c r="J79" s="60">
         <v>19900</v>
       </c>
       <c r="K79" s="60">
         <v>19700</v>
       </c>
       <c r="L79" s="60">
         <v>19300</v>
       </c>
       <c r="M79" s="62">
         <v>2730</v>
       </c>
@@ -6757,54 +6754,54 @@
       <c r="X80" s="60">
         <v>104500</v>
       </c>
       <c r="Y80" s="62">
         <v>111200</v>
       </c>
       <c r="Z80" s="62">
         <v>108000</v>
       </c>
       <c r="AA80" s="60">
         <v>107100</v>
       </c>
       <c r="AB80" s="60">
         <v>103800</v>
       </c>
       <c r="AC80" s="60">
         <v>99700</v>
       </c>
       <c r="AD80" s="60">
         <v>98300</v>
       </c>
     </row>
     <row r="81" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A81" s="9"/>
       <c r="B81" s="67"/>
-      <c r="C81" s="101" t="s">
+      <c r="C81" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="D81" s="101"/>
+      <c r="D81" s="109"/>
       <c r="E81" s="58">
         <v>43</v>
       </c>
       <c r="F81" s="59"/>
       <c r="G81" s="60">
         <v>9100</v>
       </c>
       <c r="H81" s="60">
         <v>8840</v>
       </c>
       <c r="I81" s="60">
         <v>8390</v>
       </c>
       <c r="J81" s="60">
         <v>8480</v>
       </c>
       <c r="K81" s="60">
         <v>8480</v>
       </c>
       <c r="L81" s="60">
         <v>8260</v>
       </c>
       <c r="M81" s="62">
         <v>3010</v>
       </c>
@@ -6964,55 +6961,55 @@
       </c>
       <c r="N83" s="62"/>
       <c r="O83" s="76"/>
       <c r="P83" s="76"/>
       <c r="Q83" s="76"/>
       <c r="R83" s="76"/>
       <c r="S83" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T83" s="60"/>
       <c r="U83" s="60"/>
       <c r="V83" s="60"/>
       <c r="W83" s="60"/>
       <c r="X83" s="60"/>
       <c r="Y83" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z83" s="62"/>
       <c r="AA83" s="60"/>
       <c r="AB83" s="60"/>
       <c r="AC83" s="60"/>
       <c r="AD83" s="60"/>
     </row>
     <row r="84" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A84" s="67"/>
-      <c r="B84" s="101" t="s">
+      <c r="B84" s="109" t="s">
         <v>51</v>
       </c>
-      <c r="C84" s="101"/>
-      <c r="D84" s="101"/>
+      <c r="C84" s="109"/>
+      <c r="D84" s="109"/>
       <c r="E84" s="58">
         <v>45</v>
       </c>
       <c r="F84" s="59"/>
       <c r="G84" s="60">
         <v>22400</v>
       </c>
       <c r="H84" s="60">
         <v>22000</v>
       </c>
       <c r="I84" s="60">
         <v>21800</v>
       </c>
       <c r="J84" s="60">
         <v>21800</v>
       </c>
       <c r="K84" s="60">
         <v>21500</v>
       </c>
       <c r="L84" s="60">
         <v>21200</v>
       </c>
       <c r="M84" s="62">
         <v>2080</v>
       </c>
@@ -7217,54 +7214,54 @@
       <c r="X86" s="60">
         <v>82900</v>
       </c>
       <c r="Y86" s="62">
         <v>80700</v>
       </c>
       <c r="Z86" s="62">
         <v>78900</v>
       </c>
       <c r="AA86" s="60">
         <v>80400</v>
       </c>
       <c r="AB86" s="60">
         <v>80300</v>
       </c>
       <c r="AC86" s="60">
         <v>78000</v>
       </c>
       <c r="AD86" s="60">
         <v>75300</v>
       </c>
     </row>
     <row r="87" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A87" s="9"/>
       <c r="B87" s="67"/>
-      <c r="C87" s="101" t="s">
+      <c r="C87" s="109" t="s">
         <v>32</v>
       </c>
-      <c r="D87" s="101"/>
+      <c r="D87" s="109"/>
       <c r="E87" s="58">
         <v>48</v>
       </c>
       <c r="F87" s="59"/>
       <c r="G87" s="60">
         <v>14100</v>
       </c>
       <c r="H87" s="60">
         <v>13800</v>
       </c>
       <c r="I87" s="60">
         <v>13700</v>
       </c>
       <c r="J87" s="60">
         <v>13700</v>
       </c>
       <c r="K87" s="60">
         <v>13400</v>
       </c>
       <c r="L87" s="60">
         <v>13200</v>
       </c>
       <c r="M87" s="62">
         <v>2080</v>
       </c>
@@ -7340,55 +7337,55 @@
       </c>
       <c r="N88" s="62"/>
       <c r="O88" s="76"/>
       <c r="P88" s="76"/>
       <c r="Q88" s="76"/>
       <c r="R88" s="76"/>
       <c r="S88" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T88" s="60"/>
       <c r="U88" s="60"/>
       <c r="V88" s="60"/>
       <c r="W88" s="60"/>
       <c r="X88" s="60"/>
       <c r="Y88" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z88" s="62"/>
       <c r="AA88" s="60"/>
       <c r="AB88" s="60"/>
       <c r="AC88" s="60"/>
       <c r="AD88" s="60"/>
     </row>
     <row r="89" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A89" s="67"/>
-      <c r="B89" s="101" t="s">
+      <c r="B89" s="109" t="s">
         <v>52</v>
       </c>
-      <c r="C89" s="101"/>
-      <c r="D89" s="101"/>
+      <c r="C89" s="109"/>
+      <c r="D89" s="109"/>
       <c r="E89" s="58">
         <v>49</v>
       </c>
       <c r="F89" s="59"/>
       <c r="G89" s="60">
         <v>2000</v>
       </c>
       <c r="H89" s="60">
         <v>1980</v>
       </c>
       <c r="I89" s="60">
         <v>1930</v>
       </c>
       <c r="J89" s="60">
         <v>1890</v>
       </c>
       <c r="K89" s="60">
         <v>1850</v>
       </c>
       <c r="L89" s="60">
         <v>1870</v>
       </c>
       <c r="M89" s="62">
         <v>2920</v>
       </c>
@@ -7464,55 +7461,55 @@
       </c>
       <c r="N90" s="62"/>
       <c r="O90" s="76"/>
       <c r="P90" s="84"/>
       <c r="Q90" s="84"/>
       <c r="R90" s="84"/>
       <c r="S90" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T90" s="60"/>
       <c r="U90" s="60"/>
       <c r="V90" s="84"/>
       <c r="W90" s="84"/>
       <c r="X90" s="84"/>
       <c r="Y90" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z90" s="62"/>
       <c r="AA90" s="60"/>
       <c r="AB90" s="84"/>
       <c r="AC90" s="84"/>
       <c r="AD90" s="84"/>
     </row>
     <row r="91" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A91" s="9"/>
-      <c r="B91" s="101" t="s">
+      <c r="B91" s="109" t="s">
         <v>53</v>
       </c>
-      <c r="C91" s="101"/>
-      <c r="D91" s="101"/>
+      <c r="C91" s="109"/>
+      <c r="D91" s="109"/>
       <c r="E91" s="58">
         <v>50</v>
       </c>
       <c r="F91" s="59"/>
       <c r="G91" s="60">
         <v>25900</v>
       </c>
       <c r="H91" s="60">
         <v>25500</v>
       </c>
       <c r="I91" s="60">
         <v>25500</v>
       </c>
       <c r="J91" s="60">
         <v>25200</v>
       </c>
       <c r="K91" s="60">
         <v>25500</v>
       </c>
       <c r="L91" s="60">
         <v>25000</v>
       </c>
       <c r="M91" s="62">
         <v>5150</v>
       </c>
@@ -7588,55 +7585,55 @@
       </c>
       <c r="N92" s="62"/>
       <c r="O92" s="76"/>
       <c r="P92" s="84"/>
       <c r="Q92" s="84"/>
       <c r="R92" s="84"/>
       <c r="S92" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T92" s="60"/>
       <c r="U92" s="60"/>
       <c r="V92" s="84"/>
       <c r="W92" s="84"/>
       <c r="X92" s="84"/>
       <c r="Y92" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z92" s="62"/>
       <c r="AA92" s="60"/>
       <c r="AB92" s="84"/>
       <c r="AC92" s="84"/>
       <c r="AD92" s="84"/>
     </row>
     <row r="93" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A93" s="9"/>
-      <c r="B93" s="101" t="s">
+      <c r="B93" s="109" t="s">
         <v>54</v>
       </c>
-      <c r="C93" s="101"/>
-      <c r="D93" s="101"/>
+      <c r="C93" s="109"/>
+      <c r="D93" s="109"/>
       <c r="E93" s="58">
         <v>51</v>
       </c>
       <c r="F93" s="59"/>
       <c r="G93" s="60">
         <v>2510</v>
       </c>
       <c r="H93" s="60">
         <v>2530</v>
       </c>
       <c r="I93" s="60">
         <v>2520</v>
       </c>
       <c r="J93" s="60">
         <v>2550</v>
       </c>
       <c r="K93" s="60">
         <v>2540</v>
       </c>
       <c r="L93" s="60">
         <v>2520</v>
       </c>
       <c r="M93" s="62">
         <v>829</v>
       </c>
@@ -7751,56 +7748,56 @@
         <v>15</v>
       </c>
       <c r="N95" s="62"/>
       <c r="O95" s="76"/>
       <c r="P95" s="76"/>
       <c r="Q95" s="76"/>
       <c r="R95" s="76"/>
       <c r="S95" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T95" s="60"/>
       <c r="U95" s="60"/>
       <c r="V95" s="60"/>
       <c r="W95" s="60"/>
       <c r="X95" s="60"/>
       <c r="Y95" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z95" s="62"/>
       <c r="AA95" s="60"/>
       <c r="AB95" s="60"/>
       <c r="AC95" s="60"/>
       <c r="AD95" s="60"/>
     </row>
     <row r="96" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A96" s="101" t="s">
+      <c r="A96" s="109" t="s">
         <v>55</v>
       </c>
-      <c r="B96" s="104"/>
-[...1 lines deleted...]
-      <c r="D96" s="104"/>
+      <c r="B96" s="113"/>
+      <c r="C96" s="113"/>
+      <c r="D96" s="113"/>
       <c r="E96" s="58">
         <v>52</v>
       </c>
       <c r="F96" s="59"/>
       <c r="G96" s="60">
         <v>95600</v>
       </c>
       <c r="H96" s="60">
         <v>93500</v>
       </c>
       <c r="I96" s="60">
         <v>91400</v>
       </c>
       <c r="J96" s="60">
         <v>89800</v>
       </c>
       <c r="K96" s="63">
         <v>87300</v>
       </c>
       <c r="L96" s="63">
         <v>85600</v>
       </c>
       <c r="M96" s="64" t="s">
         <v>14</v>
       </c>
@@ -7876,55 +7873,55 @@
       </c>
       <c r="N97" s="62"/>
       <c r="O97" s="76"/>
       <c r="P97" s="76"/>
       <c r="Q97" s="76"/>
       <c r="R97" s="76"/>
       <c r="S97" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T97" s="60"/>
       <c r="U97" s="61"/>
       <c r="V97" s="61"/>
       <c r="W97" s="61"/>
       <c r="X97" s="61"/>
       <c r="Y97" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z97" s="62"/>
       <c r="AA97" s="60"/>
       <c r="AB97" s="60"/>
       <c r="AC97" s="60"/>
       <c r="AD97" s="60"/>
     </row>
     <row r="98" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A98" s="9"/>
-      <c r="B98" s="101" t="s">
+      <c r="B98" s="109" t="s">
         <v>56</v>
       </c>
-      <c r="C98" s="101"/>
-      <c r="D98" s="101"/>
+      <c r="C98" s="109"/>
+      <c r="D98" s="109"/>
       <c r="E98" s="58">
         <v>53</v>
       </c>
       <c r="F98" s="59"/>
       <c r="G98" s="60">
         <v>10300</v>
       </c>
       <c r="H98" s="60">
         <v>10100</v>
       </c>
       <c r="I98" s="60">
         <v>9940</v>
       </c>
       <c r="J98" s="60">
         <v>9770</v>
       </c>
       <c r="K98" s="60">
         <v>9490</v>
       </c>
       <c r="L98" s="60">
         <v>9160</v>
       </c>
       <c r="M98" s="62">
         <v>5320</v>
       </c>
@@ -7961,54 +7958,54 @@
       <c r="X98" s="60">
         <v>502900</v>
       </c>
       <c r="Y98" s="62">
         <v>474700</v>
       </c>
       <c r="Z98" s="62">
         <v>468000</v>
       </c>
       <c r="AA98" s="60">
         <v>478800</v>
       </c>
       <c r="AB98" s="60">
         <v>476900</v>
       </c>
       <c r="AC98" s="60">
         <v>461700</v>
       </c>
       <c r="AD98" s="60">
         <v>440200</v>
       </c>
     </row>
     <row r="99" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A99" s="9"/>
       <c r="B99" s="67"/>
-      <c r="C99" s="101" t="s">
+      <c r="C99" s="109" t="s">
         <v>57</v>
       </c>
-      <c r="D99" s="101"/>
+      <c r="D99" s="109"/>
       <c r="E99" s="58">
         <v>54</v>
       </c>
       <c r="F99" s="59"/>
       <c r="G99" s="60">
         <v>2720</v>
       </c>
       <c r="H99" s="60">
         <v>2660</v>
       </c>
       <c r="I99" s="60">
         <v>2630</v>
       </c>
       <c r="J99" s="60">
         <v>2580</v>
       </c>
       <c r="K99" s="60">
         <v>2490</v>
       </c>
       <c r="L99" s="60">
         <v>2440</v>
       </c>
       <c r="M99" s="62">
         <v>10700</v>
       </c>
@@ -8045,54 +8042,54 @@
       <c r="X99" s="60">
         <v>261000</v>
       </c>
       <c r="Y99" s="62">
         <v>272100</v>
       </c>
       <c r="Z99" s="62">
         <v>266200</v>
       </c>
       <c r="AA99" s="60">
         <v>272500</v>
       </c>
       <c r="AB99" s="60">
         <v>269200</v>
       </c>
       <c r="AC99" s="60">
         <v>256000</v>
       </c>
       <c r="AD99" s="60">
         <v>245800</v>
       </c>
     </row>
     <row r="100" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A100" s="9"/>
       <c r="B100" s="67"/>
-      <c r="C100" s="101" t="s">
+      <c r="C100" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="D100" s="101"/>
+      <c r="D100" s="109"/>
       <c r="E100" s="58">
         <v>55</v>
       </c>
       <c r="F100" s="59"/>
       <c r="G100" s="60">
         <v>7580</v>
       </c>
       <c r="H100" s="60">
         <v>7440</v>
       </c>
       <c r="I100" s="60">
         <v>7320</v>
       </c>
       <c r="J100" s="60">
         <v>7190</v>
       </c>
       <c r="K100" s="60">
         <v>7000</v>
       </c>
       <c r="L100" s="60">
         <v>6720</v>
       </c>
       <c r="M100" s="62">
         <v>3400</v>
       </c>
@@ -8168,55 +8165,55 @@
       </c>
       <c r="N101" s="62"/>
       <c r="O101" s="76"/>
       <c r="P101" s="76"/>
       <c r="Q101" s="76"/>
       <c r="R101" s="76"/>
       <c r="S101" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T101" s="60"/>
       <c r="U101" s="60"/>
       <c r="V101" s="60"/>
       <c r="W101" s="60"/>
       <c r="X101" s="60"/>
       <c r="Y101" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z101" s="62"/>
       <c r="AA101" s="60"/>
       <c r="AB101" s="60"/>
       <c r="AC101" s="60"/>
       <c r="AD101" s="60"/>
     </row>
     <row r="102" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A102" s="67"/>
-      <c r="B102" s="101" t="s">
+      <c r="B102" s="109" t="s">
         <v>58</v>
       </c>
-      <c r="C102" s="101"/>
-      <c r="D102" s="101"/>
+      <c r="C102" s="109"/>
+      <c r="D102" s="109"/>
       <c r="E102" s="58">
         <v>56</v>
       </c>
       <c r="F102" s="59"/>
       <c r="G102" s="60">
         <v>15300</v>
       </c>
       <c r="H102" s="60">
         <v>14800</v>
       </c>
       <c r="I102" s="60">
         <v>14500</v>
       </c>
       <c r="J102" s="60">
         <v>14500</v>
       </c>
       <c r="K102" s="60">
         <v>13800</v>
       </c>
       <c r="L102" s="60">
         <v>13600</v>
       </c>
       <c r="M102" s="62">
         <v>1210</v>
       </c>
@@ -8292,55 +8289,55 @@
       </c>
       <c r="N103" s="62"/>
       <c r="O103" s="76"/>
       <c r="P103" s="76"/>
       <c r="Q103" s="76"/>
       <c r="R103" s="76"/>
       <c r="S103" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T103" s="60"/>
       <c r="U103" s="60"/>
       <c r="V103" s="60"/>
       <c r="W103" s="60"/>
       <c r="X103" s="60"/>
       <c r="Y103" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z103" s="62"/>
       <c r="AA103" s="60"/>
       <c r="AB103" s="60"/>
       <c r="AC103" s="60"/>
       <c r="AD103" s="60"/>
     </row>
     <row r="104" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A104" s="9"/>
-      <c r="B104" s="101" t="s">
+      <c r="B104" s="109" t="s">
         <v>59</v>
       </c>
-      <c r="C104" s="101"/>
-      <c r="D104" s="101"/>
+      <c r="C104" s="109"/>
+      <c r="D104" s="109"/>
       <c r="E104" s="58">
         <v>57</v>
       </c>
       <c r="F104" s="59"/>
       <c r="G104" s="60">
         <v>8650</v>
       </c>
       <c r="H104" s="60">
         <v>8420</v>
       </c>
       <c r="I104" s="60">
         <v>8260</v>
       </c>
       <c r="J104" s="60">
         <v>7950</v>
       </c>
       <c r="K104" s="60">
         <v>7730</v>
       </c>
       <c r="L104" s="60">
         <v>7500</v>
       </c>
       <c r="M104" s="62">
         <v>3490</v>
       </c>
@@ -8377,54 +8374,54 @@
       <c r="X104" s="60">
         <v>280200</v>
       </c>
       <c r="Y104" s="62">
         <v>239500</v>
       </c>
       <c r="Z104" s="62">
         <v>236400</v>
       </c>
       <c r="AA104" s="60">
         <v>237800</v>
       </c>
       <c r="AB104" s="60">
         <v>236900</v>
       </c>
       <c r="AC104" s="60">
         <v>233500</v>
       </c>
       <c r="AD104" s="60">
         <v>227000</v>
       </c>
     </row>
     <row r="105" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A105" s="9"/>
       <c r="B105" s="9"/>
-      <c r="C105" s="101" t="s">
+      <c r="C105" s="109" t="s">
         <v>57</v>
       </c>
-      <c r="D105" s="101"/>
+      <c r="D105" s="109"/>
       <c r="E105" s="58">
         <v>58</v>
       </c>
       <c r="F105" s="59"/>
       <c r="G105" s="60">
         <v>1070</v>
       </c>
       <c r="H105" s="60">
         <v>1050</v>
       </c>
       <c r="I105" s="60">
         <v>1040</v>
       </c>
       <c r="J105" s="60">
         <v>1030</v>
       </c>
       <c r="K105" s="60">
         <v>1030</v>
       </c>
       <c r="L105" s="60">
         <v>1020</v>
       </c>
       <c r="M105" s="62">
         <v>11200</v>
       </c>
@@ -8461,54 +8458,54 @@
       <c r="X105" s="60">
         <v>108800</v>
       </c>
       <c r="Y105" s="62">
         <v>112900</v>
       </c>
       <c r="Z105" s="62">
         <v>109100</v>
       </c>
       <c r="AA105" s="60">
         <v>107800</v>
       </c>
       <c r="AB105" s="60">
         <v>108000</v>
       </c>
       <c r="AC105" s="60">
         <v>108100</v>
       </c>
       <c r="AD105" s="60">
         <v>102400</v>
       </c>
     </row>
     <row r="106" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A106" s="67"/>
       <c r="B106" s="68"/>
-      <c r="C106" s="101" t="s">
+      <c r="C106" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="D106" s="101"/>
+      <c r="D106" s="109"/>
       <c r="E106" s="58">
         <v>59</v>
       </c>
       <c r="F106" s="59"/>
       <c r="G106" s="60">
         <v>7580</v>
       </c>
       <c r="H106" s="60">
         <v>7370</v>
       </c>
       <c r="I106" s="60">
         <v>7230</v>
       </c>
       <c r="J106" s="60">
         <v>6920</v>
       </c>
       <c r="K106" s="60">
         <v>6690</v>
       </c>
       <c r="L106" s="60">
         <v>6480</v>
       </c>
       <c r="M106" s="62">
         <v>2400</v>
       </c>
@@ -8584,55 +8581,55 @@
       </c>
       <c r="N107" s="62"/>
       <c r="O107" s="76"/>
       <c r="P107" s="76"/>
       <c r="Q107" s="76"/>
       <c r="R107" s="76"/>
       <c r="S107" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T107" s="60"/>
       <c r="U107" s="60"/>
       <c r="V107" s="60"/>
       <c r="W107" s="60"/>
       <c r="X107" s="60"/>
       <c r="Y107" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z107" s="62"/>
       <c r="AA107" s="60"/>
       <c r="AB107" s="60"/>
       <c r="AC107" s="60"/>
       <c r="AD107" s="60"/>
     </row>
     <row r="108" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A108" s="85"/>
-      <c r="B108" s="101" t="s">
+      <c r="B108" s="109" t="s">
         <v>60</v>
       </c>
-      <c r="C108" s="101"/>
-      <c r="D108" s="101"/>
+      <c r="C108" s="109"/>
+      <c r="D108" s="109"/>
       <c r="E108" s="58">
         <v>60</v>
       </c>
       <c r="F108" s="59"/>
       <c r="G108" s="60">
         <v>11600</v>
       </c>
       <c r="H108" s="60">
         <v>11400</v>
       </c>
       <c r="I108" s="60">
         <v>11400</v>
       </c>
       <c r="J108" s="60">
         <v>11200</v>
       </c>
       <c r="K108" s="60">
         <v>10900</v>
       </c>
       <c r="L108" s="60">
         <v>10600</v>
       </c>
       <c r="M108" s="62">
         <v>6210</v>
       </c>
@@ -8669,54 +8666,54 @@
       <c r="X108" s="60">
         <v>663600</v>
       </c>
       <c r="Y108" s="62">
         <v>653800</v>
       </c>
       <c r="Z108" s="62">
         <v>640900</v>
       </c>
       <c r="AA108" s="60">
         <v>659900</v>
       </c>
       <c r="AB108" s="60">
         <v>645300</v>
       </c>
       <c r="AC108" s="60">
         <v>622500</v>
       </c>
       <c r="AD108" s="60">
         <v>607900</v>
       </c>
     </row>
     <row r="109" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A109" s="9"/>
       <c r="B109" s="9"/>
-      <c r="C109" s="101" t="s">
+      <c r="C109" s="109" t="s">
         <v>57</v>
       </c>
-      <c r="D109" s="101"/>
+      <c r="D109" s="109"/>
       <c r="E109" s="58">
         <v>61</v>
       </c>
       <c r="F109" s="59"/>
       <c r="G109" s="60">
         <v>3920</v>
       </c>
       <c r="H109" s="60">
         <v>3870</v>
       </c>
       <c r="I109" s="60">
         <v>3840</v>
       </c>
       <c r="J109" s="60">
         <v>3790</v>
       </c>
       <c r="K109" s="60">
         <v>3680</v>
       </c>
       <c r="L109" s="60">
         <v>3560</v>
       </c>
       <c r="M109" s="62">
         <v>10200</v>
       </c>
@@ -8753,54 +8750,54 @@
       <c r="X109" s="60">
         <v>364800</v>
       </c>
       <c r="Y109" s="62">
         <v>379600</v>
       </c>
       <c r="Z109" s="62">
         <v>364700</v>
       </c>
       <c r="AA109" s="60">
         <v>375400</v>
       </c>
       <c r="AB109" s="60">
         <v>366200</v>
       </c>
       <c r="AC109" s="60">
         <v>359100</v>
       </c>
       <c r="AD109" s="60">
         <v>347400</v>
       </c>
     </row>
     <row r="110" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A110" s="9"/>
       <c r="B110" s="9"/>
-      <c r="C110" s="101" t="s">
+      <c r="C110" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="D110" s="101"/>
+      <c r="D110" s="109"/>
       <c r="E110" s="58">
         <v>62</v>
       </c>
       <c r="F110" s="59"/>
       <c r="G110" s="60">
         <v>7660</v>
       </c>
       <c r="H110" s="60">
         <v>7550</v>
       </c>
       <c r="I110" s="60">
         <v>7550</v>
       </c>
       <c r="J110" s="60">
         <v>7380</v>
       </c>
       <c r="K110" s="60">
         <v>7270</v>
       </c>
       <c r="L110" s="60">
         <v>7060</v>
       </c>
       <c r="M110" s="62">
         <v>4180</v>
       </c>
@@ -8876,55 +8873,55 @@
       </c>
       <c r="N111" s="62"/>
       <c r="O111" s="76"/>
       <c r="P111" s="76"/>
       <c r="Q111" s="76"/>
       <c r="R111" s="76"/>
       <c r="S111" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T111" s="60"/>
       <c r="U111" s="60"/>
       <c r="V111" s="60"/>
       <c r="W111" s="60"/>
       <c r="X111" s="60"/>
       <c r="Y111" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z111" s="62"/>
       <c r="AA111" s="60"/>
       <c r="AB111" s="60"/>
       <c r="AC111" s="60"/>
       <c r="AD111" s="60"/>
     </row>
     <row r="112" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A112" s="9"/>
-      <c r="B112" s="101" t="s">
+      <c r="B112" s="109" t="s">
         <v>61</v>
       </c>
-      <c r="C112" s="101"/>
-      <c r="D112" s="101"/>
+      <c r="C112" s="109"/>
+      <c r="D112" s="109"/>
       <c r="E112" s="58">
         <v>63</v>
       </c>
       <c r="F112" s="59"/>
       <c r="G112" s="60">
         <v>3200</v>
       </c>
       <c r="H112" s="60">
         <v>3160</v>
       </c>
       <c r="I112" s="60">
         <v>3190</v>
       </c>
       <c r="J112" s="60">
         <v>3170</v>
       </c>
       <c r="K112" s="60">
         <v>3090</v>
       </c>
       <c r="L112" s="60">
         <v>3050</v>
       </c>
       <c r="M112" s="62">
         <v>4550</v>
       </c>
@@ -8961,54 +8958,54 @@
       <c r="X112" s="60">
         <v>143000</v>
       </c>
       <c r="Y112" s="62">
         <v>129500</v>
       </c>
       <c r="Z112" s="62">
         <v>127400</v>
       </c>
       <c r="AA112" s="60">
         <v>132200</v>
       </c>
       <c r="AB112" s="60">
         <v>134100</v>
       </c>
       <c r="AC112" s="60">
         <v>128700</v>
       </c>
       <c r="AD112" s="60">
         <v>128700</v>
       </c>
     </row>
     <row r="113" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A113" s="9"/>
       <c r="B113" s="66"/>
-      <c r="C113" s="101" t="s">
+      <c r="C113" s="109" t="s">
         <v>57</v>
       </c>
-      <c r="D113" s="101"/>
+      <c r="D113" s="109"/>
       <c r="E113" s="58">
         <v>64</v>
       </c>
       <c r="F113" s="59"/>
       <c r="G113" s="60">
         <v>745</v>
       </c>
       <c r="H113" s="60">
         <v>729</v>
       </c>
       <c r="I113" s="60">
         <v>725</v>
       </c>
       <c r="J113" s="60">
         <v>746</v>
       </c>
       <c r="K113" s="60">
         <v>727</v>
       </c>
       <c r="L113" s="60">
         <v>724</v>
       </c>
       <c r="M113" s="62">
         <v>10500</v>
       </c>
@@ -9045,54 +9042,54 @@
       <c r="X113" s="60">
         <v>74700</v>
       </c>
       <c r="Y113" s="62">
         <v>74000</v>
       </c>
       <c r="Z113" s="62">
         <v>70300</v>
       </c>
       <c r="AA113" s="60">
         <v>71600</v>
       </c>
       <c r="AB113" s="60">
         <v>74600</v>
       </c>
       <c r="AC113" s="60">
         <v>70400</v>
       </c>
       <c r="AD113" s="60">
         <v>70700</v>
       </c>
     </row>
     <row r="114" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A114" s="9"/>
       <c r="B114" s="67"/>
-      <c r="C114" s="101" t="s">
+      <c r="C114" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="D114" s="101"/>
+      <c r="D114" s="109"/>
       <c r="E114" s="58">
         <v>65</v>
       </c>
       <c r="F114" s="59"/>
       <c r="G114" s="60">
         <v>2460</v>
       </c>
       <c r="H114" s="60">
         <v>2430</v>
       </c>
       <c r="I114" s="60">
         <v>2470</v>
       </c>
       <c r="J114" s="60">
         <v>2420</v>
       </c>
       <c r="K114" s="60">
         <v>2360</v>
       </c>
       <c r="L114" s="60">
         <v>2320</v>
       </c>
       <c r="M114" s="62">
         <v>2750</v>
       </c>
@@ -9168,55 +9165,55 @@
       </c>
       <c r="N115" s="62"/>
       <c r="O115" s="76"/>
       <c r="P115" s="76"/>
       <c r="Q115" s="76"/>
       <c r="R115" s="76"/>
       <c r="S115" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T115" s="60"/>
       <c r="U115" s="60"/>
       <c r="V115" s="60"/>
       <c r="W115" s="60"/>
       <c r="X115" s="60"/>
       <c r="Y115" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z115" s="62"/>
       <c r="AA115" s="60"/>
       <c r="AB115" s="60"/>
       <c r="AC115" s="60"/>
       <c r="AD115" s="60"/>
     </row>
     <row r="116" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A116" s="9"/>
-      <c r="B116" s="102" t="s">
+      <c r="B116" s="115" t="s">
         <v>62</v>
       </c>
-      <c r="C116" s="102"/>
-      <c r="D116" s="102"/>
+      <c r="C116" s="115"/>
+      <c r="D116" s="115"/>
       <c r="E116" s="58">
         <v>66</v>
       </c>
       <c r="F116" s="59"/>
       <c r="G116" s="60">
         <v>23000</v>
       </c>
       <c r="H116" s="60">
         <v>22400</v>
       </c>
       <c r="I116" s="60">
         <v>21500</v>
       </c>
       <c r="J116" s="60">
         <v>21300</v>
       </c>
       <c r="K116" s="60">
         <v>20900</v>
       </c>
       <c r="L116" s="60">
         <v>20900</v>
       </c>
       <c r="M116" s="62">
         <v>1040</v>
       </c>
@@ -9292,55 +9289,55 @@
       </c>
       <c r="N117" s="62"/>
       <c r="O117" s="76"/>
       <c r="P117" s="84"/>
       <c r="Q117" s="84"/>
       <c r="R117" s="84"/>
       <c r="S117" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T117" s="60"/>
       <c r="U117" s="60"/>
       <c r="V117" s="84"/>
       <c r="W117" s="84"/>
       <c r="X117" s="84"/>
       <c r="Y117" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z117" s="62"/>
       <c r="AA117" s="60"/>
       <c r="AB117" s="84"/>
       <c r="AC117" s="84"/>
       <c r="AD117" s="84"/>
     </row>
     <row r="118" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A118" s="67"/>
-      <c r="B118" s="101" t="s">
+      <c r="B118" s="109" t="s">
         <v>63</v>
       </c>
-      <c r="C118" s="101"/>
-      <c r="D118" s="101"/>
+      <c r="C118" s="109"/>
+      <c r="D118" s="109"/>
       <c r="E118" s="58">
         <v>67</v>
       </c>
       <c r="F118" s="59"/>
       <c r="G118" s="60">
         <v>5190</v>
       </c>
       <c r="H118" s="60">
         <v>5020</v>
       </c>
       <c r="I118" s="60">
         <v>4810</v>
       </c>
       <c r="J118" s="60">
         <v>4460</v>
       </c>
       <c r="K118" s="60">
         <v>4370</v>
       </c>
       <c r="L118" s="60">
         <v>4300</v>
       </c>
       <c r="M118" s="62">
         <v>738</v>
       </c>
@@ -9416,55 +9413,55 @@
       </c>
       <c r="N119" s="62"/>
       <c r="O119" s="76"/>
       <c r="P119" s="84"/>
       <c r="Q119" s="84"/>
       <c r="R119" s="84"/>
       <c r="S119" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T119" s="60"/>
       <c r="U119" s="60"/>
       <c r="V119" s="84"/>
       <c r="W119" s="84"/>
       <c r="X119" s="84"/>
       <c r="Y119" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z119" s="62"/>
       <c r="AA119" s="60"/>
       <c r="AB119" s="84"/>
       <c r="AC119" s="84"/>
       <c r="AD119" s="84"/>
     </row>
     <row r="120" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A120" s="9"/>
-      <c r="B120" s="101" t="s">
+      <c r="B120" s="109" t="s">
         <v>64</v>
       </c>
-      <c r="C120" s="101"/>
-      <c r="D120" s="101"/>
+      <c r="C120" s="109"/>
+      <c r="D120" s="109"/>
       <c r="E120" s="58">
         <v>68</v>
       </c>
       <c r="F120" s="59"/>
       <c r="G120" s="60">
         <v>2870</v>
       </c>
       <c r="H120" s="60">
         <v>2800</v>
       </c>
       <c r="I120" s="60">
         <v>2740</v>
       </c>
       <c r="J120" s="60">
         <v>2650</v>
       </c>
       <c r="K120" s="60">
         <v>2570</v>
       </c>
       <c r="L120" s="60">
         <v>2540</v>
       </c>
       <c r="M120" s="62">
         <v>697</v>
       </c>
@@ -9540,55 +9537,55 @@
       </c>
       <c r="N121" s="62"/>
       <c r="O121" s="76"/>
       <c r="P121" s="84"/>
       <c r="Q121" s="84"/>
       <c r="R121" s="84"/>
       <c r="S121" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T121" s="60"/>
       <c r="U121" s="60"/>
       <c r="V121" s="84"/>
       <c r="W121" s="84"/>
       <c r="X121" s="84"/>
       <c r="Y121" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z121" s="62"/>
       <c r="AA121" s="60"/>
       <c r="AB121" s="84"/>
       <c r="AC121" s="84"/>
       <c r="AD121" s="84"/>
     </row>
     <row r="122" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="9"/>
-      <c r="B122" s="101" t="s">
+      <c r="B122" s="109" t="s">
         <v>65</v>
       </c>
-      <c r="C122" s="101"/>
-      <c r="D122" s="101"/>
+      <c r="C122" s="109"/>
+      <c r="D122" s="109"/>
       <c r="E122" s="58">
         <v>69</v>
       </c>
       <c r="F122" s="59"/>
       <c r="G122" s="62">
         <v>731</v>
       </c>
       <c r="H122" s="62">
         <v>685</v>
       </c>
       <c r="I122" s="62">
         <v>633</v>
       </c>
       <c r="J122" s="60">
         <v>600</v>
       </c>
       <c r="K122" s="60">
         <v>566</v>
       </c>
       <c r="L122" s="60">
         <v>555</v>
       </c>
       <c r="M122" s="62">
         <v>860</v>
       </c>
@@ -9664,55 +9661,55 @@
       </c>
       <c r="N123" s="62"/>
       <c r="O123" s="76"/>
       <c r="P123" s="84"/>
       <c r="Q123" s="84"/>
       <c r="R123" s="84"/>
       <c r="S123" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T123" s="60"/>
       <c r="U123" s="60"/>
       <c r="V123" s="84"/>
       <c r="W123" s="84"/>
       <c r="X123" s="84"/>
       <c r="Y123" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z123" s="62"/>
       <c r="AA123" s="60"/>
       <c r="AB123" s="84"/>
       <c r="AC123" s="84"/>
       <c r="AD123" s="84"/>
     </row>
     <row r="124" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="9"/>
-      <c r="B124" s="103" t="s">
+      <c r="B124" s="116" t="s">
         <v>66</v>
       </c>
-      <c r="C124" s="103"/>
-      <c r="D124" s="103"/>
+      <c r="C124" s="116"/>
+      <c r="D124" s="116"/>
       <c r="E124" s="58">
         <v>70</v>
       </c>
       <c r="F124" s="59"/>
       <c r="G124" s="60">
         <v>1790</v>
       </c>
       <c r="H124" s="60">
         <v>1770</v>
       </c>
       <c r="I124" s="60">
         <v>1690</v>
       </c>
       <c r="J124" s="60">
         <v>1580</v>
       </c>
       <c r="K124" s="60">
         <v>1480</v>
       </c>
       <c r="L124" s="60">
         <v>1430</v>
       </c>
       <c r="M124" s="62">
         <v>788</v>
       </c>
@@ -9788,55 +9785,55 @@
       </c>
       <c r="N125" s="62"/>
       <c r="O125" s="76"/>
       <c r="P125" s="84"/>
       <c r="Q125" s="84"/>
       <c r="R125" s="84"/>
       <c r="S125" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T125" s="60"/>
       <c r="U125" s="60"/>
       <c r="V125" s="84"/>
       <c r="W125" s="84"/>
       <c r="X125" s="84"/>
       <c r="Y125" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z125" s="62"/>
       <c r="AA125" s="60"/>
       <c r="AB125" s="84"/>
       <c r="AC125" s="84"/>
       <c r="AD125" s="84"/>
     </row>
     <row r="126" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A126" s="9"/>
-      <c r="B126" s="101" t="s">
+      <c r="B126" s="109" t="s">
         <v>67</v>
       </c>
-      <c r="C126" s="101"/>
-      <c r="D126" s="101"/>
+      <c r="C126" s="109"/>
+      <c r="D126" s="109"/>
       <c r="E126" s="58">
         <v>71</v>
       </c>
       <c r="F126" s="59"/>
       <c r="G126" s="60">
         <v>13000</v>
       </c>
       <c r="H126" s="60">
         <v>12800</v>
       </c>
       <c r="I126" s="60">
         <v>12800</v>
       </c>
       <c r="J126" s="60">
         <v>12700</v>
       </c>
       <c r="K126" s="60">
         <v>12300</v>
       </c>
       <c r="L126" s="60">
         <v>11900</v>
       </c>
       <c r="M126" s="62">
         <v>508</v>
       </c>
@@ -9951,98 +9948,98 @@
         <v>15</v>
       </c>
       <c r="N128" s="62"/>
       <c r="O128" s="76"/>
       <c r="P128" s="76"/>
       <c r="Q128" s="76"/>
       <c r="R128" s="76"/>
       <c r="S128" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T128" s="60"/>
       <c r="U128" s="60"/>
       <c r="V128" s="60"/>
       <c r="W128" s="60"/>
       <c r="X128" s="60"/>
       <c r="Y128" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z128" s="62"/>
       <c r="AA128" s="60"/>
       <c r="AB128" s="60"/>
       <c r="AC128" s="60"/>
       <c r="AD128" s="60"/>
     </row>
     <row r="129" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A129" s="101" t="s">
+      <c r="A129" s="109" t="s">
         <v>68</v>
       </c>
-      <c r="B129" s="101"/>
-[...1 lines deleted...]
-      <c r="D129" s="101"/>
+      <c r="B129" s="109"/>
+      <c r="C129" s="109"/>
+      <c r="D129" s="109"/>
       <c r="E129" s="58"/>
       <c r="F129" s="59"/>
       <c r="G129" s="60" t="s">
         <v>15</v>
       </c>
       <c r="H129" s="60"/>
       <c r="I129" s="60"/>
       <c r="J129" s="60"/>
       <c r="K129" s="60"/>
       <c r="L129" s="60"/>
       <c r="M129" s="64" t="s">
         <v>15</v>
       </c>
       <c r="N129" s="64"/>
       <c r="O129" s="76"/>
       <c r="P129" s="76"/>
       <c r="Q129" s="76"/>
       <c r="R129" s="76"/>
       <c r="S129" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T129" s="60"/>
       <c r="U129" s="60"/>
       <c r="V129" s="60"/>
       <c r="W129" s="60"/>
       <c r="X129" s="60"/>
       <c r="Y129" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z129" s="62"/>
       <c r="AA129" s="60"/>
       <c r="AB129" s="60"/>
       <c r="AC129" s="60"/>
       <c r="AD129" s="60"/>
     </row>
     <row r="130" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A130" s="9"/>
-      <c r="B130" s="101" t="s">
+      <c r="B130" s="109" t="s">
         <v>69</v>
       </c>
-      <c r="C130" s="101"/>
-      <c r="D130" s="101"/>
+      <c r="C130" s="109"/>
+      <c r="D130" s="109"/>
       <c r="E130" s="58">
         <v>72</v>
       </c>
       <c r="F130" s="59"/>
       <c r="G130" s="60">
         <v>1740</v>
       </c>
       <c r="H130" s="60">
         <v>1750</v>
       </c>
       <c r="I130" s="60">
         <v>1730</v>
       </c>
       <c r="J130" s="60">
         <v>1690</v>
       </c>
       <c r="K130" s="63">
         <v>1620</v>
       </c>
       <c r="L130" s="63">
         <v>1550</v>
       </c>
       <c r="M130" s="62">
         <v>2670</v>
       </c>
@@ -10157,56 +10154,56 @@
         <v>15</v>
       </c>
       <c r="N132" s="62"/>
       <c r="O132" s="76"/>
       <c r="P132" s="76"/>
       <c r="Q132" s="76"/>
       <c r="R132" s="76"/>
       <c r="S132" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T132" s="60"/>
       <c r="U132" s="60"/>
       <c r="V132" s="60"/>
       <c r="W132" s="60"/>
       <c r="X132" s="60"/>
       <c r="Y132" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z132" s="62"/>
       <c r="AA132" s="60"/>
       <c r="AB132" s="60"/>
       <c r="AC132" s="60"/>
       <c r="AD132" s="60"/>
     </row>
     <row r="133" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A133" s="101" t="s">
+      <c r="A133" s="109" t="s">
         <v>70</v>
       </c>
-      <c r="B133" s="101"/>
-[...1 lines deleted...]
-      <c r="D133" s="101"/>
+      <c r="B133" s="109"/>
+      <c r="C133" s="109"/>
+      <c r="D133" s="109"/>
       <c r="E133" s="58">
         <v>73</v>
       </c>
       <c r="F133" s="59"/>
       <c r="G133" s="60">
         <v>21200</v>
       </c>
       <c r="H133" s="60">
         <v>20600</v>
       </c>
       <c r="I133" s="60">
         <v>20200</v>
       </c>
       <c r="J133" s="60">
         <v>19600</v>
       </c>
       <c r="K133" s="63">
         <v>19100</v>
       </c>
       <c r="L133" s="63">
         <v>18800</v>
       </c>
       <c r="M133" s="64" t="s">
         <v>14</v>
       </c>
@@ -10282,55 +10279,55 @@
       </c>
       <c r="N134" s="62"/>
       <c r="O134" s="76"/>
       <c r="P134" s="84"/>
       <c r="Q134" s="84"/>
       <c r="R134" s="84"/>
       <c r="S134" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T134" s="60"/>
       <c r="U134" s="61"/>
       <c r="V134" s="84"/>
       <c r="W134" s="84"/>
       <c r="X134" s="84"/>
       <c r="Y134" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z134" s="62"/>
       <c r="AA134" s="60"/>
       <c r="AB134" s="84"/>
       <c r="AC134" s="84"/>
       <c r="AD134" s="84"/>
     </row>
     <row r="135" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A135" s="9"/>
-      <c r="B135" s="101" t="s">
+      <c r="B135" s="109" t="s">
         <v>71</v>
       </c>
-      <c r="C135" s="101"/>
-      <c r="D135" s="101"/>
+      <c r="C135" s="109"/>
+      <c r="D135" s="109"/>
       <c r="E135" s="58">
         <v>74</v>
       </c>
       <c r="F135" s="59"/>
       <c r="G135" s="60">
         <v>5110</v>
       </c>
       <c r="H135" s="60">
         <v>5020</v>
       </c>
       <c r="I135" s="60">
         <v>4930</v>
       </c>
       <c r="J135" s="60">
         <v>4850</v>
       </c>
       <c r="K135" s="60">
         <v>4780</v>
       </c>
       <c r="L135" s="60">
         <v>4700</v>
       </c>
       <c r="M135" s="62">
         <v>3230</v>
       </c>
@@ -10406,55 +10403,55 @@
       </c>
       <c r="N136" s="62"/>
       <c r="O136" s="76"/>
       <c r="P136" s="84"/>
       <c r="Q136" s="84"/>
       <c r="R136" s="84"/>
       <c r="S136" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T136" s="60"/>
       <c r="U136" s="60"/>
       <c r="V136" s="84"/>
       <c r="W136" s="84"/>
       <c r="X136" s="84"/>
       <c r="Y136" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z136" s="62"/>
       <c r="AA136" s="60"/>
       <c r="AB136" s="84"/>
       <c r="AC136" s="84"/>
       <c r="AD136" s="84"/>
     </row>
     <row r="137" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A137" s="67"/>
-      <c r="B137" s="101" t="s">
+      <c r="B137" s="109" t="s">
         <v>72</v>
       </c>
-      <c r="C137" s="101"/>
-      <c r="D137" s="101"/>
+      <c r="C137" s="109"/>
+      <c r="D137" s="109"/>
       <c r="E137" s="58">
         <v>75</v>
       </c>
       <c r="F137" s="59"/>
       <c r="G137" s="60">
         <v>6410</v>
       </c>
       <c r="H137" s="60">
         <v>6250</v>
       </c>
       <c r="I137" s="60">
         <v>6090</v>
       </c>
       <c r="J137" s="60">
         <v>5790</v>
       </c>
       <c r="K137" s="60">
         <v>5640</v>
       </c>
       <c r="L137" s="60">
         <v>5520</v>
       </c>
       <c r="M137" s="62">
         <v>2430</v>
       </c>
@@ -10530,55 +10527,55 @@
       </c>
       <c r="N138" s="62"/>
       <c r="O138" s="76"/>
       <c r="P138" s="84"/>
       <c r="Q138" s="84"/>
       <c r="R138" s="84"/>
       <c r="S138" s="60" t="s">
         <v>15</v>
       </c>
       <c r="T138" s="60"/>
       <c r="U138" s="60"/>
       <c r="V138" s="84"/>
       <c r="W138" s="84"/>
       <c r="X138" s="84"/>
       <c r="Y138" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Z138" s="62"/>
       <c r="AA138" s="60"/>
       <c r="AB138" s="84"/>
       <c r="AC138" s="84"/>
       <c r="AD138" s="84"/>
     </row>
     <row r="139" spans="1:30" ht="13.5" x14ac:dyDescent="0.15">
       <c r="A139" s="67"/>
-      <c r="B139" s="101" t="s">
+      <c r="B139" s="109" t="s">
         <v>73</v>
       </c>
-      <c r="C139" s="101"/>
-      <c r="D139" s="101"/>
+      <c r="C139" s="109"/>
+      <c r="D139" s="109"/>
       <c r="E139" s="58">
         <v>76</v>
       </c>
       <c r="F139" s="59"/>
       <c r="G139" s="60">
         <v>9640</v>
       </c>
       <c r="H139" s="60">
         <v>9350</v>
       </c>
       <c r="I139" s="60">
         <v>9200</v>
       </c>
       <c r="J139" s="60">
         <v>8940</v>
       </c>
       <c r="K139" s="60">
         <v>8690</v>
       </c>
       <c r="L139" s="60">
         <v>8600</v>
       </c>
       <c r="M139" s="62">
         <v>3360</v>
       </c>
@@ -10678,452 +10675,162 @@
       <c r="I141" s="99"/>
       <c r="J141" s="99"/>
       <c r="K141" s="83"/>
       <c r="L141" s="83"/>
       <c r="M141" s="99"/>
       <c r="N141" s="99"/>
       <c r="O141" s="99"/>
       <c r="P141" s="99"/>
       <c r="Q141" s="99"/>
       <c r="R141" s="99"/>
       <c r="S141" s="99"/>
       <c r="T141" s="99"/>
       <c r="U141" s="99"/>
       <c r="V141" s="100"/>
       <c r="W141" s="83"/>
       <c r="X141" s="83"/>
       <c r="Y141" s="99"/>
       <c r="Z141" s="99"/>
       <c r="AA141" s="99"/>
       <c r="AB141" s="99"/>
       <c r="AC141" s="99"/>
       <c r="AD141" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="71">
-    <mergeCell ref="Z7:AC8"/>
-[...4 lines deleted...]
-    <mergeCell ref="T7:W8"/>
+    <mergeCell ref="B130:D130"/>
+    <mergeCell ref="A133:D133"/>
+    <mergeCell ref="B135:D135"/>
+    <mergeCell ref="B137:D137"/>
+    <mergeCell ref="B139:D139"/>
+    <mergeCell ref="A129:D129"/>
+    <mergeCell ref="C109:D109"/>
+    <mergeCell ref="C110:D110"/>
+    <mergeCell ref="B112:D112"/>
+    <mergeCell ref="C113:D113"/>
+    <mergeCell ref="C114:D114"/>
+    <mergeCell ref="B116:D116"/>
+    <mergeCell ref="B118:D118"/>
+    <mergeCell ref="B120:D120"/>
+    <mergeCell ref="B122:D122"/>
+    <mergeCell ref="B124:D124"/>
+    <mergeCell ref="B126:D126"/>
+    <mergeCell ref="B108:D108"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="B93:D93"/>
+    <mergeCell ref="A96:D96"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="C99:D99"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="B102:D102"/>
+    <mergeCell ref="B104:D104"/>
+    <mergeCell ref="C105:D105"/>
+    <mergeCell ref="C106:D106"/>
+    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="C81:D81"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="B59:D59"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="C35:D35"/>
-    <mergeCell ref="B61:D61"/>
-[...51 lines deleted...]
-    <mergeCell ref="B139:D139"/>
+    <mergeCell ref="Z7:AC8"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A7:E11"/>
+    <mergeCell ref="H7:K8"/>
+    <mergeCell ref="N7:Q8"/>
+    <mergeCell ref="T7:W8"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.6692913385826772" right="0.6692913385826772" top="0.51181102362204722" bottom="0.19685039370078741" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="32" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="74" max="16383" man="1"/>
   </rowBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="Z10:AD10" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
-</file>
-[...280 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet１</vt:lpstr>
       <vt:lpstr>Sheet１!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:revision/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>