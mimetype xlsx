--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -1,61 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{639D8B72-DCA1-4825-B00F-7C7F373082A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00594D3F-7AA3-4B4B-B639-B0B378C0DAD2}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E773FDE-A107-4AE1-93B5-DB7B6C0D4E68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-75" yWindow="135" windowWidth="14535" windowHeight="15180" xr2:uid="{3C961E64-CDC1-4A02-BF3A-630298A57C07}"/>
+    <workbookView xWindow="1920" yWindow="1665" windowWidth="18315" windowHeight="12855" xr2:uid="{3C961E64-CDC1-4A02-BF3A-630298A57C07}"/>
   </bookViews>
   <sheets>
     <sheet name="やまのいも" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="83">
   <si>
     <t>　(8)　やまのいも</t>
     <phoneticPr fontId="3"/>
   </si>
@@ -764,51 +760,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
@@ -897,50 +893,53 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -979,51 +978,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1637,227 +1636,227 @@
     <col min="16135" max="16139" width="9.7109375" style="5" customWidth="1"/>
     <col min="16140" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="2"/>
       <c r="F1" s="3"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
     </row>
     <row r="2" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="8" t="s">
         <v>82</v>
       </c>
       <c r="I3" s="9"/>
     </row>
     <row r="4" spans="1:11" s="11" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="10"/>
       <c r="I4" s="12"/>
     </row>
     <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="56"/>
-[...8 lines deleted...]
-      <c r="K5" s="56"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="57"/>
-[...8 lines deleted...]
-      <c r="K6" s="57"/>
+      <c r="B6" s="58"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
     </row>
     <row r="7" spans="1:11" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="13"/>
       <c r="B7" s="14"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
     </row>
     <row r="8" spans="1:11" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
     </row>
     <row r="9" spans="1:11" s="20" customFormat="1" ht="11.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A9" s="17"/>
       <c r="B9" s="18"/>
-      <c r="C9" s="58" t="s">
+      <c r="C9" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="59" t="s">
+      <c r="D9" s="60" t="s">
         <v>79</v>
       </c>
-      <c r="E9" s="58" t="s">
+      <c r="E9" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="F9" s="58" t="s">
+      <c r="F9" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="62" t="s">
+      <c r="G9" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="63"/>
-[...1 lines deleted...]
-      <c r="J9" s="63"/>
+      <c r="H9" s="64"/>
+      <c r="I9" s="64"/>
+      <c r="J9" s="64"/>
       <c r="K9" s="19"/>
     </row>
     <row r="10" spans="1:11" s="20" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="65" t="s">
+      <c r="A10" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="21"/>
-      <c r="C10" s="49"/>
-[...6 lines deleted...]
-      <c r="J10" s="64"/>
+      <c r="C10" s="50"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="54"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
       <c r="K10" s="22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="20" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="65"/>
+      <c r="A11" s="66"/>
       <c r="B11" s="23"/>
-      <c r="C11" s="49"/>
-[...3 lines deleted...]
-      <c r="G11" s="48" t="s">
+      <c r="C11" s="50"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="H11" s="66" t="s">
+      <c r="H11" s="67" t="s">
         <v>80</v>
       </c>
-      <c r="I11" s="48" t="s">
+      <c r="I11" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="J11" s="51" t="s">
+      <c r="J11" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="K11" s="54" t="s">
+      <c r="K11" s="55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="20" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="65"/>
+      <c r="A12" s="66"/>
       <c r="B12" s="21"/>
-      <c r="C12" s="49"/>
-[...7 lines deleted...]
-      <c r="K12" s="54"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="68"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="53"/>
+      <c r="K12" s="55"/>
     </row>
     <row r="13" spans="1:11" s="20" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="24"/>
       <c r="B13" s="25"/>
-      <c r="C13" s="50"/>
-[...7 lines deleted...]
-      <c r="K13" s="55"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="51"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="56"/>
     </row>
     <row r="14" spans="1:11" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="26"/>
       <c r="B14" s="27"/>
       <c r="C14" s="28" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="28" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="28" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="28" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J14" s="28" t="s">
         <v>12</v>
       </c>
       <c r="K14" s="28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="33" customFormat="1" ht="11.85" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="30"/>
       <c r="C15" s="31">
         <v>6170</v>
       </c>
       <c r="D15" s="32">
         <v>2410</v>
       </c>
       <c r="E15" s="32">
         <v>148400</v>
       </c>
       <c r="F15" s="32">
-        <v>126800</v>
+        <v>126900</v>
       </c>
       <c r="G15" s="32">
         <v>97</v>
       </c>
       <c r="H15" s="32">
         <v>93</v>
       </c>
       <c r="I15" s="32">
         <v>91</v>
       </c>
       <c r="J15" s="32">
         <v>91</v>
       </c>
       <c r="K15" s="32">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="11.85" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="36"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
@@ -3229,63 +3228,63 @@
       <c r="I58" s="37" t="s">
         <v>18</v>
       </c>
       <c r="J58" s="37" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="38" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="35"/>
       <c r="C59" s="36">
         <v>51</v>
       </c>
       <c r="D59" s="37">
         <v>2480</v>
       </c>
       <c r="E59" s="37">
         <v>1260</v>
       </c>
       <c r="F59" s="37">
-        <v>1070</v>
+        <v>1140</v>
       </c>
       <c r="G59" s="37">
         <v>98</v>
       </c>
       <c r="H59" s="37">
         <v>91</v>
       </c>
       <c r="I59" s="37">
         <v>89</v>
       </c>
-      <c r="J59" s="37">
-        <v>88</v>
+      <c r="J59" s="48">
+        <v>94</v>
       </c>
       <c r="K59" s="37">
         <v>91</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="11.85" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="35"/>
       <c r="C60" s="36" t="s">
         <v>17</v>
       </c>
       <c r="D60" s="37" t="s">
         <v>17</v>
       </c>
       <c r="E60" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G60" s="37" t="s">
         <v>18</v>
       </c>
@@ -3936,365 +3935,72 @@
       <c r="A83" s="47" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="I11:I13"/>
     <mergeCell ref="J11:J13"/>
     <mergeCell ref="K11:K13"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="C9:C13"/>
     <mergeCell ref="D9:D13"/>
     <mergeCell ref="E9:E13"/>
     <mergeCell ref="F9:F13"/>
     <mergeCell ref="G9:J10"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="H11:H13"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.23622047244094491" bottom="0.27559055118110237" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="79" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
-</file>
-[...280 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BB1F9CA-98CD-4162-BD1B-198D345A73BA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>やまのいも</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>