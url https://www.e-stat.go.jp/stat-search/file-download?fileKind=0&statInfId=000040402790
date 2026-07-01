--- v0 (2026-05-06)
+++ v1 (2026-07-01)
@@ -1,384 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8B65A32-5EEC-4060-A51A-CCE3C65AC59D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EBF8D42-6B24-4874-8F32-F4AC26F4319E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-60" windowWidth="23280" windowHeight="12480" xr2:uid="{C3BBE9A0-027E-472C-B7AC-8040773113D2}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C3BBE9A0-027E-472C-B7AC-8040773113D2}"/>
   </bookViews>
   <sheets>
     <sheet name="総括表" sheetId="5" r:id="rId1"/>
     <sheet name="被保険者数" sheetId="4" r:id="rId2"/>
     <sheet name="被保険者数（現役並み再掲）" sheetId="3" r:id="rId3"/>
     <sheet name="被保険者数（一般Ⅱ再掲）" sheetId="2" r:id="rId4"/>
+    <sheet name="医療給付の状況" sheetId="6" r:id="rId5"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">医療給付の状況!$B$1:$J$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">総括表!$B$1:$AN$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">被保険者数!$B$1:$W$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'被保険者数（一般Ⅱ再掲）'!$B$1:$N$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'被保険者数（現役並み再掲）'!$B$1:$N$57</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="128">
-[...37 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="169">
   <si>
     <t>65歳以上</t>
   </si>
   <si>
-    <t>75歳～79歳</t>
-[...85 lines deleted...]
-  <si>
     <t>75歳未満の</t>
-  </si>
-[...69 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>北海道</t>
   </si>
   <si>
     <t>青森県</t>
   </si>
   <si>
     <t>岩手県</t>
   </si>
   <si>
     <t>宮城県</t>
   </si>
   <si>
     <t>秋田県</t>
   </si>
   <si>
     <t>山形県</t>
   </si>
   <si>
     <t>福島県</t>
   </si>
   <si>
     <t>茨城県</t>
   </si>
   <si>
     <t>栃木県</t>
   </si>
   <si>
     <t>群馬県</t>
   </si>
   <si>
     <t>埼玉県</t>
   </si>
   <si>
     <t>千葉県</t>
   </si>
   <si>
-    <t>東京都</t>
-[...5 lines deleted...]
-  <si>
     <t>神奈川県</t>
   </si>
   <si>
     <t>新潟県</t>
   </si>
   <si>
     <t>富山県</t>
   </si>
   <si>
     <t>石川県</t>
   </si>
   <si>
     <t>福井県</t>
   </si>
   <si>
     <t>山梨県</t>
   </si>
   <si>
     <t>長野県</t>
   </si>
   <si>
     <t>岐阜県</t>
   </si>
   <si>
     <t>静岡県</t>
   </si>
   <si>
     <t>愛知県</t>
   </si>
   <si>
     <t>三重県</t>
   </si>
   <si>
     <t>滋賀県</t>
-  </si>
-[...12 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>兵庫県</t>
   </si>
   <si>
     <t>奈良県</t>
   </si>
   <si>
     <t>和歌山県</t>
   </si>
   <si>
     <t>鳥取県</t>
   </si>
   <si>
     <t>島根県</t>
   </si>
   <si>
     <t>岡山県</t>
   </si>
   <si>
     <t>広島県</t>
   </si>
   <si>
     <t>山口県</t>
   </si>
@@ -400,802 +186,553 @@
   <si>
     <t>佐賀県</t>
   </si>
   <si>
     <t>長崎県</t>
   </si>
   <si>
     <t>熊本県</t>
   </si>
   <si>
     <t>大分県</t>
   </si>
   <si>
     <t>宮崎県</t>
   </si>
   <si>
     <t>鹿児島県</t>
   </si>
   <si>
     <t>沖縄県</t>
   </si>
   <si>
     <t>（注）１　速報値のため数字が変わる場合がある。</t>
   </si>
   <si>
-    <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である</t>
-    <phoneticPr fontId="4"/>
+    <t>…</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>（再掲）現役並み所得者</t>
-    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>（再掲）
-[...20 lines deleted...]
-    <phoneticPr fontId="8"/>
+    <t>◎医療給付の状況</t>
+  </si>
+  <si>
+    <t>後期高齢者医療毎月事業状況報告（事業月報）　総括表（速報値）</t>
+  </si>
+  <si>
+    <t>適用状況</t>
+  </si>
+  <si>
+    <t>医療給付の状況</t>
   </si>
   <si>
     <t>被保険者数</t>
-    <rPh sb="0" eb="4">
-[...254 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>医療費</t>
-    <rPh sb="0" eb="2">
-[...5 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>医療給付費</t>
-    <rPh sb="0" eb="2">
-[...5 lines deleted...]
-    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>対前年(同月)比</t>
-    <rPh sb="0" eb="1">
-[...11 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>給付率</t>
-    <rPh sb="0" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>１人当たり
 医療費</t>
-    <rPh sb="1" eb="2">
-[...8 lines deleted...]
-    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>65歳以上
 75歳未満の
 障害認定者数</t>
-    <rPh sb="18" eb="19">
-[...2 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(再掲)
 現役並み
 所得者数</t>
-    <rPh sb="1" eb="3">
-[...14 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（再掲）
 一般所得者数</t>
-    <rPh sb="1" eb="3">
-[...11 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(再掲)
 低所得Ⅱ
 該当者数</t>
-    <rPh sb="1" eb="3">
-[...11 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(再掲)
 低所得Ⅰ
 該当者数</t>
-    <rPh sb="1" eb="3">
-[...11 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（再掲）
 被扶養者
 であった
 被保険者数</t>
-    <rPh sb="1" eb="3">
-[...11 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>計</t>
-    <rPh sb="0" eb="1">
-[...2 lines deleted...]
-    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>(再掲)
 現役並み
 所得者Ⅲ数</t>
-    <rPh sb="1" eb="3">
-[...14 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(再掲)
 現役並み
 所得者Ⅱ数</t>
-    <rPh sb="1" eb="3">
-[...14 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>(再掲)
 現役並み
 所得者Ⅰ数</t>
-    <rPh sb="1" eb="3">
-[...14 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（再掲）
 一般所得者Ⅱ数</t>
-    <rPh sb="1" eb="3">
-[...11 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（再掲）
 一般所得者Ⅰ数</t>
-    <rPh sb="1" eb="3">
-[...11 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>入院</t>
-    <rPh sb="0" eb="2">
-[...2 lines deleted...]
-    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>入院外</t>
-    <rPh sb="0" eb="2">
-[...5 lines deleted...]
-    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>歯科</t>
-    <rPh sb="0" eb="2">
-[...2 lines deleted...]
-    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>人</t>
-    <rPh sb="0" eb="1">
-[...2 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>％</t>
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>百万円</t>
-    <rPh sb="0" eb="2">
-[...5 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>円</t>
-    <rPh sb="0" eb="1">
-[...8 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>2021年度</t>
-    <rPh sb="4" eb="6">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2022年度</t>
-    <rPh sb="4" eb="6">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2023年度</t>
-    <rPh sb="4" eb="6">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2024年度</t>
+  </si>
+  <si>
+    <t>2023年3月</t>
+  </si>
+  <si>
+    <t>2023年4月</t>
+  </si>
+  <si>
+    <t>2023年5月</t>
+  </si>
+  <si>
+    <t>2023年6月</t>
+  </si>
+  <si>
+    <t>2023年7月</t>
+  </si>
+  <si>
+    <t>2023年8月</t>
+  </si>
+  <si>
+    <t>2023年9月</t>
+  </si>
+  <si>
+    <t>2023年10月</t>
+  </si>
+  <si>
+    <t>2023年11月</t>
+  </si>
+  <si>
+    <t>2023年12月</t>
+  </si>
+  <si>
+    <t>2024年1月</t>
+  </si>
+  <si>
+    <t>2024年2月</t>
+  </si>
+  <si>
+    <t>2024年3月</t>
+  </si>
+  <si>
+    <t>2024年4月</t>
+  </si>
+  <si>
+    <t>2024年5月</t>
+  </si>
+  <si>
+    <t>2024年6月</t>
+  </si>
+  <si>
+    <t>2024年7月</t>
+  </si>
+  <si>
+    <t>2024年8月</t>
+  </si>
+  <si>
+    <t>2024年9月</t>
+  </si>
+  <si>
+    <t>2024年10月</t>
+  </si>
+  <si>
+    <t>2024年11月</t>
+  </si>
+  <si>
+    <t>2024年12月</t>
+  </si>
+  <si>
+    <t>2025年1月</t>
+  </si>
+  <si>
+    <t>2025年2月</t>
+  </si>
+  <si>
+    <t>2025年3月</t>
+  </si>
+  <si>
+    <t>2025年4月</t>
+  </si>
+  <si>
+    <t>2025年5月</t>
+  </si>
+  <si>
+    <t>2025年6月</t>
+  </si>
+  <si>
+    <t>2025年7月</t>
+  </si>
+  <si>
+    <t>2025年8月</t>
+  </si>
+  <si>
+    <t>2025年9月</t>
+  </si>
+  <si>
+    <t>2025年10月</t>
+  </si>
+  <si>
+    <t>2025年11月</t>
+  </si>
+  <si>
+    <t>2025年12月</t>
+  </si>
+  <si>
+    <t>2026年1月</t>
+  </si>
+  <si>
+    <t>2026年2月</t>
+  </si>
+  <si>
+    <t>後期高齢者医療毎月事業状況報告（事業月報）</t>
+  </si>
+  <si>
+    <t>（人）</t>
+  </si>
+  <si>
+    <t>75歳～79歳</t>
+  </si>
+  <si>
+    <t>80歳～84歳</t>
+  </si>
+  <si>
+    <t>85歳～89歳</t>
+  </si>
+  <si>
+    <t>90歳～94歳</t>
+  </si>
+  <si>
+    <t>95歳～99歳</t>
+  </si>
+  <si>
+    <t>100歳～</t>
+  </si>
+  <si>
+    <t>（再掲）
+現役並み
+所得者数</t>
+  </si>
+  <si>
+    <t>（再掲）
+低所得Ⅱ
+該当者数</t>
+  </si>
+  <si>
+    <t>（再掲）
+低所得Ⅰ
+該当者数</t>
+  </si>
+  <si>
+    <t>（再掲）
+被扶養者であった被保険者数</t>
+  </si>
+  <si>
+    <t>対前年同月比</t>
+  </si>
+  <si>
+    <t>(再掲)
+65歳～69歳</t>
+  </si>
+  <si>
+    <t>(再掲)
+70歳～74歳</t>
+  </si>
+  <si>
+    <t>（再掲）
+現役並み
+所得者Ⅲ数</t>
+  </si>
+  <si>
+    <t>（再掲）
+現役並み
+所得者Ⅱ数</t>
+  </si>
+  <si>
+    <t>（再掲）
+現役並み
+所得者Ⅰ数</t>
+  </si>
+  <si>
+    <t>（％）</t>
+  </si>
+  <si>
+    <t>障害認定者数</t>
+  </si>
+  <si>
+    <t>全国計</t>
+  </si>
+  <si>
+    <t>東京都</t>
+  </si>
+  <si>
+    <t>京都府</t>
+  </si>
+  <si>
+    <t>大阪府</t>
+  </si>
+  <si>
+    <t>（再掲）一般所得者Ⅱ</t>
+  </si>
+  <si>
+    <t>医療給付費
+（百万円）</t>
+  </si>
+  <si>
+    <t>給付率（％）</t>
+  </si>
+  <si>
+    <t>１人当たり
+医療費（円）</t>
+  </si>
+  <si>
+    <t>医療費（百万円）</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>（注）1　「医療費」の「入院」には「食事療養・生活療養（医科）」を、「入院外」には「調剤」を、「歯科」には</t>
+  </si>
+  <si>
+    <t>　　  　　「食事療養・生活療養（歯科）」を、「その他」には「訪問看護」や「療養費等」を含む。</t>
+  </si>
+  <si>
+    <t>　　　2　「医療給付費」は、「医療費」の「保険者負担分」と「高額療養費」と「高額介護合算療養費」の合算額である。</t>
+  </si>
+  <si>
+    <t>　　　3　「給付率」は、「医療給付費」を「医療費」で除した数値に１００を乗じた数値である。</t>
+  </si>
+  <si>
+    <t>　　　4　 速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
     <t>（注）1　年度とは当該年の３月から翌年の２月までの期間をいう。ただし、2008年度は2008年4月から2009年2月までの11ヶ月分に係るものである。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ネン</t>
     </rPh>
     <rPh sb="40" eb="41">
       <t>ド</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ネン</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ガツ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ブン</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>カカ</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　　2　「医療費」の「入院」には「食事療養・生活療養（医科）」を、「入院外」には「調剤」を、「歯科」には「食事療養・生活療養（歯科）」を含む。</t>
     <rPh sb="28" eb="30">
       <t>イカ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>シカ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>ショクジ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>リョウヨウ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>リョウヨウ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>シカ</t>
     </rPh>
     <rPh sb="69" eb="70">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　　3　「医療給付費」は、「医療費」の「保険者負担分」と「高額療養費」と「高額介護合算療養費」の合算額である。※2012年2月までは「高額介護合算療養費」を含まない。</t>
     <rPh sb="6" eb="8">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>キュウフヒ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>イリョウヒ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ホケンシャ</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>フタンブン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>コウガク</t>
     </rPh>
     <rPh sb="32" eb="35">
       <t>リョウヨウヒ</t>
     </rPh>
     <rPh sb="49" eb="52">
       <t>ガッサンガク</t>
     </rPh>
     <rPh sb="79" eb="80">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　　4　「給付率」は、「医療給付費」を「医療費」で除した数値に１００を乗じた数値である。</t>
     <rPh sb="6" eb="9">
       <t>キュウフリツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>キュウフヒ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>イリョウヒ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ジョ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>スウチ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>スウチ</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="22"/>
+  </si>
+  <si>
+    <t>　　　5　2024年3月以降は速報値のため数値が変わる場合がある。</t>
+    <rPh sb="9" eb="10">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ソクホウチ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　　6  2018年度の「（再掲）現役並み所得者Ⅰ数」、「（再掲）現役並み所得者Ⅱ数」、「（再掲）現役並み所得者Ⅲ数」は2018年8月～2019年2月までの７ヶ月分の平均である。</t>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ゲンエキ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ナ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>スウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="34" eb="36">
@@ -1224,98 +761,98 @@
     </rPh>
     <rPh sb="58" eb="59">
       <t>スウ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ネン</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>ガツ</t>
     </rPh>
     <rPh sb="73" eb="74">
       <t>ネン</t>
     </rPh>
     <rPh sb="75" eb="76">
       <t>ガツ</t>
     </rPh>
     <rPh sb="81" eb="82">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="82" eb="83">
       <t>ブン</t>
     </rPh>
     <rPh sb="84" eb="86">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　　7 「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である資格取得後２年を経過するまでの者である。ただし、2019年３月以前は、被用者保険の被扶養者の保険料軽減の特例措置により資格取得後２年を経過した者を含む。</t>
     <rPh sb="111" eb="113">
       <t>イゼン</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　　8  2019年度の「（再掲）被扶養者であった被保険者数」は2019年4月～2020年2月までの11ヶ月分の平均である。</t>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="18" eb="22">
       <t>ヒフヨウシャ</t>
     </rPh>
     <rPh sb="26" eb="30">
       <t>ヒホケンシャ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>スウ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ネン</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ガツ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>ネン</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>ガツ</t>
     </rPh>
     <rPh sb="54" eb="55">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ブン</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>　　　9  2022年9月以前の「（再掲）一般所得者数」は、「被保険者数」より「（再掲）現役並み所得者数」、「（再掲）低所得Ⅰ該当者数」、「（再掲）低所得Ⅱ該当者数」を除いた数値である。また、2022年10月以降の「被保険者数」には所得区分不詳を含むため、必ずしも所得区分別の合計と一致しない。</t>
     <rPh sb="10" eb="11">
       <t>ネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ガツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イゼン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イッパン</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>スウ</t>
     </rPh>
     <rPh sb="31" eb="35">
@@ -1350,163 +887,178 @@
     </rPh>
     <rPh sb="66" eb="67">
       <t>スウ</t>
     </rPh>
     <rPh sb="71" eb="73">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="74" eb="77">
       <t>テイショトク</t>
     </rPh>
     <rPh sb="78" eb="81">
       <t>ガイトウシャ</t>
     </rPh>
     <rPh sb="81" eb="82">
       <t>スウ</t>
     </rPh>
     <rPh sb="84" eb="85">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="87" eb="89">
       <t>スウチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>2024年度</t>
-[...42 lines deleted...]
-  <si>
     <t>　　 10  2022年度の「（再掲）一般所得者Ⅰ数」、「（再掲）一般所得者Ⅱ数」は2022年10月～2023年2月までの５ヶ月分の平均である。</t>
     <rPh sb="11" eb="13">
       <t>ネンド</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>イッパン</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>スウ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>イッパン</t>
     </rPh>
     <rPh sb="35" eb="38">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>スウ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>ガツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ネン</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ガツ</t>
     </rPh>
     <rPh sb="63" eb="64">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>ブン</t>
     </rPh>
     <rPh sb="66" eb="68">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="22"/>
+  </si>
+  <si>
+    <t>（注）１　速報値のため数字が変わる場合がある。</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である資格取得後２年を経過するまでの者である。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　　３　「被保険者数」には所得区分不詳を含むため、必ずしも所得区分別の合計と一致しない。</t>
+    <rPh sb="6" eb="10">
+      <t>ヒホケンシャ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ショトク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>フショウ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>カナラ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ショトク</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>イッチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　　　　 資格取得後２年を経過するまでの者である。</t>
+    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="10">
+  <numFmts count="13">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="178" formatCode="0_ "/>
     <numFmt numFmtId="179" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="180" formatCode="#,##0.0"/>
     <numFmt numFmtId="181" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
     <numFmt numFmtId="182" formatCode="yyyy&quot;年度&quot;"/>
     <numFmt numFmtId="183" formatCode="0.0_ "/>
     <numFmt numFmtId="184" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="185" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
+    <numFmt numFmtId="186" formatCode="0.0_ ;\-0.0\ "/>
+    <numFmt numFmtId="187" formatCode="0.000_ "/>
+    <numFmt numFmtId="188" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -1539,115 +1091,127 @@
     <font>
       <sz val="14"/>
       <name val="Terminal"/>
       <family val="3"/>
       <charset val="255"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="明朝"/>
+      <family val="1"/>
       <charset val="128"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
-      <family val="1"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="明朝"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="62">
+  <borders count="101">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -1698,63 +1262,50 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
-[...11 lines deleted...]
-    <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1895,74 +1446,50 @@
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -2085,78 +1612,54 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -2222,74 +1725,50 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="dotted">
-[...22 lines deleted...]
-      <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
@@ -2302,742 +1781,1475 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-      <bottom style="double">
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="hair">
+      <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="double">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="38" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="212">
+  <cellXfs count="258">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="9" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="14" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="14" fillId="0" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="14" fillId="0" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="14" fillId="0" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="59" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="60" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="62" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="66" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="34" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="54" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="68" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="79" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="63" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="83" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="85" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="91" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="20" fillId="0" borderId="93" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="14" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="14" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="14" fillId="0" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="180" fontId="9" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="33" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="34" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="9" fillId="0" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="35" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="36" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="31" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="32" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="62" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="71" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="73" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="74" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="184" fontId="20" fillId="0" borderId="75" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="76" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="77" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="78" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="64" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="65" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="80" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="81" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="82" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="84" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="86" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="87" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="88" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="89" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="90" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="92" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="20" fillId="0" borderId="94" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="15" fillId="0" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="182" fontId="15" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="12" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="15" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="95" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...233 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="96" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="97" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="98" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="99" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="99" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="100" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="70" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="63" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
-    <cellStyle name="桁区切り" xfId="4" builtinId="6"/>
+  <cellStyles count="8">
+    <cellStyle name="桁区切り 2" xfId="6" xr:uid="{45686A94-D913-41C6-8339-D6112442B2FF}"/>
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{A62DD518-7FFA-4961-A5E6-122FB0808AED}"/>
-    <cellStyle name="桁区切り 2 2 3" xfId="5" xr:uid="{E36AF47B-87F8-4649-8621-45ACE5E3CDBB}"/>
+    <cellStyle name="桁区切り 2 2 3" xfId="4" xr:uid="{E36AF47B-87F8-4649-8621-45ACE5E3CDBB}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{73C77E7D-ADAD-4866-8B48-46A8975E92B9}"/>
+    <cellStyle name="標準 2 3" xfId="5" xr:uid="{EFB9A93B-E74E-4857-8025-A7418AA51BC2}"/>
+    <cellStyle name="標準 4" xfId="7" xr:uid="{55F6CCE3-B1EC-4778-B8FA-1A6EFA1354BC}"/>
     <cellStyle name="標準_第２表　都道府県別後期高齢者医療被保険者の状況_事業月報(１２月)_事業月報(201012)" xfId="1" xr:uid="{62A758B3-84ED-490F-9A6B-C3A5CC514675}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3307,14704 +3519,16845 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D55B726-3A95-44CD-AE63-D63DB3AE8D81}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AN75"/>
+  <dimension ref="B1:AO74"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.5" style="80" customWidth="1"/>
-[...39 lines deleted...]
-    <col min="41" max="16384" width="5" style="80"/>
+    <col min="1" max="1" width="1.5" style="33" customWidth="1"/>
+    <col min="2" max="2" width="1.125" style="75" customWidth="1"/>
+    <col min="3" max="3" width="11.875" style="70" customWidth="1"/>
+    <col min="4" max="4" width="9.125" style="33" customWidth="1"/>
+    <col min="5" max="5" width="5.375" style="33" customWidth="1"/>
+    <col min="6" max="6" width="8.625" style="33" customWidth="1"/>
+    <col min="7" max="7" width="5.375" style="33" customWidth="1"/>
+    <col min="8" max="8" width="8.625" style="33" customWidth="1"/>
+    <col min="9" max="9" width="5.375" style="33" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="33" customWidth="1"/>
+    <col min="11" max="11" width="5.375" style="33" customWidth="1"/>
+    <col min="12" max="12" width="8.625" style="33" customWidth="1"/>
+    <col min="13" max="13" width="5.375" style="33" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="33" customWidth="1"/>
+    <col min="15" max="15" width="5.375" style="33" customWidth="1"/>
+    <col min="16" max="16" width="8.625" style="33" customWidth="1"/>
+    <col min="17" max="17" width="5.375" style="33" customWidth="1"/>
+    <col min="18" max="18" width="8.625" style="33" customWidth="1"/>
+    <col min="19" max="19" width="5.375" style="33" customWidth="1"/>
+    <col min="20" max="20" width="8.625" style="33" customWidth="1"/>
+    <col min="21" max="21" width="5.375" style="33" customWidth="1"/>
+    <col min="22" max="22" width="8.625" style="33" customWidth="1"/>
+    <col min="23" max="23" width="5.375" style="33" customWidth="1"/>
+    <col min="24" max="24" width="8.625" style="33" customWidth="1"/>
+    <col min="25" max="25" width="5.375" style="33" customWidth="1"/>
+    <col min="26" max="26" width="8.625" style="33" customWidth="1"/>
+    <col min="27" max="27" width="5.375" style="33" customWidth="1"/>
+    <col min="28" max="28" width="9.125" style="33" customWidth="1"/>
+    <col min="29" max="29" width="5.375" style="33" customWidth="1"/>
+    <col min="30" max="30" width="8.625" style="33" customWidth="1"/>
+    <col min="31" max="31" width="5.375" style="33" customWidth="1"/>
+    <col min="32" max="32" width="8.625" style="33" customWidth="1"/>
+    <col min="33" max="33" width="5.375" style="33" customWidth="1"/>
+    <col min="34" max="34" width="8.625" style="33" customWidth="1"/>
+    <col min="35" max="35" width="5.375" style="33" customWidth="1"/>
+    <col min="36" max="36" width="9.125" style="33" customWidth="1"/>
+    <col min="37" max="37" width="5.375" style="33" customWidth="1"/>
+    <col min="38" max="38" width="6.625" style="73" customWidth="1"/>
+    <col min="39" max="39" width="8.625" style="73" customWidth="1"/>
+    <col min="40" max="40" width="5.375" style="33" customWidth="1"/>
+    <col min="41" max="41" width="2.375" style="33" customWidth="1"/>
+    <col min="42" max="16384" width="5" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="24" customHeight="1">
-[...3 lines deleted...]
-      <c r="B1" s="152" t="s">
+    <row r="1" spans="2:41" ht="24" customHeight="1">
+      <c r="B1" s="196" t="s">
+        <v>51</v>
+      </c>
+      <c r="C1" s="197"/>
+      <c r="D1" s="197"/>
+      <c r="E1" s="197"/>
+      <c r="F1" s="197"/>
+      <c r="G1" s="197"/>
+      <c r="H1" s="197"/>
+      <c r="I1" s="197"/>
+      <c r="J1" s="197"/>
+      <c r="K1" s="197"/>
+      <c r="L1" s="197"/>
+      <c r="M1" s="197"/>
+      <c r="N1" s="197"/>
+      <c r="O1" s="197"/>
+      <c r="P1" s="197"/>
+      <c r="Q1" s="197"/>
+      <c r="R1" s="197"/>
+      <c r="S1" s="197"/>
+      <c r="T1" s="197"/>
+      <c r="U1" s="197"/>
+      <c r="V1" s="197"/>
+      <c r="W1" s="197"/>
+      <c r="X1" s="197"/>
+      <c r="Y1" s="197"/>
+      <c r="Z1" s="197"/>
+      <c r="AA1" s="197"/>
+      <c r="AB1" s="197"/>
+      <c r="AC1" s="197"/>
+      <c r="AD1" s="197"/>
+      <c r="AE1" s="197"/>
+      <c r="AF1" s="197"/>
+      <c r="AG1" s="197"/>
+      <c r="AH1" s="197"/>
+      <c r="AI1" s="197"/>
+      <c r="AJ1" s="197"/>
+      <c r="AK1" s="197"/>
+      <c r="AL1" s="197"/>
+      <c r="AM1" s="197"/>
+      <c r="AN1" s="197"/>
+      <c r="AO1" s="104"/>
+    </row>
+    <row r="2" spans="2:41" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B2" s="38"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="198" t="s">
+        <v>52</v>
+      </c>
+      <c r="E2" s="199"/>
+      <c r="F2" s="199"/>
+      <c r="G2" s="199"/>
+      <c r="H2" s="199"/>
+      <c r="I2" s="199"/>
+      <c r="J2" s="199"/>
+      <c r="K2" s="199"/>
+      <c r="L2" s="199"/>
+      <c r="M2" s="199"/>
+      <c r="N2" s="199"/>
+      <c r="O2" s="199"/>
+      <c r="P2" s="199"/>
+      <c r="Q2" s="199"/>
+      <c r="R2" s="199"/>
+      <c r="S2" s="199"/>
+      <c r="T2" s="199"/>
+      <c r="U2" s="199"/>
+      <c r="V2" s="199"/>
+      <c r="W2" s="199"/>
+      <c r="X2" s="199"/>
+      <c r="Y2" s="199"/>
+      <c r="Z2" s="199"/>
+      <c r="AA2" s="200"/>
+      <c r="AB2" s="198" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC2" s="199"/>
+      <c r="AD2" s="199"/>
+      <c r="AE2" s="199"/>
+      <c r="AF2" s="199"/>
+      <c r="AG2" s="199"/>
+      <c r="AH2" s="199"/>
+      <c r="AI2" s="199"/>
+      <c r="AJ2" s="199"/>
+      <c r="AK2" s="199"/>
+      <c r="AL2" s="199"/>
+      <c r="AM2" s="199"/>
+      <c r="AN2" s="200"/>
+      <c r="AO2" s="105"/>
+    </row>
+    <row r="3" spans="2:41" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B3" s="41"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="201" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="204" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC3" s="199"/>
+      <c r="AD3" s="199"/>
+      <c r="AE3" s="199"/>
+      <c r="AF3" s="199"/>
+      <c r="AG3" s="199"/>
+      <c r="AH3" s="199"/>
+      <c r="AI3" s="200"/>
+      <c r="AJ3" s="205" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK3" s="208" t="s">
+        <v>57</v>
+      </c>
+      <c r="AL3" s="211" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM3" s="214" t="s">
+        <v>59</v>
+      </c>
+      <c r="AN3" s="215" t="s">
+        <v>57</v>
+      </c>
+      <c r="AO3" s="103"/>
+    </row>
+    <row r="4" spans="2:41" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B4" s="41"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="202"/>
+      <c r="E4" s="218" t="s">
+        <v>57</v>
+      </c>
+      <c r="F4" s="219" t="s">
+        <v>60</v>
+      </c>
+      <c r="G4" s="215" t="s">
+        <v>57</v>
+      </c>
+      <c r="H4" s="219" t="s">
+        <v>61</v>
+      </c>
+      <c r="I4" s="44"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="219" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="219" t="s">
+        <v>63</v>
+      </c>
+      <c r="W4" s="215" t="s">
+        <v>57</v>
+      </c>
+      <c r="X4" s="219" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y4" s="215" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z4" s="219" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA4" s="215" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB4" s="201" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="109"/>
+      <c r="AE4" s="109"/>
+      <c r="AF4" s="109"/>
+      <c r="AG4" s="109"/>
+      <c r="AH4" s="109"/>
+      <c r="AI4" s="110"/>
+      <c r="AJ4" s="206"/>
+      <c r="AK4" s="209"/>
+      <c r="AL4" s="212"/>
+      <c r="AM4" s="206"/>
+      <c r="AN4" s="216"/>
+      <c r="AO4" s="103"/>
+    </row>
+    <row r="5" spans="2:41" s="40" customFormat="1" ht="37.5" customHeight="1">
+      <c r="B5" s="51"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="203"/>
+      <c r="E5" s="217"/>
+      <c r="F5" s="207"/>
+      <c r="G5" s="217"/>
+      <c r="H5" s="207"/>
+      <c r="I5" s="112" t="s">
+        <v>57</v>
+      </c>
+      <c r="J5" s="108" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="107" t="s">
+        <v>57</v>
+      </c>
+      <c r="L5" s="108" t="s">
+        <v>68</v>
+      </c>
+      <c r="M5" s="107" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5" s="108" t="s">
+        <v>69</v>
+      </c>
+      <c r="O5" s="107" t="s">
+        <v>57</v>
+      </c>
+      <c r="P5" s="207"/>
+      <c r="Q5" s="112" t="s">
+        <v>57</v>
+      </c>
+      <c r="R5" s="108" t="s">
+        <v>70</v>
+      </c>
+      <c r="S5" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="T5" s="108" t="s">
+        <v>71</v>
+      </c>
+      <c r="U5" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="V5" s="207"/>
+      <c r="W5" s="217"/>
+      <c r="X5" s="207"/>
+      <c r="Y5" s="217"/>
+      <c r="Z5" s="207"/>
+      <c r="AA5" s="217"/>
+      <c r="AB5" s="203"/>
+      <c r="AC5" s="112" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD5" s="106" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE5" s="111" t="s">
+        <v>57</v>
+      </c>
+      <c r="AF5" s="106" t="s">
+        <v>73</v>
+      </c>
+      <c r="AG5" s="111" t="s">
+        <v>57</v>
+      </c>
+      <c r="AH5" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI5" s="111" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ5" s="207"/>
+      <c r="AK5" s="210"/>
+      <c r="AL5" s="213"/>
+      <c r="AM5" s="207"/>
+      <c r="AN5" s="217"/>
+      <c r="AO5" s="103"/>
+    </row>
+    <row r="6" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B6" s="38"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="F6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="I6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="J6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="K6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="L6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="O6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="P6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="R6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="S6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="T6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="U6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="V6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="W6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="X6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="Z6" s="57" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="AB6" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="AC6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD6" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="AF6" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="AG6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH6" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="AJ6" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="AL6" s="58" t="s">
+        <v>76</v>
+      </c>
+      <c r="AM6" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN6" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="AO6" s="80"/>
+    </row>
+    <row r="7" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B7" s="59"/>
+      <c r="C7" s="60">
+        <v>39539</v>
+      </c>
+      <c r="D7" s="61">
+        <v>13210115.90909091</v>
+      </c>
+      <c r="E7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="63">
+        <v>509958.09090909088</v>
+      </c>
+      <c r="G7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" s="63">
+        <v>1073328.8181818179</v>
+      </c>
+      <c r="I7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P7" s="63">
+        <v>7426288.3636363614</v>
+      </c>
+      <c r="Q7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="R7" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T7" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V7" s="63">
+        <v>2412752.9090909092</v>
+      </c>
+      <c r="W7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="X7" s="63">
+        <v>2297745.8181818179</v>
+      </c>
+      <c r="Y7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z7" s="63">
+        <v>1858460.636363636</v>
+      </c>
+      <c r="AA7" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB7" s="63">
+        <v>10381884.165557001</v>
+      </c>
+      <c r="AC7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD7" s="63">
+        <v>5164710.1439960003</v>
+      </c>
+      <c r="AE7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF7" s="63">
+        <v>4754992.2993869996</v>
+      </c>
+      <c r="AG7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH7" s="63">
+        <v>321345.48704500002</v>
+      </c>
+      <c r="AI7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="AJ7" s="63">
+        <v>9442184.6299159992</v>
+      </c>
+      <c r="AK7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL7" s="64">
+        <v>90.948660949632327</v>
+      </c>
+      <c r="AM7" s="63">
+        <v>785904.09327237005</v>
+      </c>
+      <c r="AN7" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="AO7" s="81"/>
+    </row>
+    <row r="8" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B8" s="59"/>
+      <c r="C8" s="60">
+        <v>39904</v>
+      </c>
+      <c r="D8" s="61">
+        <v>13615896.75</v>
+      </c>
+      <c r="E8" s="62">
+        <v>3.0717432284590451</v>
+      </c>
+      <c r="F8" s="63">
+        <v>473064.75</v>
+      </c>
+      <c r="G8" s="62">
+        <v>-7.2345829131413408</v>
+      </c>
+      <c r="H8" s="63">
+        <v>1033014.75</v>
+      </c>
+      <c r="I8" s="62">
+        <v>-3.755984885424835</v>
+      </c>
+      <c r="J8" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M8" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N8" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O8" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P8" s="63">
+        <v>7630822</v>
+      </c>
+      <c r="Q8" s="62">
+        <v>2.754183871517291</v>
+      </c>
+      <c r="R8" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S8" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T8" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U8" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V8" s="63">
+        <v>2471053.666666667</v>
+      </c>
+      <c r="W8" s="62">
+        <v>2.4163583994071041</v>
+      </c>
+      <c r="X8" s="63">
+        <v>2481006.333333333</v>
+      </c>
+      <c r="Y8" s="62">
+        <v>7.9756652672978046</v>
+      </c>
+      <c r="Z8" s="63">
+        <v>1844865.166666667</v>
+      </c>
+      <c r="AA8" s="113">
+        <v>-0.73154466825681164</v>
+      </c>
+      <c r="AB8" s="63">
+        <v>12010830.691205001</v>
+      </c>
+      <c r="AC8" s="62">
+        <v>15.69027837020376</v>
+      </c>
+      <c r="AD8" s="63">
+        <v>5950417.7719999999</v>
+      </c>
+      <c r="AE8" s="62">
+        <v>15.213005301321481</v>
+      </c>
+      <c r="AF8" s="63">
+        <v>5509712.444689</v>
+      </c>
+      <c r="AG8" s="62">
+        <v>15.872163355538889</v>
+      </c>
+      <c r="AH8" s="63">
+        <v>370095.24738000002</v>
+      </c>
+      <c r="AI8" s="62">
+        <v>15.170513450582</v>
+      </c>
+      <c r="AJ8" s="63">
+        <v>10964700.751660001</v>
+      </c>
+      <c r="AK8" s="62">
+        <v>16.124617145487271</v>
+      </c>
+      <c r="AL8" s="64">
+        <v>91.290111679693936</v>
+      </c>
+      <c r="AM8" s="63">
+        <v>882118.22634487879</v>
+      </c>
+      <c r="AN8" s="62">
+        <v>12.242477663131851</v>
+      </c>
+      <c r="AO8" s="81"/>
+    </row>
+    <row r="9" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B9" s="59"/>
+      <c r="C9" s="60">
+        <v>40269</v>
+      </c>
+      <c r="D9" s="61">
+        <v>14059914.66666667</v>
+      </c>
+      <c r="E9" s="62">
+        <v>3.2610258789357078</v>
+      </c>
+      <c r="F9" s="63">
+        <v>437857.41666666669</v>
+      </c>
+      <c r="G9" s="62">
+        <v>-7.4423920474593226</v>
+      </c>
+      <c r="H9" s="63">
+        <v>1012637.5</v>
+      </c>
+      <c r="I9" s="62">
+        <v>-1.9726001008214089</v>
+      </c>
+      <c r="J9" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M9" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O9" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P9" s="63">
+        <v>7793742.3333333321</v>
+      </c>
+      <c r="Q9" s="62">
+        <v>2.1350299264395471</v>
+      </c>
+      <c r="R9" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S9" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T9" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U9" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V9" s="63">
+        <v>2669289.25</v>
+      </c>
+      <c r="W9" s="62">
+        <v>8.0223099161073286</v>
+      </c>
+      <c r="X9" s="63">
+        <v>2584245.583333333</v>
+      </c>
+      <c r="Y9" s="62">
+        <v>4.1611844602304604</v>
+      </c>
+      <c r="Z9" s="63">
+        <v>1830996.083333333</v>
+      </c>
+      <c r="AA9" s="113">
+        <v>-0.7517667731996025</v>
+      </c>
+      <c r="AB9" s="63">
+        <v>12721335.97727</v>
+      </c>
+      <c r="AC9" s="62">
+        <v>5.9155382698489856</v>
+      </c>
+      <c r="AD9" s="63">
+        <v>6400520.0742239999</v>
+      </c>
+      <c r="AE9" s="62">
+        <v>7.5642134631618507</v>
+      </c>
+      <c r="AF9" s="63">
+        <v>5728519.854789</v>
+      </c>
+      <c r="AG9" s="62">
+        <v>3.9713036260343499</v>
+      </c>
+      <c r="AH9" s="63">
+        <v>398484.63725600002</v>
+      </c>
+      <c r="AI9" s="62">
+        <v>7.6708334076094786</v>
+      </c>
+      <c r="AJ9" s="63">
+        <v>11646454.605380001</v>
+      </c>
+      <c r="AK9" s="62">
+        <v>6.2177150946576054</v>
+      </c>
+      <c r="AL9" s="64">
+        <v>91.550562190869272</v>
+      </c>
+      <c r="AM9" s="63">
+        <v>904794.67897695163</v>
+      </c>
+      <c r="AN9" s="62">
+        <v>2.5706817923981</v>
+      </c>
+      <c r="AO9" s="81"/>
+    </row>
+    <row r="10" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B10" s="59"/>
+      <c r="C10" s="60">
+        <v>40634</v>
+      </c>
+      <c r="D10" s="61">
+        <v>14483835</v>
+      </c>
+      <c r="E10" s="62">
+        <v>3.015098906242764</v>
+      </c>
+      <c r="F10" s="63">
+        <v>404893.08333333331</v>
+      </c>
+      <c r="G10" s="62">
+        <v>-7.5285542915511598</v>
+      </c>
+      <c r="H10" s="63">
+        <v>1013308.25</v>
+      </c>
+      <c r="I10" s="62">
+        <v>6.6237918307399113E-2</v>
+      </c>
+      <c r="J10" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L10" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M10" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N10" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O10" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P10" s="63">
+        <v>7925489.166666666</v>
+      </c>
+      <c r="Q10" s="62">
+        <v>1.690418129040028</v>
+      </c>
+      <c r="R10" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S10" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T10" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U10" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V10" s="63">
+        <v>2870736.5</v>
+      </c>
+      <c r="W10" s="62">
+        <v>7.5468497840764259</v>
+      </c>
+      <c r="X10" s="63">
+        <v>2674301.083333333</v>
+      </c>
+      <c r="Y10" s="62">
+        <v>3.4847887747510691</v>
+      </c>
+      <c r="Z10" s="63">
+        <v>1808555.666666667</v>
+      </c>
+      <c r="AA10" s="113">
+        <v>-1.225585181253563</v>
+      </c>
+      <c r="AB10" s="63">
+        <v>13299145.86239</v>
+      </c>
+      <c r="AC10" s="62">
+        <v>4.5420534930640022</v>
+      </c>
+      <c r="AD10" s="63">
+        <v>6619462.2233210001</v>
+      </c>
+      <c r="AE10" s="62">
+        <v>3.4206931086540489</v>
+      </c>
+      <c r="AF10" s="63">
+        <v>6046831.8018720001</v>
+      </c>
+      <c r="AG10" s="62">
+        <v>5.5566176805146972</v>
+      </c>
+      <c r="AH10" s="63">
+        <v>426328.14578700002</v>
+      </c>
+      <c r="AI10" s="62">
+        <v>6.9873480500359566</v>
+      </c>
+      <c r="AJ10" s="63">
+        <v>12199523.97308</v>
+      </c>
+      <c r="AK10" s="62">
+        <v>4.7488217353675477</v>
+      </c>
+      <c r="AL10" s="64">
+        <v>91.731635244187132</v>
+      </c>
+      <c r="AM10" s="63">
+        <v>918206.11477485078</v>
+      </c>
+      <c r="AN10" s="62">
+        <v>1.4822628945014851</v>
+      </c>
+      <c r="AO10" s="81"/>
+    </row>
+    <row r="11" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B11" s="59"/>
+      <c r="C11" s="60">
+        <v>41000</v>
+      </c>
+      <c r="D11" s="61">
+        <v>14904991.58333333</v>
+      </c>
+      <c r="E11" s="62">
+        <v>2.9077698229324822</v>
+      </c>
+      <c r="F11" s="63">
+        <v>383853.16666666669</v>
+      </c>
+      <c r="G11" s="62">
+        <v>-5.1964129625166393</v>
+      </c>
+      <c r="H11" s="63">
+        <v>1016951.166666667</v>
+      </c>
+      <c r="I11" s="62">
+        <v>0.35950725425029079</v>
+      </c>
+      <c r="J11" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L11" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M11" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N11" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O11" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="63">
+        <v>8096345.5000000019</v>
+      </c>
+      <c r="Q11" s="62">
+        <v>2.1557828134057599</v>
+      </c>
+      <c r="R11" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S11" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T11" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U11" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V11" s="63">
+        <v>3034158.916666667</v>
+      </c>
+      <c r="W11" s="62">
+        <v>5.6926999976022463</v>
+      </c>
+      <c r="X11" s="63">
+        <v>2757536</v>
+      </c>
+      <c r="Y11" s="62">
+        <v>3.1123988688259501</v>
+      </c>
+      <c r="Z11" s="63">
+        <v>1780257.5</v>
+      </c>
+      <c r="AA11" s="113">
+        <v>-1.5646831993190951</v>
+      </c>
+      <c r="AB11" s="63">
+        <v>13704425.633161001</v>
+      </c>
+      <c r="AC11" s="62">
+        <v>3.0474120290471469</v>
+      </c>
+      <c r="AD11" s="63">
+        <v>6810247.9019480003</v>
+      </c>
+      <c r="AE11" s="62">
+        <v>2.8821930270233049</v>
+      </c>
+      <c r="AF11" s="63">
+        <v>6225000.9902520003</v>
+      </c>
+      <c r="AG11" s="62">
+        <v>2.946488247363543</v>
+      </c>
+      <c r="AH11" s="63">
+        <v>452153.78967000003</v>
+      </c>
+      <c r="AI11" s="62">
+        <v>6.0576915078702998</v>
+      </c>
+      <c r="AJ11" s="63">
+        <v>12604480.195346</v>
+      </c>
+      <c r="AK11" s="62">
+        <v>3.31944281727381</v>
+      </c>
+      <c r="AL11" s="64">
+        <v>91.973793960737552</v>
+      </c>
+      <c r="AM11" s="63">
+        <v>919452.08801628579</v>
+      </c>
+      <c r="AN11" s="62">
+        <v>0.1356964652474035</v>
+      </c>
+      <c r="AO11" s="81"/>
+    </row>
+    <row r="12" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B12" s="59"/>
+      <c r="C12" s="60">
+        <v>41365</v>
+      </c>
+      <c r="D12" s="61">
+        <v>15266362</v>
+      </c>
+      <c r="E12" s="62">
+        <v>2.4244925912655151</v>
+      </c>
+      <c r="F12" s="63">
+        <v>372173.5</v>
+      </c>
+      <c r="G12" s="62">
+        <v>-3.04274334066108</v>
+      </c>
+      <c r="H12" s="63">
+        <v>1021152.916666667</v>
+      </c>
+      <c r="I12" s="62">
+        <v>0.41317126502469209</v>
+      </c>
+      <c r="J12" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L12" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N12" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P12" s="63">
+        <v>8255012.9166666679</v>
+      </c>
+      <c r="Q12" s="62">
+        <v>1.9597411778766951</v>
+      </c>
+      <c r="R12" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T12" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V12" s="63">
+        <v>3169665.5</v>
+      </c>
+      <c r="W12" s="62">
+        <v>4.4660344779238192</v>
+      </c>
+      <c r="X12" s="63">
+        <v>2820530.666666667</v>
+      </c>
+      <c r="Y12" s="62">
+        <v>2.2844549143389741</v>
+      </c>
+      <c r="Z12" s="63">
+        <v>1746599.416666667</v>
+      </c>
+      <c r="AA12" s="113">
+        <v>-1.8906300539856311</v>
+      </c>
+      <c r="AB12" s="63">
+        <v>14191203.141391</v>
+      </c>
+      <c r="AC12" s="62">
+        <v>3.5519730724951288</v>
+      </c>
+      <c r="AD12" s="63">
+        <v>6962403.9593179999</v>
+      </c>
+      <c r="AE12" s="62">
+        <v>2.2342220071970949</v>
+      </c>
+      <c r="AF12" s="63">
+        <v>6528236.4696319997</v>
+      </c>
+      <c r="AG12" s="62">
+        <v>4.8712519059008974</v>
+      </c>
+      <c r="AH12" s="63">
+        <v>475661.72811700002</v>
+      </c>
+      <c r="AI12" s="62">
+        <v>5.1991023815496584</v>
+      </c>
+      <c r="AJ12" s="63">
+        <v>13051875.949898001</v>
+      </c>
+      <c r="AK12" s="62">
+        <v>3.5494978580488779</v>
+      </c>
+      <c r="AL12" s="64">
+        <v>91.971595500807382</v>
+      </c>
+      <c r="AM12" s="63">
+        <v>929573.34179492143</v>
+      </c>
+      <c r="AN12" s="62">
+        <v>1.1007918640407071</v>
+      </c>
+      <c r="AO12" s="81"/>
+    </row>
+    <row r="13" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B13" s="59"/>
+      <c r="C13" s="60">
+        <v>41730</v>
+      </c>
+      <c r="D13" s="61">
+        <v>15545307</v>
+      </c>
+      <c r="E13" s="62">
+        <v>1.8271871189743829</v>
+      </c>
+      <c r="F13" s="63">
+        <v>365769.25</v>
+      </c>
+      <c r="G13" s="62">
+        <v>-1.720770017209716</v>
+      </c>
+      <c r="H13" s="63">
+        <v>1038454.083333333</v>
+      </c>
+      <c r="I13" s="62">
+        <v>1.6942777505980939</v>
+      </c>
+      <c r="J13" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L13" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M13" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N13" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O13" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P13" s="63">
+        <v>8339525.9999999981</v>
+      </c>
+      <c r="Q13" s="62">
+        <v>1.023778935132857</v>
+      </c>
+      <c r="R13" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S13" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T13" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U13" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V13" s="63">
+        <v>3300433.083333333</v>
+      </c>
+      <c r="W13" s="62">
+        <v>4.1255956924581838</v>
+      </c>
+      <c r="X13" s="63">
+        <v>2866893.833333333</v>
+      </c>
+      <c r="Y13" s="62">
+        <v>1.643774599389825</v>
+      </c>
+      <c r="Z13" s="63">
+        <v>1702791.583333333</v>
+      </c>
+      <c r="AA13" s="113">
+        <v>-2.5081786307325942</v>
+      </c>
+      <c r="AB13" s="63">
+        <v>14492727.252044</v>
+      </c>
+      <c r="AC13" s="62">
+        <v>2.1247254911992202</v>
+      </c>
+      <c r="AD13" s="63">
+        <v>7114132.3264619997</v>
+      </c>
+      <c r="AE13" s="62">
+        <v>2.1792525689483528</v>
+      </c>
+      <c r="AF13" s="63">
+        <v>6646639.9073580001</v>
+      </c>
+      <c r="AG13" s="62">
+        <v>1.8137124516979239</v>
+      </c>
+      <c r="AH13" s="63">
+        <v>496689.29531900003</v>
+      </c>
+      <c r="AI13" s="62">
+        <v>4.4206977267735592</v>
+      </c>
+      <c r="AJ13" s="63">
+        <v>13342996.160034001</v>
+      </c>
+      <c r="AK13" s="62">
+        <v>2.2304855735184592</v>
+      </c>
+      <c r="AL13" s="64">
+        <v>92.066841029883832</v>
+      </c>
+      <c r="AM13" s="63">
+        <v>932289.54899662</v>
+      </c>
+      <c r="AN13" s="62">
+        <v>0.29219934345943172</v>
+      </c>
+      <c r="AO13" s="81"/>
+    </row>
+    <row r="14" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B14" s="59"/>
+      <c r="C14" s="60">
+        <v>42095</v>
+      </c>
+      <c r="D14" s="61">
+        <v>15944314.5</v>
+      </c>
+      <c r="E14" s="62">
+        <v>2.5667392737885431</v>
+      </c>
+      <c r="F14" s="63">
+        <v>352845.5</v>
+      </c>
+      <c r="G14" s="62">
+        <v>-3.533306859447594</v>
+      </c>
+      <c r="H14" s="63">
+        <v>1052554.416666667</v>
+      </c>
+      <c r="I14" s="62">
+        <v>1.357819624347067</v>
+      </c>
+      <c r="J14" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L14" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M14" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N14" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O14" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P14" s="63">
+        <v>8470474.166666666</v>
+      </c>
+      <c r="Q14" s="62">
+        <v>1.570211144694178</v>
+      </c>
+      <c r="R14" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S14" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T14" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U14" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V14" s="63">
+        <v>3486823.583333333</v>
+      </c>
+      <c r="W14" s="62">
+        <v>5.6474558124278484</v>
+      </c>
+      <c r="X14" s="63">
+        <v>2934462.333333333</v>
+      </c>
+      <c r="Y14" s="62">
+        <v>2.3568539307030401</v>
+      </c>
+      <c r="Z14" s="63">
+        <v>1665523.916666667</v>
+      </c>
+      <c r="AA14" s="113">
+        <v>-2.1886217333604852</v>
+      </c>
+      <c r="AB14" s="63">
+        <v>15132278.178895</v>
+      </c>
+      <c r="AC14" s="62">
+        <v>4.4129094250414447</v>
+      </c>
+      <c r="AD14" s="63">
+        <v>7327768.3353310004</v>
+      </c>
+      <c r="AE14" s="62">
+        <v>3.0029805331895698</v>
+      </c>
+      <c r="AF14" s="63">
+        <v>7034153.5195599999</v>
+      </c>
+      <c r="AG14" s="62">
+        <v>5.830218239640339</v>
+      </c>
+      <c r="AH14" s="63">
+        <v>522520.86424099997</v>
+      </c>
+      <c r="AI14" s="62">
+        <v>5.2007500796669381</v>
+      </c>
+      <c r="AJ14" s="63">
+        <v>13955106.222092001</v>
+      </c>
+      <c r="AK14" s="62">
+        <v>4.5875008485083857</v>
+      </c>
+      <c r="AL14" s="64">
+        <v>92.22078828523783</v>
+      </c>
+      <c r="AM14" s="63">
+        <v>949070.47768626234</v>
+      </c>
+      <c r="AN14" s="62">
+        <v>1.7999696239974881</v>
+      </c>
+      <c r="AO14" s="81"/>
+    </row>
+    <row r="15" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B15" s="59"/>
+      <c r="C15" s="60">
+        <v>42461</v>
+      </c>
+      <c r="D15" s="61">
+        <v>16457820.08333333</v>
+      </c>
+      <c r="E15" s="62">
+        <v>3.2206187561925952</v>
+      </c>
+      <c r="F15" s="63">
+        <v>338302.75</v>
+      </c>
+      <c r="G15" s="62">
+        <v>-4.1215631204025609</v>
+      </c>
+      <c r="H15" s="63">
+        <v>1095021.333333333</v>
+      </c>
+      <c r="I15" s="62">
+        <v>4.0346528401975501</v>
+      </c>
+      <c r="J15" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K15" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L15" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N15" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O15" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P15" s="63">
+        <v>8709324.1666666679</v>
+      </c>
+      <c r="Q15" s="62">
+        <v>2.8197949170299501</v>
+      </c>
+      <c r="R15" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S15" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T15" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U15" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V15" s="63">
+        <v>3670445.416666667</v>
+      </c>
+      <c r="W15" s="62">
+        <v>5.2661635710801846</v>
+      </c>
+      <c r="X15" s="63">
+        <v>2983029.166666667</v>
+      </c>
+      <c r="Y15" s="62">
+        <v>1.6550504936338579</v>
+      </c>
+      <c r="Z15" s="63">
+        <v>1634904</v>
+      </c>
+      <c r="AA15" s="113">
+        <v>-1.8384555370389739</v>
+      </c>
+      <c r="AB15" s="63">
+        <v>15380608.367761999</v>
+      </c>
+      <c r="AC15" s="62">
+        <v>1.6410628058195931</v>
+      </c>
+      <c r="AD15" s="63">
+        <v>7544697.5578150004</v>
+      </c>
+      <c r="AE15" s="62">
+        <v>2.9603722792118199</v>
+      </c>
+      <c r="AF15" s="63">
+        <v>7027626.6559969997</v>
+      </c>
+      <c r="AG15" s="62">
+        <v>-9.2788187588610516E-2</v>
+      </c>
+      <c r="AH15" s="63">
+        <v>549529.26691899996</v>
+      </c>
+      <c r="AI15" s="62">
+        <v>5.1688658819838196</v>
+      </c>
+      <c r="AJ15" s="63">
+        <v>14166699.174745999</v>
+      </c>
+      <c r="AK15" s="62">
+        <v>1.516240358808818</v>
+      </c>
+      <c r="AL15" s="64">
+        <v>92.107534604675507</v>
+      </c>
+      <c r="AM15" s="63">
+        <v>934547.12044991821</v>
+      </c>
+      <c r="AN15" s="62">
+        <v>-1.5302717319529919</v>
+      </c>
+      <c r="AO15" s="81"/>
+    </row>
+    <row r="16" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B16" s="59"/>
+      <c r="C16" s="60">
+        <v>42826</v>
+      </c>
+      <c r="D16" s="61">
+        <v>16963330.166666672</v>
+      </c>
+      <c r="E16" s="62">
+        <v>3.071549456572686</v>
+      </c>
+      <c r="F16" s="63">
+        <v>323667.08333333331</v>
+      </c>
+      <c r="G16" s="62">
+        <v>-4.3262038711381123</v>
+      </c>
+      <c r="H16" s="63">
+        <v>1149693.25</v>
+      </c>
+      <c r="I16" s="62">
+        <v>4.9927718303205193</v>
+      </c>
+      <c r="J16" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="K16" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L16" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="M16" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N16" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="O16" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P16" s="63">
+        <v>8970805</v>
+      </c>
+      <c r="Q16" s="62">
+        <v>3.0023091152594938</v>
+      </c>
+      <c r="R16" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S16" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T16" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U16" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V16" s="63">
+        <v>3843173.333333333</v>
+      </c>
+      <c r="W16" s="62">
+        <v>4.7059116008740576</v>
+      </c>
+      <c r="X16" s="63">
+        <v>2999658.583333333</v>
+      </c>
+      <c r="Y16" s="62">
+        <v>0.55746745129043873</v>
+      </c>
+      <c r="Z16" s="63">
+        <v>1602661.416666667</v>
+      </c>
+      <c r="AA16" s="113">
+        <v>-1.9721392407953791</v>
+      </c>
+      <c r="AB16" s="63">
+        <v>16022891.661568001</v>
+      </c>
+      <c r="AC16" s="62">
+        <v>4.1759290559158613</v>
+      </c>
+      <c r="AD16" s="63">
+        <v>7905540.7520859996</v>
+      </c>
+      <c r="AE16" s="62">
+        <v>4.7827390230802402</v>
+      </c>
+      <c r="AF16" s="63">
+        <v>7269152.2061280003</v>
+      </c>
+      <c r="AG16" s="62">
+        <v>3.436801098773445</v>
+      </c>
+      <c r="AH16" s="63">
+        <v>577657.19231299998</v>
+      </c>
+      <c r="AI16" s="62">
+        <v>5.1185491087130766</v>
+      </c>
+      <c r="AJ16" s="63">
+        <v>14743056.325061999</v>
+      </c>
+      <c r="AK16" s="62">
+        <v>4.0683940783004191</v>
+      </c>
+      <c r="AL16" s="64">
+        <v>92.012457154810747</v>
+      </c>
+      <c r="AM16" s="63">
+        <v>944560.50222104078</v>
+      </c>
+      <c r="AN16" s="62">
+        <v>1.0714689021032791</v>
+      </c>
+      <c r="AO16" s="81"/>
+    </row>
+    <row r="17" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B17" s="59"/>
+      <c r="C17" s="60">
+        <v>43191</v>
+      </c>
+      <c r="D17" s="61">
+        <v>17415926</v>
+      </c>
+      <c r="E17" s="62">
+        <v>2.668083618526107</v>
+      </c>
+      <c r="F17" s="63">
+        <v>315316.58333333331</v>
+      </c>
+      <c r="G17" s="62">
+        <v>-2.579965782742299</v>
+      </c>
+      <c r="H17" s="63">
+        <v>1201033.583333333</v>
+      </c>
+      <c r="I17" s="62">
+        <v>4.4655679533069481</v>
+      </c>
+      <c r="J17" s="63">
+        <v>242728.1428571429</v>
+      </c>
+      <c r="K17" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="L17" s="63">
+        <v>204085.42857142861</v>
+      </c>
+      <c r="M17" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="N17" s="63">
+        <v>757618.71428571432</v>
+      </c>
+      <c r="O17" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="63">
+        <v>9171890.166666666</v>
+      </c>
+      <c r="Q17" s="62">
+        <v>2.2415509719213129</v>
+      </c>
+      <c r="R17" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S17" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T17" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U17" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V17" s="63">
+        <v>4026011.166666667</v>
+      </c>
+      <c r="W17" s="62">
+        <v>4.7574703890534753</v>
+      </c>
+      <c r="X17" s="63">
+        <v>3016991.083333333</v>
+      </c>
+      <c r="Y17" s="62">
+        <v>0.5778157586434185</v>
+      </c>
+      <c r="Z17" s="63">
+        <v>1567349.916666667</v>
+      </c>
+      <c r="AA17" s="113">
+        <v>-2.203303806579648</v>
+      </c>
+      <c r="AB17" s="63">
+        <v>16424644.045724999</v>
+      </c>
+      <c r="AC17" s="62">
+        <v>2.5073650414839221</v>
+      </c>
+      <c r="AD17" s="63">
+        <v>8188779.0773740001</v>
+      </c>
+      <c r="AE17" s="62">
+        <v>3.5827824328558799</v>
+      </c>
+      <c r="AF17" s="63">
+        <v>7341104.7406059997</v>
+      </c>
+      <c r="AG17" s="62">
+        <v>0.98983392337477216</v>
+      </c>
+      <c r="AH17" s="63">
+        <v>611074.14388400002</v>
+      </c>
+      <c r="AI17" s="62">
+        <v>5.7849104998061174</v>
+      </c>
+      <c r="AJ17" s="63">
+        <v>15050407.617949</v>
+      </c>
+      <c r="AK17" s="62">
+        <v>2.0847189762446261</v>
+      </c>
+      <c r="AL17" s="64">
+        <v>91.63308243423586</v>
+      </c>
+      <c r="AM17" s="63">
+        <v>943081.86918829347</v>
+      </c>
+      <c r="AN17" s="62">
+        <v>-0.15654190803769949</v>
+      </c>
+      <c r="AO17" s="81"/>
+    </row>
+    <row r="18" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B18" s="59"/>
+      <c r="C18" s="60">
+        <v>43556</v>
+      </c>
+      <c r="D18" s="61">
+        <v>17871720.25</v>
+      </c>
+      <c r="E18" s="62">
+        <v>2.6171117745906751</v>
+      </c>
+      <c r="F18" s="63">
+        <v>305968.33333333302</v>
+      </c>
+      <c r="G18" s="62">
+        <v>-2.96471879188086</v>
+      </c>
+      <c r="H18" s="63">
+        <v>1247159</v>
+      </c>
+      <c r="I18" s="62">
+        <v>3.8404768448398352</v>
+      </c>
+      <c r="J18" s="63">
+        <v>249285.5</v>
+      </c>
+      <c r="K18" s="62">
+        <v>2.701523220863788</v>
+      </c>
+      <c r="L18" s="63">
+        <v>209290.75</v>
+      </c>
+      <c r="M18" s="62">
+        <v>2.5505600595828959</v>
+      </c>
+      <c r="N18" s="63">
+        <v>788582.75</v>
+      </c>
+      <c r="O18" s="62">
+        <v>4.0870209685195844</v>
+      </c>
+      <c r="P18" s="63">
+        <v>9361974.9999999981</v>
+      </c>
+      <c r="Q18" s="62">
+        <v>2.0724717575026701</v>
+      </c>
+      <c r="R18" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S18" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T18" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U18" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V18" s="63">
+        <v>4223998.416666667</v>
+      </c>
+      <c r="W18" s="62">
+        <v>4.917702455453532</v>
+      </c>
+      <c r="X18" s="63">
+        <v>3038587.833333333</v>
+      </c>
+      <c r="Y18" s="62">
+        <v>0.71583738246050466</v>
+      </c>
+      <c r="Z18" s="63">
+        <v>160219.18181818179</v>
+      </c>
+      <c r="AA18" s="113" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB18" s="63">
+        <v>17056214.771281999</v>
+      </c>
+      <c r="AC18" s="62">
+        <v>3.8452627880321439</v>
+      </c>
+      <c r="AD18" s="63">
+        <v>8482986.3790429998</v>
+      </c>
+      <c r="AE18" s="62">
+        <v>3.5928103431427161</v>
+      </c>
+      <c r="AF18" s="63">
+        <v>7621919.4676510002</v>
+      </c>
+      <c r="AG18" s="62">
+        <v>3.82523798484613</v>
+      </c>
+      <c r="AH18" s="63">
+        <v>646809.04190099996</v>
+      </c>
+      <c r="AI18" s="62">
+        <v>5.8478825155108494</v>
+      </c>
+      <c r="AJ18" s="63">
+        <v>15644059.317136999</v>
+      </c>
+      <c r="AK18" s="62">
+        <v>3.9444227309831441</v>
+      </c>
+      <c r="AL18" s="64">
+        <v>91.720581189428486</v>
+      </c>
+      <c r="AM18" s="63">
+        <v>954368.94337477104</v>
+      </c>
+      <c r="AN18" s="62">
+        <v>1.1968286694125749</v>
+      </c>
+      <c r="AO18" s="81"/>
+    </row>
+    <row r="19" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B19" s="59"/>
+      <c r="C19" s="60">
+        <v>43922</v>
+      </c>
+      <c r="D19" s="61">
+        <v>18065262.75</v>
+      </c>
+      <c r="E19" s="62">
+        <v>1.082953947871923</v>
+      </c>
+      <c r="F19" s="63">
+        <v>299770.16666666698</v>
+      </c>
+      <c r="G19" s="62">
+        <v>-2.0257542991921729</v>
+      </c>
+      <c r="H19" s="63">
+        <v>1249930.916666667</v>
+      </c>
+      <c r="I19" s="62">
+        <v>0.2222584824121743</v>
+      </c>
+      <c r="J19" s="63">
+        <v>248737.58333333331</v>
+      </c>
+      <c r="K19" s="62">
+        <v>-0.21979484032029761</v>
+      </c>
+      <c r="L19" s="63">
+        <v>208451.91666666669</v>
+      </c>
+      <c r="M19" s="62">
+        <v>-0.40079809228709129</v>
+      </c>
+      <c r="N19" s="63">
+        <v>792741.41666666663</v>
+      </c>
+      <c r="O19" s="62">
+        <v>0.52735957851812731</v>
+      </c>
+      <c r="P19" s="63">
+        <v>9401359.75</v>
+      </c>
+      <c r="Q19" s="62">
+        <v>0.42068847652341201</v>
+      </c>
+      <c r="R19" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S19" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T19" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U19" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V19" s="63">
+        <v>4375338.333333333</v>
+      </c>
+      <c r="W19" s="62">
+        <v>3.5828592186380348</v>
+      </c>
+      <c r="X19" s="63">
+        <v>3038633.75</v>
+      </c>
+      <c r="Y19" s="62">
+        <v>1.511118624342167E-3</v>
+      </c>
+      <c r="Z19" s="63">
+        <v>144348.58333333331</v>
+      </c>
+      <c r="AA19" s="113">
+        <v>-9.9055545689022075</v>
+      </c>
+      <c r="AB19" s="63">
+        <v>16568085.125615999</v>
+      </c>
+      <c r="AC19" s="62">
+        <v>-2.8618873074222622</v>
+      </c>
+      <c r="AD19" s="63">
+        <v>8272455.4551799996</v>
+      </c>
+      <c r="AE19" s="62">
+        <v>-2.481801979349052</v>
+      </c>
+      <c r="AF19" s="63">
+        <v>7381451.2769370005</v>
+      </c>
+      <c r="AG19" s="62">
+        <v>-3.1549558052219822</v>
+      </c>
+      <c r="AH19" s="63">
+        <v>615192.53181399999</v>
+      </c>
+      <c r="AI19" s="62">
+        <v>-4.8880748472652336</v>
+      </c>
+      <c r="AJ19" s="63">
+        <v>15229348.454782</v>
+      </c>
+      <c r="AK19" s="62">
+        <v>-2.6509159416233659</v>
+      </c>
+      <c r="AL19" s="64">
+        <v>91.919786380357422</v>
+      </c>
+      <c r="AM19" s="63">
+        <v>917123.94969821291</v>
+      </c>
+      <c r="AN19" s="62">
+        <v>-3.9025781313519081</v>
+      </c>
+      <c r="AO19" s="81"/>
+    </row>
+    <row r="20" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B20" s="59"/>
+      <c r="C20" s="60" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="61">
+        <v>18156339.916666672</v>
+      </c>
+      <c r="E20" s="62">
+        <v>0.50415633543259286</v>
+      </c>
+      <c r="F20" s="63">
+        <v>292377.58333333331</v>
+      </c>
+      <c r="G20" s="62">
+        <v>-2.4660837385975238</v>
+      </c>
+      <c r="H20" s="63">
+        <v>1248134.416666667</v>
+      </c>
+      <c r="I20" s="62">
+        <v>-0.1437279433643357</v>
+      </c>
+      <c r="J20" s="63">
+        <v>243146.75</v>
+      </c>
+      <c r="K20" s="62">
+        <v>-2.2476833852008049</v>
+      </c>
+      <c r="L20" s="63">
+        <v>207411</v>
+      </c>
+      <c r="M20" s="62">
+        <v>-0.49935576669759563</v>
+      </c>
+      <c r="N20" s="63">
+        <v>797576.66666666663</v>
+      </c>
+      <c r="O20" s="62">
+        <v>0.60994037883517205</v>
+      </c>
+      <c r="P20" s="63">
+        <v>9380834.4166666679</v>
+      </c>
+      <c r="Q20" s="62">
+        <v>-0.21832302857395239</v>
+      </c>
+      <c r="R20" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="S20" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T20" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="U20" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V20" s="63">
+        <v>4511112.333333333</v>
+      </c>
+      <c r="W20" s="62">
+        <v>3.1031657361354492</v>
+      </c>
+      <c r="X20" s="63">
+        <v>3016258.75</v>
+      </c>
+      <c r="Y20" s="62">
+        <v>-0.7363506707578682</v>
+      </c>
+      <c r="Z20" s="63">
+        <v>123230.5</v>
+      </c>
+      <c r="AA20" s="113">
+        <v>-14.62992074163065</v>
+      </c>
+      <c r="AB20" s="63">
+        <v>17076253.623034</v>
+      </c>
+      <c r="AC20" s="62">
+        <v>3.0671528638654739</v>
+      </c>
+      <c r="AD20" s="63">
+        <v>8476255.412819</v>
+      </c>
+      <c r="AE20" s="62">
+        <v>2.4635969180273549</v>
+      </c>
+      <c r="AF20" s="63">
+        <v>7610598.403655</v>
+      </c>
+      <c r="AG20" s="62">
+        <v>3.104364143592742</v>
+      </c>
+      <c r="AH20" s="63">
+        <v>660069.25832899997</v>
+      </c>
+      <c r="AI20" s="62">
+        <v>7.2947450097733402</v>
+      </c>
+      <c r="AJ20" s="63">
+        <v>15710492.731519001</v>
+      </c>
+      <c r="AK20" s="62">
+        <v>3.15932279155331</v>
+      </c>
+      <c r="AL20" s="64">
+        <v>92.001987545601111</v>
+      </c>
+      <c r="AM20" s="63">
+        <v>940511.89289306058</v>
+      </c>
+      <c r="AN20" s="62">
+        <v>2.5501398368828592</v>
+      </c>
+      <c r="AO20" s="81"/>
+    </row>
+    <row r="21" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B21" s="59"/>
+      <c r="C21" s="60" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="61">
+        <v>18741933.166666672</v>
+      </c>
+      <c r="E21" s="62">
+        <v>3.2252824781191292</v>
+      </c>
+      <c r="F21" s="63">
+        <v>269243.91666666663</v>
+      </c>
+      <c r="G21" s="62">
+        <v>-7.9122572951471737</v>
+      </c>
+      <c r="H21" s="63">
+        <v>1329469.916666667</v>
+      </c>
+      <c r="I21" s="62">
+        <v>6.5165657571737201</v>
+      </c>
+      <c r="J21" s="63">
+        <v>266298.16666666669</v>
+      </c>
+      <c r="K21" s="62">
+        <v>9.5215817882273512</v>
+      </c>
+      <c r="L21" s="63">
+        <v>226438.66666666669</v>
+      </c>
+      <c r="M21" s="62">
+        <v>9.1738946664673868</v>
+      </c>
+      <c r="N21" s="63">
+        <v>836733.08333333337</v>
+      </c>
+      <c r="O21" s="62">
+        <v>4.9094235454898882</v>
+      </c>
+      <c r="P21" s="63">
+        <v>9606769.75</v>
+      </c>
+      <c r="Q21" s="62">
+        <v>2.4084780020412699</v>
+      </c>
+      <c r="R21" s="63">
+        <v>3809893.8</v>
+      </c>
+      <c r="S21" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T21" s="63">
+        <v>5859894</v>
+      </c>
+      <c r="U21" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V21" s="63">
+        <v>4773012.166666667</v>
+      </c>
+      <c r="W21" s="62">
+        <v>5.805659757087267</v>
+      </c>
+      <c r="X21" s="63">
+        <v>3032508.333333333</v>
+      </c>
+      <c r="Y21" s="62">
+        <v>0.53873306901583984</v>
+      </c>
+      <c r="Z21" s="63">
+        <v>146780.41666666669</v>
+      </c>
+      <c r="AA21" s="113">
+        <v>19.11046101952574</v>
+      </c>
+      <c r="AB21" s="63">
+        <v>17837947.563637</v>
+      </c>
+      <c r="AC21" s="62">
+        <v>4.4605447858630853</v>
+      </c>
+      <c r="AD21" s="63">
+        <v>8917560.5464980006</v>
+      </c>
+      <c r="AE21" s="62">
+        <v>5.2063689941621583</v>
+      </c>
+      <c r="AF21" s="63">
+        <v>7853196.6935750004</v>
+      </c>
+      <c r="AG21" s="62">
+        <v>3.187637516170772</v>
+      </c>
+      <c r="AH21" s="63">
+        <v>702654.455556</v>
+      </c>
+      <c r="AI21" s="62">
+        <v>6.45162559680581</v>
+      </c>
+      <c r="AJ21" s="63">
+        <v>16373155.750163</v>
+      </c>
+      <c r="AK21" s="62">
+        <v>4.2179645792683518</v>
+      </c>
+      <c r="AL21" s="64">
+        <v>91.788338830751997</v>
+      </c>
+      <c r="AM21" s="63">
+        <v>951766.68303153256</v>
+      </c>
+      <c r="AN21" s="62">
+        <v>1.1966664348976641</v>
+      </c>
+      <c r="AO21" s="81"/>
+    </row>
+    <row r="22" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
         <v>81</v>
       </c>
-      <c r="C1" s="152"/>
-[...41 lines deleted...]
-      <c r="D2" s="153" t="s">
+      <c r="D22" s="61">
+        <v>19417580.25</v>
+      </c>
+      <c r="E22" s="62">
+        <v>3.605002095168075</v>
+      </c>
+      <c r="F22" s="63">
+        <v>244042.83333333331</v>
+      </c>
+      <c r="G22" s="62">
+        <v>-9.3599453036233839</v>
+      </c>
+      <c r="H22" s="63">
+        <v>1416181.333333333</v>
+      </c>
+      <c r="I22" s="62">
+        <v>6.5222548911881404</v>
+      </c>
+      <c r="J22" s="63">
+        <v>286629.5</v>
+      </c>
+      <c r="K22" s="62">
+        <v>7.6348003397194386</v>
+      </c>
+      <c r="L22" s="63">
+        <v>240538</v>
+      </c>
+      <c r="M22" s="62">
+        <v>6.2265573017564746</v>
+      </c>
+      <c r="N22" s="63">
+        <v>889013.83333333337</v>
+      </c>
+      <c r="O22" s="62">
+        <v>6.2481992216354856</v>
+      </c>
+      <c r="P22" s="63">
+        <v>9888309.333333334</v>
+      </c>
+      <c r="Q22" s="62">
+        <v>2.930637359486354</v>
+      </c>
+      <c r="R22" s="63">
+        <v>3881827.5</v>
+      </c>
+      <c r="S22" s="62">
+        <v>1.88807625031437</v>
+      </c>
+      <c r="T22" s="63">
+        <v>6006481.833333333</v>
+      </c>
+      <c r="U22" s="62">
+        <v>2.5015441121176001</v>
+      </c>
+      <c r="V22" s="63">
+        <v>5052919.916666667</v>
+      </c>
+      <c r="W22" s="62">
+        <v>5.8643837523565168</v>
+      </c>
+      <c r="X22" s="63">
+        <v>3059714.833333333</v>
+      </c>
+      <c r="Y22" s="62">
+        <v>0.89716159065240664</v>
+      </c>
+      <c r="Z22" s="63">
+        <v>181340.83333333331</v>
+      </c>
+      <c r="AA22" s="113">
+        <v>23.54565919045741</v>
+      </c>
+      <c r="AB22" s="63">
+        <v>18798190.872678999</v>
+      </c>
+      <c r="AC22" s="62">
+        <v>5.3831490737167087</v>
+      </c>
+      <c r="AD22" s="63">
+        <v>9454429.3153220005</v>
+      </c>
+      <c r="AE22" s="62">
+        <v>6.0203546252885598</v>
+      </c>
+      <c r="AF22" s="63">
+        <v>8181137.3986290004</v>
+      </c>
+      <c r="AG22" s="62">
+        <v>4.1758880854506186</v>
+      </c>
+      <c r="AH22" s="63">
+        <v>743561.61124200001</v>
+      </c>
+      <c r="AI22" s="62">
+        <v>5.8218026460290284</v>
+      </c>
+      <c r="AJ22" s="63">
+        <v>17231893.848141</v>
+      </c>
+      <c r="AK22" s="62">
+        <v>5.244792824800748</v>
+      </c>
+      <c r="AL22" s="64">
+        <v>91.66783104211143</v>
+      </c>
+      <c r="AM22" s="63">
+        <v>968101.61877296737</v>
+      </c>
+      <c r="AN22" s="62">
+        <v>1.7162752208771841</v>
+      </c>
+      <c r="AO22" s="81"/>
+    </row>
+    <row r="23" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B23" s="59"/>
+      <c r="C23" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="E2" s="154"/>
-[...22 lines deleted...]
-      <c r="AB2" s="153" t="s">
+      <c r="D23" s="61">
+        <v>20053945.75</v>
+      </c>
+      <c r="E23" s="62">
+        <v>3.2772646838938662</v>
+      </c>
+      <c r="F23" s="63">
+        <v>222278.33333333331</v>
+      </c>
+      <c r="G23" s="62">
+        <v>-8.9183114712786065</v>
+      </c>
+      <c r="H23" s="63">
+        <v>1519149.833333333</v>
+      </c>
+      <c r="I23" s="62">
+        <v>7.2708556154767354</v>
+      </c>
+      <c r="J23" s="63">
+        <v>303765.16666666669</v>
+      </c>
+      <c r="K23" s="62">
+        <v>5.9783332373906761</v>
+      </c>
+      <c r="L23" s="63">
+        <v>254219.91666666669</v>
+      </c>
+      <c r="M23" s="62">
+        <v>5.6880479037269227</v>
+      </c>
+      <c r="N23" s="63">
+        <v>961164.75</v>
+      </c>
+      <c r="O23" s="62">
+        <v>8.1158373426135189</v>
+      </c>
+      <c r="P23" s="63">
+        <v>10225623.75</v>
+      </c>
+      <c r="Q23" s="62">
+        <v>3.4112445848511812</v>
+      </c>
+      <c r="R23" s="63">
+        <v>4057358.916666667</v>
+      </c>
+      <c r="S23" s="62">
+        <v>4.5218757574020607</v>
+      </c>
+      <c r="T23" s="63">
+        <v>6168264.833333333</v>
+      </c>
+      <c r="U23" s="62">
+        <v>2.6934735588839192</v>
+      </c>
+      <c r="V23" s="63">
+        <v>5262875.75</v>
+      </c>
+      <c r="W23" s="62">
+        <v>4.1551387474163093</v>
+      </c>
+      <c r="X23" s="63">
+        <v>3045855.75</v>
+      </c>
+      <c r="Y23" s="62">
+        <v>-0.45295343155346002</v>
+      </c>
+      <c r="Z23" s="63">
+        <v>181793.33333333331</v>
+      </c>
+      <c r="AA23" s="113">
+        <v>0.2495301205373002</v>
+      </c>
+      <c r="AB23" s="63">
+        <v>19483021.748907</v>
+      </c>
+      <c r="AC23" s="62">
+        <v>3.643067999821858</v>
+      </c>
+      <c r="AD23" s="63">
+        <v>9814688.9503370002</v>
+      </c>
+      <c r="AE23" s="62">
+        <v>3.8104852551084978</v>
+      </c>
+      <c r="AF23" s="63">
+        <v>8400455.5949889999</v>
+      </c>
+      <c r="AG23" s="62">
+        <v>2.6807787924054689</v>
+      </c>
+      <c r="AH23" s="63">
+        <v>784629.22597200004</v>
+      </c>
+      <c r="AI23" s="62">
+        <v>5.5230950749868946</v>
+      </c>
+      <c r="AJ23" s="63">
+        <v>17877480.398047999</v>
+      </c>
+      <c r="AK23" s="62">
+        <v>3.7464631316577401</v>
+      </c>
+      <c r="AL23" s="64">
+        <v>91.759279584292045</v>
+      </c>
+      <c r="AM23" s="63">
+        <v>971530.59012872819</v>
+      </c>
+      <c r="AN23" s="62">
+        <v>0.35419539532501881</v>
+      </c>
+      <c r="AO23" s="81"/>
+    </row>
+    <row r="24" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1" thickTop="1">
+      <c r="B24" s="76"/>
+      <c r="C24" s="77" t="s">
         <v>83</v>
       </c>
-      <c r="AC2" s="154"/>
-[...15 lines deleted...]
-      <c r="D3" s="156" t="s">
+      <c r="D24" s="78">
+        <v>19134778</v>
+      </c>
+      <c r="E24" s="68">
+        <v>3.8038320794180351</v>
+      </c>
+      <c r="F24" s="67">
+        <v>253060</v>
+      </c>
+      <c r="G24" s="68">
+        <v>-9.6717543083139397</v>
+      </c>
+      <c r="H24" s="67">
+        <v>1406271</v>
+      </c>
+      <c r="I24" s="68">
+        <v>9.1244951248753647</v>
+      </c>
+      <c r="J24" s="67">
+        <v>289202</v>
+      </c>
+      <c r="K24" s="68">
+        <v>16.723844272418329</v>
+      </c>
+      <c r="L24" s="67">
+        <v>243215</v>
+      </c>
+      <c r="M24" s="68">
+        <v>13.59188839538001</v>
+      </c>
+      <c r="N24" s="67">
+        <v>873854</v>
+      </c>
+      <c r="O24" s="68">
+        <v>5.6903312264303896</v>
+      </c>
+      <c r="P24" s="67">
+        <v>9769576</v>
+      </c>
+      <c r="Q24" s="68">
+        <v>2.7848107125568951</v>
+      </c>
+      <c r="R24" s="67">
+        <v>3858084</v>
+      </c>
+      <c r="S24" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="T24" s="67">
+        <v>5911492</v>
+      </c>
+      <c r="U24" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="V24" s="67">
+        <v>4918521</v>
+      </c>
+      <c r="W24" s="68">
+        <v>6.2843529182963431</v>
+      </c>
+      <c r="X24" s="67">
+        <v>3039899</v>
+      </c>
+      <c r="Y24" s="68">
+        <v>0.91530567564543919</v>
+      </c>
+      <c r="Z24" s="67">
+        <v>170957</v>
+      </c>
+      <c r="AA24" s="114">
+        <v>32.259262411128041</v>
+      </c>
+      <c r="AB24" s="67">
+        <v>1641857.4464740001</v>
+      </c>
+      <c r="AC24" s="68">
+        <v>8.4213984051857871</v>
+      </c>
+      <c r="AD24" s="67">
+        <v>839433.15907599998</v>
+      </c>
+      <c r="AE24" s="68">
+        <v>12.92007997452485</v>
+      </c>
+      <c r="AF24" s="67">
+        <v>706147.80666100001</v>
+      </c>
+      <c r="AG24" s="68">
+        <v>3.108685834069203</v>
+      </c>
+      <c r="AH24" s="67">
+        <v>65488.924038999998</v>
+      </c>
+      <c r="AI24" s="68">
+        <v>10.048045756238061</v>
+      </c>
+      <c r="AJ24" s="67">
+        <v>1502142.356898</v>
+      </c>
+      <c r="AK24" s="68">
+        <v>7.8166445231844017</v>
+      </c>
+      <c r="AL24" s="79">
+        <v>91.490425074597823</v>
+      </c>
+      <c r="AM24" s="67">
+        <v>85804.886080935976</v>
+      </c>
+      <c r="AN24" s="68">
+        <v>4.4483582477330197</v>
+      </c>
+      <c r="AO24" s="81"/>
+    </row>
+    <row r="25" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B25" s="65"/>
+      <c r="C25" s="66" t="s">
         <v>84</v>
       </c>
-      <c r="E3" s="88"/>
-[...22 lines deleted...]
-      <c r="AB3" s="155" t="s">
+      <c r="D25" s="61">
+        <v>19197688</v>
+      </c>
+      <c r="E25" s="62">
+        <v>3.8226197569144031</v>
+      </c>
+      <c r="F25" s="63">
+        <v>251681</v>
+      </c>
+      <c r="G25" s="62">
+        <v>-9.7286634027366823</v>
+      </c>
+      <c r="H25" s="63">
+        <v>1421600</v>
+      </c>
+      <c r="I25" s="62">
+        <v>9.1957642858569333</v>
+      </c>
+      <c r="J25" s="63">
+        <v>292112</v>
+      </c>
+      <c r="K25" s="62">
+        <v>16.754198741776371</v>
+      </c>
+      <c r="L25" s="63">
+        <v>245705</v>
+      </c>
+      <c r="M25" s="62">
+        <v>13.664961187235731</v>
+      </c>
+      <c r="N25" s="63">
+        <v>883783</v>
+      </c>
+      <c r="O25" s="62">
+        <v>5.7761495208983096</v>
+      </c>
+      <c r="P25" s="63">
+        <v>9797577</v>
+      </c>
+      <c r="Q25" s="62">
+        <v>2.834710049855671</v>
+      </c>
+      <c r="R25" s="63">
+        <v>3873459</v>
+      </c>
+      <c r="S25" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T25" s="63">
+        <v>5924118</v>
+      </c>
+      <c r="U25" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V25" s="63">
+        <v>4936605</v>
+      </c>
+      <c r="W25" s="62">
+        <v>6.2484100203904713</v>
+      </c>
+      <c r="X25" s="63">
+        <v>3041313</v>
+      </c>
+      <c r="Y25" s="62">
+        <v>0.86654716045615476</v>
+      </c>
+      <c r="Z25" s="63">
+        <v>175629</v>
+      </c>
+      <c r="AA25" s="113">
+        <v>32.905271442192728</v>
+      </c>
+      <c r="AB25" s="63">
+        <v>1520721.5577219999</v>
+      </c>
+      <c r="AC25" s="62">
+        <v>4.8451768382784532</v>
+      </c>
+      <c r="AD25" s="63">
+        <v>763946.64553900005</v>
+      </c>
+      <c r="AE25" s="62">
+        <v>6.9922012524915136</v>
+      </c>
+      <c r="AF25" s="63">
+        <v>662171.80142399995</v>
+      </c>
+      <c r="AG25" s="62">
+        <v>2.1237194015715888</v>
+      </c>
+      <c r="AH25" s="63">
+        <v>61980.807296999999</v>
+      </c>
+      <c r="AI25" s="62">
+        <v>4.1845985801416852</v>
+      </c>
+      <c r="AJ25" s="63">
+        <v>1393528.7813879999</v>
+      </c>
+      <c r="AK25" s="62">
+        <v>4.4606112422896693</v>
+      </c>
+      <c r="AL25" s="64">
+        <v>91.636024643161406</v>
+      </c>
+      <c r="AM25" s="63">
+        <v>79213.786458140166</v>
+      </c>
+      <c r="AN25" s="62">
+        <v>0.98490780116917698</v>
+      </c>
+      <c r="AO25" s="81"/>
+    </row>
+    <row r="26" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B26" s="65"/>
+      <c r="C26" s="66" t="s">
         <v>85</v>
       </c>
-      <c r="AC3" s="159"/>
-[...6 lines deleted...]
-      <c r="AJ3" s="160" t="s">
+      <c r="D26" s="61">
+        <v>19241412</v>
+      </c>
+      <c r="E26" s="62">
+        <v>3.803459444202395</v>
+      </c>
+      <c r="F26" s="63">
+        <v>249837</v>
+      </c>
+      <c r="G26" s="62">
+        <v>-9.674725322400457</v>
+      </c>
+      <c r="H26" s="63">
+        <v>1433265</v>
+      </c>
+      <c r="I26" s="62">
+        <v>9.1389440532176671</v>
+      </c>
+      <c r="J26" s="63">
+        <v>294224</v>
+      </c>
+      <c r="K26" s="62">
+        <v>16.647240261027459</v>
+      </c>
+      <c r="L26" s="63">
+        <v>247588</v>
+      </c>
+      <c r="M26" s="62">
+        <v>13.56935130225774</v>
+      </c>
+      <c r="N26" s="63">
+        <v>891453</v>
+      </c>
+      <c r="O26" s="62">
+        <v>5.7466833054965027</v>
+      </c>
+      <c r="P26" s="63">
+        <v>9820411</v>
+      </c>
+      <c r="Q26" s="62">
+        <v>2.8197072210964569</v>
+      </c>
+      <c r="R26" s="63">
+        <v>3883917</v>
+      </c>
+      <c r="S26" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T26" s="63">
+        <v>5936494</v>
+      </c>
+      <c r="U26" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V26" s="63">
+        <v>4948101</v>
+      </c>
+      <c r="W26" s="62">
+        <v>6.218621281243486</v>
+      </c>
+      <c r="X26" s="63">
+        <v>3039055</v>
+      </c>
+      <c r="Y26" s="62">
+        <v>0.84366693986985819</v>
+      </c>
+      <c r="Z26" s="63">
+        <v>178862</v>
+      </c>
+      <c r="AA26" s="113">
+        <v>32.75194086125255</v>
+      </c>
+      <c r="AB26" s="63">
+        <v>1549124.427622</v>
+      </c>
+      <c r="AC26" s="62">
+        <v>5.987658187524203</v>
+      </c>
+      <c r="AD26" s="63">
+        <v>785068.26480300003</v>
+      </c>
+      <c r="AE26" s="62">
+        <v>4.8199408097208352</v>
+      </c>
+      <c r="AF26" s="63">
+        <v>668319.62259200006</v>
+      </c>
+      <c r="AG26" s="62">
+        <v>6.8154330970605193</v>
+      </c>
+      <c r="AH26" s="63">
+        <v>61927.751482</v>
+      </c>
+      <c r="AI26" s="62">
+        <v>7.8847330594478793</v>
+      </c>
+      <c r="AJ26" s="63">
+        <v>1423747.2380289999</v>
+      </c>
+      <c r="AK26" s="62">
+        <v>5.5635096990958921</v>
+      </c>
+      <c r="AL26" s="64">
+        <v>91.906577202099797</v>
+      </c>
+      <c r="AM26" s="63">
+        <v>80509.914117633365</v>
+      </c>
+      <c r="AN26" s="62">
+        <v>2.1041675826766419</v>
+      </c>
+      <c r="AO26" s="81"/>
+    </row>
+    <row r="27" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B27" s="65"/>
+      <c r="C27" s="66" t="s">
         <v>86</v>
       </c>
-      <c r="AK3" s="163" t="s">
+      <c r="D27" s="61">
+        <v>19285095</v>
+      </c>
+      <c r="E27" s="62">
+        <v>3.7437399689550288</v>
+      </c>
+      <c r="F27" s="63">
+        <v>248523</v>
+      </c>
+      <c r="G27" s="62">
+        <v>-9.6864574929681915</v>
+      </c>
+      <c r="H27" s="63">
+        <v>1444611</v>
+      </c>
+      <c r="I27" s="62">
+        <v>9.038766360219185</v>
+      </c>
+      <c r="J27" s="63">
+        <v>296298</v>
+      </c>
+      <c r="K27" s="62">
+        <v>16.47712307819311</v>
+      </c>
+      <c r="L27" s="63">
+        <v>249373</v>
+      </c>
+      <c r="M27" s="62">
+        <v>13.39672232529376</v>
+      </c>
+      <c r="N27" s="63">
+        <v>898940</v>
+      </c>
+      <c r="O27" s="62">
+        <v>5.6873960249951514</v>
+      </c>
+      <c r="P27" s="63">
+        <v>9842114</v>
+      </c>
+      <c r="Q27" s="62">
+        <v>2.7636223913930951</v>
+      </c>
+      <c r="R27" s="63">
+        <v>3893461</v>
+      </c>
+      <c r="S27" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T27" s="63">
+        <v>5948653</v>
+      </c>
+      <c r="U27" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V27" s="63">
+        <v>4960601</v>
+      </c>
+      <c r="W27" s="62">
+        <v>6.1451903117444528</v>
+      </c>
+      <c r="X27" s="63">
+        <v>3037203</v>
+      </c>
+      <c r="Y27" s="62">
+        <v>0.78776451286626248</v>
+      </c>
+      <c r="Z27" s="63">
+        <v>181427</v>
+      </c>
+      <c r="AA27" s="113">
+        <v>30.67814311953039</v>
+      </c>
+      <c r="AB27" s="63">
+        <v>1545461.062317</v>
+      </c>
+      <c r="AC27" s="62">
+        <v>3.3895794204362062</v>
+      </c>
+      <c r="AD27" s="63">
+        <v>765605.80908399995</v>
+      </c>
+      <c r="AE27" s="62">
+        <v>2.5647143869733209</v>
+      </c>
+      <c r="AF27" s="63">
+        <v>680626.87541500002</v>
+      </c>
+      <c r="AG27" s="62">
+        <v>3.8578240032975719</v>
+      </c>
+      <c r="AH27" s="63">
+        <v>64698.819194000003</v>
+      </c>
+      <c r="AI27" s="62">
+        <v>3.5111371518406602</v>
+      </c>
+      <c r="AJ27" s="63">
+        <v>1415137.0607110001</v>
+      </c>
+      <c r="AK27" s="62">
+        <v>2.8501907827992219</v>
+      </c>
+      <c r="AL27" s="64">
+        <v>91.567306043245466</v>
+      </c>
+      <c r="AM27" s="63">
+        <v>80137.59135316679</v>
+      </c>
+      <c r="AN27" s="62">
+        <v>-0.34138016291372919</v>
+      </c>
+      <c r="AO27" s="81"/>
+    </row>
+    <row r="28" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B28" s="65"/>
+      <c r="C28" s="66" t="s">
         <v>87</v>
       </c>
-      <c r="AL3" s="166" t="s">
+      <c r="D28" s="61">
+        <v>19338266</v>
+      </c>
+      <c r="E28" s="62">
+        <v>3.6361434251333198</v>
+      </c>
+      <c r="F28" s="63">
+        <v>246977</v>
+      </c>
+      <c r="G28" s="62">
+        <v>-9.5391929558532151</v>
+      </c>
+      <c r="H28" s="63">
+        <v>1457268</v>
+      </c>
+      <c r="I28" s="62">
+        <v>8.8559749968626598</v>
+      </c>
+      <c r="J28" s="63">
+        <v>298644</v>
+      </c>
+      <c r="K28" s="62">
+        <v>16.252744343926629</v>
+      </c>
+      <c r="L28" s="63">
+        <v>251461</v>
+      </c>
+      <c r="M28" s="62">
+        <v>13.202900964737349</v>
+      </c>
+      <c r="N28" s="63">
+        <v>907163</v>
+      </c>
+      <c r="O28" s="62">
+        <v>5.5224750403344514</v>
+      </c>
+      <c r="P28" s="63">
+        <v>9871067</v>
+      </c>
+      <c r="Q28" s="62">
+        <v>2.652815268928066</v>
+      </c>
+      <c r="R28" s="63">
+        <v>3905858</v>
+      </c>
+      <c r="S28" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T28" s="63">
+        <v>5965209</v>
+      </c>
+      <c r="U28" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V28" s="63">
+        <v>4974276</v>
+      </c>
+      <c r="W28" s="62">
+        <v>6.0267106835700357</v>
+      </c>
+      <c r="X28" s="63">
+        <v>3035107</v>
+      </c>
+      <c r="Y28" s="62">
+        <v>0.71520205046931018</v>
+      </c>
+      <c r="Z28" s="63">
+        <v>182093</v>
+      </c>
+      <c r="AA28" s="113">
+        <v>29.104599306594441</v>
+      </c>
+      <c r="AB28" s="63">
+        <v>1550552.67863</v>
+      </c>
+      <c r="AC28" s="62">
+        <v>6.6430846518904962</v>
+      </c>
+      <c r="AD28" s="63">
+        <v>778933.15938299999</v>
+      </c>
+      <c r="AE28" s="62">
+        <v>8.1206115467294495</v>
+      </c>
+      <c r="AF28" s="63">
+        <v>675868.04551299999</v>
+      </c>
+      <c r="AG28" s="62">
+        <v>4.7929429220246336</v>
+      </c>
+      <c r="AH28" s="63">
+        <v>60701.883984</v>
+      </c>
+      <c r="AI28" s="115">
+        <v>4.4801861111993579</v>
+      </c>
+      <c r="AJ28" s="63">
+        <v>1419057.92888</v>
+      </c>
+      <c r="AK28" s="62">
+        <v>6.1419791163415116</v>
+      </c>
+      <c r="AL28" s="64">
+        <v>91.519491626290119</v>
+      </c>
+      <c r="AM28" s="63">
+        <v>80180.543520809981</v>
+      </c>
+      <c r="AN28" s="62">
+        <v>2.9014406821586962</v>
+      </c>
+      <c r="AO28" s="81"/>
+    </row>
+    <row r="29" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B29" s="65"/>
+      <c r="C29" s="66" t="s">
         <v>88</v>
       </c>
-      <c r="AM3" s="169" t="s">
+      <c r="D29" s="61">
+        <v>19389464</v>
+      </c>
+      <c r="E29" s="62">
+        <v>3.563948152713126</v>
+      </c>
+      <c r="F29" s="63">
+        <v>245539</v>
+      </c>
+      <c r="G29" s="62">
+        <v>-9.4426536648693276</v>
+      </c>
+      <c r="H29" s="63">
+        <v>1361270</v>
+      </c>
+      <c r="I29" s="62">
+        <v>4.9119253723981524</v>
+      </c>
+      <c r="J29" s="63">
+        <v>273602</v>
+      </c>
+      <c r="K29" s="62">
+        <v>2.2218901197436969</v>
+      </c>
+      <c r="L29" s="63">
+        <v>228726</v>
+      </c>
+      <c r="M29" s="62">
+        <v>1.6063257962773749</v>
+      </c>
+      <c r="N29" s="63">
+        <v>858942</v>
+      </c>
+      <c r="O29" s="62">
+        <v>6.731231617441491</v>
+      </c>
+      <c r="P29" s="63">
+        <v>9858568</v>
+      </c>
+      <c r="Q29" s="62">
+        <v>3.1135291108450591</v>
+      </c>
+      <c r="R29" s="63">
+        <v>3838191</v>
+      </c>
+      <c r="S29" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T29" s="63">
+        <v>6020377</v>
+      </c>
+      <c r="U29" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V29" s="63">
+        <v>5092810</v>
+      </c>
+      <c r="W29" s="62">
+        <v>5.783738648543113</v>
+      </c>
+      <c r="X29" s="63">
+        <v>3076460</v>
+      </c>
+      <c r="Y29" s="62">
+        <v>0.88636207869599026</v>
+      </c>
+      <c r="Z29" s="63">
+        <v>182936</v>
+      </c>
+      <c r="AA29" s="113">
+        <v>26.867969541034991</v>
+      </c>
+      <c r="AB29" s="63">
+        <v>1575946.8477489999</v>
+      </c>
+      <c r="AC29" s="62">
+        <v>10.137328993852821</v>
+      </c>
+      <c r="AD29" s="63">
+        <v>797205.75253900001</v>
+      </c>
+      <c r="AE29" s="62">
+        <v>16.683115753937589</v>
+      </c>
+      <c r="AF29" s="63">
+        <v>688043.74384100002</v>
+      </c>
+      <c r="AG29" s="62">
+        <v>3.849858700419162</v>
+      </c>
+      <c r="AH29" s="63">
+        <v>55635.749739999999</v>
+      </c>
+      <c r="AI29" s="62">
+        <v>3.1346634575131871</v>
+      </c>
+      <c r="AJ29" s="63">
+        <v>1445256.391169</v>
+      </c>
+      <c r="AK29" s="62">
+        <v>9.627648579225756</v>
+      </c>
+      <c r="AL29" s="64">
+        <v>91.70717865474515</v>
+      </c>
+      <c r="AM29" s="63">
+        <v>81278.515370460984</v>
+      </c>
+      <c r="AN29" s="62">
+        <v>6.3471709589969496</v>
+      </c>
+      <c r="AO29" s="81"/>
+    </row>
+    <row r="30" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B30" s="65"/>
+      <c r="C30" s="66" t="s">
         <v>89</v>
       </c>
-      <c r="AN3" s="148" t="s">
-[...10 lines deleted...]
-      <c r="F4" s="150" t="s">
+      <c r="D30" s="61">
+        <v>19443599</v>
+      </c>
+      <c r="E30" s="62">
+        <v>3.492480166681466</v>
+      </c>
+      <c r="F30" s="63">
+        <v>243830</v>
+      </c>
+      <c r="G30" s="62">
+        <v>-9.3106898308804134</v>
+      </c>
+      <c r="H30" s="63">
+        <v>1374744</v>
+      </c>
+      <c r="I30" s="62">
+        <v>4.7472682539912334</v>
+      </c>
+      <c r="J30" s="63">
+        <v>276080</v>
+      </c>
+      <c r="K30" s="62">
+        <v>2.0040198628517469</v>
+      </c>
+      <c r="L30" s="63">
+        <v>230790</v>
+      </c>
+      <c r="M30" s="62">
+        <v>1.4225257412558761</v>
+      </c>
+      <c r="N30" s="63">
+        <v>867874</v>
+      </c>
+      <c r="O30" s="62">
+        <v>6.5883104282573823</v>
+      </c>
+      <c r="P30" s="63">
+        <v>9886093</v>
+      </c>
+      <c r="Q30" s="62">
+        <v>3.0388783105201429</v>
+      </c>
+      <c r="R30" s="63">
+        <v>3853106</v>
+      </c>
+      <c r="S30" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="T30" s="63">
+        <v>6032987</v>
+      </c>
+      <c r="U30" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="V30" s="63">
+        <v>5104223</v>
+      </c>
+      <c r="W30" s="62">
+        <v>5.6888952203747012</v>
+      </c>
+      <c r="X30" s="63">
+        <v>3078139</v>
+      </c>
+      <c r="Y30" s="62">
+        <v>0.88931322980025929</v>
+      </c>
+      <c r="Z30" s="63">
+        <v>183535</v>
+      </c>
+      <c r="AA30" s="113">
+        <v>24.251922660311951</v>
+      </c>
+      <c r="AB30" s="63">
+        <v>1547342.9598719999</v>
+      </c>
+      <c r="AC30" s="62">
+        <v>4.9731230085064526</v>
+      </c>
+      <c r="AD30" s="63">
+        <v>769903.26851099997</v>
+      </c>
+      <c r="AE30" s="62">
+        <v>7.2014817411428123</v>
+      </c>
+      <c r="AF30" s="63">
+        <v>682082.13866399997</v>
+      </c>
+      <c r="AG30" s="62">
+        <v>2.3793326882583399</v>
+      </c>
+      <c r="AH30" s="63">
+        <v>60595.434498000002</v>
+      </c>
+      <c r="AI30" s="62">
+        <v>2.5318134986445529</v>
+      </c>
+      <c r="AJ30" s="63">
+        <v>1417055.733065</v>
+      </c>
+      <c r="AK30" s="62">
+        <v>4.587499112860205</v>
+      </c>
+      <c r="AL30" s="64">
+        <v>91.579938631201856</v>
+      </c>
+      <c r="AM30" s="63">
+        <v>79581.098122420648</v>
+      </c>
+      <c r="AN30" s="62">
+        <v>1.4306767404166141</v>
+      </c>
+      <c r="AO30" s="81"/>
+    </row>
+    <row r="31" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B31" s="65"/>
+      <c r="C31" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="G4" s="148" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="175" t="s">
+      <c r="D31" s="61">
+        <v>19492445</v>
+      </c>
+      <c r="E31" s="62">
+        <v>3.4239375743714051</v>
+      </c>
+      <c r="F31" s="63">
+        <v>242016</v>
+      </c>
+      <c r="G31" s="62">
+        <v>-9.1715643225472316</v>
+      </c>
+      <c r="H31" s="63">
+        <v>1388548</v>
+      </c>
+      <c r="I31" s="62">
+        <v>4.6709443201485854</v>
+      </c>
+      <c r="J31" s="63">
+        <v>278595</v>
+      </c>
+      <c r="K31" s="62">
+        <v>1.8871029677985709</v>
+      </c>
+      <c r="L31" s="63">
+        <v>232956</v>
+      </c>
+      <c r="M31" s="62">
+        <v>1.24251945918461</v>
+      </c>
+      <c r="N31" s="63">
+        <v>876997</v>
+      </c>
+      <c r="O31" s="62">
+        <v>6.5542638861214142</v>
+      </c>
+      <c r="P31" s="63">
+        <v>9913433</v>
+      </c>
+      <c r="Q31" s="62">
+        <v>3.0082006033712139</v>
+      </c>
+      <c r="R31" s="63">
+        <v>3867024</v>
+      </c>
+      <c r="S31" s="62">
+        <v>2.143008833849458</v>
+      </c>
+      <c r="T31" s="63">
+        <v>6046409</v>
+      </c>
+      <c r="U31" s="62">
+        <v>3.569266640105218</v>
+      </c>
+      <c r="V31" s="63">
+        <v>5112792</v>
+      </c>
+      <c r="W31" s="62">
+        <v>5.5453072643227852</v>
+      </c>
+      <c r="X31" s="63">
+        <v>3077313</v>
+      </c>
+      <c r="Y31" s="62">
+        <v>0.82975397355626868</v>
+      </c>
+      <c r="Z31" s="63">
+        <v>183900</v>
+      </c>
+      <c r="AA31" s="113">
+        <v>21.540972988691859</v>
+      </c>
+      <c r="AB31" s="63">
+        <v>1588012.4188880001</v>
+      </c>
+      <c r="AC31" s="62">
+        <v>4.172121831565434</v>
+      </c>
+      <c r="AD31" s="63">
+        <v>789199.02983100002</v>
+      </c>
+      <c r="AE31" s="62">
+        <v>1.168189811200993</v>
+      </c>
+      <c r="AF31" s="63">
+        <v>697526.42148400005</v>
+      </c>
+      <c r="AG31" s="62">
+        <v>6.7996928130703571</v>
+      </c>
+      <c r="AH31" s="63">
+        <v>65465.573512000003</v>
+      </c>
+      <c r="AI31" s="62">
+        <v>7.7538246165491431</v>
+      </c>
+      <c r="AJ31" s="63">
+        <v>1454850.0635790001</v>
+      </c>
+      <c r="AK31" s="62">
+        <v>4.5809323666878843</v>
+      </c>
+      <c r="AL31" s="64">
+        <v>91.614526830826264</v>
+      </c>
+      <c r="AM31" s="63">
+        <v>81468.09796759719</v>
+      </c>
+      <c r="AN31" s="62">
+        <v>0.72341497987931103</v>
+      </c>
+      <c r="AO31" s="81"/>
+    </row>
+    <row r="32" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B32" s="65"/>
+      <c r="C32" s="66" t="s">
         <v>91</v>
       </c>
-      <c r="I4" s="89"/>
-[...6 lines deleted...]
-      <c r="P4" s="175" t="s">
+      <c r="D32" s="61">
+        <v>19540871</v>
+      </c>
+      <c r="E32" s="62">
+        <v>3.4539259041372228</v>
+      </c>
+      <c r="F32" s="63">
+        <v>240169</v>
+      </c>
+      <c r="G32" s="62">
+        <v>-9.1487172503536875</v>
+      </c>
+      <c r="H32" s="63">
+        <v>1402700</v>
+      </c>
+      <c r="I32" s="62">
+        <v>4.7105176329018006</v>
+      </c>
+      <c r="J32" s="63">
+        <v>280985</v>
+      </c>
+      <c r="K32" s="62">
+        <v>1.8105859675058289</v>
+      </c>
+      <c r="L32" s="63">
+        <v>235315</v>
+      </c>
+      <c r="M32" s="62">
+        <v>1.2961464288174129</v>
+      </c>
+      <c r="N32" s="63">
+        <v>886400</v>
+      </c>
+      <c r="O32" s="62">
+        <v>6.6274031463745109</v>
+      </c>
+      <c r="P32" s="63">
+        <v>9935769</v>
+      </c>
+      <c r="Q32" s="62">
+        <v>3.025394027374539</v>
+      </c>
+      <c r="R32" s="63">
+        <v>3880175</v>
+      </c>
+      <c r="S32" s="62">
+        <v>2.1907335620581891</v>
+      </c>
+      <c r="T32" s="63">
+        <v>6055594</v>
+      </c>
+      <c r="U32" s="62">
+        <v>3.56741491843604</v>
+      </c>
+      <c r="V32" s="63">
+        <v>5125597</v>
+      </c>
+      <c r="W32" s="62">
+        <v>5.560854150426775</v>
+      </c>
+      <c r="X32" s="63">
+        <v>3076403</v>
+      </c>
+      <c r="Y32" s="62">
+        <v>0.9018975665033846</v>
+      </c>
+      <c r="Z32" s="63">
+        <v>184545</v>
+      </c>
+      <c r="AA32" s="113">
+        <v>18.545045768427819</v>
+      </c>
+      <c r="AB32" s="63">
+        <v>1550782.7602520001</v>
+      </c>
+      <c r="AC32" s="62">
+        <v>2.9815778458026192</v>
+      </c>
+      <c r="AD32" s="63">
+        <v>773896.738411</v>
+      </c>
+      <c r="AE32" s="62">
+        <v>2.8404517656635209</v>
+      </c>
+      <c r="AF32" s="63">
+        <v>677785.15932400001</v>
+      </c>
+      <c r="AG32" s="62">
+        <v>2.524066114356049</v>
+      </c>
+      <c r="AH32" s="63">
+        <v>63453.273811999999</v>
+      </c>
+      <c r="AI32" s="62">
+        <v>4.1440033443040036</v>
+      </c>
+      <c r="AJ32" s="63">
+        <v>1423267.3060570001</v>
+      </c>
+      <c r="AK32" s="62">
+        <v>3.4018262215424371</v>
+      </c>
+      <c r="AL32" s="64">
+        <v>91.777348996691259</v>
+      </c>
+      <c r="AM32" s="63">
+        <v>79360.984484877874</v>
+      </c>
+      <c r="AN32" s="62">
+        <v>-0.45657818609250439</v>
+      </c>
+      <c r="AO32" s="81"/>
+    </row>
+    <row r="33" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B33" s="65"/>
+      <c r="C33" s="66" t="s">
         <v>92</v>
       </c>
-      <c r="Q4" s="90"/>
-[...4 lines deleted...]
-      <c r="V4" s="150" t="s">
+      <c r="D33" s="61">
+        <v>19560783</v>
+      </c>
+      <c r="E33" s="62">
+        <v>3.5008775792896958</v>
+      </c>
+      <c r="F33" s="63">
+        <v>238683</v>
+      </c>
+      <c r="G33" s="62">
+        <v>-9.0502754978394542</v>
+      </c>
+      <c r="H33" s="63">
+        <v>1414719</v>
+      </c>
+      <c r="I33" s="62">
+        <v>4.7616402933316149</v>
+      </c>
+      <c r="J33" s="63">
+        <v>283097</v>
+      </c>
+      <c r="K33" s="62">
+        <v>1.7317215158941801</v>
+      </c>
+      <c r="L33" s="63">
+        <v>237151</v>
+      </c>
+      <c r="M33" s="62">
+        <v>1.327961101165176</v>
+      </c>
+      <c r="N33" s="63">
+        <v>894471</v>
+      </c>
+      <c r="O33" s="62">
+        <v>6.7265563849487453</v>
+      </c>
+      <c r="P33" s="63">
+        <v>9941724</v>
+      </c>
+      <c r="Q33" s="62">
+        <v>3.043452439130689</v>
+      </c>
+      <c r="R33" s="63">
+        <v>3887855</v>
+      </c>
+      <c r="S33" s="62">
+        <v>2.2515376438031698</v>
+      </c>
+      <c r="T33" s="63">
+        <v>6053869</v>
+      </c>
+      <c r="U33" s="62">
+        <v>3.5585286844001862</v>
+      </c>
+      <c r="V33" s="63">
+        <v>5131629</v>
+      </c>
+      <c r="W33" s="62">
+        <v>5.6260431891902876</v>
+      </c>
+      <c r="X33" s="63">
+        <v>3072341</v>
+      </c>
+      <c r="Y33" s="62">
+        <v>1.0000591731538</v>
+      </c>
+      <c r="Z33" s="63">
+        <v>185838</v>
+      </c>
+      <c r="AA33" s="113">
+        <v>16.252650806658451</v>
+      </c>
+      <c r="AB33" s="63">
+        <v>1595265.7392820001</v>
+      </c>
+      <c r="AC33" s="62">
+        <v>5.7018103453889246</v>
+      </c>
+      <c r="AD33" s="63">
+        <v>791336.91355199995</v>
+      </c>
+      <c r="AE33" s="62">
+        <v>8.0164493256129852</v>
+      </c>
+      <c r="AF33" s="63">
+        <v>702166.04342300002</v>
+      </c>
+      <c r="AG33" s="62">
+        <v>2.464734562174931</v>
+      </c>
+      <c r="AH33" s="63">
+        <v>65185.032974000002</v>
+      </c>
+      <c r="AI33" s="62">
+        <v>8.7707356624814992</v>
+      </c>
+      <c r="AJ33" s="63">
+        <v>1462013.516661</v>
+      </c>
+      <c r="AK33" s="62">
+        <v>6.0417260969239717</v>
+      </c>
+      <c r="AL33" s="64">
+        <v>91.647020346530198</v>
+      </c>
+      <c r="AM33" s="63">
+        <v>81554.288459822899</v>
+      </c>
+      <c r="AN33" s="62">
+        <v>2.1264870574775112</v>
+      </c>
+      <c r="AO33" s="81"/>
+    </row>
+    <row r="34" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B34" s="65"/>
+      <c r="C34" s="66" t="s">
         <v>93</v>
       </c>
-      <c r="W4" s="148" t="s">
-[...2 lines deleted...]
-      <c r="X4" s="150" t="s">
+      <c r="D34" s="61">
+        <v>19663767</v>
+      </c>
+      <c r="E34" s="62">
+        <v>3.5505232644141631</v>
+      </c>
+      <c r="F34" s="63">
+        <v>235163</v>
+      </c>
+      <c r="G34" s="62">
+        <v>-8.9683390688690139</v>
+      </c>
+      <c r="H34" s="63">
+        <v>1435987</v>
+      </c>
+      <c r="I34" s="62">
+        <v>4.7450827355053349</v>
+      </c>
+      <c r="J34" s="63">
+        <v>286837</v>
+      </c>
+      <c r="K34" s="62">
+        <v>1.6193944718811299</v>
+      </c>
+      <c r="L34" s="63">
+        <v>240671</v>
+      </c>
+      <c r="M34" s="62">
+        <v>1.349240104940908</v>
+      </c>
+      <c r="N34" s="63">
+        <v>908479</v>
+      </c>
+      <c r="O34" s="62">
+        <v>6.7289550541469678</v>
+      </c>
+      <c r="P34" s="63">
+        <v>9999733</v>
+      </c>
+      <c r="Q34" s="62">
+        <v>3.0796804527050581</v>
+      </c>
+      <c r="R34" s="63">
+        <v>3912549</v>
+      </c>
+      <c r="S34" s="62">
+        <v>2.317859492729446</v>
+      </c>
+      <c r="T34" s="63">
+        <v>6087184</v>
+      </c>
+      <c r="U34" s="62">
+        <v>3.5753603248428019</v>
+      </c>
+      <c r="V34" s="63">
+        <v>5156147</v>
+      </c>
+      <c r="W34" s="62">
+        <v>5.6865143670939764</v>
+      </c>
+      <c r="X34" s="63">
+        <v>3071515</v>
+      </c>
+      <c r="Y34" s="62">
+        <v>1.0851918733365771</v>
+      </c>
+      <c r="Z34" s="63">
+        <v>181996</v>
+      </c>
+      <c r="AA34" s="113">
+        <v>13.666512609765549</v>
+      </c>
+      <c r="AB34" s="63">
+        <v>1589377.179852</v>
+      </c>
+      <c r="AC34" s="62">
+        <v>4.6450131618064994</v>
+      </c>
+      <c r="AD34" s="63">
+        <v>821155.82431699999</v>
+      </c>
+      <c r="AE34" s="62">
+        <v>3.7339931094901861</v>
+      </c>
+      <c r="AF34" s="63">
+        <v>674079.64147100004</v>
+      </c>
+      <c r="AG34" s="62">
+        <v>4.8594212165377737</v>
+      </c>
+      <c r="AH34" s="63">
+        <v>57781.257748999997</v>
+      </c>
+      <c r="AI34" s="62">
+        <v>8.9865994930302229</v>
+      </c>
+      <c r="AJ34" s="63">
+        <v>1460256.0280810001</v>
+      </c>
+      <c r="AK34" s="62">
+        <v>4.8949632251978681</v>
+      </c>
+      <c r="AL34" s="64">
+        <v>91.875990582485684</v>
+      </c>
+      <c r="AM34" s="63">
+        <v>80827.706097819406</v>
+      </c>
+      <c r="AN34" s="62">
+        <v>1.0569622082909009</v>
+      </c>
+      <c r="AO34" s="81"/>
+    </row>
+    <row r="35" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B35" s="65"/>
+      <c r="C35" s="66" t="s">
         <v>94</v>
       </c>
-      <c r="Y4" s="148" t="s">
-[...2 lines deleted...]
-      <c r="Z4" s="150" t="s">
+      <c r="D35" s="116">
+        <v>19722795</v>
+      </c>
+      <c r="E35" s="117">
+        <v>3.4803017586849672</v>
+      </c>
+      <c r="F35" s="61">
+        <v>233036</v>
+      </c>
+      <c r="G35" s="118">
+        <v>-8.8250023474913171</v>
+      </c>
+      <c r="H35" s="116">
+        <v>1453193</v>
+      </c>
+      <c r="I35" s="117">
+        <v>4.6408874788207646</v>
+      </c>
+      <c r="J35" s="61">
+        <v>289878</v>
+      </c>
+      <c r="K35" s="62">
+        <v>1.415871616444675</v>
+      </c>
+      <c r="L35" s="116">
+        <v>243505</v>
+      </c>
+      <c r="M35" s="62">
+        <v>1.308453985688129</v>
+      </c>
+      <c r="N35" s="61">
+        <v>919810</v>
+      </c>
+      <c r="O35" s="62">
+        <v>6.6382084790250317</v>
+      </c>
+      <c r="P35" s="61">
+        <v>10023647</v>
+      </c>
+      <c r="Q35" s="62">
+        <v>2.9973129742754572</v>
+      </c>
+      <c r="R35" s="61">
+        <v>3928251</v>
+      </c>
+      <c r="S35" s="62">
+        <v>2.2869622140483599</v>
+      </c>
+      <c r="T35" s="61">
+        <v>6095396</v>
+      </c>
+      <c r="U35" s="62">
+        <v>3.4603586709593741</v>
+      </c>
+      <c r="V35" s="116">
+        <v>5173737</v>
+      </c>
+      <c r="W35" s="117">
+        <v>5.6253351998704737</v>
+      </c>
+      <c r="X35" s="61">
+        <v>3071830</v>
+      </c>
+      <c r="Y35" s="118">
+        <v>1.042120317826623</v>
+      </c>
+      <c r="Z35" s="63">
+        <v>184372</v>
+      </c>
+      <c r="AA35" s="113">
+        <v>10.741250172684079</v>
+      </c>
+      <c r="AB35" s="61">
+        <v>1543745.7940189999</v>
+      </c>
+      <c r="AC35" s="118">
+        <v>2.9479647654161218</v>
+      </c>
+      <c r="AD35" s="116">
+        <v>778744.75027600001</v>
+      </c>
+      <c r="AE35" s="117">
+        <v>-0.93234134711616123</v>
+      </c>
+      <c r="AF35" s="61">
+        <v>666320.09881700005</v>
+      </c>
+      <c r="AG35" s="118">
+        <v>6.9774455303906802</v>
+      </c>
+      <c r="AH35" s="116">
+        <v>60647.102960999997</v>
+      </c>
+      <c r="AI35" s="117">
+        <v>4.6071691665285019</v>
+      </c>
+      <c r="AJ35" s="61">
+        <v>1415581.4436230001</v>
+      </c>
+      <c r="AK35" s="118">
+        <v>3.1244132993435429</v>
+      </c>
+      <c r="AL35" s="119">
+        <v>91.697833225356618</v>
+      </c>
+      <c r="AM35" s="61">
+        <v>78272.1614263597</v>
+      </c>
+      <c r="AN35" s="118">
+        <v>-0.51443316672022954</v>
+      </c>
+      <c r="AO35" s="81"/>
+    </row>
+    <row r="36" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B36" s="65"/>
+      <c r="C36" s="66" t="s">
         <v>95</v>
       </c>
-      <c r="AA4" s="148" t="s">
-[...2 lines deleted...]
-      <c r="AB4" s="156" t="s">
+      <c r="D36" s="116">
+        <v>19784601</v>
+      </c>
+      <c r="E36" s="117">
+        <v>3.3960310383533092</v>
+      </c>
+      <c r="F36" s="61">
+        <v>230899</v>
+      </c>
+      <c r="G36" s="118">
+        <v>-8.7572117284438473</v>
+      </c>
+      <c r="H36" s="116">
+        <v>1469307</v>
+      </c>
+      <c r="I36" s="117">
+        <v>4.482493061436954</v>
+      </c>
+      <c r="J36" s="61">
+        <v>292875</v>
+      </c>
+      <c r="K36" s="62">
+        <v>1.2700465418634681</v>
+      </c>
+      <c r="L36" s="116">
+        <v>246043</v>
+      </c>
+      <c r="M36" s="62">
+        <v>1.162757231256295</v>
+      </c>
+      <c r="N36" s="61">
+        <v>930389</v>
+      </c>
+      <c r="O36" s="62">
+        <v>6.469616205910822</v>
+      </c>
+      <c r="P36" s="61">
+        <v>10052884</v>
+      </c>
+      <c r="Q36" s="62">
+        <v>2.8999006712266739</v>
+      </c>
+      <c r="R36" s="61">
+        <v>3943772</v>
+      </c>
+      <c r="S36" s="62">
+        <v>2.2209988170293959</v>
+      </c>
+      <c r="T36" s="61">
+        <v>6109112</v>
+      </c>
+      <c r="U36" s="62">
+        <v>3.3429800801557441</v>
+      </c>
+      <c r="V36" s="116">
+        <v>5191441</v>
+      </c>
+      <c r="W36" s="117">
+        <v>5.5488225017235937</v>
+      </c>
+      <c r="X36" s="61">
+        <v>3070518</v>
+      </c>
+      <c r="Y36" s="118">
+        <v>1.0072374115061009</v>
+      </c>
+      <c r="Z36" s="116">
+        <v>184874</v>
+      </c>
+      <c r="AA36" s="113">
+        <v>8.1406435536421462</v>
+      </c>
+      <c r="AB36" s="61">
+        <v>1613576.348554</v>
+      </c>
+      <c r="AC36" s="118">
+        <v>-1.722506298018478</v>
+      </c>
+      <c r="AD36" s="116">
+        <v>811531.70995699998</v>
+      </c>
+      <c r="AE36" s="117">
+        <v>-3.323844050872649</v>
+      </c>
+      <c r="AF36" s="61">
+        <v>701011.65445000003</v>
+      </c>
+      <c r="AG36" s="118">
+        <v>-0.72734803713206952</v>
+      </c>
+      <c r="AH36" s="116">
+        <v>65552.505432999998</v>
+      </c>
+      <c r="AI36" s="117">
+        <v>9.7087247856042502E-2</v>
+      </c>
+      <c r="AJ36" s="61">
+        <v>1479540.0393330001</v>
+      </c>
+      <c r="AK36" s="118">
+        <v>-1.5046721411727471</v>
+      </c>
+      <c r="AL36" s="119">
+        <v>91.693215549353084</v>
+      </c>
+      <c r="AM36" s="61">
+        <v>81557.184223932549</v>
+      </c>
+      <c r="AN36" s="118">
+        <v>-4.9504195518618292</v>
+      </c>
+      <c r="AO36" s="81"/>
+    </row>
+    <row r="37" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B37" s="65"/>
+      <c r="C37" s="66" t="s">
         <v>96</v>
       </c>
-      <c r="AC4" s="94"/>
-[...23 lines deleted...]
-      <c r="J5" s="100" t="s">
+      <c r="D37" s="116">
+        <v>19841608</v>
+      </c>
+      <c r="E37" s="117">
+        <v>3.3541538960316419</v>
+      </c>
+      <c r="F37" s="61">
+        <v>229735</v>
+      </c>
+      <c r="G37" s="118">
+        <v>-8.7197682780980728</v>
+      </c>
+      <c r="H37" s="116">
+        <v>1484214</v>
+      </c>
+      <c r="I37" s="117">
+        <v>4.4044738323016253</v>
+      </c>
+      <c r="J37" s="61">
+        <v>295489</v>
+      </c>
+      <c r="K37" s="62">
+        <v>1.1560634277263619</v>
+      </c>
+      <c r="L37" s="116">
+        <v>248300</v>
+      </c>
+      <c r="M37" s="62">
+        <v>1.0561445636027009</v>
+      </c>
+      <c r="N37" s="61">
+        <v>940425</v>
+      </c>
+      <c r="O37" s="62">
+        <v>6.409039323001231</v>
+      </c>
+      <c r="P37" s="61">
+        <v>10077432</v>
+      </c>
+      <c r="Q37" s="62">
+        <v>2.8563694880887391</v>
+      </c>
+      <c r="R37" s="61">
+        <v>3959549</v>
+      </c>
+      <c r="S37" s="62">
+        <v>2.2225612817897482</v>
+      </c>
+      <c r="T37" s="61">
+        <v>6117883</v>
+      </c>
+      <c r="U37" s="62">
+        <v>3.2707822497796362</v>
+      </c>
+      <c r="V37" s="116">
+        <v>5208144</v>
+      </c>
+      <c r="W37" s="117">
+        <v>5.50052110711714</v>
+      </c>
+      <c r="X37" s="61">
+        <v>3071254</v>
+      </c>
+      <c r="Y37" s="118">
+        <v>0.98447611278418279</v>
+      </c>
+      <c r="Z37" s="116">
+        <v>185130</v>
+      </c>
+      <c r="AA37" s="113">
+        <v>5.409698853833933</v>
+      </c>
+      <c r="AB37" s="61">
+        <v>1594589.8193729999</v>
+      </c>
+      <c r="AC37" s="118">
+        <v>4.8574481814838366</v>
+      </c>
+      <c r="AD37" s="116">
+        <v>782312.43220499996</v>
+      </c>
+      <c r="AE37" s="117">
+        <v>2.404066667907423</v>
+      </c>
+      <c r="AF37" s="61">
+        <v>707084.17570499994</v>
+      </c>
+      <c r="AG37" s="118">
+        <v>6.7825863596752356</v>
+      </c>
+      <c r="AH37" s="116">
+        <v>67009.664619999996</v>
+      </c>
+      <c r="AI37" s="117">
+        <v>8.1135718334591758</v>
+      </c>
+      <c r="AJ37" s="61">
+        <v>1462526.7647180001</v>
+      </c>
+      <c r="AK37" s="118">
+        <v>4.9513138337391238</v>
+      </c>
+      <c r="AL37" s="119">
+        <v>91.718054821964955</v>
+      </c>
+      <c r="AM37" s="61">
+        <v>80365.95720331739</v>
+      </c>
+      <c r="AN37" s="118">
+        <v>1.4545078536121641</v>
+      </c>
+      <c r="AO37" s="81"/>
+    </row>
+    <row r="38" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B38" s="65"/>
+      <c r="C38" s="66" t="s">
         <v>97</v>
       </c>
-      <c r="K5" s="101" t="s">
-[...2 lines deleted...]
-      <c r="L5" s="100" t="s">
+      <c r="D38" s="116">
+        <v>19885141</v>
+      </c>
+      <c r="E38" s="117">
+        <v>3.345539298259403</v>
+      </c>
+      <c r="F38" s="61">
+        <v>228094</v>
+      </c>
+      <c r="G38" s="118">
+        <v>-8.7028742740266622</v>
+      </c>
+      <c r="H38" s="116">
+        <v>1496901</v>
+      </c>
+      <c r="I38" s="117">
+        <v>4.4399326014379792</v>
+      </c>
+      <c r="J38" s="61">
+        <v>297520</v>
+      </c>
+      <c r="K38" s="62">
+        <v>1.120234923051822</v>
+      </c>
+      <c r="L38" s="116">
+        <v>250290</v>
+      </c>
+      <c r="M38" s="62">
+        <v>1.091329143577235</v>
+      </c>
+      <c r="N38" s="61">
+        <v>949091</v>
+      </c>
+      <c r="O38" s="62">
+        <v>6.4656240990831781</v>
+      </c>
+      <c r="P38" s="61">
+        <v>10100480</v>
+      </c>
+      <c r="Q38" s="62">
+        <v>2.851907114681862</v>
+      </c>
+      <c r="R38" s="61">
+        <v>3971451</v>
+      </c>
+      <c r="S38" s="62">
+        <v>2.2537556801548448</v>
+      </c>
+      <c r="T38" s="61">
+        <v>6129029</v>
+      </c>
+      <c r="U38" s="62">
+        <v>3.2432442448354188</v>
+      </c>
+      <c r="V38" s="116">
+        <v>5219034</v>
+      </c>
+      <c r="W38" s="117">
+        <v>5.4754945382076814</v>
+      </c>
+      <c r="X38" s="61">
+        <v>3068230</v>
+      </c>
+      <c r="Y38" s="118">
+        <v>0.96000236915751991</v>
+      </c>
+      <c r="Z38" s="116">
+        <v>185018</v>
+      </c>
+      <c r="AA38" s="113">
+        <v>3.4417595688295939</v>
+      </c>
+      <c r="AB38" s="61">
+        <v>1607465.958385</v>
+      </c>
+      <c r="AC38" s="118">
+        <v>3.76609713995395</v>
+      </c>
+      <c r="AD38" s="116">
+        <v>801102.16868700006</v>
+      </c>
+      <c r="AE38" s="117">
+        <v>2.0423579200496089</v>
+      </c>
+      <c r="AF38" s="61">
+        <v>701435.51208200003</v>
+      </c>
+      <c r="AG38" s="118">
+        <v>4.9550975866253788</v>
+      </c>
+      <c r="AH38" s="116">
+        <v>65533.799816999999</v>
+      </c>
+      <c r="AI38" s="117">
+        <v>5.8229925174146491</v>
+      </c>
+      <c r="AJ38" s="61">
+        <v>1478068.95777</v>
+      </c>
+      <c r="AK38" s="118">
+        <v>3.815404749525753</v>
+      </c>
+      <c r="AL38" s="119">
+        <v>91.950249400926438</v>
+      </c>
+      <c r="AM38" s="61">
+        <v>80837.543891944239</v>
+      </c>
+      <c r="AN38" s="118">
+        <v>0.40694339063904739</v>
+      </c>
+      <c r="AO38" s="81"/>
+    </row>
+    <row r="39" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B39" s="65"/>
+      <c r="C39" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="M5" s="101" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="100" t="s">
+      <c r="D39" s="116">
+        <v>19929559</v>
+      </c>
+      <c r="E39" s="117">
+        <v>3.3417724932130128</v>
+      </c>
+      <c r="F39" s="61">
+        <v>226637</v>
+      </c>
+      <c r="G39" s="118">
+        <v>-8.8064283788623179</v>
+      </c>
+      <c r="H39" s="116">
+        <v>1508928</v>
+      </c>
+      <c r="I39" s="117">
+        <v>4.4522020114757588</v>
+      </c>
+      <c r="J39" s="61">
+        <v>299611</v>
+      </c>
+      <c r="K39" s="118">
+        <v>1.1181310707463421</v>
+      </c>
+      <c r="L39" s="116">
+        <v>251971</v>
+      </c>
+      <c r="M39" s="117">
+        <v>1.0418128666696</v>
+      </c>
+      <c r="N39" s="61">
+        <v>957346</v>
+      </c>
+      <c r="O39" s="118">
+        <v>6.4972078225465468</v>
+      </c>
+      <c r="P39" s="61">
+        <v>10122240</v>
+      </c>
+      <c r="Q39" s="118">
+        <v>2.8461974734289801</v>
+      </c>
+      <c r="R39" s="61">
+        <v>3982628</v>
+      </c>
+      <c r="S39" s="118">
+        <v>2.290173190382538</v>
+      </c>
+      <c r="T39" s="61">
+        <v>6139612</v>
+      </c>
+      <c r="U39" s="118">
+        <v>3.2101216863716919</v>
+      </c>
+      <c r="V39" s="116">
+        <v>5231159</v>
+      </c>
+      <c r="W39" s="117">
+        <v>5.4541375127731504</v>
+      </c>
+      <c r="X39" s="61">
+        <v>3066762</v>
+      </c>
+      <c r="Y39" s="118">
+        <v>0.97323096282995181</v>
+      </c>
+      <c r="Z39" s="116">
+        <v>185221</v>
+      </c>
+      <c r="AA39" s="113">
+        <v>2.0911992151113168</v>
+      </c>
+      <c r="AB39" s="61">
+        <v>1569041.589229</v>
+      </c>
+      <c r="AC39" s="118">
+        <v>1.5257923662371331</v>
+      </c>
+      <c r="AD39" s="116">
+        <v>789345.00258199999</v>
+      </c>
+      <c r="AE39" s="117">
+        <v>3.1007070761914108</v>
+      </c>
+      <c r="AF39" s="61">
+        <v>674587.41790999996</v>
+      </c>
+      <c r="AG39" s="118">
+        <v>-0.88733750064124983</v>
+      </c>
+      <c r="AH39" s="116">
+        <v>65783.671155000004</v>
+      </c>
+      <c r="AI39" s="117">
+        <v>1.6767724272479521</v>
+      </c>
+      <c r="AJ39" s="61">
+        <v>1439272.574001</v>
+      </c>
+      <c r="AK39" s="118">
+        <v>1.70552478343502</v>
+      </c>
+      <c r="AL39" s="119">
+        <v>91.729408823907193</v>
+      </c>
+      <c r="AM39" s="61">
+        <v>78729.368232834458</v>
+      </c>
+      <c r="AN39" s="118">
+        <v>-1.7572566089817721</v>
+      </c>
+      <c r="AO39" s="81"/>
+    </row>
+    <row r="40" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B40" s="65"/>
+      <c r="C40" s="66" t="s">
         <v>99</v>
       </c>
-      <c r="O5" s="101" t="s">
-[...6 lines deleted...]
-      <c r="R5" s="100" t="s">
+      <c r="D40" s="116">
+        <v>19979956</v>
+      </c>
+      <c r="E40" s="117">
+        <v>3.318239598110817</v>
+      </c>
+      <c r="F40" s="61">
+        <v>225109</v>
+      </c>
+      <c r="G40" s="118">
+        <v>-8.8542657818339361</v>
+      </c>
+      <c r="H40" s="116">
+        <v>1522110</v>
+      </c>
+      <c r="I40" s="117">
+        <v>4.449559037870876</v>
+      </c>
+      <c r="J40" s="61">
+        <v>301851</v>
+      </c>
+      <c r="K40" s="118">
+        <v>1.07385381926306</v>
+      </c>
+      <c r="L40" s="116">
+        <v>253973</v>
+      </c>
+      <c r="M40" s="117">
+        <v>0.99896206568812485</v>
+      </c>
+      <c r="N40" s="61">
+        <v>966286</v>
+      </c>
+      <c r="O40" s="118">
+        <v>6.5173513470015756</v>
+      </c>
+      <c r="P40" s="61">
+        <v>10149460</v>
+      </c>
+      <c r="Q40" s="118">
+        <v>2.8202928822183</v>
+      </c>
+      <c r="R40" s="61">
+        <v>3996000</v>
+      </c>
+      <c r="S40" s="118">
+        <v>2.3078667990490191</v>
+      </c>
+      <c r="T40" s="61">
+        <v>6153460</v>
+      </c>
+      <c r="U40" s="118">
+        <v>3.1558156637931711</v>
+      </c>
+      <c r="V40" s="116">
+        <v>5243980</v>
+      </c>
+      <c r="W40" s="117">
+        <v>5.4219749768609438</v>
+      </c>
+      <c r="X40" s="61">
+        <v>3063861</v>
+      </c>
+      <c r="Y40" s="118">
+        <v>0.94738010883965718</v>
+      </c>
+      <c r="Z40" s="116">
+        <v>183634</v>
+      </c>
+      <c r="AA40" s="113">
+        <v>0.84627086159270171</v>
+      </c>
+      <c r="AB40" s="61">
+        <v>1683264.7912910001</v>
+      </c>
+      <c r="AC40" s="118">
+        <v>8.5590199217390417</v>
+      </c>
+      <c r="AD40" s="116">
+        <v>838909.20948099997</v>
+      </c>
+      <c r="AE40" s="117">
+        <v>7.6997685071601651</v>
+      </c>
+      <c r="AF40" s="61">
+        <v>734612.10728800006</v>
+      </c>
+      <c r="AG40" s="118">
+        <v>8.6916465669584895</v>
+      </c>
+      <c r="AH40" s="116">
+        <v>68298.503653000007</v>
+      </c>
+      <c r="AI40" s="117">
+        <v>12.514635741787441</v>
+      </c>
+      <c r="AJ40" s="61">
+        <v>1543557.9495260001</v>
+      </c>
+      <c r="AK40" s="118">
+        <v>8.7734276460625047</v>
+      </c>
+      <c r="AL40" s="119">
+        <v>91.700245707756409</v>
+      </c>
+      <c r="AM40" s="61">
+        <v>84247.672582011699</v>
+      </c>
+      <c r="AN40" s="118">
+        <v>5.0724638205353889</v>
+      </c>
+      <c r="AO40" s="81"/>
+    </row>
+    <row r="41" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B41" s="65"/>
+      <c r="C41" s="66" t="s">
         <v>100</v>
       </c>
-      <c r="S5" s="102" t="s">
-[...2 lines deleted...]
-      <c r="T5" s="100" t="s">
+      <c r="D41" s="116">
+        <v>20032920</v>
+      </c>
+      <c r="E41" s="117">
+        <v>3.3185858051568711</v>
+      </c>
+      <c r="F41" s="61">
+        <v>223734</v>
+      </c>
+      <c r="G41" s="118">
+        <v>-8.8804629814408287</v>
+      </c>
+      <c r="H41" s="116">
+        <v>1490892</v>
+      </c>
+      <c r="I41" s="117">
+        <v>9.5221374157955516</v>
+      </c>
+      <c r="J41" s="61">
+        <v>300395</v>
+      </c>
+      <c r="K41" s="118">
+        <v>9.7926915738919984</v>
+      </c>
+      <c r="L41" s="116">
+        <v>250164</v>
+      </c>
+      <c r="M41" s="117">
+        <v>9.3727866530258996</v>
+      </c>
+      <c r="N41" s="61">
+        <v>940333</v>
+      </c>
+      <c r="O41" s="118">
+        <v>9.4757271154513276</v>
+      </c>
+      <c r="P41" s="61">
+        <v>10243448</v>
+      </c>
+      <c r="Q41" s="118">
+        <v>3.9040152687489731</v>
+      </c>
+      <c r="R41" s="61">
+        <v>4075162</v>
+      </c>
+      <c r="S41" s="118">
+        <v>6.1740283378289407</v>
+      </c>
+      <c r="T41" s="61">
+        <v>6168286</v>
+      </c>
+      <c r="U41" s="118">
+        <v>2.456806276417578</v>
+      </c>
+      <c r="V41" s="116">
+        <v>5261816</v>
+      </c>
+      <c r="W41" s="117">
+        <v>3.3185216020232389</v>
+      </c>
+      <c r="X41" s="61">
+        <v>3036370</v>
+      </c>
+      <c r="Y41" s="118">
+        <v>-1.3031211197285231</v>
+      </c>
+      <c r="Z41" s="116">
+        <v>182144</v>
+      </c>
+      <c r="AA41" s="113">
+        <v>-0.43293829536013018</v>
+      </c>
+      <c r="AB41" s="61">
+        <v>1611295.2640859999</v>
+      </c>
+      <c r="AC41" s="118">
+        <v>2.2429954657093849</v>
+      </c>
+      <c r="AD41" s="116">
+        <v>827436.72327700001</v>
+      </c>
+      <c r="AE41" s="117">
+        <v>3.792116482064789</v>
+      </c>
+      <c r="AF41" s="61">
+        <v>685474.85921300005</v>
+      </c>
+      <c r="AG41" s="118">
+        <v>-0.37336065489952391</v>
+      </c>
+      <c r="AH41" s="116">
+        <v>57212.890906000001</v>
+      </c>
+      <c r="AI41" s="117">
+        <v>2.834762132927815</v>
+      </c>
+      <c r="AJ41" s="61">
+        <v>1478739.2480289999</v>
+      </c>
+      <c r="AK41" s="118">
+        <v>2.3167416566770789</v>
+      </c>
+      <c r="AL41" s="119">
+        <v>91.773325534337005</v>
+      </c>
+      <c r="AM41" s="61">
+        <v>80432.371520776796</v>
+      </c>
+      <c r="AN41" s="118">
+        <v>-1.04104245239659</v>
+      </c>
+      <c r="AO41" s="81"/>
+    </row>
+    <row r="42" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B42" s="65"/>
+      <c r="C42" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="U5" s="103" t="s">
-[...12 lines deleted...]
-      <c r="AD5" s="104" t="s">
+      <c r="D42" s="116">
+        <v>20092531</v>
+      </c>
+      <c r="E42" s="117">
+        <v>3.3375096863497382</v>
+      </c>
+      <c r="F42" s="61">
+        <v>222078</v>
+      </c>
+      <c r="G42" s="118">
+        <v>-8.9209695279497954</v>
+      </c>
+      <c r="H42" s="116">
+        <v>1505925</v>
+      </c>
+      <c r="I42" s="117">
+        <v>9.5422129501929085</v>
+      </c>
+      <c r="J42" s="61">
+        <v>303092</v>
+      </c>
+      <c r="K42" s="118">
+        <v>9.7841205447696247</v>
+      </c>
+      <c r="L42" s="116">
+        <v>252559</v>
+      </c>
+      <c r="M42" s="117">
+        <v>9.4323844187356407</v>
+      </c>
+      <c r="N42" s="61">
+        <v>950274</v>
+      </c>
+      <c r="O42" s="118">
+        <v>9.4944657865081883</v>
+      </c>
+      <c r="P42" s="61">
+        <v>10273008</v>
+      </c>
+      <c r="Q42" s="118">
+        <v>3.9137301257432981</v>
+      </c>
+      <c r="R42" s="61">
+        <v>4091827</v>
+      </c>
+      <c r="S42" s="118">
+        <v>6.1955471767451984</v>
+      </c>
+      <c r="T42" s="61">
+        <v>6181181</v>
+      </c>
+      <c r="U42" s="118">
+        <v>2.4563951488707052</v>
+      </c>
+      <c r="V42" s="116">
+        <v>5275554</v>
+      </c>
+      <c r="W42" s="117">
+        <v>3.3566519331149851</v>
+      </c>
+      <c r="X42" s="61">
+        <v>3037617</v>
+      </c>
+      <c r="Y42" s="118">
+        <v>-1.3164447739364651</v>
+      </c>
+      <c r="Z42" s="116">
+        <v>181109</v>
+      </c>
+      <c r="AA42" s="113">
+        <v>-1.321818726673385</v>
+      </c>
+      <c r="AB42" s="61">
+        <v>1581135.6791970001</v>
+      </c>
+      <c r="AC42" s="118">
+        <v>2.1839191569912542</v>
+      </c>
+      <c r="AD42" s="116">
+        <v>791837.73984399997</v>
+      </c>
+      <c r="AE42" s="117">
+        <v>2.8489905459709859</v>
+      </c>
+      <c r="AF42" s="61">
+        <v>684189.66020200006</v>
+      </c>
+      <c r="AG42" s="118">
+        <v>0.3089835400364116</v>
+      </c>
+      <c r="AH42" s="116">
+        <v>64129.674773999999</v>
+      </c>
+      <c r="AI42" s="117">
+        <v>5.8325190755363687</v>
+      </c>
+      <c r="AJ42" s="61">
+        <v>1449635.009412</v>
+      </c>
+      <c r="AK42" s="118">
+        <v>2.2990822158090558</v>
+      </c>
+      <c r="AL42" s="119">
+        <v>91.68315081905024</v>
+      </c>
+      <c r="AM42" s="61">
+        <v>78692.708210677883</v>
+      </c>
+      <c r="AN42" s="118">
+        <v>-1.1163328135735731</v>
+      </c>
+      <c r="AO42" s="81"/>
+    </row>
+    <row r="43" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B43" s="65"/>
+      <c r="C43" s="66" t="s">
         <v>102</v>
       </c>
-      <c r="AE5" s="105" t="s">
-[...2 lines deleted...]
-      <c r="AF5" s="104" t="s">
+      <c r="D43" s="116">
+        <v>20146286</v>
+      </c>
+      <c r="E43" s="117">
+        <v>3.3543303572230121</v>
+      </c>
+      <c r="F43" s="61">
+        <v>220171</v>
+      </c>
+      <c r="G43" s="118">
+        <v>-9.0262627264313107</v>
+      </c>
+      <c r="H43" s="116">
+        <v>1521174</v>
+      </c>
+      <c r="I43" s="117">
+        <v>9.5514162996165766</v>
+      </c>
+      <c r="J43" s="61">
+        <v>305676</v>
+      </c>
+      <c r="K43" s="118">
+        <v>9.7205621062833139</v>
+      </c>
+      <c r="L43" s="116">
+        <v>254901</v>
+      </c>
+      <c r="M43" s="117">
+        <v>9.4202338639056258</v>
+      </c>
+      <c r="N43" s="61">
+        <v>960597</v>
+      </c>
+      <c r="O43" s="118">
+        <v>9.5325297577984802</v>
+      </c>
+      <c r="P43" s="61">
+        <v>10300796</v>
+      </c>
+      <c r="Q43" s="118">
+        <v>3.9074556715115838</v>
+      </c>
+      <c r="R43" s="61">
+        <v>4108472</v>
+      </c>
+      <c r="S43" s="118">
+        <v>6.2437678173189459</v>
+      </c>
+      <c r="T43" s="61">
+        <v>6192324</v>
+      </c>
+      <c r="U43" s="118">
+        <v>2.4132505756722771</v>
+      </c>
+      <c r="V43" s="116">
+        <v>5287568</v>
+      </c>
+      <c r="W43" s="117">
+        <v>3.4184062250136589</v>
+      </c>
+      <c r="X43" s="61">
+        <v>3036325</v>
+      </c>
+      <c r="Y43" s="118">
+        <v>-1.3319412097501979</v>
+      </c>
+      <c r="Z43" s="116">
+        <v>180485</v>
+      </c>
+      <c r="AA43" s="113">
+        <v>-1.856987493202833</v>
+      </c>
+      <c r="AB43" s="61">
+        <v>1671774.917783</v>
+      </c>
+      <c r="AC43" s="118">
+        <v>5.2746753047217654</v>
+      </c>
+      <c r="AD43" s="116">
+        <v>826920.02870799997</v>
+      </c>
+      <c r="AE43" s="117">
+        <v>4.7796560121313947</v>
+      </c>
+      <c r="AF43" s="61">
+        <v>733583.62018099998</v>
+      </c>
+      <c r="AG43" s="118">
+        <v>5.1692950383567693</v>
+      </c>
+      <c r="AH43" s="116">
+        <v>70222.847785000005</v>
+      </c>
+      <c r="AI43" s="117">
+        <v>7.2668335703619524</v>
+      </c>
+      <c r="AJ43" s="61">
+        <v>1533074.780428</v>
+      </c>
+      <c r="AK43" s="118">
+        <v>5.3768232759713763</v>
+      </c>
+      <c r="AL43" s="119">
+        <v>91.703420366006256</v>
+      </c>
+      <c r="AM43" s="61">
+        <v>82981.792166705069</v>
+      </c>
+      <c r="AN43" s="118">
+        <v>1.8580207920282139</v>
+      </c>
+      <c r="AO43" s="81"/>
+    </row>
+    <row r="44" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B44" s="65"/>
+      <c r="C44" s="66" t="s">
         <v>103</v>
       </c>
-      <c r="AG5" s="105" t="s">
-[...2 lines deleted...]
-      <c r="AH5" s="104" t="s">
+      <c r="D44" s="116">
+        <v>20190524</v>
+      </c>
+      <c r="E44" s="117">
+        <v>3.3245856850495641</v>
+      </c>
+      <c r="F44" s="61">
+        <v>218480</v>
+      </c>
+      <c r="G44" s="118">
+        <v>-9.030724198376971</v>
+      </c>
+      <c r="H44" s="116">
+        <v>1535439</v>
+      </c>
+      <c r="I44" s="117">
+        <v>9.4631068653311381</v>
+      </c>
+      <c r="J44" s="61">
+        <v>308296</v>
+      </c>
+      <c r="K44" s="118">
+        <v>9.7197359289641803</v>
+      </c>
+      <c r="L44" s="116">
+        <v>257128</v>
+      </c>
+      <c r="M44" s="117">
+        <v>9.2697023139196375</v>
+      </c>
+      <c r="N44" s="61">
+        <v>970015</v>
+      </c>
+      <c r="O44" s="118">
+        <v>9.4331001805054058</v>
+      </c>
+      <c r="P44" s="61">
+        <v>10322883</v>
+      </c>
+      <c r="Q44" s="118">
+        <v>3.8961654603684841</v>
+      </c>
+      <c r="R44" s="61">
+        <v>4122950</v>
+      </c>
+      <c r="S44" s="118">
+        <v>6.2568054275902396</v>
+      </c>
+      <c r="T44" s="61">
+        <v>6199933</v>
+      </c>
+      <c r="U44" s="118">
+        <v>2.3835646841581459</v>
+      </c>
+      <c r="V44" s="116">
+        <v>5298128</v>
+      </c>
+      <c r="W44" s="117">
+        <v>3.366066430895764</v>
+      </c>
+      <c r="X44" s="61">
+        <v>3033654</v>
+      </c>
+      <c r="Y44" s="118">
+        <v>-1.3895773733155199</v>
+      </c>
+      <c r="Z44" s="116">
+        <v>180386</v>
+      </c>
+      <c r="AA44" s="113">
+        <v>-2.2536508710612631</v>
+      </c>
+      <c r="AB44" s="61">
+        <v>1615811.7599859999</v>
+      </c>
+      <c r="AC44" s="118">
+        <v>4.1933016925873368</v>
+      </c>
+      <c r="AD44" s="116">
+        <v>812039.62805900001</v>
+      </c>
+      <c r="AE44" s="117">
+        <v>4.9286794677952486</v>
+      </c>
+      <c r="AF44" s="61">
+        <v>695032.35459899995</v>
+      </c>
+      <c r="AG44" s="118">
+        <v>2.5446404421427089</v>
+      </c>
+      <c r="AH44" s="116">
+        <v>67931.690768</v>
+      </c>
+      <c r="AI44" s="117">
+        <v>7.0578185914704772</v>
+      </c>
+      <c r="AJ44" s="61">
+        <v>1483570.9449680001</v>
+      </c>
+      <c r="AK44" s="118">
+        <v>4.2369861693840383</v>
+      </c>
+      <c r="AL44" s="119">
+        <v>91.815827914314369</v>
+      </c>
+      <c r="AM44" s="61">
+        <v>80028.223140023503</v>
+      </c>
+      <c r="AN44" s="118">
+        <v>0.84076408511888356</v>
+      </c>
+      <c r="AO44" s="81"/>
+    </row>
+    <row r="45" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B45" s="65"/>
+      <c r="C45" s="66" t="s">
         <v>104</v>
       </c>
-      <c r="AI5" s="105" t="s">
-[...11 lines deleted...]
-      <c r="D6" s="106" t="s">
+      <c r="D45" s="116">
+        <v>20217245</v>
+      </c>
+      <c r="E45" s="117">
+        <v>3.3560108508948749</v>
+      </c>
+      <c r="F45" s="61">
+        <v>216619</v>
+      </c>
+      <c r="G45" s="118">
+        <v>-9.2440601132045437</v>
+      </c>
+      <c r="H45" s="116">
+        <v>1549038</v>
+      </c>
+      <c r="I45" s="117">
+        <v>9.4943942931423173</v>
+      </c>
+      <c r="J45" s="61">
+        <v>310791</v>
+      </c>
+      <c r="K45" s="118">
+        <v>9.7825127076585083</v>
+      </c>
+      <c r="L45" s="116">
+        <v>259249</v>
+      </c>
+      <c r="M45" s="117">
+        <v>9.3181137756113142</v>
+      </c>
+      <c r="N45" s="61">
+        <v>978998</v>
+      </c>
+      <c r="O45" s="118">
+        <v>9.4499430389582315</v>
+      </c>
+      <c r="P45" s="61">
+        <v>10335487</v>
+      </c>
+      <c r="Q45" s="118">
+        <v>3.9607114419993872</v>
+      </c>
+      <c r="R45" s="61">
+        <v>4133245</v>
+      </c>
+      <c r="S45" s="118">
+        <v>6.3117065837074771</v>
+      </c>
+      <c r="T45" s="61">
+        <v>6202242</v>
+      </c>
+      <c r="U45" s="118">
+        <v>2.450878933785972</v>
+      </c>
+      <c r="V45" s="116">
+        <v>5304410</v>
+      </c>
+      <c r="W45" s="117">
+        <v>3.3669815179546259</v>
+      </c>
+      <c r="X45" s="61">
+        <v>3027951</v>
+      </c>
+      <c r="Y45" s="118">
+        <v>-1.444826599651539</v>
+      </c>
+      <c r="Z45" s="116">
+        <v>181424</v>
+      </c>
+      <c r="AA45" s="113">
+        <v>-2.3751869908199659</v>
+      </c>
+      <c r="AB45" s="61">
+        <v>1684148.7531379999</v>
+      </c>
+      <c r="AC45" s="118">
+        <v>5.5716744657228423</v>
+      </c>
+      <c r="AD45" s="116">
+        <v>848308.148942</v>
+      </c>
+      <c r="AE45" s="117">
+        <v>7.1993653290200577</v>
+      </c>
+      <c r="AF45" s="61">
+        <v>725511.826091</v>
+      </c>
+      <c r="AG45" s="118">
+        <v>3.3248236491459031</v>
+      </c>
+      <c r="AH45" s="116">
+        <v>68483.134804999994</v>
+      </c>
+      <c r="AI45" s="117">
+        <v>5.0595998506520523</v>
+      </c>
+      <c r="AJ45" s="61">
+        <v>1545625.0164900001</v>
+      </c>
+      <c r="AK45" s="118">
+        <v>5.7189279631254752</v>
+      </c>
+      <c r="AL45" s="119">
+        <v>91.774851455971756</v>
+      </c>
+      <c r="AM45" s="61">
+        <v>83302.58416208539</v>
+      </c>
+      <c r="AN45" s="118">
+        <v>2.1437201345013031</v>
+      </c>
+      <c r="AO45" s="81"/>
+    </row>
+    <row r="46" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B46" s="65"/>
+      <c r="C46" s="66" t="s">
         <v>105</v>
       </c>
-      <c r="E6" s="107" t="s">
+      <c r="D46" s="61">
+        <v>20251987</v>
+      </c>
+      <c r="E46" s="62">
+        <v>2.9913902051422752</v>
+      </c>
+      <c r="F46" s="63">
+        <v>213851</v>
+      </c>
+      <c r="G46" s="62">
+        <v>-9.0626501618026651</v>
+      </c>
+      <c r="H46" s="63">
+        <v>1565011</v>
+      </c>
+      <c r="I46" s="62">
+        <v>8.9850395581575704</v>
+      </c>
+      <c r="J46" s="63">
+        <v>313460</v>
+      </c>
+      <c r="K46" s="62">
+        <v>9.2815780390953719</v>
+      </c>
+      <c r="L46" s="63">
+        <v>261814</v>
+      </c>
+      <c r="M46" s="62">
+        <v>8.7850218763374066</v>
+      </c>
+      <c r="N46" s="63">
+        <v>989737</v>
+      </c>
+      <c r="O46" s="62">
+        <v>8.9444004759603679</v>
+      </c>
+      <c r="P46" s="63">
+        <v>10356762</v>
+      </c>
+      <c r="Q46" s="62">
+        <v>3.5703853292882841</v>
+      </c>
+      <c r="R46" s="63">
+        <v>4145806</v>
+      </c>
+      <c r="S46" s="62">
+        <v>5.9617655906673672</v>
+      </c>
+      <c r="T46" s="63">
+        <v>6210956</v>
+      </c>
+      <c r="U46" s="62">
+        <v>2.033321154740841</v>
+      </c>
+      <c r="V46" s="63">
+        <v>5310655</v>
+      </c>
+      <c r="W46" s="62">
+        <v>2.9965786468074018</v>
+      </c>
+      <c r="X46" s="63">
+        <v>3019187</v>
+      </c>
+      <c r="Y46" s="62">
+        <v>-1.703654385539388</v>
+      </c>
+      <c r="Z46" s="63">
+        <v>176224</v>
+      </c>
+      <c r="AA46" s="113">
+        <v>-3.171498274687357</v>
+      </c>
+      <c r="AB46" s="63">
+        <v>1684041.088026</v>
+      </c>
+      <c r="AC46" s="62">
+        <v>5.956037960908378</v>
+      </c>
+      <c r="AD46" s="63">
+        <v>883206.77227700001</v>
+      </c>
+      <c r="AE46" s="62">
+        <v>7.5565375197345963</v>
+      </c>
+      <c r="AF46" s="63">
+        <v>697790.35656999995</v>
+      </c>
+      <c r="AG46" s="62">
+        <v>3.5174946164013399</v>
+      </c>
+      <c r="AH46" s="63">
+        <v>61835.825842999999</v>
+      </c>
+      <c r="AI46" s="62">
+        <v>7.0170990593747984</v>
+      </c>
+      <c r="AJ46" s="63">
+        <v>1546169.2705399999</v>
+      </c>
+      <c r="AK46" s="62">
+        <v>5.8834369320771129</v>
+      </c>
+      <c r="AL46" s="64">
+        <v>91.813037195689176</v>
+      </c>
+      <c r="AM46" s="63">
+        <v>83154.363471890436</v>
+      </c>
+      <c r="AN46" s="62">
+        <v>2.878539409809866</v>
+      </c>
+      <c r="AO46" s="81"/>
+    </row>
+    <row r="47" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B47" s="65"/>
+      <c r="C47" s="66" t="s">
         <v>106</v>
       </c>
-      <c r="F6" s="108" t="s">
-[...65 lines deleted...]
-      <c r="AB6" s="108" t="s">
+      <c r="D47" s="61">
+        <v>20294991</v>
+      </c>
+      <c r="E47" s="62">
+        <v>2.9011912358263729</v>
+      </c>
+      <c r="F47" s="63">
+        <v>211933</v>
+      </c>
+      <c r="G47" s="62">
+        <v>-9.0556823838376932</v>
+      </c>
+      <c r="H47" s="63">
+        <v>1580859</v>
+      </c>
+      <c r="I47" s="62">
+        <v>8.7852060944416888</v>
+      </c>
+      <c r="J47" s="63">
+        <v>316126</v>
+      </c>
+      <c r="K47" s="62">
+        <v>9.0548437618584323</v>
+      </c>
+      <c r="L47" s="63">
+        <v>264247</v>
+      </c>
+      <c r="M47" s="62">
+        <v>8.5181002443481582</v>
+      </c>
+      <c r="N47" s="63">
+        <v>1000486</v>
+      </c>
+      <c r="O47" s="62">
+        <v>8.7709418249421134</v>
+      </c>
+      <c r="P47" s="63">
+        <v>10372605</v>
+      </c>
+      <c r="Q47" s="62">
+        <v>3.481347657195033</v>
+      </c>
+      <c r="R47" s="63">
+        <v>4157445</v>
+      </c>
+      <c r="S47" s="62">
+        <v>5.8345049743511854</v>
+      </c>
+      <c r="T47" s="63">
+        <v>6215160</v>
+      </c>
+      <c r="U47" s="62">
+        <v>1.964827223694732</v>
+      </c>
+      <c r="V47" s="63">
+        <v>5322620</v>
+      </c>
+      <c r="W47" s="62">
+        <v>2.8776685015106112</v>
+      </c>
+      <c r="X47" s="63">
+        <v>3018540</v>
+      </c>
+      <c r="Y47" s="62">
+        <v>-1.73479652194295</v>
+      </c>
+      <c r="Z47" s="63">
+        <v>175871</v>
+      </c>
+      <c r="AA47" s="113">
+        <v>-4.6107868873798594</v>
+      </c>
+      <c r="AB47" s="63">
+        <v>1566875.7798589999</v>
+      </c>
+      <c r="AC47" s="62">
+        <v>1.498302760053716</v>
+      </c>
+      <c r="AD47" s="63">
+        <v>801739.38631800003</v>
+      </c>
+      <c r="AE47" s="62">
+        <v>2.952782157934331</v>
+      </c>
+      <c r="AF47" s="63">
+        <v>660142.05069800001</v>
+      </c>
+      <c r="AG47" s="62">
+        <v>-0.92718921881069782</v>
+      </c>
+      <c r="AH47" s="63">
+        <v>62635.016412999998</v>
+      </c>
+      <c r="AI47" s="62">
+        <v>3.2778374480284089</v>
+      </c>
+      <c r="AJ47" s="63">
+        <v>1437699.842833</v>
+      </c>
+      <c r="AK47" s="62">
+        <v>1.5624957016525221</v>
+      </c>
+      <c r="AL47" s="64">
+        <v>91.755827827166726</v>
+      </c>
+      <c r="AM47" s="63">
+        <v>77205.049258656974</v>
+      </c>
+      <c r="AN47" s="62">
+        <v>-1.3633355055701291</v>
+      </c>
+      <c r="AO47" s="81"/>
+    </row>
+    <row r="48" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B48" s="65"/>
+      <c r="C48" s="66" t="s">
         <v>107</v>
       </c>
-      <c r="AC6" s="107" t="s">
-[...29 lines deleted...]
-      <c r="AM6" s="108" t="s">
+      <c r="D48" s="61">
+        <v>20331704</v>
+      </c>
+      <c r="E48" s="62">
+        <v>2.7652971116273628</v>
+      </c>
+      <c r="F48" s="63">
+        <v>210041</v>
+      </c>
+      <c r="G48" s="62">
+        <v>-9.0333868921043443</v>
+      </c>
+      <c r="H48" s="63">
+        <v>1595546</v>
+      </c>
+      <c r="I48" s="62">
+        <v>8.5917374653493148</v>
+      </c>
+      <c r="J48" s="63">
+        <v>318581</v>
+      </c>
+      <c r="K48" s="62">
+        <v>8.7771233461374276</v>
+      </c>
+      <c r="L48" s="63">
+        <v>266618</v>
+      </c>
+      <c r="M48" s="62">
+        <v>8.3623594249785604</v>
+      </c>
+      <c r="N48" s="63">
+        <v>1010347</v>
+      </c>
+      <c r="O48" s="62">
+        <v>8.5940396973738906</v>
+      </c>
+      <c r="P48" s="63">
+        <v>10388402</v>
+      </c>
+      <c r="Q48" s="62">
+        <v>3.3375298073667241</v>
+      </c>
+      <c r="R48" s="63">
+        <v>4168927</v>
+      </c>
+      <c r="S48" s="62">
+        <v>5.7091282153227896</v>
+      </c>
+      <c r="T48" s="63">
+        <v>6219475</v>
+      </c>
+      <c r="U48" s="62">
+        <v>1.806530965547859</v>
+      </c>
+      <c r="V48" s="63">
+        <v>5333096</v>
+      </c>
+      <c r="W48" s="62">
+        <v>2.7286258285512681</v>
+      </c>
+      <c r="X48" s="63">
+        <v>3014233</v>
+      </c>
+      <c r="Y48" s="62">
+        <v>-1.833078327500437</v>
+      </c>
+      <c r="Z48" s="63">
+        <v>174273</v>
+      </c>
+      <c r="AA48" s="113">
+        <v>-5.7341757088611667</v>
+      </c>
+      <c r="AB48" s="63">
+        <v>1693347.165029</v>
+      </c>
+      <c r="AC48" s="62">
+        <v>4.9437274255095698</v>
+      </c>
+      <c r="AD48" s="63">
+        <v>864346.09827800002</v>
+      </c>
+      <c r="AE48" s="62">
+        <v>6.5079882490110652</v>
+      </c>
+      <c r="AF48" s="63">
+        <v>718431.973535</v>
+      </c>
+      <c r="AG48" s="62">
+        <v>2.4850256018450478</v>
+      </c>
+      <c r="AH48" s="63">
+        <v>70050.018131000004</v>
+      </c>
+      <c r="AI48" s="62">
+        <v>6.8609318107556216</v>
+      </c>
+      <c r="AJ48" s="63">
+        <v>1553400.087598</v>
+      </c>
+      <c r="AK48" s="62">
+        <v>4.9920952661948403</v>
+      </c>
+      <c r="AL48" s="64">
+        <v>91.735476320438792</v>
+      </c>
+      <c r="AM48" s="63">
+        <v>83286.042578083958</v>
+      </c>
+      <c r="AN48" s="62">
+        <v>2.1198112350280018</v>
+      </c>
+      <c r="AO48" s="81"/>
+    </row>
+    <row r="49" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B49" s="65"/>
+      <c r="C49" s="66" t="s">
         <v>108</v>
       </c>
-      <c r="AN6" s="107" t="s">
-[...11 lines deleted...]
-      <c r="E7" s="72" t="s">
+      <c r="D49" s="61">
+        <v>20365811</v>
+      </c>
+      <c r="E49" s="62">
+        <v>2.6419380929207041</v>
+      </c>
+      <c r="F49" s="63">
+        <v>209541</v>
+      </c>
+      <c r="G49" s="62">
+        <v>-8.7901277558926623</v>
+      </c>
+      <c r="H49" s="63">
+        <v>1609158</v>
+      </c>
+      <c r="I49" s="62">
+        <v>8.4181930638034697</v>
+      </c>
+      <c r="J49" s="63">
+        <v>320773</v>
+      </c>
+      <c r="K49" s="62">
+        <v>8.556663699833166</v>
+      </c>
+      <c r="L49" s="63">
+        <v>268700</v>
+      </c>
+      <c r="M49" s="62">
+        <v>8.215867901731766</v>
+      </c>
+      <c r="N49" s="63">
+        <v>1019685</v>
+      </c>
+      <c r="O49" s="62">
+        <v>8.4281043145386434</v>
+      </c>
+      <c r="P49" s="63">
+        <v>10399997</v>
+      </c>
+      <c r="Q49" s="62">
+        <v>3.2008650616546008</v>
+      </c>
+      <c r="R49" s="63">
+        <v>4180371</v>
+      </c>
+      <c r="S49" s="62">
+        <v>5.5769482837565656</v>
+      </c>
+      <c r="T49" s="63">
+        <v>6219626</v>
+      </c>
+      <c r="U49" s="62">
+        <v>1.6630425916938969</v>
+      </c>
+      <c r="V49" s="63">
+        <v>5343576</v>
+      </c>
+      <c r="W49" s="62">
+        <v>2.6003889293383602</v>
+      </c>
+      <c r="X49" s="63">
+        <v>3012577</v>
+      </c>
+      <c r="Y49" s="62">
+        <v>-1.9105225422579859</v>
+      </c>
+      <c r="Z49" s="63">
+        <v>173617</v>
+      </c>
+      <c r="AA49" s="113">
+        <v>-6.2188732242208218</v>
+      </c>
+      <c r="AB49" s="63">
+        <v>1676649.9857979999</v>
+      </c>
+      <c r="AC49" s="62">
+        <v>5.1461614408943257</v>
+      </c>
+      <c r="AD49" s="63">
+        <v>831735.89116600004</v>
+      </c>
+      <c r="AE49" s="62">
+        <v>6.3176113438075721</v>
+      </c>
+      <c r="AF49" s="63">
+        <v>731368.48756200005</v>
+      </c>
+      <c r="AG49" s="62">
+        <v>3.4344301133294901</v>
+      </c>
+      <c r="AH49" s="63">
+        <v>70995.226148000002</v>
+      </c>
+      <c r="AI49" s="62">
+        <v>5.9477413453737249</v>
+      </c>
+      <c r="AJ49" s="63">
+        <v>1537635.4858810001</v>
+      </c>
+      <c r="AK49" s="62">
+        <v>5.135545070006442</v>
+      </c>
+      <c r="AL49" s="64">
+        <v>91.708794256731153</v>
+      </c>
+      <c r="AM49" s="63">
+        <v>82326.69869115451</v>
+      </c>
+      <c r="AN49" s="62">
+        <v>2.4397662344475708</v>
+      </c>
+      <c r="AO49" s="81"/>
+    </row>
+    <row r="50" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B50" s="65"/>
+      <c r="C50" s="66" t="s">
         <v>109</v>
       </c>
-      <c r="F7" s="71">
-[...11 lines deleted...]
-      <c r="J7" s="71" t="s">
+      <c r="D50" s="61">
+        <v>20389760</v>
+      </c>
+      <c r="E50" s="62">
+        <v>2.5376687044864399</v>
+      </c>
+      <c r="F50" s="63">
+        <v>208247</v>
+      </c>
+      <c r="G50" s="62">
+        <v>-8.7012372092207571</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1619856</v>
+      </c>
+      <c r="I50" s="62">
+        <v>8.2139700621483911</v>
+      </c>
+      <c r="J50" s="63">
+        <v>322426</v>
+      </c>
+      <c r="K50" s="62">
+        <v>8.3712019360043133</v>
+      </c>
+      <c r="L50" s="63">
+        <v>270285</v>
+      </c>
+      <c r="M50" s="62">
+        <v>7.9887330696392089</v>
+      </c>
+      <c r="N50" s="63">
+        <v>1027145</v>
+      </c>
+      <c r="O50" s="62">
+        <v>8.2240796720230094</v>
+      </c>
+      <c r="P50" s="63">
+        <v>10411450</v>
+      </c>
+      <c r="Q50" s="62">
+        <v>3.0787645735648179</v>
+      </c>
+      <c r="R50" s="63">
+        <v>4188685</v>
+      </c>
+      <c r="S50" s="62">
+        <v>5.4698899722041228</v>
+      </c>
+      <c r="T50" s="63">
+        <v>6222765</v>
+      </c>
+      <c r="U50" s="62">
+        <v>1.5293776550902249</v>
+      </c>
+      <c r="V50" s="63">
+        <v>5349294</v>
+      </c>
+      <c r="W50" s="62">
+        <v>2.495864177163809</v>
+      </c>
+      <c r="X50" s="63">
+        <v>3008777</v>
+      </c>
+      <c r="Y50" s="62">
+        <v>-1.937696978388193</v>
+      </c>
+      <c r="Z50" s="63">
+        <v>172559</v>
+      </c>
+      <c r="AA50" s="113">
+        <v>-6.7339394004907627</v>
+      </c>
+      <c r="AB50" s="63">
+        <v>1667591.2191339999</v>
+      </c>
+      <c r="AC50" s="62">
+        <v>3.7403753675385509</v>
+      </c>
+      <c r="AD50" s="63">
+        <v>841558.06546800002</v>
+      </c>
+      <c r="AE50" s="62">
+        <v>5.0500296169846637</v>
+      </c>
+      <c r="AF50" s="63">
+        <v>713879.41073</v>
+      </c>
+      <c r="AG50" s="62">
+        <v>1.7740616826005919</v>
+      </c>
+      <c r="AH50" s="63">
+        <v>68525.656600000002</v>
+      </c>
+      <c r="AI50" s="62">
+        <v>4.5653644247008804</v>
+      </c>
+      <c r="AJ50" s="63">
+        <v>1534031.3545570001</v>
+      </c>
+      <c r="AK50" s="62">
+        <v>3.7861830798092022</v>
+      </c>
+      <c r="AL50" s="64">
+        <v>91.990851052432433</v>
+      </c>
+      <c r="AM50" s="63">
+        <v>81785.720829180922</v>
+      </c>
+      <c r="AN50" s="62">
+        <v>1.172941298790708</v>
+      </c>
+      <c r="AO50" s="81"/>
+    </row>
+    <row r="51" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B51" s="65"/>
+      <c r="C51" s="66" t="s">
         <v>110</v>
       </c>
-      <c r="K7" s="72" t="s">
-[...1496 lines deleted...]
-      <c r="C20" s="74" t="s">
+      <c r="D51" s="61">
+        <v>20416738</v>
+      </c>
+      <c r="E51" s="62">
+        <v>2.4445046676647491</v>
+      </c>
+      <c r="F51" s="63">
+        <v>207251</v>
+      </c>
+      <c r="G51" s="62">
+        <v>-8.5537665959221183</v>
+      </c>
+      <c r="H51" s="63">
+        <v>1630077</v>
+      </c>
+      <c r="I51" s="62">
+        <v>8.0288125079526651</v>
+      </c>
+      <c r="J51" s="63">
+        <v>324073</v>
+      </c>
+      <c r="K51" s="62">
+        <v>8.1645867474825717</v>
+      </c>
+      <c r="L51" s="63">
+        <v>271914</v>
+      </c>
+      <c r="M51" s="62">
+        <v>7.9147997190152752</v>
+      </c>
+      <c r="N51" s="63">
+        <v>1034090</v>
+      </c>
+      <c r="O51" s="62">
+        <v>8.0163284747625241</v>
+      </c>
+      <c r="P51" s="63">
+        <v>10424221</v>
+      </c>
+      <c r="Q51" s="62">
+        <v>2.9833416318917561</v>
+      </c>
+      <c r="R51" s="63">
+        <v>4196955</v>
+      </c>
+      <c r="S51" s="62">
+        <v>5.3815470588767012</v>
+      </c>
+      <c r="T51" s="63">
+        <v>6227266</v>
+      </c>
+      <c r="U51" s="62">
+        <v>1.4276797947492481</v>
+      </c>
+      <c r="V51" s="63">
+        <v>5356572</v>
+      </c>
+      <c r="W51" s="62">
+        <v>2.3974228273313751</v>
+      </c>
+      <c r="X51" s="63">
+        <v>3005411</v>
+      </c>
+      <c r="Y51" s="62">
+        <v>-2.0005138970679792</v>
+      </c>
+      <c r="Z51" s="63">
+        <v>172163</v>
+      </c>
+      <c r="AA51" s="113">
+        <v>-7.0499565384054774</v>
+      </c>
+      <c r="AB51" s="63">
+        <v>1656091.267028</v>
+      </c>
+      <c r="AC51" s="62">
+        <v>5.5479522274342497</v>
+      </c>
+      <c r="AD51" s="63">
+        <v>825659.64381100005</v>
+      </c>
+      <c r="AE51" s="62">
+        <v>4.6006044391504908</v>
+      </c>
+      <c r="AF51" s="63">
+        <v>715346.07591000001</v>
+      </c>
+      <c r="AG51" s="62">
+        <v>6.0420127796450904</v>
+      </c>
+      <c r="AH51" s="63">
+        <v>70943.075599999996</v>
+      </c>
+      <c r="AI51" s="62">
+        <v>7.8429864956052198</v>
+      </c>
+      <c r="AJ51" s="63">
+        <v>1520770.7634699999</v>
+      </c>
+      <c r="AK51" s="62">
+        <v>5.6624569203347566</v>
+      </c>
+      <c r="AL51" s="64">
+        <v>91.828922339476833</v>
+      </c>
+      <c r="AM51" s="63">
+        <v>81114.390899662816</v>
+      </c>
+      <c r="AN51" s="62">
+        <v>3.0293938848523272</v>
+      </c>
+      <c r="AO51" s="81"/>
+    </row>
+    <row r="52" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B52" s="65"/>
+      <c r="C52" s="66" t="s">
         <v>111</v>
       </c>
-      <c r="D20" s="76">
-[...113 lines deleted...]
-      <c r="C21" s="74" t="s">
+      <c r="D52" s="61">
+        <v>20456615</v>
+      </c>
+      <c r="E52" s="62">
+        <v>2.385685934443504</v>
+      </c>
+      <c r="F52" s="63">
+        <v>206325</v>
+      </c>
+      <c r="G52" s="62">
+        <v>-8.3444020452314245</v>
+      </c>
+      <c r="H52" s="63">
+        <v>1642048</v>
+      </c>
+      <c r="I52" s="62">
+        <v>7.8797195997661218</v>
+      </c>
+      <c r="J52" s="63">
+        <v>326049</v>
+      </c>
+      <c r="K52" s="62">
+        <v>8.0165379607819673</v>
+      </c>
+      <c r="L52" s="63">
+        <v>273676</v>
+      </c>
+      <c r="M52" s="62">
+        <v>7.7579112740330691</v>
+      </c>
+      <c r="N52" s="63">
+        <v>1042323</v>
+      </c>
+      <c r="O52" s="62">
+        <v>7.8689953078074248</v>
+      </c>
+      <c r="P52" s="63">
+        <v>10444374</v>
+      </c>
+      <c r="Q52" s="62">
+        <v>2.9057112398098051</v>
+      </c>
+      <c r="R52" s="63">
+        <v>4208752</v>
+      </c>
+      <c r="S52" s="62">
+        <v>5.3241241241241299</v>
+      </c>
+      <c r="T52" s="63">
+        <v>6235622</v>
+      </c>
+      <c r="U52" s="62">
+        <v>1.335216284821872</v>
+      </c>
+      <c r="V52" s="63">
+        <v>5367212</v>
+      </c>
+      <c r="W52" s="62">
+        <v>2.3499708236873529</v>
+      </c>
+      <c r="X52" s="63">
+        <v>3002527</v>
+      </c>
+      <c r="Y52" s="62">
+        <v>-2.001853217231464</v>
+      </c>
+      <c r="Z52" s="63">
+        <v>170443</v>
+      </c>
+      <c r="AA52" s="113">
+        <v>-7.1833102802313249</v>
+      </c>
+      <c r="AB52" s="63">
+        <v>1732119.43487</v>
+      </c>
+      <c r="AC52" s="62">
+        <v>2.9023742332024982</v>
+      </c>
+      <c r="AD52" s="63">
+        <v>862594.88245899999</v>
+      </c>
+      <c r="AE52" s="62">
+        <v>2.8233893143995159</v>
+      </c>
+      <c r="AF52" s="63">
+        <v>753361.01302900002</v>
+      </c>
+      <c r="AG52" s="62">
+        <v>2.5522184503895762</v>
+      </c>
+      <c r="AH52" s="63">
+        <v>70922.503364999997</v>
+      </c>
+      <c r="AI52" s="62">
+        <v>3.8419578345838761</v>
+      </c>
+      <c r="AJ52" s="63">
+        <v>1588873.3378649999</v>
+      </c>
+      <c r="AK52" s="62">
+        <v>2.9357749965212232</v>
+      </c>
+      <c r="AL52" s="64">
+        <v>91.730010406831383</v>
+      </c>
+      <c r="AM52" s="63">
+        <v>84672.827585111227</v>
+      </c>
+      <c r="AN52" s="62">
+        <v>0.50464895951358724</v>
+      </c>
+      <c r="AO52" s="81"/>
+    </row>
+    <row r="53" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B53" s="65"/>
+      <c r="C53" s="66" t="s">
         <v>112</v>
       </c>
-      <c r="D21" s="76">
-[...113 lines deleted...]
-      <c r="C22" s="74" t="s">
+      <c r="D53" s="61">
+        <v>20499944</v>
+      </c>
+      <c r="E53" s="62">
+        <v>2.3312827086615422</v>
+      </c>
+      <c r="F53" s="63">
+        <v>205637</v>
+      </c>
+      <c r="G53" s="62">
+        <v>-8.0886230970706237</v>
+      </c>
+      <c r="H53" s="63">
+        <v>1633635</v>
+      </c>
+      <c r="I53" s="62">
+        <v>9.5743353643322315</v>
+      </c>
+      <c r="J53" s="63">
+        <v>320875</v>
+      </c>
+      <c r="K53" s="62">
+        <v>6.8176900414454336</v>
+      </c>
+      <c r="L53" s="63">
+        <v>272046</v>
+      </c>
+      <c r="M53" s="62">
+        <v>8.7470619273756434</v>
+      </c>
+      <c r="N53" s="63">
+        <v>1040714</v>
+      </c>
+      <c r="O53" s="62">
+        <v>10.67504809466433</v>
+      </c>
+      <c r="P53" s="63">
+        <v>10638253</v>
+      </c>
+      <c r="Q53" s="62">
+        <v>3.854219790055069</v>
+      </c>
+      <c r="R53" s="63">
+        <v>4497905</v>
+      </c>
+      <c r="S53" s="62">
+        <v>10.37364894941599</v>
+      </c>
+      <c r="T53" s="63">
+        <v>6140348</v>
+      </c>
+      <c r="U53" s="62">
+        <v>-0.45292971175461272</v>
+      </c>
+      <c r="V53" s="63">
+        <v>5293974</v>
+      </c>
+      <c r="W53" s="62">
+        <v>0.61115782079799175</v>
+      </c>
+      <c r="X53" s="63">
+        <v>2933807</v>
+      </c>
+      <c r="Y53" s="62">
+        <v>-3.3778162740377482</v>
+      </c>
+      <c r="Z53" s="63">
+        <v>168943</v>
+      </c>
+      <c r="AA53" s="113">
+        <v>-7.2475623682361157</v>
+      </c>
+      <c r="AB53" s="63">
+        <v>1638195.800695</v>
+      </c>
+      <c r="AC53" s="62">
+        <v>1.6694976525149401</v>
+      </c>
+      <c r="AD53" s="63">
+        <v>837396.55745199998</v>
+      </c>
+      <c r="AE53" s="62">
+        <v>1.20369738190429</v>
+      </c>
+      <c r="AF53" s="63">
+        <v>696990.80447199999</v>
+      </c>
+      <c r="AG53" s="62">
+        <v>1.6799952768831621</v>
+      </c>
+      <c r="AH53" s="63">
+        <v>59783.051221000002</v>
+      </c>
+      <c r="AI53" s="62">
+        <v>4.4922748602631124</v>
+      </c>
+      <c r="AJ53" s="63">
+        <v>1502926.83033</v>
+      </c>
+      <c r="AK53" s="62">
+        <v>1.6356894789422589</v>
+      </c>
+      <c r="AL53" s="64">
+        <v>91.742808136389286</v>
+      </c>
+      <c r="AM53" s="63">
+        <v>79912.20857456977</v>
+      </c>
+      <c r="AN53" s="62">
+        <v>-0.64670845378799191</v>
+      </c>
+      <c r="AO53" s="81"/>
+    </row>
+    <row r="54" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B54" s="65"/>
+      <c r="C54" s="66" t="s">
         <v>113</v>
       </c>
-      <c r="D22" s="71">
-[...3717 lines deleted...]
-      <c r="D54" s="76">
+      <c r="D54" s="61">
         <v>20543375</v>
       </c>
-      <c r="E54" s="72">
-[...2 lines deleted...]
-      <c r="F54" s="71">
+      <c r="E54" s="62">
+        <v>2.243838767749073</v>
+      </c>
+      <c r="F54" s="63">
         <v>204589</v>
       </c>
-      <c r="G54" s="72">
+      <c r="G54" s="62">
         <v>-7.8751609794756821</v>
       </c>
-      <c r="H54" s="71">
+      <c r="H54" s="63">
         <v>1647860</v>
       </c>
-      <c r="I54" s="72">
+      <c r="I54" s="62">
         <v>9.4251041718545139</v>
       </c>
-      <c r="J54" s="71">
+      <c r="J54" s="63">
         <v>323246</v>
       </c>
-      <c r="K54" s="72">
+      <c r="K54" s="62">
         <v>6.6494661686880452</v>
       </c>
-      <c r="L54" s="71">
+      <c r="L54" s="63">
         <v>274345</v>
       </c>
-      <c r="M54" s="72">
+      <c r="M54" s="62">
         <v>8.6261032075673363</v>
       </c>
-      <c r="N54" s="71">
+      <c r="N54" s="63">
         <v>1050269</v>
       </c>
-      <c r="O54" s="72">
-[...2 lines deleted...]
-      <c r="P54" s="147">
+      <c r="O54" s="62">
+        <v>10.5227544897577</v>
+      </c>
+      <c r="P54" s="63">
         <v>10659259</v>
       </c>
-      <c r="Q54" s="72">
-[...2 lines deleted...]
-      <c r="R54" s="71">
+      <c r="Q54" s="62">
+        <v>3.759862739326203</v>
+      </c>
+      <c r="R54" s="63">
         <v>4510921</v>
       </c>
-      <c r="S54" s="72">
-[...2 lines deleted...]
-      <c r="T54" s="71">
+      <c r="S54" s="62">
+        <v>10.24222187301662</v>
+      </c>
+      <c r="T54" s="63">
         <v>6148338</v>
       </c>
-      <c r="U54" s="72">
+      <c r="U54" s="62">
         <v>-0.53133859047324039</v>
       </c>
-      <c r="V54" s="71">
+      <c r="V54" s="63">
         <v>5302696</v>
       </c>
-      <c r="W54" s="72">
+      <c r="W54" s="62">
         <v>0.51448625111221169</v>
       </c>
-      <c r="X54" s="71">
+      <c r="X54" s="63">
         <v>2933265</v>
       </c>
-      <c r="Y54" s="72">
+      <c r="Y54" s="62">
         <v>-3.4353244665143778</v>
       </c>
-      <c r="Z54" s="71">
+      <c r="Z54" s="63">
         <v>168155</v>
       </c>
-      <c r="AA54" s="72">
+      <c r="AA54" s="113">
         <v>-7.1525987112733169</v>
       </c>
-      <c r="AB54" s="88"/>
-[...18 lines deleted...]
-      <c r="D55" s="76">
+      <c r="AB54" s="63">
+        <v>1670116.8229980001</v>
+      </c>
+      <c r="AC54" s="62">
+        <v>5.627672879166834</v>
+      </c>
+      <c r="AD54" s="63">
+        <v>823249.96205199999</v>
+      </c>
+      <c r="AE54" s="62">
+        <v>3.9670024081181809</v>
+      </c>
+      <c r="AF54" s="63">
+        <v>733771.78030800004</v>
+      </c>
+      <c r="AG54" s="62">
+        <v>7.2468385580924064</v>
+      </c>
+      <c r="AH54" s="63">
+        <v>69102.704226999995</v>
+      </c>
+      <c r="AI54" s="62">
+        <v>7.7546463014595002</v>
+      </c>
+      <c r="AJ54" s="63">
+        <v>1530908.1743079999</v>
+      </c>
+      <c r="AK54" s="62">
+        <v>5.6064570990849596</v>
+      </c>
+      <c r="AL54" s="64">
+        <v>91.664735857213344</v>
+      </c>
+      <c r="AM54" s="63">
+        <v>81297.100549349852</v>
+      </c>
+      <c r="AN54" s="62">
+        <v>3.3095726375300671</v>
+      </c>
+      <c r="AO54" s="81"/>
+    </row>
+    <row r="55" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B55" s="65"/>
+      <c r="C55" s="66" t="s">
+        <v>114</v>
+      </c>
+      <c r="D55" s="61">
         <v>20579394</v>
       </c>
-      <c r="E55" s="72">
-[...2 lines deleted...]
-      <c r="F55" s="71">
+      <c r="E55" s="62">
+        <v>2.149815603729643</v>
+      </c>
+      <c r="F55" s="63">
         <v>203555</v>
       </c>
-      <c r="G55" s="72">
+      <c r="G55" s="62">
         <v>-7.5468613032597442</v>
       </c>
-      <c r="H55" s="71">
+      <c r="H55" s="63">
         <v>1661757</v>
       </c>
-      <c r="I55" s="72">
+      <c r="I55" s="62">
         <v>9.241743548075366</v>
       </c>
-      <c r="J55" s="71">
+      <c r="J55" s="63">
         <v>325602</v>
       </c>
-      <c r="K55" s="72">
+      <c r="K55" s="62">
         <v>6.5186668236956846</v>
       </c>
-      <c r="L55" s="71">
+      <c r="L55" s="63">
         <v>276659</v>
       </c>
-      <c r="M55" s="72">
+      <c r="M55" s="62">
         <v>8.5358629428680111</v>
       </c>
-      <c r="N55" s="71">
+      <c r="N55" s="63">
         <v>1059496</v>
       </c>
-      <c r="O55" s="72">
+      <c r="O55" s="62">
         <v>10.295576604965451</v>
       </c>
-      <c r="P55" s="147">
+      <c r="P55" s="63">
         <v>10678434</v>
       </c>
-      <c r="Q55" s="72">
-[...2 lines deleted...]
-      <c r="R55" s="71">
+      <c r="Q55" s="62">
+        <v>3.6661050272231321</v>
+      </c>
+      <c r="R55" s="63">
         <v>4523616</v>
       </c>
-      <c r="S55" s="72">
-[...2 lines deleted...]
-      <c r="T55" s="71">
+      <c r="S55" s="62">
+        <v>10.10458389396349</v>
+      </c>
+      <c r="T55" s="63">
         <v>6154818</v>
       </c>
-      <c r="U55" s="72">
+      <c r="U55" s="62">
         <v>-0.60568536142489027</v>
       </c>
-      <c r="V55" s="71">
+      <c r="V55" s="63">
         <v>5308456</v>
       </c>
-      <c r="W55" s="72">
+      <c r="W55" s="62">
         <v>0.39503983683992772</v>
       </c>
-      <c r="X55" s="71">
+      <c r="X55" s="63">
         <v>2930447</v>
       </c>
-      <c r="Y55" s="72">
-[...2 lines deleted...]
-      <c r="Z55" s="71">
+      <c r="Y55" s="62">
+        <v>-3.4870443710735892</v>
+      </c>
+      <c r="Z55" s="63">
         <v>167188</v>
       </c>
-      <c r="AA55" s="72">
+      <c r="AA55" s="113">
         <v>-7.367371249688337</v>
       </c>
-      <c r="AB55" s="88"/>
-[...192 lines deleted...]
-      <c r="B61" s="137" t="s">
+      <c r="AB55" s="63">
+        <v>1743286.0613490001</v>
+      </c>
+      <c r="AC55" s="62">
+        <v>4.2775581093675852</v>
+      </c>
+      <c r="AD55" s="63">
+        <v>857041.15065700002</v>
+      </c>
+      <c r="AE55" s="62">
+        <v>3.64256770948721</v>
+      </c>
+      <c r="AF55" s="63">
+        <v>767601.65338100004</v>
+      </c>
+      <c r="AG55" s="62">
+        <v>4.6372400179282458</v>
+      </c>
+      <c r="AH55" s="63">
+        <v>73708.315889000005</v>
+      </c>
+      <c r="AI55" s="62">
+        <v>4.9634388435390697</v>
+      </c>
+      <c r="AJ55" s="63">
+        <v>1596258.6766540001</v>
+      </c>
+      <c r="AK55" s="62">
+        <v>4.1213838380643519</v>
+      </c>
+      <c r="AL55" s="64">
+        <v>91.566078112204579</v>
+      </c>
+      <c r="AM55" s="63">
+        <v>84710.271903487534</v>
+      </c>
+      <c r="AN55" s="62">
+        <v>2.0829626495774578</v>
+      </c>
+      <c r="AO55" s="81"/>
+    </row>
+    <row r="56" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B56" s="65"/>
+      <c r="C56" s="66" t="s">
         <v>115</v>
       </c>
-      <c r="C61" s="138"/>
-[...39 lines deleted...]
-      <c r="B62" s="137" t="s">
+      <c r="D56" s="61"/>
+      <c r="E56" s="62"/>
+      <c r="F56" s="63"/>
+      <c r="G56" s="62"/>
+      <c r="H56" s="63"/>
+      <c r="I56" s="62"/>
+      <c r="J56" s="63"/>
+      <c r="K56" s="62"/>
+      <c r="L56" s="63"/>
+      <c r="M56" s="62"/>
+      <c r="N56" s="63"/>
+      <c r="O56" s="62"/>
+      <c r="P56" s="63"/>
+      <c r="Q56" s="62"/>
+      <c r="R56" s="63"/>
+      <c r="S56" s="62"/>
+      <c r="T56" s="63"/>
+      <c r="U56" s="62"/>
+      <c r="V56" s="63"/>
+      <c r="W56" s="62"/>
+      <c r="X56" s="63"/>
+      <c r="Y56" s="62"/>
+      <c r="Z56" s="63"/>
+      <c r="AA56" s="113"/>
+      <c r="AB56" s="63"/>
+      <c r="AC56" s="62"/>
+      <c r="AD56" s="63"/>
+      <c r="AE56" s="62"/>
+      <c r="AF56" s="63"/>
+      <c r="AG56" s="62"/>
+      <c r="AH56" s="63"/>
+      <c r="AI56" s="62"/>
+      <c r="AJ56" s="63"/>
+      <c r="AK56" s="62"/>
+      <c r="AL56" s="64"/>
+      <c r="AM56" s="63"/>
+      <c r="AN56" s="62"/>
+      <c r="AO56" s="81"/>
+    </row>
+    <row r="57" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B57" s="65"/>
+      <c r="C57" s="66" t="s">
         <v>116</v>
       </c>
-      <c r="C62" s="137"/>
-[...39 lines deleted...]
-      <c r="B63" s="137" t="s">
+      <c r="D57" s="61"/>
+      <c r="E57" s="62"/>
+      <c r="F57" s="63"/>
+      <c r="G57" s="62"/>
+      <c r="H57" s="63"/>
+      <c r="I57" s="62"/>
+      <c r="J57" s="63"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="63"/>
+      <c r="M57" s="62"/>
+      <c r="N57" s="63"/>
+      <c r="O57" s="62"/>
+      <c r="P57" s="63"/>
+      <c r="Q57" s="62"/>
+      <c r="R57" s="63"/>
+      <c r="S57" s="62"/>
+      <c r="T57" s="63"/>
+      <c r="U57" s="62"/>
+      <c r="V57" s="63"/>
+      <c r="W57" s="62"/>
+      <c r="X57" s="63"/>
+      <c r="Y57" s="62"/>
+      <c r="Z57" s="63"/>
+      <c r="AA57" s="113"/>
+      <c r="AB57" s="63"/>
+      <c r="AC57" s="62"/>
+      <c r="AD57" s="63"/>
+      <c r="AE57" s="62"/>
+      <c r="AF57" s="63"/>
+      <c r="AG57" s="62"/>
+      <c r="AH57" s="63"/>
+      <c r="AI57" s="62"/>
+      <c r="AJ57" s="63"/>
+      <c r="AK57" s="62"/>
+      <c r="AL57" s="64"/>
+      <c r="AM57" s="63"/>
+      <c r="AN57" s="62"/>
+      <c r="AO57" s="81"/>
+    </row>
+    <row r="58" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B58" s="65"/>
+      <c r="C58" s="66" t="s">
         <v>117</v>
       </c>
-      <c r="C63" s="137"/>
-[...82 lines deleted...]
-      <c r="B65" s="137" t="s">
+      <c r="D58" s="61"/>
+      <c r="E58" s="62"/>
+      <c r="F58" s="63"/>
+      <c r="G58" s="62"/>
+      <c r="H58" s="63"/>
+      <c r="I58" s="62"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="63"/>
+      <c r="M58" s="62"/>
+      <c r="N58" s="63"/>
+      <c r="O58" s="62"/>
+      <c r="P58" s="63"/>
+      <c r="Q58" s="62"/>
+      <c r="R58" s="63"/>
+      <c r="S58" s="62"/>
+      <c r="T58" s="63"/>
+      <c r="U58" s="62"/>
+      <c r="V58" s="63"/>
+      <c r="W58" s="62"/>
+      <c r="X58" s="63"/>
+      <c r="Y58" s="62"/>
+      <c r="Z58" s="63"/>
+      <c r="AA58" s="113"/>
+      <c r="AB58" s="63"/>
+      <c r="AC58" s="62"/>
+      <c r="AD58" s="63"/>
+      <c r="AE58" s="62"/>
+      <c r="AF58" s="63"/>
+      <c r="AG58" s="62"/>
+      <c r="AH58" s="63"/>
+      <c r="AI58" s="62"/>
+      <c r="AJ58" s="63"/>
+      <c r="AK58" s="62"/>
+      <c r="AL58" s="64"/>
+      <c r="AM58" s="63"/>
+      <c r="AN58" s="62"/>
+      <c r="AO58" s="81"/>
+    </row>
+    <row r="59" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B59" s="69"/>
+      <c r="C59" s="120" t="s">
         <v>118</v>
       </c>
-      <c r="C65" s="137"/>
-[...334 lines deleted...]
-      <c r="AM75" s="80"/>
+      <c r="D59" s="121"/>
+      <c r="E59" s="122"/>
+      <c r="F59" s="123"/>
+      <c r="G59" s="122"/>
+      <c r="H59" s="123"/>
+      <c r="I59" s="122"/>
+      <c r="J59" s="123"/>
+      <c r="K59" s="122"/>
+      <c r="L59" s="123"/>
+      <c r="M59" s="122"/>
+      <c r="N59" s="123"/>
+      <c r="O59" s="122"/>
+      <c r="P59" s="123"/>
+      <c r="Q59" s="122"/>
+      <c r="R59" s="123"/>
+      <c r="S59" s="122"/>
+      <c r="T59" s="123"/>
+      <c r="U59" s="122"/>
+      <c r="V59" s="123"/>
+      <c r="W59" s="122"/>
+      <c r="X59" s="123"/>
+      <c r="Y59" s="122"/>
+      <c r="Z59" s="123"/>
+      <c r="AA59" s="124"/>
+      <c r="AB59" s="123"/>
+      <c r="AC59" s="122"/>
+      <c r="AD59" s="123"/>
+      <c r="AE59" s="122"/>
+      <c r="AF59" s="123"/>
+      <c r="AG59" s="122"/>
+      <c r="AH59" s="123"/>
+      <c r="AI59" s="122"/>
+      <c r="AJ59" s="123"/>
+      <c r="AK59" s="122"/>
+      <c r="AL59" s="125"/>
+      <c r="AM59" s="123"/>
+      <c r="AN59" s="122"/>
+      <c r="AO59" s="81"/>
+    </row>
+    <row r="60" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1" thickTop="1">
+      <c r="B60" s="70" t="s">
+        <v>154</v>
+      </c>
+      <c r="AO60" s="190"/>
+    </row>
+    <row r="61" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B61" s="70" t="s">
+        <v>155</v>
+      </c>
+      <c r="C61" s="71"/>
+      <c r="AO61" s="190"/>
+    </row>
+    <row r="62" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B62" s="70" t="s">
+        <v>156</v>
+      </c>
+      <c r="C62" s="70"/>
+      <c r="AO62" s="190"/>
+    </row>
+    <row r="63" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B63" s="70" t="s">
+        <v>157</v>
+      </c>
+      <c r="C63" s="70"/>
+      <c r="D63" s="116"/>
+      <c r="E63" s="190"/>
+      <c r="F63" s="116"/>
+      <c r="G63" s="190"/>
+      <c r="H63" s="116"/>
+      <c r="I63" s="190"/>
+      <c r="J63" s="116"/>
+      <c r="K63" s="190"/>
+      <c r="L63" s="116"/>
+      <c r="M63" s="190"/>
+      <c r="N63" s="116"/>
+      <c r="O63" s="190"/>
+      <c r="P63" s="116"/>
+      <c r="Q63" s="190"/>
+      <c r="R63" s="116"/>
+      <c r="S63" s="190"/>
+      <c r="T63" s="116"/>
+      <c r="U63" s="190"/>
+      <c r="V63" s="116"/>
+      <c r="W63" s="190"/>
+      <c r="X63" s="116"/>
+      <c r="Y63" s="190"/>
+      <c r="Z63" s="116"/>
+      <c r="AA63" s="190"/>
+      <c r="AB63" s="116"/>
+      <c r="AC63" s="190"/>
+      <c r="AD63" s="116"/>
+      <c r="AE63" s="190"/>
+      <c r="AF63" s="116"/>
+      <c r="AG63" s="190"/>
+      <c r="AH63" s="116"/>
+      <c r="AI63" s="190"/>
+      <c r="AJ63" s="116"/>
+      <c r="AK63" s="190"/>
+      <c r="AL63" s="119"/>
+      <c r="AM63" s="116"/>
+      <c r="AN63" s="190"/>
+      <c r="AO63" s="190"/>
+    </row>
+    <row r="64" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B64" s="70" t="s">
+        <v>158</v>
+      </c>
+      <c r="C64" s="33"/>
+      <c r="D64" s="116"/>
+      <c r="E64" s="190"/>
+      <c r="F64" s="116"/>
+      <c r="G64" s="190"/>
+      <c r="H64" s="116"/>
+      <c r="I64" s="190"/>
+      <c r="J64" s="116"/>
+      <c r="K64" s="190"/>
+      <c r="L64" s="116"/>
+      <c r="M64" s="190"/>
+      <c r="N64" s="116"/>
+      <c r="O64" s="190"/>
+      <c r="P64" s="116"/>
+      <c r="Q64" s="190"/>
+      <c r="R64" s="116"/>
+      <c r="S64" s="190"/>
+      <c r="T64" s="116"/>
+      <c r="U64" s="190"/>
+      <c r="V64" s="116"/>
+      <c r="W64" s="190"/>
+      <c r="X64" s="116"/>
+      <c r="Y64" s="190"/>
+      <c r="Z64" s="116"/>
+      <c r="AA64" s="190"/>
+      <c r="AB64" s="116"/>
+      <c r="AC64" s="190"/>
+      <c r="AD64" s="116"/>
+      <c r="AE64" s="190"/>
+      <c r="AF64" s="116"/>
+      <c r="AG64" s="190"/>
+      <c r="AH64" s="116"/>
+      <c r="AI64" s="190"/>
+      <c r="AJ64" s="116"/>
+      <c r="AK64" s="190"/>
+      <c r="AL64" s="119"/>
+      <c r="AM64" s="116"/>
+      <c r="AN64" s="190"/>
+      <c r="AO64" s="190"/>
+    </row>
+    <row r="65" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B65" s="70" t="s">
+        <v>159</v>
+      </c>
+      <c r="C65" s="70"/>
+      <c r="D65" s="116"/>
+      <c r="E65" s="190"/>
+      <c r="F65" s="116"/>
+      <c r="G65" s="190"/>
+      <c r="H65" s="116"/>
+      <c r="I65" s="190"/>
+      <c r="J65" s="116"/>
+      <c r="K65" s="190"/>
+      <c r="L65" s="116"/>
+      <c r="M65" s="190"/>
+      <c r="N65" s="116"/>
+      <c r="O65" s="190"/>
+      <c r="P65" s="116"/>
+      <c r="Q65" s="190"/>
+      <c r="R65" s="116"/>
+      <c r="S65" s="190"/>
+      <c r="T65" s="116"/>
+      <c r="U65" s="190"/>
+      <c r="V65" s="116"/>
+      <c r="W65" s="190"/>
+      <c r="X65" s="116"/>
+      <c r="Y65" s="190"/>
+      <c r="Z65" s="116"/>
+      <c r="AA65" s="190"/>
+      <c r="AB65" s="116"/>
+      <c r="AC65" s="190"/>
+      <c r="AD65" s="116"/>
+      <c r="AE65" s="190"/>
+      <c r="AF65" s="116"/>
+      <c r="AG65" s="190"/>
+      <c r="AH65" s="116"/>
+      <c r="AI65" s="190"/>
+      <c r="AJ65" s="116"/>
+      <c r="AK65" s="190"/>
+      <c r="AL65" s="119"/>
+      <c r="AM65" s="116"/>
+      <c r="AN65" s="190"/>
+      <c r="AO65" s="190"/>
+    </row>
+    <row r="66" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B66" s="70" t="s">
+        <v>160</v>
+      </c>
+      <c r="C66" s="74"/>
+      <c r="D66" s="116"/>
+      <c r="E66" s="190"/>
+      <c r="F66" s="116"/>
+      <c r="G66" s="190"/>
+      <c r="H66" s="116"/>
+      <c r="I66" s="190"/>
+      <c r="J66" s="116"/>
+      <c r="K66" s="190"/>
+      <c r="L66" s="116"/>
+      <c r="M66" s="190"/>
+      <c r="N66" s="116"/>
+      <c r="O66" s="190"/>
+      <c r="P66" s="116"/>
+      <c r="Q66" s="190"/>
+      <c r="R66" s="116"/>
+      <c r="S66" s="190"/>
+      <c r="T66" s="116"/>
+      <c r="U66" s="190"/>
+      <c r="V66" s="116"/>
+      <c r="W66" s="190"/>
+      <c r="X66" s="116"/>
+      <c r="Y66" s="190"/>
+      <c r="Z66" s="116"/>
+      <c r="AA66" s="190"/>
+      <c r="AB66" s="116"/>
+      <c r="AC66" s="190"/>
+      <c r="AD66" s="116"/>
+      <c r="AE66" s="190"/>
+      <c r="AF66" s="116"/>
+      <c r="AG66" s="190"/>
+      <c r="AH66" s="116"/>
+      <c r="AI66" s="190"/>
+      <c r="AJ66" s="116"/>
+      <c r="AK66" s="190"/>
+      <c r="AL66" s="119"/>
+      <c r="AM66" s="116"/>
+      <c r="AN66" s="190"/>
+      <c r="AO66" s="190"/>
+    </row>
+    <row r="67" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B67" s="70" t="s">
+        <v>161</v>
+      </c>
+      <c r="C67" s="70"/>
+      <c r="D67" s="116"/>
+      <c r="E67" s="190"/>
+      <c r="F67" s="116"/>
+      <c r="G67" s="190"/>
+      <c r="H67" s="116"/>
+      <c r="I67" s="190"/>
+      <c r="J67" s="116"/>
+      <c r="K67" s="190"/>
+      <c r="L67" s="116"/>
+      <c r="M67" s="190"/>
+      <c r="N67" s="116"/>
+      <c r="O67" s="190"/>
+      <c r="P67" s="116"/>
+      <c r="Q67" s="190"/>
+      <c r="R67" s="116"/>
+      <c r="S67" s="190"/>
+      <c r="T67" s="116"/>
+      <c r="U67" s="190"/>
+      <c r="V67" s="116"/>
+      <c r="W67" s="190"/>
+      <c r="X67" s="116"/>
+      <c r="Y67" s="190"/>
+      <c r="Z67" s="116"/>
+      <c r="AA67" s="190"/>
+      <c r="AB67" s="116"/>
+      <c r="AC67" s="190"/>
+      <c r="AD67" s="116"/>
+      <c r="AE67" s="190"/>
+      <c r="AF67" s="116"/>
+      <c r="AG67" s="190"/>
+      <c r="AH67" s="116"/>
+      <c r="AI67" s="190"/>
+      <c r="AJ67" s="116"/>
+      <c r="AK67" s="190"/>
+      <c r="AL67" s="119"/>
+      <c r="AM67" s="116"/>
+      <c r="AN67" s="190"/>
+      <c r="AO67" s="190"/>
+    </row>
+    <row r="68" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B68" s="70" t="s">
+        <v>162</v>
+      </c>
+      <c r="C68" s="74"/>
+      <c r="D68" s="116"/>
+      <c r="E68" s="190"/>
+      <c r="F68" s="116"/>
+      <c r="G68" s="190"/>
+      <c r="H68" s="116"/>
+      <c r="I68" s="190"/>
+      <c r="J68" s="116"/>
+      <c r="K68" s="190"/>
+      <c r="L68" s="116"/>
+      <c r="M68" s="190"/>
+      <c r="N68" s="116"/>
+      <c r="O68" s="190"/>
+      <c r="P68" s="116"/>
+      <c r="Q68" s="190"/>
+      <c r="R68" s="116"/>
+      <c r="S68" s="190"/>
+      <c r="T68" s="116"/>
+      <c r="U68" s="190"/>
+      <c r="V68" s="116"/>
+      <c r="W68" s="190"/>
+      <c r="X68" s="116"/>
+      <c r="Y68" s="190"/>
+      <c r="Z68" s="116"/>
+      <c r="AA68" s="190"/>
+      <c r="AB68" s="116"/>
+      <c r="AC68" s="190"/>
+      <c r="AD68" s="116"/>
+      <c r="AE68" s="190"/>
+      <c r="AF68" s="116"/>
+      <c r="AG68" s="190"/>
+      <c r="AH68" s="116"/>
+      <c r="AI68" s="190"/>
+      <c r="AJ68" s="116"/>
+      <c r="AK68" s="190"/>
+      <c r="AL68" s="119"/>
+      <c r="AM68" s="116"/>
+      <c r="AN68" s="190"/>
+      <c r="AO68" s="190"/>
+    </row>
+    <row r="69" spans="2:41" s="40" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B69" s="70" t="s">
+        <v>163</v>
+      </c>
+      <c r="C69" s="70"/>
+      <c r="D69" s="116"/>
+      <c r="E69" s="190"/>
+      <c r="F69" s="116"/>
+      <c r="G69" s="190"/>
+      <c r="H69" s="116"/>
+      <c r="I69" s="190"/>
+      <c r="J69" s="116"/>
+      <c r="K69" s="190"/>
+      <c r="L69" s="116"/>
+      <c r="M69" s="190"/>
+      <c r="N69" s="116"/>
+      <c r="O69" s="190"/>
+      <c r="P69" s="116"/>
+      <c r="Q69" s="190"/>
+      <c r="R69" s="116"/>
+      <c r="S69" s="190"/>
+      <c r="T69" s="116"/>
+      <c r="U69" s="190"/>
+      <c r="V69" s="116"/>
+      <c r="W69" s="190"/>
+      <c r="X69" s="116"/>
+      <c r="Y69" s="190"/>
+      <c r="Z69" s="116"/>
+      <c r="AA69" s="190"/>
+      <c r="AB69" s="116"/>
+      <c r="AC69" s="190"/>
+      <c r="AD69" s="116"/>
+      <c r="AE69" s="190"/>
+      <c r="AF69" s="116"/>
+      <c r="AG69" s="190"/>
+      <c r="AH69" s="116"/>
+      <c r="AI69" s="190"/>
+      <c r="AJ69" s="116"/>
+      <c r="AK69" s="190"/>
+      <c r="AL69" s="119"/>
+      <c r="AM69" s="116"/>
+      <c r="AN69" s="190"/>
+      <c r="AO69" s="190"/>
+    </row>
+    <row r="70" spans="2:41" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B70" s="75"/>
+      <c r="C70" s="70"/>
+      <c r="D70" s="33"/>
+      <c r="E70" s="33"/>
+      <c r="F70" s="33"/>
+      <c r="G70" s="33"/>
+      <c r="H70" s="33"/>
+      <c r="I70" s="33"/>
+      <c r="J70" s="33"/>
+      <c r="K70" s="33"/>
+      <c r="L70" s="33"/>
+      <c r="M70" s="33"/>
+      <c r="N70" s="33"/>
+      <c r="O70" s="33"/>
+      <c r="P70" s="33"/>
+      <c r="Q70" s="33"/>
+      <c r="R70" s="33"/>
+      <c r="S70" s="33"/>
+      <c r="T70" s="33"/>
+      <c r="U70" s="33"/>
+      <c r="V70" s="33"/>
+      <c r="W70" s="33"/>
+      <c r="X70" s="33"/>
+      <c r="Y70" s="33"/>
+      <c r="Z70" s="33"/>
+      <c r="AA70" s="33"/>
+      <c r="AB70" s="33"/>
+      <c r="AC70" s="33"/>
+      <c r="AD70" s="33"/>
+      <c r="AE70" s="33"/>
+      <c r="AF70" s="33"/>
+      <c r="AG70" s="33"/>
+      <c r="AH70" s="33"/>
+      <c r="AI70" s="33"/>
+      <c r="AJ70" s="33"/>
+      <c r="AK70" s="33"/>
+      <c r="AL70" s="73"/>
+      <c r="AM70" s="73"/>
+      <c r="AN70" s="33"/>
+      <c r="AO70" s="81"/>
+    </row>
+    <row r="71" spans="2:41" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B71" s="75"/>
+      <c r="C71" s="70"/>
+      <c r="D71" s="33"/>
+      <c r="E71" s="33"/>
+      <c r="F71" s="33"/>
+      <c r="G71" s="33"/>
+      <c r="H71" s="33"/>
+      <c r="I71" s="33"/>
+      <c r="J71" s="33"/>
+      <c r="K71" s="33"/>
+      <c r="L71" s="33"/>
+      <c r="M71" s="33"/>
+      <c r="N71" s="33"/>
+      <c r="O71" s="33"/>
+      <c r="P71" s="33"/>
+      <c r="Q71" s="33"/>
+      <c r="R71" s="33"/>
+      <c r="S71" s="33"/>
+      <c r="T71" s="33"/>
+      <c r="U71" s="33"/>
+      <c r="V71" s="33"/>
+      <c r="W71" s="33"/>
+      <c r="X71" s="33"/>
+      <c r="Y71" s="33"/>
+      <c r="Z71" s="33"/>
+      <c r="AA71" s="33"/>
+      <c r="AB71" s="33"/>
+      <c r="AC71" s="33"/>
+      <c r="AD71" s="33"/>
+      <c r="AE71" s="33"/>
+      <c r="AF71" s="33"/>
+      <c r="AG71" s="33"/>
+      <c r="AH71" s="33"/>
+      <c r="AI71" s="33"/>
+      <c r="AJ71" s="33"/>
+      <c r="AK71" s="33"/>
+      <c r="AL71" s="73"/>
+      <c r="AM71" s="73"/>
+      <c r="AN71" s="33"/>
+      <c r="AO71" s="81"/>
+    </row>
+    <row r="72" spans="2:41" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B72" s="75"/>
+      <c r="C72" s="70"/>
+      <c r="D72" s="33"/>
+      <c r="E72" s="33"/>
+      <c r="F72" s="33"/>
+      <c r="G72" s="33"/>
+      <c r="H72" s="33"/>
+      <c r="I72" s="33"/>
+      <c r="J72" s="33"/>
+      <c r="K72" s="33"/>
+      <c r="L72" s="33"/>
+      <c r="M72" s="33"/>
+      <c r="N72" s="33"/>
+      <c r="O72" s="33"/>
+      <c r="P72" s="33"/>
+      <c r="Q72" s="33"/>
+      <c r="R72" s="33"/>
+      <c r="S72" s="33"/>
+      <c r="T72" s="33"/>
+      <c r="U72" s="33"/>
+      <c r="V72" s="33"/>
+      <c r="W72" s="33"/>
+      <c r="X72" s="33"/>
+      <c r="Y72" s="33"/>
+      <c r="Z72" s="33"/>
+      <c r="AA72" s="33"/>
+      <c r="AB72" s="33"/>
+      <c r="AC72" s="33"/>
+      <c r="AD72" s="33"/>
+      <c r="AE72" s="33"/>
+      <c r="AF72" s="33"/>
+      <c r="AG72" s="33"/>
+      <c r="AH72" s="33"/>
+      <c r="AI72" s="33"/>
+      <c r="AJ72" s="33"/>
+      <c r="AK72" s="33"/>
+      <c r="AL72" s="73"/>
+      <c r="AM72" s="73"/>
+      <c r="AN72" s="33"/>
+      <c r="AO72" s="72"/>
+    </row>
+    <row r="73" spans="2:41" s="70" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B73" s="75"/>
+      <c r="D73" s="33"/>
+      <c r="E73" s="33"/>
+      <c r="F73" s="33"/>
+      <c r="G73" s="33"/>
+      <c r="H73" s="33"/>
+      <c r="I73" s="33"/>
+      <c r="J73" s="33"/>
+      <c r="K73" s="33"/>
+      <c r="L73" s="33"/>
+      <c r="M73" s="33"/>
+      <c r="N73" s="33"/>
+      <c r="O73" s="33"/>
+      <c r="P73" s="33"/>
+      <c r="Q73" s="33"/>
+      <c r="R73" s="33"/>
+      <c r="S73" s="33"/>
+      <c r="T73" s="33"/>
+      <c r="U73" s="33"/>
+      <c r="V73" s="33"/>
+      <c r="W73" s="33"/>
+      <c r="X73" s="33"/>
+      <c r="Y73" s="33"/>
+      <c r="Z73" s="33"/>
+      <c r="AA73" s="33"/>
+      <c r="AB73" s="33"/>
+      <c r="AC73" s="33"/>
+      <c r="AD73" s="33"/>
+      <c r="AE73" s="33"/>
+      <c r="AF73" s="33"/>
+      <c r="AG73" s="33"/>
+      <c r="AH73" s="33"/>
+      <c r="AI73" s="33"/>
+      <c r="AJ73" s="33"/>
+      <c r="AK73" s="33"/>
+      <c r="AL73" s="73"/>
+      <c r="AM73" s="73"/>
+      <c r="AN73" s="33"/>
+    </row>
+    <row r="74" spans="2:41" s="70" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B74" s="75"/>
+      <c r="D74" s="33"/>
+      <c r="E74" s="33"/>
+      <c r="F74" s="33"/>
+      <c r="G74" s="33"/>
+      <c r="H74" s="33"/>
+      <c r="I74" s="33"/>
+      <c r="J74" s="33"/>
+      <c r="K74" s="33"/>
+      <c r="L74" s="33"/>
+      <c r="M74" s="33"/>
+      <c r="N74" s="33"/>
+      <c r="O74" s="33"/>
+      <c r="P74" s="33"/>
+      <c r="Q74" s="33"/>
+      <c r="R74" s="33"/>
+      <c r="S74" s="33"/>
+      <c r="T74" s="33"/>
+      <c r="U74" s="33"/>
+      <c r="V74" s="33"/>
+      <c r="W74" s="33"/>
+      <c r="X74" s="33"/>
+      <c r="Y74" s="33"/>
+      <c r="Z74" s="33"/>
+      <c r="AA74" s="33"/>
+      <c r="AB74" s="33"/>
+      <c r="AC74" s="33"/>
+      <c r="AD74" s="33"/>
+      <c r="AE74" s="33"/>
+      <c r="AF74" s="33"/>
+      <c r="AG74" s="33"/>
+      <c r="AH74" s="33"/>
+      <c r="AI74" s="33"/>
+      <c r="AJ74" s="33"/>
+      <c r="AK74" s="33"/>
+      <c r="AL74" s="73"/>
+      <c r="AM74" s="73"/>
+      <c r="AN74" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="W4:W5"/>
+    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="Y4:Y5"/>
+    <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="B1:AN1"/>
     <mergeCell ref="D2:AA2"/>
     <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="AB3:AI3"/>
     <mergeCell ref="AJ3:AJ5"/>
     <mergeCell ref="AK3:AK5"/>
     <mergeCell ref="AL3:AL5"/>
     <mergeCell ref="AM3:AM5"/>
     <mergeCell ref="AN3:AN5"/>
     <mergeCell ref="AB4:AB5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="P4:P5"/>
-    <mergeCell ref="AA4:AA5"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z4:Z5"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA7F1F7B-18CD-4E66-A2FE-B0667CF7193B}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:W57"/>
+  <dimension ref="B1:W58"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.625" style="1" customWidth="1"/>
-    <col min="3" max="23" width="9.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="1" customWidth="1"/>
+    <col min="3" max="23" width="9.625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="1.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:23" ht="17.25" customHeight="1">
-      <c r="B1" s="183" t="s">
-[...13 lines deleted...]
-      <c r="N1" s="185">
+      <c r="B1" s="220" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1" s="221"/>
+      <c r="D1" s="221"/>
+      <c r="E1" s="221"/>
+      <c r="F1" s="221"/>
+      <c r="G1" s="221"/>
+      <c r="H1" s="221"/>
+      <c r="I1" s="221"/>
+      <c r="J1" s="221"/>
+      <c r="K1" s="221"/>
+      <c r="L1" s="221"/>
+      <c r="M1" s="221"/>
+      <c r="N1" s="222">
         <v>45931</v>
       </c>
-      <c r="O1" s="186"/>
-[...7 lines deleted...]
-      <c r="W1" s="186"/>
+      <c r="O1" s="221"/>
+      <c r="P1" s="221"/>
+      <c r="Q1" s="221"/>
+      <c r="R1" s="221"/>
+      <c r="S1" s="221"/>
+      <c r="T1" s="221"/>
+      <c r="U1" s="221"/>
+      <c r="V1" s="221"/>
+      <c r="W1" s="221"/>
     </row>
     <row r="2" spans="2:23" ht="18.75" customHeight="1">
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="K2" s="4"/>
       <c r="W2" s="5" t="s">
-        <v>2</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="2:23" s="12" customFormat="1" ht="17.25" customHeight="1">
       <c r="B3" s="6"/>
-      <c r="C3" s="187" t="s">
-        <v>70</v>
+      <c r="C3" s="223" t="s">
+        <v>54</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="10"/>
-      <c r="N3" s="53"/>
-[...7 lines deleted...]
-      <c r="V3" s="53"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34"/>
+      <c r="T3" s="34"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
       <c r="W3" s="11"/>
     </row>
     <row r="4" spans="2:23" s="12" customFormat="1" ht="17.25" customHeight="1">
       <c r="B4" s="13"/>
-      <c r="C4" s="188"/>
+      <c r="C4" s="202"/>
       <c r="D4" s="14"/>
       <c r="E4" s="15" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="16"/>
-      <c r="H4" s="190" t="s">
-[...32 lines deleted...]
-        <v>11</v>
+      <c r="H4" s="224" t="s">
+        <v>121</v>
+      </c>
+      <c r="I4" s="224" t="s">
+        <v>122</v>
+      </c>
+      <c r="J4" s="224" t="s">
+        <v>123</v>
+      </c>
+      <c r="K4" s="224" t="s">
+        <v>124</v>
+      </c>
+      <c r="L4" s="224" t="s">
+        <v>125</v>
+      </c>
+      <c r="M4" s="225" t="s">
+        <v>126</v>
+      </c>
+      <c r="N4" s="228" t="s">
+        <v>127</v>
+      </c>
+      <c r="R4" s="232" t="s">
+        <v>62</v>
+      </c>
+      <c r="S4" s="35"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="234" t="s">
+        <v>128</v>
+      </c>
+      <c r="V4" s="234" t="s">
+        <v>129</v>
+      </c>
+      <c r="W4" s="232" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="2:23" s="20" customFormat="1" ht="17.25" customHeight="1">
       <c r="B5" s="17"/>
-      <c r="C5" s="188"/>
+      <c r="C5" s="202"/>
       <c r="D5" s="18" t="s">
-        <v>12</v>
+        <v>131</v>
       </c>
       <c r="E5" s="19" t="s">
-        <v>13</v>
-[...32 lines deleted...]
-      <c r="W5" s="177"/>
+        <v>1</v>
+      </c>
+      <c r="F5" s="231" t="s">
+        <v>132</v>
+      </c>
+      <c r="G5" s="231" t="s">
+        <v>133</v>
+      </c>
+      <c r="H5" s="212"/>
+      <c r="I5" s="212"/>
+      <c r="J5" s="212"/>
+      <c r="K5" s="212"/>
+      <c r="L5" s="212"/>
+      <c r="M5" s="226"/>
+      <c r="N5" s="229"/>
+      <c r="O5" s="232" t="s">
+        <v>134</v>
+      </c>
+      <c r="P5" s="232" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q5" s="233" t="s">
+        <v>136</v>
+      </c>
+      <c r="R5" s="212"/>
+      <c r="S5" s="232" t="s">
+        <v>70</v>
+      </c>
+      <c r="T5" s="232" t="s">
+        <v>71</v>
+      </c>
+      <c r="U5" s="235"/>
+      <c r="V5" s="235"/>
+      <c r="W5" s="212"/>
     </row>
     <row r="6" spans="2:23" s="24" customFormat="1" ht="17.25" customHeight="1">
       <c r="B6" s="21"/>
-      <c r="C6" s="189"/>
+      <c r="C6" s="203"/>
       <c r="D6" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="F6" s="213"/>
+      <c r="G6" s="213"/>
+      <c r="H6" s="213"/>
+      <c r="I6" s="213"/>
+      <c r="J6" s="213"/>
+      <c r="K6" s="213"/>
+      <c r="L6" s="213"/>
+      <c r="M6" s="227"/>
+      <c r="N6" s="230"/>
+      <c r="O6" s="213"/>
+      <c r="P6" s="213"/>
+      <c r="Q6" s="203"/>
+      <c r="R6" s="213"/>
+      <c r="S6" s="213"/>
+      <c r="T6" s="213"/>
+      <c r="U6" s="236"/>
+      <c r="V6" s="236"/>
+      <c r="W6" s="213"/>
+    </row>
+    <row r="7" spans="2:23" s="26" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C7" s="128">
+        <v>20579394</v>
+      </c>
+      <c r="D7" s="129">
+        <v>2.149815603729643</v>
+      </c>
+      <c r="E7" s="130">
+        <v>203555</v>
+      </c>
+      <c r="F7" s="130">
+        <v>78788</v>
+      </c>
+      <c r="G7" s="130">
+        <v>124767</v>
+      </c>
+      <c r="H7" s="130">
+        <v>8108596</v>
+      </c>
+      <c r="I7" s="130">
+        <v>5710404</v>
+      </c>
+      <c r="J7" s="130">
+        <v>3816831</v>
+      </c>
+      <c r="K7" s="130">
+        <v>2024893</v>
+      </c>
+      <c r="L7" s="130">
+        <v>618058</v>
+      </c>
+      <c r="M7" s="128">
+        <v>97057</v>
+      </c>
+      <c r="N7" s="131">
+        <v>1661757</v>
+      </c>
+      <c r="O7" s="130">
+        <v>325602</v>
+      </c>
+      <c r="P7" s="130">
+        <v>276659</v>
+      </c>
+      <c r="Q7" s="130">
+        <v>1059496</v>
+      </c>
+      <c r="R7" s="132">
+        <v>10678434</v>
+      </c>
+      <c r="S7" s="132">
+        <v>4523616</v>
+      </c>
+      <c r="T7" s="132">
+        <v>6154818</v>
+      </c>
+      <c r="U7" s="132">
+        <v>5308456</v>
+      </c>
+      <c r="V7" s="132">
+        <v>2930447</v>
+      </c>
+      <c r="W7" s="130">
+        <v>167188</v>
+      </c>
+    </row>
+    <row r="8" spans="2:23" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="133">
+        <v>936558</v>
+      </c>
+      <c r="D8" s="134">
+        <v>2.3979200241410088</v>
+      </c>
+      <c r="E8" s="135">
+        <v>21417</v>
+      </c>
+      <c r="F8" s="135">
+        <v>8513</v>
+      </c>
+      <c r="G8" s="135">
+        <v>12904</v>
+      </c>
+      <c r="H8" s="135">
+        <v>365807</v>
+      </c>
+      <c r="I8" s="135">
+        <v>245129</v>
+      </c>
+      <c r="J8" s="135">
+        <v>172660</v>
+      </c>
+      <c r="K8" s="135">
+        <v>96154</v>
+      </c>
+      <c r="L8" s="135">
+        <v>30534</v>
+      </c>
+      <c r="M8" s="133">
+        <v>4857</v>
+      </c>
+      <c r="N8" s="136">
+        <v>47533</v>
+      </c>
+      <c r="O8" s="135">
+        <v>8993</v>
+      </c>
+      <c r="P8" s="135">
+        <v>7459</v>
+      </c>
+      <c r="Q8" s="135">
+        <v>31081</v>
+      </c>
+      <c r="R8" s="137">
+        <v>412820</v>
+      </c>
+      <c r="S8" s="137">
+        <v>180798</v>
+      </c>
+      <c r="T8" s="137">
+        <v>232022</v>
+      </c>
+      <c r="U8" s="137">
+        <v>291898</v>
+      </c>
+      <c r="V8" s="137">
+        <v>184278</v>
+      </c>
+      <c r="W8" s="135">
+        <v>6914</v>
+      </c>
+    </row>
+    <row r="9" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="138">
+        <v>229001</v>
+      </c>
+      <c r="D9" s="134">
+        <v>1.9322531825870291</v>
+      </c>
+      <c r="E9" s="139">
+        <v>6278</v>
+      </c>
+      <c r="F9" s="139">
+        <v>2715</v>
+      </c>
+      <c r="G9" s="139">
+        <v>3563</v>
+      </c>
+      <c r="H9" s="139">
+        <v>90063</v>
+      </c>
+      <c r="I9" s="139">
+        <v>58864</v>
+      </c>
+      <c r="J9" s="139">
+        <v>42757</v>
+      </c>
+      <c r="K9" s="139">
+        <v>23628</v>
+      </c>
+      <c r="L9" s="139">
+        <v>6509</v>
+      </c>
+      <c r="M9" s="138">
+        <v>902</v>
+      </c>
+      <c r="N9" s="140">
+        <v>10828</v>
+      </c>
+      <c r="O9" s="139">
+        <v>1906</v>
+      </c>
+      <c r="P9" s="139">
+        <v>2008</v>
+      </c>
+      <c r="Q9" s="139">
+        <v>6914</v>
+      </c>
+      <c r="R9" s="141">
+        <v>106316</v>
+      </c>
+      <c r="S9" s="141">
+        <v>33965</v>
+      </c>
+      <c r="T9" s="141">
+        <v>72351</v>
+      </c>
+      <c r="U9" s="141">
+        <v>67729</v>
+      </c>
+      <c r="V9" s="141">
+        <v>44128</v>
+      </c>
+      <c r="W9" s="139">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="10" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="138">
+        <v>228966</v>
+      </c>
+      <c r="D10" s="134">
+        <v>1.504619367652005</v>
+      </c>
+      <c r="E10" s="139">
+        <v>3123</v>
+      </c>
+      <c r="F10" s="139">
+        <v>1119</v>
+      </c>
+      <c r="G10" s="139">
+        <v>2004</v>
+      </c>
+      <c r="H10" s="139">
+        <v>85263</v>
+      </c>
+      <c r="I10" s="139">
+        <v>58831</v>
+      </c>
+      <c r="J10" s="139">
+        <v>45594</v>
+      </c>
+      <c r="K10" s="139">
+        <v>26582</v>
+      </c>
+      <c r="L10" s="139">
+        <v>8341</v>
+      </c>
+      <c r="M10" s="138">
+        <v>1232</v>
+      </c>
+      <c r="N10" s="140">
+        <v>11271</v>
+      </c>
+      <c r="O10" s="139">
+        <v>1910</v>
+      </c>
+      <c r="P10" s="139">
+        <v>1992</v>
+      </c>
+      <c r="Q10" s="139">
+        <v>7369</v>
+      </c>
+      <c r="R10" s="141">
+        <v>124965</v>
+      </c>
+      <c r="S10" s="141">
+        <v>37185</v>
+      </c>
+      <c r="T10" s="141">
+        <v>87780</v>
+      </c>
+      <c r="U10" s="141">
+        <v>61686</v>
+      </c>
+      <c r="V10" s="141">
+        <v>31044</v>
+      </c>
+      <c r="W10" s="139">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="11" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="138">
+        <v>358803</v>
+      </c>
+      <c r="D11" s="134">
+        <v>3.0820943762120301</v>
+      </c>
+      <c r="E11" s="139">
+        <v>2218</v>
+      </c>
+      <c r="F11" s="139">
+        <v>744</v>
+      </c>
+      <c r="G11" s="139">
+        <v>1474</v>
+      </c>
+      <c r="H11" s="139">
+        <v>143671</v>
+      </c>
+      <c r="I11" s="139">
+        <v>94456</v>
+      </c>
+      <c r="J11" s="139">
+        <v>67142</v>
+      </c>
+      <c r="K11" s="139">
+        <v>37842</v>
+      </c>
+      <c r="L11" s="139">
+        <v>11672</v>
+      </c>
+      <c r="M11" s="138">
+        <v>1802</v>
+      </c>
+      <c r="N11" s="140">
+        <v>24700</v>
+      </c>
+      <c r="O11" s="139">
+        <v>4701</v>
+      </c>
+      <c r="P11" s="139">
+        <v>4021</v>
+      </c>
+      <c r="Q11" s="139">
+        <v>15978</v>
+      </c>
+      <c r="R11" s="141">
+        <v>198953</v>
+      </c>
+      <c r="S11" s="141">
+        <v>74383</v>
+      </c>
+      <c r="T11" s="141">
+        <v>124570</v>
+      </c>
+      <c r="U11" s="141">
+        <v>88670</v>
+      </c>
+      <c r="V11" s="141">
+        <v>46480</v>
+      </c>
+      <c r="W11" s="139">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="12" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="142">
+        <v>200917</v>
+      </c>
+      <c r="D12" s="143">
+        <v>1.7296114956379951</v>
+      </c>
+      <c r="E12" s="144">
+        <v>2281</v>
+      </c>
+      <c r="F12" s="144">
+        <v>836</v>
+      </c>
+      <c r="G12" s="144">
+        <v>1445</v>
+      </c>
+      <c r="H12" s="144">
+        <v>75980</v>
+      </c>
+      <c r="I12" s="144">
+        <v>49813</v>
+      </c>
+      <c r="J12" s="144">
+        <v>40112</v>
+      </c>
+      <c r="K12" s="144">
+        <v>24292</v>
+      </c>
+      <c r="L12" s="144">
+        <v>7517</v>
+      </c>
+      <c r="M12" s="142">
+        <v>922</v>
+      </c>
+      <c r="N12" s="145">
+        <v>8649</v>
+      </c>
+      <c r="O12" s="144">
+        <v>1421</v>
+      </c>
+      <c r="P12" s="144">
+        <v>1557</v>
+      </c>
+      <c r="Q12" s="144">
+        <v>5671</v>
+      </c>
+      <c r="R12" s="146">
+        <v>106216</v>
+      </c>
+      <c r="S12" s="146">
+        <v>29871</v>
+      </c>
+      <c r="T12" s="146">
+        <v>76345</v>
+      </c>
+      <c r="U12" s="146">
+        <v>57289</v>
+      </c>
+      <c r="V12" s="146">
+        <v>28759</v>
+      </c>
+      <c r="W12" s="144">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="13" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="138">
+        <v>202518</v>
+      </c>
+      <c r="D13" s="134">
+        <v>1.83794873857881</v>
+      </c>
+      <c r="E13" s="139">
+        <v>2776</v>
+      </c>
+      <c r="F13" s="139">
+        <v>982</v>
+      </c>
+      <c r="G13" s="139">
+        <v>1794</v>
+      </c>
+      <c r="H13" s="139">
+        <v>76270</v>
+      </c>
+      <c r="I13" s="139">
+        <v>50882</v>
+      </c>
+      <c r="J13" s="139">
+        <v>39627</v>
+      </c>
+      <c r="K13" s="139">
+        <v>23876</v>
+      </c>
+      <c r="L13" s="139">
+        <v>7918</v>
+      </c>
+      <c r="M13" s="138">
+        <v>1169</v>
+      </c>
+      <c r="N13" s="140">
+        <v>9844</v>
+      </c>
+      <c r="O13" s="139">
+        <v>1630</v>
+      </c>
+      <c r="P13" s="139">
+        <v>1778</v>
+      </c>
+      <c r="Q13" s="139">
+        <v>6436</v>
+      </c>
+      <c r="R13" s="141">
+        <v>125528</v>
+      </c>
+      <c r="S13" s="141">
+        <v>32404</v>
+      </c>
+      <c r="T13" s="141">
+        <v>93124</v>
+      </c>
+      <c r="U13" s="141">
+        <v>48071</v>
+      </c>
+      <c r="V13" s="141">
+        <v>19074</v>
+      </c>
+      <c r="W13" s="139">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="14" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="138">
+        <v>325589</v>
+      </c>
+      <c r="D14" s="134">
+        <v>2.4338294746313549</v>
+      </c>
+      <c r="E14" s="139">
+        <v>7736</v>
+      </c>
+      <c r="F14" s="139">
+        <v>3212</v>
+      </c>
+      <c r="G14" s="139">
+        <v>4524</v>
+      </c>
+      <c r="H14" s="139">
+        <v>125303</v>
+      </c>
+      <c r="I14" s="139">
+        <v>82314</v>
+      </c>
+      <c r="J14" s="139">
+        <v>60655</v>
+      </c>
+      <c r="K14" s="139">
+        <v>35939</v>
+      </c>
+      <c r="L14" s="139">
+        <v>11860</v>
+      </c>
+      <c r="M14" s="138">
+        <v>1782</v>
+      </c>
+      <c r="N14" s="140">
+        <v>19081</v>
+      </c>
+      <c r="O14" s="139">
+        <v>3484</v>
+      </c>
+      <c r="P14" s="139">
+        <v>3510</v>
+      </c>
+      <c r="Q14" s="139">
+        <v>12087</v>
+      </c>
+      <c r="R14" s="141">
+        <v>182230</v>
+      </c>
+      <c r="S14" s="141">
+        <v>55881</v>
+      </c>
+      <c r="T14" s="141">
+        <v>126349</v>
+      </c>
+      <c r="U14" s="141">
+        <v>83182</v>
+      </c>
+      <c r="V14" s="141">
+        <v>41088</v>
+      </c>
+      <c r="W14" s="139">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="15" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="138">
+        <v>488918</v>
+      </c>
+      <c r="D15" s="134">
+        <v>2.6907816940309641</v>
+      </c>
+      <c r="E15" s="139">
+        <v>10691</v>
+      </c>
+      <c r="F15" s="139">
+        <v>4547</v>
+      </c>
+      <c r="G15" s="139">
+        <v>6144</v>
+      </c>
+      <c r="H15" s="139">
+        <v>197711</v>
+      </c>
+      <c r="I15" s="139">
+        <v>136905</v>
+      </c>
+      <c r="J15" s="139">
+        <v>85835</v>
+      </c>
+      <c r="K15" s="139">
+        <v>42409</v>
+      </c>
+      <c r="L15" s="139">
+        <v>13301</v>
+      </c>
+      <c r="M15" s="138">
+        <v>2066</v>
+      </c>
+      <c r="N15" s="140">
+        <v>34346</v>
+      </c>
+      <c r="O15" s="139">
+        <v>5849</v>
+      </c>
+      <c r="P15" s="139">
+        <v>5899</v>
+      </c>
+      <c r="Q15" s="139">
+        <v>22598</v>
+      </c>
+      <c r="R15" s="141">
+        <v>286006</v>
+      </c>
+      <c r="S15" s="141">
+        <v>117617</v>
+      </c>
+      <c r="T15" s="141">
+        <v>168389</v>
+      </c>
+      <c r="U15" s="141">
+        <v>100575</v>
+      </c>
+      <c r="V15" s="141">
+        <v>67990</v>
+      </c>
+      <c r="W15" s="139">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="16" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="138">
+        <v>316742</v>
+      </c>
+      <c r="D16" s="134">
+        <v>3.1091405672692312</v>
+      </c>
+      <c r="E16" s="139">
+        <v>4395</v>
+      </c>
+      <c r="F16" s="139">
+        <v>1787</v>
+      </c>
+      <c r="G16" s="139">
+        <v>2608</v>
+      </c>
+      <c r="H16" s="139">
+        <v>132663</v>
+      </c>
+      <c r="I16" s="139">
+        <v>85800</v>
+      </c>
+      <c r="J16" s="139">
+        <v>54787</v>
+      </c>
+      <c r="K16" s="139">
+        <v>28636</v>
+      </c>
+      <c r="L16" s="139">
+        <v>9046</v>
+      </c>
+      <c r="M16" s="138">
+        <v>1415</v>
+      </c>
+      <c r="N16" s="140">
+        <v>21745</v>
+      </c>
+      <c r="O16" s="139">
+        <v>3915</v>
+      </c>
+      <c r="P16" s="139">
+        <v>4067</v>
+      </c>
+      <c r="Q16" s="139">
+        <v>13763</v>
+      </c>
+      <c r="R16" s="141">
+        <v>183769</v>
+      </c>
+      <c r="S16" s="141">
+        <v>65786</v>
+      </c>
+      <c r="T16" s="141">
+        <v>117983</v>
+      </c>
+      <c r="U16" s="141">
+        <v>71439</v>
+      </c>
+      <c r="V16" s="141">
+        <v>39789</v>
+      </c>
+      <c r="W16" s="139">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="17" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="138">
+        <v>335306</v>
+      </c>
+      <c r="D17" s="143">
+        <v>2.4279229467433221</v>
+      </c>
+      <c r="E17" s="139">
+        <v>3814</v>
+      </c>
+      <c r="F17" s="139">
+        <v>1405</v>
+      </c>
+      <c r="G17" s="139">
+        <v>2409</v>
+      </c>
+      <c r="H17" s="139">
+        <v>136102</v>
+      </c>
+      <c r="I17" s="139">
+        <v>93183</v>
+      </c>
+      <c r="J17" s="139">
+        <v>59445</v>
+      </c>
+      <c r="K17" s="139">
+        <v>31191</v>
+      </c>
+      <c r="L17" s="139">
+        <v>10027</v>
+      </c>
+      <c r="M17" s="138">
+        <v>1544</v>
+      </c>
+      <c r="N17" s="140">
+        <v>22913</v>
+      </c>
+      <c r="O17" s="139">
+        <v>4054</v>
+      </c>
+      <c r="P17" s="139">
+        <v>4090</v>
+      </c>
+      <c r="Q17" s="139">
+        <v>14769</v>
+      </c>
+      <c r="R17" s="141">
+        <v>185295</v>
+      </c>
+      <c r="S17" s="141">
+        <v>66577</v>
+      </c>
+      <c r="T17" s="141">
+        <v>118718</v>
+      </c>
+      <c r="U17" s="141">
+        <v>85243</v>
+      </c>
+      <c r="V17" s="141">
+        <v>41853</v>
+      </c>
+      <c r="W17" s="139">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="18" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="133">
+        <v>1146942</v>
+      </c>
+      <c r="D18" s="134">
+        <v>2.9335295780588799</v>
+      </c>
+      <c r="E18" s="135">
+        <v>6886</v>
+      </c>
+      <c r="F18" s="135">
+        <v>2754</v>
+      </c>
+      <c r="G18" s="135">
+        <v>4132</v>
+      </c>
+      <c r="H18" s="135">
+        <v>469458</v>
+      </c>
+      <c r="I18" s="135">
+        <v>344781</v>
+      </c>
+      <c r="J18" s="135">
+        <v>208973</v>
+      </c>
+      <c r="K18" s="135">
+        <v>90489</v>
+      </c>
+      <c r="L18" s="135">
+        <v>22976</v>
+      </c>
+      <c r="M18" s="133">
+        <v>3379</v>
+      </c>
+      <c r="N18" s="136">
+        <v>103016</v>
+      </c>
+      <c r="O18" s="135">
+        <v>19853</v>
+      </c>
+      <c r="P18" s="135">
+        <v>16525</v>
+      </c>
+      <c r="Q18" s="135">
+        <v>66638</v>
+      </c>
+      <c r="R18" s="137">
+        <v>642128</v>
+      </c>
+      <c r="S18" s="137">
+        <v>293139</v>
+      </c>
+      <c r="T18" s="137">
+        <v>348989</v>
+      </c>
+      <c r="U18" s="137">
+        <v>248489</v>
+      </c>
+      <c r="V18" s="137">
+        <v>153306</v>
+      </c>
+      <c r="W18" s="135">
+        <v>7650</v>
+      </c>
+    </row>
+    <row r="19" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="138">
+        <v>1009805</v>
+      </c>
+      <c r="D19" s="134">
+        <v>2.563151998488689</v>
+      </c>
+      <c r="E19" s="139">
+        <v>3316</v>
+      </c>
+      <c r="F19" s="139">
+        <v>996</v>
+      </c>
+      <c r="G19" s="139">
+        <v>2320</v>
+      </c>
+      <c r="H19" s="139">
+        <v>409087</v>
+      </c>
+      <c r="I19" s="139">
+        <v>299354</v>
+      </c>
+      <c r="J19" s="139">
+        <v>185423</v>
+      </c>
+      <c r="K19" s="139">
+        <v>85846</v>
+      </c>
+      <c r="L19" s="139">
+        <v>23313</v>
+      </c>
+      <c r="M19" s="138">
+        <v>3466</v>
+      </c>
+      <c r="N19" s="140">
+        <v>97749</v>
+      </c>
+      <c r="O19" s="139">
+        <v>16852</v>
+      </c>
+      <c r="P19" s="139">
+        <v>14454</v>
+      </c>
+      <c r="Q19" s="139">
+        <v>66443</v>
+      </c>
+      <c r="R19" s="141">
+        <v>564881</v>
+      </c>
+      <c r="S19" s="141">
+        <v>275096</v>
+      </c>
+      <c r="T19" s="141">
+        <v>289785</v>
+      </c>
+      <c r="U19" s="141">
+        <v>206968</v>
+      </c>
+      <c r="V19" s="141">
+        <v>140196</v>
+      </c>
+      <c r="W19" s="139">
+        <v>6789</v>
+      </c>
+    </row>
+    <row r="20" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="C20" s="138">
+        <v>1786947</v>
+      </c>
+      <c r="D20" s="134">
+        <v>1.6853408295539161</v>
+      </c>
+      <c r="E20" s="139">
+        <v>3362</v>
+      </c>
+      <c r="F20" s="139">
+        <v>1068</v>
+      </c>
+      <c r="G20" s="139">
+        <v>2294</v>
+      </c>
+      <c r="H20" s="139">
+        <v>683929</v>
+      </c>
+      <c r="I20" s="139">
+        <v>508172</v>
+      </c>
+      <c r="J20" s="139">
+        <v>345622</v>
+      </c>
+      <c r="K20" s="139">
+        <v>184781</v>
+      </c>
+      <c r="L20" s="139">
+        <v>52925</v>
+      </c>
+      <c r="M20" s="138">
+        <v>8156</v>
+      </c>
+      <c r="N20" s="140">
+        <v>268681</v>
+      </c>
+      <c r="O20" s="139">
+        <v>64982</v>
+      </c>
+      <c r="P20" s="139">
+        <v>47172</v>
+      </c>
+      <c r="Q20" s="139">
+        <v>156527</v>
+      </c>
+      <c r="R20" s="141">
+        <v>842111</v>
+      </c>
+      <c r="S20" s="141">
+        <v>430191</v>
+      </c>
+      <c r="T20" s="141">
+        <v>411920</v>
+      </c>
+      <c r="U20" s="141">
+        <v>414517</v>
+      </c>
+      <c r="V20" s="141">
+        <v>261608</v>
+      </c>
+      <c r="W20" s="139">
+        <v>8914</v>
+      </c>
+    </row>
+    <row r="21" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="138">
+        <v>1364782</v>
+      </c>
+      <c r="D21" s="134">
+        <v>2.4561113759463682</v>
+      </c>
+      <c r="E21" s="139">
+        <v>3412</v>
+      </c>
+      <c r="F21" s="139">
+        <v>1246</v>
+      </c>
+      <c r="G21" s="139">
+        <v>2166</v>
+      </c>
+      <c r="H21" s="139">
+        <v>536239</v>
+      </c>
+      <c r="I21" s="139">
+        <v>401653</v>
+      </c>
+      <c r="J21" s="139">
+        <v>257773</v>
+      </c>
+      <c r="K21" s="139">
+        <v>125832</v>
+      </c>
+      <c r="L21" s="139">
+        <v>34728</v>
+      </c>
+      <c r="M21" s="138">
+        <v>5145</v>
+      </c>
+      <c r="N21" s="140">
+        <v>166167</v>
+      </c>
+      <c r="O21" s="139">
+        <v>30584</v>
+      </c>
+      <c r="P21" s="139">
+        <v>25290</v>
+      </c>
+      <c r="Q21" s="139">
+        <v>110293</v>
+      </c>
+      <c r="R21" s="141">
+        <v>729977</v>
+      </c>
+      <c r="S21" s="141">
+        <v>394013</v>
+      </c>
+      <c r="T21" s="141">
+        <v>335964</v>
+      </c>
+      <c r="U21" s="141">
+        <v>278737</v>
+      </c>
+      <c r="V21" s="141">
+        <v>189865</v>
+      </c>
+      <c r="W21" s="139">
+        <v>7589</v>
+      </c>
+    </row>
+    <row r="22" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="142">
+        <v>409664</v>
+      </c>
+      <c r="D22" s="143">
+        <v>2.0252433180917069</v>
+      </c>
+      <c r="E22" s="144">
+        <v>2943</v>
+      </c>
+      <c r="F22" s="144">
+        <v>1025</v>
+      </c>
+      <c r="G22" s="144">
+        <v>1918</v>
+      </c>
+      <c r="H22" s="144">
+        <v>159940</v>
+      </c>
+      <c r="I22" s="144">
+        <v>105666</v>
+      </c>
+      <c r="J22" s="144">
+        <v>78432</v>
+      </c>
+      <c r="K22" s="144">
+        <v>44972</v>
+      </c>
+      <c r="L22" s="144">
+        <v>15227</v>
+      </c>
+      <c r="M22" s="142">
+        <v>2484</v>
+      </c>
+      <c r="N22" s="145">
+        <v>21657</v>
+      </c>
+      <c r="O22" s="144">
+        <v>3632</v>
+      </c>
+      <c r="P22" s="144">
+        <v>3908</v>
+      </c>
+      <c r="Q22" s="144">
+        <v>14117</v>
+      </c>
+      <c r="R22" s="146">
+        <v>246548</v>
+      </c>
+      <c r="S22" s="146">
+        <v>74507</v>
+      </c>
+      <c r="T22" s="146">
+        <v>172041</v>
+      </c>
+      <c r="U22" s="146">
+        <v>100931</v>
+      </c>
+      <c r="V22" s="146">
+        <v>40528</v>
+      </c>
+      <c r="W22" s="144">
+        <v>5412</v>
+      </c>
+    </row>
+    <row r="23" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="23" t="s">
+      <c r="C23" s="138">
+        <v>204508</v>
+      </c>
+      <c r="D23" s="134">
+        <v>1.845599147418842</v>
+      </c>
+      <c r="E23" s="139">
+        <v>4896</v>
+      </c>
+      <c r="F23" s="139">
+        <v>2045</v>
+      </c>
+      <c r="G23" s="139">
+        <v>2851</v>
+      </c>
+      <c r="H23" s="139">
+        <v>81192</v>
+      </c>
+      <c r="I23" s="139">
+        <v>54931</v>
+      </c>
+      <c r="J23" s="139">
+        <v>35506</v>
+      </c>
+      <c r="K23" s="139">
+        <v>20329</v>
+      </c>
+      <c r="L23" s="139">
+        <v>6558</v>
+      </c>
+      <c r="M23" s="138">
+        <v>1096</v>
+      </c>
+      <c r="N23" s="140">
+        <v>12609</v>
+      </c>
+      <c r="O23" s="139">
+        <v>1947</v>
+      </c>
+      <c r="P23" s="139">
+        <v>1954</v>
+      </c>
+      <c r="Q23" s="139">
+        <v>8708</v>
+      </c>
+      <c r="R23" s="141">
+        <v>127635</v>
+      </c>
+      <c r="S23" s="141">
+        <v>45985</v>
+      </c>
+      <c r="T23" s="141">
+        <v>81650</v>
+      </c>
+      <c r="U23" s="141">
+        <v>47745</v>
+      </c>
+      <c r="V23" s="141">
+        <v>16518</v>
+      </c>
+      <c r="W23" s="139">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="24" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="200"/>
-[...19 lines deleted...]
-      <c r="B7" s="25" t="s">
+      <c r="C24" s="138">
+        <v>199117</v>
+      </c>
+      <c r="D24" s="134">
+        <v>2.0798728596329359</v>
+      </c>
+      <c r="E24" s="139">
+        <v>2025</v>
+      </c>
+      <c r="F24" s="139">
+        <v>540</v>
+      </c>
+      <c r="G24" s="139">
+        <v>1485</v>
+      </c>
+      <c r="H24" s="139">
+        <v>82713</v>
+      </c>
+      <c r="I24" s="139">
+        <v>54239</v>
+      </c>
+      <c r="J24" s="139">
+        <v>33773</v>
+      </c>
+      <c r="K24" s="139">
+        <v>19104</v>
+      </c>
+      <c r="L24" s="139">
+        <v>6254</v>
+      </c>
+      <c r="M24" s="138">
+        <v>1009</v>
+      </c>
+      <c r="N24" s="140">
+        <v>13313</v>
+      </c>
+      <c r="O24" s="139">
+        <v>2360</v>
+      </c>
+      <c r="P24" s="139">
+        <v>2392</v>
+      </c>
+      <c r="Q24" s="139">
+        <v>8561</v>
+      </c>
+      <c r="R24" s="141">
+        <v>111144</v>
+      </c>
+      <c r="S24" s="141">
+        <v>40983</v>
+      </c>
+      <c r="T24" s="141">
+        <v>70161</v>
+      </c>
+      <c r="U24" s="141">
+        <v>54704</v>
+      </c>
+      <c r="V24" s="141">
+        <v>19955</v>
+      </c>
+      <c r="W24" s="139">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="25" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="26">
-[...64 lines deleted...]
-      <c r="B8" s="31" t="s">
+      <c r="C25" s="138">
+        <v>135187</v>
+      </c>
+      <c r="D25" s="134">
+        <v>2.0556528566251902</v>
+      </c>
+      <c r="E25" s="139">
+        <v>1164</v>
+      </c>
+      <c r="F25" s="139">
+        <v>410</v>
+      </c>
+      <c r="G25" s="139">
+        <v>754</v>
+      </c>
+      <c r="H25" s="139">
+        <v>53719</v>
+      </c>
+      <c r="I25" s="139">
+        <v>36091</v>
+      </c>
+      <c r="J25" s="139">
+        <v>24389</v>
+      </c>
+      <c r="K25" s="139">
+        <v>14382</v>
+      </c>
+      <c r="L25" s="139">
+        <v>4699</v>
+      </c>
+      <c r="M25" s="138">
+        <v>743</v>
+      </c>
+      <c r="N25" s="140">
+        <v>9342</v>
+      </c>
+      <c r="O25" s="139">
+        <v>1587</v>
+      </c>
+      <c r="P25" s="139">
+        <v>1584</v>
+      </c>
+      <c r="Q25" s="139">
+        <v>6171</v>
+      </c>
+      <c r="R25" s="141">
+        <v>86250</v>
+      </c>
+      <c r="S25" s="141">
+        <v>28810</v>
+      </c>
+      <c r="T25" s="141">
+        <v>57440</v>
+      </c>
+      <c r="U25" s="141">
+        <v>29822</v>
+      </c>
+      <c r="V25" s="141">
+        <v>9773</v>
+      </c>
+      <c r="W25" s="139">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="26" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="32">
-[...64 lines deleted...]
-      <c r="B9" s="25" t="s">
+      <c r="C26" s="138">
+        <v>145343</v>
+      </c>
+      <c r="D26" s="134">
+        <v>2.203798634404297</v>
+      </c>
+      <c r="E26" s="139">
+        <v>645</v>
+      </c>
+      <c r="F26" s="139">
+        <v>169</v>
+      </c>
+      <c r="G26" s="139">
+        <v>476</v>
+      </c>
+      <c r="H26" s="139">
+        <v>56140</v>
+      </c>
+      <c r="I26" s="139">
+        <v>39485</v>
+      </c>
+      <c r="J26" s="139">
+        <v>27125</v>
+      </c>
+      <c r="K26" s="139">
+        <v>15579</v>
+      </c>
+      <c r="L26" s="139">
+        <v>5452</v>
+      </c>
+      <c r="M26" s="138">
+        <v>917</v>
+      </c>
+      <c r="N26" s="140">
+        <v>11812</v>
+      </c>
+      <c r="O26" s="139">
+        <v>1893</v>
+      </c>
+      <c r="P26" s="139">
+        <v>2160</v>
+      </c>
+      <c r="Q26" s="139">
+        <v>7759</v>
+      </c>
+      <c r="R26" s="141">
+        <v>77532</v>
+      </c>
+      <c r="S26" s="141">
+        <v>28343</v>
+      </c>
+      <c r="T26" s="141">
+        <v>49189</v>
+      </c>
+      <c r="U26" s="141">
+        <v>35604</v>
+      </c>
+      <c r="V26" s="141">
+        <v>20395</v>
+      </c>
+      <c r="W26" s="139">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="27" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="37">
-[...64 lines deleted...]
-      <c r="B10" s="25" t="s">
+      <c r="C27" s="138">
+        <v>391838</v>
+      </c>
+      <c r="D27" s="143">
+        <v>1.7755751918171909</v>
+      </c>
+      <c r="E27" s="139">
+        <v>2406</v>
+      </c>
+      <c r="F27" s="139">
+        <v>795</v>
+      </c>
+      <c r="G27" s="139">
+        <v>1611</v>
+      </c>
+      <c r="H27" s="139">
+        <v>145835</v>
+      </c>
+      <c r="I27" s="139">
+        <v>107587</v>
+      </c>
+      <c r="J27" s="139">
+        <v>74094</v>
+      </c>
+      <c r="K27" s="139">
+        <v>43374</v>
+      </c>
+      <c r="L27" s="139">
+        <v>15872</v>
+      </c>
+      <c r="M27" s="138">
+        <v>2670</v>
+      </c>
+      <c r="N27" s="140">
+        <v>28269</v>
+      </c>
+      <c r="O27" s="139">
+        <v>4289</v>
+      </c>
+      <c r="P27" s="139">
+        <v>4867</v>
+      </c>
+      <c r="Q27" s="139">
+        <v>19113</v>
+      </c>
+      <c r="R27" s="141">
+        <v>229682</v>
+      </c>
+      <c r="S27" s="141">
+        <v>83914</v>
+      </c>
+      <c r="T27" s="141">
+        <v>145768</v>
+      </c>
+      <c r="U27" s="141">
+        <v>97912</v>
+      </c>
+      <c r="V27" s="141">
+        <v>35972</v>
+      </c>
+      <c r="W27" s="139">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="28" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="37">
-[...64 lines deleted...]
-      <c r="B11" s="25" t="s">
+      <c r="C28" s="133">
+        <v>354841</v>
+      </c>
+      <c r="D28" s="134">
+        <v>2.215763260156312</v>
+      </c>
+      <c r="E28" s="135">
+        <v>1622</v>
+      </c>
+      <c r="F28" s="135">
+        <v>533</v>
+      </c>
+      <c r="G28" s="135">
+        <v>1089</v>
+      </c>
+      <c r="H28" s="135">
+        <v>141820</v>
+      </c>
+      <c r="I28" s="135">
+        <v>99105</v>
+      </c>
+      <c r="J28" s="135">
+        <v>66013</v>
+      </c>
+      <c r="K28" s="135">
+        <v>34059</v>
+      </c>
+      <c r="L28" s="135">
+        <v>10563</v>
+      </c>
+      <c r="M28" s="133">
+        <v>1659</v>
+      </c>
+      <c r="N28" s="136">
+        <v>24084</v>
+      </c>
+      <c r="O28" s="135">
+        <v>4146</v>
+      </c>
+      <c r="P28" s="135">
+        <v>4059</v>
+      </c>
+      <c r="Q28" s="135">
+        <v>15879</v>
+      </c>
+      <c r="R28" s="137">
+        <v>206505</v>
+      </c>
+      <c r="S28" s="137">
+        <v>72969</v>
+      </c>
+      <c r="T28" s="137">
+        <v>133536</v>
+      </c>
+      <c r="U28" s="137">
+        <v>84031</v>
+      </c>
+      <c r="V28" s="137">
+        <v>40221</v>
+      </c>
+      <c r="W28" s="135">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="29" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="37">
-[...64 lines deleted...]
-      <c r="B12" s="41" t="s">
+      <c r="C29" s="138">
+        <v>639079</v>
+      </c>
+      <c r="D29" s="134">
+        <v>2.1449383769753139</v>
+      </c>
+      <c r="E29" s="139">
+        <v>4636</v>
+      </c>
+      <c r="F29" s="139">
+        <v>1812</v>
+      </c>
+      <c r="G29" s="139">
+        <v>2824</v>
+      </c>
+      <c r="H29" s="139">
+        <v>251938</v>
+      </c>
+      <c r="I29" s="139">
+        <v>180476</v>
+      </c>
+      <c r="J29" s="139">
+        <v>118596</v>
+      </c>
+      <c r="K29" s="139">
+        <v>61540</v>
+      </c>
+      <c r="L29" s="139">
+        <v>18888</v>
+      </c>
+      <c r="M29" s="138">
+        <v>3005</v>
+      </c>
+      <c r="N29" s="140">
+        <v>50633</v>
+      </c>
+      <c r="O29" s="139">
+        <v>9394</v>
+      </c>
+      <c r="P29" s="139">
+        <v>8665</v>
+      </c>
+      <c r="Q29" s="139">
+        <v>32574</v>
+      </c>
+      <c r="R29" s="141">
+        <v>376854</v>
+      </c>
+      <c r="S29" s="141">
+        <v>153079</v>
+      </c>
+      <c r="T29" s="141">
+        <v>223775</v>
+      </c>
+      <c r="U29" s="141">
+        <v>146237</v>
+      </c>
+      <c r="V29" s="141">
+        <v>65347</v>
+      </c>
+      <c r="W29" s="139">
+        <v>4831</v>
+      </c>
+    </row>
+    <row r="30" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="42">
-[...64 lines deleted...]
-      <c r="B13" s="25" t="s">
+      <c r="C30" s="138">
+        <v>1135727</v>
+      </c>
+      <c r="D30" s="134">
+        <v>2.096355021138852</v>
+      </c>
+      <c r="E30" s="139">
+        <v>29747</v>
+      </c>
+      <c r="F30" s="139">
+        <v>13425</v>
+      </c>
+      <c r="G30" s="139">
+        <v>16322</v>
+      </c>
+      <c r="H30" s="139">
+        <v>446142</v>
+      </c>
+      <c r="I30" s="139">
+        <v>326119</v>
+      </c>
+      <c r="J30" s="139">
+        <v>206224</v>
+      </c>
+      <c r="K30" s="139">
+        <v>97221</v>
+      </c>
+      <c r="L30" s="139">
+        <v>26411</v>
+      </c>
+      <c r="M30" s="138">
+        <v>3863</v>
+      </c>
+      <c r="N30" s="140">
+        <v>107678</v>
+      </c>
+      <c r="O30" s="139">
+        <v>22495</v>
+      </c>
+      <c r="P30" s="139">
+        <v>18808</v>
+      </c>
+      <c r="Q30" s="139">
+        <v>66375</v>
+      </c>
+      <c r="R30" s="141">
+        <v>624596</v>
+      </c>
+      <c r="S30" s="141">
+        <v>277770</v>
+      </c>
+      <c r="T30" s="141">
+        <v>346826</v>
+      </c>
+      <c r="U30" s="141">
+        <v>264931</v>
+      </c>
+      <c r="V30" s="141">
+        <v>138519</v>
+      </c>
+      <c r="W30" s="139">
+        <v>8598</v>
+      </c>
+    </row>
+    <row r="31" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="37">
-[...64 lines deleted...]
-      <c r="B14" s="25" t="s">
+      <c r="C31" s="138">
+        <v>309095</v>
+      </c>
+      <c r="D31" s="134">
+        <v>1.8481906908391239</v>
+      </c>
+      <c r="E31" s="139">
+        <v>1457</v>
+      </c>
+      <c r="F31" s="139">
+        <v>479</v>
+      </c>
+      <c r="G31" s="139">
+        <v>978</v>
+      </c>
+      <c r="H31" s="139">
+        <v>121747</v>
+      </c>
+      <c r="I31" s="139">
+        <v>86841</v>
+      </c>
+      <c r="J31" s="139">
+        <v>57820</v>
+      </c>
+      <c r="K31" s="139">
+        <v>30570</v>
+      </c>
+      <c r="L31" s="139">
+        <v>9234</v>
+      </c>
+      <c r="M31" s="138">
+        <v>1426</v>
+      </c>
+      <c r="N31" s="140">
+        <v>19995</v>
+      </c>
+      <c r="O31" s="139">
+        <v>3190</v>
+      </c>
+      <c r="P31" s="139">
+        <v>3284</v>
+      </c>
+      <c r="Q31" s="139">
+        <v>13521</v>
+      </c>
+      <c r="R31" s="141">
+        <v>167686</v>
+      </c>
+      <c r="S31" s="141">
+        <v>69668</v>
+      </c>
+      <c r="T31" s="141">
+        <v>98018</v>
+      </c>
+      <c r="U31" s="141">
+        <v>83197</v>
+      </c>
+      <c r="V31" s="141">
+        <v>38217</v>
+      </c>
+      <c r="W31" s="139">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="32" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="37">
-[...64 lines deleted...]
-      <c r="B15" s="25" t="s">
+      <c r="C32" s="142">
+        <v>218439</v>
+      </c>
+      <c r="D32" s="143">
+        <v>2.9799451248833102</v>
+      </c>
+      <c r="E32" s="144">
+        <v>1219</v>
+      </c>
+      <c r="F32" s="144">
+        <v>467</v>
+      </c>
+      <c r="G32" s="144">
+        <v>752</v>
+      </c>
+      <c r="H32" s="144">
+        <v>89687</v>
+      </c>
+      <c r="I32" s="144">
+        <v>60720</v>
+      </c>
+      <c r="J32" s="144">
+        <v>38636</v>
+      </c>
+      <c r="K32" s="144">
+        <v>20618</v>
+      </c>
+      <c r="L32" s="144">
+        <v>6547</v>
+      </c>
+      <c r="M32" s="142">
+        <v>1012</v>
+      </c>
+      <c r="N32" s="145">
+        <v>15798</v>
+      </c>
+      <c r="O32" s="144">
+        <v>2614</v>
+      </c>
+      <c r="P32" s="144">
+        <v>2533</v>
+      </c>
+      <c r="Q32" s="144">
+        <v>10651</v>
+      </c>
+      <c r="R32" s="146">
+        <v>127917</v>
+      </c>
+      <c r="S32" s="146">
+        <v>55099</v>
+      </c>
+      <c r="T32" s="146">
+        <v>72818</v>
+      </c>
+      <c r="U32" s="146">
+        <v>50837</v>
+      </c>
+      <c r="V32" s="146">
+        <v>23883</v>
+      </c>
+      <c r="W32" s="144">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="33" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C33" s="138">
+        <v>436090</v>
+      </c>
+      <c r="D33" s="134">
+        <v>2.0477887578713938</v>
+      </c>
+      <c r="E33" s="139">
+        <v>1747</v>
+      </c>
+      <c r="F33" s="139">
+        <v>481</v>
+      </c>
+      <c r="G33" s="139">
+        <v>1266</v>
+      </c>
+      <c r="H33" s="139">
+        <v>174438</v>
+      </c>
+      <c r="I33" s="139">
+        <v>123537</v>
+      </c>
+      <c r="J33" s="139">
+        <v>79186</v>
+      </c>
+      <c r="K33" s="139">
+        <v>42236</v>
+      </c>
+      <c r="L33" s="139">
+        <v>12829</v>
+      </c>
+      <c r="M33" s="138">
+        <v>2117</v>
+      </c>
+      <c r="N33" s="140">
+        <v>32764</v>
+      </c>
+      <c r="O33" s="139">
+        <v>6981</v>
+      </c>
+      <c r="P33" s="139">
+        <v>5486</v>
+      </c>
+      <c r="Q33" s="139">
+        <v>20297</v>
+      </c>
+      <c r="R33" s="141">
+        <v>205869</v>
+      </c>
+      <c r="S33" s="141">
+        <v>94566</v>
+      </c>
+      <c r="T33" s="141">
+        <v>111303</v>
+      </c>
+      <c r="U33" s="141">
+        <v>127793</v>
+      </c>
+      <c r="V33" s="141">
+        <v>69617</v>
+      </c>
+      <c r="W33" s="139">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="34" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" s="138">
+        <v>1350850</v>
+      </c>
+      <c r="D34" s="134">
+        <v>1.641798905969005</v>
+      </c>
+      <c r="E34" s="139">
+        <v>5911</v>
+      </c>
+      <c r="F34" s="139">
+        <v>1787</v>
+      </c>
+      <c r="G34" s="139">
+        <v>4124</v>
+      </c>
+      <c r="H34" s="139">
+        <v>531864</v>
+      </c>
+      <c r="I34" s="139">
+        <v>401707</v>
+      </c>
+      <c r="J34" s="139">
+        <v>255610</v>
+      </c>
+      <c r="K34" s="139">
+        <v>119351</v>
+      </c>
+      <c r="L34" s="139">
+        <v>31796</v>
+      </c>
+      <c r="M34" s="138">
+        <v>4611</v>
+      </c>
+      <c r="N34" s="140">
+        <v>106429</v>
+      </c>
+      <c r="O34" s="139">
+        <v>22284</v>
+      </c>
+      <c r="P34" s="139">
+        <v>17205</v>
+      </c>
+      <c r="Q34" s="139">
+        <v>66940</v>
+      </c>
+      <c r="R34" s="141">
+        <v>610293</v>
+      </c>
+      <c r="S34" s="141">
+        <v>276966</v>
+      </c>
+      <c r="T34" s="141">
+        <v>333327</v>
+      </c>
+      <c r="U34" s="141">
+        <v>387915</v>
+      </c>
+      <c r="V34" s="141">
+        <v>246200</v>
+      </c>
+      <c r="W34" s="139">
+        <v>9761</v>
+      </c>
+    </row>
+    <row r="35" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="37">
-[...64 lines deleted...]
-      <c r="B16" s="25" t="s">
+      <c r="C35" s="138">
+        <v>916857</v>
+      </c>
+      <c r="D35" s="134">
+        <v>2.0220655735880828</v>
+      </c>
+      <c r="E35" s="139">
+        <v>6271</v>
+      </c>
+      <c r="F35" s="139">
+        <v>2379</v>
+      </c>
+      <c r="G35" s="139">
+        <v>3892</v>
+      </c>
+      <c r="H35" s="139">
+        <v>363005</v>
+      </c>
+      <c r="I35" s="139">
+        <v>260524</v>
+      </c>
+      <c r="J35" s="139">
+        <v>167159</v>
+      </c>
+      <c r="K35" s="139">
+        <v>89025</v>
+      </c>
+      <c r="L35" s="139">
+        <v>26873</v>
+      </c>
+      <c r="M35" s="138">
+        <v>4000</v>
+      </c>
+      <c r="N35" s="140">
+        <v>67897</v>
+      </c>
+      <c r="O35" s="139">
+        <v>13158</v>
+      </c>
+      <c r="P35" s="139">
+        <v>10554</v>
+      </c>
+      <c r="Q35" s="139">
+        <v>44185</v>
+      </c>
+      <c r="R35" s="141">
+        <v>462006</v>
+      </c>
+      <c r="S35" s="141">
+        <v>212220</v>
+      </c>
+      <c r="T35" s="141">
+        <v>249786</v>
+      </c>
+      <c r="U35" s="141">
+        <v>238399</v>
+      </c>
+      <c r="V35" s="141">
+        <v>148552</v>
+      </c>
+      <c r="W35" s="139">
+        <v>6879</v>
+      </c>
+    </row>
+    <row r="36" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="C16" s="37">
-[...8 lines deleted...]
-      <c r="F16" s="38">
+      <c r="C36" s="138">
+        <v>249961</v>
+      </c>
+      <c r="D36" s="134">
+        <v>2.230610984552595</v>
+      </c>
+      <c r="E36" s="139">
+        <v>1664</v>
+      </c>
+      <c r="F36" s="139">
+        <v>522</v>
+      </c>
+      <c r="G36" s="139">
+        <v>1142</v>
+      </c>
+      <c r="H36" s="139">
+        <v>99255</v>
+      </c>
+      <c r="I36" s="139">
+        <v>72288</v>
+      </c>
+      <c r="J36" s="139">
+        <v>45765</v>
+      </c>
+      <c r="K36" s="139">
+        <v>22875</v>
+      </c>
+      <c r="L36" s="139">
+        <v>6970</v>
+      </c>
+      <c r="M36" s="138">
+        <v>1144</v>
+      </c>
+      <c r="N36" s="140">
+        <v>21425</v>
+      </c>
+      <c r="O36" s="139">
+        <v>3687</v>
+      </c>
+      <c r="P36" s="139">
+        <v>3188</v>
+      </c>
+      <c r="Q36" s="139">
+        <v>14550</v>
+      </c>
+      <c r="R36" s="141">
+        <v>131418</v>
+      </c>
+      <c r="S36" s="141">
+        <v>62247</v>
+      </c>
+      <c r="T36" s="141">
+        <v>69171</v>
+      </c>
+      <c r="U36" s="141">
+        <v>54970</v>
+      </c>
+      <c r="V36" s="141">
+        <v>42148</v>
+      </c>
+      <c r="W36" s="139">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="37" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="138">
+        <v>177498</v>
+      </c>
+      <c r="D37" s="143">
+        <v>1.3012361743656391</v>
+      </c>
+      <c r="E37" s="139">
+        <v>2236</v>
+      </c>
+      <c r="F37" s="139">
+        <v>776</v>
+      </c>
+      <c r="G37" s="139">
+        <v>1460</v>
+      </c>
+      <c r="H37" s="139">
+        <v>68580</v>
+      </c>
+      <c r="I37" s="139">
+        <v>48971</v>
+      </c>
+      <c r="J37" s="139">
+        <v>32593</v>
+      </c>
+      <c r="K37" s="139">
+        <v>18307</v>
+      </c>
+      <c r="L37" s="139">
+        <v>5877</v>
+      </c>
+      <c r="M37" s="138">
+        <v>934</v>
+      </c>
+      <c r="N37" s="140">
+        <v>9494</v>
+      </c>
+      <c r="O37" s="139">
+        <v>1633</v>
+      </c>
+      <c r="P37" s="139">
+        <v>1731</v>
+      </c>
+      <c r="Q37" s="139">
+        <v>6130</v>
+      </c>
+      <c r="R37" s="141">
+        <v>82027</v>
+      </c>
+      <c r="S37" s="141">
+        <v>30927</v>
+      </c>
+      <c r="T37" s="141">
+        <v>51100</v>
+      </c>
+      <c r="U37" s="141">
+        <v>50270</v>
+      </c>
+      <c r="V37" s="141">
+        <v>35704</v>
+      </c>
+      <c r="W37" s="139">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="38" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="133">
+        <v>100885</v>
+      </c>
+      <c r="D38" s="134">
+        <v>1.616639806607578</v>
+      </c>
+      <c r="E38" s="135">
+        <v>915</v>
+      </c>
+      <c r="F38" s="135">
+        <v>300</v>
+      </c>
+      <c r="G38" s="135">
+        <v>615</v>
+      </c>
+      <c r="H38" s="135">
+        <v>38822</v>
+      </c>
+      <c r="I38" s="135">
+        <v>25626</v>
+      </c>
+      <c r="J38" s="135">
+        <v>18754</v>
+      </c>
+      <c r="K38" s="135">
+        <v>11755</v>
+      </c>
+      <c r="L38" s="135">
+        <v>4271</v>
+      </c>
+      <c r="M38" s="133">
+        <v>742</v>
+      </c>
+      <c r="N38" s="136">
+        <v>5108</v>
+      </c>
+      <c r="O38" s="135">
+        <v>790</v>
+      </c>
+      <c r="P38" s="135">
+        <v>841</v>
+      </c>
+      <c r="Q38" s="135">
+        <v>3477</v>
+      </c>
+      <c r="R38" s="137">
+        <v>56442</v>
+      </c>
+      <c r="S38" s="137">
+        <v>19261</v>
+      </c>
+      <c r="T38" s="137">
+        <v>37181</v>
+      </c>
+      <c r="U38" s="137">
+        <v>29168</v>
+      </c>
+      <c r="V38" s="137">
+        <v>10164</v>
+      </c>
+      <c r="W38" s="135">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="39" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="138">
+        <v>133192</v>
+      </c>
+      <c r="D39" s="134">
+        <v>1.2813006151763731</v>
+      </c>
+      <c r="E39" s="139">
+        <v>967</v>
+      </c>
+      <c r="F39" s="139">
+        <v>266</v>
+      </c>
+      <c r="G39" s="139">
+        <v>701</v>
+      </c>
+      <c r="H39" s="139">
+        <v>50754</v>
+      </c>
+      <c r="I39" s="139">
+        <v>33042</v>
+      </c>
+      <c r="J39" s="139">
+        <v>24777</v>
+      </c>
+      <c r="K39" s="139">
+        <v>16672</v>
+      </c>
+      <c r="L39" s="139">
+        <v>5904</v>
+      </c>
+      <c r="M39" s="138">
+        <v>1076</v>
+      </c>
+      <c r="N39" s="140">
+        <v>6883</v>
+      </c>
+      <c r="O39" s="139">
+        <v>1093</v>
+      </c>
+      <c r="P39" s="139">
+        <v>1161</v>
+      </c>
+      <c r="Q39" s="139">
+        <v>4629</v>
+      </c>
+      <c r="R39" s="141">
+        <v>74196</v>
+      </c>
+      <c r="S39" s="141">
+        <v>24823</v>
+      </c>
+      <c r="T39" s="141">
+        <v>49373</v>
+      </c>
+      <c r="U39" s="141">
+        <v>38382</v>
+      </c>
+      <c r="V39" s="141">
+        <v>13731</v>
+      </c>
+      <c r="W39" s="139">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="40" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="138">
+        <v>334003</v>
+      </c>
+      <c r="D40" s="134">
+        <v>1.584274652213846</v>
+      </c>
+      <c r="E40" s="139">
+        <v>1545</v>
+      </c>
+      <c r="F40" s="139">
+        <v>502</v>
+      </c>
+      <c r="G40" s="139">
+        <v>1043</v>
+      </c>
+      <c r="H40" s="139">
+        <v>130072</v>
+      </c>
+      <c r="I40" s="139">
+        <v>92787</v>
+      </c>
+      <c r="J40" s="139">
+        <v>60513</v>
+      </c>
+      <c r="K40" s="139">
+        <v>35558</v>
+      </c>
+      <c r="L40" s="139">
+        <v>11661</v>
+      </c>
+      <c r="M40" s="138">
+        <v>1867</v>
+      </c>
+      <c r="N40" s="140">
+        <v>21798</v>
+      </c>
+      <c r="O40" s="139">
+        <v>3784</v>
+      </c>
+      <c r="P40" s="139">
+        <v>3699</v>
+      </c>
+      <c r="Q40" s="139">
+        <v>14315</v>
+      </c>
+      <c r="R40" s="141">
+        <v>174958</v>
+      </c>
+      <c r="S40" s="141">
+        <v>71444</v>
+      </c>
+      <c r="T40" s="141">
+        <v>103514</v>
+      </c>
+      <c r="U40" s="141">
+        <v>101647</v>
+      </c>
+      <c r="V40" s="141">
+        <v>35600</v>
+      </c>
+      <c r="W40" s="139">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="41" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="138">
+        <v>488737</v>
+      </c>
+      <c r="D41" s="134">
+        <v>1.834634906611776</v>
+      </c>
+      <c r="E41" s="139">
+        <v>8463</v>
+      </c>
+      <c r="F41" s="139">
+        <v>3437</v>
+      </c>
+      <c r="G41" s="139">
+        <v>5026</v>
+      </c>
+      <c r="H41" s="139">
+        <v>190566</v>
+      </c>
+      <c r="I41" s="139">
+        <v>135871</v>
+      </c>
+      <c r="J41" s="139">
+        <v>86624</v>
+      </c>
+      <c r="K41" s="139">
+        <v>48467</v>
+      </c>
+      <c r="L41" s="139">
+        <v>15936</v>
+      </c>
+      <c r="M41" s="138">
+        <v>2810</v>
+      </c>
+      <c r="N41" s="140">
+        <v>36303</v>
+      </c>
+      <c r="O41" s="139">
+        <v>6656</v>
+      </c>
+      <c r="P41" s="139">
+        <v>6150</v>
+      </c>
+      <c r="Q41" s="139">
+        <v>23497</v>
+      </c>
+      <c r="R41" s="141">
+        <v>247561</v>
+      </c>
+      <c r="S41" s="141">
+        <v>113793</v>
+      </c>
+      <c r="T41" s="141">
+        <v>133768</v>
+      </c>
+      <c r="U41" s="141">
+        <v>144230</v>
+      </c>
+      <c r="V41" s="141">
+        <v>60642</v>
+      </c>
+      <c r="W41" s="139">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="42" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="142">
+        <v>270018</v>
+      </c>
+      <c r="D42" s="143">
+        <v>1.7013118594656931</v>
+      </c>
+      <c r="E42" s="144">
+        <v>1148</v>
+      </c>
+      <c r="F42" s="144">
+        <v>324</v>
+      </c>
+      <c r="G42" s="144">
+        <v>824</v>
+      </c>
+      <c r="H42" s="144">
+        <v>106374</v>
+      </c>
+      <c r="I42" s="144">
+        <v>73350</v>
+      </c>
+      <c r="J42" s="144">
+        <v>49670</v>
+      </c>
+      <c r="K42" s="144">
+        <v>28755</v>
+      </c>
+      <c r="L42" s="144">
+        <v>9174</v>
+      </c>
+      <c r="M42" s="142">
+        <v>1547</v>
+      </c>
+      <c r="N42" s="145">
+        <v>14700</v>
+      </c>
+      <c r="O42" s="144">
+        <v>2354</v>
+      </c>
+      <c r="P42" s="144">
+        <v>2259</v>
+      </c>
+      <c r="Q42" s="144">
+        <v>10087</v>
+      </c>
+      <c r="R42" s="146">
+        <v>135251</v>
+      </c>
+      <c r="S42" s="146">
+        <v>57164</v>
+      </c>
+      <c r="T42" s="146">
+        <v>78087</v>
+      </c>
+      <c r="U42" s="146">
+        <v>82484</v>
+      </c>
+      <c r="V42" s="146">
+        <v>37583</v>
+      </c>
+      <c r="W42" s="144">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="43" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="138">
+        <v>138910</v>
+      </c>
+      <c r="D43" s="134">
+        <v>1.773769314743312</v>
+      </c>
+      <c r="E43" s="139">
+        <v>3211</v>
+      </c>
+      <c r="F43" s="139">
+        <v>1310</v>
+      </c>
+      <c r="G43" s="139">
+        <v>1901</v>
+      </c>
+      <c r="H43" s="139">
+        <v>54912</v>
+      </c>
+      <c r="I43" s="139">
+        <v>35016</v>
+      </c>
+      <c r="J43" s="139">
+        <v>24893</v>
+      </c>
+      <c r="K43" s="139">
+        <v>15101</v>
+      </c>
+      <c r="L43" s="139">
+        <v>5036</v>
+      </c>
+      <c r="M43" s="138">
+        <v>741</v>
+      </c>
+      <c r="N43" s="140">
+        <v>7412</v>
+      </c>
+      <c r="O43" s="139">
+        <v>1412</v>
+      </c>
+      <c r="P43" s="139">
+        <v>1320</v>
+      </c>
+      <c r="Q43" s="139">
+        <v>4680</v>
+      </c>
+      <c r="R43" s="141">
+        <v>65536</v>
+      </c>
+      <c r="S43" s="141">
+        <v>23516</v>
+      </c>
+      <c r="T43" s="141">
+        <v>42020</v>
+      </c>
+      <c r="U43" s="141">
+        <v>44108</v>
+      </c>
+      <c r="V43" s="141">
+        <v>21854</v>
+      </c>
+      <c r="W43" s="139">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="44" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="138">
+        <v>176391</v>
+      </c>
+      <c r="D44" s="134">
+        <v>1.7618858062617979</v>
+      </c>
+      <c r="E44" s="139">
+        <v>602</v>
+      </c>
+      <c r="F44" s="139">
+        <v>182</v>
+      </c>
+      <c r="G44" s="139">
+        <v>420</v>
+      </c>
+      <c r="H44" s="139">
+        <v>72343</v>
+      </c>
+      <c r="I44" s="139">
+        <v>45931</v>
+      </c>
+      <c r="J44" s="139">
+        <v>31433</v>
+      </c>
+      <c r="K44" s="139">
+        <v>18812</v>
+      </c>
+      <c r="L44" s="139">
+        <v>6250</v>
+      </c>
+      <c r="M44" s="138">
+        <v>1020</v>
+      </c>
+      <c r="N44" s="140">
+        <v>11525</v>
+      </c>
+      <c r="O44" s="139">
+        <v>1868</v>
+      </c>
+      <c r="P44" s="139">
+        <v>1964</v>
+      </c>
+      <c r="Q44" s="139">
+        <v>7693</v>
+      </c>
+      <c r="R44" s="141">
+        <v>92476</v>
+      </c>
+      <c r="S44" s="141">
+        <v>36361</v>
+      </c>
+      <c r="T44" s="141">
+        <v>56115</v>
+      </c>
+      <c r="U44" s="141">
+        <v>52904</v>
+      </c>
+      <c r="V44" s="141">
+        <v>19486</v>
+      </c>
+      <c r="W44" s="139">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="45" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C45" s="138">
+        <v>253665</v>
+      </c>
+      <c r="D45" s="134">
+        <v>1.7023562759853841</v>
+      </c>
+      <c r="E45" s="139">
+        <v>2956</v>
+      </c>
+      <c r="F45" s="139">
+        <v>1072</v>
+      </c>
+      <c r="G45" s="139">
+        <v>1884</v>
+      </c>
+      <c r="H45" s="139">
+        <v>99355</v>
+      </c>
+      <c r="I45" s="139">
+        <v>66021</v>
+      </c>
+      <c r="J45" s="139">
+        <v>47060</v>
+      </c>
+      <c r="K45" s="139">
+        <v>27364</v>
+      </c>
+      <c r="L45" s="139">
+        <v>9379</v>
+      </c>
+      <c r="M45" s="138">
+        <v>1530</v>
+      </c>
+      <c r="N45" s="140">
+        <v>13129</v>
+      </c>
+      <c r="O45" s="139">
+        <v>2409</v>
+      </c>
+      <c r="P45" s="139">
+        <v>2229</v>
+      </c>
+      <c r="Q45" s="139">
+        <v>8491</v>
+      </c>
+      <c r="R45" s="141">
+        <v>114406</v>
+      </c>
+      <c r="S45" s="141">
+        <v>42260</v>
+      </c>
+      <c r="T45" s="141">
+        <v>72146</v>
+      </c>
+      <c r="U45" s="141">
+        <v>84955</v>
+      </c>
+      <c r="V45" s="141">
+        <v>41175</v>
+      </c>
+      <c r="W45" s="139">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="46" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="138">
+        <v>139731</v>
+      </c>
+      <c r="D46" s="134">
+        <v>1.399098713380686</v>
+      </c>
+      <c r="E46" s="139">
+        <v>996</v>
+      </c>
+      <c r="F46" s="139">
+        <v>326</v>
+      </c>
+      <c r="G46" s="139">
+        <v>670</v>
+      </c>
+      <c r="H46" s="139">
+        <v>54002</v>
+      </c>
+      <c r="I46" s="139">
+        <v>36455</v>
+      </c>
+      <c r="J46" s="139">
+        <v>25315</v>
+      </c>
+      <c r="K46" s="139">
+        <v>16143</v>
+      </c>
+      <c r="L46" s="139">
+        <v>5798</v>
+      </c>
+      <c r="M46" s="138">
+        <v>1022</v>
+      </c>
+      <c r="N46" s="140">
+        <v>7447</v>
+      </c>
+      <c r="O46" s="139">
+        <v>1434</v>
+      </c>
+      <c r="P46" s="139">
+        <v>1313</v>
+      </c>
+      <c r="Q46" s="139">
+        <v>4700</v>
+      </c>
+      <c r="R46" s="141">
+        <v>61860</v>
+      </c>
+      <c r="S46" s="141">
+        <v>23946</v>
+      </c>
+      <c r="T46" s="141">
+        <v>37914</v>
+      </c>
+      <c r="U46" s="141">
+        <v>47198</v>
+      </c>
+      <c r="V46" s="141">
+        <v>23223</v>
+      </c>
+      <c r="W46" s="139">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="47" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" s="142">
+        <v>798224</v>
+      </c>
+      <c r="D47" s="143">
+        <v>2.5646824213891422</v>
+      </c>
+      <c r="E47" s="144">
+        <v>19766</v>
+      </c>
+      <c r="F47" s="139">
+        <v>8065</v>
+      </c>
+      <c r="G47" s="139">
+        <v>11701</v>
+      </c>
+      <c r="H47" s="139">
+        <v>318616</v>
+      </c>
+      <c r="I47" s="139">
+        <v>209538</v>
+      </c>
+      <c r="J47" s="139">
+        <v>143114</v>
+      </c>
+      <c r="K47" s="139">
+        <v>78440</v>
+      </c>
+      <c r="L47" s="139">
+        <v>24627</v>
+      </c>
+      <c r="M47" s="138">
+        <v>4123</v>
+      </c>
+      <c r="N47" s="140">
+        <v>51995</v>
+      </c>
+      <c r="O47" s="139">
+        <v>11354</v>
+      </c>
+      <c r="P47" s="139">
+        <v>8390</v>
+      </c>
+      <c r="Q47" s="139">
+        <v>32251</v>
+      </c>
+      <c r="R47" s="141">
+        <v>380319</v>
+      </c>
+      <c r="S47" s="141">
+        <v>154541</v>
+      </c>
+      <c r="T47" s="141">
+        <v>225778</v>
+      </c>
+      <c r="U47" s="141">
+        <v>236666</v>
+      </c>
+      <c r="V47" s="141">
+        <v>129237</v>
+      </c>
+      <c r="W47" s="139">
+        <v>7946</v>
+      </c>
+    </row>
+    <row r="48" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" s="138">
+        <v>137686</v>
+      </c>
+      <c r="D48" s="134">
+        <v>2.4213165118164741</v>
+      </c>
+      <c r="E48" s="139">
+        <v>1387</v>
+      </c>
+      <c r="F48" s="135">
+        <v>474</v>
+      </c>
+      <c r="G48" s="135">
+        <v>913</v>
+      </c>
+      <c r="H48" s="135">
+        <v>54194</v>
+      </c>
+      <c r="I48" s="135">
+        <v>35147</v>
+      </c>
+      <c r="J48" s="135">
+        <v>25733</v>
+      </c>
+      <c r="K48" s="135">
+        <v>15227</v>
+      </c>
+      <c r="L48" s="135">
+        <v>5140</v>
+      </c>
+      <c r="M48" s="133">
+        <v>858</v>
+      </c>
+      <c r="N48" s="136">
+        <v>7813</v>
+      </c>
+      <c r="O48" s="135">
+        <v>1344</v>
+      </c>
+      <c r="P48" s="135">
+        <v>1370</v>
+      </c>
+      <c r="Q48" s="135">
+        <v>5099</v>
+      </c>
+      <c r="R48" s="137">
+        <v>78204</v>
+      </c>
+      <c r="S48" s="137">
+        <v>24359</v>
+      </c>
+      <c r="T48" s="137">
+        <v>53845</v>
+      </c>
+      <c r="U48" s="137">
+        <v>36493</v>
+      </c>
+      <c r="V48" s="137">
+        <v>15167</v>
+      </c>
+      <c r="W48" s="135">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="49" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C49" s="138">
+        <v>239460</v>
+      </c>
+      <c r="D49" s="134">
+        <v>1.9677310838489339</v>
+      </c>
+      <c r="E49" s="139">
+        <v>1117</v>
+      </c>
+      <c r="F49" s="139">
+        <v>367</v>
+      </c>
+      <c r="G49" s="139">
+        <v>750</v>
+      </c>
+      <c r="H49" s="139">
+        <v>93948</v>
+      </c>
+      <c r="I49" s="139">
+        <v>60982</v>
+      </c>
+      <c r="J49" s="139">
+        <v>46022</v>
+      </c>
+      <c r="K49" s="139">
+        <v>27055</v>
+      </c>
+      <c r="L49" s="139">
+        <v>8807</v>
+      </c>
+      <c r="M49" s="138">
+        <v>1529</v>
+      </c>
+      <c r="N49" s="140">
+        <v>11516</v>
+      </c>
+      <c r="O49" s="139">
+        <v>2022</v>
+      </c>
+      <c r="P49" s="139">
+        <v>2006</v>
+      </c>
+      <c r="Q49" s="139">
+        <v>7488</v>
+      </c>
+      <c r="R49" s="141">
+        <v>114251</v>
+      </c>
+      <c r="S49" s="141">
+        <v>42970</v>
+      </c>
+      <c r="T49" s="141">
+        <v>71281</v>
+      </c>
+      <c r="U49" s="141">
+        <v>70926</v>
+      </c>
+      <c r="V49" s="141">
+        <v>42756</v>
+      </c>
+      <c r="W49" s="139">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="50" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="138">
+        <v>308562</v>
+      </c>
+      <c r="D50" s="134">
+        <v>1.9180525507423549</v>
+      </c>
+      <c r="E50" s="139">
+        <v>2608</v>
+      </c>
+      <c r="F50" s="139">
+        <v>861</v>
+      </c>
+      <c r="G50" s="139">
+        <v>1747</v>
+      </c>
+      <c r="H50" s="139">
+        <v>117465</v>
+      </c>
+      <c r="I50" s="139">
+        <v>77709</v>
+      </c>
+      <c r="J50" s="139">
+        <v>60006</v>
+      </c>
+      <c r="K50" s="139">
+        <v>36310</v>
+      </c>
+      <c r="L50" s="139">
+        <v>12282</v>
+      </c>
+      <c r="M50" s="138">
+        <v>2182</v>
+      </c>
+      <c r="N50" s="140">
+        <v>16412</v>
+      </c>
+      <c r="O50" s="139">
+        <v>3396</v>
+      </c>
+      <c r="P50" s="139">
+        <v>2870</v>
+      </c>
+      <c r="Q50" s="139">
+        <v>10146</v>
+      </c>
+      <c r="R50" s="141">
+        <v>149572</v>
+      </c>
+      <c r="S50" s="141">
+        <v>50931</v>
+      </c>
+      <c r="T50" s="141">
+        <v>98641</v>
+      </c>
+      <c r="U50" s="141">
+        <v>95525</v>
+      </c>
+      <c r="V50" s="141">
+        <v>47050</v>
+      </c>
+      <c r="W50" s="139">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="51" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="138">
+        <v>212198</v>
+      </c>
+      <c r="D51" s="134">
+        <v>1.9618960670783061</v>
+      </c>
+      <c r="E51" s="139">
+        <v>843</v>
+      </c>
+      <c r="F51" s="139">
+        <v>258</v>
+      </c>
+      <c r="G51" s="139">
+        <v>585</v>
+      </c>
+      <c r="H51" s="139">
+        <v>82928</v>
+      </c>
+      <c r="I51" s="139">
+        <v>55527</v>
+      </c>
+      <c r="J51" s="139">
+        <v>39892</v>
+      </c>
+      <c r="K51" s="139">
+        <v>23792</v>
+      </c>
+      <c r="L51" s="139">
+        <v>7970</v>
+      </c>
+      <c r="M51" s="138">
+        <v>1246</v>
+      </c>
+      <c r="N51" s="140">
+        <v>11139</v>
+      </c>
+      <c r="O51" s="139">
+        <v>1958</v>
+      </c>
+      <c r="P51" s="139">
         <v>1787</v>
       </c>
-      <c r="G16" s="38">
-[...1072 lines deleted...]
-      <c r="B32" s="41" t="s">
+      <c r="Q51" s="139">
+        <v>7394</v>
+      </c>
+      <c r="R51" s="141">
+        <v>100703</v>
+      </c>
+      <c r="S51" s="141">
+        <v>37526</v>
+      </c>
+      <c r="T51" s="141">
+        <v>63177</v>
+      </c>
+      <c r="U51" s="141">
+        <v>64503</v>
+      </c>
+      <c r="V51" s="141">
+        <v>35852</v>
+      </c>
+      <c r="W51" s="139">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="52" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="C32" s="42">
-[...64 lines deleted...]
-      <c r="B33" s="25" t="s">
+      <c r="C52" s="142">
+        <v>194124</v>
+      </c>
+      <c r="D52" s="143">
+        <v>1.8034979154102351</v>
+      </c>
+      <c r="E52" s="144">
+        <v>1832</v>
+      </c>
+      <c r="F52" s="144">
+        <v>592</v>
+      </c>
+      <c r="G52" s="144">
+        <v>1240</v>
+      </c>
+      <c r="H52" s="144">
+        <v>76201</v>
+      </c>
+      <c r="I52" s="144">
+        <v>48840</v>
+      </c>
+      <c r="J52" s="144">
+        <v>36751</v>
+      </c>
+      <c r="K52" s="144">
+        <v>22061</v>
+      </c>
+      <c r="L52" s="144">
+        <v>7260</v>
+      </c>
+      <c r="M52" s="142">
+        <v>1179</v>
+      </c>
+      <c r="N52" s="145">
+        <v>9488</v>
+      </c>
+      <c r="O52" s="144">
+        <v>1824</v>
+      </c>
+      <c r="P52" s="144">
+        <v>1683</v>
+      </c>
+      <c r="Q52" s="144">
+        <v>5981</v>
+      </c>
+      <c r="R52" s="146">
+        <v>81243</v>
+      </c>
+      <c r="S52" s="146">
+        <v>31478</v>
+      </c>
+      <c r="T52" s="146">
+        <v>49765</v>
+      </c>
+      <c r="U52" s="146">
+        <v>70177</v>
+      </c>
+      <c r="V52" s="146">
+        <v>33216</v>
+      </c>
+      <c r="W52" s="144">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="53" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="37">
-[...64 lines deleted...]
-      <c r="B34" s="25" t="s">
+      <c r="C53" s="138">
+        <v>281589</v>
+      </c>
+      <c r="D53" s="134">
+        <v>1.6889842260357171</v>
+      </c>
+      <c r="E53" s="139">
+        <v>2098</v>
+      </c>
+      <c r="F53" s="139">
+        <v>632</v>
+      </c>
+      <c r="G53" s="139">
+        <v>1466</v>
+      </c>
+      <c r="H53" s="139">
+        <v>106835</v>
+      </c>
+      <c r="I53" s="139">
+        <v>69845</v>
+      </c>
+      <c r="J53" s="139">
+        <v>54920</v>
+      </c>
+      <c r="K53" s="139">
+        <v>34096</v>
+      </c>
+      <c r="L53" s="139">
+        <v>11789</v>
+      </c>
+      <c r="M53" s="138">
+        <v>2006</v>
+      </c>
+      <c r="N53" s="140">
+        <v>12642</v>
+      </c>
+      <c r="O53" s="139">
+        <v>2335</v>
+      </c>
+      <c r="P53" s="139">
+        <v>2131</v>
+      </c>
+      <c r="Q53" s="139">
+        <v>8176</v>
+      </c>
+      <c r="R53" s="141">
+        <v>111526</v>
+      </c>
+      <c r="S53" s="141">
+        <v>44641</v>
+      </c>
+      <c r="T53" s="141">
+        <v>66885</v>
+      </c>
+      <c r="U53" s="141">
+        <v>106327</v>
+      </c>
+      <c r="V53" s="141">
+        <v>51077</v>
+      </c>
+      <c r="W53" s="139">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="54" spans="2:23" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="C34" s="37">
-[...1359 lines deleted...]
-      <c r="C54" s="47">
+      <c r="C54" s="147">
         <v>166131</v>
       </c>
-      <c r="D54" s="67">
+      <c r="D54" s="148">
         <v>4.1371269533821087</v>
       </c>
-      <c r="E54" s="49">
+      <c r="E54" s="149">
         <v>807</v>
       </c>
-      <c r="F54" s="49">
+      <c r="F54" s="149">
         <v>251</v>
       </c>
-      <c r="G54" s="49">
+      <c r="G54" s="149">
         <v>556</v>
       </c>
-      <c r="H54" s="49">
+      <c r="H54" s="149">
         <v>65648</v>
       </c>
-      <c r="I54" s="49">
+      <c r="I54" s="149">
         <v>40293</v>
       </c>
-      <c r="J54" s="49">
+      <c r="J54" s="149">
         <v>34028</v>
       </c>
-      <c r="K54" s="49">
+      <c r="K54" s="149">
         <v>18246</v>
       </c>
-      <c r="L54" s="49">
+      <c r="L54" s="149">
         <v>6057</v>
       </c>
-      <c r="M54" s="47">
+      <c r="M54" s="147">
         <v>1052</v>
       </c>
-      <c r="N54" s="68">
+      <c r="N54" s="150">
         <v>16725</v>
       </c>
-      <c r="O54" s="49">
+      <c r="O54" s="149">
         <v>4145</v>
       </c>
-      <c r="P54" s="49">
+      <c r="P54" s="149">
         <v>3286</v>
       </c>
-      <c r="Q54" s="49">
+      <c r="Q54" s="149">
         <v>9294</v>
       </c>
-      <c r="R54" s="69">
+      <c r="R54" s="151">
         <v>74773</v>
       </c>
-      <c r="S54" s="69">
+      <c r="S54" s="151">
         <v>29643</v>
       </c>
-      <c r="T54" s="69">
+      <c r="T54" s="151">
         <v>45130</v>
       </c>
-      <c r="U54" s="69">
+      <c r="U54" s="151">
         <v>42972</v>
       </c>
-      <c r="V54" s="69">
+      <c r="V54" s="151">
         <v>31627</v>
       </c>
-      <c r="W54" s="49">
+      <c r="W54" s="149">
         <v>2400</v>
       </c>
     </row>
-    <row r="55" spans="2:23" s="2" customFormat="1" ht="14.1" customHeight="1">
-[...12 lines deleted...]
-      </c>
+    <row r="55" spans="2:23" s="2" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B55" s="32" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="56" spans="2:23" s="189" customFormat="1" ht="12">
+      <c r="B56" s="33" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="57" spans="2:23" s="189" customFormat="1" ht="12">
+      <c r="B57" s="37" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="58" spans="2:23" ht="12">
+      <c r="B58" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="R4:R6"/>
+    <mergeCell ref="U4:U6"/>
+    <mergeCell ref="V4:V6"/>
+    <mergeCell ref="W4:W6"/>
+    <mergeCell ref="S5:S6"/>
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="N1:W1"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="T5:T6"/>
-    <mergeCell ref="R4:R6"/>
-[...3 lines deleted...]
-    <mergeCell ref="S5:S6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{221617CD-E74C-4E67-9A08-C2D2B6F885E8}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N57"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="13.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="1" customWidth="1"/>
+    <col min="3" max="13" width="9.875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="1.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17.25" customHeight="1">
-      <c r="B1" s="183" t="s">
-[...9 lines deleted...]
-      <c r="J1" s="185">
+      <c r="B1" s="220" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1" s="221"/>
+      <c r="D1" s="221"/>
+      <c r="E1" s="221"/>
+      <c r="F1" s="221"/>
+      <c r="G1" s="221"/>
+      <c r="H1" s="221"/>
+      <c r="I1" s="221"/>
+      <c r="J1" s="222">
         <v>45931</v>
       </c>
-      <c r="K1" s="186"/>
-[...2 lines deleted...]
-      <c r="N1" s="186"/>
+      <c r="K1" s="221"/>
+      <c r="L1" s="221"/>
+      <c r="M1" s="221"/>
+      <c r="N1" s="221"/>
     </row>
     <row r="2" spans="2:14" ht="18.75" customHeight="1">
       <c r="B2" s="2" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="K2" s="4"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5" t="s">
-        <v>2</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="2:14" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="B3" s="6"/>
-      <c r="C3" s="203" t="s">
-        <v>69</v>
+      <c r="C3" s="238" t="s">
+        <v>127</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="10"/>
       <c r="N3" s="11"/>
     </row>
     <row r="4" spans="2:14" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="B4" s="13"/>
-      <c r="C4" s="204"/>
+      <c r="C4" s="202"/>
       <c r="D4" s="14"/>
       <c r="E4" s="15" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="16"/>
-      <c r="H4" s="190" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="H4" s="224" t="s">
+        <v>121</v>
+      </c>
+      <c r="I4" s="224" t="s">
+        <v>122</v>
+      </c>
+      <c r="J4" s="224" t="s">
+        <v>123</v>
+      </c>
+      <c r="K4" s="224" t="s">
+        <v>124</v>
+      </c>
+      <c r="L4" s="224" t="s">
+        <v>125</v>
+      </c>
+      <c r="M4" s="239" t="s">
+        <v>126</v>
+      </c>
+      <c r="N4" s="240" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="2:14" s="20" customFormat="1" ht="12" customHeight="1">
       <c r="B5" s="17"/>
-      <c r="C5" s="204"/>
+      <c r="C5" s="202"/>
       <c r="D5" s="18" t="s">
-        <v>12</v>
+        <v>131</v>
       </c>
       <c r="E5" s="19" t="s">
-        <v>13</v>
-[...13 lines deleted...]
-      <c r="N5" s="210"/>
+        <v>1</v>
+      </c>
+      <c r="F5" s="237" t="s">
+        <v>132</v>
+      </c>
+      <c r="G5" s="237" t="s">
+        <v>133</v>
+      </c>
+      <c r="H5" s="212"/>
+      <c r="I5" s="212"/>
+      <c r="J5" s="212"/>
+      <c r="K5" s="212"/>
+      <c r="L5" s="212"/>
+      <c r="M5" s="202"/>
+      <c r="N5" s="241"/>
     </row>
     <row r="6" spans="2:14" s="24" customFormat="1" ht="12" customHeight="1">
       <c r="B6" s="21"/>
-      <c r="C6" s="205"/>
+      <c r="C6" s="203"/>
       <c r="D6" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="F6" s="213"/>
+      <c r="G6" s="213"/>
+      <c r="H6" s="213"/>
+      <c r="I6" s="213"/>
+      <c r="J6" s="213"/>
+      <c r="K6" s="213"/>
+      <c r="L6" s="213"/>
+      <c r="M6" s="203"/>
+      <c r="N6" s="242"/>
+    </row>
+    <row r="7" spans="2:14" s="26" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C7" s="128">
+        <v>1661757</v>
+      </c>
+      <c r="D7" s="152">
+        <v>9.241743548075366</v>
+      </c>
+      <c r="E7" s="130">
+        <v>5802</v>
+      </c>
+      <c r="F7" s="130">
+        <v>2251</v>
+      </c>
+      <c r="G7" s="130">
+        <v>3551</v>
+      </c>
+      <c r="H7" s="130">
+        <v>874355</v>
+      </c>
+      <c r="I7" s="130">
+        <v>433533</v>
+      </c>
+      <c r="J7" s="130">
+        <v>223788</v>
+      </c>
+      <c r="K7" s="130">
+        <v>93375</v>
+      </c>
+      <c r="L7" s="130">
+        <v>26773</v>
+      </c>
+      <c r="M7" s="128">
+        <v>4131</v>
+      </c>
+      <c r="N7" s="153">
+        <v>8050</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="133">
+        <v>47533</v>
+      </c>
+      <c r="D8" s="154">
+        <v>13.2547057421968</v>
+      </c>
+      <c r="E8" s="135">
+        <v>476</v>
+      </c>
+      <c r="F8" s="135">
+        <v>204</v>
+      </c>
+      <c r="G8" s="135">
+        <v>272</v>
+      </c>
+      <c r="H8" s="135">
+        <v>28412</v>
+      </c>
+      <c r="I8" s="135">
+        <v>10600</v>
+      </c>
+      <c r="J8" s="135">
+        <v>5153</v>
+      </c>
+      <c r="K8" s="135">
+        <v>2152</v>
+      </c>
+      <c r="L8" s="135">
+        <v>658</v>
+      </c>
+      <c r="M8" s="133">
+        <v>82</v>
+      </c>
+      <c r="N8" s="155">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="138">
+        <v>10828</v>
+      </c>
+      <c r="D9" s="154">
+        <v>23.04545454545455</v>
+      </c>
+      <c r="E9" s="139">
+        <v>108</v>
+      </c>
+      <c r="F9" s="139">
+        <v>35</v>
+      </c>
+      <c r="G9" s="139">
+        <v>73</v>
+      </c>
+      <c r="H9" s="139">
+        <v>6465</v>
+      </c>
+      <c r="I9" s="139">
+        <v>2516</v>
+      </c>
+      <c r="J9" s="139">
+        <v>1147</v>
+      </c>
+      <c r="K9" s="139">
+        <v>425</v>
+      </c>
+      <c r="L9" s="139">
+        <v>148</v>
+      </c>
+      <c r="M9" s="138">
+        <v>19</v>
+      </c>
+      <c r="N9" s="156">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="138">
+        <v>11271</v>
+      </c>
+      <c r="D10" s="154">
+        <v>15.55259380766865</v>
+      </c>
+      <c r="E10" s="139">
+        <v>54</v>
+      </c>
+      <c r="F10" s="139">
+        <v>10</v>
+      </c>
+      <c r="G10" s="139">
+        <v>44</v>
+      </c>
+      <c r="H10" s="139">
+        <v>6331</v>
+      </c>
+      <c r="I10" s="139">
+        <v>2736</v>
+      </c>
+      <c r="J10" s="139">
+        <v>1312</v>
+      </c>
+      <c r="K10" s="139">
+        <v>595</v>
+      </c>
+      <c r="L10" s="139">
+        <v>206</v>
+      </c>
+      <c r="M10" s="138">
+        <v>37</v>
+      </c>
+      <c r="N10" s="156">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="138">
+        <v>24700</v>
+      </c>
+      <c r="D11" s="154">
+        <v>13.50581315196913</v>
+      </c>
+      <c r="E11" s="139">
+        <v>62</v>
+      </c>
+      <c r="F11" s="139">
+        <v>20</v>
+      </c>
+      <c r="G11" s="139">
+        <v>42</v>
+      </c>
+      <c r="H11" s="139">
+        <v>13836</v>
+      </c>
+      <c r="I11" s="139">
+        <v>5926</v>
+      </c>
+      <c r="J11" s="139">
+        <v>3054</v>
+      </c>
+      <c r="K11" s="139">
+        <v>1351</v>
+      </c>
+      <c r="L11" s="139">
+        <v>407</v>
+      </c>
+      <c r="M11" s="138">
+        <v>64</v>
+      </c>
+      <c r="N11" s="156">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="142">
+        <v>8649</v>
+      </c>
+      <c r="D12" s="157">
+        <v>27.962716378162451</v>
+      </c>
+      <c r="E12" s="144">
+        <v>51</v>
+      </c>
+      <c r="F12" s="144">
+        <v>17</v>
+      </c>
+      <c r="G12" s="144">
+        <v>34</v>
+      </c>
+      <c r="H12" s="144">
+        <v>5183</v>
+      </c>
+      <c r="I12" s="144">
+        <v>1965</v>
+      </c>
+      <c r="J12" s="144">
+        <v>914</v>
+      </c>
+      <c r="K12" s="144">
+        <v>372</v>
+      </c>
+      <c r="L12" s="144">
+        <v>145</v>
+      </c>
+      <c r="M12" s="142">
+        <v>19</v>
+      </c>
+      <c r="N12" s="158">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="138">
+        <v>9844</v>
+      </c>
+      <c r="D13" s="154">
+        <v>17.568374537202921</v>
+      </c>
+      <c r="E13" s="139">
+        <v>46</v>
+      </c>
+      <c r="F13" s="139">
+        <v>13</v>
+      </c>
+      <c r="G13" s="139">
+        <v>33</v>
+      </c>
+      <c r="H13" s="139">
+        <v>5799</v>
+      </c>
+      <c r="I13" s="139">
+        <v>2196</v>
+      </c>
+      <c r="J13" s="139">
+        <v>1121</v>
+      </c>
+      <c r="K13" s="139">
+        <v>477</v>
+      </c>
+      <c r="L13" s="139">
+        <v>171</v>
+      </c>
+      <c r="M13" s="138">
+        <v>34</v>
+      </c>
+      <c r="N13" s="156">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="138">
+        <v>19081</v>
+      </c>
+      <c r="D14" s="154">
+        <v>18.855113990282788</v>
+      </c>
+      <c r="E14" s="139">
+        <v>199</v>
+      </c>
+      <c r="F14" s="139">
+        <v>68</v>
+      </c>
+      <c r="G14" s="139">
+        <v>131</v>
+      </c>
+      <c r="H14" s="139">
+        <v>10892</v>
+      </c>
+      <c r="I14" s="139">
+        <v>4560</v>
+      </c>
+      <c r="J14" s="139">
+        <v>2228</v>
+      </c>
+      <c r="K14" s="139">
+        <v>831</v>
+      </c>
+      <c r="L14" s="139">
+        <v>310</v>
+      </c>
+      <c r="M14" s="138">
+        <v>61</v>
+      </c>
+      <c r="N14" s="156">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="138">
+        <v>34346</v>
+      </c>
+      <c r="D15" s="154">
+        <v>15.990679139508959</v>
+      </c>
+      <c r="E15" s="139">
+        <v>393</v>
+      </c>
+      <c r="F15" s="139">
+        <v>163</v>
+      </c>
+      <c r="G15" s="139">
+        <v>230</v>
+      </c>
+      <c r="H15" s="139">
+        <v>19384</v>
+      </c>
+      <c r="I15" s="139">
+        <v>8690</v>
+      </c>
+      <c r="J15" s="139">
+        <v>3901</v>
+      </c>
+      <c r="K15" s="139">
+        <v>1431</v>
+      </c>
+      <c r="L15" s="139">
+        <v>453</v>
+      </c>
+      <c r="M15" s="138">
+        <v>94</v>
+      </c>
+      <c r="N15" s="156">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="138">
+        <v>21745</v>
+      </c>
+      <c r="D16" s="154">
+        <v>15.855932654909701</v>
+      </c>
+      <c r="E16" s="139">
+        <v>126</v>
+      </c>
+      <c r="F16" s="139">
+        <v>50</v>
+      </c>
+      <c r="G16" s="139">
+        <v>76</v>
+      </c>
+      <c r="H16" s="139">
+        <v>12536</v>
+      </c>
+      <c r="I16" s="139">
+        <v>5298</v>
+      </c>
+      <c r="J16" s="139">
+        <v>2464</v>
+      </c>
+      <c r="K16" s="139">
+        <v>915</v>
+      </c>
+      <c r="L16" s="139">
+        <v>340</v>
+      </c>
+      <c r="M16" s="138">
+        <v>66</v>
+      </c>
+      <c r="N16" s="156">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="138">
+        <v>22913</v>
+      </c>
+      <c r="D17" s="157">
+        <v>11.071792137282459</v>
+      </c>
+      <c r="E17" s="139">
+        <v>77</v>
+      </c>
+      <c r="F17" s="139">
+        <v>29</v>
+      </c>
+      <c r="G17" s="139">
+        <v>48</v>
+      </c>
+      <c r="H17" s="139">
+        <v>12489</v>
+      </c>
+      <c r="I17" s="139">
+        <v>5855</v>
+      </c>
+      <c r="J17" s="139">
+        <v>2931</v>
+      </c>
+      <c r="K17" s="139">
+        <v>1159</v>
+      </c>
+      <c r="L17" s="139">
+        <v>341</v>
+      </c>
+      <c r="M17" s="138">
+        <v>61</v>
+      </c>
+      <c r="N17" s="156">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="133">
+        <v>103016</v>
+      </c>
+      <c r="D18" s="154">
+        <v>9.2219936809516678</v>
+      </c>
+      <c r="E18" s="135">
+        <v>265</v>
+      </c>
+      <c r="F18" s="135">
+        <v>98</v>
+      </c>
+      <c r="G18" s="135">
+        <v>167</v>
+      </c>
+      <c r="H18" s="135">
+        <v>55526</v>
+      </c>
+      <c r="I18" s="135">
+        <v>27427</v>
+      </c>
+      <c r="J18" s="135">
+        <v>13245</v>
+      </c>
+      <c r="K18" s="135">
+        <v>5031</v>
+      </c>
+      <c r="L18" s="135">
+        <v>1343</v>
+      </c>
+      <c r="M18" s="133">
+        <v>179</v>
+      </c>
+      <c r="N18" s="155">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="138">
+        <v>97749</v>
+      </c>
+      <c r="D19" s="154">
+        <v>10.4458555545512</v>
+      </c>
+      <c r="E19" s="139">
+        <v>95</v>
+      </c>
+      <c r="F19" s="139">
         <v>16</v>
       </c>
-      <c r="E6" s="23" t="s">
+      <c r="G19" s="139">
+        <v>79</v>
+      </c>
+      <c r="H19" s="139">
+        <v>52548</v>
+      </c>
+      <c r="I19" s="139">
+        <v>26262</v>
+      </c>
+      <c r="J19" s="139">
+        <v>12785</v>
+      </c>
+      <c r="K19" s="139">
+        <v>4750</v>
+      </c>
+      <c r="L19" s="139">
+        <v>1146</v>
+      </c>
+      <c r="M19" s="138">
+        <v>163</v>
+      </c>
+      <c r="N19" s="156">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="C20" s="138">
+        <v>268681</v>
+      </c>
+      <c r="D20" s="154">
+        <v>6.4184318509482141</v>
+      </c>
+      <c r="E20" s="139">
+        <v>143</v>
+      </c>
+      <c r="F20" s="139">
+        <v>45</v>
+      </c>
+      <c r="G20" s="139">
+        <v>98</v>
+      </c>
+      <c r="H20" s="139">
+        <v>128768</v>
+      </c>
+      <c r="I20" s="139">
+        <v>73512</v>
+      </c>
+      <c r="J20" s="139">
+        <v>40932</v>
+      </c>
+      <c r="K20" s="139">
+        <v>19232</v>
+      </c>
+      <c r="L20" s="139">
+        <v>5330</v>
+      </c>
+      <c r="M20" s="138">
+        <v>764</v>
+      </c>
+      <c r="N20" s="156">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="138">
+        <v>166167</v>
+      </c>
+      <c r="D21" s="154">
+        <v>7.0912067232089981</v>
+      </c>
+      <c r="E21" s="139">
+        <v>142</v>
+      </c>
+      <c r="F21" s="139">
+        <v>53</v>
+      </c>
+      <c r="G21" s="139">
+        <v>89</v>
+      </c>
+      <c r="H21" s="139">
+        <v>82450</v>
+      </c>
+      <c r="I21" s="139">
+        <v>45652</v>
+      </c>
+      <c r="J21" s="139">
+        <v>24870</v>
+      </c>
+      <c r="K21" s="139">
+        <v>10177</v>
+      </c>
+      <c r="L21" s="139">
+        <v>2541</v>
+      </c>
+      <c r="M21" s="138">
+        <v>335</v>
+      </c>
+      <c r="N21" s="156">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="142">
+        <v>21657</v>
+      </c>
+      <c r="D22" s="157">
+        <v>18.473741794310719</v>
+      </c>
+      <c r="E22" s="144">
+        <v>70</v>
+      </c>
+      <c r="F22" s="144">
+        <v>24</v>
+      </c>
+      <c r="G22" s="144">
+        <v>46</v>
+      </c>
+      <c r="H22" s="144">
+        <v>12505</v>
+      </c>
+      <c r="I22" s="144">
+        <v>5053</v>
+      </c>
+      <c r="J22" s="144">
+        <v>2529</v>
+      </c>
+      <c r="K22" s="144">
+        <v>1087</v>
+      </c>
+      <c r="L22" s="144">
+        <v>354</v>
+      </c>
+      <c r="M22" s="142">
+        <v>59</v>
+      </c>
+      <c r="N22" s="158">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="138">
+        <v>12609</v>
+      </c>
+      <c r="D23" s="154">
+        <v>14.88838268792712</v>
+      </c>
+      <c r="E23" s="139">
+        <v>152</v>
+      </c>
+      <c r="F23" s="139">
+        <v>60</v>
+      </c>
+      <c r="G23" s="139">
+        <v>92</v>
+      </c>
+      <c r="H23" s="139">
+        <v>7130</v>
+      </c>
+      <c r="I23" s="139">
+        <v>3104</v>
+      </c>
+      <c r="J23" s="139">
+        <v>1445</v>
+      </c>
+      <c r="K23" s="139">
+        <v>555</v>
+      </c>
+      <c r="L23" s="139">
+        <v>192</v>
+      </c>
+      <c r="M23" s="138">
+        <v>31</v>
+      </c>
+      <c r="N23" s="156">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="192"/>
-[...10 lines deleted...]
-      <c r="B7" s="25" t="s">
+      <c r="C24" s="138">
+        <v>13313</v>
+      </c>
+      <c r="D24" s="154">
+        <v>11.284794783917089</v>
+      </c>
+      <c r="E24" s="139">
+        <v>44</v>
+      </c>
+      <c r="F24" s="139">
+        <v>12</v>
+      </c>
+      <c r="G24" s="139">
+        <v>32</v>
+      </c>
+      <c r="H24" s="139">
+        <v>7676</v>
+      </c>
+      <c r="I24" s="139">
+        <v>3258</v>
+      </c>
+      <c r="J24" s="139">
+        <v>1462</v>
+      </c>
+      <c r="K24" s="139">
+        <v>619</v>
+      </c>
+      <c r="L24" s="139">
+        <v>203</v>
+      </c>
+      <c r="M24" s="138">
+        <v>51</v>
+      </c>
+      <c r="N24" s="156">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="26">
-[...37 lines deleted...]
-      <c r="B8" s="31" t="s">
+      <c r="C25" s="138">
+        <v>9342</v>
+      </c>
+      <c r="D25" s="154">
+        <v>10.139118132515909</v>
+      </c>
+      <c r="E25" s="139">
+        <v>15</v>
+      </c>
+      <c r="F25" s="139">
+        <v>4</v>
+      </c>
+      <c r="G25" s="139">
+        <v>11</v>
+      </c>
+      <c r="H25" s="139">
+        <v>5275</v>
+      </c>
+      <c r="I25" s="139">
+        <v>2290</v>
+      </c>
+      <c r="J25" s="139">
+        <v>1091</v>
+      </c>
+      <c r="K25" s="139">
+        <v>464</v>
+      </c>
+      <c r="L25" s="139">
+        <v>178</v>
+      </c>
+      <c r="M25" s="138">
+        <v>29</v>
+      </c>
+      <c r="N25" s="156">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="32">
-[...29 lines deleted...]
-      <c r="M8" s="32">
+      <c r="C26" s="138">
+        <v>11812</v>
+      </c>
+      <c r="D26" s="154">
+        <v>12.05767953704582</v>
+      </c>
+      <c r="E26" s="139">
+        <v>14</v>
+      </c>
+      <c r="F26" s="139">
+        <v>5</v>
+      </c>
+      <c r="G26" s="139">
+        <v>9</v>
+      </c>
+      <c r="H26" s="139">
+        <v>6406</v>
+      </c>
+      <c r="I26" s="139">
+        <v>3202</v>
+      </c>
+      <c r="J26" s="139">
+        <v>1474</v>
+      </c>
+      <c r="K26" s="139">
+        <v>513</v>
+      </c>
+      <c r="L26" s="139">
+        <v>164</v>
+      </c>
+      <c r="M26" s="138">
+        <v>39</v>
+      </c>
+      <c r="N26" s="156">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="138">
+        <v>28269</v>
+      </c>
+      <c r="D27" s="157">
+        <v>11.1333883712702</v>
+      </c>
+      <c r="E27" s="139">
+        <v>48</v>
+      </c>
+      <c r="F27" s="139">
+        <v>16</v>
+      </c>
+      <c r="G27" s="139">
+        <v>32</v>
+      </c>
+      <c r="H27" s="139">
+        <v>14655</v>
+      </c>
+      <c r="I27" s="139">
+        <v>7687</v>
+      </c>
+      <c r="J27" s="139">
+        <v>3801</v>
+      </c>
+      <c r="K27" s="139">
+        <v>1500</v>
+      </c>
+      <c r="L27" s="139">
+        <v>495</v>
+      </c>
+      <c r="M27" s="138">
+        <v>83</v>
+      </c>
+      <c r="N27" s="156">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="133">
+        <v>24084</v>
+      </c>
+      <c r="D28" s="154">
+        <v>7.2210844982637301</v>
+      </c>
+      <c r="E28" s="135">
+        <v>56</v>
+      </c>
+      <c r="F28" s="135">
+        <v>16</v>
+      </c>
+      <c r="G28" s="135">
+        <v>40</v>
+      </c>
+      <c r="H28" s="135">
+        <v>13164</v>
+      </c>
+      <c r="I28" s="135">
+        <v>6205</v>
+      </c>
+      <c r="J28" s="135">
+        <v>3035</v>
+      </c>
+      <c r="K28" s="135">
+        <v>1186</v>
+      </c>
+      <c r="L28" s="135">
+        <v>384</v>
+      </c>
+      <c r="M28" s="133">
+        <v>54</v>
+      </c>
+      <c r="N28" s="155">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="138">
+        <v>50633</v>
+      </c>
+      <c r="D29" s="154">
+        <v>9.0077289069732345</v>
+      </c>
+      <c r="E29" s="139">
+        <v>122</v>
+      </c>
+      <c r="F29" s="139">
+        <v>45</v>
+      </c>
+      <c r="G29" s="139">
+        <v>77</v>
+      </c>
+      <c r="H29" s="139">
+        <v>27147</v>
+      </c>
+      <c r="I29" s="139">
+        <v>13195</v>
+      </c>
+      <c r="J29" s="139">
+        <v>6393</v>
+      </c>
+      <c r="K29" s="139">
+        <v>2713</v>
+      </c>
+      <c r="L29" s="139">
+        <v>880</v>
+      </c>
+      <c r="M29" s="138">
+        <v>183</v>
+      </c>
+      <c r="N29" s="156">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="138">
+        <v>107678</v>
+      </c>
+      <c r="D30" s="154">
+        <v>6.8721837346408021</v>
+      </c>
+      <c r="E30" s="139">
+        <v>1640</v>
+      </c>
+      <c r="F30" s="139">
+        <v>756</v>
+      </c>
+      <c r="G30" s="139">
+        <v>884</v>
+      </c>
+      <c r="H30" s="139">
+        <v>54251</v>
+      </c>
+      <c r="I30" s="139">
+        <v>28764</v>
+      </c>
+      <c r="J30" s="139">
+        <v>15044</v>
+      </c>
+      <c r="K30" s="139">
+        <v>6061</v>
+      </c>
+      <c r="L30" s="139">
+        <v>1654</v>
+      </c>
+      <c r="M30" s="138">
+        <v>264</v>
+      </c>
+      <c r="N30" s="156">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="138">
+        <v>19995</v>
+      </c>
+      <c r="D31" s="154">
+        <v>9.0596705574342842</v>
+      </c>
+      <c r="E31" s="139">
+        <v>36</v>
+      </c>
+      <c r="F31" s="139">
+        <v>7</v>
+      </c>
+      <c r="G31" s="139">
+        <v>29</v>
+      </c>
+      <c r="H31" s="139">
+        <v>10839</v>
+      </c>
+      <c r="I31" s="139">
+        <v>5348</v>
+      </c>
+      <c r="J31" s="139">
+        <v>2519</v>
+      </c>
+      <c r="K31" s="139">
+        <v>951</v>
+      </c>
+      <c r="L31" s="139">
+        <v>261</v>
+      </c>
+      <c r="M31" s="138">
+        <v>41</v>
+      </c>
+      <c r="N31" s="156">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="142">
+        <v>15798</v>
+      </c>
+      <c r="D32" s="157">
+        <v>11.80467091295117</v>
+      </c>
+      <c r="E32" s="144">
+        <v>25</v>
+      </c>
+      <c r="F32" s="144">
+        <v>10</v>
+      </c>
+      <c r="G32" s="144">
+        <v>15</v>
+      </c>
+      <c r="H32" s="144">
+        <v>8764</v>
+      </c>
+      <c r="I32" s="144">
+        <v>4118</v>
+      </c>
+      <c r="J32" s="144">
+        <v>1933</v>
+      </c>
+      <c r="K32" s="144">
+        <v>726</v>
+      </c>
+      <c r="L32" s="144">
+        <v>202</v>
+      </c>
+      <c r="M32" s="142">
+        <v>30</v>
+      </c>
+      <c r="N32" s="158">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C33" s="138">
+        <v>32764</v>
+      </c>
+      <c r="D33" s="154">
+        <v>7.8969900546663974</v>
+      </c>
+      <c r="E33" s="139">
+        <v>27</v>
+      </c>
+      <c r="F33" s="139">
+        <v>13</v>
+      </c>
+      <c r="G33" s="139">
+        <v>14</v>
+      </c>
+      <c r="H33" s="139">
+        <v>17058</v>
+      </c>
+      <c r="I33" s="139">
+        <v>8607</v>
+      </c>
+      <c r="J33" s="139">
+        <v>4502</v>
+      </c>
+      <c r="K33" s="139">
+        <v>1991</v>
+      </c>
+      <c r="L33" s="139">
+        <v>516</v>
+      </c>
+      <c r="M33" s="138">
+        <v>63</v>
+      </c>
+      <c r="N33" s="156">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" s="138">
+        <v>106429</v>
+      </c>
+      <c r="D34" s="154">
+        <v>6.0842262646399137</v>
+      </c>
+      <c r="E34" s="139">
+        <v>139</v>
+      </c>
+      <c r="F34" s="139">
+        <v>46</v>
+      </c>
+      <c r="G34" s="139">
+        <v>93</v>
+      </c>
+      <c r="H34" s="139">
+        <v>53614</v>
+      </c>
+      <c r="I34" s="139">
+        <v>28694</v>
+      </c>
+      <c r="J34" s="139">
+        <v>15754</v>
+      </c>
+      <c r="K34" s="139">
+        <v>6288</v>
+      </c>
+      <c r="L34" s="139">
+        <v>1709</v>
+      </c>
+      <c r="M34" s="138">
+        <v>231</v>
+      </c>
+      <c r="N34" s="156">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="35" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="138">
+        <v>67897</v>
+      </c>
+      <c r="D35" s="154">
+        <v>7.3928791737184252</v>
+      </c>
+      <c r="E35" s="139">
+        <v>99</v>
+      </c>
+      <c r="F35" s="139">
+        <v>34</v>
+      </c>
+      <c r="G35" s="139">
+        <v>65</v>
+      </c>
+      <c r="H35" s="139">
+        <v>35044</v>
+      </c>
+      <c r="I35" s="139">
+        <v>17973</v>
+      </c>
+      <c r="J35" s="139">
+        <v>9495</v>
+      </c>
+      <c r="K35" s="139">
+        <v>4034</v>
+      </c>
+      <c r="L35" s="139">
+        <v>1097</v>
+      </c>
+      <c r="M35" s="138">
+        <v>155</v>
+      </c>
+      <c r="N35" s="156">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="36" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="138">
+        <v>21425</v>
+      </c>
+      <c r="D36" s="154">
+        <v>7.7012014276378604</v>
+      </c>
+      <c r="E36" s="139">
+        <v>46</v>
+      </c>
+      <c r="F36" s="139">
+        <v>13</v>
+      </c>
+      <c r="G36" s="139">
+        <v>33</v>
+      </c>
+      <c r="H36" s="139">
+        <v>10688</v>
+      </c>
+      <c r="I36" s="139">
+        <v>5998</v>
+      </c>
+      <c r="J36" s="139">
+        <v>3149</v>
+      </c>
+      <c r="K36" s="139">
+        <v>1162</v>
+      </c>
+      <c r="L36" s="139">
+        <v>329</v>
+      </c>
+      <c r="M36" s="138">
+        <v>53</v>
+      </c>
+      <c r="N36" s="156">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="37" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="138">
+        <v>9494</v>
+      </c>
+      <c r="D37" s="157">
+        <v>10.49813780260707</v>
+      </c>
+      <c r="E37" s="139">
+        <v>45</v>
+      </c>
+      <c r="F37" s="139">
+        <v>15</v>
+      </c>
+      <c r="G37" s="139">
+        <v>30</v>
+      </c>
+      <c r="H37" s="139">
+        <v>5352</v>
+      </c>
+      <c r="I37" s="139">
+        <v>2407</v>
+      </c>
+      <c r="J37" s="139">
+        <v>1129</v>
+      </c>
+      <c r="K37" s="139">
+        <v>406</v>
+      </c>
+      <c r="L37" s="139">
+        <v>127</v>
+      </c>
+      <c r="M37" s="138">
+        <v>28</v>
+      </c>
+      <c r="N37" s="156">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="38" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="133">
+        <v>5108</v>
+      </c>
+      <c r="D38" s="154">
+        <v>10.53884440597272</v>
+      </c>
+      <c r="E38" s="135">
+        <v>19</v>
+      </c>
+      <c r="F38" s="135">
+        <v>5</v>
+      </c>
+      <c r="G38" s="135">
+        <v>14</v>
+      </c>
+      <c r="H38" s="135">
+        <v>2781</v>
+      </c>
+      <c r="I38" s="135">
+        <v>1223</v>
+      </c>
+      <c r="J38" s="135">
+        <v>684</v>
+      </c>
+      <c r="K38" s="135">
+        <v>275</v>
+      </c>
+      <c r="L38" s="135">
+        <v>112</v>
+      </c>
+      <c r="M38" s="133">
+        <v>14</v>
+      </c>
+      <c r="N38" s="155">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="138">
+        <v>6883</v>
+      </c>
+      <c r="D39" s="154">
+        <v>14.24066390041494</v>
+      </c>
+      <c r="E39" s="139">
+        <v>13</v>
+      </c>
+      <c r="F39" s="139">
+        <v>2</v>
+      </c>
+      <c r="G39" s="139">
+        <v>11</v>
+      </c>
+      <c r="H39" s="139">
+        <v>3951</v>
+      </c>
+      <c r="I39" s="139">
+        <v>1571</v>
+      </c>
+      <c r="J39" s="139">
+        <v>835</v>
+      </c>
+      <c r="K39" s="139">
+        <v>347</v>
+      </c>
+      <c r="L39" s="139">
+        <v>140</v>
+      </c>
+      <c r="M39" s="138">
+        <v>26</v>
+      </c>
+      <c r="N39" s="156">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="138">
+        <v>21798</v>
+      </c>
+      <c r="D40" s="154">
+        <v>9.5817414035793256</v>
+      </c>
+      <c r="E40" s="139">
+        <v>28</v>
+      </c>
+      <c r="F40" s="139">
+        <v>7</v>
+      </c>
+      <c r="G40" s="139">
+        <v>21</v>
+      </c>
+      <c r="H40" s="139">
+        <v>11898</v>
+      </c>
+      <c r="I40" s="139">
+        <v>5718</v>
+      </c>
+      <c r="J40" s="139">
+        <v>2619</v>
+      </c>
+      <c r="K40" s="139">
+        <v>1103</v>
+      </c>
+      <c r="L40" s="139">
+        <v>363</v>
+      </c>
+      <c r="M40" s="138">
+        <v>69</v>
+      </c>
+      <c r="N40" s="156">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="41" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="138">
+        <v>36303</v>
+      </c>
+      <c r="D41" s="154">
+        <v>7.0127343473646908</v>
+      </c>
+      <c r="E41" s="139">
+        <v>149</v>
+      </c>
+      <c r="F41" s="139">
+        <v>53</v>
+      </c>
+      <c r="G41" s="139">
+        <v>96</v>
+      </c>
+      <c r="H41" s="139">
+        <v>19086</v>
+      </c>
+      <c r="I41" s="139">
+        <v>9523</v>
+      </c>
+      <c r="J41" s="139">
+        <v>4682</v>
+      </c>
+      <c r="K41" s="139">
+        <v>2055</v>
+      </c>
+      <c r="L41" s="139">
+        <v>676</v>
+      </c>
+      <c r="M41" s="138">
+        <v>132</v>
+      </c>
+      <c r="N41" s="156">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="42" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="142">
+        <v>14700</v>
+      </c>
+      <c r="D42" s="157">
+        <v>11.11111111111112</v>
+      </c>
+      <c r="E42" s="144">
+        <v>14</v>
+      </c>
+      <c r="F42" s="144">
+        <v>5</v>
+      </c>
+      <c r="G42" s="144">
+        <v>9</v>
+      </c>
+      <c r="H42" s="144">
+        <v>8225</v>
+      </c>
+      <c r="I42" s="144">
+        <v>3690</v>
+      </c>
+      <c r="J42" s="144">
+        <v>1744</v>
+      </c>
+      <c r="K42" s="144">
+        <v>772</v>
+      </c>
+      <c r="L42" s="144">
+        <v>227</v>
+      </c>
+      <c r="M42" s="142">
+        <v>28</v>
+      </c>
+      <c r="N42" s="158">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="43" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="138">
+        <v>7412</v>
+      </c>
+      <c r="D43" s="154">
+        <v>10.31403482661111</v>
+      </c>
+      <c r="E43" s="139">
+        <v>39</v>
+      </c>
+      <c r="F43" s="139">
+        <v>16</v>
+      </c>
+      <c r="G43" s="139">
+        <v>23</v>
+      </c>
+      <c r="H43" s="139">
+        <v>4064</v>
+      </c>
+      <c r="I43" s="139">
+        <v>1839</v>
+      </c>
+      <c r="J43" s="139">
+        <v>909</v>
+      </c>
+      <c r="K43" s="139">
+        <v>403</v>
+      </c>
+      <c r="L43" s="139">
+        <v>133</v>
+      </c>
+      <c r="M43" s="138">
+        <v>25</v>
+      </c>
+      <c r="N43" s="156">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="138">
+        <v>11525</v>
+      </c>
+      <c r="D44" s="154">
+        <v>6.5846666050124902</v>
+      </c>
+      <c r="E44" s="139">
+        <v>10</v>
+      </c>
+      <c r="F44" s="139">
+        <v>1</v>
+      </c>
+      <c r="G44" s="139">
+        <v>9</v>
+      </c>
+      <c r="H44" s="139">
+        <v>6264</v>
+      </c>
+      <c r="I44" s="139">
+        <v>2856</v>
+      </c>
+      <c r="J44" s="139">
+        <v>1538</v>
+      </c>
+      <c r="K44" s="139">
+        <v>623</v>
+      </c>
+      <c r="L44" s="139">
+        <v>196</v>
+      </c>
+      <c r="M44" s="138">
+        <v>38</v>
+      </c>
+      <c r="N44" s="156">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="45" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C45" s="138">
+        <v>13129</v>
+      </c>
+      <c r="D45" s="154">
+        <v>7.6323987538940763</v>
+      </c>
+      <c r="E45" s="139">
+        <v>54</v>
+      </c>
+      <c r="F45" s="139">
+        <v>21</v>
+      </c>
+      <c r="G45" s="139">
+        <v>33</v>
+      </c>
+      <c r="H45" s="139">
+        <v>7075</v>
+      </c>
+      <c r="I45" s="139">
+        <v>3224</v>
+      </c>
+      <c r="J45" s="139">
+        <v>1770</v>
+      </c>
+      <c r="K45" s="139">
+        <v>758</v>
+      </c>
+      <c r="L45" s="139">
+        <v>214</v>
+      </c>
+      <c r="M45" s="138">
+        <v>34</v>
+      </c>
+      <c r="N45" s="156">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="46" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="138">
+        <v>7447</v>
+      </c>
+      <c r="D46" s="154">
+        <v>8.8742690058479567</v>
+      </c>
+      <c r="E46" s="139">
+        <v>6</v>
+      </c>
+      <c r="F46" s="139">
+        <v>2</v>
+      </c>
+      <c r="G46" s="139">
+        <v>4</v>
+      </c>
+      <c r="H46" s="139">
+        <v>4205</v>
+      </c>
+      <c r="I46" s="139">
+        <v>1796</v>
+      </c>
+      <c r="J46" s="139">
+        <v>889</v>
+      </c>
+      <c r="K46" s="139">
+        <v>419</v>
+      </c>
+      <c r="L46" s="139">
+        <v>116</v>
+      </c>
+      <c r="M46" s="138">
+        <v>16</v>
+      </c>
+      <c r="N46" s="156">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="47" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" s="142">
+        <v>51995</v>
+      </c>
+      <c r="D47" s="157">
+        <v>9.9097385164986118</v>
+      </c>
+      <c r="E47" s="144">
+        <v>523</v>
+      </c>
+      <c r="F47" s="139">
+        <v>200</v>
+      </c>
+      <c r="G47" s="139">
+        <v>323</v>
+      </c>
+      <c r="H47" s="139">
+        <v>28978</v>
+      </c>
+      <c r="I47" s="139">
+        <v>12495</v>
+      </c>
+      <c r="J47" s="139">
+        <v>6163</v>
+      </c>
+      <c r="K47" s="139">
+        <v>2837</v>
+      </c>
+      <c r="L47" s="139">
+        <v>855</v>
+      </c>
+      <c r="M47" s="138">
+        <v>144</v>
+      </c>
+      <c r="N47" s="156">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="48" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" s="138">
+        <v>7813</v>
+      </c>
+      <c r="D48" s="154">
+        <v>12.465812580970191</v>
+      </c>
+      <c r="E48" s="139">
+        <v>23</v>
+      </c>
+      <c r="F48" s="135">
+        <v>5</v>
+      </c>
+      <c r="G48" s="135">
+        <v>18</v>
+      </c>
+      <c r="H48" s="135">
+        <v>4609</v>
+      </c>
+      <c r="I48" s="135">
+        <v>1840</v>
+      </c>
+      <c r="J48" s="135">
+        <v>866</v>
+      </c>
+      <c r="K48" s="135">
+        <v>323</v>
+      </c>
+      <c r="L48" s="135">
+        <v>122</v>
+      </c>
+      <c r="M48" s="133">
+        <v>30</v>
+      </c>
+      <c r="N48" s="155">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="49" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C49" s="138">
+        <v>11516</v>
+      </c>
+      <c r="D49" s="154">
+        <v>10.22205206738132</v>
+      </c>
+      <c r="E49" s="139">
+        <v>15</v>
+      </c>
+      <c r="F49" s="139">
+        <v>4</v>
+      </c>
+      <c r="G49" s="139">
+        <v>11</v>
+      </c>
+      <c r="H49" s="139">
+        <v>6555</v>
+      </c>
+      <c r="I49" s="139">
+        <v>2686</v>
+      </c>
+      <c r="J49" s="139">
+        <v>1402</v>
+      </c>
+      <c r="K49" s="139">
+        <v>612</v>
+      </c>
+      <c r="L49" s="139">
+        <v>223</v>
+      </c>
+      <c r="M49" s="138">
+        <v>23</v>
+      </c>
+      <c r="N49" s="156">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="50" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="138">
+        <v>16412</v>
+      </c>
+      <c r="D50" s="154">
+        <v>13.97222222222223</v>
+      </c>
+      <c r="E50" s="139">
+        <v>36</v>
+      </c>
+      <c r="F50" s="139">
+        <v>12</v>
+      </c>
+      <c r="G50" s="139">
+        <v>24</v>
+      </c>
+      <c r="H50" s="139">
+        <v>9331</v>
+      </c>
+      <c r="I50" s="139">
+        <v>3847</v>
+      </c>
+      <c r="J50" s="139">
+        <v>1973</v>
+      </c>
+      <c r="K50" s="139">
+        <v>882</v>
+      </c>
+      <c r="L50" s="139">
+        <v>297</v>
+      </c>
+      <c r="M50" s="138">
+        <v>46</v>
+      </c>
+      <c r="N50" s="156">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="51" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="138">
+        <v>11139</v>
+      </c>
+      <c r="D51" s="154">
+        <v>11.89352084379709</v>
+      </c>
+      <c r="E51" s="139">
+        <v>8</v>
+      </c>
+      <c r="F51" s="139">
+        <v>4</v>
+      </c>
+      <c r="G51" s="139">
+        <v>4</v>
+      </c>
+      <c r="H51" s="139">
+        <v>6426</v>
+      </c>
+      <c r="I51" s="139">
+        <v>2612</v>
+      </c>
+      <c r="J51" s="139">
+        <v>1282</v>
+      </c>
+      <c r="K51" s="139">
+        <v>579</v>
+      </c>
+      <c r="L51" s="139">
+        <v>194</v>
+      </c>
+      <c r="M51" s="138">
+        <v>38</v>
+      </c>
+      <c r="N51" s="156">
         <v>82</v>
       </c>
-      <c r="N8" s="35">
-[...4 lines deleted...]
-      <c r="B9" s="25" t="s">
+    </row>
+    <row r="52" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" s="142">
+        <v>9488</v>
+      </c>
+      <c r="D52" s="157">
+        <v>13.792276325257861</v>
+      </c>
+      <c r="E52" s="144">
         <v>20</v>
       </c>
-      <c r="C9" s="37">
-[...32 lines deleted...]
-      <c r="N9" s="39">
+      <c r="F52" s="144">
+        <v>10</v>
+      </c>
+      <c r="G52" s="144">
+        <v>10</v>
+      </c>
+      <c r="H52" s="144">
+        <v>5454</v>
+      </c>
+      <c r="I52" s="144">
+        <v>2267</v>
+      </c>
+      <c r="J52" s="144">
+        <v>1122</v>
+      </c>
+      <c r="K52" s="144">
+        <v>481</v>
+      </c>
+      <c r="L52" s="144">
+        <v>128</v>
+      </c>
+      <c r="M52" s="142">
+        <v>16</v>
+      </c>
+      <c r="N52" s="158">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="C53" s="138">
+        <v>12642</v>
+      </c>
+      <c r="D53" s="154">
+        <v>11.85630861794373</v>
+      </c>
+      <c r="E53" s="139">
+        <v>16</v>
+      </c>
+      <c r="F53" s="139">
+        <v>5</v>
+      </c>
+      <c r="G53" s="139">
+        <v>11</v>
+      </c>
+      <c r="H53" s="139">
+        <v>7414</v>
+      </c>
+      <c r="I53" s="139">
+        <v>2963</v>
+      </c>
+      <c r="J53" s="139">
+        <v>1474</v>
+      </c>
+      <c r="K53" s="139">
+        <v>575</v>
+      </c>
+      <c r="L53" s="139">
+        <v>174</v>
+      </c>
+      <c r="M53" s="138">
+        <v>26</v>
+      </c>
+      <c r="N53" s="156">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="54" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="147">
+        <v>16725</v>
+      </c>
+      <c r="D54" s="159">
+        <v>11.004181323422049</v>
+      </c>
+      <c r="E54" s="149">
+        <v>14</v>
+      </c>
+      <c r="F54" s="149">
+        <v>2</v>
+      </c>
+      <c r="G54" s="149">
+        <v>12</v>
+      </c>
+      <c r="H54" s="149">
+        <v>7852</v>
+      </c>
+      <c r="I54" s="149">
+        <v>4285</v>
+      </c>
+      <c r="J54" s="149">
+        <v>3024</v>
+      </c>
+      <c r="K54" s="149">
+        <v>1177</v>
+      </c>
+      <c r="L54" s="149">
+        <v>319</v>
+      </c>
+      <c r="M54" s="147">
+        <v>54</v>
+      </c>
+      <c r="N54" s="160">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="55" spans="2:14" s="2" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B55" s="32" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="10" spans="2:14" s="40" customFormat="1" ht="12" customHeight="1">
-[...343 lines deleted...]
-      <c r="G18" s="34">
+    <row r="56" spans="2:14" s="189" customFormat="1" ht="12">
+      <c r="B56" s="33" t="s">
         <v>167</v>
       </c>
-      <c r="H18" s="34">
-[...1509 lines deleted...]
-        <v>124</v>
+    </row>
+    <row r="57" spans="2:14" s="189" customFormat="1" ht="12">
+      <c r="B57" s="33" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="J1:N1"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:N6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A74E6D1-951F-4E7A-BDE3-CA03532E367E}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N57"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="13.375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="126" customWidth="1"/>
+    <col min="3" max="13" width="9.875" style="126" customWidth="1"/>
+    <col min="14" max="14" width="13.125" style="126" customWidth="1"/>
     <col min="15" max="16384" width="1.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17.25" customHeight="1">
-      <c r="B1" s="183" t="s">
-[...9 lines deleted...]
-      <c r="J1" s="185">
+      <c r="B1" s="220" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1" s="221"/>
+      <c r="D1" s="221"/>
+      <c r="E1" s="221"/>
+      <c r="F1" s="221"/>
+      <c r="G1" s="221"/>
+      <c r="H1" s="221"/>
+      <c r="I1" s="221"/>
+      <c r="J1" s="222">
         <v>45931</v>
       </c>
-      <c r="K1" s="186"/>
-[...2 lines deleted...]
-      <c r="N1" s="186"/>
+      <c r="K1" s="221"/>
+      <c r="L1" s="221"/>
+      <c r="M1" s="221"/>
+      <c r="N1" s="221"/>
     </row>
     <row r="2" spans="2:14" ht="18.75" customHeight="1">
       <c r="B2" s="2" t="s">
-        <v>1</v>
+        <v>143</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="K2" s="4"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5" t="s">
-        <v>2</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="2:14" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="B3" s="6"/>
-      <c r="C3" s="203" t="s">
-        <v>3</v>
+      <c r="C3" s="238" t="s">
+        <v>70</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="10"/>
-      <c r="N3" s="11"/>
+      <c r="N3" s="127"/>
     </row>
     <row r="4" spans="2:14" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="B4" s="13"/>
-      <c r="C4" s="204"/>
+      <c r="C4" s="202"/>
       <c r="D4" s="14"/>
       <c r="E4" s="15" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="16"/>
-      <c r="H4" s="190" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="H4" s="224" t="s">
+        <v>121</v>
+      </c>
+      <c r="I4" s="224" t="s">
+        <v>122</v>
+      </c>
+      <c r="J4" s="224" t="s">
+        <v>123</v>
+      </c>
+      <c r="K4" s="224" t="s">
+        <v>124</v>
+      </c>
+      <c r="L4" s="224" t="s">
+        <v>125</v>
+      </c>
+      <c r="M4" s="239" t="s">
+        <v>126</v>
+      </c>
+      <c r="N4" s="240" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="2:14" s="20" customFormat="1" ht="12" customHeight="1">
       <c r="B5" s="17"/>
-      <c r="C5" s="204"/>
+      <c r="C5" s="202"/>
       <c r="D5" s="18" t="s">
-        <v>12</v>
+        <v>131</v>
       </c>
       <c r="E5" s="19" t="s">
-        <v>13</v>
-[...13 lines deleted...]
-      <c r="N5" s="210"/>
+        <v>1</v>
+      </c>
+      <c r="F5" s="237" t="s">
+        <v>132</v>
+      </c>
+      <c r="G5" s="237" t="s">
+        <v>133</v>
+      </c>
+      <c r="H5" s="212"/>
+      <c r="I5" s="212"/>
+      <c r="J5" s="212"/>
+      <c r="K5" s="212"/>
+      <c r="L5" s="212"/>
+      <c r="M5" s="202"/>
+      <c r="N5" s="241"/>
     </row>
     <row r="6" spans="2:14" s="24" customFormat="1" ht="12" customHeight="1">
       <c r="B6" s="21"/>
-      <c r="C6" s="205"/>
+      <c r="C6" s="203"/>
       <c r="D6" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="F6" s="213"/>
+      <c r="G6" s="213"/>
+      <c r="H6" s="213"/>
+      <c r="I6" s="213"/>
+      <c r="J6" s="213"/>
+      <c r="K6" s="213"/>
+      <c r="L6" s="213"/>
+      <c r="M6" s="203"/>
+      <c r="N6" s="242"/>
+    </row>
+    <row r="7" spans="2:14" s="26" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C7" s="128">
+        <v>4523616</v>
+      </c>
+      <c r="D7" s="152">
+        <v>10.10458389396349</v>
+      </c>
+      <c r="E7" s="130">
+        <v>16412</v>
+      </c>
+      <c r="F7" s="130">
+        <v>5879</v>
+      </c>
+      <c r="G7" s="130">
+        <v>10533</v>
+      </c>
+      <c r="H7" s="130">
+        <v>1971337</v>
+      </c>
+      <c r="I7" s="130">
+        <v>1292114</v>
+      </c>
+      <c r="J7" s="130">
+        <v>794863</v>
+      </c>
+      <c r="K7" s="130">
+        <v>350952</v>
+      </c>
+      <c r="L7" s="130">
+        <v>87865</v>
+      </c>
+      <c r="M7" s="128">
+        <v>10073</v>
+      </c>
+      <c r="N7" s="153">
+        <v>11795</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="133">
+        <v>180798</v>
+      </c>
+      <c r="D8" s="154">
+        <v>11.03141216568919</v>
+      </c>
+      <c r="E8" s="135">
+        <v>1429</v>
+      </c>
+      <c r="F8" s="135">
+        <v>561</v>
+      </c>
+      <c r="G8" s="135">
+        <v>868</v>
+      </c>
+      <c r="H8" s="135">
+        <v>78031</v>
+      </c>
+      <c r="I8" s="135">
+        <v>48636</v>
+      </c>
+      <c r="J8" s="135">
+        <v>32689</v>
+      </c>
+      <c r="K8" s="135">
+        <v>15701</v>
+      </c>
+      <c r="L8" s="135">
+        <v>3883</v>
+      </c>
+      <c r="M8" s="133">
+        <v>429</v>
+      </c>
+      <c r="N8" s="155">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="138">
+        <v>33965</v>
+      </c>
+      <c r="D9" s="154">
+        <v>14.50291609075278</v>
+      </c>
+      <c r="E9" s="139">
+        <v>310</v>
+      </c>
+      <c r="F9" s="139">
+        <v>115</v>
+      </c>
+      <c r="G9" s="139">
+        <v>195</v>
+      </c>
+      <c r="H9" s="139">
+        <v>15960</v>
+      </c>
+      <c r="I9" s="139">
+        <v>8878</v>
+      </c>
+      <c r="J9" s="139">
+        <v>5518</v>
+      </c>
+      <c r="K9" s="139">
+        <v>2586</v>
+      </c>
+      <c r="L9" s="139">
+        <v>648</v>
+      </c>
+      <c r="M9" s="138">
+        <v>65</v>
+      </c>
+      <c r="N9" s="156">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="138">
+        <v>37185</v>
+      </c>
+      <c r="D10" s="154">
+        <v>13.656508848610811</v>
+      </c>
+      <c r="E10" s="139">
+        <v>158</v>
+      </c>
+      <c r="F10" s="139">
+        <v>42</v>
+      </c>
+      <c r="G10" s="139">
+        <v>116</v>
+      </c>
+      <c r="H10" s="139">
+        <v>16517</v>
+      </c>
+      <c r="I10" s="139">
+        <v>9983</v>
+      </c>
+      <c r="J10" s="139">
+        <v>6375</v>
+      </c>
+      <c r="K10" s="139">
+        <v>3138</v>
+      </c>
+      <c r="L10" s="139">
+        <v>918</v>
+      </c>
+      <c r="M10" s="138">
+        <v>96</v>
+      </c>
+      <c r="N10" s="156">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="138">
+        <v>74383</v>
+      </c>
+      <c r="D11" s="154">
+        <v>12.41876492458363</v>
+      </c>
+      <c r="E11" s="139">
+        <v>195</v>
+      </c>
+      <c r="F11" s="139">
+        <v>68</v>
+      </c>
+      <c r="G11" s="139">
+        <v>127</v>
+      </c>
+      <c r="H11" s="139">
+        <v>32758</v>
+      </c>
+      <c r="I11" s="139">
+        <v>20569</v>
+      </c>
+      <c r="J11" s="139">
+        <v>12914</v>
+      </c>
+      <c r="K11" s="139">
+        <v>6050</v>
+      </c>
+      <c r="L11" s="139">
+        <v>1699</v>
+      </c>
+      <c r="M11" s="138">
+        <v>198</v>
+      </c>
+      <c r="N11" s="156">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="142">
+        <v>29871</v>
+      </c>
+      <c r="D12" s="157">
+        <v>18.141907925961089</v>
+      </c>
+      <c r="E12" s="144">
+        <v>153</v>
+      </c>
+      <c r="F12" s="144">
+        <v>55</v>
+      </c>
+      <c r="G12" s="144">
+        <v>98</v>
+      </c>
+      <c r="H12" s="144">
+        <v>13311</v>
+      </c>
+      <c r="I12" s="144">
+        <v>7609</v>
+      </c>
+      <c r="J12" s="144">
+        <v>5247</v>
+      </c>
+      <c r="K12" s="144">
+        <v>2711</v>
+      </c>
+      <c r="L12" s="144">
+        <v>771</v>
+      </c>
+      <c r="M12" s="142">
+        <v>69</v>
+      </c>
+      <c r="N12" s="158">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="138">
+        <v>32404</v>
+      </c>
+      <c r="D13" s="154">
+        <v>13.898066783831281</v>
+      </c>
+      <c r="E13" s="139">
+        <v>161</v>
+      </c>
+      <c r="F13" s="139">
+        <v>51</v>
+      </c>
+      <c r="G13" s="139">
+        <v>110</v>
+      </c>
+      <c r="H13" s="139">
+        <v>14256</v>
+      </c>
+      <c r="I13" s="139">
+        <v>8453</v>
+      </c>
+      <c r="J13" s="139">
+        <v>5762</v>
+      </c>
+      <c r="K13" s="139">
+        <v>2815</v>
+      </c>
+      <c r="L13" s="139">
+        <v>843</v>
+      </c>
+      <c r="M13" s="138">
+        <v>114</v>
+      </c>
+      <c r="N13" s="156">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="138">
+        <v>55881</v>
+      </c>
+      <c r="D14" s="154">
+        <v>12.267202410848819</v>
+      </c>
+      <c r="E14" s="139">
+        <v>551</v>
+      </c>
+      <c r="F14" s="139">
+        <v>201</v>
+      </c>
+      <c r="G14" s="139">
+        <v>350</v>
+      </c>
+      <c r="H14" s="139">
+        <v>24820</v>
+      </c>
+      <c r="I14" s="139">
+        <v>14906</v>
+      </c>
+      <c r="J14" s="139">
+        <v>9426</v>
+      </c>
+      <c r="K14" s="139">
+        <v>4625</v>
+      </c>
+      <c r="L14" s="139">
+        <v>1395</v>
+      </c>
+      <c r="M14" s="138">
+        <v>158</v>
+      </c>
+      <c r="N14" s="156">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="138">
+        <v>117617</v>
+      </c>
+      <c r="D15" s="154">
+        <v>11.36497055314636</v>
+      </c>
+      <c r="E15" s="139">
+        <v>1093</v>
+      </c>
+      <c r="F15" s="139">
+        <v>412</v>
+      </c>
+      <c r="G15" s="139">
+        <v>681</v>
+      </c>
+      <c r="H15" s="139">
+        <v>52319</v>
+      </c>
+      <c r="I15" s="139">
+        <v>35565</v>
+      </c>
+      <c r="J15" s="139">
+        <v>19710</v>
+      </c>
+      <c r="K15" s="139">
+        <v>7030</v>
+      </c>
+      <c r="L15" s="139">
+        <v>1704</v>
+      </c>
+      <c r="M15" s="138">
+        <v>196</v>
+      </c>
+      <c r="N15" s="156">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="138">
+        <v>65786</v>
+      </c>
+      <c r="D16" s="154">
+        <v>13.64555081451795</v>
+      </c>
+      <c r="E16" s="139">
+        <v>334</v>
+      </c>
+      <c r="F16" s="139">
+        <v>114</v>
+      </c>
+      <c r="G16" s="139">
+        <v>220</v>
+      </c>
+      <c r="H16" s="139">
+        <v>31107</v>
+      </c>
+      <c r="I16" s="139">
+        <v>18174</v>
+      </c>
+      <c r="J16" s="139">
+        <v>10520</v>
+      </c>
+      <c r="K16" s="139">
+        <v>4380</v>
+      </c>
+      <c r="L16" s="139">
+        <v>1128</v>
+      </c>
+      <c r="M16" s="138">
+        <v>143</v>
+      </c>
+      <c r="N16" s="156">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="138">
+        <v>66577</v>
+      </c>
+      <c r="D17" s="157">
+        <v>11.732621756788509</v>
+      </c>
+      <c r="E17" s="139">
+        <v>251</v>
+      </c>
+      <c r="F17" s="139">
+        <v>77</v>
+      </c>
+      <c r="G17" s="139">
+        <v>174</v>
+      </c>
+      <c r="H17" s="139">
+        <v>30425</v>
+      </c>
+      <c r="I17" s="139">
+        <v>18695</v>
+      </c>
+      <c r="J17" s="139">
+        <v>10857</v>
+      </c>
+      <c r="K17" s="139">
+        <v>4900</v>
+      </c>
+      <c r="L17" s="139">
+        <v>1322</v>
+      </c>
+      <c r="M17" s="138">
+        <v>127</v>
+      </c>
+      <c r="N17" s="156">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="133">
+        <v>293139</v>
+      </c>
+      <c r="D18" s="154">
+        <v>10.191860945922571</v>
+      </c>
+      <c r="E18" s="135">
+        <v>720</v>
+      </c>
+      <c r="F18" s="135">
+        <v>284</v>
+      </c>
+      <c r="G18" s="135">
+        <v>436</v>
+      </c>
+      <c r="H18" s="135">
+        <v>130581</v>
+      </c>
+      <c r="I18" s="135">
+        <v>88031</v>
+      </c>
+      <c r="J18" s="135">
+        <v>50907</v>
+      </c>
+      <c r="K18" s="135">
+        <v>18884</v>
+      </c>
+      <c r="L18" s="135">
+        <v>3632</v>
+      </c>
+      <c r="M18" s="133">
+        <v>384</v>
+      </c>
+      <c r="N18" s="155">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="138">
+        <v>275096</v>
+      </c>
+      <c r="D19" s="154">
+        <v>8.9912124309633015</v>
+      </c>
+      <c r="E19" s="139">
+        <v>423</v>
+      </c>
+      <c r="F19" s="139">
+        <v>128</v>
+      </c>
+      <c r="G19" s="139">
+        <v>295</v>
+      </c>
+      <c r="H19" s="139">
+        <v>120482</v>
+      </c>
+      <c r="I19" s="139">
+        <v>82947</v>
+      </c>
+      <c r="J19" s="139">
+        <v>48575</v>
+      </c>
+      <c r="K19" s="139">
+        <v>18556</v>
+      </c>
+      <c r="L19" s="139">
+        <v>3737</v>
+      </c>
+      <c r="M19" s="138">
+        <v>376</v>
+      </c>
+      <c r="N19" s="156">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="C20" s="138">
+        <v>430191</v>
+      </c>
+      <c r="D20" s="154">
+        <v>7.4550700021231764</v>
+      </c>
+      <c r="E20" s="139">
+        <v>348</v>
+      </c>
+      <c r="F20" s="139">
+        <v>80</v>
+      </c>
+      <c r="G20" s="139">
+        <v>268</v>
+      </c>
+      <c r="H20" s="139">
+        <v>182205</v>
+      </c>
+      <c r="I20" s="139">
+        <v>123253</v>
+      </c>
+      <c r="J20" s="139">
+        <v>77717</v>
+      </c>
+      <c r="K20" s="139">
+        <v>36653</v>
+      </c>
+      <c r="L20" s="139">
+        <v>8985</v>
+      </c>
+      <c r="M20" s="138">
+        <v>1030</v>
+      </c>
+      <c r="N20" s="156">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="138">
+        <v>394013</v>
+      </c>
+      <c r="D21" s="154">
+        <v>7.6726531415329369</v>
+      </c>
+      <c r="E21" s="139">
+        <v>423</v>
+      </c>
+      <c r="F21" s="139">
+        <v>134</v>
+      </c>
+      <c r="G21" s="139">
+        <v>289</v>
+      </c>
+      <c r="H21" s="139">
+        <v>165823</v>
+      </c>
+      <c r="I21" s="139">
+        <v>118581</v>
+      </c>
+      <c r="J21" s="139">
+        <v>72190</v>
+      </c>
+      <c r="K21" s="139">
+        <v>29837</v>
+      </c>
+      <c r="L21" s="139">
+        <v>6483</v>
+      </c>
+      <c r="M21" s="138">
+        <v>676</v>
+      </c>
+      <c r="N21" s="156">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="142">
+        <v>74507</v>
+      </c>
+      <c r="D22" s="157">
+        <v>13.732045000076321</v>
+      </c>
+      <c r="E22" s="144">
+        <v>193</v>
+      </c>
+      <c r="F22" s="144">
+        <v>68</v>
+      </c>
+      <c r="G22" s="144">
+        <v>125</v>
+      </c>
+      <c r="H22" s="144">
+        <v>32474</v>
+      </c>
+      <c r="I22" s="144">
+        <v>20026</v>
+      </c>
+      <c r="J22" s="144">
+        <v>13335</v>
+      </c>
+      <c r="K22" s="144">
+        <v>6412</v>
+      </c>
+      <c r="L22" s="144">
+        <v>1865</v>
+      </c>
+      <c r="M22" s="142">
+        <v>202</v>
+      </c>
+      <c r="N22" s="158">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="23" t="s">
+      <c r="C23" s="138">
+        <v>45985</v>
+      </c>
+      <c r="D23" s="154">
+        <v>12.910354310408319</v>
+      </c>
+      <c r="E23" s="139">
+        <v>551</v>
+      </c>
+      <c r="F23" s="139">
+        <v>212</v>
+      </c>
+      <c r="G23" s="139">
+        <v>339</v>
+      </c>
+      <c r="H23" s="139">
+        <v>20749</v>
+      </c>
+      <c r="I23" s="139">
+        <v>12727</v>
+      </c>
+      <c r="J23" s="139">
+        <v>7488</v>
+      </c>
+      <c r="K23" s="139">
+        <v>3358</v>
+      </c>
+      <c r="L23" s="139">
+        <v>995</v>
+      </c>
+      <c r="M23" s="138">
+        <v>117</v>
+      </c>
+      <c r="N23" s="156">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="192"/>
-[...10 lines deleted...]
-      <c r="B7" s="25" t="s">
+      <c r="C24" s="138">
+        <v>40983</v>
+      </c>
+      <c r="D24" s="154">
+        <v>10.567636108563111</v>
+      </c>
+      <c r="E24" s="139">
+        <v>135</v>
+      </c>
+      <c r="F24" s="139">
+        <v>34</v>
+      </c>
+      <c r="G24" s="139">
+        <v>101</v>
+      </c>
+      <c r="H24" s="139">
+        <v>19110</v>
+      </c>
+      <c r="I24" s="139">
+        <v>11418</v>
+      </c>
+      <c r="J24" s="139">
+        <v>6460</v>
+      </c>
+      <c r="K24" s="139">
+        <v>2916</v>
+      </c>
+      <c r="L24" s="139">
+        <v>840</v>
+      </c>
+      <c r="M24" s="138">
+        <v>104</v>
+      </c>
+      <c r="N24" s="156">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="26">
-[...37 lines deleted...]
-      <c r="B8" s="31" t="s">
+      <c r="C25" s="138">
+        <v>28810</v>
+      </c>
+      <c r="D25" s="154">
+        <v>14.31178827917312</v>
+      </c>
+      <c r="E25" s="139">
+        <v>102</v>
+      </c>
+      <c r="F25" s="139">
+        <v>33</v>
+      </c>
+      <c r="G25" s="139">
+        <v>69</v>
+      </c>
+      <c r="H25" s="139">
+        <v>13239</v>
+      </c>
+      <c r="I25" s="139">
+        <v>7807</v>
+      </c>
+      <c r="J25" s="139">
+        <v>4711</v>
+      </c>
+      <c r="K25" s="139">
+        <v>2247</v>
+      </c>
+      <c r="L25" s="139">
+        <v>611</v>
+      </c>
+      <c r="M25" s="138">
+        <v>93</v>
+      </c>
+      <c r="N25" s="156">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="32">
-[...37 lines deleted...]
-      <c r="B9" s="25" t="s">
+      <c r="C26" s="138">
+        <v>28343</v>
+      </c>
+      <c r="D26" s="154">
+        <v>10.01009160068311</v>
+      </c>
+      <c r="E26" s="139">
+        <v>35</v>
+      </c>
+      <c r="F26" s="139">
+        <v>5</v>
+      </c>
+      <c r="G26" s="139">
+        <v>30</v>
+      </c>
+      <c r="H26" s="139">
+        <v>13045</v>
+      </c>
+      <c r="I26" s="139">
+        <v>7695</v>
+      </c>
+      <c r="J26" s="139">
+        <v>4547</v>
+      </c>
+      <c r="K26" s="139">
+        <v>2289</v>
+      </c>
+      <c r="L26" s="139">
+        <v>659</v>
+      </c>
+      <c r="M26" s="138">
+        <v>73</v>
+      </c>
+      <c r="N26" s="156">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="37">
-[...8 lines deleted...]
-      <c r="F9" s="38">
+      <c r="C27" s="138">
+        <v>83914</v>
+      </c>
+      <c r="D27" s="157">
+        <v>11.339029826982269</v>
+      </c>
+      <c r="E27" s="139">
+        <v>180</v>
+      </c>
+      <c r="F27" s="139">
+        <v>57</v>
+      </c>
+      <c r="G27" s="139">
+        <v>123</v>
+      </c>
+      <c r="H27" s="139">
+        <v>35673</v>
+      </c>
+      <c r="I27" s="139">
+        <v>23416</v>
+      </c>
+      <c r="J27" s="139">
+        <v>14912</v>
+      </c>
+      <c r="K27" s="139">
+        <v>7358</v>
+      </c>
+      <c r="L27" s="139">
+        <v>2082</v>
+      </c>
+      <c r="M27" s="138">
+        <v>293</v>
+      </c>
+      <c r="N27" s="156">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="133">
+        <v>72969</v>
+      </c>
+      <c r="D28" s="154">
+        <v>12.43990384615385</v>
+      </c>
+      <c r="E28" s="135">
+        <v>158</v>
+      </c>
+      <c r="F28" s="135">
+        <v>53</v>
+      </c>
+      <c r="G28" s="135">
+        <v>105</v>
+      </c>
+      <c r="H28" s="135">
+        <v>33524</v>
+      </c>
+      <c r="I28" s="135">
+        <v>20212</v>
+      </c>
+      <c r="J28" s="135">
+        <v>12162</v>
+      </c>
+      <c r="K28" s="135">
+        <v>5290</v>
+      </c>
+      <c r="L28" s="135">
+        <v>1431</v>
+      </c>
+      <c r="M28" s="133">
+        <v>192</v>
+      </c>
+      <c r="N28" s="155">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="138">
+        <v>153079</v>
+      </c>
+      <c r="D29" s="154">
+        <v>10.201716243844849</v>
+      </c>
+      <c r="E29" s="139">
+        <v>367</v>
+      </c>
+      <c r="F29" s="139">
+        <v>126</v>
+      </c>
+      <c r="G29" s="139">
+        <v>241</v>
+      </c>
+      <c r="H29" s="139">
+        <v>66359</v>
+      </c>
+      <c r="I29" s="139">
+        <v>44248</v>
+      </c>
+      <c r="J29" s="139">
+        <v>27392</v>
+      </c>
+      <c r="K29" s="139">
+        <v>11553</v>
+      </c>
+      <c r="L29" s="139">
+        <v>2803</v>
+      </c>
+      <c r="M29" s="138">
+        <v>357</v>
+      </c>
+      <c r="N29" s="156">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="138">
+        <v>277770</v>
+      </c>
+      <c r="D30" s="154">
+        <v>8.7954440414548252</v>
+      </c>
+      <c r="E30" s="139">
+        <v>3543</v>
+      </c>
+      <c r="F30" s="139">
+        <v>1384</v>
+      </c>
+      <c r="G30" s="139">
+        <v>2159</v>
+      </c>
+      <c r="H30" s="139">
+        <v>123320</v>
+      </c>
+      <c r="I30" s="139">
+        <v>80771</v>
+      </c>
+      <c r="J30" s="139">
+        <v>46916</v>
+      </c>
+      <c r="K30" s="139">
+        <v>18442</v>
+      </c>
+      <c r="L30" s="139">
+        <v>4295</v>
+      </c>
+      <c r="M30" s="138">
+        <v>483</v>
+      </c>
+      <c r="N30" s="156">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="138">
+        <v>69668</v>
+      </c>
+      <c r="D31" s="154">
+        <v>10.248132675022161</v>
+      </c>
+      <c r="E31" s="139">
+        <v>106</v>
+      </c>
+      <c r="F31" s="139">
+        <v>33</v>
+      </c>
+      <c r="G31" s="139">
+        <v>73</v>
+      </c>
+      <c r="H31" s="139">
+        <v>31418</v>
+      </c>
+      <c r="I31" s="139">
+        <v>20318</v>
+      </c>
+      <c r="J31" s="139">
+        <v>11512</v>
+      </c>
+      <c r="K31" s="139">
+        <v>4889</v>
+      </c>
+      <c r="L31" s="139">
+        <v>1276</v>
+      </c>
+      <c r="M31" s="138">
+        <v>149</v>
+      </c>
+      <c r="N31" s="156">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="142">
+        <v>55099</v>
+      </c>
+      <c r="D32" s="157">
+        <v>11.687916810248719</v>
+      </c>
+      <c r="E32" s="144">
+        <v>111</v>
+      </c>
+      <c r="F32" s="144">
+        <v>28</v>
+      </c>
+      <c r="G32" s="144">
+        <v>83</v>
+      </c>
+      <c r="H32" s="144">
+        <v>24990</v>
+      </c>
+      <c r="I32" s="144">
+        <v>16154</v>
+      </c>
+      <c r="J32" s="144">
+        <v>8923</v>
+      </c>
+      <c r="K32" s="144">
+        <v>3791</v>
+      </c>
+      <c r="L32" s="144">
+        <v>1015</v>
+      </c>
+      <c r="M32" s="142">
         <v>115</v>
       </c>
-      <c r="G9" s="38">
-[...25 lines deleted...]
-      <c r="B10" s="25" t="s">
+      <c r="N32" s="158">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C33" s="138">
+        <v>94566</v>
+      </c>
+      <c r="D33" s="154">
+        <v>9.989881014689983</v>
+      </c>
+      <c r="E33" s="139">
+        <v>142</v>
+      </c>
+      <c r="F33" s="139">
+        <v>38</v>
+      </c>
+      <c r="G33" s="139">
+        <v>104</v>
+      </c>
+      <c r="H33" s="139">
+        <v>41005</v>
+      </c>
+      <c r="I33" s="139">
+        <v>27105</v>
+      </c>
+      <c r="J33" s="139">
+        <v>16485</v>
+      </c>
+      <c r="K33" s="139">
+        <v>7671</v>
+      </c>
+      <c r="L33" s="139">
+        <v>1929</v>
+      </c>
+      <c r="M33" s="138">
+        <v>229</v>
+      </c>
+      <c r="N33" s="156">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" s="138">
+        <v>276966</v>
+      </c>
+      <c r="D34" s="154">
+        <v>9.2059711850105188</v>
+      </c>
+      <c r="E34" s="139">
+        <v>470</v>
+      </c>
+      <c r="F34" s="139">
+        <v>150</v>
+      </c>
+      <c r="G34" s="139">
+        <v>320</v>
+      </c>
+      <c r="H34" s="139">
+        <v>119373</v>
+      </c>
+      <c r="I34" s="139">
+        <v>81551</v>
+      </c>
+      <c r="J34" s="139">
+        <v>50044</v>
+      </c>
+      <c r="K34" s="139">
+        <v>20533</v>
+      </c>
+      <c r="L34" s="139">
+        <v>4534</v>
+      </c>
+      <c r="M34" s="138">
+        <v>461</v>
+      </c>
+      <c r="N34" s="156">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="35" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="138">
+        <v>212220</v>
+      </c>
+      <c r="D35" s="154">
+        <v>9.8839647700265552</v>
+      </c>
+      <c r="E35" s="139">
+        <v>361</v>
+      </c>
+      <c r="F35" s="139">
+        <v>110</v>
+      </c>
+      <c r="G35" s="139">
+        <v>251</v>
+      </c>
+      <c r="H35" s="139">
+        <v>90942</v>
+      </c>
+      <c r="I35" s="139">
+        <v>61203</v>
+      </c>
+      <c r="J35" s="139">
+        <v>38008</v>
+      </c>
+      <c r="K35" s="139">
+        <v>16996</v>
+      </c>
+      <c r="L35" s="139">
+        <v>4251</v>
+      </c>
+      <c r="M35" s="138">
+        <v>459</v>
+      </c>
+      <c r="N35" s="156">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="36" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="138">
+        <v>62247</v>
+      </c>
+      <c r="D36" s="154">
+        <v>10.142440060161031</v>
+      </c>
+      <c r="E36" s="139">
+        <v>136</v>
+      </c>
+      <c r="F36" s="139">
+        <v>29</v>
+      </c>
+      <c r="G36" s="139">
+        <v>107</v>
+      </c>
+      <c r="H36" s="139">
+        <v>26712</v>
+      </c>
+      <c r="I36" s="139">
+        <v>18972</v>
+      </c>
+      <c r="J36" s="139">
+        <v>10923</v>
+      </c>
+      <c r="K36" s="139">
+        <v>4357</v>
+      </c>
+      <c r="L36" s="139">
+        <v>1024</v>
+      </c>
+      <c r="M36" s="138">
+        <v>123</v>
+      </c>
+      <c r="N36" s="156">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="37" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="138">
+        <v>30927</v>
+      </c>
+      <c r="D37" s="157">
+        <v>10.777992692886309</v>
+      </c>
+      <c r="E37" s="139">
+        <v>142</v>
+      </c>
+      <c r="F37" s="139">
+        <v>42</v>
+      </c>
+      <c r="G37" s="139">
+        <v>100</v>
+      </c>
+      <c r="H37" s="139">
+        <v>13914</v>
+      </c>
+      <c r="I37" s="139">
+        <v>8448</v>
+      </c>
+      <c r="J37" s="139">
+        <v>5100</v>
+      </c>
+      <c r="K37" s="139">
+        <v>2519</v>
+      </c>
+      <c r="L37" s="139">
+        <v>729</v>
+      </c>
+      <c r="M37" s="138">
+        <v>75</v>
+      </c>
+      <c r="N37" s="156">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="133">
+        <v>19261</v>
+      </c>
+      <c r="D38" s="154">
+        <v>9.9685983442763249</v>
+      </c>
+      <c r="E38" s="135">
+        <v>45</v>
+      </c>
+      <c r="F38" s="135">
+        <v>8</v>
+      </c>
+      <c r="G38" s="135">
+        <v>37</v>
+      </c>
+      <c r="H38" s="135">
+        <v>8152</v>
+      </c>
+      <c r="I38" s="135">
+        <v>5370</v>
+      </c>
+      <c r="J38" s="135">
+        <v>3389</v>
+      </c>
+      <c r="K38" s="135">
+        <v>1666</v>
+      </c>
+      <c r="L38" s="135">
+        <v>573</v>
+      </c>
+      <c r="M38" s="133">
+        <v>66</v>
+      </c>
+      <c r="N38" s="155">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="39" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="138">
+        <v>24823</v>
+      </c>
+      <c r="D39" s="154">
+        <v>12.965322654045689</v>
+      </c>
+      <c r="E39" s="139">
+        <v>57</v>
+      </c>
+      <c r="F39" s="139">
+        <v>10</v>
+      </c>
+      <c r="G39" s="139">
+        <v>47</v>
+      </c>
+      <c r="H39" s="139">
+        <v>10691</v>
+      </c>
+      <c r="I39" s="139">
+        <v>6584</v>
+      </c>
+      <c r="J39" s="139">
+        <v>4353</v>
+      </c>
+      <c r="K39" s="139">
+        <v>2359</v>
+      </c>
+      <c r="L39" s="139">
+        <v>682</v>
+      </c>
+      <c r="M39" s="138">
+        <v>97</v>
+      </c>
+      <c r="N39" s="156">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="138">
+        <v>71444</v>
+      </c>
+      <c r="D40" s="154">
+        <v>11.98119122257053</v>
+      </c>
+      <c r="E40" s="139">
+        <v>101</v>
+      </c>
+      <c r="F40" s="139">
+        <v>31</v>
+      </c>
+      <c r="G40" s="139">
+        <v>70</v>
+      </c>
+      <c r="H40" s="139">
+        <v>29911</v>
+      </c>
+      <c r="I40" s="139">
+        <v>20395</v>
+      </c>
+      <c r="J40" s="139">
+        <v>12846</v>
+      </c>
+      <c r="K40" s="139">
+        <v>6377</v>
+      </c>
+      <c r="L40" s="139">
+        <v>1601</v>
+      </c>
+      <c r="M40" s="138">
+        <v>213</v>
+      </c>
+      <c r="N40" s="156">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="41" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="138">
+        <v>113793</v>
+      </c>
+      <c r="D41" s="154">
+        <v>9.5881044329092724</v>
+      </c>
+      <c r="E41" s="139">
+        <v>697</v>
+      </c>
+      <c r="F41" s="139">
+        <v>259</v>
+      </c>
+      <c r="G41" s="139">
+        <v>438</v>
+      </c>
+      <c r="H41" s="139">
+        <v>48158</v>
+      </c>
+      <c r="I41" s="139">
+        <v>32988</v>
+      </c>
+      <c r="J41" s="139">
+        <v>20028</v>
+      </c>
+      <c r="K41" s="139">
+        <v>9237</v>
+      </c>
+      <c r="L41" s="139">
+        <v>2377</v>
+      </c>
+      <c r="M41" s="138">
+        <v>308</v>
+      </c>
+      <c r="N41" s="156">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="42" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="142">
+        <v>57164</v>
+      </c>
+      <c r="D42" s="157">
+        <v>9.1332569683085119</v>
+      </c>
+      <c r="E42" s="144">
+        <v>48</v>
+      </c>
+      <c r="F42" s="144">
+        <v>9</v>
+      </c>
+      <c r="G42" s="144">
+        <v>39</v>
+      </c>
+      <c r="H42" s="144">
+        <v>24009</v>
+      </c>
+      <c r="I42" s="144">
+        <v>15838</v>
+      </c>
+      <c r="J42" s="144">
+        <v>10440</v>
+      </c>
+      <c r="K42" s="144">
+        <v>5196</v>
+      </c>
+      <c r="L42" s="144">
+        <v>1467</v>
+      </c>
+      <c r="M42" s="142">
+        <v>166</v>
+      </c>
+      <c r="N42" s="158">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="43" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="138">
+        <v>23516</v>
+      </c>
+      <c r="D43" s="154">
+        <v>11.03451532178101</v>
+      </c>
+      <c r="E43" s="139">
+        <v>184</v>
+      </c>
+      <c r="F43" s="139">
+        <v>71</v>
+      </c>
+      <c r="G43" s="139">
+        <v>113</v>
+      </c>
+      <c r="H43" s="139">
+        <v>10481</v>
+      </c>
+      <c r="I43" s="139">
+        <v>6317</v>
+      </c>
+      <c r="J43" s="139">
+        <v>3821</v>
+      </c>
+      <c r="K43" s="139">
+        <v>2017</v>
+      </c>
+      <c r="L43" s="139">
+        <v>614</v>
+      </c>
+      <c r="M43" s="138">
+        <v>82</v>
+      </c>
+      <c r="N43" s="156">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="138">
+        <v>36361</v>
+      </c>
+      <c r="D44" s="154">
+        <v>11.49576842879922</v>
+      </c>
+      <c r="E44" s="139">
+        <v>50</v>
+      </c>
+      <c r="F44" s="139">
+        <v>14</v>
+      </c>
+      <c r="G44" s="139">
+        <v>36</v>
+      </c>
+      <c r="H44" s="139">
+        <v>16191</v>
+      </c>
+      <c r="I44" s="139">
+        <v>9797</v>
+      </c>
+      <c r="J44" s="139">
+        <v>6158</v>
+      </c>
+      <c r="K44" s="139">
+        <v>3119</v>
+      </c>
+      <c r="L44" s="139">
+        <v>934</v>
+      </c>
+      <c r="M44" s="138">
+        <v>112</v>
+      </c>
+      <c r="N44" s="156">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C45" s="138">
+        <v>42260</v>
+      </c>
+      <c r="D45" s="154">
+        <v>9.7747876457905836</v>
+      </c>
+      <c r="E45" s="139">
+        <v>200</v>
+      </c>
+      <c r="F45" s="139">
+        <v>71</v>
+      </c>
+      <c r="G45" s="139">
+        <v>129</v>
+      </c>
+      <c r="H45" s="139">
+        <v>18143</v>
+      </c>
+      <c r="I45" s="139">
+        <v>11338</v>
+      </c>
+      <c r="J45" s="139">
+        <v>7592</v>
+      </c>
+      <c r="K45" s="139">
+        <v>3776</v>
+      </c>
+      <c r="L45" s="139">
+        <v>1091</v>
+      </c>
+      <c r="M45" s="138">
+        <v>120</v>
+      </c>
+      <c r="N45" s="156">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="46" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="138">
+        <v>23946</v>
+      </c>
+      <c r="D46" s="154">
+        <v>11.29909365558912</v>
+      </c>
+      <c r="E46" s="139">
+        <v>46</v>
+      </c>
+      <c r="F46" s="139">
+        <v>16</v>
+      </c>
+      <c r="G46" s="139">
+        <v>30</v>
+      </c>
+      <c r="H46" s="139">
+        <v>10211</v>
+      </c>
+      <c r="I46" s="139">
+        <v>6493</v>
+      </c>
+      <c r="J46" s="139">
+        <v>4087</v>
+      </c>
+      <c r="K46" s="139">
+        <v>2330</v>
+      </c>
+      <c r="L46" s="139">
+        <v>683</v>
+      </c>
+      <c r="M46" s="138">
+        <v>96</v>
+      </c>
+      <c r="N46" s="156">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="47" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" s="142">
+        <v>154541</v>
+      </c>
+      <c r="D47" s="157">
+        <v>10.268283981448461</v>
+      </c>
+      <c r="E47" s="144">
+        <v>1253</v>
+      </c>
+      <c r="F47" s="139">
+        <v>500</v>
+      </c>
+      <c r="G47" s="139">
+        <v>753</v>
+      </c>
+      <c r="H47" s="139">
+        <v>66776</v>
+      </c>
+      <c r="I47" s="139">
+        <v>41626</v>
+      </c>
+      <c r="J47" s="139">
+        <v>27474</v>
+      </c>
+      <c r="K47" s="139">
+        <v>13265</v>
+      </c>
+      <c r="L47" s="139">
+        <v>3721</v>
+      </c>
+      <c r="M47" s="138">
+        <v>426</v>
+      </c>
+      <c r="N47" s="156">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="48" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" s="138">
+        <v>24359</v>
+      </c>
+      <c r="D48" s="154">
+        <v>13.35567034296616</v>
+      </c>
+      <c r="E48" s="139">
+        <v>89</v>
+      </c>
+      <c r="F48" s="135">
+        <v>34</v>
+      </c>
+      <c r="G48" s="135">
+        <v>55</v>
+      </c>
+      <c r="H48" s="135">
+        <v>10921</v>
+      </c>
+      <c r="I48" s="135">
+        <v>6506</v>
+      </c>
+      <c r="J48" s="135">
+        <v>4102</v>
+      </c>
+      <c r="K48" s="135">
+        <v>2023</v>
+      </c>
+      <c r="L48" s="135">
+        <v>634</v>
+      </c>
+      <c r="M48" s="133">
+        <v>84</v>
+      </c>
+      <c r="N48" s="155">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C49" s="138">
+        <v>42970</v>
+      </c>
+      <c r="D49" s="154">
+        <v>10.37193054556662</v>
+      </c>
+      <c r="E49" s="139">
+        <v>48</v>
+      </c>
+      <c r="F49" s="139">
+        <v>20</v>
+      </c>
+      <c r="G49" s="139">
+        <v>28</v>
+      </c>
+      <c r="H49" s="139">
+        <v>18281</v>
+      </c>
+      <c r="I49" s="139">
+        <v>11269</v>
+      </c>
+      <c r="J49" s="139">
+        <v>8013</v>
+      </c>
+      <c r="K49" s="139">
+        <v>4080</v>
+      </c>
+      <c r="L49" s="139">
+        <v>1148</v>
+      </c>
+      <c r="M49" s="138">
+        <v>131</v>
+      </c>
+      <c r="N49" s="156">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="50" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="138">
+        <v>50931</v>
+      </c>
+      <c r="D50" s="154">
+        <v>12.13342140026421</v>
+      </c>
+      <c r="E50" s="139">
+        <v>109</v>
+      </c>
+      <c r="F50" s="139">
+        <v>39</v>
+      </c>
+      <c r="G50" s="139">
+        <v>70</v>
+      </c>
+      <c r="H50" s="139">
+        <v>21954</v>
+      </c>
+      <c r="I50" s="139">
+        <v>13213</v>
+      </c>
+      <c r="J50" s="139">
+        <v>9204</v>
+      </c>
+      <c r="K50" s="139">
+        <v>4812</v>
+      </c>
+      <c r="L50" s="139">
+        <v>1430</v>
+      </c>
+      <c r="M50" s="138">
+        <v>209</v>
+      </c>
+      <c r="N50" s="156">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="138">
+        <v>37526</v>
+      </c>
+      <c r="D51" s="154">
+        <v>12.50487183330835</v>
+      </c>
+      <c r="E51" s="139">
+        <v>33</v>
+      </c>
+      <c r="F51" s="139">
+        <v>10</v>
+      </c>
+      <c r="G51" s="139">
+        <v>23</v>
+      </c>
+      <c r="H51" s="139">
+        <v>16662</v>
+      </c>
+      <c r="I51" s="139">
+        <v>10051</v>
+      </c>
+      <c r="J51" s="139">
+        <v>6586</v>
+      </c>
+      <c r="K51" s="139">
+        <v>3188</v>
+      </c>
+      <c r="L51" s="139">
+        <v>902</v>
+      </c>
+      <c r="M51" s="138">
+        <v>104</v>
+      </c>
+      <c r="N51" s="156">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="52" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" s="142">
+        <v>31478</v>
+      </c>
+      <c r="D52" s="157">
+        <v>11.217892096244221</v>
+      </c>
+      <c r="E52" s="144">
+        <v>84</v>
+      </c>
+      <c r="F52" s="144">
+        <v>32</v>
+      </c>
+      <c r="G52" s="144">
+        <v>52</v>
+      </c>
+      <c r="H52" s="144">
+        <v>14001</v>
+      </c>
+      <c r="I52" s="144">
+        <v>8312</v>
+      </c>
+      <c r="J52" s="144">
+        <v>5484</v>
+      </c>
+      <c r="K52" s="144">
+        <v>2701</v>
+      </c>
+      <c r="L52" s="144">
+        <v>821</v>
+      </c>
+      <c r="M52" s="142">
+        <v>75</v>
+      </c>
+      <c r="N52" s="158">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="53" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="C53" s="138">
+        <v>44641</v>
+      </c>
+      <c r="D53" s="154">
+        <v>12.752576278035971</v>
+      </c>
+      <c r="E53" s="139">
+        <v>60</v>
+      </c>
+      <c r="F53" s="139">
         <v>21</v>
       </c>
-      <c r="C10" s="37">
-[...242 lines deleted...]
-      <c r="B16" s="25" t="s">
+      <c r="G53" s="139">
+        <v>39</v>
+      </c>
+      <c r="H53" s="139">
+        <v>19628</v>
+      </c>
+      <c r="I53" s="139">
+        <v>11914</v>
+      </c>
+      <c r="J53" s="139">
+        <v>8011</v>
+      </c>
+      <c r="K53" s="139">
+        <v>3798</v>
+      </c>
+      <c r="L53" s="139">
+        <v>1102</v>
+      </c>
+      <c r="M53" s="138">
+        <v>128</v>
+      </c>
+      <c r="N53" s="156">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="54" spans="2:14" s="29" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="147">
+        <v>29643</v>
+      </c>
+      <c r="D54" s="159">
+        <v>10.62884866579585</v>
+      </c>
+      <c r="E54" s="149">
         <v>27</v>
       </c>
-      <c r="C16" s="37">
-[...775 lines deleted...]
-      <c r="B35" s="25" t="s">
+      <c r="F54" s="149">
+        <v>10</v>
+      </c>
+      <c r="G54" s="149">
+        <v>17</v>
+      </c>
+      <c r="H54" s="149">
+        <v>12725</v>
+      </c>
+      <c r="I54" s="149">
+        <v>7752</v>
+      </c>
+      <c r="J54" s="149">
+        <v>5950</v>
+      </c>
+      <c r="K54" s="149">
+        <v>2521</v>
+      </c>
+      <c r="L54" s="149">
+        <v>598</v>
+      </c>
+      <c r="M54" s="147">
+        <v>70</v>
+      </c>
+      <c r="N54" s="160">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="55" spans="2:14" s="2" customFormat="1" ht="13.9" customHeight="1">
+      <c r="B55" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="C35" s="37">
-[...827 lines deleted...]
-        <v>124</v>
+    </row>
+    <row r="56" spans="2:14" s="189" customFormat="1" ht="12">
+      <c r="B56" s="33" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="57" spans="2:14" s="189" customFormat="1" ht="12">
+      <c r="B57" s="33" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="J1:N1"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="H4:H6"/>
     <mergeCell ref="I4:I6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:N6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21498AD6-64C4-4C0E-8E1E-4C9D77CCFC00}">
+  <sheetPr codeName="Sheet1">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J59"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.625" defaultRowHeight="13.5"/>
+  <cols>
+    <col min="1" max="1" width="2.375" style="82" customWidth="1"/>
+    <col min="2" max="2" width="12.125" style="82" customWidth="1"/>
+    <col min="3" max="10" width="14.125" style="82" customWidth="1"/>
+    <col min="11" max="233" width="8.25" style="82" customWidth="1"/>
+    <col min="234" max="234" width="2.375" style="82" customWidth="1"/>
+    <col min="235" max="235" width="11.625" style="82"/>
+    <col min="236" max="236" width="2.375" style="82" customWidth="1"/>
+    <col min="237" max="237" width="11.625" style="82"/>
+    <col min="238" max="245" width="13.25" style="82" customWidth="1"/>
+    <col min="246" max="489" width="8.25" style="82" customWidth="1"/>
+    <col min="490" max="490" width="2.375" style="82" customWidth="1"/>
+    <col min="491" max="491" width="11.625" style="82"/>
+    <col min="492" max="492" width="2.375" style="82" customWidth="1"/>
+    <col min="493" max="493" width="11.625" style="82"/>
+    <col min="494" max="501" width="13.25" style="82" customWidth="1"/>
+    <col min="502" max="745" width="8.25" style="82" customWidth="1"/>
+    <col min="746" max="746" width="2.375" style="82" customWidth="1"/>
+    <col min="747" max="747" width="11.625" style="82"/>
+    <col min="748" max="748" width="2.375" style="82" customWidth="1"/>
+    <col min="749" max="749" width="11.625" style="82"/>
+    <col min="750" max="757" width="13.25" style="82" customWidth="1"/>
+    <col min="758" max="1001" width="8.25" style="82" customWidth="1"/>
+    <col min="1002" max="1002" width="2.375" style="82" customWidth="1"/>
+    <col min="1003" max="1003" width="11.625" style="82"/>
+    <col min="1004" max="1004" width="2.375" style="82" customWidth="1"/>
+    <col min="1005" max="1005" width="11.625" style="82"/>
+    <col min="1006" max="1013" width="13.25" style="82" customWidth="1"/>
+    <col min="1014" max="1257" width="8.25" style="82" customWidth="1"/>
+    <col min="1258" max="1258" width="2.375" style="82" customWidth="1"/>
+    <col min="1259" max="1259" width="11.625" style="82"/>
+    <col min="1260" max="1260" width="2.375" style="82" customWidth="1"/>
+    <col min="1261" max="1261" width="11.625" style="82"/>
+    <col min="1262" max="1269" width="13.25" style="82" customWidth="1"/>
+    <col min="1270" max="1513" width="8.25" style="82" customWidth="1"/>
+    <col min="1514" max="1514" width="2.375" style="82" customWidth="1"/>
+    <col min="1515" max="1515" width="11.625" style="82"/>
+    <col min="1516" max="1516" width="2.375" style="82" customWidth="1"/>
+    <col min="1517" max="1517" width="11.625" style="82"/>
+    <col min="1518" max="1525" width="13.25" style="82" customWidth="1"/>
+    <col min="1526" max="1769" width="8.25" style="82" customWidth="1"/>
+    <col min="1770" max="1770" width="2.375" style="82" customWidth="1"/>
+    <col min="1771" max="1771" width="11.625" style="82"/>
+    <col min="1772" max="1772" width="2.375" style="82" customWidth="1"/>
+    <col min="1773" max="1773" width="11.625" style="82"/>
+    <col min="1774" max="1781" width="13.25" style="82" customWidth="1"/>
+    <col min="1782" max="2025" width="8.25" style="82" customWidth="1"/>
+    <col min="2026" max="2026" width="2.375" style="82" customWidth="1"/>
+    <col min="2027" max="2027" width="11.625" style="82"/>
+    <col min="2028" max="2028" width="2.375" style="82" customWidth="1"/>
+    <col min="2029" max="2029" width="11.625" style="82"/>
+    <col min="2030" max="2037" width="13.25" style="82" customWidth="1"/>
+    <col min="2038" max="2281" width="8.25" style="82" customWidth="1"/>
+    <col min="2282" max="2282" width="2.375" style="82" customWidth="1"/>
+    <col min="2283" max="2283" width="11.625" style="82"/>
+    <col min="2284" max="2284" width="2.375" style="82" customWidth="1"/>
+    <col min="2285" max="2285" width="11.625" style="82"/>
+    <col min="2286" max="2293" width="13.25" style="82" customWidth="1"/>
+    <col min="2294" max="2537" width="8.25" style="82" customWidth="1"/>
+    <col min="2538" max="2538" width="2.375" style="82" customWidth="1"/>
+    <col min="2539" max="2539" width="11.625" style="82"/>
+    <col min="2540" max="2540" width="2.375" style="82" customWidth="1"/>
+    <col min="2541" max="2541" width="11.625" style="82"/>
+    <col min="2542" max="2549" width="13.25" style="82" customWidth="1"/>
+    <col min="2550" max="2793" width="8.25" style="82" customWidth="1"/>
+    <col min="2794" max="2794" width="2.375" style="82" customWidth="1"/>
+    <col min="2795" max="2795" width="11.625" style="82"/>
+    <col min="2796" max="2796" width="2.375" style="82" customWidth="1"/>
+    <col min="2797" max="2797" width="11.625" style="82"/>
+    <col min="2798" max="2805" width="13.25" style="82" customWidth="1"/>
+    <col min="2806" max="3049" width="8.25" style="82" customWidth="1"/>
+    <col min="3050" max="3050" width="2.375" style="82" customWidth="1"/>
+    <col min="3051" max="3051" width="11.625" style="82"/>
+    <col min="3052" max="3052" width="2.375" style="82" customWidth="1"/>
+    <col min="3053" max="3053" width="11.625" style="82"/>
+    <col min="3054" max="3061" width="13.25" style="82" customWidth="1"/>
+    <col min="3062" max="3305" width="8.25" style="82" customWidth="1"/>
+    <col min="3306" max="3306" width="2.375" style="82" customWidth="1"/>
+    <col min="3307" max="3307" width="11.625" style="82"/>
+    <col min="3308" max="3308" width="2.375" style="82" customWidth="1"/>
+    <col min="3309" max="3309" width="11.625" style="82"/>
+    <col min="3310" max="3317" width="13.25" style="82" customWidth="1"/>
+    <col min="3318" max="3561" width="8.25" style="82" customWidth="1"/>
+    <col min="3562" max="3562" width="2.375" style="82" customWidth="1"/>
+    <col min="3563" max="3563" width="11.625" style="82"/>
+    <col min="3564" max="3564" width="2.375" style="82" customWidth="1"/>
+    <col min="3565" max="3565" width="11.625" style="82"/>
+    <col min="3566" max="3573" width="13.25" style="82" customWidth="1"/>
+    <col min="3574" max="3817" width="8.25" style="82" customWidth="1"/>
+    <col min="3818" max="3818" width="2.375" style="82" customWidth="1"/>
+    <col min="3819" max="3819" width="11.625" style="82"/>
+    <col min="3820" max="3820" width="2.375" style="82" customWidth="1"/>
+    <col min="3821" max="3821" width="11.625" style="82"/>
+    <col min="3822" max="3829" width="13.25" style="82" customWidth="1"/>
+    <col min="3830" max="4073" width="8.25" style="82" customWidth="1"/>
+    <col min="4074" max="4074" width="2.375" style="82" customWidth="1"/>
+    <col min="4075" max="4075" width="11.625" style="82"/>
+    <col min="4076" max="4076" width="2.375" style="82" customWidth="1"/>
+    <col min="4077" max="4077" width="11.625" style="82"/>
+    <col min="4078" max="4085" width="13.25" style="82" customWidth="1"/>
+    <col min="4086" max="4329" width="8.25" style="82" customWidth="1"/>
+    <col min="4330" max="4330" width="2.375" style="82" customWidth="1"/>
+    <col min="4331" max="4331" width="11.625" style="82"/>
+    <col min="4332" max="4332" width="2.375" style="82" customWidth="1"/>
+    <col min="4333" max="4333" width="11.625" style="82"/>
+    <col min="4334" max="4341" width="13.25" style="82" customWidth="1"/>
+    <col min="4342" max="4585" width="8.25" style="82" customWidth="1"/>
+    <col min="4586" max="4586" width="2.375" style="82" customWidth="1"/>
+    <col min="4587" max="4587" width="11.625" style="82"/>
+    <col min="4588" max="4588" width="2.375" style="82" customWidth="1"/>
+    <col min="4589" max="4589" width="11.625" style="82"/>
+    <col min="4590" max="4597" width="13.25" style="82" customWidth="1"/>
+    <col min="4598" max="4841" width="8.25" style="82" customWidth="1"/>
+    <col min="4842" max="4842" width="2.375" style="82" customWidth="1"/>
+    <col min="4843" max="4843" width="11.625" style="82"/>
+    <col min="4844" max="4844" width="2.375" style="82" customWidth="1"/>
+    <col min="4845" max="4845" width="11.625" style="82"/>
+    <col min="4846" max="4853" width="13.25" style="82" customWidth="1"/>
+    <col min="4854" max="5097" width="8.25" style="82" customWidth="1"/>
+    <col min="5098" max="5098" width="2.375" style="82" customWidth="1"/>
+    <col min="5099" max="5099" width="11.625" style="82"/>
+    <col min="5100" max="5100" width="2.375" style="82" customWidth="1"/>
+    <col min="5101" max="5101" width="11.625" style="82"/>
+    <col min="5102" max="5109" width="13.25" style="82" customWidth="1"/>
+    <col min="5110" max="5353" width="8.25" style="82" customWidth="1"/>
+    <col min="5354" max="5354" width="2.375" style="82" customWidth="1"/>
+    <col min="5355" max="5355" width="11.625" style="82"/>
+    <col min="5356" max="5356" width="2.375" style="82" customWidth="1"/>
+    <col min="5357" max="5357" width="11.625" style="82"/>
+    <col min="5358" max="5365" width="13.25" style="82" customWidth="1"/>
+    <col min="5366" max="5609" width="8.25" style="82" customWidth="1"/>
+    <col min="5610" max="5610" width="2.375" style="82" customWidth="1"/>
+    <col min="5611" max="5611" width="11.625" style="82"/>
+    <col min="5612" max="5612" width="2.375" style="82" customWidth="1"/>
+    <col min="5613" max="5613" width="11.625" style="82"/>
+    <col min="5614" max="5621" width="13.25" style="82" customWidth="1"/>
+    <col min="5622" max="5865" width="8.25" style="82" customWidth="1"/>
+    <col min="5866" max="5866" width="2.375" style="82" customWidth="1"/>
+    <col min="5867" max="5867" width="11.625" style="82"/>
+    <col min="5868" max="5868" width="2.375" style="82" customWidth="1"/>
+    <col min="5869" max="5869" width="11.625" style="82"/>
+    <col min="5870" max="5877" width="13.25" style="82" customWidth="1"/>
+    <col min="5878" max="6121" width="8.25" style="82" customWidth="1"/>
+    <col min="6122" max="6122" width="2.375" style="82" customWidth="1"/>
+    <col min="6123" max="6123" width="11.625" style="82"/>
+    <col min="6124" max="6124" width="2.375" style="82" customWidth="1"/>
+    <col min="6125" max="6125" width="11.625" style="82"/>
+    <col min="6126" max="6133" width="13.25" style="82" customWidth="1"/>
+    <col min="6134" max="6377" width="8.25" style="82" customWidth="1"/>
+    <col min="6378" max="6378" width="2.375" style="82" customWidth="1"/>
+    <col min="6379" max="6379" width="11.625" style="82"/>
+    <col min="6380" max="6380" width="2.375" style="82" customWidth="1"/>
+    <col min="6381" max="6381" width="11.625" style="82"/>
+    <col min="6382" max="6389" width="13.25" style="82" customWidth="1"/>
+    <col min="6390" max="6633" width="8.25" style="82" customWidth="1"/>
+    <col min="6634" max="6634" width="2.375" style="82" customWidth="1"/>
+    <col min="6635" max="6635" width="11.625" style="82"/>
+    <col min="6636" max="6636" width="2.375" style="82" customWidth="1"/>
+    <col min="6637" max="6637" width="11.625" style="82"/>
+    <col min="6638" max="6645" width="13.25" style="82" customWidth="1"/>
+    <col min="6646" max="6889" width="8.25" style="82" customWidth="1"/>
+    <col min="6890" max="6890" width="2.375" style="82" customWidth="1"/>
+    <col min="6891" max="6891" width="11.625" style="82"/>
+    <col min="6892" max="6892" width="2.375" style="82" customWidth="1"/>
+    <col min="6893" max="6893" width="11.625" style="82"/>
+    <col min="6894" max="6901" width="13.25" style="82" customWidth="1"/>
+    <col min="6902" max="7145" width="8.25" style="82" customWidth="1"/>
+    <col min="7146" max="7146" width="2.375" style="82" customWidth="1"/>
+    <col min="7147" max="7147" width="11.625" style="82"/>
+    <col min="7148" max="7148" width="2.375" style="82" customWidth="1"/>
+    <col min="7149" max="7149" width="11.625" style="82"/>
+    <col min="7150" max="7157" width="13.25" style="82" customWidth="1"/>
+    <col min="7158" max="7401" width="8.25" style="82" customWidth="1"/>
+    <col min="7402" max="7402" width="2.375" style="82" customWidth="1"/>
+    <col min="7403" max="7403" width="11.625" style="82"/>
+    <col min="7404" max="7404" width="2.375" style="82" customWidth="1"/>
+    <col min="7405" max="7405" width="11.625" style="82"/>
+    <col min="7406" max="7413" width="13.25" style="82" customWidth="1"/>
+    <col min="7414" max="7657" width="8.25" style="82" customWidth="1"/>
+    <col min="7658" max="7658" width="2.375" style="82" customWidth="1"/>
+    <col min="7659" max="7659" width="11.625" style="82"/>
+    <col min="7660" max="7660" width="2.375" style="82" customWidth="1"/>
+    <col min="7661" max="7661" width="11.625" style="82"/>
+    <col min="7662" max="7669" width="13.25" style="82" customWidth="1"/>
+    <col min="7670" max="7913" width="8.25" style="82" customWidth="1"/>
+    <col min="7914" max="7914" width="2.375" style="82" customWidth="1"/>
+    <col min="7915" max="7915" width="11.625" style="82"/>
+    <col min="7916" max="7916" width="2.375" style="82" customWidth="1"/>
+    <col min="7917" max="7917" width="11.625" style="82"/>
+    <col min="7918" max="7925" width="13.25" style="82" customWidth="1"/>
+    <col min="7926" max="8169" width="8.25" style="82" customWidth="1"/>
+    <col min="8170" max="8170" width="2.375" style="82" customWidth="1"/>
+    <col min="8171" max="8171" width="11.625" style="82"/>
+    <col min="8172" max="8172" width="2.375" style="82" customWidth="1"/>
+    <col min="8173" max="8173" width="11.625" style="82"/>
+    <col min="8174" max="8181" width="13.25" style="82" customWidth="1"/>
+    <col min="8182" max="8425" width="8.25" style="82" customWidth="1"/>
+    <col min="8426" max="8426" width="2.375" style="82" customWidth="1"/>
+    <col min="8427" max="8427" width="11.625" style="82"/>
+    <col min="8428" max="8428" width="2.375" style="82" customWidth="1"/>
+    <col min="8429" max="8429" width="11.625" style="82"/>
+    <col min="8430" max="8437" width="13.25" style="82" customWidth="1"/>
+    <col min="8438" max="8681" width="8.25" style="82" customWidth="1"/>
+    <col min="8682" max="8682" width="2.375" style="82" customWidth="1"/>
+    <col min="8683" max="8683" width="11.625" style="82"/>
+    <col min="8684" max="8684" width="2.375" style="82" customWidth="1"/>
+    <col min="8685" max="8685" width="11.625" style="82"/>
+    <col min="8686" max="8693" width="13.25" style="82" customWidth="1"/>
+    <col min="8694" max="8937" width="8.25" style="82" customWidth="1"/>
+    <col min="8938" max="8938" width="2.375" style="82" customWidth="1"/>
+    <col min="8939" max="8939" width="11.625" style="82"/>
+    <col min="8940" max="8940" width="2.375" style="82" customWidth="1"/>
+    <col min="8941" max="8941" width="11.625" style="82"/>
+    <col min="8942" max="8949" width="13.25" style="82" customWidth="1"/>
+    <col min="8950" max="9193" width="8.25" style="82" customWidth="1"/>
+    <col min="9194" max="9194" width="2.375" style="82" customWidth="1"/>
+    <col min="9195" max="9195" width="11.625" style="82"/>
+    <col min="9196" max="9196" width="2.375" style="82" customWidth="1"/>
+    <col min="9197" max="9197" width="11.625" style="82"/>
+    <col min="9198" max="9205" width="13.25" style="82" customWidth="1"/>
+    <col min="9206" max="9449" width="8.25" style="82" customWidth="1"/>
+    <col min="9450" max="9450" width="2.375" style="82" customWidth="1"/>
+    <col min="9451" max="9451" width="11.625" style="82"/>
+    <col min="9452" max="9452" width="2.375" style="82" customWidth="1"/>
+    <col min="9453" max="9453" width="11.625" style="82"/>
+    <col min="9454" max="9461" width="13.25" style="82" customWidth="1"/>
+    <col min="9462" max="9705" width="8.25" style="82" customWidth="1"/>
+    <col min="9706" max="9706" width="2.375" style="82" customWidth="1"/>
+    <col min="9707" max="9707" width="11.625" style="82"/>
+    <col min="9708" max="9708" width="2.375" style="82" customWidth="1"/>
+    <col min="9709" max="9709" width="11.625" style="82"/>
+    <col min="9710" max="9717" width="13.25" style="82" customWidth="1"/>
+    <col min="9718" max="9961" width="8.25" style="82" customWidth="1"/>
+    <col min="9962" max="9962" width="2.375" style="82" customWidth="1"/>
+    <col min="9963" max="9963" width="11.625" style="82"/>
+    <col min="9964" max="9964" width="2.375" style="82" customWidth="1"/>
+    <col min="9965" max="9965" width="11.625" style="82"/>
+    <col min="9966" max="9973" width="13.25" style="82" customWidth="1"/>
+    <col min="9974" max="10217" width="8.25" style="82" customWidth="1"/>
+    <col min="10218" max="10218" width="2.375" style="82" customWidth="1"/>
+    <col min="10219" max="10219" width="11.625" style="82"/>
+    <col min="10220" max="10220" width="2.375" style="82" customWidth="1"/>
+    <col min="10221" max="10221" width="11.625" style="82"/>
+    <col min="10222" max="10229" width="13.25" style="82" customWidth="1"/>
+    <col min="10230" max="10473" width="8.25" style="82" customWidth="1"/>
+    <col min="10474" max="10474" width="2.375" style="82" customWidth="1"/>
+    <col min="10475" max="10475" width="11.625" style="82"/>
+    <col min="10476" max="10476" width="2.375" style="82" customWidth="1"/>
+    <col min="10477" max="10477" width="11.625" style="82"/>
+    <col min="10478" max="10485" width="13.25" style="82" customWidth="1"/>
+    <col min="10486" max="10729" width="8.25" style="82" customWidth="1"/>
+    <col min="10730" max="10730" width="2.375" style="82" customWidth="1"/>
+    <col min="10731" max="10731" width="11.625" style="82"/>
+    <col min="10732" max="10732" width="2.375" style="82" customWidth="1"/>
+    <col min="10733" max="10733" width="11.625" style="82"/>
+    <col min="10734" max="10741" width="13.25" style="82" customWidth="1"/>
+    <col min="10742" max="10985" width="8.25" style="82" customWidth="1"/>
+    <col min="10986" max="10986" width="2.375" style="82" customWidth="1"/>
+    <col min="10987" max="10987" width="11.625" style="82"/>
+    <col min="10988" max="10988" width="2.375" style="82" customWidth="1"/>
+    <col min="10989" max="10989" width="11.625" style="82"/>
+    <col min="10990" max="10997" width="13.25" style="82" customWidth="1"/>
+    <col min="10998" max="11241" width="8.25" style="82" customWidth="1"/>
+    <col min="11242" max="11242" width="2.375" style="82" customWidth="1"/>
+    <col min="11243" max="11243" width="11.625" style="82"/>
+    <col min="11244" max="11244" width="2.375" style="82" customWidth="1"/>
+    <col min="11245" max="11245" width="11.625" style="82"/>
+    <col min="11246" max="11253" width="13.25" style="82" customWidth="1"/>
+    <col min="11254" max="11497" width="8.25" style="82" customWidth="1"/>
+    <col min="11498" max="11498" width="2.375" style="82" customWidth="1"/>
+    <col min="11499" max="11499" width="11.625" style="82"/>
+    <col min="11500" max="11500" width="2.375" style="82" customWidth="1"/>
+    <col min="11501" max="11501" width="11.625" style="82"/>
+    <col min="11502" max="11509" width="13.25" style="82" customWidth="1"/>
+    <col min="11510" max="11753" width="8.25" style="82" customWidth="1"/>
+    <col min="11754" max="11754" width="2.375" style="82" customWidth="1"/>
+    <col min="11755" max="11755" width="11.625" style="82"/>
+    <col min="11756" max="11756" width="2.375" style="82" customWidth="1"/>
+    <col min="11757" max="11757" width="11.625" style="82"/>
+    <col min="11758" max="11765" width="13.25" style="82" customWidth="1"/>
+    <col min="11766" max="12009" width="8.25" style="82" customWidth="1"/>
+    <col min="12010" max="12010" width="2.375" style="82" customWidth="1"/>
+    <col min="12011" max="12011" width="11.625" style="82"/>
+    <col min="12012" max="12012" width="2.375" style="82" customWidth="1"/>
+    <col min="12013" max="12013" width="11.625" style="82"/>
+    <col min="12014" max="12021" width="13.25" style="82" customWidth="1"/>
+    <col min="12022" max="12265" width="8.25" style="82" customWidth="1"/>
+    <col min="12266" max="12266" width="2.375" style="82" customWidth="1"/>
+    <col min="12267" max="12267" width="11.625" style="82"/>
+    <col min="12268" max="12268" width="2.375" style="82" customWidth="1"/>
+    <col min="12269" max="12269" width="11.625" style="82"/>
+    <col min="12270" max="12277" width="13.25" style="82" customWidth="1"/>
+    <col min="12278" max="12521" width="8.25" style="82" customWidth="1"/>
+    <col min="12522" max="12522" width="2.375" style="82" customWidth="1"/>
+    <col min="12523" max="12523" width="11.625" style="82"/>
+    <col min="12524" max="12524" width="2.375" style="82" customWidth="1"/>
+    <col min="12525" max="12525" width="11.625" style="82"/>
+    <col min="12526" max="12533" width="13.25" style="82" customWidth="1"/>
+    <col min="12534" max="12777" width="8.25" style="82" customWidth="1"/>
+    <col min="12778" max="12778" width="2.375" style="82" customWidth="1"/>
+    <col min="12779" max="12779" width="11.625" style="82"/>
+    <col min="12780" max="12780" width="2.375" style="82" customWidth="1"/>
+    <col min="12781" max="12781" width="11.625" style="82"/>
+    <col min="12782" max="12789" width="13.25" style="82" customWidth="1"/>
+    <col min="12790" max="13033" width="8.25" style="82" customWidth="1"/>
+    <col min="13034" max="13034" width="2.375" style="82" customWidth="1"/>
+    <col min="13035" max="13035" width="11.625" style="82"/>
+    <col min="13036" max="13036" width="2.375" style="82" customWidth="1"/>
+    <col min="13037" max="13037" width="11.625" style="82"/>
+    <col min="13038" max="13045" width="13.25" style="82" customWidth="1"/>
+    <col min="13046" max="13289" width="8.25" style="82" customWidth="1"/>
+    <col min="13290" max="13290" width="2.375" style="82" customWidth="1"/>
+    <col min="13291" max="13291" width="11.625" style="82"/>
+    <col min="13292" max="13292" width="2.375" style="82" customWidth="1"/>
+    <col min="13293" max="13293" width="11.625" style="82"/>
+    <col min="13294" max="13301" width="13.25" style="82" customWidth="1"/>
+    <col min="13302" max="13545" width="8.25" style="82" customWidth="1"/>
+    <col min="13546" max="13546" width="2.375" style="82" customWidth="1"/>
+    <col min="13547" max="13547" width="11.625" style="82"/>
+    <col min="13548" max="13548" width="2.375" style="82" customWidth="1"/>
+    <col min="13549" max="13549" width="11.625" style="82"/>
+    <col min="13550" max="13557" width="13.25" style="82" customWidth="1"/>
+    <col min="13558" max="13801" width="8.25" style="82" customWidth="1"/>
+    <col min="13802" max="13802" width="2.375" style="82" customWidth="1"/>
+    <col min="13803" max="13803" width="11.625" style="82"/>
+    <col min="13804" max="13804" width="2.375" style="82" customWidth="1"/>
+    <col min="13805" max="13805" width="11.625" style="82"/>
+    <col min="13806" max="13813" width="13.25" style="82" customWidth="1"/>
+    <col min="13814" max="14057" width="8.25" style="82" customWidth="1"/>
+    <col min="14058" max="14058" width="2.375" style="82" customWidth="1"/>
+    <col min="14059" max="14059" width="11.625" style="82"/>
+    <col min="14060" max="14060" width="2.375" style="82" customWidth="1"/>
+    <col min="14061" max="14061" width="11.625" style="82"/>
+    <col min="14062" max="14069" width="13.25" style="82" customWidth="1"/>
+    <col min="14070" max="14313" width="8.25" style="82" customWidth="1"/>
+    <col min="14314" max="14314" width="2.375" style="82" customWidth="1"/>
+    <col min="14315" max="14315" width="11.625" style="82"/>
+    <col min="14316" max="14316" width="2.375" style="82" customWidth="1"/>
+    <col min="14317" max="14317" width="11.625" style="82"/>
+    <col min="14318" max="14325" width="13.25" style="82" customWidth="1"/>
+    <col min="14326" max="14569" width="8.25" style="82" customWidth="1"/>
+    <col min="14570" max="14570" width="2.375" style="82" customWidth="1"/>
+    <col min="14571" max="14571" width="11.625" style="82"/>
+    <col min="14572" max="14572" width="2.375" style="82" customWidth="1"/>
+    <col min="14573" max="14573" width="11.625" style="82"/>
+    <col min="14574" max="14581" width="13.25" style="82" customWidth="1"/>
+    <col min="14582" max="14825" width="8.25" style="82" customWidth="1"/>
+    <col min="14826" max="14826" width="2.375" style="82" customWidth="1"/>
+    <col min="14827" max="14827" width="11.625" style="82"/>
+    <col min="14828" max="14828" width="2.375" style="82" customWidth="1"/>
+    <col min="14829" max="14829" width="11.625" style="82"/>
+    <col min="14830" max="14837" width="13.25" style="82" customWidth="1"/>
+    <col min="14838" max="15081" width="8.25" style="82" customWidth="1"/>
+    <col min="15082" max="15082" width="2.375" style="82" customWidth="1"/>
+    <col min="15083" max="15083" width="11.625" style="82"/>
+    <col min="15084" max="15084" width="2.375" style="82" customWidth="1"/>
+    <col min="15085" max="15085" width="11.625" style="82"/>
+    <col min="15086" max="15093" width="13.25" style="82" customWidth="1"/>
+    <col min="15094" max="15337" width="8.25" style="82" customWidth="1"/>
+    <col min="15338" max="15338" width="2.375" style="82" customWidth="1"/>
+    <col min="15339" max="15339" width="11.625" style="82"/>
+    <col min="15340" max="15340" width="2.375" style="82" customWidth="1"/>
+    <col min="15341" max="15341" width="11.625" style="82"/>
+    <col min="15342" max="15349" width="13.25" style="82" customWidth="1"/>
+    <col min="15350" max="15593" width="8.25" style="82" customWidth="1"/>
+    <col min="15594" max="15594" width="2.375" style="82" customWidth="1"/>
+    <col min="15595" max="15595" width="11.625" style="82"/>
+    <col min="15596" max="15596" width="2.375" style="82" customWidth="1"/>
+    <col min="15597" max="15597" width="11.625" style="82"/>
+    <col min="15598" max="15605" width="13.25" style="82" customWidth="1"/>
+    <col min="15606" max="15849" width="8.25" style="82" customWidth="1"/>
+    <col min="15850" max="15850" width="2.375" style="82" customWidth="1"/>
+    <col min="15851" max="15851" width="11.625" style="82"/>
+    <col min="15852" max="15852" width="2.375" style="82" customWidth="1"/>
+    <col min="15853" max="15853" width="11.625" style="82"/>
+    <col min="15854" max="15861" width="13.25" style="82" customWidth="1"/>
+    <col min="15862" max="16105" width="8.25" style="82" customWidth="1"/>
+    <col min="16106" max="16106" width="2.375" style="82" customWidth="1"/>
+    <col min="16107" max="16107" width="11.625" style="82"/>
+    <col min="16108" max="16108" width="2.375" style="82" customWidth="1"/>
+    <col min="16109" max="16109" width="11.625" style="82"/>
+    <col min="16110" max="16117" width="13.25" style="82" customWidth="1"/>
+    <col min="16118" max="16384" width="8.25" style="82" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="B1" s="243" t="s">
+        <v>119</v>
+      </c>
+      <c r="C1" s="244"/>
+      <c r="D1" s="244"/>
+      <c r="E1" s="244"/>
+      <c r="F1" s="244"/>
+      <c r="G1" s="245">
+        <v>45931</v>
+      </c>
+      <c r="H1" s="244"/>
+      <c r="I1" s="244"/>
+      <c r="J1" s="244"/>
+    </row>
+    <row r="2" spans="1:10" ht="17.25">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+    </row>
+    <row r="3" spans="1:10" ht="15" thickBot="1">
+      <c r="B3" s="85" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="161"/>
+      <c r="E3" s="161"/>
+      <c r="F3" s="161"/>
+    </row>
+    <row r="4" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="B4" s="86"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="246" t="s">
+        <v>144</v>
+      </c>
+      <c r="I4" s="249" t="s">
+        <v>145</v>
+      </c>
+      <c r="J4" s="252" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="13.5" customHeight="1">
+      <c r="B5" s="89"/>
+      <c r="C5" s="255" t="s">
+        <v>147</v>
+      </c>
+      <c r="D5" s="256"/>
+      <c r="E5" s="256"/>
+      <c r="F5" s="256"/>
+      <c r="G5" s="257"/>
+      <c r="H5" s="247"/>
+      <c r="I5" s="250"/>
+      <c r="J5" s="253"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="B6" s="90"/>
+      <c r="C6" s="91" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" s="93" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="95" t="s">
+        <v>148</v>
+      </c>
+      <c r="H6" s="248"/>
+      <c r="I6" s="251"/>
+      <c r="J6" s="254"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="B7" s="162" t="s">
+        <v>139</v>
+      </c>
+      <c r="C7" s="163">
+        <v>1743286.0613490001</v>
+      </c>
+      <c r="D7" s="164">
+        <v>857041.15065700002</v>
+      </c>
+      <c r="E7" s="165">
+        <v>767601.65338100004</v>
+      </c>
+      <c r="F7" s="165">
+        <v>73708.315889000005</v>
+      </c>
+      <c r="G7" s="166">
+        <v>44934.941422000004</v>
+      </c>
+      <c r="H7" s="167">
+        <v>1596258.6766540001</v>
+      </c>
+      <c r="I7" s="168">
+        <v>91.566078112204579</v>
+      </c>
+      <c r="J7" s="169">
+        <v>84710.271903487534</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="96"/>
+      <c r="B8" s="170" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="171">
+        <v>90670.461439000006</v>
+      </c>
+      <c r="D8" s="172">
+        <v>50830.098824000001</v>
+      </c>
+      <c r="E8" s="173">
+        <v>35206.654004999997</v>
+      </c>
+      <c r="F8" s="173">
+        <v>3029.051704</v>
+      </c>
+      <c r="G8" s="97">
+        <v>1604.6569059999999</v>
+      </c>
+      <c r="H8" s="174">
+        <v>83898.506296000007</v>
+      </c>
+      <c r="I8" s="98">
+        <v>92.531244425665633</v>
+      </c>
+      <c r="J8" s="175">
+        <v>96812.436003963448</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="96"/>
+      <c r="B9" s="162" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="171">
+        <v>16238.259190999999</v>
+      </c>
+      <c r="D9" s="172">
+        <v>7810.0771249999998</v>
+      </c>
+      <c r="E9" s="173">
+        <v>7676.6972400000004</v>
+      </c>
+      <c r="F9" s="173">
+        <v>505.76790799999998</v>
+      </c>
+      <c r="G9" s="97">
+        <v>245.71691799999999</v>
+      </c>
+      <c r="H9" s="174">
+        <v>14923.317971</v>
+      </c>
+      <c r="I9" s="98">
+        <v>91.902203280947745</v>
+      </c>
+      <c r="J9" s="175">
+        <v>70909.119134850946</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="96"/>
+      <c r="B10" s="162" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="171">
+        <v>15987.282395</v>
+      </c>
+      <c r="D10" s="172">
+        <v>7753.9686039999997</v>
+      </c>
+      <c r="E10" s="173">
+        <v>7360.6210529999998</v>
+      </c>
+      <c r="F10" s="173">
+        <v>606.30936899999995</v>
+      </c>
+      <c r="G10" s="97">
+        <v>266.38336900000002</v>
+      </c>
+      <c r="H10" s="174">
+        <v>14624.965082999999</v>
+      </c>
+      <c r="I10" s="98">
+        <v>91.478743676748564</v>
+      </c>
+      <c r="J10" s="175">
+        <v>69823.827096599489</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="96"/>
+      <c r="B11" s="162" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="171">
+        <v>27801.410445000001</v>
+      </c>
+      <c r="D11" s="172">
+        <v>13061.019777</v>
+      </c>
+      <c r="E11" s="173">
+        <v>13049.068424999999</v>
+      </c>
+      <c r="F11" s="173">
+        <v>1088.2371189999999</v>
+      </c>
+      <c r="G11" s="97">
+        <v>603.08512399999995</v>
+      </c>
+      <c r="H11" s="174">
+        <v>25402.277558999998</v>
+      </c>
+      <c r="I11" s="98">
+        <v>91.370463413191771</v>
+      </c>
+      <c r="J11" s="175">
+        <v>77483.773672460928</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="96"/>
+      <c r="B12" s="176" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="177">
+        <v>14639.313306</v>
+      </c>
+      <c r="D12" s="178">
+        <v>7321.5045469999995</v>
+      </c>
+      <c r="E12" s="179">
+        <v>6604.21263</v>
+      </c>
+      <c r="F12" s="179">
+        <v>548.61851100000001</v>
+      </c>
+      <c r="G12" s="99">
+        <v>164.97761800000001</v>
+      </c>
+      <c r="H12" s="180">
+        <v>13447.946465999999</v>
+      </c>
+      <c r="I12" s="100">
+        <v>91.861866638842187</v>
+      </c>
+      <c r="J12" s="181">
+        <v>72862.492004160929</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="96"/>
+      <c r="B13" s="162" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="171">
+        <v>14923.757921</v>
+      </c>
+      <c r="D13" s="172">
+        <v>7302.0858500000004</v>
+      </c>
+      <c r="E13" s="173">
+        <v>6851.5907749999997</v>
+      </c>
+      <c r="F13" s="173">
+        <v>575.27427399999999</v>
+      </c>
+      <c r="G13" s="97">
+        <v>194.80702199999999</v>
+      </c>
+      <c r="H13" s="174">
+        <v>13622.838701999999</v>
+      </c>
+      <c r="I13" s="98">
+        <v>91.282897874070926</v>
+      </c>
+      <c r="J13" s="175">
+        <v>73691.019667387591</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="96"/>
+      <c r="B14" s="162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="171">
+        <v>23643.715544999999</v>
+      </c>
+      <c r="D14" s="172">
+        <v>11336.841361000001</v>
+      </c>
+      <c r="E14" s="173">
+        <v>11039.917728</v>
+      </c>
+      <c r="F14" s="173">
+        <v>881.65011300000003</v>
+      </c>
+      <c r="G14" s="97">
+        <v>385.30634300000003</v>
+      </c>
+      <c r="H14" s="174">
+        <v>21723.162920999999</v>
+      </c>
+      <c r="I14" s="98">
+        <v>91.877111614100158</v>
+      </c>
+      <c r="J14" s="175">
+        <v>72618.287303932259</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="96"/>
+      <c r="B15" s="162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="171">
+        <v>36550.873431</v>
+      </c>
+      <c r="D15" s="172">
+        <v>16816.520891</v>
+      </c>
+      <c r="E15" s="173">
+        <v>17695.323551000001</v>
+      </c>
+      <c r="F15" s="173">
+        <v>1456.195297</v>
+      </c>
+      <c r="G15" s="97">
+        <v>582.83369200000004</v>
+      </c>
+      <c r="H15" s="174">
+        <v>33404.637311999999</v>
+      </c>
+      <c r="I15" s="98">
+        <v>91.392172542909535</v>
+      </c>
+      <c r="J15" s="175">
+        <v>74758.698659079848</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="96"/>
+      <c r="B16" s="162" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="171">
+        <v>23042.943409</v>
+      </c>
+      <c r="D16" s="172">
+        <v>10729.405772</v>
+      </c>
+      <c r="E16" s="173">
+        <v>11012.42784</v>
+      </c>
+      <c r="F16" s="173">
+        <v>901.19436599999995</v>
+      </c>
+      <c r="G16" s="97">
+        <v>399.91543100000001</v>
+      </c>
+      <c r="H16" s="174">
+        <v>21042.428356</v>
+      </c>
+      <c r="I16" s="98">
+        <v>91.318318074683773</v>
+      </c>
+      <c r="J16" s="175">
+        <v>72749.882898384167</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="96"/>
+      <c r="B17" s="162" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="177">
+        <v>25505.704306</v>
+      </c>
+      <c r="D17" s="178">
+        <v>12769.269475999999</v>
+      </c>
+      <c r="E17" s="179">
+        <v>11263.487698000001</v>
+      </c>
+      <c r="F17" s="179">
+        <v>969.06418499999995</v>
+      </c>
+      <c r="G17" s="99">
+        <v>503.882947</v>
+      </c>
+      <c r="H17" s="180">
+        <v>23338.314728000001</v>
+      </c>
+      <c r="I17" s="100">
+        <v>91.502333940685816</v>
+      </c>
+      <c r="J17" s="181">
+        <v>76066.948715501654</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="96"/>
+      <c r="B18" s="170" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="171">
+        <v>88044.599866999997</v>
+      </c>
+      <c r="D18" s="172">
+        <v>40719.072156000002</v>
+      </c>
+      <c r="E18" s="173">
+        <v>41046.975658000003</v>
+      </c>
+      <c r="F18" s="173">
+        <v>3950.6201150000002</v>
+      </c>
+      <c r="G18" s="97">
+        <v>2327.9319380000002</v>
+      </c>
+      <c r="H18" s="174">
+        <v>80252.920383999997</v>
+      </c>
+      <c r="I18" s="98">
+        <v>91.150303942808421</v>
+      </c>
+      <c r="J18" s="175">
+        <v>76764.648837517496</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="96"/>
+      <c r="B19" s="162" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="171">
+        <v>76259.544647000002</v>
+      </c>
+      <c r="D19" s="172">
+        <v>35482.512966000002</v>
+      </c>
+      <c r="E19" s="173">
+        <v>35320.568120000004</v>
+      </c>
+      <c r="F19" s="173">
+        <v>3545.0049319999998</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1911.458629</v>
+      </c>
+      <c r="H19" s="174">
+        <v>69479.811673999997</v>
+      </c>
+      <c r="I19" s="98">
+        <v>91.109659775202047</v>
+      </c>
+      <c r="J19" s="175">
+        <v>75519.080066943614</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="96"/>
+      <c r="B20" s="162" t="s">
+        <v>140</v>
+      </c>
+      <c r="C20" s="171">
+        <v>154573.307309</v>
+      </c>
+      <c r="D20" s="172">
+        <v>70061.313538999995</v>
+      </c>
+      <c r="E20" s="173">
+        <v>72186.597523000004</v>
+      </c>
+      <c r="F20" s="173">
+        <v>7373.5901670000003</v>
+      </c>
+      <c r="G20" s="97">
+        <v>4951.8060800000003</v>
+      </c>
+      <c r="H20" s="174">
+        <v>140725.642941</v>
+      </c>
+      <c r="I20" s="98">
+        <v>91.041361145027579</v>
+      </c>
+      <c r="J20" s="175">
+        <v>86501.338489054237</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="96"/>
+      <c r="B21" s="162" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="171">
+        <v>109943.413973</v>
+      </c>
+      <c r="D21" s="172">
+        <v>48442.658931999998</v>
+      </c>
+      <c r="E21" s="173">
+        <v>52693.486534000003</v>
+      </c>
+      <c r="F21" s="173">
+        <v>5426.056842</v>
+      </c>
+      <c r="G21" s="97">
+        <v>3381.2116649999998</v>
+      </c>
+      <c r="H21" s="174">
+        <v>99696.901081000004</v>
+      </c>
+      <c r="I21" s="98">
+        <v>90.680194000055025</v>
+      </c>
+      <c r="J21" s="175">
+        <v>80557.491213248708</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="96"/>
+      <c r="B22" s="176" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="177">
+        <v>28404.428319999999</v>
+      </c>
+      <c r="D22" s="178">
+        <v>14056.426579000001</v>
+      </c>
+      <c r="E22" s="179">
+        <v>12626.633513999999</v>
+      </c>
+      <c r="F22" s="179">
+        <v>1302.4770209999999</v>
+      </c>
+      <c r="G22" s="99">
+        <v>418.89120600000001</v>
+      </c>
+      <c r="H22" s="180">
+        <v>25952.990281999999</v>
+      </c>
+      <c r="I22" s="100">
+        <v>91.369521645067209</v>
+      </c>
+      <c r="J22" s="181">
+        <v>69335.915091391973</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="96"/>
+      <c r="B23" s="162" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="171">
+        <v>16872.514175</v>
+      </c>
+      <c r="D23" s="172">
+        <v>9048.4850800000004</v>
+      </c>
+      <c r="E23" s="173">
+        <v>6896.3216400000001</v>
+      </c>
+      <c r="F23" s="173">
+        <v>544.802322</v>
+      </c>
+      <c r="G23" s="97">
+        <v>382.90513299999998</v>
+      </c>
+      <c r="H23" s="174">
+        <v>15427.533578</v>
+      </c>
+      <c r="I23" s="98">
+        <v>91.435890454660111</v>
+      </c>
+      <c r="J23" s="175">
+        <v>82502.95428540693</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="96"/>
+      <c r="B24" s="162" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="171">
+        <v>17207.778923999998</v>
+      </c>
+      <c r="D24" s="172">
+        <v>9035.1850869999998</v>
+      </c>
+      <c r="E24" s="173">
+        <v>7153.4414919999999</v>
+      </c>
+      <c r="F24" s="173">
+        <v>509.24440199999998</v>
+      </c>
+      <c r="G24" s="97">
+        <v>509.90794299999999</v>
+      </c>
+      <c r="H24" s="174">
+        <v>15803.127539999999</v>
+      </c>
+      <c r="I24" s="98">
+        <v>91.837113957566558</v>
+      </c>
+      <c r="J24" s="175">
+        <v>86420.44086642527</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="96"/>
+      <c r="B25" s="162" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="171">
+        <v>10959.544984</v>
+      </c>
+      <c r="D25" s="172">
+        <v>5954.456964</v>
+      </c>
+      <c r="E25" s="173">
+        <v>4516.308137</v>
+      </c>
+      <c r="F25" s="173">
+        <v>343.46591000000001</v>
+      </c>
+      <c r="G25" s="97">
+        <v>145.313973</v>
+      </c>
+      <c r="H25" s="174">
+        <v>10005.230339</v>
+      </c>
+      <c r="I25" s="98">
+        <v>91.292388083691264</v>
+      </c>
+      <c r="J25" s="175">
+        <v>81069.518400437912</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="96"/>
+      <c r="B26" s="162" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="171">
+        <v>11180.754688000001</v>
+      </c>
+      <c r="D26" s="172">
+        <v>5523.4936820000003</v>
+      </c>
+      <c r="E26" s="173">
+        <v>4968.9262699999999</v>
+      </c>
+      <c r="F26" s="173">
+        <v>457.06104699999997</v>
+      </c>
+      <c r="G26" s="97">
+        <v>231.27368899999999</v>
+      </c>
+      <c r="H26" s="174">
+        <v>10217.572817</v>
+      </c>
+      <c r="I26" s="98">
+        <v>91.385359057794574</v>
+      </c>
+      <c r="J26" s="175">
+        <v>76926.681628974213</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="96"/>
+      <c r="B27" s="162" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="177">
+        <v>29454.308145999999</v>
+      </c>
+      <c r="D27" s="178">
+        <v>14329.868511999999</v>
+      </c>
+      <c r="E27" s="179">
+        <v>13430.896033999999</v>
+      </c>
+      <c r="F27" s="179">
+        <v>1194.8019320000001</v>
+      </c>
+      <c r="G27" s="99">
+        <v>498.741668</v>
+      </c>
+      <c r="H27" s="180">
+        <v>26896.405847000002</v>
+      </c>
+      <c r="I27" s="100">
+        <v>91.31569383222002</v>
+      </c>
+      <c r="J27" s="181">
+        <v>75169.606179084207</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="96"/>
+      <c r="B28" s="170" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="171">
+        <v>27346.226148999998</v>
+      </c>
+      <c r="D28" s="172">
+        <v>12133.299418000001</v>
+      </c>
+      <c r="E28" s="173">
+        <v>13007.02707</v>
+      </c>
+      <c r="F28" s="173">
+        <v>1320.0774200000001</v>
+      </c>
+      <c r="G28" s="97">
+        <v>885.82224099999996</v>
+      </c>
+      <c r="H28" s="174">
+        <v>25128.592658000001</v>
+      </c>
+      <c r="I28" s="98">
+        <v>91.890531882107268</v>
+      </c>
+      <c r="J28" s="175">
+        <v>77066.139902096998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="96"/>
+      <c r="B29" s="162" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="171">
+        <v>47735.311095999998</v>
+      </c>
+      <c r="D29" s="172">
+        <v>21826.839665</v>
+      </c>
+      <c r="E29" s="173">
+        <v>22967.468504</v>
+      </c>
+      <c r="F29" s="173">
+        <v>1864.7047110000001</v>
+      </c>
+      <c r="G29" s="97">
+        <v>1076.2982159999999</v>
+      </c>
+      <c r="H29" s="174">
+        <v>43524.438564999997</v>
+      </c>
+      <c r="I29" s="98">
+        <v>91.178705167477474</v>
+      </c>
+      <c r="J29" s="175">
+        <v>74693.912796383549</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="96"/>
+      <c r="B30" s="162" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="171">
+        <v>96815.343888999996</v>
+      </c>
+      <c r="D30" s="172">
+        <v>42440.700883999998</v>
+      </c>
+      <c r="E30" s="173">
+        <v>45612.327387999998</v>
+      </c>
+      <c r="F30" s="173">
+        <v>4619.9166420000001</v>
+      </c>
+      <c r="G30" s="97">
+        <v>4142.3989750000001</v>
+      </c>
+      <c r="H30" s="174">
+        <v>88579.607497000005</v>
+      </c>
+      <c r="I30" s="98">
+        <v>91.493356258236943</v>
+      </c>
+      <c r="J30" s="175">
+        <v>85245.26042702164</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="96"/>
+      <c r="B31" s="162" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="171">
+        <v>23650.307571000001</v>
+      </c>
+      <c r="D31" s="172">
+        <v>11064.207825</v>
+      </c>
+      <c r="E31" s="173">
+        <v>11026.170599999999</v>
+      </c>
+      <c r="F31" s="173">
+        <v>963.54802700000005</v>
+      </c>
+      <c r="G31" s="97">
+        <v>596.38111900000001</v>
+      </c>
+      <c r="H31" s="174">
+        <v>21625.911656</v>
+      </c>
+      <c r="I31" s="98">
+        <v>91.440297725843052</v>
+      </c>
+      <c r="J31" s="175">
+        <v>76514.688270596424</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="96"/>
+      <c r="B32" s="176" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="177">
+        <v>17940.715625000001</v>
+      </c>
+      <c r="D32" s="178">
+        <v>9079.3283310000006</v>
+      </c>
+      <c r="E32" s="179">
+        <v>7773.58817</v>
+      </c>
+      <c r="F32" s="179">
+        <v>658.70074599999998</v>
+      </c>
+      <c r="G32" s="99">
+        <v>429.09837800000003</v>
+      </c>
+      <c r="H32" s="180">
+        <v>16426.742472999998</v>
+      </c>
+      <c r="I32" s="100">
+        <v>91.561244358110713</v>
+      </c>
+      <c r="J32" s="181">
+        <v>82131.467480623876</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="96"/>
+      <c r="B33" s="162" t="s">
+        <v>141</v>
+      </c>
+      <c r="C33" s="171">
+        <v>40286.175319000002</v>
+      </c>
+      <c r="D33" s="172">
+        <v>20686.251844999999</v>
+      </c>
+      <c r="E33" s="173">
+        <v>16774.300281</v>
+      </c>
+      <c r="F33" s="173">
+        <v>1623.770665</v>
+      </c>
+      <c r="G33" s="97">
+        <v>1201.8525279999999</v>
+      </c>
+      <c r="H33" s="174">
+        <v>37054.646492</v>
+      </c>
+      <c r="I33" s="98">
+        <v>91.978566340905715</v>
+      </c>
+      <c r="J33" s="175">
+        <v>92380.41532481827</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="96"/>
+      <c r="B34" s="162" t="s">
+        <v>142</v>
+      </c>
+      <c r="C34" s="171">
+        <v>130688.01039700001</v>
+      </c>
+      <c r="D34" s="172">
+        <v>62851.457347000003</v>
+      </c>
+      <c r="E34" s="173">
+        <v>55025.394189999999</v>
+      </c>
+      <c r="F34" s="173">
+        <v>6627.0147269999998</v>
+      </c>
+      <c r="G34" s="97">
+        <v>6184.1441329999998</v>
+      </c>
+      <c r="H34" s="174">
+        <v>120094.186481</v>
+      </c>
+      <c r="I34" s="98">
+        <v>91.893805802216733</v>
+      </c>
+      <c r="J34" s="175">
+        <v>96745.020096235705</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="96"/>
+      <c r="B35" s="162" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="171">
+        <v>83208.809773999994</v>
+      </c>
+      <c r="D35" s="172">
+        <v>41033.194804999999</v>
+      </c>
+      <c r="E35" s="173">
+        <v>36158.817164</v>
+      </c>
+      <c r="F35" s="173">
+        <v>3824.2767869999998</v>
+      </c>
+      <c r="G35" s="97">
+        <v>2192.5210179999999</v>
+      </c>
+      <c r="H35" s="174">
+        <v>76430.574110999994</v>
+      </c>
+      <c r="I35" s="98">
+        <v>91.853944694786421</v>
+      </c>
+      <c r="J35" s="175">
+        <v>90754.403111935666</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="96"/>
+      <c r="B36" s="162" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="171">
+        <v>20998.764463</v>
+      </c>
+      <c r="D36" s="172">
+        <v>10099.176834</v>
+      </c>
+      <c r="E36" s="173">
+        <v>9450.0032210000008</v>
+      </c>
+      <c r="F36" s="173">
+        <v>902.270535</v>
+      </c>
+      <c r="G36" s="97">
+        <v>547.31387299999994</v>
+      </c>
+      <c r="H36" s="174">
+        <v>19225.956772000001</v>
+      </c>
+      <c r="I36" s="98">
+        <v>91.557561902636209</v>
+      </c>
+      <c r="J36" s="175">
+        <v>84008.163125447565</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="96"/>
+      <c r="B37" s="162" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="177">
+        <v>15076.718027000001</v>
+      </c>
+      <c r="D37" s="178">
+        <v>7344.302044</v>
+      </c>
+      <c r="E37" s="179">
+        <v>6725.0525310000003</v>
+      </c>
+      <c r="F37" s="179">
+        <v>511.078711</v>
+      </c>
+      <c r="G37" s="99">
+        <v>496.284741</v>
+      </c>
+      <c r="H37" s="180">
+        <v>13921.577867</v>
+      </c>
+      <c r="I37" s="100">
+        <v>92.338251879942788</v>
+      </c>
+      <c r="J37" s="181">
+        <v>84940.21356296973</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="96"/>
+      <c r="B38" s="170" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="171">
+        <v>8355.3109719999993</v>
+      </c>
+      <c r="D38" s="172">
+        <v>4513.7616029999999</v>
+      </c>
+      <c r="E38" s="173">
+        <v>3430.5899899999999</v>
+      </c>
+      <c r="F38" s="173">
+        <v>291.12782099999998</v>
+      </c>
+      <c r="G38" s="97">
+        <v>119.831558</v>
+      </c>
+      <c r="H38" s="174">
+        <v>7682.4207299999998</v>
+      </c>
+      <c r="I38" s="98">
+        <v>91.946556576350488</v>
+      </c>
+      <c r="J38" s="175">
+        <v>82820.151380284486</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="96"/>
+      <c r="B39" s="162" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="171">
+        <v>11185.740894</v>
+      </c>
+      <c r="D39" s="172">
+        <v>5842.6172640000004</v>
+      </c>
+      <c r="E39" s="173">
+        <v>4829.0304999999998</v>
+      </c>
+      <c r="F39" s="173">
+        <v>383.22266000000002</v>
+      </c>
+      <c r="G39" s="97">
+        <v>130.87047000000001</v>
+      </c>
+      <c r="H39" s="174">
+        <v>10249.348179000001</v>
+      </c>
+      <c r="I39" s="98">
+        <v>91.6286929594241</v>
+      </c>
+      <c r="J39" s="175">
+        <v>83982.077707369812</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="96"/>
+      <c r="B40" s="162" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="171">
+        <v>29417.857163000001</v>
+      </c>
+      <c r="D40" s="172">
+        <v>15683.272430000001</v>
+      </c>
+      <c r="E40" s="173">
+        <v>12118.236494000001</v>
+      </c>
+      <c r="F40" s="173">
+        <v>1269.345892</v>
+      </c>
+      <c r="G40" s="97">
+        <v>347.00234699999999</v>
+      </c>
+      <c r="H40" s="174">
+        <v>26979.739160000001</v>
+      </c>
+      <c r="I40" s="98">
+        <v>91.712115571536202</v>
+      </c>
+      <c r="J40" s="175">
+        <v>88076.625548273514</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="96"/>
+      <c r="B41" s="162" t="s">
+        <v>32</v>
+      </c>
+      <c r="C41" s="171">
+        <v>45557.723198</v>
+      </c>
+      <c r="D41" s="172">
+        <v>22608.660228000001</v>
+      </c>
+      <c r="E41" s="173">
+        <v>19897.712520000001</v>
+      </c>
+      <c r="F41" s="173">
+        <v>2118.2083280000002</v>
+      </c>
+      <c r="G41" s="97">
+        <v>933.14212199999997</v>
+      </c>
+      <c r="H41" s="174">
+        <v>41591.608781000003</v>
+      </c>
+      <c r="I41" s="98">
+        <v>91.294309419804122</v>
+      </c>
+      <c r="J41" s="175">
+        <v>93215.212267538576</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="96"/>
+      <c r="B42" s="176" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="177">
+        <v>24375.891611999999</v>
+      </c>
+      <c r="D42" s="178">
+        <v>13323.5951</v>
+      </c>
+      <c r="E42" s="179">
+        <v>9860.6186699999998</v>
+      </c>
+      <c r="F42" s="179">
+        <v>873.71308699999997</v>
+      </c>
+      <c r="G42" s="99">
+        <v>317.96475500000003</v>
+      </c>
+      <c r="H42" s="180">
+        <v>22325.394507000001</v>
+      </c>
+      <c r="I42" s="100">
+        <v>91.588011886340354</v>
+      </c>
+      <c r="J42" s="181">
+        <v>90275.061706997309</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="96"/>
+      <c r="B43" s="162" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="171">
+        <v>12296.235350999999</v>
+      </c>
+      <c r="D43" s="172">
+        <v>6471.7567900000004</v>
+      </c>
+      <c r="E43" s="173">
+        <v>5099.7827100000004</v>
+      </c>
+      <c r="F43" s="173">
+        <v>507.72565200000003</v>
+      </c>
+      <c r="G43" s="97">
+        <v>216.97019900000001</v>
+      </c>
+      <c r="H43" s="174">
+        <v>11351.034401000001</v>
+      </c>
+      <c r="I43" s="98">
+        <v>92.313086704841481</v>
+      </c>
+      <c r="J43" s="175">
+        <v>88519.439572385003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="96"/>
+      <c r="B44" s="162" t="s">
+        <v>35</v>
+      </c>
+      <c r="C44" s="171">
+        <v>15229.611443</v>
+      </c>
+      <c r="D44" s="172">
+        <v>7272.5373589999999</v>
+      </c>
+      <c r="E44" s="173">
+        <v>6967.982285</v>
+      </c>
+      <c r="F44" s="173">
+        <v>677.66723999999999</v>
+      </c>
+      <c r="G44" s="97">
+        <v>311.42455899999999</v>
+      </c>
+      <c r="H44" s="174">
+        <v>13936.356152</v>
+      </c>
+      <c r="I44" s="98">
+        <v>91.50828439819179</v>
+      </c>
+      <c r="J44" s="175">
+        <v>86340.070882301254</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="96"/>
+      <c r="B45" s="162" t="s">
+        <v>36</v>
+      </c>
+      <c r="C45" s="171">
+        <v>21195.273348999999</v>
+      </c>
+      <c r="D45" s="172">
+        <v>10816.593376999999</v>
+      </c>
+      <c r="E45" s="173">
+        <v>9246.5421239999996</v>
+      </c>
+      <c r="F45" s="173">
+        <v>741.57084899999995</v>
+      </c>
+      <c r="G45" s="97">
+        <v>390.56699900000001</v>
+      </c>
+      <c r="H45" s="174">
+        <v>19509.190959</v>
+      </c>
+      <c r="I45" s="98">
+        <v>92.045007572032333</v>
+      </c>
+      <c r="J45" s="175">
+        <v>83556.160089093886</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="96"/>
+      <c r="B46" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="171">
+        <v>14131.643824999999</v>
+      </c>
+      <c r="D46" s="172">
+        <v>8689.5713809999997</v>
+      </c>
+      <c r="E46" s="173">
+        <v>4848.036983</v>
+      </c>
+      <c r="F46" s="173">
+        <v>408.65915699999999</v>
+      </c>
+      <c r="G46" s="97">
+        <v>185.376304</v>
+      </c>
+      <c r="H46" s="174">
+        <v>13046.403082000001</v>
+      </c>
+      <c r="I46" s="98">
+        <v>92.320491823604257</v>
+      </c>
+      <c r="J46" s="175">
+        <v>101134.6360149144</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="96"/>
+      <c r="B47" s="162" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" s="177">
+        <v>82139.610285000002</v>
+      </c>
+      <c r="D47" s="178">
+        <v>44640.815581000003</v>
+      </c>
+      <c r="E47" s="179">
+        <v>31902.637608000001</v>
+      </c>
+      <c r="F47" s="179">
+        <v>3535.4049100000002</v>
+      </c>
+      <c r="G47" s="99">
+        <v>2060.7521860000002</v>
+      </c>
+      <c r="H47" s="180">
+        <v>75580.627710000001</v>
+      </c>
+      <c r="I47" s="100">
+        <v>92.014836018527134</v>
+      </c>
+      <c r="J47" s="181">
+        <v>102902.9574217262</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="96"/>
+      <c r="B48" s="170" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" s="171">
+        <v>13128.437211</v>
+      </c>
+      <c r="D48" s="172">
+        <v>7165.9427439999999</v>
+      </c>
+      <c r="E48" s="173">
+        <v>5294.1033049999996</v>
+      </c>
+      <c r="F48" s="173">
+        <v>465.55514599999998</v>
+      </c>
+      <c r="G48" s="97">
+        <v>202.836016</v>
+      </c>
+      <c r="H48" s="174">
+        <v>11987.769163999999</v>
+      </c>
+      <c r="I48" s="98">
+        <v>91.31147120813236</v>
+      </c>
+      <c r="J48" s="175">
+        <v>95350.560049678257</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="96"/>
+      <c r="B49" s="162" t="s">
+        <v>40</v>
+      </c>
+      <c r="C49" s="171">
+        <v>22696.565911999998</v>
+      </c>
+      <c r="D49" s="172">
+        <v>12754.1463</v>
+      </c>
+      <c r="E49" s="173">
+        <v>8795.4573299999993</v>
+      </c>
+      <c r="F49" s="173">
+        <v>839.33936400000005</v>
+      </c>
+      <c r="G49" s="97">
+        <v>307.62291800000003</v>
+      </c>
+      <c r="H49" s="174">
+        <v>20741.514461999999</v>
+      </c>
+      <c r="I49" s="98">
+        <v>91.386135428680262</v>
+      </c>
+      <c r="J49" s="175">
+        <v>94782.284774075</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="96"/>
+      <c r="B50" s="162" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="171">
+        <v>29193.212979</v>
+      </c>
+      <c r="D50" s="172">
+        <v>16318.257492000001</v>
+      </c>
+      <c r="E50" s="173">
+        <v>11251.227887999999</v>
+      </c>
+      <c r="F50" s="173">
+        <v>1113.271056</v>
+      </c>
+      <c r="G50" s="97">
+        <v>510.45654300000001</v>
+      </c>
+      <c r="H50" s="174">
+        <v>26784.34808</v>
+      </c>
+      <c r="I50" s="98">
+        <v>91.748544770550595</v>
+      </c>
+      <c r="J50" s="175">
+        <v>94610.525531335676</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="96"/>
+      <c r="B51" s="162" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="171">
+        <v>20095.574302000001</v>
+      </c>
+      <c r="D51" s="172">
+        <v>11214.739044</v>
+      </c>
+      <c r="E51" s="173">
+        <v>7950.5672260000001</v>
+      </c>
+      <c r="F51" s="173">
+        <v>594.11372400000005</v>
+      </c>
+      <c r="G51" s="97">
+        <v>336.15430800000001</v>
+      </c>
+      <c r="H51" s="174">
+        <v>18562.252134999999</v>
+      </c>
+      <c r="I51" s="98">
+        <v>92.369851470990824</v>
+      </c>
+      <c r="J51" s="175">
+        <v>94701.99672946964</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="96"/>
+      <c r="B52" s="176" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" s="177">
+        <v>15887.148837999999</v>
+      </c>
+      <c r="D52" s="178">
+        <v>7979.9757449999997</v>
+      </c>
+      <c r="E52" s="179">
+        <v>7051.7303529999999</v>
+      </c>
+      <c r="F52" s="179">
+        <v>555.44275900000002</v>
+      </c>
+      <c r="G52" s="99">
+        <v>299.99998099999999</v>
+      </c>
+      <c r="H52" s="180">
+        <v>14638.112442</v>
+      </c>
+      <c r="I52" s="100">
+        <v>92.138070784529532</v>
+      </c>
+      <c r="J52" s="181">
+        <v>81840.209546475453</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="96"/>
+      <c r="B53" s="162" t="s">
+        <v>44</v>
+      </c>
+      <c r="C53" s="171">
+        <v>27709.254574999999</v>
+      </c>
+      <c r="D53" s="172">
+        <v>16170.258512</v>
+      </c>
+      <c r="E53" s="173">
+        <v>10313.044169999999</v>
+      </c>
+      <c r="F53" s="173">
+        <v>791.09473000000003</v>
+      </c>
+      <c r="G53" s="97">
+        <v>434.85716300000001</v>
+      </c>
+      <c r="H53" s="174">
+        <v>25580.970112999999</v>
+      </c>
+      <c r="I53" s="98">
+        <v>92.319228739122437</v>
+      </c>
+      <c r="J53" s="175">
+        <v>98403.185404969656</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="14.25" thickBot="1">
+      <c r="A54" s="96"/>
+      <c r="B54" s="182" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="183">
+        <v>15040.670709</v>
+      </c>
+      <c r="D54" s="184">
+        <v>8631.6249850000004</v>
+      </c>
+      <c r="E54" s="185">
+        <v>5624.0482389999997</v>
+      </c>
+      <c r="F54" s="185">
+        <v>419.00700699999999</v>
+      </c>
+      <c r="G54" s="101">
+        <v>365.990478</v>
+      </c>
+      <c r="H54" s="186">
+        <v>13812.820148000001</v>
+      </c>
+      <c r="I54" s="102">
+        <v>91.836464046345469</v>
+      </c>
+      <c r="J54" s="187">
+        <v>90535.003756072008</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="191"/>
+      <c r="B55" s="188" t="s">
+        <v>149</v>
+      </c>
+      <c r="C55" s="191"/>
+      <c r="D55" s="191"/>
+      <c r="E55" s="191"/>
+      <c r="F55" s="191"/>
+      <c r="G55" s="191"/>
+      <c r="H55" s="191"/>
+      <c r="I55" s="191"/>
+      <c r="J55" s="191"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="191"/>
+      <c r="B56" s="188" t="s">
+        <v>150</v>
+      </c>
+      <c r="C56" s="191"/>
+      <c r="D56" s="191"/>
+      <c r="E56" s="191"/>
+      <c r="F56" s="191"/>
+      <c r="G56" s="191"/>
+      <c r="H56" s="191"/>
+      <c r="I56" s="191"/>
+      <c r="J56" s="191"/>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="191"/>
+      <c r="B57" s="188" t="s">
+        <v>151</v>
+      </c>
+      <c r="C57" s="192"/>
+      <c r="D57" s="192"/>
+      <c r="E57" s="192"/>
+      <c r="F57" s="192"/>
+      <c r="G57" s="192"/>
+      <c r="H57" s="192"/>
+      <c r="I57" s="192"/>
+      <c r="J57" s="193"/>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="191"/>
+      <c r="B58" s="194" t="s">
+        <v>152</v>
+      </c>
+      <c r="C58" s="191"/>
+      <c r="D58" s="191"/>
+      <c r="E58" s="191"/>
+      <c r="F58" s="191"/>
+      <c r="G58" s="191"/>
+      <c r="H58" s="191"/>
+      <c r="I58" s="191"/>
+      <c r="J58" s="191"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="191"/>
+      <c r="B59" s="195" t="s">
+        <v>153</v>
+      </c>
+      <c r="C59" s="191"/>
+      <c r="D59" s="191"/>
+      <c r="E59" s="191"/>
+      <c r="F59" s="191"/>
+      <c r="G59" s="191"/>
+      <c r="H59" s="191"/>
+      <c r="I59" s="191"/>
+      <c r="J59" s="191"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="G1:J1"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="C5:G5"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="1.7322834645669292" right="0.31496062992125984" top="0.31496062992125984" bottom="0.23622047244094491" header="0.35433070866141736" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="70" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>総括表</vt:lpstr>
       <vt:lpstr>被保険者数</vt:lpstr>
       <vt:lpstr>被保険者数（現役並み再掲）</vt:lpstr>
       <vt:lpstr>被保険者数（一般Ⅱ再掲）</vt:lpstr>
+      <vt:lpstr>医療給付の状況</vt:lpstr>
+      <vt:lpstr>医療給付の状況!Print_Area</vt:lpstr>
       <vt:lpstr>総括表!Print_Area</vt:lpstr>
       <vt:lpstr>被保険者数!Print_Area</vt:lpstr>
       <vt:lpstr>'被保険者数（一般Ⅱ再掲）'!Print_Area</vt:lpstr>
       <vt:lpstr>'被保険者数（現役並み再掲）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>