--- v0 (2026-05-16)
+++ v1 (2026-08-21)
@@ -1,4183 +1,4102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="14" documentId="13_ncr:1_{B935611A-3A3E-432B-AAF7-B97E8799AC20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1185311F-9D55-4598-9BCD-D47E80F9AC7E}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\公表情報管理ツール\統計表管理システムに入ってるデータを差替える\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74659809-47EF-4221-B7A1-4B7DDD70B954}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7536" yWindow="816" windowWidth="17736" windowHeight="15516" tabRatio="702" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{859D83D7-BE5B-4DF1-A72A-F253FAECD074}"/>
   </bookViews>
   <sheets>
-    <sheet name="児童表１" sheetId="102" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="利用上の注意" sheetId="96" r:id="rId4"/>
+    <sheet name="児童表１（上半期）" sheetId="1" r:id="rId1"/>
+    <sheet name="児童表２（上半期）" sheetId="2" r:id="rId2"/>
+    <sheet name="児童表３（上半期）" sheetId="3" r:id="rId3"/>
+    <sheet name="利用上の注意" sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="62">
-[...11 lines deleted...]
-    <t>（各月末現在）</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="64">
+  <si>
+    <t>児童扶養手当受給者の状況</t>
+  </si>
+  <si>
+    <t>（単位：人）</t>
+  </si>
+  <si>
+    <t>生別父子世帯</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>令和7年</t>
+  </si>
+  <si>
+    <t>4月</t>
+  </si>
+  <si>
+    <t>5月</t>
+  </si>
+  <si>
+    <t>6月</t>
+  </si>
+  <si>
+    <t>7月</t>
+  </si>
+  <si>
+    <t>8月</t>
+  </si>
+  <si>
+    <t>9月</t>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>受給者</t>
     <rPh sb="0" eb="3">
       <t>ジュキュウシャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>世帯類型</t>
     <rPh sb="0" eb="2">
       <t>セタイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ルイケイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>母子世帯</t>
     <rPh sb="0" eb="2">
       <t>ボシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>父子世帯</t>
     <rPh sb="2" eb="4">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>その他の世帯</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>生別母子世帯</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>死別母子世帯</t>
     <rPh sb="0" eb="2">
       <t>シベツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ボシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>未婚の母子世帯</t>
     <rPh sb="3" eb="5">
       <t>ボシ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>障害者世帯</t>
     <rPh sb="3" eb="5">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>遺棄世帯</t>
     <rPh sb="2" eb="4">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>DV保護命令世帯</t>
     <rPh sb="2" eb="4">
       <t>ホゴ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>メイレイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>生別父子世帯</t>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>死別父子世帯</t>
     <rPh sb="0" eb="2">
       <t>シベツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>未婚の父子世帯</t>
     <rPh sb="5" eb="7">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>離婚</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>その他</t>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...50 lines deleted...]
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>児童扶養手当支給対象者別の状況（各月間）</t>
+  </si>
+  <si>
+    <t>受給資格喪失</t>
+  </si>
+  <si>
+    <t>・</t>
   </si>
   <si>
     <t>受給資格者</t>
     <rPh sb="0" eb="1">
       <t>ウケ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>カク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>モノ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>新規認定</t>
     <rPh sb="0" eb="1">
       <t>シン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>キ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サダム</t>
     </rPh>
-    <phoneticPr fontId="11"/>
-[...2 lines deleted...]
-    <t>受給資格喪失</t>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>月末現在数</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>マツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ウツツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ザイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>対象児童が18歳の年度末に達した（再掲）</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>総数</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>都道府県･市等支給対象者</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>国支給対象者</t>
-    <phoneticPr fontId="11"/>
-[...16 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>児童扶養手当支給対象者別の状況（各月末現在）</t>
   </si>
   <si>
     <t>手当の支給類型</t>
   </si>
   <si>
     <t>受給対象児童数</t>
   </si>
   <si>
     <t>全部支給</t>
   </si>
   <si>
     <t>一部支給</t>
   </si>
   <si>
+    <t>６人以上</t>
+  </si>
+  <si>
     <t>１人</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>２人</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>３人</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>４人</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>５人</t>
-    <phoneticPr fontId="11"/>
-[...2 lines deleted...]
-    <t>６人以上</t>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>養育費受領者数（再掲）</t>
     <rPh sb="0" eb="3">
       <t>ヨウイクヒ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジュリョウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シャ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>スウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>サイケイ</t>
     </rPh>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>都道府県･市等支給対象者</t>
     <rPh sb="0" eb="4">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シナド</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シキュウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>シャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>国支給対象者</t>
     <rPh sb="0" eb="1">
       <t>クニ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>シキュウ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>タイショウシャ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>・</t>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>＜利用上の注意＞</t>
     <rPh sb="1" eb="4">
       <t>リヨウジョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>チュウイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>表章記号の規約</t>
     <rPh sb="0" eb="2">
       <t>ヒョウショウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キゴウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キヤク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　計数のない場合</t>
     <rPh sb="1" eb="3">
       <t>ケイスウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>バアイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>－</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　統計項目のありえない場合</t>
     <rPh sb="1" eb="3">
       <t>トウケイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コウモク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>バアイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　計数不明又は計数を表章することが不適当な場合</t>
     <rPh sb="1" eb="3">
       <t>ケイスウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>フメイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>マタ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケイスウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヒョウショウ</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>フテキトウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>バアイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>…</t>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>児童表１</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>児童表２</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>児童表３</t>
+    <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="游ゴシック Light"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="3"/>
+      <sz val="7"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...35 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="17">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </right>
-[...3 lines deleted...]
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
-[...9 lines deleted...]
-      <top/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...18 lines deleted...]
-      </left>
       <right/>
       <top/>
-      <bottom/>
-[...3 lines deleted...]
-      <left style="thin">
+      <bottom style="thin">
         <color indexed="64"/>
-      </left>
-[...19 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+  <cellStyleXfs count="44">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="40">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="43" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="43" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="19" xfId="43" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="20" xfId="43" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="21" xfId="43" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="22" xfId="43" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="13" xfId="43" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="23" xfId="43" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="24" xfId="43" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="15" xfId="43" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="12" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="12" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="14" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="14" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="11" xfId="0" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="14" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
-[...3 lines deleted...]
-    <cellStyle name="標準 2 2" xfId="3" xr:uid="{38B16811-83CE-4CE1-A1F9-553C284555B5}"/>
+  <cellStyles count="44">
+    <cellStyle name="20% - アクセント 1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - アクセント 6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - アクセント 6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - アクセント 6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="アクセント 1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="アクセント 2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="アクセント 3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="アクセント 4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="アクセント 5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="アクセント 6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="タイトル" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="チェック セル" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="どちらでもない" xfId="8" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="メモ" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="リンク セル" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="悪い" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="計算" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="警告文" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="見出し 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="見出し 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="見出し 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="見出し 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="集計" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="出力" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="説明文" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="入力" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="43" xr:uid="{4A27112A-480B-4D8D-A073-8980CEA5C808}"/>
+    <cellStyle name="標準 2 2" xfId="42" xr:uid="{9C090132-36D8-4840-9D49-BF02ADF14563}"/>
+    <cellStyle name="良い" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...67 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...27 lines deleted...]
-      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
       <a:lstStyle/>
-    </a:spDef>
-[...29 lines deleted...]
-      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
     </a:lnDef>
-    <a:txDef>
-[...23 lines deleted...]
-    </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21143751-EA76-44B8-9980-3788913CB3FF}">
-[...1 lines deleted...]
-  <dimension ref="B1:U15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF694972-6034-4087-80CE-7C677B251A5A}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T15"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="40" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="4.109375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="22" max="16384" width="9" style="2"/>
+    <col min="1" max="2" width="8.6640625" style="11"/>
+    <col min="3" max="20" width="11.83203125" style="11" customWidth="1"/>
+    <col min="21" max="16384" width="8.6640625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:21" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="B2" s="15" t="s">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="15"/>
-[...19 lines deleted...]
-      <c r="U3" s="14" t="s">
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="T4" s="11" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="2:21" s="47" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="16" t="s">
+    <row r="5" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="P5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="R5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="S5" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="T5" s="26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A6" s="35"/>
+      <c r="B6" s="35"/>
+      <c r="C6" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="K6" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="L6" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="M6" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="N6" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="O6" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="P6" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q6" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="R6" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="S6" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="T6" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A7" s="35"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="L7" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="16" t="s">
+      <c r="N7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="O7" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="P7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q7" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="R7" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="S7" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="T7" s="36"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="35"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="16" t="s">
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="38"/>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A9" s="39"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="R9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="S9" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="T9" s="37" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A10" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="20" t="s">
+      <c r="B10" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="20" t="s">
+      <c r="C10" s="27">
+        <v>779550</v>
+      </c>
+      <c r="D10" s="27">
+        <v>715335</v>
+      </c>
+      <c r="E10" s="27">
+        <v>609182</v>
+      </c>
+      <c r="F10" s="27">
+        <v>473</v>
+      </c>
+      <c r="G10" s="27">
+        <v>3852</v>
+      </c>
+      <c r="H10" s="27">
+        <v>95166</v>
+      </c>
+      <c r="I10" s="27">
+        <v>4195</v>
+      </c>
+      <c r="J10" s="27">
+        <v>1752</v>
+      </c>
+      <c r="K10" s="27">
+        <v>715</v>
+      </c>
+      <c r="L10" s="27">
+        <v>35613</v>
+      </c>
+      <c r="M10" s="27">
+        <v>31888</v>
+      </c>
+      <c r="N10" s="27">
+        <v>29</v>
+      </c>
+      <c r="O10" s="27">
+        <v>1411</v>
+      </c>
+      <c r="P10" s="27">
+        <v>585</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>1572</v>
+      </c>
+      <c r="R10" s="27">
+        <v>126</v>
+      </c>
+      <c r="S10" s="27">
+        <v>2</v>
+      </c>
+      <c r="T10" s="27">
+        <v>28602</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A11" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="27">
+        <v>785109</v>
+      </c>
+      <c r="D11" s="27">
+        <v>720347</v>
+      </c>
+      <c r="E11" s="27">
+        <v>613794</v>
+      </c>
+      <c r="F11" s="27">
+        <v>480</v>
+      </c>
+      <c r="G11" s="27">
+        <v>3867</v>
+      </c>
+      <c r="H11" s="27">
+        <v>95496</v>
+      </c>
+      <c r="I11" s="27">
+        <v>4214</v>
+      </c>
+      <c r="J11" s="27">
+        <v>1769</v>
+      </c>
+      <c r="K11" s="27">
+        <v>727</v>
+      </c>
+      <c r="L11" s="27">
+        <v>35947</v>
+      </c>
+      <c r="M11" s="27">
+        <v>32195</v>
+      </c>
+      <c r="N11" s="27">
+        <v>30</v>
+      </c>
+      <c r="O11" s="27">
+        <v>1414</v>
+      </c>
+      <c r="P11" s="27">
+        <v>596</v>
+      </c>
+      <c r="Q11" s="27">
+        <v>1578</v>
+      </c>
+      <c r="R11" s="27">
+        <v>131</v>
+      </c>
+      <c r="S11" s="27">
+        <v>3</v>
+      </c>
+      <c r="T11" s="27">
+        <v>28815</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="27">
+        <v>790360</v>
+      </c>
+      <c r="D12" s="27">
+        <v>725141</v>
+      </c>
+      <c r="E12" s="27">
+        <v>618296</v>
+      </c>
+      <c r="F12" s="27">
+        <v>483</v>
+      </c>
+      <c r="G12" s="27">
+        <v>4085</v>
+      </c>
+      <c r="H12" s="27">
+        <v>95553</v>
+      </c>
+      <c r="I12" s="27">
+        <v>4218</v>
+      </c>
+      <c r="J12" s="27">
+        <v>1790</v>
+      </c>
+      <c r="K12" s="27">
+        <v>716</v>
+      </c>
+      <c r="L12" s="27">
+        <v>36207</v>
+      </c>
+      <c r="M12" s="27">
+        <v>32440</v>
+      </c>
+      <c r="N12" s="27">
+        <v>29</v>
+      </c>
+      <c r="O12" s="27">
+        <v>1416</v>
+      </c>
+      <c r="P12" s="27">
+        <v>598</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>1592</v>
+      </c>
+      <c r="R12" s="27">
+        <v>130</v>
+      </c>
+      <c r="S12" s="27">
+        <v>2</v>
+      </c>
+      <c r="T12" s="27">
+        <v>29012</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="27">
+        <v>793828</v>
+      </c>
+      <c r="D13" s="27">
+        <v>728271</v>
+      </c>
+      <c r="E13" s="27">
+        <v>621204</v>
+      </c>
+      <c r="F13" s="27">
+        <v>475</v>
+      </c>
+      <c r="G13" s="27">
+        <v>3946</v>
+      </c>
+      <c r="H13" s="27">
+        <v>95687</v>
+      </c>
+      <c r="I13" s="27">
+        <v>4411</v>
+      </c>
+      <c r="J13" s="27">
+        <v>1813</v>
+      </c>
+      <c r="K13" s="27">
+        <v>735</v>
+      </c>
+      <c r="L13" s="27">
+        <v>36427</v>
+      </c>
+      <c r="M13" s="27">
+        <v>32636</v>
+      </c>
+      <c r="N13" s="27">
+        <v>32</v>
+      </c>
+      <c r="O13" s="27">
+        <v>1424</v>
+      </c>
+      <c r="P13" s="27">
+        <v>605</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>1597</v>
+      </c>
+      <c r="R13" s="27">
+        <v>131</v>
+      </c>
+      <c r="S13" s="27">
+        <v>2</v>
+      </c>
+      <c r="T13" s="27">
+        <v>29130</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="27">
+        <v>793773</v>
+      </c>
+      <c r="D14" s="27">
+        <v>728184</v>
+      </c>
+      <c r="E14" s="27">
+        <v>621234</v>
+      </c>
+      <c r="F14" s="27">
+        <v>474</v>
+      </c>
+      <c r="G14" s="27">
+        <v>3948</v>
+      </c>
+      <c r="H14" s="27">
+        <v>95773</v>
+      </c>
+      <c r="I14" s="27">
+        <v>4223</v>
+      </c>
+      <c r="J14" s="27">
+        <v>1797</v>
+      </c>
+      <c r="K14" s="27">
+        <v>735</v>
+      </c>
+      <c r="L14" s="27">
+        <v>36365</v>
+      </c>
+      <c r="M14" s="27">
+        <v>32592</v>
+      </c>
+      <c r="N14" s="27">
+        <v>30</v>
+      </c>
+      <c r="O14" s="27">
+        <v>1418</v>
+      </c>
+      <c r="P14" s="27">
+        <v>602</v>
+      </c>
+      <c r="Q14" s="27">
+        <v>1589</v>
+      </c>
+      <c r="R14" s="27">
+        <v>131</v>
+      </c>
+      <c r="S14" s="27">
+        <v>3</v>
+      </c>
+      <c r="T14" s="27">
+        <v>29224</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="27">
+        <v>792850</v>
+      </c>
+      <c r="D15" s="27">
+        <v>727370</v>
+      </c>
+      <c r="E15" s="27">
+        <v>620638</v>
+      </c>
+      <c r="F15" s="27">
+        <v>472</v>
+      </c>
+      <c r="G15" s="27">
+        <v>3955</v>
+      </c>
+      <c r="H15" s="27">
+        <v>95551</v>
+      </c>
+      <c r="I15" s="27">
+        <v>4237</v>
+      </c>
+      <c r="J15" s="27">
+        <v>1802</v>
+      </c>
+      <c r="K15" s="27">
+        <v>715</v>
+      </c>
+      <c r="L15" s="27">
+        <v>36269</v>
+      </c>
+      <c r="M15" s="27">
+        <v>32483</v>
+      </c>
+      <c r="N15" s="27">
+        <v>30</v>
+      </c>
+      <c r="O15" s="27">
+        <v>1420</v>
+      </c>
+      <c r="P15" s="27">
+        <v>602</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>1596</v>
+      </c>
+      <c r="R15" s="27">
+        <v>135</v>
+      </c>
+      <c r="S15" s="27">
+        <v>3</v>
+      </c>
+      <c r="T15" s="27">
+        <v>29211</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="57" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECB693D2-394E-4304-89D5-D345D3584A51}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N15"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <cols>
+    <col min="1" max="2" width="8.6640625" style="11"/>
+    <col min="3" max="14" width="14.25" style="11" customWidth="1"/>
+    <col min="15" max="16384" width="8.6640625" style="11"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="N4" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="L5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" s="30" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A6" s="31"/>
+      <c r="B6" s="31"/>
+      <c r="C6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="K6" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="54" x14ac:dyDescent="0.55000000000000004">
+      <c r="A7" s="17"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="K7" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="L7" s="20"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+    </row>
+    <row r="8" spans="1:14" ht="36" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="20"/>
+      <c r="B8" s="20"/>
+      <c r="C8" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="M8" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="N8" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A10" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="20" t="s">
-[...48 lines deleted...]
-      <c r="D5" s="48" t="s">
+      <c r="C10" s="28">
+        <v>8106</v>
+      </c>
+      <c r="D10" s="28">
+        <v>8106</v>
+      </c>
+      <c r="E10" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="28">
+        <v>5913</v>
+      </c>
+      <c r="G10" s="28">
+        <v>5913</v>
+      </c>
+      <c r="H10" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" s="28">
+        <v>2297</v>
+      </c>
+      <c r="J10" s="28">
+        <v>2297</v>
+      </c>
+      <c r="K10" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L10" s="28">
+        <v>779550</v>
+      </c>
+      <c r="M10" s="28">
+        <v>779550</v>
+      </c>
+      <c r="N10" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A11" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="20" t="s">
+      <c r="C11" s="28">
+        <v>7637</v>
+      </c>
+      <c r="D11" s="28">
+        <v>7637</v>
+      </c>
+      <c r="E11" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="28">
+        <v>2737</v>
+      </c>
+      <c r="G11" s="28">
+        <v>2737</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="I11" s="28">
+        <v>362</v>
+      </c>
+      <c r="J11" s="28">
+        <v>362</v>
+      </c>
+      <c r="K11" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L11" s="28">
+        <v>785109</v>
+      </c>
+      <c r="M11" s="28">
+        <v>785109</v>
+      </c>
+      <c r="N11" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="20" t="s">
-[...20 lines deleted...]
-      <c r="M5" s="20" t="s">
+      <c r="C12" s="28">
+        <v>7467</v>
+      </c>
+      <c r="D12" s="28">
+        <v>7467</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" s="28">
+        <v>2460</v>
+      </c>
+      <c r="G12" s="28">
+        <v>2460</v>
+      </c>
+      <c r="H12" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" s="28">
+        <v>85</v>
+      </c>
+      <c r="J12" s="28">
+        <v>85</v>
+      </c>
+      <c r="K12" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L12" s="28">
+        <v>790360</v>
+      </c>
+      <c r="M12" s="28">
+        <v>790360</v>
+      </c>
+      <c r="N12" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="N5" s="20" t="s">
-[...20 lines deleted...]
-      <c r="U5" s="49" t="s">
+      <c r="C13" s="28">
+        <v>6316</v>
+      </c>
+      <c r="D13" s="28">
+        <v>6316</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="28">
+        <v>2805</v>
+      </c>
+      <c r="G13" s="28">
+        <v>2805</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" s="28">
+        <v>77</v>
+      </c>
+      <c r="J13" s="28">
+        <v>77</v>
+      </c>
+      <c r="K13" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L13" s="28">
+        <v>793828</v>
+      </c>
+      <c r="M13" s="28">
+        <v>793828</v>
+      </c>
+      <c r="N13" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="28" t="s">
         <v>9</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="F6" s="20" t="s">
+      <c r="C14" s="28">
+        <v>6190</v>
+      </c>
+      <c r="D14" s="28">
+        <v>6190</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" s="28">
+        <v>2988</v>
+      </c>
+      <c r="G14" s="28">
+        <v>2988</v>
+      </c>
+      <c r="H14" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="I14" s="28">
+        <v>38</v>
+      </c>
+      <c r="J14" s="28">
+        <v>38</v>
+      </c>
+      <c r="K14" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L14" s="28">
+        <v>793773</v>
+      </c>
+      <c r="M14" s="28">
+        <v>793773</v>
+      </c>
+      <c r="N14" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="20" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="20" t="s">
+      <c r="C15" s="28">
+        <v>5892</v>
+      </c>
+      <c r="D15" s="28">
+        <v>5892</v>
+      </c>
+      <c r="E15" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" s="28">
+        <v>2358</v>
+      </c>
+      <c r="G15" s="28">
+        <v>2358</v>
+      </c>
+      <c r="H15" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="I15" s="28">
+        <v>35</v>
+      </c>
+      <c r="J15" s="28">
+        <v>35</v>
+      </c>
+      <c r="K15" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L15" s="28">
+        <v>792850</v>
+      </c>
+      <c r="M15" s="28">
+        <v>792850</v>
+      </c>
+      <c r="N15" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1563D78B-87F7-4906-8DA0-8438986C3D36}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <cols>
+    <col min="1" max="32" width="12" style="11" customWidth="1"/>
+    <col min="33" max="16384" width="8.6640625" style="11"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="AF4" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" ht="36" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="20" t="s">
+      <c r="B5" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="20" t="s">
-[...37 lines deleted...]
-      <c r="D7" s="50"/>
+      <c r="C5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="P5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="R5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="S5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="T5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="U5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="V5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="W5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="X5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AF5" s="16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A6" s="17"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="R6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="S6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="T6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="U6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="W6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="AE6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="AF6" s="13" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" ht="36" x14ac:dyDescent="0.55000000000000004">
+      <c r="A7" s="20"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
       <c r="E7" s="20"/>
-      <c r="F7" s="20" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="F7" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
-      <c r="U7" s="51"/>
-[...446 lines deleted...]
-      <c r="U15" s="1"/>
+      <c r="U7" s="20"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="20"/>
+      <c r="Y7" s="20"/>
+      <c r="Z7" s="20"/>
+      <c r="AA7" s="20"/>
+      <c r="AB7" s="20"/>
+      <c r="AC7" s="20"/>
+      <c r="AD7" s="20"/>
+      <c r="AE7" s="20"/>
+      <c r="AF7" s="20"/>
+    </row>
+    <row r="8" spans="1:32" ht="36" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="17"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="K8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="O8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="P8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="R8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="S8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="T8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="U8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="W8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="X8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC8" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF8" s="14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A9" s="25"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="R9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="S9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="T9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="U9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="V9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="W9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="X9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF9" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A10" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="27">
+        <v>465387</v>
+      </c>
+      <c r="D10" s="27">
+        <v>465387</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="27">
+        <v>94275</v>
+      </c>
+      <c r="G10" s="27">
+        <v>94275</v>
+      </c>
+      <c r="H10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="I10" s="27">
+        <v>314163</v>
+      </c>
+      <c r="J10" s="27">
+        <v>314163</v>
+      </c>
+      <c r="K10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="L10" s="27">
+        <v>92401</v>
+      </c>
+      <c r="M10" s="27">
+        <v>92401</v>
+      </c>
+      <c r="N10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="O10" s="27">
+        <v>472251</v>
+      </c>
+      <c r="P10" s="27">
+        <v>472251</v>
+      </c>
+      <c r="Q10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="R10" s="27">
+        <v>227803</v>
+      </c>
+      <c r="S10" s="27">
+        <v>227803</v>
+      </c>
+      <c r="T10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="U10" s="27">
+        <v>63551</v>
+      </c>
+      <c r="V10" s="27">
+        <v>63551</v>
+      </c>
+      <c r="W10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="X10" s="27">
+        <v>12583</v>
+      </c>
+      <c r="Y10" s="27">
+        <v>12583</v>
+      </c>
+      <c r="Z10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA10" s="27">
+        <v>2568</v>
+      </c>
+      <c r="AB10" s="27">
+        <v>2568</v>
+      </c>
+      <c r="AC10" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>794</v>
+      </c>
+      <c r="AE10" s="27">
+        <v>794</v>
+      </c>
+      <c r="AF10" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A11" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="27">
+        <v>469091</v>
+      </c>
+      <c r="D11" s="27">
+        <v>469091</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" s="27">
+        <v>94203</v>
+      </c>
+      <c r="G11" s="27">
+        <v>94203</v>
+      </c>
+      <c r="H11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="I11" s="27">
+        <v>316018</v>
+      </c>
+      <c r="J11" s="27">
+        <v>316018</v>
+      </c>
+      <c r="K11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="L11" s="27">
+        <v>92384</v>
+      </c>
+      <c r="M11" s="27">
+        <v>92384</v>
+      </c>
+      <c r="N11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="O11" s="27">
+        <v>474792</v>
+      </c>
+      <c r="P11" s="27">
+        <v>474792</v>
+      </c>
+      <c r="Q11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="R11" s="27">
+        <v>229811</v>
+      </c>
+      <c r="S11" s="27">
+        <v>229811</v>
+      </c>
+      <c r="T11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="U11" s="27">
+        <v>64333</v>
+      </c>
+      <c r="V11" s="27">
+        <v>64333</v>
+      </c>
+      <c r="W11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="X11" s="27">
+        <v>12752</v>
+      </c>
+      <c r="Y11" s="27">
+        <v>12752</v>
+      </c>
+      <c r="Z11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA11" s="27">
+        <v>2614</v>
+      </c>
+      <c r="AB11" s="27">
+        <v>2614</v>
+      </c>
+      <c r="AC11" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>807</v>
+      </c>
+      <c r="AE11" s="27">
+        <v>807</v>
+      </c>
+      <c r="AF11" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="27">
+        <v>472576</v>
+      </c>
+      <c r="D12" s="27">
+        <v>472576</v>
+      </c>
+      <c r="E12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" s="27">
+        <v>94103</v>
+      </c>
+      <c r="G12" s="27">
+        <v>94103</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="I12" s="27">
+        <v>317784</v>
+      </c>
+      <c r="J12" s="27">
+        <v>317784</v>
+      </c>
+      <c r="K12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="L12" s="27">
+        <v>92356</v>
+      </c>
+      <c r="M12" s="27">
+        <v>92356</v>
+      </c>
+      <c r="N12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="O12" s="27">
+        <v>477094</v>
+      </c>
+      <c r="P12" s="27">
+        <v>477094</v>
+      </c>
+      <c r="Q12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="R12" s="27">
+        <v>231693</v>
+      </c>
+      <c r="S12" s="27">
+        <v>231693</v>
+      </c>
+      <c r="T12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="U12" s="27">
+        <v>65109</v>
+      </c>
+      <c r="V12" s="27">
+        <v>65109</v>
+      </c>
+      <c r="W12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="X12" s="27">
+        <v>12964</v>
+      </c>
+      <c r="Y12" s="27">
+        <v>12964</v>
+      </c>
+      <c r="Z12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA12" s="27">
+        <v>2674</v>
+      </c>
+      <c r="AB12" s="27">
+        <v>2674</v>
+      </c>
+      <c r="AC12" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>826</v>
+      </c>
+      <c r="AE12" s="27">
+        <v>826</v>
+      </c>
+      <c r="AF12" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="27">
+        <v>474719</v>
+      </c>
+      <c r="D13" s="27">
+        <v>474719</v>
+      </c>
+      <c r="E13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="27">
+        <v>93862</v>
+      </c>
+      <c r="G13" s="27">
+        <v>93862</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="I13" s="27">
+        <v>319109</v>
+      </c>
+      <c r="J13" s="27">
+        <v>319109</v>
+      </c>
+      <c r="K13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="L13" s="27">
+        <v>92230</v>
+      </c>
+      <c r="M13" s="27">
+        <v>92230</v>
+      </c>
+      <c r="N13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="O13" s="27">
+        <v>478535</v>
+      </c>
+      <c r="P13" s="27">
+        <v>478535</v>
+      </c>
+      <c r="Q13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="R13" s="27">
+        <v>233005</v>
+      </c>
+      <c r="S13" s="27">
+        <v>233005</v>
+      </c>
+      <c r="T13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="U13" s="27">
+        <v>65675</v>
+      </c>
+      <c r="V13" s="27">
+        <v>65675</v>
+      </c>
+      <c r="W13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="X13" s="27">
+        <v>13068</v>
+      </c>
+      <c r="Y13" s="27">
+        <v>13068</v>
+      </c>
+      <c r="Z13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA13" s="27">
+        <v>2702</v>
+      </c>
+      <c r="AB13" s="27">
+        <v>2702</v>
+      </c>
+      <c r="AC13" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>843</v>
+      </c>
+      <c r="AE13" s="27">
+        <v>843</v>
+      </c>
+      <c r="AF13" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="27">
+        <v>472537</v>
+      </c>
+      <c r="D14" s="27">
+        <v>472537</v>
+      </c>
+      <c r="E14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" s="27">
+        <v>93374</v>
+      </c>
+      <c r="G14" s="27">
+        <v>93374</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="I14" s="27">
+        <v>321236</v>
+      </c>
+      <c r="J14" s="27">
+        <v>321236</v>
+      </c>
+      <c r="K14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="L14" s="27">
+        <v>92751</v>
+      </c>
+      <c r="M14" s="27">
+        <v>92751</v>
+      </c>
+      <c r="N14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="O14" s="27">
+        <v>477583</v>
+      </c>
+      <c r="P14" s="27">
+        <v>477583</v>
+      </c>
+      <c r="Q14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="R14" s="27">
+        <v>233303</v>
+      </c>
+      <c r="S14" s="27">
+        <v>233303</v>
+      </c>
+      <c r="T14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="U14" s="27">
+        <v>66081</v>
+      </c>
+      <c r="V14" s="27">
+        <v>66081</v>
+      </c>
+      <c r="W14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="X14" s="27">
+        <v>13205</v>
+      </c>
+      <c r="Y14" s="27">
+        <v>13205</v>
+      </c>
+      <c r="Z14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA14" s="27">
+        <v>2748</v>
+      </c>
+      <c r="AB14" s="27">
+        <v>2748</v>
+      </c>
+      <c r="AC14" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>853</v>
+      </c>
+      <c r="AE14" s="27">
+        <v>853</v>
+      </c>
+      <c r="AF14" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="27">
+        <v>469124</v>
+      </c>
+      <c r="D15" s="27">
+        <v>469124</v>
+      </c>
+      <c r="E15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" s="27">
+        <v>93254</v>
+      </c>
+      <c r="G15" s="27">
+        <v>93254</v>
+      </c>
+      <c r="H15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="I15" s="27">
+        <v>323726</v>
+      </c>
+      <c r="J15" s="27">
+        <v>323726</v>
+      </c>
+      <c r="K15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="L15" s="27">
+        <v>94187</v>
+      </c>
+      <c r="M15" s="27">
+        <v>94187</v>
+      </c>
+      <c r="N15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="O15" s="27">
+        <v>476084</v>
+      </c>
+      <c r="P15" s="27">
+        <v>476084</v>
+      </c>
+      <c r="Q15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="R15" s="27">
+        <v>233388</v>
+      </c>
+      <c r="S15" s="27">
+        <v>233388</v>
+      </c>
+      <c r="T15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="U15" s="27">
+        <v>66411</v>
+      </c>
+      <c r="V15" s="27">
+        <v>66411</v>
+      </c>
+      <c r="W15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="X15" s="27">
+        <v>13337</v>
+      </c>
+      <c r="Y15" s="27">
+        <v>13337</v>
+      </c>
+      <c r="Z15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA15" s="27">
+        <v>2772</v>
+      </c>
+      <c r="AB15" s="27">
+        <v>2772</v>
+      </c>
+      <c r="AC15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>858</v>
+      </c>
+      <c r="AE15" s="27">
+        <v>858</v>
+      </c>
+      <c r="AF15" s="29" t="s">
+        <v>53</v>
+      </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
-[...1637 lines deleted...]
-  </headerFooter>
+  <phoneticPr fontId="18"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="34" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C20C865-98C4-413B-9813-FDA9DD55552A}">
-  <sheetPr codeName="Sheet4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D2F20CD-0AC1-4E97-9519-52053EE360B3}">
   <dimension ref="A3:G11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.44140625" customWidth="1"/>
+    <col min="1" max="1" width="3.1640625" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" ht="19.2" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+    <row r="3" spans="1:7" ht="19" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B5" s="2" t="s">
         <v>55</v>
-      </c>
-[...3 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B7" s="6"/>
-[...4 lines deleted...]
-      <c r="G7" s="8"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="G8" s="13" t="s">
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B9" s="6" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="G9" s="7" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B10" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="G9" s="13" t="s">
-[...4 lines deleted...]
-      <c r="B10" s="9" t="s">
+      <c r="G10" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="G10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B11" s="10"/>
-[...4 lines deleted...]
-      <c r="G11" s="12"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="10"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...243 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>児童表１</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>児童表３</vt:lpstr>
+      <vt:lpstr>児童表１（上半期）</vt:lpstr>
+      <vt:lpstr>児童表２（上半期）</vt:lpstr>
+      <vt:lpstr>児童表３（上半期）</vt:lpstr>
       <vt:lpstr>利用上の注意</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:revision/>
+  <dc:creator>市村 暁(ICHIMURA Aki)</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>