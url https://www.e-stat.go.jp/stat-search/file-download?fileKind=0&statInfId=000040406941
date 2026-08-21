--- v0 (2026-05-16)
+++ v1 (2026-08-21)
@@ -8,55 +8,55 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="14" documentId="13_ncr:1_{16CFC3AD-2C54-4B4F-A1BD-990808E55BBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5E4EFBF2-F777-4792-8D1F-35135B3B8B7A}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{033E98A7-DCBE-4605-A515-E942DDB05E01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2964" yWindow="960" windowWidth="23016" windowHeight="12456" tabRatio="767" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-1092" yWindow="-16368" windowWidth="24912" windowHeight="14556" tabRatio="767" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4月" sheetId="45999" r:id="rId1"/>
     <sheet name="5月" sheetId="46002" r:id="rId2"/>
     <sheet name="6月" sheetId="46003" r:id="rId3"/>
     <sheet name="7月" sheetId="46004" r:id="rId4"/>
     <sheet name="8月" sheetId="46005" r:id="rId5"/>
     <sheet name="9月" sheetId="46006" r:id="rId6"/>
     <sheet name="利用上の注意" sheetId="46001" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_Regression_Int" localSheetId="0" hidden="1">1</definedName>
     <definedName name="_Regression_Int" localSheetId="1" hidden="1">1</definedName>
     <definedName name="_Regression_Int" localSheetId="2" hidden="1">1</definedName>
     <definedName name="_Regression_Int" localSheetId="3" hidden="1">1</definedName>
     <definedName name="_Regression_Int" localSheetId="4" hidden="1">1</definedName>
     <definedName name="_Regression_Int" localSheetId="5" hidden="1">1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'4月'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'5月'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'6月'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'7月'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'8月'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'9月'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
@@ -1482,51 +1482,51 @@
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79992065187536243"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1672,50 +1672,56 @@
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -2052,160 +2058,161 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="31" borderId="21" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="33" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="25" fillId="33" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="33" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="33" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="24" fillId="33" borderId="1" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="24" fillId="33" borderId="2" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="24" fillId="33" borderId="3" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="23" builtinId="45" customBuiltin="1"/>
@@ -2546,45123 +2553,45112 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr transitionEvaluation="1" codeName="Sheet10"/>
   <dimension ref="A1:R142"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.33203125" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.36328125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="8.6640625" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="13.33203125" style="14"/>
+    <col min="1" max="2" width="8.6328125" style="1" customWidth="1"/>
+    <col min="3" max="9" width="10.6328125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.6328125" style="4" customWidth="1"/>
+    <col min="11" max="18" width="10.6328125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="13.36328125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="H1" s="15" t="s">
+    <row r="1" spans="1:18" ht="14" x14ac:dyDescent="0.2">
+      <c r="H1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:18" s="17" customFormat="1" ht="14.4" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="2" spans="1:18" s="6" customFormat="1" ht="14" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="R2" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" s="11" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...48 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="N4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="O4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="P4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="Q4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="R4" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="3" t="s">
+    <row r="5" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="3" t="s">
+      <c r="J5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="K5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="3" t="s">
+      <c r="L5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="M5" s="3" t="s">
+      <c r="M5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="3" t="s">
+      <c r="N5" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="O5" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="P5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="3" t="s">
+      <c r="Q5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="5"/>
-[...6 lines deleted...]
-      <c r="E6" s="2" t="s">
+      <c r="R5" s="14"/>
+    </row>
+    <row r="6" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2"/>
-[...4 lines deleted...]
-      <c r="L6" s="2" t="s">
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="M6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="N6" s="2"/>
-[...11 lines deleted...]
-      <c r="F7" s="20" t="s">
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="14"/>
+    </row>
+    <row r="7" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="6"/>
-[...5 lines deleted...]
-      <c r="M7" s="20" t="s">
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="N7" s="6"/>
-[...8 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="18"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="R8" s="16" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="10" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:18" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="25"/>
-[...9 lines deleted...]
-      <c r="F9" s="27">
+      <c r="B9" s="20"/>
+      <c r="C9" s="21">
+        <v>779550</v>
+      </c>
+      <c r="D9" s="22">
+        <v>715335</v>
+      </c>
+      <c r="E9" s="22">
+        <v>609182</v>
+      </c>
+      <c r="F9" s="22">
+        <v>1188</v>
+      </c>
+      <c r="G9" s="22">
+        <v>3852</v>
+      </c>
+      <c r="H9" s="22">
+        <v>95166</v>
+      </c>
+      <c r="I9" s="22">
+        <v>4195</v>
+      </c>
+      <c r="J9" s="22">
+        <v>1752</v>
+      </c>
+      <c r="K9" s="22">
+        <v>35613</v>
+      </c>
+      <c r="L9" s="22">
+        <v>31888</v>
+      </c>
+      <c r="M9" s="22">
+        <v>31</v>
+      </c>
+      <c r="N9" s="22">
+        <v>1411</v>
+      </c>
+      <c r="O9" s="22">
+        <v>585</v>
+      </c>
+      <c r="P9" s="22">
+        <v>1572</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>126</v>
+      </c>
+      <c r="R9" s="23">
+        <v>28602</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="25"/>
+      <c r="C10" s="26">
+        <v>20120</v>
+      </c>
+      <c r="D10" s="27">
+        <v>18321</v>
+      </c>
+      <c r="E10" s="27">
+        <v>15924</v>
+      </c>
+      <c r="F10" s="27">
+        <v>28</v>
+      </c>
+      <c r="G10" s="27">
+        <v>87</v>
+      </c>
+      <c r="H10" s="27">
+        <v>2214</v>
+      </c>
+      <c r="I10" s="27">
+        <v>51</v>
+      </c>
+      <c r="J10" s="27">
+        <v>17</v>
+      </c>
+      <c r="K10" s="27">
+        <v>951</v>
+      </c>
+      <c r="L10" s="27">
+        <v>868</v>
+      </c>
+      <c r="M10" s="27">
+        <v>1</v>
+      </c>
+      <c r="N10" s="27">
+        <v>43</v>
+      </c>
+      <c r="O10" s="27">
+        <v>16</v>
+      </c>
+      <c r="P10" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>3</v>
+      </c>
+      <c r="R10" s="28">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="25"/>
+      <c r="C11" s="26">
+        <v>6183</v>
+      </c>
+      <c r="D11" s="27">
+        <v>5521</v>
+      </c>
+      <c r="E11" s="27">
+        <v>4738</v>
+      </c>
+      <c r="F11" s="27">
+        <v>5</v>
+      </c>
+      <c r="G11" s="27">
+        <v>25</v>
+      </c>
+      <c r="H11" s="27">
+        <v>701</v>
+      </c>
+      <c r="I11" s="27">
+        <v>46</v>
+      </c>
+      <c r="J11" s="27">
+        <v>6</v>
+      </c>
+      <c r="K11" s="27">
+        <v>457</v>
+      </c>
+      <c r="L11" s="27">
+        <v>417</v>
+      </c>
+      <c r="M11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="27">
+        <v>14</v>
+      </c>
+      <c r="O11" s="27">
+        <v>2</v>
+      </c>
+      <c r="P11" s="27">
+        <v>24</v>
+      </c>
+      <c r="Q11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R11" s="28">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="25"/>
+      <c r="C12" s="26">
+        <v>5921</v>
+      </c>
+      <c r="D12" s="27">
+        <v>5290</v>
+      </c>
+      <c r="E12" s="27">
+        <v>4564</v>
+      </c>
+      <c r="F12" s="27">
+        <v>12</v>
+      </c>
+      <c r="G12" s="27">
+        <v>42</v>
+      </c>
+      <c r="H12" s="27">
+        <v>618</v>
+      </c>
+      <c r="I12" s="27">
+        <v>47</v>
+      </c>
+      <c r="J12" s="27">
+        <v>7</v>
+      </c>
+      <c r="K12" s="27">
+        <v>479</v>
+      </c>
+      <c r="L12" s="27">
+        <v>431</v>
+      </c>
+      <c r="M12" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="27">
+        <v>22</v>
+      </c>
+      <c r="O12" s="27">
+        <v>7</v>
+      </c>
+      <c r="P12" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>1</v>
+      </c>
+      <c r="R12" s="28">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="25"/>
+      <c r="C13" s="26">
+        <v>8623</v>
+      </c>
+      <c r="D13" s="27">
+        <v>7856</v>
+      </c>
+      <c r="E13" s="27">
+        <v>6746</v>
+      </c>
+      <c r="F13" s="27">
+        <v>14</v>
+      </c>
+      <c r="G13" s="27">
+        <v>55</v>
+      </c>
+      <c r="H13" s="27">
+        <v>997</v>
+      </c>
+      <c r="I13" s="27">
+        <v>31</v>
+      </c>
+      <c r="J13" s="27">
+        <v>13</v>
+      </c>
+      <c r="K13" s="27">
+        <v>472</v>
+      </c>
+      <c r="L13" s="27">
+        <v>421</v>
+      </c>
+      <c r="M13" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="27">
+        <v>23</v>
+      </c>
+      <c r="O13" s="27">
+        <v>9</v>
+      </c>
+      <c r="P13" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>1</v>
+      </c>
+      <c r="R13" s="28">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="25"/>
+      <c r="C14" s="26">
+        <v>4015</v>
+      </c>
+      <c r="D14" s="27">
+        <v>3536</v>
+      </c>
+      <c r="E14" s="27">
+        <v>3110</v>
+      </c>
+      <c r="F14" s="27">
+        <v>6</v>
+      </c>
+      <c r="G14" s="27">
+        <v>10</v>
+      </c>
+      <c r="H14" s="27">
+        <v>380</v>
+      </c>
+      <c r="I14" s="27">
+        <v>24</v>
+      </c>
+      <c r="J14" s="27">
+        <v>6</v>
+      </c>
+      <c r="K14" s="27">
+        <v>373</v>
+      </c>
+      <c r="L14" s="27">
+        <v>339</v>
+      </c>
+      <c r="M14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="27">
+        <v>9</v>
+      </c>
+      <c r="O14" s="27">
+        <v>1</v>
+      </c>
+      <c r="P14" s="27">
+        <v>24</v>
+      </c>
+      <c r="Q14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R14" s="28">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="25"/>
+      <c r="C15" s="26">
+        <v>4574</v>
+      </c>
+      <c r="D15" s="27">
+        <v>4145</v>
+      </c>
+      <c r="E15" s="27">
+        <v>3634</v>
+      </c>
+      <c r="F15" s="27">
+        <v>3</v>
+      </c>
+      <c r="G15" s="27">
+        <v>21</v>
+      </c>
+      <c r="H15" s="27">
+        <v>459</v>
+      </c>
+      <c r="I15" s="27">
+        <v>20</v>
+      </c>
+      <c r="J15" s="27">
+        <v>8</v>
+      </c>
+      <c r="K15" s="27">
+        <v>319</v>
+      </c>
+      <c r="L15" s="27">
+        <v>291</v>
+      </c>
+      <c r="M15" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N15" s="27">
+        <v>15</v>
+      </c>
+      <c r="O15" s="27">
+        <v>1</v>
+      </c>
+      <c r="P15" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>1</v>
+      </c>
+      <c r="R15" s="28">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="25"/>
+      <c r="C16" s="26">
+        <v>6014</v>
+      </c>
+      <c r="D16" s="27">
+        <v>5443</v>
+      </c>
+      <c r="E16" s="27">
+        <v>4680</v>
+      </c>
+      <c r="F16" s="27">
+        <v>16</v>
+      </c>
+      <c r="G16" s="27">
+        <v>19</v>
+      </c>
+      <c r="H16" s="27">
+        <v>708</v>
+      </c>
+      <c r="I16" s="27">
+        <v>13</v>
+      </c>
+      <c r="J16" s="27">
+        <v>7</v>
+      </c>
+      <c r="K16" s="27">
+        <v>388</v>
+      </c>
+      <c r="L16" s="27">
+        <v>369</v>
+      </c>
+      <c r="M16" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="27">
+        <v>12</v>
+      </c>
+      <c r="O16" s="27">
+        <v>5</v>
+      </c>
+      <c r="P16" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>1</v>
+      </c>
+      <c r="R16" s="28">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="25"/>
+      <c r="C17" s="26">
+        <v>15628</v>
+      </c>
+      <c r="D17" s="27">
+        <v>14284</v>
+      </c>
+      <c r="E17" s="27">
+        <v>12143</v>
+      </c>
+      <c r="F17" s="27">
+        <v>21</v>
+      </c>
+      <c r="G17" s="27">
+        <v>79</v>
+      </c>
+      <c r="H17" s="27">
+        <v>1918</v>
+      </c>
+      <c r="I17" s="27">
+        <v>58</v>
+      </c>
+      <c r="J17" s="27">
+        <v>65</v>
+      </c>
+      <c r="K17" s="27">
+        <v>834</v>
+      </c>
+      <c r="L17" s="27">
+        <v>765</v>
+      </c>
+      <c r="M17" s="27">
+        <v>1</v>
+      </c>
+      <c r="N17" s="27">
+        <v>26</v>
+      </c>
+      <c r="O17" s="27">
+        <v>15</v>
+      </c>
+      <c r="P17" s="27">
+        <v>23</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>4</v>
+      </c>
+      <c r="R17" s="28">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="25"/>
+      <c r="C18" s="26">
+        <v>8271</v>
+      </c>
+      <c r="D18" s="27">
+        <v>7629</v>
+      </c>
+      <c r="E18" s="27">
+        <v>6608</v>
+      </c>
+      <c r="F18" s="27">
+        <v>13</v>
+      </c>
+      <c r="G18" s="27">
+        <v>44</v>
+      </c>
+      <c r="H18" s="27">
+        <v>921</v>
+      </c>
+      <c r="I18" s="27">
+        <v>30</v>
+      </c>
+      <c r="J18" s="27">
+        <v>13</v>
+      </c>
+      <c r="K18" s="27">
+        <v>396</v>
+      </c>
+      <c r="L18" s="27">
+        <v>363</v>
+      </c>
+      <c r="M18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="27">
+        <v>24</v>
+      </c>
+      <c r="O18" s="27">
+        <v>3</v>
+      </c>
+      <c r="P18" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>2</v>
+      </c>
+      <c r="R18" s="28">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26">
+        <v>7265</v>
+      </c>
+      <c r="D19" s="27">
+        <v>6706</v>
+      </c>
+      <c r="E19" s="27">
+        <v>5887</v>
+      </c>
+      <c r="F19" s="27">
+        <v>6</v>
+      </c>
+      <c r="G19" s="27">
+        <v>49</v>
+      </c>
+      <c r="H19" s="27">
+        <v>721</v>
+      </c>
+      <c r="I19" s="27">
+        <v>29</v>
+      </c>
+      <c r="J19" s="27">
+        <v>14</v>
+      </c>
+      <c r="K19" s="27">
+        <v>319</v>
+      </c>
+      <c r="L19" s="27">
+        <v>298</v>
+      </c>
+      <c r="M19" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="27">
+        <v>14</v>
+      </c>
+      <c r="O19" s="27">
+        <v>3</v>
+      </c>
+      <c r="P19" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>2</v>
+      </c>
+      <c r="R19" s="28">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="25"/>
+      <c r="C20" s="26">
+        <v>23904</v>
+      </c>
+      <c r="D20" s="27">
+        <v>21987</v>
+      </c>
+      <c r="E20" s="27">
+        <v>18816</v>
+      </c>
+      <c r="F20" s="27">
+        <v>36</v>
+      </c>
+      <c r="G20" s="27">
+        <v>164</v>
+      </c>
+      <c r="H20" s="27">
+        <v>2757</v>
+      </c>
+      <c r="I20" s="27">
+        <v>145</v>
+      </c>
+      <c r="J20" s="27">
+        <v>69</v>
+      </c>
+      <c r="K20" s="27">
+        <v>1020</v>
+      </c>
+      <c r="L20" s="27">
+        <v>901</v>
+      </c>
+      <c r="M20" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="27">
+        <v>37</v>
+      </c>
+      <c r="O20" s="27">
+        <v>19</v>
+      </c>
+      <c r="P20" s="27">
+        <v>60</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>3</v>
+      </c>
+      <c r="R20" s="28">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="26">
+        <v>20430</v>
+      </c>
+      <c r="D21" s="27">
+        <v>18837</v>
+      </c>
+      <c r="E21" s="27">
+        <v>15989</v>
+      </c>
+      <c r="F21" s="27">
+        <v>37</v>
+      </c>
+      <c r="G21" s="27">
+        <v>147</v>
+      </c>
+      <c r="H21" s="27">
+        <v>2503</v>
+      </c>
+      <c r="I21" s="27">
+        <v>81</v>
+      </c>
+      <c r="J21" s="27">
+        <v>80</v>
+      </c>
+      <c r="K21" s="27">
+        <v>862</v>
+      </c>
+      <c r="L21" s="27">
+        <v>773</v>
+      </c>
+      <c r="M21" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="27">
+        <v>50</v>
+      </c>
+      <c r="O21" s="27">
+        <v>17</v>
+      </c>
+      <c r="P21" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q21" s="27">
+        <v>4</v>
+      </c>
+      <c r="R21" s="28">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="25"/>
+      <c r="C22" s="26">
+        <v>56221</v>
+      </c>
+      <c r="D22" s="27">
+        <v>51804</v>
+      </c>
+      <c r="E22" s="27">
+        <v>42049</v>
+      </c>
+      <c r="F22" s="27">
+        <v>59</v>
+      </c>
+      <c r="G22" s="27">
+        <v>422</v>
+      </c>
+      <c r="H22" s="27">
+        <v>8491</v>
+      </c>
+      <c r="I22" s="27">
+        <v>516</v>
+      </c>
+      <c r="J22" s="27">
+        <v>267</v>
+      </c>
+      <c r="K22" s="27">
+        <v>2340</v>
+      </c>
+      <c r="L22" s="27">
+        <v>1949</v>
+      </c>
+      <c r="M22" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="27">
+        <v>138</v>
+      </c>
+      <c r="O22" s="27">
+        <v>61</v>
+      </c>
+      <c r="P22" s="27">
+        <v>174</v>
+      </c>
+      <c r="Q22" s="27">
+        <v>18</v>
+      </c>
+      <c r="R22" s="28">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26">
+        <v>14313</v>
+      </c>
+      <c r="D23" s="27">
+        <v>13244</v>
+      </c>
+      <c r="E23" s="27">
+        <v>11408</v>
+      </c>
+      <c r="F23" s="27">
+        <v>21</v>
+      </c>
+      <c r="G23" s="27">
+        <v>85</v>
+      </c>
+      <c r="H23" s="27">
+        <v>1629</v>
+      </c>
+      <c r="I23" s="27">
+        <v>65</v>
+      </c>
+      <c r="J23" s="27">
+        <v>36</v>
+      </c>
+      <c r="K23" s="27">
+        <v>520</v>
+      </c>
+      <c r="L23" s="27">
+        <v>464</v>
+      </c>
+      <c r="M23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23" s="27">
+        <v>31</v>
+      </c>
+      <c r="O23" s="27">
+        <v>9</v>
+      </c>
+      <c r="P23" s="27">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R23" s="28">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26">
+        <v>7348</v>
+      </c>
+      <c r="D24" s="27">
+        <v>6741</v>
+      </c>
+      <c r="E24" s="27">
+        <v>5964</v>
+      </c>
+      <c r="F24" s="27">
+        <v>5</v>
+      </c>
+      <c r="G24" s="27">
+        <v>18</v>
+      </c>
+      <c r="H24" s="27">
+        <v>712</v>
+      </c>
+      <c r="I24" s="27">
+        <v>31</v>
+      </c>
+      <c r="J24" s="27">
+        <v>11</v>
+      </c>
+      <c r="K24" s="27">
+        <v>424</v>
+      </c>
+      <c r="L24" s="27">
+        <v>394</v>
+      </c>
+      <c r="M24" s="27">
+        <v>1</v>
+      </c>
+      <c r="N24" s="27">
+        <v>17</v>
+      </c>
+      <c r="O24" s="27">
+        <v>1</v>
+      </c>
+      <c r="P24" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q24" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R24" s="28">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26">
+        <v>2574</v>
+      </c>
+      <c r="D25" s="27">
+        <v>2391</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2080</v>
+      </c>
+      <c r="F25" s="27">
+        <v>2</v>
+      </c>
+      <c r="G25" s="27">
+        <v>12</v>
+      </c>
+      <c r="H25" s="27">
+        <v>269</v>
+      </c>
+      <c r="I25" s="27">
+        <v>25</v>
+      </c>
+      <c r="J25" s="27">
+        <v>3</v>
+      </c>
+      <c r="K25" s="27">
+        <v>127</v>
+      </c>
+      <c r="L25" s="27">
+        <v>118</v>
+      </c>
+      <c r="M25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" s="27">
+        <v>6</v>
+      </c>
+      <c r="O25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P25" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R25" s="28">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26">
+        <v>3254</v>
+      </c>
+      <c r="D26" s="27">
+        <v>3019</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2674</v>
+      </c>
+      <c r="F26" s="27">
+        <v>7</v>
+      </c>
+      <c r="G26" s="27">
+        <v>14</v>
+      </c>
+      <c r="H26" s="27">
+        <v>301</v>
+      </c>
+      <c r="I26" s="27">
+        <v>16</v>
+      </c>
+      <c r="J26" s="27">
+        <v>7</v>
+      </c>
+      <c r="K26" s="27">
+        <v>176</v>
+      </c>
+      <c r="L26" s="27">
+        <v>164</v>
+      </c>
+      <c r="M26" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="27">
+        <v>5</v>
+      </c>
+      <c r="O26" s="27">
+        <v>2</v>
+      </c>
+      <c r="P26" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>1</v>
+      </c>
+      <c r="R26" s="28">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="25"/>
+      <c r="C27" s="26">
+        <v>2579</v>
+      </c>
+      <c r="D27" s="27">
+        <v>2373</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2090</v>
+      </c>
+      <c r="F27" s="27">
+        <v>3</v>
+      </c>
+      <c r="G27" s="27">
+        <v>6</v>
+      </c>
+      <c r="H27" s="27">
+        <v>256</v>
+      </c>
+      <c r="I27" s="27">
+        <v>14</v>
+      </c>
+      <c r="J27" s="27">
+        <v>4</v>
+      </c>
+      <c r="K27" s="27">
+        <v>132</v>
+      </c>
+      <c r="L27" s="27">
+        <v>120</v>
+      </c>
+      <c r="M27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N27" s="27">
+        <v>1</v>
+      </c>
+      <c r="O27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P27" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R27" s="28">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26">
+        <v>3739</v>
+      </c>
+      <c r="D28" s="27">
+        <v>3500</v>
+      </c>
+      <c r="E28" s="27">
+        <v>3088</v>
+      </c>
+      <c r="F28" s="27">
+        <v>8</v>
+      </c>
+      <c r="G28" s="27">
+        <v>17</v>
+      </c>
+      <c r="H28" s="27">
+        <v>375</v>
+      </c>
+      <c r="I28" s="27">
+        <v>8</v>
+      </c>
+      <c r="J28" s="27">
+        <v>4</v>
+      </c>
+      <c r="K28" s="27">
+        <v>165</v>
+      </c>
+      <c r="L28" s="27">
+        <v>150</v>
+      </c>
+      <c r="M28" s="27">
+        <v>2</v>
+      </c>
+      <c r="N28" s="27">
+        <v>7</v>
+      </c>
+      <c r="O28" s="27">
+        <v>2</v>
+      </c>
+      <c r="P28" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R28" s="28">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="26">
+        <v>8268</v>
+      </c>
+      <c r="D29" s="27">
+        <v>7577</v>
+      </c>
+      <c r="E29" s="27">
+        <v>6596</v>
+      </c>
+      <c r="F29" s="27">
+        <v>9</v>
+      </c>
+      <c r="G29" s="27">
+        <v>35</v>
+      </c>
+      <c r="H29" s="27">
+        <v>895</v>
+      </c>
+      <c r="I29" s="27">
+        <v>25</v>
+      </c>
+      <c r="J29" s="27">
+        <v>17</v>
+      </c>
+      <c r="K29" s="27">
+        <v>417</v>
+      </c>
+      <c r="L29" s="27">
+        <v>383</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="27">
+        <v>19</v>
+      </c>
+      <c r="O29" s="27">
+        <v>5</v>
+      </c>
+      <c r="P29" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>3</v>
+      </c>
+      <c r="R29" s="28">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26">
+        <v>8153</v>
+      </c>
+      <c r="D30" s="27">
+        <v>7624</v>
+      </c>
+      <c r="E30" s="27">
+        <v>6679</v>
+      </c>
+      <c r="F30" s="27">
+        <v>9</v>
+      </c>
+      <c r="G30" s="27">
+        <v>43</v>
+      </c>
+      <c r="H30" s="27">
+        <v>849</v>
+      </c>
+      <c r="I30" s="27">
+        <v>34</v>
+      </c>
+      <c r="J30" s="27">
+        <v>10</v>
+      </c>
+      <c r="K30" s="27">
+        <v>316</v>
+      </c>
+      <c r="L30" s="27">
+        <v>274</v>
+      </c>
+      <c r="M30" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="27">
+        <v>17</v>
+      </c>
+      <c r="O30" s="27">
+        <v>10</v>
+      </c>
+      <c r="P30" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>2</v>
+      </c>
+      <c r="R30" s="28">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26">
+        <v>11853</v>
+      </c>
+      <c r="D31" s="27">
+        <v>11094</v>
+      </c>
+      <c r="E31" s="27">
+        <v>9841</v>
+      </c>
+      <c r="F31" s="27">
+        <v>12</v>
+      </c>
+      <c r="G31" s="27">
+        <v>57</v>
+      </c>
+      <c r="H31" s="27">
+        <v>1105</v>
+      </c>
+      <c r="I31" s="27">
+        <v>52</v>
+      </c>
+      <c r="J31" s="27">
+        <v>27</v>
+      </c>
+      <c r="K31" s="27">
+        <v>435</v>
+      </c>
+      <c r="L31" s="27">
+        <v>388</v>
+      </c>
+      <c r="M31" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="27">
+        <v>26</v>
+      </c>
+      <c r="O31" s="27">
+        <v>11</v>
+      </c>
+      <c r="P31" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>1</v>
+      </c>
+      <c r="R31" s="28">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26">
+        <v>17774</v>
+      </c>
+      <c r="D32" s="27">
+        <v>16471</v>
+      </c>
+      <c r="E32" s="27">
+        <v>14227</v>
+      </c>
+      <c r="F32" s="27">
+        <v>10</v>
+      </c>
+      <c r="G32" s="27">
+        <v>96</v>
+      </c>
+      <c r="H32" s="27">
+        <v>1922</v>
+      </c>
+      <c r="I32" s="27">
+        <v>183</v>
+      </c>
+      <c r="J32" s="27">
+        <v>33</v>
+      </c>
+      <c r="K32" s="27">
+        <v>735</v>
+      </c>
+      <c r="L32" s="27">
+        <v>606</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="27">
+        <v>33</v>
+      </c>
+      <c r="O32" s="27">
+        <v>17</v>
+      </c>
+      <c r="P32" s="27">
+        <v>76</v>
+      </c>
+      <c r="Q32" s="27">
+        <v>3</v>
+      </c>
+      <c r="R32" s="28">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26">
+        <v>10744</v>
+      </c>
+      <c r="D33" s="27">
+        <v>9917</v>
+      </c>
+      <c r="E33" s="27">
+        <v>8492</v>
+      </c>
+      <c r="F33" s="27">
+        <v>27</v>
+      </c>
+      <c r="G33" s="27">
+        <v>53</v>
+      </c>
+      <c r="H33" s="27">
+        <v>1276</v>
+      </c>
+      <c r="I33" s="27">
+        <v>35</v>
+      </c>
+      <c r="J33" s="27">
+        <v>34</v>
+      </c>
+      <c r="K33" s="27">
+        <v>434</v>
+      </c>
+      <c r="L33" s="27">
+        <v>399</v>
+      </c>
+      <c r="M33" s="27">
+        <v>1</v>
+      </c>
+      <c r="N33" s="27">
+        <v>13</v>
+      </c>
+      <c r="O33" s="27">
+        <v>7</v>
+      </c>
+      <c r="P33" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R33" s="28">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26">
+        <v>6001</v>
+      </c>
+      <c r="D34" s="27">
+        <v>5599</v>
+      </c>
+      <c r="E34" s="27">
+        <v>4946</v>
+      </c>
+      <c r="F34" s="27">
+        <v>8</v>
+      </c>
+      <c r="G34" s="27">
+        <v>19</v>
+      </c>
+      <c r="H34" s="27">
+        <v>598</v>
+      </c>
+      <c r="I34" s="27">
+        <v>26</v>
+      </c>
+      <c r="J34" s="27">
+        <v>2</v>
+      </c>
+      <c r="K34" s="27">
+        <v>277</v>
+      </c>
+      <c r="L34" s="27">
+        <v>254</v>
+      </c>
+      <c r="M34" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N34" s="27">
+        <v>11</v>
+      </c>
+      <c r="O34" s="27">
+        <v>5</v>
+      </c>
+      <c r="P34" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>2</v>
+      </c>
+      <c r="R34" s="28">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="26">
+        <v>7153</v>
+      </c>
+      <c r="D35" s="27">
+        <v>6623</v>
+      </c>
+      <c r="E35" s="27">
+        <v>5707</v>
+      </c>
+      <c r="F35" s="27">
+        <v>23</v>
+      </c>
+      <c r="G35" s="27">
+        <v>55</v>
+      </c>
+      <c r="H35" s="27">
+        <v>795</v>
+      </c>
+      <c r="I35" s="27">
+        <v>33</v>
+      </c>
+      <c r="J35" s="27">
+        <v>10</v>
+      </c>
+      <c r="K35" s="27">
+        <v>305</v>
+      </c>
+      <c r="L35" s="27">
+        <v>276</v>
+      </c>
+      <c r="M35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N35" s="27">
+        <v>15</v>
+      </c>
+      <c r="O35" s="27">
+        <v>6</v>
+      </c>
+      <c r="P35" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R35" s="28">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26">
+        <v>21077</v>
+      </c>
+      <c r="D36" s="27">
+        <v>19289</v>
+      </c>
+      <c r="E36" s="27">
+        <v>16146</v>
+      </c>
+      <c r="F36" s="27">
+        <v>50</v>
+      </c>
+      <c r="G36" s="27">
+        <v>89</v>
+      </c>
+      <c r="H36" s="27">
+        <v>2784</v>
+      </c>
+      <c r="I36" s="27">
+        <v>175</v>
+      </c>
+      <c r="J36" s="27">
+        <v>45</v>
+      </c>
+      <c r="K36" s="27">
+        <v>872</v>
+      </c>
+      <c r="L36" s="27">
+        <v>742</v>
+      </c>
+      <c r="M36" s="27">
+        <v>2</v>
+      </c>
+      <c r="N36" s="27">
+        <v>32</v>
+      </c>
+      <c r="O36" s="27">
+        <v>14</v>
+      </c>
+      <c r="P36" s="27">
+        <v>77</v>
+      </c>
+      <c r="Q36" s="27">
+        <v>5</v>
+      </c>
+      <c r="R36" s="28">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26">
+        <v>11684</v>
+      </c>
+      <c r="D37" s="27">
+        <v>10863</v>
+      </c>
+      <c r="E37" s="27">
+        <v>9509</v>
+      </c>
+      <c r="F37" s="27">
+        <v>37</v>
+      </c>
+      <c r="G37" s="27">
+        <v>54</v>
+      </c>
+      <c r="H37" s="27">
         <v>1190</v>
       </c>
-      <c r="G9" s="27">
-[...17 lines deleted...]
-      <c r="M9" s="27">
+      <c r="I37" s="27">
+        <v>53</v>
+      </c>
+      <c r="J37" s="27">
+        <v>20</v>
+      </c>
+      <c r="K37" s="27">
+        <v>483</v>
+      </c>
+      <c r="L37" s="27">
+        <v>427</v>
+      </c>
+      <c r="M37" s="27">
+        <v>3</v>
+      </c>
+      <c r="N37" s="27">
+        <v>21</v>
+      </c>
+      <c r="O37" s="27">
+        <v>11</v>
+      </c>
+      <c r="P37" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q37" s="27">
+        <v>1</v>
+      </c>
+      <c r="R37" s="28">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26">
+        <v>6647</v>
+      </c>
+      <c r="D38" s="27">
+        <v>6066</v>
+      </c>
+      <c r="E38" s="27">
+        <v>5186</v>
+      </c>
+      <c r="F38" s="27">
+        <v>14</v>
+      </c>
+      <c r="G38" s="27">
+        <v>25</v>
+      </c>
+      <c r="H38" s="27">
+        <v>788</v>
+      </c>
+      <c r="I38" s="27">
+        <v>36</v>
+      </c>
+      <c r="J38" s="27">
+        <v>17</v>
+      </c>
+      <c r="K38" s="27">
+        <v>307</v>
+      </c>
+      <c r="L38" s="27">
+        <v>278</v>
+      </c>
+      <c r="M38" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38" s="27">
+        <v>16</v>
+      </c>
+      <c r="O38" s="27">
+        <v>8</v>
+      </c>
+      <c r="P38" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q38" s="27">
+        <v>1</v>
+      </c>
+      <c r="R38" s="28">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26">
+        <v>4557</v>
+      </c>
+      <c r="D39" s="27">
+        <v>4204</v>
+      </c>
+      <c r="E39" s="27">
+        <v>3651</v>
+      </c>
+      <c r="F39" s="27">
+        <v>7</v>
+      </c>
+      <c r="G39" s="27">
+        <v>32</v>
+      </c>
+      <c r="H39" s="27">
+        <v>473</v>
+      </c>
+      <c r="I39" s="27">
+        <v>30</v>
+      </c>
+      <c r="J39" s="27">
+        <v>11</v>
+      </c>
+      <c r="K39" s="27">
+        <v>232</v>
+      </c>
+      <c r="L39" s="27">
+        <v>211</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="27">
+        <v>11</v>
+      </c>
+      <c r="O39" s="27">
+        <v>3</v>
+      </c>
+      <c r="P39" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R39" s="28">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26">
+        <v>2909</v>
+      </c>
+      <c r="D40" s="27">
+        <v>2622</v>
+      </c>
+      <c r="E40" s="27">
+        <v>2276</v>
+      </c>
+      <c r="F40" s="27">
+        <v>6</v>
+      </c>
+      <c r="G40" s="27">
+        <v>7</v>
+      </c>
+      <c r="H40" s="27">
+        <v>315</v>
+      </c>
+      <c r="I40" s="27">
+        <v>13</v>
+      </c>
+      <c r="J40" s="27">
+        <v>5</v>
+      </c>
+      <c r="K40" s="27">
+        <v>180</v>
+      </c>
+      <c r="L40" s="27">
+        <v>169</v>
+      </c>
+      <c r="M40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N40" s="27">
+        <v>5</v>
+      </c>
+      <c r="O40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R40" s="28">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26">
+        <v>2957</v>
+      </c>
+      <c r="D41" s="27">
+        <v>2595</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2250</v>
+      </c>
+      <c r="F41" s="27">
+        <v>4</v>
+      </c>
+      <c r="G41" s="27">
+        <v>6</v>
+      </c>
+      <c r="H41" s="27">
+        <v>320</v>
+      </c>
+      <c r="I41" s="27">
+        <v>15</v>
+      </c>
+      <c r="J41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="27">
+        <v>212</v>
+      </c>
+      <c r="L41" s="27">
+        <v>208</v>
+      </c>
+      <c r="M41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N41" s="27">
+        <v>1</v>
+      </c>
+      <c r="O41" s="27">
+        <v>1</v>
+      </c>
+      <c r="P41" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R41" s="28">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26">
+        <v>4335</v>
+      </c>
+      <c r="D42" s="27">
+        <v>3986</v>
+      </c>
+      <c r="E42" s="27">
+        <v>3455</v>
+      </c>
+      <c r="F42" s="27">
+        <v>2</v>
+      </c>
+      <c r="G42" s="27">
+        <v>12</v>
+      </c>
+      <c r="H42" s="27">
+        <v>498</v>
+      </c>
+      <c r="I42" s="27">
+        <v>16</v>
+      </c>
+      <c r="J42" s="27">
+        <v>3</v>
+      </c>
+      <c r="K42" s="27">
+        <v>223</v>
+      </c>
+      <c r="L42" s="27">
+        <v>212</v>
+      </c>
+      <c r="M42" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N42" s="27">
+        <v>6</v>
+      </c>
+      <c r="O42" s="27">
+        <v>1</v>
+      </c>
+      <c r="P42" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q42" s="27">
+        <v>1</v>
+      </c>
+      <c r="R42" s="28">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="26">
+        <v>5481</v>
+      </c>
+      <c r="D43" s="27">
+        <v>5014</v>
+      </c>
+      <c r="E43" s="27">
+        <v>4340</v>
+      </c>
+      <c r="F43" s="27">
+        <v>11</v>
+      </c>
+      <c r="G43" s="27">
+        <v>16</v>
+      </c>
+      <c r="H43" s="27">
+        <v>613</v>
+      </c>
+      <c r="I43" s="27">
+        <v>21</v>
+      </c>
+      <c r="J43" s="27">
+        <v>13</v>
+      </c>
+      <c r="K43" s="27">
+        <v>258</v>
+      </c>
+      <c r="L43" s="27">
+        <v>230</v>
+      </c>
+      <c r="M43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N43" s="27">
+        <v>15</v>
+      </c>
+      <c r="O43" s="27">
+        <v>4</v>
+      </c>
+      <c r="P43" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R43" s="28">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="25"/>
+      <c r="C44" s="26">
+        <v>7099</v>
+      </c>
+      <c r="D44" s="27">
+        <v>6535</v>
+      </c>
+      <c r="E44" s="27">
+        <v>5682</v>
+      </c>
+      <c r="F44" s="27">
+        <v>11</v>
+      </c>
+      <c r="G44" s="27">
+        <v>25</v>
+      </c>
+      <c r="H44" s="27">
+        <v>788</v>
+      </c>
+      <c r="I44" s="27">
+        <v>25</v>
+      </c>
+      <c r="J44" s="27">
+        <v>4</v>
+      </c>
+      <c r="K44" s="27">
+        <v>269</v>
+      </c>
+      <c r="L44" s="27">
+        <v>244</v>
+      </c>
+      <c r="M44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N44" s="27">
+        <v>10</v>
+      </c>
+      <c r="O44" s="27">
+        <v>4</v>
+      </c>
+      <c r="P44" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q44" s="27">
+        <v>2</v>
+      </c>
+      <c r="R44" s="28">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="26">
+        <v>4956</v>
+      </c>
+      <c r="D45" s="27">
+        <v>4455</v>
+      </c>
+      <c r="E45" s="27">
+        <v>3737</v>
+      </c>
+      <c r="F45" s="27">
+        <v>5</v>
+      </c>
+      <c r="G45" s="27">
+        <v>19</v>
+      </c>
+      <c r="H45" s="27">
+        <v>673</v>
+      </c>
+      <c r="I45" s="27">
+        <v>15</v>
+      </c>
+      <c r="J45" s="27">
+        <v>6</v>
+      </c>
+      <c r="K45" s="27">
+        <v>285</v>
+      </c>
+      <c r="L45" s="27">
+        <v>270</v>
+      </c>
+      <c r="M45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45" s="27">
+        <v>4</v>
+      </c>
+      <c r="O45" s="27">
+        <v>4</v>
+      </c>
+      <c r="P45" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R45" s="28">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="26">
+        <v>3815</v>
+      </c>
+      <c r="D46" s="27">
+        <v>3418</v>
+      </c>
+      <c r="E46" s="27">
+        <v>2962</v>
+      </c>
+      <c r="F46" s="27">
+        <v>10</v>
+      </c>
+      <c r="G46" s="27">
+        <v>6</v>
+      </c>
+      <c r="H46" s="27">
+        <v>429</v>
+      </c>
+      <c r="I46" s="27">
+        <v>9</v>
+      </c>
+      <c r="J46" s="27">
+        <v>2</v>
+      </c>
+      <c r="K46" s="27">
+        <v>256</v>
+      </c>
+      <c r="L46" s="27">
+        <v>241</v>
+      </c>
+      <c r="M46" s="27">
+        <v>3</v>
+      </c>
+      <c r="N46" s="27">
+        <v>8</v>
+      </c>
+      <c r="O46" s="27">
+        <v>4</v>
+      </c>
+      <c r="P46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R46" s="28">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="25"/>
+      <c r="C47" s="26">
+        <v>6148</v>
+      </c>
+      <c r="D47" s="27">
+        <v>5569</v>
+      </c>
+      <c r="E47" s="27">
+        <v>4892</v>
+      </c>
+      <c r="F47" s="27">
+        <v>17</v>
+      </c>
+      <c r="G47" s="27">
+        <v>16</v>
+      </c>
+      <c r="H47" s="27">
+        <v>616</v>
+      </c>
+      <c r="I47" s="27">
+        <v>24</v>
+      </c>
+      <c r="J47" s="27">
+        <v>4</v>
+      </c>
+      <c r="K47" s="27">
+        <v>381</v>
+      </c>
+      <c r="L47" s="27">
+        <v>347</v>
+      </c>
+      <c r="M47" s="27">
+        <v>1</v>
+      </c>
+      <c r="N47" s="27">
+        <v>16</v>
+      </c>
+      <c r="O47" s="27">
+        <v>6</v>
+      </c>
+      <c r="P47" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q47" s="27">
+        <v>2</v>
+      </c>
+      <c r="R47" s="28">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="25"/>
+      <c r="C48" s="26">
+        <v>2709</v>
+      </c>
+      <c r="D48" s="27">
+        <v>2357</v>
+      </c>
+      <c r="E48" s="27">
+        <v>2016</v>
+      </c>
+      <c r="F48" s="27">
+        <v>5</v>
+      </c>
+      <c r="G48" s="27">
+        <v>10</v>
+      </c>
+      <c r="H48" s="27">
+        <v>319</v>
+      </c>
+      <c r="I48" s="27">
+        <v>7</v>
+      </c>
+      <c r="J48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="27">
+        <v>261</v>
+      </c>
+      <c r="L48" s="27">
+        <v>248</v>
+      </c>
+      <c r="M48" s="27">
+        <v>1</v>
+      </c>
+      <c r="N48" s="27">
+        <v>6</v>
+      </c>
+      <c r="O48" s="27">
+        <v>3</v>
+      </c>
+      <c r="P48" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R48" s="28">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="25"/>
+      <c r="C49" s="26">
+        <v>22275</v>
+      </c>
+      <c r="D49" s="27">
+        <v>19790</v>
+      </c>
+      <c r="E49" s="27">
+        <v>16832</v>
+      </c>
+      <c r="F49" s="27">
+        <v>46</v>
+      </c>
+      <c r="G49" s="27">
+        <v>85</v>
+      </c>
+      <c r="H49" s="27">
+        <v>2689</v>
+      </c>
+      <c r="I49" s="27">
+        <v>90</v>
+      </c>
+      <c r="J49" s="27">
+        <v>48</v>
+      </c>
+      <c r="K49" s="27">
+        <v>1089</v>
+      </c>
+      <c r="L49" s="27">
+        <v>987</v>
+      </c>
+      <c r="M49" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N49" s="27">
+        <v>40</v>
+      </c>
+      <c r="O49" s="27">
+        <v>20</v>
+      </c>
+      <c r="P49" s="27">
+        <v>40</v>
+      </c>
+      <c r="Q49" s="27">
+        <v>2</v>
+      </c>
+      <c r="R49" s="28">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="25"/>
+      <c r="C50" s="26">
+        <v>6793</v>
+      </c>
+      <c r="D50" s="27">
+        <v>6174</v>
+      </c>
+      <c r="E50" s="27">
+        <v>5276</v>
+      </c>
+      <c r="F50" s="27">
+        <v>15</v>
+      </c>
+      <c r="G50" s="27">
+        <v>27</v>
+      </c>
+      <c r="H50" s="27">
+        <v>816</v>
+      </c>
+      <c r="I50" s="27">
+        <v>29</v>
+      </c>
+      <c r="J50" s="27">
+        <v>11</v>
+      </c>
+      <c r="K50" s="27">
+        <v>336</v>
+      </c>
+      <c r="L50" s="27">
+        <v>308</v>
+      </c>
+      <c r="M50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" s="27">
+        <v>11</v>
+      </c>
+      <c r="O50" s="27">
+        <v>3</v>
+      </c>
+      <c r="P50" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R50" s="28">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="25"/>
+      <c r="C51" s="26">
+        <v>5357</v>
+      </c>
+      <c r="D51" s="27">
+        <v>4845</v>
+      </c>
+      <c r="E51" s="27">
+        <v>4175</v>
+      </c>
+      <c r="F51" s="27">
+        <v>5</v>
+      </c>
+      <c r="G51" s="27">
+        <v>30</v>
+      </c>
+      <c r="H51" s="27">
+        <v>595</v>
+      </c>
+      <c r="I51" s="27">
+        <v>33</v>
+      </c>
+      <c r="J51" s="27">
+        <v>7</v>
+      </c>
+      <c r="K51" s="27">
+        <v>342</v>
+      </c>
+      <c r="L51" s="27">
+        <v>298</v>
+      </c>
+      <c r="M51" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N51" s="27">
+        <v>17</v>
+      </c>
+      <c r="O51" s="27">
+        <v>3</v>
+      </c>
+      <c r="P51" s="27">
+        <v>23</v>
+      </c>
+      <c r="Q51" s="27">
+        <v>1</v>
+      </c>
+      <c r="R51" s="28">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="25"/>
+      <c r="C52" s="26">
+        <v>8682</v>
+      </c>
+      <c r="D52" s="27">
+        <v>7825</v>
+      </c>
+      <c r="E52" s="27">
+        <v>6765</v>
+      </c>
+      <c r="F52" s="27">
+        <v>5</v>
+      </c>
+      <c r="G52" s="27">
+        <v>29</v>
+      </c>
+      <c r="H52" s="27">
+        <v>981</v>
+      </c>
+      <c r="I52" s="27">
+        <v>29</v>
+      </c>
+      <c r="J52" s="27">
+        <v>16</v>
+      </c>
+      <c r="K52" s="27">
+        <v>561</v>
+      </c>
+      <c r="L52" s="27">
+        <v>538</v>
+      </c>
+      <c r="M52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N52" s="27">
+        <v>14</v>
+      </c>
+      <c r="O52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P52" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q52" s="27">
+        <v>3</v>
+      </c>
+      <c r="R52" s="28">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="25"/>
+      <c r="C53" s="26">
+        <v>5148</v>
+      </c>
+      <c r="D53" s="27">
+        <v>4655</v>
+      </c>
+      <c r="E53" s="27">
+        <v>4050</v>
+      </c>
+      <c r="F53" s="27">
+        <v>6</v>
+      </c>
+      <c r="G53" s="27">
+        <v>17</v>
+      </c>
+      <c r="H53" s="27">
+        <v>536</v>
+      </c>
+      <c r="I53" s="27">
+        <v>38</v>
+      </c>
+      <c r="J53" s="27">
+        <v>8</v>
+      </c>
+      <c r="K53" s="27">
+        <v>329</v>
+      </c>
+      <c r="L53" s="27">
+        <v>305</v>
+      </c>
+      <c r="M53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53" s="27">
+        <v>10</v>
+      </c>
+      <c r="O53" s="27">
+        <v>2</v>
+      </c>
+      <c r="P53" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R53" s="28">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="25"/>
+      <c r="C54" s="26">
+        <v>7301</v>
+      </c>
+      <c r="D54" s="27">
+        <v>6546</v>
+      </c>
+      <c r="E54" s="27">
+        <v>5684</v>
+      </c>
+      <c r="F54" s="27">
+        <v>9</v>
+      </c>
+      <c r="G54" s="27">
+        <v>19</v>
+      </c>
+      <c r="H54" s="27">
+        <v>790</v>
+      </c>
+      <c r="I54" s="27">
+        <v>38</v>
+      </c>
+      <c r="J54" s="27">
+        <v>6</v>
+      </c>
+      <c r="K54" s="27">
+        <v>518</v>
+      </c>
+      <c r="L54" s="27">
+        <v>471</v>
+      </c>
+      <c r="M54" s="27">
+        <v>2</v>
+      </c>
+      <c r="N54" s="27">
+        <v>16</v>
+      </c>
+      <c r="O54" s="27">
+        <v>6</v>
+      </c>
+      <c r="P54" s="27">
+        <v>22</v>
+      </c>
+      <c r="Q54" s="27">
+        <v>1</v>
+      </c>
+      <c r="R54" s="28">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="25"/>
+      <c r="C55" s="26">
+        <v>9328</v>
+      </c>
+      <c r="D55" s="27">
+        <v>8345</v>
+      </c>
+      <c r="E55" s="27">
+        <v>7240</v>
+      </c>
+      <c r="F55" s="27">
+        <v>8</v>
+      </c>
+      <c r="G55" s="27">
+        <v>27</v>
+      </c>
+      <c r="H55" s="27">
+        <v>993</v>
+      </c>
+      <c r="I55" s="27">
+        <v>60</v>
+      </c>
+      <c r="J55" s="27">
+        <v>17</v>
+      </c>
+      <c r="K55" s="27">
+        <v>648</v>
+      </c>
+      <c r="L55" s="27">
+        <v>600</v>
+      </c>
+      <c r="M55" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55" s="27">
+        <v>17</v>
+      </c>
+      <c r="O55" s="27">
+        <v>8</v>
+      </c>
+      <c r="P55" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q55" s="27">
+        <v>2</v>
+      </c>
+      <c r="R55" s="28">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="29"/>
+      <c r="C56" s="30">
+        <v>17524</v>
+      </c>
+      <c r="D56" s="31">
+        <v>15329</v>
+      </c>
+      <c r="E56" s="31">
+        <v>12859</v>
+      </c>
+      <c r="F56" s="31">
+        <v>29</v>
+      </c>
+      <c r="G56" s="31">
+        <v>65</v>
+      </c>
+      <c r="H56" s="31">
+        <v>2264</v>
+      </c>
+      <c r="I56" s="31">
+        <v>86</v>
+      </c>
+      <c r="J56" s="31">
+        <v>26</v>
+      </c>
+      <c r="K56" s="31">
+        <v>1300</v>
+      </c>
+      <c r="L56" s="31">
+        <v>1204</v>
+      </c>
+      <c r="M56" s="31">
+        <v>1</v>
+      </c>
+      <c r="N56" s="31">
+        <v>28</v>
+      </c>
+      <c r="O56" s="31">
+        <v>11</v>
+      </c>
+      <c r="P56" s="31">
+        <v>55</v>
+      </c>
+      <c r="Q56" s="31">
+        <v>1</v>
+      </c>
+      <c r="R56" s="32">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="26">
+        <v>15633</v>
+      </c>
+      <c r="D57" s="27">
+        <v>14426</v>
+      </c>
+      <c r="E57" s="27">
+        <v>12254</v>
+      </c>
+      <c r="F57" s="27">
+        <v>9</v>
+      </c>
+      <c r="G57" s="27">
+        <v>52</v>
+      </c>
+      <c r="H57" s="27">
+        <v>1977</v>
+      </c>
+      <c r="I57" s="27">
+        <v>93</v>
+      </c>
+      <c r="J57" s="27">
+        <v>41</v>
+      </c>
+      <c r="K57" s="27">
+        <v>604</v>
+      </c>
+      <c r="L57" s="27">
+        <v>538</v>
+      </c>
+      <c r="M57" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N57" s="27">
+        <v>21</v>
+      </c>
+      <c r="O57" s="27">
+        <v>10</v>
+      </c>
+      <c r="P57" s="27">
         <v>31</v>
       </c>
-      <c r="N9" s="27">
-[...8 lines deleted...]
-      <c r="Q9" s="27">
+      <c r="Q57" s="27">
+        <v>4</v>
+      </c>
+      <c r="R57" s="28">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B58" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C58" s="26">
+        <v>6513</v>
+      </c>
+      <c r="D58" s="27">
+        <v>6084</v>
+      </c>
+      <c r="E58" s="27">
+        <v>5103</v>
+      </c>
+      <c r="F58" s="27">
+        <v>24</v>
+      </c>
+      <c r="G58" s="27">
+        <v>31</v>
+      </c>
+      <c r="H58" s="27">
+        <v>879</v>
+      </c>
+      <c r="I58" s="27">
+        <v>28</v>
+      </c>
+      <c r="J58" s="27">
+        <v>19</v>
+      </c>
+      <c r="K58" s="27">
+        <v>251</v>
+      </c>
+      <c r="L58" s="27">
+        <v>218</v>
+      </c>
+      <c r="M58" s="27">
+        <v>5</v>
+      </c>
+      <c r="N58" s="27">
+        <v>8</v>
+      </c>
+      <c r="O58" s="27">
+        <v>6</v>
+      </c>
+      <c r="P58" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q58" s="27">
+        <v>1</v>
+      </c>
+      <c r="R58" s="28">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="26">
+        <v>5493</v>
+      </c>
+      <c r="D59" s="27">
+        <v>5083</v>
+      </c>
+      <c r="E59" s="27">
+        <v>4351</v>
+      </c>
+      <c r="F59" s="27">
+        <v>10</v>
+      </c>
+      <c r="G59" s="27">
+        <v>33</v>
+      </c>
+      <c r="H59" s="27">
+        <v>628</v>
+      </c>
+      <c r="I59" s="27">
+        <v>47</v>
+      </c>
+      <c r="J59" s="27">
+        <v>14</v>
+      </c>
+      <c r="K59" s="27">
+        <v>196</v>
+      </c>
+      <c r="L59" s="27">
+        <v>164</v>
+      </c>
+      <c r="M59" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N59" s="27">
+        <v>9</v>
+      </c>
+      <c r="O59" s="27">
+        <v>4</v>
+      </c>
+      <c r="P59" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="27">
+        <v>1</v>
+      </c>
+      <c r="R59" s="28">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="26">
+        <v>4644</v>
+      </c>
+      <c r="D60" s="27">
+        <v>4325</v>
+      </c>
+      <c r="E60" s="27">
+        <v>3644</v>
+      </c>
+      <c r="F60" s="27">
+        <v>7</v>
+      </c>
+      <c r="G60" s="27">
+        <v>33</v>
+      </c>
+      <c r="H60" s="27">
+        <v>602</v>
+      </c>
+      <c r="I60" s="27">
+        <v>21</v>
+      </c>
+      <c r="J60" s="27">
+        <v>18</v>
+      </c>
+      <c r="K60" s="27">
+        <v>151</v>
+      </c>
+      <c r="L60" s="27">
+        <v>136</v>
+      </c>
+      <c r="M60" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60" s="27">
+        <v>5</v>
+      </c>
+      <c r="O60" s="27">
+        <v>2</v>
+      </c>
+      <c r="P60" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q60" s="27">
+        <v>2</v>
+      </c>
+      <c r="R60" s="28">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="26">
+        <v>15269</v>
+      </c>
+      <c r="D61" s="27">
+        <v>14142</v>
+      </c>
+      <c r="E61" s="27">
+        <v>12173</v>
+      </c>
+      <c r="F61" s="27">
+        <v>19</v>
+      </c>
+      <c r="G61" s="27">
+        <v>96</v>
+      </c>
+      <c r="H61" s="27">
+        <v>1752</v>
+      </c>
+      <c r="I61" s="27">
+        <v>59</v>
+      </c>
+      <c r="J61" s="27">
+        <v>43</v>
+      </c>
+      <c r="K61" s="27">
+        <v>570</v>
+      </c>
+      <c r="L61" s="27">
+        <v>492</v>
+      </c>
+      <c r="M61" s="27">
+        <v>1</v>
+      </c>
+      <c r="N61" s="27">
+        <v>35</v>
+      </c>
+      <c r="O61" s="27">
+        <v>6</v>
+      </c>
+      <c r="P61" s="27">
+        <v>30</v>
+      </c>
+      <c r="Q61" s="27">
+        <v>6</v>
+      </c>
+      <c r="R61" s="28">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="26">
+        <v>5095</v>
+      </c>
+      <c r="D62" s="27">
+        <v>4680</v>
+      </c>
+      <c r="E62" s="27">
+        <v>3911</v>
+      </c>
+      <c r="F62" s="27">
+        <v>6</v>
+      </c>
+      <c r="G62" s="27">
+        <v>30</v>
+      </c>
+      <c r="H62" s="27">
+        <v>676</v>
+      </c>
+      <c r="I62" s="27">
+        <v>23</v>
+      </c>
+      <c r="J62" s="27">
+        <v>34</v>
+      </c>
+      <c r="K62" s="27">
+        <v>191</v>
+      </c>
+      <c r="L62" s="27">
+        <v>168</v>
+      </c>
+      <c r="M62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N62" s="27">
+        <v>16</v>
+      </c>
+      <c r="O62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P62" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q62" s="27">
+        <v>2</v>
+      </c>
+      <c r="R62" s="28">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B63" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="26">
+        <v>3730</v>
+      </c>
+      <c r="D63" s="27">
+        <v>3426</v>
+      </c>
+      <c r="E63" s="27">
+        <v>2965</v>
+      </c>
+      <c r="F63" s="27">
+        <v>5</v>
+      </c>
+      <c r="G63" s="27">
+        <v>25</v>
+      </c>
+      <c r="H63" s="27">
+        <v>411</v>
+      </c>
+      <c r="I63" s="27">
+        <v>9</v>
+      </c>
+      <c r="J63" s="27">
+        <v>11</v>
+      </c>
+      <c r="K63" s="27">
+        <v>161</v>
+      </c>
+      <c r="L63" s="27">
+        <v>145</v>
+      </c>
+      <c r="M63" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63" s="27">
+        <v>5</v>
+      </c>
+      <c r="O63" s="27">
+        <v>5</v>
+      </c>
+      <c r="P63" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q63" s="27">
+        <v>1</v>
+      </c>
+      <c r="R63" s="28">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B64" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="26">
+        <v>4002</v>
+      </c>
+      <c r="D64" s="27">
+        <v>3732</v>
+      </c>
+      <c r="E64" s="27">
+        <v>3229</v>
+      </c>
+      <c r="F64" s="27">
+        <v>3</v>
+      </c>
+      <c r="G64" s="27">
+        <v>29</v>
+      </c>
+      <c r="H64" s="27">
+        <v>451</v>
+      </c>
+      <c r="I64" s="27">
+        <v>14</v>
+      </c>
+      <c r="J64" s="27">
+        <v>6</v>
+      </c>
+      <c r="K64" s="27">
+        <v>173</v>
+      </c>
+      <c r="L64" s="27">
+        <v>159</v>
+      </c>
+      <c r="M64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" s="27">
+        <v>5</v>
+      </c>
+      <c r="O64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P64" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q64" s="27">
+        <v>1</v>
+      </c>
+      <c r="R64" s="28">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B65" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="26">
+        <v>3521</v>
+      </c>
+      <c r="D65" s="27">
+        <v>3263</v>
+      </c>
+      <c r="E65" s="27">
+        <v>2822</v>
+      </c>
+      <c r="F65" s="27">
+        <v>3</v>
+      </c>
+      <c r="G65" s="27">
+        <v>21</v>
+      </c>
+      <c r="H65" s="27">
+        <v>390</v>
+      </c>
+      <c r="I65" s="27">
+        <v>22</v>
+      </c>
+      <c r="J65" s="27">
+        <v>5</v>
+      </c>
+      <c r="K65" s="27">
+        <v>133</v>
+      </c>
+      <c r="L65" s="27">
+        <v>120</v>
+      </c>
+      <c r="M65" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N65" s="27">
+        <v>4</v>
+      </c>
+      <c r="O65" s="27">
+        <v>2</v>
+      </c>
+      <c r="P65" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q65" s="27">
+        <v>1</v>
+      </c>
+      <c r="R65" s="28">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B66" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C66" s="26">
+        <v>3882</v>
+      </c>
+      <c r="D66" s="27">
+        <v>3652</v>
+      </c>
+      <c r="E66" s="27">
+        <v>3215</v>
+      </c>
+      <c r="F66" s="27">
+        <v>6</v>
+      </c>
+      <c r="G66" s="27">
+        <v>21</v>
+      </c>
+      <c r="H66" s="27">
+        <v>383</v>
+      </c>
+      <c r="I66" s="27">
+        <v>23</v>
+      </c>
+      <c r="J66" s="27">
+        <v>4</v>
+      </c>
+      <c r="K66" s="27">
+        <v>122</v>
+      </c>
+      <c r="L66" s="27">
+        <v>115</v>
+      </c>
+      <c r="M66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N66" s="27">
+        <v>3</v>
+      </c>
+      <c r="O66" s="27">
+        <v>1</v>
+      </c>
+      <c r="P66" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R66" s="28">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C67" s="26">
+        <v>13135</v>
+      </c>
+      <c r="D67" s="27">
+        <v>12146</v>
+      </c>
+      <c r="E67" s="27">
+        <v>9932</v>
+      </c>
+      <c r="F67" s="27">
+        <v>15</v>
+      </c>
+      <c r="G67" s="27">
+        <v>72</v>
+      </c>
+      <c r="H67" s="27">
+        <v>2008</v>
+      </c>
+      <c r="I67" s="27">
+        <v>75</v>
+      </c>
+      <c r="J67" s="27">
+        <v>44</v>
+      </c>
+      <c r="K67" s="27">
+        <v>449</v>
+      </c>
+      <c r="L67" s="27">
+        <v>380</v>
+      </c>
+      <c r="M67" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67" s="27">
+        <v>23</v>
+      </c>
+      <c r="O67" s="27">
+        <v>11</v>
+      </c>
+      <c r="P67" s="27">
+        <v>34</v>
+      </c>
+      <c r="Q67" s="27">
+        <v>1</v>
+      </c>
+      <c r="R67" s="28">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C68" s="26">
+        <v>9570</v>
+      </c>
+      <c r="D68" s="27">
+        <v>9038</v>
+      </c>
+      <c r="E68" s="27">
+        <v>7563</v>
+      </c>
+      <c r="F68" s="27">
+        <v>22</v>
+      </c>
+      <c r="G68" s="27">
+        <v>43</v>
+      </c>
+      <c r="H68" s="27">
+        <v>1344</v>
+      </c>
+      <c r="I68" s="27">
+        <v>39</v>
+      </c>
+      <c r="J68" s="27">
+        <v>27</v>
+      </c>
+      <c r="K68" s="27">
+        <v>326</v>
+      </c>
+      <c r="L68" s="27">
+        <v>276</v>
+      </c>
+      <c r="M68" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N68" s="27">
+        <v>26</v>
+      </c>
+      <c r="O68" s="27">
+        <v>9</v>
+      </c>
+      <c r="P68" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q68" s="27">
+        <v>2</v>
+      </c>
+      <c r="R68" s="28">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="26">
+        <v>22915</v>
+      </c>
+      <c r="D69" s="27">
+        <v>21759</v>
+      </c>
+      <c r="E69" s="27">
+        <v>17976</v>
+      </c>
+      <c r="F69" s="27">
+        <v>45</v>
+      </c>
+      <c r="G69" s="27">
+        <v>159</v>
+      </c>
+      <c r="H69" s="27">
+        <v>3387</v>
+      </c>
+      <c r="I69" s="27">
+        <v>145</v>
+      </c>
+      <c r="J69" s="27">
+        <v>47</v>
+      </c>
+      <c r="K69" s="27">
+        <v>854</v>
+      </c>
+      <c r="L69" s="27">
+        <v>704</v>
+      </c>
+      <c r="M69" s="27">
+        <v>2</v>
+      </c>
+      <c r="N69" s="27">
+        <v>45</v>
+      </c>
+      <c r="O69" s="27">
+        <v>21</v>
+      </c>
+      <c r="P69" s="27">
+        <v>78</v>
+      </c>
+      <c r="Q69" s="27">
+        <v>4</v>
+      </c>
+      <c r="R69" s="28">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="26">
+        <v>6443</v>
+      </c>
+      <c r="D70" s="27">
+        <v>5899</v>
+      </c>
+      <c r="E70" s="27">
+        <v>4829</v>
+      </c>
+      <c r="F70" s="27">
+        <v>14</v>
+      </c>
+      <c r="G70" s="27">
+        <v>23</v>
+      </c>
+      <c r="H70" s="27">
+        <v>996</v>
+      </c>
+      <c r="I70" s="27">
+        <v>25</v>
+      </c>
+      <c r="J70" s="27">
+        <v>12</v>
+      </c>
+      <c r="K70" s="27">
+        <v>219</v>
+      </c>
+      <c r="L70" s="27">
+        <v>195</v>
+      </c>
+      <c r="M70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N70" s="27">
+        <v>5</v>
+      </c>
+      <c r="O70" s="27">
+        <v>13</v>
+      </c>
+      <c r="P70" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R70" s="28">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B71" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" s="26">
+        <v>9835</v>
+      </c>
+      <c r="D71" s="27">
+        <v>9088</v>
+      </c>
+      <c r="E71" s="27">
+        <v>7660</v>
+      </c>
+      <c r="F71" s="27">
+        <v>20</v>
+      </c>
+      <c r="G71" s="27">
+        <v>36</v>
+      </c>
+      <c r="H71" s="27">
+        <v>1297</v>
+      </c>
+      <c r="I71" s="27">
+        <v>47</v>
+      </c>
+      <c r="J71" s="27">
+        <v>28</v>
+      </c>
+      <c r="K71" s="27">
+        <v>332</v>
+      </c>
+      <c r="L71" s="27">
+        <v>298</v>
+      </c>
+      <c r="M71" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71" s="27">
+        <v>16</v>
+      </c>
+      <c r="O71" s="27">
+        <v>8</v>
+      </c>
+      <c r="P71" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q71" s="27">
+        <v>1</v>
+      </c>
+      <c r="R71" s="28">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C72" s="26">
+        <v>4956</v>
+      </c>
+      <c r="D72" s="27">
+        <v>4569</v>
+      </c>
+      <c r="E72" s="27">
+        <v>3837</v>
+      </c>
+      <c r="F72" s="27">
+        <v>5</v>
+      </c>
+      <c r="G72" s="27">
+        <v>15</v>
+      </c>
+      <c r="H72" s="27">
+        <v>678</v>
+      </c>
+      <c r="I72" s="27">
+        <v>28</v>
+      </c>
+      <c r="J72" s="27">
+        <v>6</v>
+      </c>
+      <c r="K72" s="27">
+        <v>194</v>
+      </c>
+      <c r="L72" s="27">
+        <v>172</v>
+      </c>
+      <c r="M72" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N72" s="27">
+        <v>6</v>
+      </c>
+      <c r="O72" s="27">
+        <v>2</v>
+      </c>
+      <c r="P72" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q72" s="27">
+        <v>2</v>
+      </c>
+      <c r="R72" s="28">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B73" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C73" s="26">
+        <v>7288</v>
+      </c>
+      <c r="D73" s="27">
+        <v>6591</v>
+      </c>
+      <c r="E73" s="27">
+        <v>5673</v>
+      </c>
+      <c r="F73" s="27">
+        <v>4</v>
+      </c>
+      <c r="G73" s="27">
+        <v>20</v>
+      </c>
+      <c r="H73" s="27">
+        <v>850</v>
+      </c>
+      <c r="I73" s="27">
+        <v>37</v>
+      </c>
+      <c r="J73" s="27">
+        <v>7</v>
+      </c>
+      <c r="K73" s="27">
+        <v>271</v>
+      </c>
+      <c r="L73" s="27">
+        <v>247</v>
+      </c>
+      <c r="M73" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N73" s="27">
+        <v>8</v>
+      </c>
+      <c r="O73" s="27">
+        <v>5</v>
+      </c>
+      <c r="P73" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q73" s="27">
+        <v>1</v>
+      </c>
+      <c r="R73" s="28">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C74" s="26">
+        <v>8366</v>
+      </c>
+      <c r="D74" s="27">
+        <v>7662</v>
+      </c>
+      <c r="E74" s="27">
+        <v>6523</v>
+      </c>
+      <c r="F74" s="27">
+        <v>12</v>
+      </c>
+      <c r="G74" s="27">
+        <v>37</v>
+      </c>
+      <c r="H74" s="27">
+        <v>1046</v>
+      </c>
+      <c r="I74" s="27">
+        <v>34</v>
+      </c>
+      <c r="J74" s="27">
+        <v>10</v>
+      </c>
+      <c r="K74" s="27">
+        <v>341</v>
+      </c>
+      <c r="L74" s="27">
+        <v>315</v>
+      </c>
+      <c r="M74" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N74" s="27">
+        <v>11</v>
+      </c>
+      <c r="O74" s="27">
+        <v>8</v>
+      </c>
+      <c r="P74" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q74" s="27">
+        <v>2</v>
+      </c>
+      <c r="R74" s="28">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="26">
+        <v>12929</v>
+      </c>
+      <c r="D75" s="27">
+        <v>11928</v>
+      </c>
+      <c r="E75" s="27">
+        <v>9886</v>
+      </c>
+      <c r="F75" s="27">
+        <v>16</v>
+      </c>
+      <c r="G75" s="27">
+        <v>45</v>
+      </c>
+      <c r="H75" s="27">
+        <v>1895</v>
+      </c>
+      <c r="I75" s="27">
+        <v>76</v>
+      </c>
+      <c r="J75" s="27">
+        <v>10</v>
+      </c>
+      <c r="K75" s="27">
+        <v>452</v>
+      </c>
+      <c r="L75" s="27">
+        <v>417</v>
+      </c>
+      <c r="M75" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N75" s="27">
+        <v>10</v>
+      </c>
+      <c r="O75" s="27">
+        <v>10</v>
+      </c>
+      <c r="P75" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q75" s="27">
+        <v>2</v>
+      </c>
+      <c r="R75" s="28">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C76" s="30">
+        <v>6629</v>
+      </c>
+      <c r="D76" s="31">
+        <v>6070</v>
+      </c>
+      <c r="E76" s="31">
+        <v>5070</v>
+      </c>
+      <c r="F76" s="31">
+        <v>11</v>
+      </c>
+      <c r="G76" s="31">
+        <v>25</v>
+      </c>
+      <c r="H76" s="31">
+        <v>933</v>
+      </c>
+      <c r="I76" s="31">
+        <v>17</v>
+      </c>
+      <c r="J76" s="31">
+        <v>14</v>
+      </c>
+      <c r="K76" s="31">
+        <v>294</v>
+      </c>
+      <c r="L76" s="31">
+        <v>270</v>
+      </c>
+      <c r="M76" s="31">
+        <v>2</v>
+      </c>
+      <c r="N76" s="31">
+        <v>7</v>
+      </c>
+      <c r="O76" s="31">
+        <v>4</v>
+      </c>
+      <c r="P76" s="31">
+        <v>11</v>
+      </c>
+      <c r="Q76" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R76" s="32">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="C77" s="26">
+        <v>2962</v>
+      </c>
+      <c r="D77" s="27">
+        <v>2748</v>
+      </c>
+      <c r="E77" s="27">
+        <v>2302</v>
+      </c>
+      <c r="F77" s="27">
+        <v>7</v>
+      </c>
+      <c r="G77" s="27">
+        <v>10</v>
+      </c>
+      <c r="H77" s="27">
+        <v>414</v>
+      </c>
+      <c r="I77" s="27">
+        <v>11</v>
+      </c>
+      <c r="J77" s="27">
+        <v>4</v>
+      </c>
+      <c r="K77" s="27">
+        <v>109</v>
+      </c>
+      <c r="L77" s="27">
+        <v>100</v>
+      </c>
+      <c r="M77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77" s="27">
+        <v>3</v>
+      </c>
+      <c r="O77" s="27">
+        <v>1</v>
+      </c>
+      <c r="P77" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R77" s="28">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" s="26">
+        <v>2388</v>
+      </c>
+      <c r="D78" s="27">
+        <v>2200</v>
+      </c>
+      <c r="E78" s="27">
+        <v>1800</v>
+      </c>
+      <c r="F78" s="27">
+        <v>1</v>
+      </c>
+      <c r="G78" s="27">
+        <v>10</v>
+      </c>
+      <c r="H78" s="27">
+        <v>376</v>
+      </c>
+      <c r="I78" s="27">
+        <v>8</v>
+      </c>
+      <c r="J78" s="27">
+        <v>5</v>
+      </c>
+      <c r="K78" s="27">
+        <v>99</v>
+      </c>
+      <c r="L78" s="27">
+        <v>91</v>
+      </c>
+      <c r="M78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N78" s="27">
+        <v>2</v>
+      </c>
+      <c r="O78" s="27">
+        <v>4</v>
+      </c>
+      <c r="P78" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q78" s="27">
+        <v>1</v>
+      </c>
+      <c r="R78" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="26">
+        <v>2355</v>
+      </c>
+      <c r="D79" s="27">
+        <v>2146</v>
+      </c>
+      <c r="E79" s="27">
+        <v>1819</v>
+      </c>
+      <c r="F79" s="27">
+        <v>2</v>
+      </c>
+      <c r="G79" s="27">
+        <v>11</v>
+      </c>
+      <c r="H79" s="27">
+        <v>297</v>
+      </c>
+      <c r="I79" s="27">
+        <v>10</v>
+      </c>
+      <c r="J79" s="27">
+        <v>7</v>
+      </c>
+      <c r="K79" s="27">
+        <v>120</v>
+      </c>
+      <c r="L79" s="27">
+        <v>103</v>
+      </c>
+      <c r="M79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N79" s="27">
+        <v>7</v>
+      </c>
+      <c r="O79" s="27">
+        <v>1</v>
+      </c>
+      <c r="P79" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R79" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="26">
+        <v>1948</v>
+      </c>
+      <c r="D80" s="27">
+        <v>1768</v>
+      </c>
+      <c r="E80" s="27">
+        <v>1538</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" s="27">
+        <v>5</v>
+      </c>
+      <c r="H80" s="27">
+        <v>213</v>
+      </c>
+      <c r="I80" s="27">
+        <v>9</v>
+      </c>
+      <c r="J80" s="27">
+        <v>3</v>
+      </c>
+      <c r="K80" s="27">
+        <v>110</v>
+      </c>
+      <c r="L80" s="27">
+        <v>105</v>
+      </c>
+      <c r="M80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N80" s="27">
+        <v>1</v>
+      </c>
+      <c r="O80" s="27">
+        <v>2</v>
+      </c>
+      <c r="P80" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R80" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C81" s="26">
+        <v>1982</v>
+      </c>
+      <c r="D81" s="27">
+        <v>1831</v>
+      </c>
+      <c r="E81" s="27">
+        <v>1570</v>
+      </c>
+      <c r="F81" s="27">
+        <v>6</v>
+      </c>
+      <c r="G81" s="27">
+        <v>7</v>
+      </c>
+      <c r="H81" s="27">
+        <v>238</v>
+      </c>
+      <c r="I81" s="27">
+        <v>7</v>
+      </c>
+      <c r="J81" s="27">
+        <v>3</v>
+      </c>
+      <c r="K81" s="27">
+        <v>97</v>
+      </c>
+      <c r="L81" s="27">
+        <v>87</v>
+      </c>
+      <c r="M81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81" s="27">
+        <v>3</v>
+      </c>
+      <c r="O81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P81" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R81" s="28">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="26">
+        <v>1919</v>
+      </c>
+      <c r="D82" s="27">
+        <v>1768</v>
+      </c>
+      <c r="E82" s="27">
+        <v>1550</v>
+      </c>
+      <c r="F82" s="27">
+        <v>1</v>
+      </c>
+      <c r="G82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="H82" s="27">
+        <v>205</v>
+      </c>
+      <c r="I82" s="27">
+        <v>11</v>
+      </c>
+      <c r="J82" s="27">
+        <v>1</v>
+      </c>
+      <c r="K82" s="27">
+        <v>105</v>
+      </c>
+      <c r="L82" s="27">
+        <v>98</v>
+      </c>
+      <c r="M82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N82" s="27">
+        <v>5</v>
+      </c>
+      <c r="O82" s="27">
+        <v>1</v>
+      </c>
+      <c r="P82" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R82" s="28">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C83" s="26">
+        <v>1264</v>
+      </c>
+      <c r="D83" s="27">
+        <v>1162</v>
+      </c>
+      <c r="E83" s="27">
+        <v>1034</v>
+      </c>
+      <c r="F83" s="27">
+        <v>2</v>
+      </c>
+      <c r="G83" s="27">
+        <v>4</v>
+      </c>
+      <c r="H83" s="27">
+        <v>117</v>
+      </c>
+      <c r="I83" s="27">
+        <v>5</v>
+      </c>
+      <c r="J83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" s="27">
+        <v>53</v>
+      </c>
+      <c r="L83" s="27">
+        <v>48</v>
+      </c>
+      <c r="M83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N83" s="27">
+        <v>4</v>
+      </c>
+      <c r="O83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P83" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R83" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C84" s="26">
+        <v>2334</v>
+      </c>
+      <c r="D84" s="27">
+        <v>2177</v>
+      </c>
+      <c r="E84" s="27">
+        <v>1903</v>
+      </c>
+      <c r="F84" s="27">
+        <v>4</v>
+      </c>
+      <c r="G84" s="27">
+        <v>14</v>
+      </c>
+      <c r="H84" s="27">
+        <v>249</v>
+      </c>
+      <c r="I84" s="27">
+        <v>7</v>
+      </c>
+      <c r="J84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="27">
+        <v>80</v>
+      </c>
+      <c r="L84" s="27">
+        <v>76</v>
+      </c>
+      <c r="M84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N84" s="27">
+        <v>3</v>
+      </c>
+      <c r="O84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R84" s="28">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="C85" s="26">
+        <v>2669</v>
+      </c>
+      <c r="D85" s="27">
+        <v>2427</v>
+      </c>
+      <c r="E85" s="27">
+        <v>2030</v>
+      </c>
+      <c r="F85" s="27">
+        <v>3</v>
+      </c>
+      <c r="G85" s="27">
+        <v>16</v>
+      </c>
+      <c r="H85" s="27">
+        <v>370</v>
+      </c>
+      <c r="I85" s="27">
+        <v>5</v>
+      </c>
+      <c r="J85" s="27">
+        <v>3</v>
+      </c>
+      <c r="K85" s="27">
+        <v>113</v>
+      </c>
+      <c r="L85" s="27">
+        <v>106</v>
+      </c>
+      <c r="M85" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N85" s="27">
+        <v>1</v>
+      </c>
+      <c r="O85" s="27">
+        <v>3</v>
+      </c>
+      <c r="P85" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q85" s="27">
+        <v>1</v>
+      </c>
+      <c r="R85" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C86" s="26">
+        <v>1647</v>
+      </c>
+      <c r="D86" s="27">
+        <v>1545</v>
+      </c>
+      <c r="E86" s="27">
+        <v>1400</v>
+      </c>
+      <c r="F86" s="27">
+        <v>2</v>
+      </c>
+      <c r="G86" s="27">
+        <v>8</v>
+      </c>
+      <c r="H86" s="27">
+        <v>129</v>
+      </c>
+      <c r="I86" s="27">
+        <v>3</v>
+      </c>
+      <c r="J86" s="27">
+        <v>3</v>
+      </c>
+      <c r="K86" s="27">
+        <v>54</v>
+      </c>
+      <c r="L86" s="27">
+        <v>53</v>
+      </c>
+      <c r="M86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P86" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R86" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C87" s="26">
+        <v>1918</v>
+      </c>
+      <c r="D87" s="27">
+        <v>1786</v>
+      </c>
+      <c r="E87" s="27">
+        <v>1489</v>
+      </c>
+      <c r="F87" s="27">
+        <v>3</v>
+      </c>
+      <c r="G87" s="27">
+        <v>8</v>
+      </c>
+      <c r="H87" s="27">
+        <v>278</v>
+      </c>
+      <c r="I87" s="27">
+        <v>7</v>
+      </c>
+      <c r="J87" s="27">
+        <v>1</v>
+      </c>
+      <c r="K87" s="27">
+        <v>67</v>
+      </c>
+      <c r="L87" s="27">
+        <v>65</v>
+      </c>
+      <c r="M87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N87" s="27">
+        <v>1</v>
+      </c>
+      <c r="O87" s="27">
+        <v>1</v>
+      </c>
+      <c r="P87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R87" s="28">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C88" s="26">
+        <v>2948</v>
+      </c>
+      <c r="D88" s="27">
+        <v>2706</v>
+      </c>
+      <c r="E88" s="27">
+        <v>2309</v>
+      </c>
+      <c r="F88" s="27">
+        <v>16</v>
+      </c>
+      <c r="G88" s="27">
+        <v>16</v>
+      </c>
+      <c r="H88" s="27">
+        <v>343</v>
+      </c>
+      <c r="I88" s="27">
+        <v>12</v>
+      </c>
+      <c r="J88" s="27">
+        <v>10</v>
+      </c>
+      <c r="K88" s="27">
+        <v>117</v>
+      </c>
+      <c r="L88" s="27">
+        <v>110</v>
+      </c>
+      <c r="M88" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N88" s="27">
+        <v>3</v>
+      </c>
+      <c r="O88" s="27">
+        <v>1</v>
+      </c>
+      <c r="P88" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q88" s="27">
+        <v>1</v>
+      </c>
+      <c r="R88" s="28">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C89" s="26">
+        <v>1990</v>
+      </c>
+      <c r="D89" s="27">
+        <v>1874</v>
+      </c>
+      <c r="E89" s="27">
+        <v>1634</v>
+      </c>
+      <c r="F89" s="27">
+        <v>4</v>
+      </c>
+      <c r="G89" s="27">
+        <v>9</v>
+      </c>
+      <c r="H89" s="27">
+        <v>219</v>
+      </c>
+      <c r="I89" s="27">
+        <v>5</v>
+      </c>
+      <c r="J89" s="27">
+        <v>3</v>
+      </c>
+      <c r="K89" s="27">
+        <v>49</v>
+      </c>
+      <c r="L89" s="27">
+        <v>47</v>
+      </c>
+      <c r="M89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N89" s="27">
+        <v>1</v>
+      </c>
+      <c r="O89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P89" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R89" s="28">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C90" s="26">
+        <v>2122</v>
+      </c>
+      <c r="D90" s="27">
+        <v>1957</v>
+      </c>
+      <c r="E90" s="27">
+        <v>1696</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" s="27">
+        <v>11</v>
+      </c>
+      <c r="H90" s="27">
+        <v>238</v>
+      </c>
+      <c r="I90" s="27">
+        <v>9</v>
+      </c>
+      <c r="J90" s="27">
+        <v>3</v>
+      </c>
+      <c r="K90" s="27">
+        <v>103</v>
+      </c>
+      <c r="L90" s="27">
+        <v>89</v>
+      </c>
+      <c r="M90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N90" s="27">
+        <v>5</v>
+      </c>
+      <c r="O90" s="27">
+        <v>4</v>
+      </c>
+      <c r="P90" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R90" s="28">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C91" s="26">
+        <v>1758</v>
+      </c>
+      <c r="D91" s="27">
+        <v>1614</v>
+      </c>
+      <c r="E91" s="27">
+        <v>1334</v>
+      </c>
+      <c r="F91" s="27">
+        <v>3</v>
+      </c>
+      <c r="G91" s="27">
+        <v>13</v>
+      </c>
+      <c r="H91" s="27">
+        <v>238</v>
+      </c>
+      <c r="I91" s="27">
+        <v>13</v>
+      </c>
+      <c r="J91" s="27">
+        <v>13</v>
+      </c>
+      <c r="K91" s="27">
+        <v>83</v>
+      </c>
+      <c r="L91" s="27">
+        <v>73</v>
+      </c>
+      <c r="M91" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N91" s="27">
+        <v>4</v>
+      </c>
+      <c r="O91" s="27">
+        <v>1</v>
+      </c>
+      <c r="P91" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q91" s="27">
+        <v>2</v>
+      </c>
+      <c r="R91" s="28">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C92" s="26">
+        <v>1726</v>
+      </c>
+      <c r="D92" s="27">
+        <v>1623</v>
+      </c>
+      <c r="E92" s="27">
+        <v>1409</v>
+      </c>
+      <c r="F92" s="27">
+        <v>3</v>
+      </c>
+      <c r="G92" s="27">
+        <v>14</v>
+      </c>
+      <c r="H92" s="27">
+        <v>185</v>
+      </c>
+      <c r="I92" s="27">
+        <v>7</v>
+      </c>
+      <c r="J92" s="27">
+        <v>5</v>
+      </c>
+      <c r="K92" s="27">
+        <v>54</v>
+      </c>
+      <c r="L92" s="27">
+        <v>48</v>
+      </c>
+      <c r="M92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N92" s="27">
+        <v>3</v>
+      </c>
+      <c r="O92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P92" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R92" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C93" s="26">
+        <v>2741</v>
+      </c>
+      <c r="D93" s="27">
+        <v>2550</v>
+      </c>
+      <c r="E93" s="27">
+        <v>2145</v>
+      </c>
+      <c r="F93" s="27">
+        <v>1</v>
+      </c>
+      <c r="G93" s="27">
+        <v>30</v>
+      </c>
+      <c r="H93" s="27">
+        <v>356</v>
+      </c>
+      <c r="I93" s="27">
+        <v>11</v>
+      </c>
+      <c r="J93" s="27">
+        <v>7</v>
+      </c>
+      <c r="K93" s="27">
+        <v>96</v>
+      </c>
+      <c r="L93" s="27">
+        <v>83</v>
+      </c>
+      <c r="M93" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N93" s="27">
+        <v>4</v>
+      </c>
+      <c r="O93" s="27">
+        <v>3</v>
+      </c>
+      <c r="P93" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q93" s="27">
+        <v>1</v>
+      </c>
+      <c r="R93" s="28">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C94" s="26">
+        <v>2387</v>
+      </c>
+      <c r="D94" s="27">
+        <v>2221</v>
+      </c>
+      <c r="E94" s="27">
+        <v>1882</v>
+      </c>
+      <c r="F94" s="27">
+        <v>4</v>
+      </c>
+      <c r="G94" s="27">
+        <v>19</v>
+      </c>
+      <c r="H94" s="27">
+        <v>302</v>
+      </c>
+      <c r="I94" s="27">
+        <v>11</v>
+      </c>
+      <c r="J94" s="27">
+        <v>3</v>
+      </c>
+      <c r="K94" s="27">
+        <v>88</v>
+      </c>
+      <c r="L94" s="27">
+        <v>75</v>
+      </c>
+      <c r="M94" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N94" s="27">
+        <v>7</v>
+      </c>
+      <c r="O94" s="27">
+        <v>3</v>
+      </c>
+      <c r="P94" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q94" s="27">
+        <v>1</v>
+      </c>
+      <c r="R94" s="28">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C95" s="26">
+        <v>1852</v>
+      </c>
+      <c r="D95" s="27">
+        <v>1724</v>
+      </c>
+      <c r="E95" s="27">
+        <v>1506</v>
+      </c>
+      <c r="F95" s="27">
+        <v>1</v>
+      </c>
+      <c r="G95" s="27">
+        <v>20</v>
+      </c>
+      <c r="H95" s="27">
+        <v>189</v>
+      </c>
+      <c r="I95" s="27">
+        <v>4</v>
+      </c>
+      <c r="J95" s="27">
+        <v>4</v>
+      </c>
+      <c r="K95" s="27">
+        <v>73</v>
+      </c>
+      <c r="L95" s="27">
+        <v>69</v>
+      </c>
+      <c r="M95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N95" s="27">
+        <v>2</v>
+      </c>
+      <c r="O95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P95" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R95" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="25" t="s">
         <v>126</v>
       </c>
-      <c r="R9" s="28">
-[...4 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="C96" s="26">
+        <v>3245</v>
+      </c>
+      <c r="D96" s="27">
+        <v>2950</v>
+      </c>
+      <c r="E96" s="27">
+        <v>2471</v>
+      </c>
+      <c r="F96" s="27">
+        <v>3</v>
+      </c>
+      <c r="G96" s="27">
+        <v>19</v>
+      </c>
+      <c r="H96" s="27">
+        <v>424</v>
+      </c>
+      <c r="I96" s="27">
+        <v>28</v>
+      </c>
+      <c r="J96" s="27">
+        <v>5</v>
+      </c>
+      <c r="K96" s="27">
+        <v>137</v>
+      </c>
+      <c r="L96" s="27">
+        <v>119</v>
+      </c>
+      <c r="M96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N96" s="27">
+        <v>2</v>
+      </c>
+      <c r="O96" s="27">
+        <v>5</v>
+      </c>
+      <c r="P96" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96" s="28">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C97" s="26">
+        <v>2447</v>
+      </c>
+      <c r="D97" s="27">
+        <v>2243</v>
+      </c>
+      <c r="E97" s="27">
+        <v>1881</v>
+      </c>
+      <c r="F97" s="27">
+        <v>2</v>
+      </c>
+      <c r="G97" s="27">
+        <v>15</v>
+      </c>
+      <c r="H97" s="27">
+        <v>328</v>
+      </c>
+      <c r="I97" s="27">
+        <v>3</v>
+      </c>
+      <c r="J97" s="27">
+        <v>14</v>
+      </c>
+      <c r="K97" s="27">
+        <v>75</v>
+      </c>
+      <c r="L97" s="27">
+        <v>66</v>
+      </c>
+      <c r="M97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N97" s="27">
+        <v>4</v>
+      </c>
+      <c r="O97" s="27">
+        <v>4</v>
+      </c>
+      <c r="P97" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R97" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="C98" s="26">
+        <v>1820</v>
+      </c>
+      <c r="D98" s="27">
+        <v>1709</v>
+      </c>
+      <c r="E98" s="27">
+        <v>1454</v>
+      </c>
+      <c r="F98" s="27">
+        <v>1</v>
+      </c>
+      <c r="G98" s="27">
+        <v>14</v>
+      </c>
+      <c r="H98" s="27">
+        <v>223</v>
+      </c>
+      <c r="I98" s="27">
+        <v>12</v>
+      </c>
+      <c r="J98" s="27">
+        <v>5</v>
+      </c>
+      <c r="K98" s="27">
+        <v>49</v>
+      </c>
+      <c r="L98" s="27">
+        <v>45</v>
+      </c>
+      <c r="M98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N98" s="27">
+        <v>2</v>
+      </c>
+      <c r="O98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P98" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R98" s="28">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C99" s="26">
+        <v>2337</v>
+      </c>
+      <c r="D99" s="27">
+        <v>2189</v>
+      </c>
+      <c r="E99" s="27">
+        <v>2065</v>
+      </c>
+      <c r="F99" s="27">
+        <v>3</v>
+      </c>
+      <c r="G99" s="27">
+        <v>14</v>
+      </c>
+      <c r="H99" s="27">
+        <v>92</v>
+      </c>
+      <c r="I99" s="27">
+        <v>12</v>
+      </c>
+      <c r="J99" s="27">
+        <v>3</v>
+      </c>
+      <c r="K99" s="27">
+        <v>91</v>
+      </c>
+      <c r="L99" s="27">
+        <v>83</v>
+      </c>
+      <c r="M99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N99" s="27">
+        <v>6</v>
+      </c>
+      <c r="O99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P99" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R99" s="28">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C100" s="26">
+        <v>1524</v>
+      </c>
+      <c r="D100" s="27">
+        <v>1401</v>
+      </c>
+      <c r="E100" s="27">
+        <v>1161</v>
+      </c>
+      <c r="F100" s="27">
+        <v>2</v>
+      </c>
+      <c r="G100" s="27">
+        <v>2</v>
+      </c>
+      <c r="H100" s="27">
+        <v>219</v>
+      </c>
+      <c r="I100" s="27">
+        <v>15</v>
+      </c>
+      <c r="J100" s="27">
+        <v>2</v>
+      </c>
+      <c r="K100" s="27">
+        <v>69</v>
+      </c>
+      <c r="L100" s="27">
+        <v>58</v>
+      </c>
+      <c r="M100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N100" s="27">
+        <v>5</v>
+      </c>
+      <c r="O100" s="27">
+        <v>1</v>
+      </c>
+      <c r="P100" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R100" s="28">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="C101" s="26">
+        <v>1280</v>
+      </c>
+      <c r="D101" s="27">
+        <v>1185</v>
+      </c>
+      <c r="E101" s="27">
+        <v>1008</v>
+      </c>
+      <c r="F101" s="27">
+        <v>4</v>
+      </c>
+      <c r="G101" s="27">
+        <v>7</v>
+      </c>
+      <c r="H101" s="27">
+        <v>154</v>
+      </c>
+      <c r="I101" s="27">
+        <v>7</v>
+      </c>
+      <c r="J101" s="27">
+        <v>5</v>
+      </c>
+      <c r="K101" s="27">
+        <v>58</v>
+      </c>
+      <c r="L101" s="27">
+        <v>52</v>
+      </c>
+      <c r="M101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N101" s="27">
+        <v>5</v>
+      </c>
+      <c r="O101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P101" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R101" s="28">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C102" s="26">
+        <v>1860</v>
+      </c>
+      <c r="D102" s="27">
+        <v>1745</v>
+      </c>
+      <c r="E102" s="27">
+        <v>1532</v>
+      </c>
+      <c r="F102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" s="27">
+        <v>8</v>
+      </c>
+      <c r="H102" s="27">
+        <v>189</v>
+      </c>
+      <c r="I102" s="27">
+        <v>12</v>
+      </c>
+      <c r="J102" s="27">
+        <v>4</v>
+      </c>
+      <c r="K102" s="27">
+        <v>67</v>
+      </c>
+      <c r="L102" s="27">
+        <v>63</v>
+      </c>
+      <c r="M102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N102" s="27">
+        <v>2</v>
+      </c>
+      <c r="O102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P102" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R102" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B103" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C103" s="26">
+        <v>1399</v>
+      </c>
+      <c r="D103" s="27">
+        <v>1288</v>
+      </c>
+      <c r="E103" s="27">
+        <v>1102</v>
+      </c>
+      <c r="F103" s="27">
+        <v>2</v>
+      </c>
+      <c r="G103" s="27">
+        <v>5</v>
+      </c>
+      <c r="H103" s="27">
+        <v>173</v>
+      </c>
+      <c r="I103" s="27">
+        <v>4</v>
+      </c>
+      <c r="J103" s="27">
+        <v>2</v>
+      </c>
+      <c r="K103" s="27">
+        <v>63</v>
+      </c>
+      <c r="L103" s="27">
+        <v>59</v>
+      </c>
+      <c r="M103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N103" s="27">
+        <v>3</v>
+      </c>
+      <c r="O103" s="27">
+        <v>1</v>
+      </c>
+      <c r="P103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R103" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B104" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C104" s="26">
+        <v>2302</v>
+      </c>
+      <c r="D104" s="27">
+        <v>2137</v>
+      </c>
+      <c r="E104" s="27">
+        <v>1873</v>
+      </c>
+      <c r="F104" s="27">
+        <v>1</v>
+      </c>
+      <c r="G104" s="27">
+        <v>9</v>
+      </c>
+      <c r="H104" s="27">
+        <v>229</v>
+      </c>
+      <c r="I104" s="27">
+        <v>21</v>
+      </c>
+      <c r="J104" s="27">
+        <v>4</v>
+      </c>
+      <c r="K104" s="27">
+        <v>94</v>
+      </c>
+      <c r="L104" s="27">
+        <v>77</v>
+      </c>
+      <c r="M104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N104" s="27">
+        <v>1</v>
+      </c>
+      <c r="O104" s="27">
+        <v>1</v>
+      </c>
+      <c r="P104" s="27">
+        <v>15</v>
+      </c>
+      <c r="Q104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R104" s="28">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C105" s="26">
+        <v>1873</v>
+      </c>
+      <c r="D105" s="27">
+        <v>1734</v>
+      </c>
+      <c r="E105" s="27">
+        <v>1482</v>
+      </c>
+      <c r="F105" s="27">
+        <v>3</v>
+      </c>
+      <c r="G105" s="27">
+        <v>9</v>
+      </c>
+      <c r="H105" s="27">
+        <v>226</v>
+      </c>
+      <c r="I105" s="27">
+        <v>12</v>
+      </c>
+      <c r="J105" s="27">
+        <v>2</v>
+      </c>
+      <c r="K105" s="27">
+        <v>69</v>
+      </c>
+      <c r="L105" s="27">
+        <v>64</v>
+      </c>
+      <c r="M105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O105" s="27">
+        <v>1</v>
+      </c>
+      <c r="P105" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R105" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="26">
+        <v>1926</v>
+      </c>
+      <c r="D106" s="27">
+        <v>1789</v>
+      </c>
+      <c r="E106" s="27">
+        <v>1516</v>
+      </c>
+      <c r="F106" s="27">
+        <v>10</v>
+      </c>
+      <c r="G106" s="27">
+        <v>13</v>
+      </c>
+      <c r="H106" s="27">
+        <v>206</v>
+      </c>
+      <c r="I106" s="27">
+        <v>24</v>
+      </c>
+      <c r="J106" s="27">
+        <v>20</v>
+      </c>
+      <c r="K106" s="27">
+        <v>123</v>
+      </c>
+      <c r="L106" s="27">
+        <v>100</v>
+      </c>
+      <c r="M106" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N106" s="27">
+        <v>6</v>
+      </c>
+      <c r="O106" s="27">
+        <v>7</v>
+      </c>
+      <c r="P106" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q106" s="27">
+        <v>1</v>
+      </c>
+      <c r="R106" s="28">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="C107" s="26">
+        <v>1760</v>
+      </c>
+      <c r="D107" s="27">
+        <v>1660</v>
+      </c>
+      <c r="E107" s="27">
+        <v>1428</v>
+      </c>
+      <c r="F107" s="27">
+        <v>2</v>
+      </c>
+      <c r="G107" s="27">
+        <v>11</v>
+      </c>
+      <c r="H107" s="27">
+        <v>197</v>
+      </c>
+      <c r="I107" s="27">
+        <v>19</v>
+      </c>
+      <c r="J107" s="27">
+        <v>3</v>
+      </c>
+      <c r="K107" s="27">
+        <v>49</v>
+      </c>
+      <c r="L107" s="27">
+        <v>43</v>
+      </c>
+      <c r="M107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N107" s="27">
+        <v>1</v>
+      </c>
+      <c r="O107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P107" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R107" s="28">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C108" s="26">
+        <v>2386</v>
+      </c>
+      <c r="D108" s="27">
+        <v>2199</v>
+      </c>
+      <c r="E108" s="27">
+        <v>1855</v>
+      </c>
+      <c r="F108" s="27">
+        <v>2</v>
+      </c>
+      <c r="G108" s="27">
+        <v>12</v>
+      </c>
+      <c r="H108" s="27">
+        <v>303</v>
+      </c>
+      <c r="I108" s="27">
+        <v>24</v>
+      </c>
+      <c r="J108" s="27">
+        <v>3</v>
+      </c>
+      <c r="K108" s="27">
+        <v>96</v>
+      </c>
+      <c r="L108" s="27">
+        <v>80</v>
+      </c>
+      <c r="M108" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N108" s="27">
+        <v>2</v>
+      </c>
+      <c r="O108" s="27">
+        <v>1</v>
+      </c>
+      <c r="P108" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q108" s="27">
+        <v>1</v>
+      </c>
+      <c r="R108" s="28">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C109" s="26">
+        <v>2045</v>
+      </c>
+      <c r="D109" s="27">
+        <v>1903</v>
+      </c>
+      <c r="E109" s="27">
+        <v>1621</v>
+      </c>
+      <c r="F109" s="27">
+        <v>3</v>
+      </c>
+      <c r="G109" s="27">
+        <v>9</v>
+      </c>
+      <c r="H109" s="27">
+        <v>255</v>
+      </c>
+      <c r="I109" s="27">
+        <v>8</v>
+      </c>
+      <c r="J109" s="27">
+        <v>7</v>
+      </c>
+      <c r="K109" s="27">
+        <v>64</v>
+      </c>
+      <c r="L109" s="27">
+        <v>59</v>
+      </c>
+      <c r="M109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N109" s="27">
+        <v>1</v>
+      </c>
+      <c r="O109" s="27">
+        <v>3</v>
+      </c>
+      <c r="P109" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R109" s="28">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C110" s="26">
+        <v>2026</v>
+      </c>
+      <c r="D110" s="27">
+        <v>1877</v>
+      </c>
+      <c r="E110" s="27">
+        <v>1591</v>
+      </c>
+      <c r="F110" s="27">
+        <v>2</v>
+      </c>
+      <c r="G110" s="27">
+        <v>6</v>
+      </c>
+      <c r="H110" s="27">
+        <v>252</v>
+      </c>
+      <c r="I110" s="27">
         <v>23</v>
       </c>
-      <c r="B10" s="8"/>
-[...9 lines deleted...]
-      <c r="F10" s="30">
+      <c r="J110" s="27">
+        <v>3</v>
+      </c>
+      <c r="K110" s="27">
+        <v>82</v>
+      </c>
+      <c r="L110" s="27">
+        <v>68</v>
+      </c>
+      <c r="M110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N110" s="27">
+        <v>2</v>
+      </c>
+      <c r="O110" s="27">
+        <v>2</v>
+      </c>
+      <c r="P110" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R110" s="28">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C111" s="26">
+        <v>3989</v>
+      </c>
+      <c r="D111" s="27">
+        <v>3641</v>
+      </c>
+      <c r="E111" s="27">
+        <v>2936</v>
+      </c>
+      <c r="F111" s="27">
+        <v>9</v>
+      </c>
+      <c r="G111" s="27">
+        <v>19</v>
+      </c>
+      <c r="H111" s="27">
+        <v>652</v>
+      </c>
+      <c r="I111" s="27">
+        <v>18</v>
+      </c>
+      <c r="J111" s="27">
+        <v>7</v>
+      </c>
+      <c r="K111" s="27">
+        <v>148</v>
+      </c>
+      <c r="L111" s="27">
+        <v>121</v>
+      </c>
+      <c r="M111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N111" s="27">
+        <v>9</v>
+      </c>
+      <c r="O111" s="27">
+        <v>4</v>
+      </c>
+      <c r="P111" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R111" s="28">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="C112" s="26">
+        <v>2348</v>
+      </c>
+      <c r="D112" s="27">
+        <v>2167</v>
+      </c>
+      <c r="E112" s="27">
+        <v>1761</v>
+      </c>
+      <c r="F112" s="27">
+        <v>6</v>
+      </c>
+      <c r="G112" s="27">
+        <v>13</v>
+      </c>
+      <c r="H112" s="27">
+        <v>357</v>
+      </c>
+      <c r="I112" s="27">
+        <v>19</v>
+      </c>
+      <c r="J112" s="27">
+        <v>11</v>
+      </c>
+      <c r="K112" s="27">
+        <v>81</v>
+      </c>
+      <c r="L112" s="27">
+        <v>69</v>
+      </c>
+      <c r="M112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N112" s="27">
+        <v>4</v>
+      </c>
+      <c r="O112" s="27">
+        <v>1</v>
+      </c>
+      <c r="P112" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R112" s="28">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C113" s="26">
+        <v>2765</v>
+      </c>
+      <c r="D113" s="27">
+        <v>2543</v>
+      </c>
+      <c r="E113" s="27">
+        <v>2115</v>
+      </c>
+      <c r="F113" s="27">
+        <v>5</v>
+      </c>
+      <c r="G113" s="27">
+        <v>6</v>
+      </c>
+      <c r="H113" s="27">
+        <v>376</v>
+      </c>
+      <c r="I113" s="27">
+        <v>40</v>
+      </c>
+      <c r="J113" s="27">
+        <v>1</v>
+      </c>
+      <c r="K113" s="27">
+        <v>132</v>
+      </c>
+      <c r="L113" s="27">
+        <v>95</v>
+      </c>
+      <c r="M113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N113" s="27">
+        <v>2</v>
+      </c>
+      <c r="O113" s="27">
+        <v>2</v>
+      </c>
+      <c r="P113" s="27">
+        <v>33</v>
+      </c>
+      <c r="Q113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R113" s="28">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="C114" s="26">
+        <v>2203</v>
+      </c>
+      <c r="D114" s="27">
+        <v>1999</v>
+      </c>
+      <c r="E114" s="27">
+        <v>1650</v>
+      </c>
+      <c r="F114" s="27">
+        <v>8</v>
+      </c>
+      <c r="G114" s="27">
+        <v>10</v>
+      </c>
+      <c r="H114" s="27">
+        <v>307</v>
+      </c>
+      <c r="I114" s="27">
+        <v>12</v>
+      </c>
+      <c r="J114" s="27">
+        <v>12</v>
+      </c>
+      <c r="K114" s="27">
+        <v>80</v>
+      </c>
+      <c r="L114" s="27">
+        <v>70</v>
+      </c>
+      <c r="M114" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N114" s="27">
+        <v>1</v>
+      </c>
+      <c r="O114" s="27">
+        <v>2</v>
+      </c>
+      <c r="P114" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q114" s="27">
+        <v>1</v>
+      </c>
+      <c r="R114" s="28">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="C115" s="26">
+        <v>1893</v>
+      </c>
+      <c r="D115" s="27">
+        <v>1765</v>
+      </c>
+      <c r="E115" s="27">
+        <v>1464</v>
+      </c>
+      <c r="F115" s="27">
+        <v>1</v>
+      </c>
+      <c r="G115" s="27">
+        <v>7</v>
+      </c>
+      <c r="H115" s="27">
+        <v>281</v>
+      </c>
+      <c r="I115" s="27">
+        <v>8</v>
+      </c>
+      <c r="J115" s="27">
+        <v>4</v>
+      </c>
+      <c r="K115" s="27">
+        <v>55</v>
+      </c>
+      <c r="L115" s="27">
+        <v>50</v>
+      </c>
+      <c r="M115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N115" s="27">
+        <v>2</v>
+      </c>
+      <c r="O115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P115" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R115" s="28">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C116" s="26">
+        <v>1877</v>
+      </c>
+      <c r="D116" s="27">
+        <v>1758</v>
+      </c>
+      <c r="E116" s="27">
+        <v>1491</v>
+      </c>
+      <c r="F116" s="27">
+        <v>1</v>
+      </c>
+      <c r="G116" s="27">
+        <v>11</v>
+      </c>
+      <c r="H116" s="27">
+        <v>240</v>
+      </c>
+      <c r="I116" s="27">
+        <v>8</v>
+      </c>
+      <c r="J116" s="27">
+        <v>7</v>
+      </c>
+      <c r="K116" s="27">
+        <v>60</v>
+      </c>
+      <c r="L116" s="27">
+        <v>49</v>
+      </c>
+      <c r="M116" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N116" s="27">
+        <v>5</v>
+      </c>
+      <c r="O116" s="27">
+        <v>1</v>
+      </c>
+      <c r="P116" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q116" s="27">
+        <v>1</v>
+      </c>
+      <c r="R116" s="28">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C117" s="26">
+        <v>3704</v>
+      </c>
+      <c r="D117" s="27">
+        <v>3439</v>
+      </c>
+      <c r="E117" s="27">
+        <v>3035</v>
+      </c>
+      <c r="F117" s="27">
+        <v>11</v>
+      </c>
+      <c r="G117" s="27">
+        <v>16</v>
+      </c>
+      <c r="H117" s="27">
+        <v>362</v>
+      </c>
+      <c r="I117" s="27">
+        <v>11</v>
+      </c>
+      <c r="J117" s="27">
+        <v>4</v>
+      </c>
+      <c r="K117" s="27">
+        <v>129</v>
+      </c>
+      <c r="L117" s="27">
+        <v>116</v>
+      </c>
+      <c r="M117" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N117" s="27">
+        <v>9</v>
+      </c>
+      <c r="O117" s="27">
+        <v>1</v>
+      </c>
+      <c r="P117" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q117" s="27">
+        <v>1</v>
+      </c>
+      <c r="R117" s="28">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C118" s="26">
+        <v>2172</v>
+      </c>
+      <c r="D118" s="27">
+        <v>2037</v>
+      </c>
+      <c r="E118" s="27">
+        <v>1793</v>
+      </c>
+      <c r="F118" s="27">
+        <v>8</v>
+      </c>
+      <c r="G118" s="27">
+        <v>11</v>
+      </c>
+      <c r="H118" s="27">
+        <v>211</v>
+      </c>
+      <c r="I118" s="27">
+        <v>10</v>
+      </c>
+      <c r="J118" s="27">
+        <v>4</v>
+      </c>
+      <c r="K118" s="27">
+        <v>62</v>
+      </c>
+      <c r="L118" s="27">
+        <v>53</v>
+      </c>
+      <c r="M118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N118" s="27">
+        <v>7</v>
+      </c>
+      <c r="O118" s="27">
+        <v>2</v>
+      </c>
+      <c r="P118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R118" s="28">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="C119" s="26">
+        <v>3385</v>
+      </c>
+      <c r="D119" s="27">
+        <v>3170</v>
+      </c>
+      <c r="E119" s="27">
+        <v>2691</v>
+      </c>
+      <c r="F119" s="27">
+        <v>3</v>
+      </c>
+      <c r="G119" s="27">
+        <v>15</v>
+      </c>
+      <c r="H119" s="27">
+        <v>444</v>
+      </c>
+      <c r="I119" s="27">
+        <v>13</v>
+      </c>
+      <c r="J119" s="27">
+        <v>4</v>
+      </c>
+      <c r="K119" s="27">
+        <v>129</v>
+      </c>
+      <c r="L119" s="27">
+        <v>113</v>
+      </c>
+      <c r="M119" s="27">
+        <v>1</v>
+      </c>
+      <c r="N119" s="27">
+        <v>2</v>
+      </c>
+      <c r="O119" s="27">
+        <v>5</v>
+      </c>
+      <c r="P119" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q119" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R119" s="28">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="C120" s="26">
+        <v>2032</v>
+      </c>
+      <c r="D120" s="27">
+        <v>1882</v>
+      </c>
+      <c r="E120" s="27">
+        <v>1587</v>
+      </c>
+      <c r="F120" s="27">
+        <v>3</v>
+      </c>
+      <c r="G120" s="27">
+        <v>10</v>
+      </c>
+      <c r="H120" s="27">
+        <v>268</v>
+      </c>
+      <c r="I120" s="27">
+        <v>9</v>
+      </c>
+      <c r="J120" s="27">
+        <v>5</v>
+      </c>
+      <c r="K120" s="27">
+        <v>72</v>
+      </c>
+      <c r="L120" s="27">
+        <v>67</v>
+      </c>
+      <c r="M120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N120" s="27">
+        <v>2</v>
+      </c>
+      <c r="O120" s="27">
+        <v>2</v>
+      </c>
+      <c r="P120" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R120" s="28">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121" s="26">
+        <v>2111</v>
+      </c>
+      <c r="D121" s="27">
+        <v>1930</v>
+      </c>
+      <c r="E121" s="27">
+        <v>1582</v>
+      </c>
+      <c r="F121" s="27">
+        <v>5</v>
+      </c>
+      <c r="G121" s="27">
+        <v>11</v>
+      </c>
+      <c r="H121" s="27">
+        <v>318</v>
+      </c>
+      <c r="I121" s="27">
+        <v>5</v>
+      </c>
+      <c r="J121" s="27">
+        <v>9</v>
+      </c>
+      <c r="K121" s="27">
+        <v>74</v>
+      </c>
+      <c r="L121" s="27">
+        <v>67</v>
+      </c>
+      <c r="M121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N121" s="27">
+        <v>4</v>
+      </c>
+      <c r="O121" s="27">
+        <v>1</v>
+      </c>
+      <c r="P121" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R121" s="28">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C122" s="26">
+        <v>3217</v>
+      </c>
+      <c r="D122" s="27">
+        <v>2966</v>
+      </c>
+      <c r="E122" s="27">
+        <v>2563</v>
+      </c>
+      <c r="F122" s="27">
+        <v>2</v>
+      </c>
+      <c r="G122" s="27">
+        <v>12</v>
+      </c>
+      <c r="H122" s="27">
+        <v>364</v>
+      </c>
+      <c r="I122" s="27">
+        <v>17</v>
+      </c>
+      <c r="J122" s="27">
+        <v>8</v>
+      </c>
+      <c r="K122" s="27">
+        <v>116</v>
+      </c>
+      <c r="L122" s="27">
+        <v>105</v>
+      </c>
+      <c r="M122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N122" s="27">
+        <v>3</v>
+      </c>
+      <c r="O122" s="27">
+        <v>2</v>
+      </c>
+      <c r="P122" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R122" s="28">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="C123" s="26">
+        <v>1423</v>
+      </c>
+      <c r="D123" s="27">
+        <v>1267</v>
+      </c>
+      <c r="E123" s="27">
+        <v>1052</v>
+      </c>
+      <c r="F123" s="27">
+        <v>1</v>
+      </c>
+      <c r="G123" s="27">
+        <v>1</v>
+      </c>
+      <c r="H123" s="27">
+        <v>205</v>
+      </c>
+      <c r="I123" s="27">
+        <v>8</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K123" s="27">
+        <v>103</v>
+      </c>
+      <c r="L123" s="27">
+        <v>89</v>
+      </c>
+      <c r="M123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N123" s="27">
+        <v>5</v>
+      </c>
+      <c r="O123" s="27">
+        <v>1</v>
+      </c>
+      <c r="P123" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R123" s="28">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C124" s="26">
+        <v>1222</v>
+      </c>
+      <c r="D124" s="27">
+        <v>1114</v>
+      </c>
+      <c r="E124" s="27">
+        <v>978</v>
+      </c>
+      <c r="F124" s="27">
+        <v>3</v>
+      </c>
+      <c r="G124" s="27">
+        <v>4</v>
+      </c>
+      <c r="H124" s="27">
+        <v>125</v>
+      </c>
+      <c r="I124" s="27">
+        <v>4</v>
+      </c>
+      <c r="J124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K124" s="27">
+        <v>59</v>
+      </c>
+      <c r="L124" s="27">
+        <v>57</v>
+      </c>
+      <c r="M124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O124" s="27">
+        <v>1</v>
+      </c>
+      <c r="P124" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R124" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C125" s="26">
+        <v>3593</v>
+      </c>
+      <c r="D125" s="27">
+        <v>3324</v>
+      </c>
+      <c r="E125" s="27">
+        <v>2873</v>
+      </c>
+      <c r="F125" s="27">
+        <v>13</v>
+      </c>
+      <c r="G125" s="27">
+        <v>15</v>
+      </c>
+      <c r="H125" s="27">
+        <v>395</v>
+      </c>
+      <c r="I125" s="27">
+        <v>23</v>
+      </c>
+      <c r="J125" s="27">
+        <v>5</v>
+      </c>
+      <c r="K125" s="27">
+        <v>121</v>
+      </c>
+      <c r="L125" s="27">
+        <v>111</v>
+      </c>
+      <c r="M125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N125" s="27">
+        <v>4</v>
+      </c>
+      <c r="O125" s="27">
+        <v>1</v>
+      </c>
+      <c r="P125" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R125" s="28">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B126" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="C126" s="26">
+        <v>3420</v>
+      </c>
+      <c r="D126" s="27">
+        <v>3114</v>
+      </c>
+      <c r="E126" s="27">
+        <v>2577</v>
+      </c>
+      <c r="F126" s="27">
+        <v>2</v>
+      </c>
+      <c r="G126" s="27">
+        <v>9</v>
+      </c>
+      <c r="H126" s="27">
+        <v>507</v>
+      </c>
+      <c r="I126" s="27">
+        <v>16</v>
+      </c>
+      <c r="J126" s="27">
+        <v>3</v>
+      </c>
+      <c r="K126" s="27">
+        <v>140</v>
+      </c>
+      <c r="L126" s="27">
+        <v>130</v>
+      </c>
+      <c r="M126" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N126" s="27">
+        <v>2</v>
+      </c>
+      <c r="O126" s="27">
+        <v>3</v>
+      </c>
+      <c r="P126" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q126" s="27">
+        <v>1</v>
+      </c>
+      <c r="R126" s="28">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C127" s="26">
+        <v>1221</v>
+      </c>
+      <c r="D127" s="27">
+        <v>1125</v>
+      </c>
+      <c r="E127" s="27">
+        <v>952</v>
+      </c>
+      <c r="F127" s="27">
+        <v>1</v>
+      </c>
+      <c r="G127" s="27">
+        <v>5</v>
+      </c>
+      <c r="H127" s="27">
+        <v>161</v>
+      </c>
+      <c r="I127" s="27">
+        <v>4</v>
+      </c>
+      <c r="J127" s="27">
+        <v>2</v>
+      </c>
+      <c r="K127" s="27">
+        <v>45</v>
+      </c>
+      <c r="L127" s="27">
+        <v>44</v>
+      </c>
+      <c r="M127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O127" s="27">
+        <v>1</v>
+      </c>
+      <c r="P127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R127" s="28">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C128" s="26">
+        <v>2101</v>
+      </c>
+      <c r="D128" s="27">
+        <v>1941</v>
+      </c>
+      <c r="E128" s="27">
+        <v>1616</v>
+      </c>
+      <c r="F128" s="27">
+        <v>3</v>
+      </c>
+      <c r="G128" s="27">
+        <v>4</v>
+      </c>
+      <c r="H128" s="27">
+        <v>304</v>
+      </c>
+      <c r="I128" s="27">
+        <v>11</v>
+      </c>
+      <c r="J128" s="27">
+        <v>3</v>
+      </c>
+      <c r="K128" s="27">
+        <v>79</v>
+      </c>
+      <c r="L128" s="27">
+        <v>67</v>
+      </c>
+      <c r="M128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N128" s="27">
+        <v>2</v>
+      </c>
+      <c r="O128" s="27">
+        <v>1</v>
+      </c>
+      <c r="P128" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R128" s="28">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" s="26">
+        <v>3088</v>
+      </c>
+      <c r="D129" s="27">
+        <v>2824</v>
+      </c>
+      <c r="E129" s="27">
+        <v>2402</v>
+      </c>
+      <c r="F129" s="27">
+        <v>4</v>
+      </c>
+      <c r="G129" s="27">
+        <v>7</v>
+      </c>
+      <c r="H129" s="27">
+        <v>392</v>
+      </c>
+      <c r="I129" s="27">
+        <v>11</v>
+      </c>
+      <c r="J129" s="27">
+        <v>8</v>
+      </c>
+      <c r="K129" s="27">
+        <v>163</v>
+      </c>
+      <c r="L129" s="27">
+        <v>151</v>
+      </c>
+      <c r="M129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N129" s="27">
+        <v>5</v>
+      </c>
+      <c r="O129" s="27">
+        <v>1</v>
+      </c>
+      <c r="P129" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R129" s="28">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C130" s="26">
+        <v>4361</v>
+      </c>
+      <c r="D130" s="27">
+        <v>4010</v>
+      </c>
+      <c r="E130" s="27">
+        <v>3411</v>
+      </c>
+      <c r="F130" s="27">
+        <v>4</v>
+      </c>
+      <c r="G130" s="27">
+        <v>9</v>
+      </c>
+      <c r="H130" s="27">
+        <v>574</v>
+      </c>
+      <c r="I130" s="27">
+        <v>6</v>
+      </c>
+      <c r="J130" s="27">
+        <v>6</v>
+      </c>
+      <c r="K130" s="27">
+        <v>179</v>
+      </c>
+      <c r="L130" s="27">
+        <v>167</v>
+      </c>
+      <c r="M130" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N130" s="27">
+        <v>6</v>
+      </c>
+      <c r="O130" s="27">
+        <v>4</v>
+      </c>
+      <c r="P130" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q130" s="27">
+        <v>1</v>
+      </c>
+      <c r="R130" s="28">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" s="26">
+        <v>3040</v>
+      </c>
+      <c r="D131" s="27">
+        <v>2528</v>
+      </c>
+      <c r="E131" s="27">
+        <v>1973</v>
+      </c>
+      <c r="F131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G131" s="27">
+        <v>28</v>
+      </c>
+      <c r="H131" s="27">
+        <v>510</v>
+      </c>
+      <c r="I131" s="27">
+        <v>13</v>
+      </c>
+      <c r="J131" s="27">
+        <v>4</v>
+      </c>
+      <c r="K131" s="27">
+        <v>146</v>
+      </c>
+      <c r="L131" s="27">
+        <v>136</v>
+      </c>
+      <c r="M131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N131" s="27">
+        <v>1</v>
+      </c>
+      <c r="O131" s="27">
+        <v>5</v>
+      </c>
+      <c r="P131" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R131" s="28">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C132" s="26">
+        <v>2923</v>
+      </c>
+      <c r="D132" s="27">
+        <v>2676</v>
+      </c>
+      <c r="E132" s="27">
+        <v>2275</v>
+      </c>
+      <c r="F132" s="27">
+        <v>2</v>
+      </c>
+      <c r="G132" s="27">
+        <v>13</v>
+      </c>
+      <c r="H132" s="27">
+        <v>350</v>
+      </c>
+      <c r="I132" s="27">
+        <v>21</v>
+      </c>
+      <c r="J132" s="27">
+        <v>15</v>
+      </c>
+      <c r="K132" s="27">
+        <v>130</v>
+      </c>
+      <c r="L132" s="27">
+        <v>121</v>
+      </c>
+      <c r="M132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N132" s="27">
+        <v>4</v>
+      </c>
+      <c r="O132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P132" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R132" s="28">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B133" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="C133" s="26">
+        <v>3280</v>
+      </c>
+      <c r="D133" s="27">
+        <v>2988</v>
+      </c>
+      <c r="E133" s="27">
+        <v>2507</v>
+      </c>
+      <c r="F133" s="27">
+        <v>8</v>
+      </c>
+      <c r="G133" s="27">
+        <v>22</v>
+      </c>
+      <c r="H133" s="27">
+        <v>428</v>
+      </c>
+      <c r="I133" s="27">
+        <v>19</v>
+      </c>
+      <c r="J133" s="27">
+        <v>4</v>
+      </c>
+      <c r="K133" s="27">
+        <v>174</v>
+      </c>
+      <c r="L133" s="27">
+        <v>160</v>
+      </c>
+      <c r="M133" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N133" s="27">
+        <v>4</v>
+      </c>
+      <c r="O133" s="27">
+        <v>4</v>
+      </c>
+      <c r="P133" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q133" s="27">
+        <v>3</v>
+      </c>
+      <c r="R133" s="28">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="26">
+        <v>2047</v>
+      </c>
+      <c r="D134" s="27">
+        <v>1916</v>
+      </c>
+      <c r="E134" s="27">
+        <v>1703</v>
+      </c>
+      <c r="F134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G134" s="27">
+        <v>11</v>
+      </c>
+      <c r="H134" s="27">
+        <v>182</v>
+      </c>
+      <c r="I134" s="27">
+        <v>11</v>
+      </c>
+      <c r="J134" s="27">
+        <v>9</v>
+      </c>
+      <c r="K134" s="27">
+        <v>84</v>
+      </c>
+      <c r="L134" s="27">
+        <v>76</v>
+      </c>
+      <c r="M134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N134" s="27">
+        <v>2</v>
+      </c>
+      <c r="O134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P134" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R134" s="28">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B135" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C135" s="26">
+        <v>3689</v>
+      </c>
+      <c r="D135" s="27">
+        <v>3439</v>
+      </c>
+      <c r="E135" s="27">
+        <v>3099</v>
+      </c>
+      <c r="F135" s="27">
+        <v>6</v>
+      </c>
+      <c r="G135" s="27">
+        <v>8</v>
+      </c>
+      <c r="H135" s="27">
+        <v>315</v>
+      </c>
+      <c r="I135" s="27">
+        <v>8</v>
+      </c>
+      <c r="J135" s="27">
+        <v>3</v>
+      </c>
+      <c r="K135" s="27">
+        <v>146</v>
+      </c>
+      <c r="L135" s="27">
+        <v>138</v>
+      </c>
+      <c r="M135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N135" s="27">
+        <v>4</v>
+      </c>
+      <c r="O135" s="27">
+        <v>2</v>
+      </c>
+      <c r="P135" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R135" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="C136" s="26">
+        <v>4077</v>
+      </c>
+      <c r="D136" s="27">
+        <v>3723</v>
+      </c>
+      <c r="E136" s="27">
+        <v>3148</v>
+      </c>
+      <c r="F136" s="27">
+        <v>5</v>
+      </c>
+      <c r="G136" s="27">
+        <v>15</v>
+      </c>
+      <c r="H136" s="27">
+        <v>504</v>
+      </c>
+      <c r="I136" s="27">
+        <v>46</v>
+      </c>
+      <c r="J136" s="27">
+        <v>5</v>
+      </c>
+      <c r="K136" s="27">
+        <v>219</v>
+      </c>
+      <c r="L136" s="27">
+        <v>186</v>
+      </c>
+      <c r="M136" s="27">
+        <v>1</v>
+      </c>
+      <c r="N136" s="27">
+        <v>7</v>
+      </c>
+      <c r="O136" s="27">
+        <v>5</v>
+      </c>
+      <c r="P136" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q136" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R136" s="28">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C137" s="26">
+        <v>5624</v>
+      </c>
+      <c r="D137" s="27">
+        <v>5034</v>
+      </c>
+      <c r="E137" s="27">
+        <v>4320</v>
+      </c>
+      <c r="F137" s="27">
+        <v>6</v>
+      </c>
+      <c r="G137" s="27">
         <v>29</v>
       </c>
-      <c r="G10" s="30">
-[...8 lines deleted...]
-      <c r="J10" s="30">
+      <c r="H137" s="27">
+        <v>603</v>
+      </c>
+      <c r="I137" s="27">
+        <v>69</v>
+      </c>
+      <c r="J137" s="27">
+        <v>7</v>
+      </c>
+      <c r="K137" s="27">
+        <v>286</v>
+      </c>
+      <c r="L137" s="27">
+        <v>246</v>
+      </c>
+      <c r="M137" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N137" s="27">
+        <v>9</v>
+      </c>
+      <c r="O137" s="27">
+        <v>3</v>
+      </c>
+      <c r="P137" s="27">
+        <v>27</v>
+      </c>
+      <c r="Q137" s="27">
+        <v>1</v>
+      </c>
+      <c r="R137" s="28">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B138" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="30">
+        <v>4053</v>
+      </c>
+      <c r="D138" s="31">
+        <v>3602</v>
+      </c>
+      <c r="E138" s="31">
+        <v>2959</v>
+      </c>
+      <c r="F138" s="31">
+        <v>7</v>
+      </c>
+      <c r="G138" s="31">
         <v>17</v>
       </c>
-      <c r="K10" s="30">
-[...17 lines deleted...]
-      <c r="Q10" s="30">
+      <c r="H138" s="31">
+        <v>582</v>
+      </c>
+      <c r="I138" s="31">
+        <v>34</v>
+      </c>
+      <c r="J138" s="31">
         <v>3</v>
       </c>
-      <c r="R10" s="31">
-[...53 lines deleted...]
-      <c r="R11" s="31">
+      <c r="K138" s="31">
+        <v>246</v>
+      </c>
+      <c r="L138" s="31">
+        <v>230</v>
+      </c>
+      <c r="M138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N138" s="31">
+        <v>5</v>
+      </c>
+      <c r="O138" s="31">
+        <v>2</v>
+      </c>
+      <c r="P138" s="31">
+        <v>9</v>
+      </c>
+      <c r="Q138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R138" s="32">
         <v>205</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...2155 lines deleted...]
-      <c r="R51" s="31">
+    <row r="139" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A139" s="35" t="s">
         <v>170</v>
       </c>
-    </row>
-[...4876 lines deleted...]
-      <c r="J142" s="14"/>
+      <c r="B139" s="35"/>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J141" s="2"/>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J142" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="76" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28960F3F-CE08-49F7-82E1-A1E5DF527A57}">
   <sheetPr transitionEvaluation="1"/>
   <dimension ref="A1:R142"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.33203125" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.36328125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="8.6640625" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="13.33203125" style="14"/>
+    <col min="1" max="2" width="8.6328125" style="1" customWidth="1"/>
+    <col min="3" max="9" width="10.6328125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.6328125" style="4" customWidth="1"/>
+    <col min="11" max="18" width="10.6328125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="13.36328125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="H1" s="15" t="s">
+    <row r="1" spans="1:18" ht="14" x14ac:dyDescent="0.2">
+      <c r="H1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:18" s="17" customFormat="1" ht="14.4" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="R2" s="18" t="s">
+    <row r="2" spans="1:18" s="6" customFormat="1" ht="14" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="R2" s="7" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="3" spans="1:18" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="3" spans="1:18" s="11" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...48 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="N4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="O4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="P4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="Q4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="R4" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="3" t="s">
+    <row r="5" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="3" t="s">
+      <c r="J5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="K5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="3" t="s">
+      <c r="L5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="M5" s="3" t="s">
+      <c r="M5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="3" t="s">
+      <c r="N5" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="O5" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="P5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="3" t="s">
+      <c r="Q5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="5"/>
-[...6 lines deleted...]
-      <c r="E6" s="2" t="s">
+      <c r="R5" s="14"/>
+    </row>
+    <row r="6" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2"/>
-[...4 lines deleted...]
-      <c r="L6" s="2" t="s">
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="M6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="N6" s="2"/>
-[...11 lines deleted...]
-      <c r="F7" s="20" t="s">
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="14"/>
+    </row>
+    <row r="7" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="6"/>
-[...5 lines deleted...]
-      <c r="M7" s="20" t="s">
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="N7" s="6"/>
-[...8 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="18"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="R8" s="16" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="10" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:18" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="25"/>
-[...27 lines deleted...]
-      <c r="L9" s="27">
+      <c r="B9" s="20"/>
+      <c r="C9" s="21">
+        <v>785109</v>
+      </c>
+      <c r="D9" s="22">
+        <v>720347</v>
+      </c>
+      <c r="E9" s="22">
+        <v>613794</v>
+      </c>
+      <c r="F9" s="22">
+        <v>1207</v>
+      </c>
+      <c r="G9" s="22">
+        <v>3867</v>
+      </c>
+      <c r="H9" s="22">
+        <v>95496</v>
+      </c>
+      <c r="I9" s="22">
+        <v>4214</v>
+      </c>
+      <c r="J9" s="22">
+        <v>1769</v>
+      </c>
+      <c r="K9" s="22">
+        <v>35947</v>
+      </c>
+      <c r="L9" s="22">
         <v>32195</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M9" s="22">
         <v>33</v>
       </c>
-      <c r="N9" s="27">
-[...2 lines deleted...]
-      <c r="O9" s="27">
+      <c r="N9" s="22">
+        <v>1414</v>
+      </c>
+      <c r="O9" s="22">
         <v>596</v>
       </c>
-      <c r="P9" s="27">
-[...2 lines deleted...]
-      <c r="Q9" s="27">
+      <c r="P9" s="22">
+        <v>1578</v>
+      </c>
+      <c r="Q9" s="22">
         <v>131</v>
       </c>
-      <c r="R9" s="28">
-[...4 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="R9" s="23">
+        <v>28815</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="8"/>
-[...9 lines deleted...]
-      <c r="F10" s="30">
+      <c r="B10" s="25"/>
+      <c r="C10" s="26">
+        <v>20240</v>
+      </c>
+      <c r="D10" s="27">
+        <v>18420</v>
+      </c>
+      <c r="E10" s="27">
+        <v>16012</v>
+      </c>
+      <c r="F10" s="27">
+        <v>28</v>
+      </c>
+      <c r="G10" s="27">
+        <v>89</v>
+      </c>
+      <c r="H10" s="27">
+        <v>2221</v>
+      </c>
+      <c r="I10" s="27">
+        <v>52</v>
+      </c>
+      <c r="J10" s="27">
+        <v>18</v>
+      </c>
+      <c r="K10" s="27">
+        <v>961</v>
+      </c>
+      <c r="L10" s="27">
+        <v>876</v>
+      </c>
+      <c r="M10" s="27">
+        <v>1</v>
+      </c>
+      <c r="N10" s="27">
+        <v>43</v>
+      </c>
+      <c r="O10" s="27">
+        <v>17</v>
+      </c>
+      <c r="P10" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>4</v>
+      </c>
+      <c r="R10" s="28">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="25"/>
+      <c r="C11" s="26">
+        <v>6228</v>
+      </c>
+      <c r="D11" s="27">
+        <v>5560</v>
+      </c>
+      <c r="E11" s="27">
+        <v>4774</v>
+      </c>
+      <c r="F11" s="27">
+        <v>5</v>
+      </c>
+      <c r="G11" s="27">
+        <v>25</v>
+      </c>
+      <c r="H11" s="27">
+        <v>704</v>
+      </c>
+      <c r="I11" s="27">
+        <v>46</v>
+      </c>
+      <c r="J11" s="27">
+        <v>6</v>
+      </c>
+      <c r="K11" s="27">
+        <v>462</v>
+      </c>
+      <c r="L11" s="27">
+        <v>421</v>
+      </c>
+      <c r="M11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="27">
+        <v>14</v>
+      </c>
+      <c r="O11" s="27">
+        <v>2</v>
+      </c>
+      <c r="P11" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R11" s="28">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="25"/>
+      <c r="C12" s="26">
+        <v>5955</v>
+      </c>
+      <c r="D12" s="27">
+        <v>5316</v>
+      </c>
+      <c r="E12" s="27">
+        <v>4586</v>
+      </c>
+      <c r="F12" s="27">
+        <v>12</v>
+      </c>
+      <c r="G12" s="27">
+        <v>43</v>
+      </c>
+      <c r="H12" s="27">
+        <v>620</v>
+      </c>
+      <c r="I12" s="27">
+        <v>47</v>
+      </c>
+      <c r="J12" s="27">
+        <v>8</v>
+      </c>
+      <c r="K12" s="27">
+        <v>483</v>
+      </c>
+      <c r="L12" s="27">
+        <v>434</v>
+      </c>
+      <c r="M12" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="27">
+        <v>22</v>
+      </c>
+      <c r="O12" s="27">
+        <v>7</v>
+      </c>
+      <c r="P12" s="27">
+        <v>19</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>1</v>
+      </c>
+      <c r="R12" s="28">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="25"/>
+      <c r="C13" s="26">
+        <v>8691</v>
+      </c>
+      <c r="D13" s="27">
+        <v>7916</v>
+      </c>
+      <c r="E13" s="27">
+        <v>6805</v>
+      </c>
+      <c r="F13" s="27">
+        <v>12</v>
+      </c>
+      <c r="G13" s="27">
+        <v>55</v>
+      </c>
+      <c r="H13" s="27">
+        <v>999</v>
+      </c>
+      <c r="I13" s="27">
+        <v>31</v>
+      </c>
+      <c r="J13" s="27">
+        <v>14</v>
+      </c>
+      <c r="K13" s="27">
+        <v>480</v>
+      </c>
+      <c r="L13" s="27">
+        <v>429</v>
+      </c>
+      <c r="M13" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="27">
+        <v>23</v>
+      </c>
+      <c r="O13" s="27">
+        <v>9</v>
+      </c>
+      <c r="P13" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>1</v>
+      </c>
+      <c r="R13" s="28">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="25"/>
+      <c r="C14" s="26">
+        <v>4039</v>
+      </c>
+      <c r="D14" s="27">
+        <v>3560</v>
+      </c>
+      <c r="E14" s="27">
+        <v>3131</v>
+      </c>
+      <c r="F14" s="27">
+        <v>6</v>
+      </c>
+      <c r="G14" s="27">
+        <v>10</v>
+      </c>
+      <c r="H14" s="27">
+        <v>382</v>
+      </c>
+      <c r="I14" s="27">
+        <v>25</v>
+      </c>
+      <c r="J14" s="27">
+        <v>6</v>
+      </c>
+      <c r="K14" s="27">
+        <v>375</v>
+      </c>
+      <c r="L14" s="27">
+        <v>342</v>
+      </c>
+      <c r="M14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="27">
+        <v>8</v>
+      </c>
+      <c r="O14" s="27">
+        <v>1</v>
+      </c>
+      <c r="P14" s="27">
+        <v>24</v>
+      </c>
+      <c r="Q14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R14" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="G10" s="30">
+      <c r="B15" s="25"/>
+      <c r="C15" s="26">
+        <v>4594</v>
+      </c>
+      <c r="D15" s="27">
+        <v>4164</v>
+      </c>
+      <c r="E15" s="27">
+        <v>3646</v>
+      </c>
+      <c r="F15" s="27">
+        <v>3</v>
+      </c>
+      <c r="G15" s="27">
+        <v>21</v>
+      </c>
+      <c r="H15" s="27">
+        <v>466</v>
+      </c>
+      <c r="I15" s="27">
+        <v>20</v>
+      </c>
+      <c r="J15" s="27">
+        <v>8</v>
+      </c>
+      <c r="K15" s="27">
+        <v>320</v>
+      </c>
+      <c r="L15" s="27">
+        <v>292</v>
+      </c>
+      <c r="M15" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N15" s="27">
+        <v>15</v>
+      </c>
+      <c r="O15" s="27">
+        <v>1</v>
+      </c>
+      <c r="P15" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q15" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R15" s="28">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="25"/>
+      <c r="C16" s="26">
+        <v>6076</v>
+      </c>
+      <c r="D16" s="27">
+        <v>5498</v>
+      </c>
+      <c r="E16" s="27">
+        <v>4736</v>
+      </c>
+      <c r="F16" s="27">
+        <v>16</v>
+      </c>
+      <c r="G16" s="27">
+        <v>19</v>
+      </c>
+      <c r="H16" s="27">
+        <v>707</v>
+      </c>
+      <c r="I16" s="27">
+        <v>13</v>
+      </c>
+      <c r="J16" s="27">
+        <v>7</v>
+      </c>
+      <c r="K16" s="27">
+        <v>394</v>
+      </c>
+      <c r="L16" s="27">
+        <v>375</v>
+      </c>
+      <c r="M16" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="27">
+        <v>12</v>
+      </c>
+      <c r="O16" s="27">
+        <v>5</v>
+      </c>
+      <c r="P16" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>1</v>
+      </c>
+      <c r="R16" s="28">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="25"/>
+      <c r="C17" s="26">
+        <v>15708</v>
+      </c>
+      <c r="D17" s="27">
+        <v>14358</v>
+      </c>
+      <c r="E17" s="27">
+        <v>12209</v>
+      </c>
+      <c r="F17" s="27">
+        <v>22</v>
+      </c>
+      <c r="G17" s="27">
+        <v>80</v>
+      </c>
+      <c r="H17" s="27">
+        <v>1921</v>
+      </c>
+      <c r="I17" s="27">
+        <v>59</v>
+      </c>
+      <c r="J17" s="27">
+        <v>67</v>
+      </c>
+      <c r="K17" s="27">
+        <v>838</v>
+      </c>
+      <c r="L17" s="27">
+        <v>769</v>
+      </c>
+      <c r="M17" s="27">
+        <v>1</v>
+      </c>
+      <c r="N17" s="27">
+        <v>26</v>
+      </c>
+      <c r="O17" s="27">
+        <v>15</v>
+      </c>
+      <c r="P17" s="27">
+        <v>23</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>4</v>
+      </c>
+      <c r="R17" s="28">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="25"/>
+      <c r="C18" s="26">
+        <v>8328</v>
+      </c>
+      <c r="D18" s="27">
+        <v>7675</v>
+      </c>
+      <c r="E18" s="27">
+        <v>6647</v>
+      </c>
+      <c r="F18" s="27">
+        <v>13</v>
+      </c>
+      <c r="G18" s="27">
+        <v>44</v>
+      </c>
+      <c r="H18" s="27">
+        <v>927</v>
+      </c>
+      <c r="I18" s="27">
+        <v>30</v>
+      </c>
+      <c r="J18" s="27">
+        <v>14</v>
+      </c>
+      <c r="K18" s="27">
+        <v>403</v>
+      </c>
+      <c r="L18" s="27">
+        <v>370</v>
+      </c>
+      <c r="M18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="27">
+        <v>24</v>
+      </c>
+      <c r="O18" s="27">
+        <v>3</v>
+      </c>
+      <c r="P18" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>2</v>
+      </c>
+      <c r="R18" s="28">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26">
+        <v>7322</v>
+      </c>
+      <c r="D19" s="27">
+        <v>6753</v>
+      </c>
+      <c r="E19" s="27">
+        <v>5932</v>
+      </c>
+      <c r="F19" s="27">
+        <v>6</v>
+      </c>
+      <c r="G19" s="27">
+        <v>49</v>
+      </c>
+      <c r="H19" s="27">
+        <v>721</v>
+      </c>
+      <c r="I19" s="27">
+        <v>30</v>
+      </c>
+      <c r="J19" s="27">
+        <v>15</v>
+      </c>
+      <c r="K19" s="27">
+        <v>322</v>
+      </c>
+      <c r="L19" s="27">
+        <v>300</v>
+      </c>
+      <c r="M19" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="27">
+        <v>14</v>
+      </c>
+      <c r="O19" s="27">
+        <v>3</v>
+      </c>
+      <c r="P19" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>2</v>
+      </c>
+      <c r="R19" s="28">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="25"/>
+      <c r="C20" s="26">
+        <v>24101</v>
+      </c>
+      <c r="D20" s="27">
+        <v>22178</v>
+      </c>
+      <c r="E20" s="27">
+        <v>18989</v>
+      </c>
+      <c r="F20" s="27">
+        <v>39</v>
+      </c>
+      <c r="G20" s="27">
+        <v>162</v>
+      </c>
+      <c r="H20" s="27">
+        <v>2776</v>
+      </c>
+      <c r="I20" s="27">
+        <v>144</v>
+      </c>
+      <c r="J20" s="27">
+        <v>68</v>
+      </c>
+      <c r="K20" s="27">
+        <v>1025</v>
+      </c>
+      <c r="L20" s="27">
+        <v>906</v>
+      </c>
+      <c r="M20" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="27">
+        <v>37</v>
+      </c>
+      <c r="O20" s="27">
+        <v>19</v>
+      </c>
+      <c r="P20" s="27">
+        <v>60</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>3</v>
+      </c>
+      <c r="R20" s="28">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="26">
+        <v>20549</v>
+      </c>
+      <c r="D21" s="27">
+        <v>18945</v>
+      </c>
+      <c r="E21" s="27">
+        <v>16088</v>
+      </c>
+      <c r="F21" s="27">
+        <v>36</v>
+      </c>
+      <c r="G21" s="27">
+        <v>146</v>
+      </c>
+      <c r="H21" s="27">
+        <v>2516</v>
+      </c>
+      <c r="I21" s="27">
+        <v>82</v>
+      </c>
+      <c r="J21" s="27">
+        <v>77</v>
+      </c>
+      <c r="K21" s="27">
+        <v>868</v>
+      </c>
+      <c r="L21" s="27">
+        <v>777</v>
+      </c>
+      <c r="M21" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="27">
+        <v>51</v>
+      </c>
+      <c r="O21" s="27">
+        <v>17</v>
+      </c>
+      <c r="P21" s="27">
+        <v>19</v>
+      </c>
+      <c r="Q21" s="27">
+        <v>4</v>
+      </c>
+      <c r="R21" s="28">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="25"/>
+      <c r="C22" s="26">
+        <v>56693</v>
+      </c>
+      <c r="D22" s="27">
+        <v>52231</v>
+      </c>
+      <c r="E22" s="27">
+        <v>42431</v>
+      </c>
+      <c r="F22" s="27">
+        <v>60</v>
+      </c>
+      <c r="G22" s="27">
+        <v>430</v>
+      </c>
+      <c r="H22" s="27">
+        <v>8521</v>
+      </c>
+      <c r="I22" s="27">
+        <v>520</v>
+      </c>
+      <c r="J22" s="27">
+        <v>269</v>
+      </c>
+      <c r="K22" s="27">
+        <v>2361</v>
+      </c>
+      <c r="L22" s="27">
+        <v>1972</v>
+      </c>
+      <c r="M22" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="27">
+        <v>137</v>
+      </c>
+      <c r="O22" s="27">
+        <v>61</v>
+      </c>
+      <c r="P22" s="27">
+        <v>173</v>
+      </c>
+      <c r="Q22" s="27">
+        <v>18</v>
+      </c>
+      <c r="R22" s="28">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26">
+        <v>14443</v>
+      </c>
+      <c r="D23" s="27">
+        <v>13359</v>
+      </c>
+      <c r="E23" s="27">
+        <v>11514</v>
+      </c>
+      <c r="F23" s="27">
+        <v>21</v>
+      </c>
+      <c r="G23" s="27">
+        <v>88</v>
+      </c>
+      <c r="H23" s="27">
+        <v>1634</v>
+      </c>
+      <c r="I23" s="27">
+        <v>65</v>
+      </c>
+      <c r="J23" s="27">
+        <v>37</v>
+      </c>
+      <c r="K23" s="27">
+        <v>527</v>
+      </c>
+      <c r="L23" s="27">
+        <v>469</v>
+      </c>
+      <c r="M23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23" s="27">
+        <v>30</v>
+      </c>
+      <c r="O23" s="27">
+        <v>9</v>
+      </c>
+      <c r="P23" s="27">
+        <v>19</v>
+      </c>
+      <c r="Q23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R23" s="28">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26">
+        <v>7381</v>
+      </c>
+      <c r="D24" s="27">
+        <v>6769</v>
+      </c>
+      <c r="E24" s="27">
+        <v>5992</v>
+      </c>
+      <c r="F24" s="27">
+        <v>5</v>
+      </c>
+      <c r="G24" s="27">
+        <v>18</v>
+      </c>
+      <c r="H24" s="27">
+        <v>712</v>
+      </c>
+      <c r="I24" s="27">
+        <v>31</v>
+      </c>
+      <c r="J24" s="27">
+        <v>11</v>
+      </c>
+      <c r="K24" s="27">
+        <v>427</v>
+      </c>
+      <c r="L24" s="27">
+        <v>396</v>
+      </c>
+      <c r="M24" s="27">
+        <v>1</v>
+      </c>
+      <c r="N24" s="27">
+        <v>16</v>
+      </c>
+      <c r="O24" s="27">
+        <v>3</v>
+      </c>
+      <c r="P24" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q24" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R24" s="28">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26">
+        <v>2594</v>
+      </c>
+      <c r="D25" s="27">
+        <v>2412</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2099</v>
+      </c>
+      <c r="F25" s="27">
+        <v>2</v>
+      </c>
+      <c r="G25" s="27">
+        <v>12</v>
+      </c>
+      <c r="H25" s="27">
+        <v>271</v>
+      </c>
+      <c r="I25" s="27">
+        <v>25</v>
+      </c>
+      <c r="J25" s="27">
+        <v>3</v>
+      </c>
+      <c r="K25" s="27">
+        <v>127</v>
+      </c>
+      <c r="L25" s="27">
+        <v>117</v>
+      </c>
+      <c r="M25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" s="27">
+        <v>6</v>
+      </c>
+      <c r="O25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P25" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q25" s="27">
+        <v>1</v>
+      </c>
+      <c r="R25" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26">
+        <v>3272</v>
+      </c>
+      <c r="D26" s="27">
+        <v>3031</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2680</v>
+      </c>
+      <c r="F26" s="27">
+        <v>8</v>
+      </c>
+      <c r="G26" s="27">
+        <v>14</v>
+      </c>
+      <c r="H26" s="27">
+        <v>306</v>
+      </c>
+      <c r="I26" s="27">
+        <v>16</v>
+      </c>
+      <c r="J26" s="27">
+        <v>7</v>
+      </c>
+      <c r="K26" s="27">
+        <v>179</v>
+      </c>
+      <c r="L26" s="27">
+        <v>166</v>
+      </c>
+      <c r="M26" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="27">
+        <v>5</v>
+      </c>
+      <c r="O26" s="27">
+        <v>2</v>
+      </c>
+      <c r="P26" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>1</v>
+      </c>
+      <c r="R26" s="28">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="25"/>
+      <c r="C27" s="26">
+        <v>2585</v>
+      </c>
+      <c r="D27" s="27">
+        <v>2375</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2096</v>
+      </c>
+      <c r="F27" s="27">
+        <v>3</v>
+      </c>
+      <c r="G27" s="27">
+        <v>5</v>
+      </c>
+      <c r="H27" s="27">
+        <v>253</v>
+      </c>
+      <c r="I27" s="27">
+        <v>14</v>
+      </c>
+      <c r="J27" s="27">
+        <v>4</v>
+      </c>
+      <c r="K27" s="27">
+        <v>134</v>
+      </c>
+      <c r="L27" s="27">
+        <v>123</v>
+      </c>
+      <c r="M27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N27" s="27">
+        <v>1</v>
+      </c>
+      <c r="O27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P27" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R27" s="28">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26">
+        <v>3782</v>
+      </c>
+      <c r="D28" s="27">
+        <v>3538</v>
+      </c>
+      <c r="E28" s="27">
+        <v>3126</v>
+      </c>
+      <c r="F28" s="27">
+        <v>8</v>
+      </c>
+      <c r="G28" s="27">
+        <v>17</v>
+      </c>
+      <c r="H28" s="27">
+        <v>375</v>
+      </c>
+      <c r="I28" s="27">
+        <v>8</v>
+      </c>
+      <c r="J28" s="27">
+        <v>4</v>
+      </c>
+      <c r="K28" s="27">
+        <v>171</v>
+      </c>
+      <c r="L28" s="27">
+        <v>155</v>
+      </c>
+      <c r="M28" s="27">
+        <v>2</v>
+      </c>
+      <c r="N28" s="27">
+        <v>8</v>
+      </c>
+      <c r="O28" s="27">
+        <v>2</v>
+      </c>
+      <c r="P28" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R28" s="28">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="26">
+        <v>8324</v>
+      </c>
+      <c r="D29" s="27">
+        <v>7626</v>
+      </c>
+      <c r="E29" s="27">
+        <v>6643</v>
+      </c>
+      <c r="F29" s="27">
+        <v>9</v>
+      </c>
+      <c r="G29" s="27">
+        <v>34</v>
+      </c>
+      <c r="H29" s="27">
+        <v>897</v>
+      </c>
+      <c r="I29" s="27">
+        <v>25</v>
+      </c>
+      <c r="J29" s="27">
+        <v>18</v>
+      </c>
+      <c r="K29" s="27">
+        <v>424</v>
+      </c>
+      <c r="L29" s="27">
+        <v>390</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="27">
+        <v>19</v>
+      </c>
+      <c r="O29" s="27">
+        <v>5</v>
+      </c>
+      <c r="P29" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>3</v>
+      </c>
+      <c r="R29" s="28">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26">
+        <v>8214</v>
+      </c>
+      <c r="D30" s="27">
+        <v>7678</v>
+      </c>
+      <c r="E30" s="27">
+        <v>6733</v>
+      </c>
+      <c r="F30" s="27">
+        <v>9</v>
+      </c>
+      <c r="G30" s="27">
+        <v>43</v>
+      </c>
+      <c r="H30" s="27">
+        <v>850</v>
+      </c>
+      <c r="I30" s="27">
+        <v>33</v>
+      </c>
+      <c r="J30" s="27">
+        <v>10</v>
+      </c>
+      <c r="K30" s="27">
+        <v>319</v>
+      </c>
+      <c r="L30" s="27">
+        <v>278</v>
+      </c>
+      <c r="M30" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="27">
+        <v>16</v>
+      </c>
+      <c r="O30" s="27">
+        <v>10</v>
+      </c>
+      <c r="P30" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>2</v>
+      </c>
+      <c r="R30" s="28">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26">
+        <v>11923</v>
+      </c>
+      <c r="D31" s="27">
+        <v>11160</v>
+      </c>
+      <c r="E31" s="27">
+        <v>9899</v>
+      </c>
+      <c r="F31" s="27">
+        <v>14</v>
+      </c>
+      <c r="G31" s="27">
+        <v>57</v>
+      </c>
+      <c r="H31" s="27">
+        <v>1111</v>
+      </c>
+      <c r="I31" s="27">
+        <v>52</v>
+      </c>
+      <c r="J31" s="27">
+        <v>27</v>
+      </c>
+      <c r="K31" s="27">
+        <v>438</v>
+      </c>
+      <c r="L31" s="27">
+        <v>391</v>
+      </c>
+      <c r="M31" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="27">
+        <v>26</v>
+      </c>
+      <c r="O31" s="27">
+        <v>11</v>
+      </c>
+      <c r="P31" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>1</v>
+      </c>
+      <c r="R31" s="28">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26">
+        <v>17935</v>
+      </c>
+      <c r="D32" s="27">
+        <v>16614</v>
+      </c>
+      <c r="E32" s="27">
+        <v>14366</v>
+      </c>
+      <c r="F32" s="27">
+        <v>10</v>
+      </c>
+      <c r="G32" s="27">
+        <v>96</v>
+      </c>
+      <c r="H32" s="27">
+        <v>1928</v>
+      </c>
+      <c r="I32" s="27">
+        <v>182</v>
+      </c>
+      <c r="J32" s="27">
+        <v>32</v>
+      </c>
+      <c r="K32" s="27">
+        <v>741</v>
+      </c>
+      <c r="L32" s="27">
+        <v>611</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="27">
+        <v>34</v>
+      </c>
+      <c r="O32" s="27">
+        <v>18</v>
+      </c>
+      <c r="P32" s="27">
+        <v>76</v>
+      </c>
+      <c r="Q32" s="27">
+        <v>2</v>
+      </c>
+      <c r="R32" s="28">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26">
+        <v>10832</v>
+      </c>
+      <c r="D33" s="27">
+        <v>9997</v>
+      </c>
+      <c r="E33" s="27">
+        <v>8560</v>
+      </c>
+      <c r="F33" s="27">
+        <v>27</v>
+      </c>
+      <c r="G33" s="27">
+        <v>54</v>
+      </c>
+      <c r="H33" s="27">
+        <v>1288</v>
+      </c>
+      <c r="I33" s="27">
+        <v>35</v>
+      </c>
+      <c r="J33" s="27">
+        <v>33</v>
+      </c>
+      <c r="K33" s="27">
+        <v>441</v>
+      </c>
+      <c r="L33" s="27">
+        <v>405</v>
+      </c>
+      <c r="M33" s="27">
+        <v>1</v>
+      </c>
+      <c r="N33" s="27">
+        <v>14</v>
+      </c>
+      <c r="O33" s="27">
+        <v>7</v>
+      </c>
+      <c r="P33" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R33" s="28">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26">
+        <v>6034</v>
+      </c>
+      <c r="D34" s="27">
+        <v>5625</v>
+      </c>
+      <c r="E34" s="27">
+        <v>4971</v>
+      </c>
+      <c r="F34" s="27">
+        <v>7</v>
+      </c>
+      <c r="G34" s="27">
+        <v>18</v>
+      </c>
+      <c r="H34" s="27">
+        <v>600</v>
+      </c>
+      <c r="I34" s="27">
+        <v>26</v>
+      </c>
+      <c r="J34" s="27">
+        <v>3</v>
+      </c>
+      <c r="K34" s="27">
+        <v>280</v>
+      </c>
+      <c r="L34" s="27">
+        <v>257</v>
+      </c>
+      <c r="M34" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N34" s="27">
+        <v>11</v>
+      </c>
+      <c r="O34" s="27">
+        <v>5</v>
+      </c>
+      <c r="P34" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>2</v>
+      </c>
+      <c r="R34" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="26">
+        <v>7215</v>
+      </c>
+      <c r="D35" s="27">
+        <v>6677</v>
+      </c>
+      <c r="E35" s="27">
+        <v>5756</v>
+      </c>
+      <c r="F35" s="27">
+        <v>24</v>
+      </c>
+      <c r="G35" s="27">
+        <v>53</v>
+      </c>
+      <c r="H35" s="27">
+        <v>800</v>
+      </c>
+      <c r="I35" s="27">
+        <v>33</v>
+      </c>
+      <c r="J35" s="27">
+        <v>11</v>
+      </c>
+      <c r="K35" s="27">
+        <v>312</v>
+      </c>
+      <c r="L35" s="27">
+        <v>283</v>
+      </c>
+      <c r="M35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N35" s="27">
+        <v>15</v>
+      </c>
+      <c r="O35" s="27">
+        <v>6</v>
+      </c>
+      <c r="P35" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R35" s="28">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26">
+        <v>21180</v>
+      </c>
+      <c r="D36" s="27">
+        <v>19371</v>
+      </c>
+      <c r="E36" s="27">
+        <v>16200</v>
+      </c>
+      <c r="F36" s="27">
+        <v>51</v>
+      </c>
+      <c r="G36" s="27">
         <v>89</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H36" s="27">
+        <v>2809</v>
+      </c>
+      <c r="I36" s="27">
+        <v>176</v>
+      </c>
+      <c r="J36" s="27">
+        <v>46</v>
+      </c>
+      <c r="K36" s="27">
+        <v>881</v>
+      </c>
+      <c r="L36" s="27">
+        <v>753</v>
+      </c>
+      <c r="M36" s="27">
+        <v>2</v>
+      </c>
+      <c r="N36" s="27">
+        <v>32</v>
+      </c>
+      <c r="O36" s="27">
+        <v>14</v>
+      </c>
+      <c r="P36" s="27">
+        <v>76</v>
+      </c>
+      <c r="Q36" s="27">
+        <v>4</v>
+      </c>
+      <c r="R36" s="28">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26">
+        <v>11774</v>
+      </c>
+      <c r="D37" s="27">
+        <v>10941</v>
+      </c>
+      <c r="E37" s="27">
+        <v>9589</v>
+      </c>
+      <c r="F37" s="27">
+        <v>37</v>
+      </c>
+      <c r="G37" s="27">
+        <v>54</v>
+      </c>
+      <c r="H37" s="27">
+        <v>1188</v>
+      </c>
+      <c r="I37" s="27">
+        <v>53</v>
+      </c>
+      <c r="J37" s="27">
+        <v>20</v>
+      </c>
+      <c r="K37" s="27">
+        <v>487</v>
+      </c>
+      <c r="L37" s="27">
+        <v>429</v>
+      </c>
+      <c r="M37" s="27">
+        <v>4</v>
+      </c>
+      <c r="N37" s="27">
+        <v>21</v>
+      </c>
+      <c r="O37" s="27">
+        <v>11</v>
+      </c>
+      <c r="P37" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q37" s="27">
+        <v>1</v>
+      </c>
+      <c r="R37" s="28">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26">
+        <v>6695</v>
+      </c>
+      <c r="D38" s="27">
+        <v>6113</v>
+      </c>
+      <c r="E38" s="27">
+        <v>5231</v>
+      </c>
+      <c r="F38" s="27">
+        <v>15</v>
+      </c>
+      <c r="G38" s="27">
+        <v>25</v>
+      </c>
+      <c r="H38" s="27">
+        <v>790</v>
+      </c>
+      <c r="I38" s="27">
+        <v>36</v>
+      </c>
+      <c r="J38" s="27">
+        <v>16</v>
+      </c>
+      <c r="K38" s="27">
+        <v>311</v>
+      </c>
+      <c r="L38" s="27">
+        <v>282</v>
+      </c>
+      <c r="M38" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38" s="27">
+        <v>16</v>
+      </c>
+      <c r="O38" s="27">
+        <v>8</v>
+      </c>
+      <c r="P38" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q38" s="27">
+        <v>1</v>
+      </c>
+      <c r="R38" s="28">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26">
+        <v>4600</v>
+      </c>
+      <c r="D39" s="27">
+        <v>4250</v>
+      </c>
+      <c r="E39" s="27">
+        <v>3704</v>
+      </c>
+      <c r="F39" s="27">
+        <v>7</v>
+      </c>
+      <c r="G39" s="27">
+        <v>29</v>
+      </c>
+      <c r="H39" s="27">
+        <v>468</v>
+      </c>
+      <c r="I39" s="27">
+        <v>29</v>
+      </c>
+      <c r="J39" s="27">
+        <v>13</v>
+      </c>
+      <c r="K39" s="27">
+        <v>229</v>
+      </c>
+      <c r="L39" s="27">
+        <v>208</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="27">
+        <v>11</v>
+      </c>
+      <c r="O39" s="27">
+        <v>3</v>
+      </c>
+      <c r="P39" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R39" s="28">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26">
+        <v>2933</v>
+      </c>
+      <c r="D40" s="27">
+        <v>2641</v>
+      </c>
+      <c r="E40" s="27">
+        <v>2296</v>
+      </c>
+      <c r="F40" s="27">
+        <v>6</v>
+      </c>
+      <c r="G40" s="27">
+        <v>7</v>
+      </c>
+      <c r="H40" s="27">
+        <v>314</v>
+      </c>
+      <c r="I40" s="27">
+        <v>13</v>
+      </c>
+      <c r="J40" s="27">
+        <v>5</v>
+      </c>
+      <c r="K40" s="27">
+        <v>184</v>
+      </c>
+      <c r="L40" s="27">
+        <v>173</v>
+      </c>
+      <c r="M40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N40" s="27">
+        <v>5</v>
+      </c>
+      <c r="O40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="27">
+        <v>5</v>
+      </c>
+      <c r="R40" s="28">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26">
+        <v>2974</v>
+      </c>
+      <c r="D41" s="27">
+        <v>2613</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2268</v>
+      </c>
+      <c r="F41" s="27">
+        <v>4</v>
+      </c>
+      <c r="G41" s="27">
+        <v>6</v>
+      </c>
+      <c r="H41" s="27">
+        <v>320</v>
+      </c>
+      <c r="I41" s="27">
+        <v>15</v>
+      </c>
+      <c r="J41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="27">
+        <v>211</v>
+      </c>
+      <c r="L41" s="27">
+        <v>207</v>
+      </c>
+      <c r="M41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N41" s="27">
+        <v>1</v>
+      </c>
+      <c r="O41" s="27">
+        <v>1</v>
+      </c>
+      <c r="P41" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R41" s="28">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26">
+        <v>4361</v>
+      </c>
+      <c r="D42" s="27">
+        <v>4010</v>
+      </c>
+      <c r="E42" s="27">
+        <v>3477</v>
+      </c>
+      <c r="F42" s="27">
+        <v>3</v>
+      </c>
+      <c r="G42" s="27">
+        <v>12</v>
+      </c>
+      <c r="H42" s="27">
+        <v>498</v>
+      </c>
+      <c r="I42" s="27">
+        <v>17</v>
+      </c>
+      <c r="J42" s="27">
+        <v>3</v>
+      </c>
+      <c r="K42" s="27">
+        <v>226</v>
+      </c>
+      <c r="L42" s="27">
+        <v>215</v>
+      </c>
+      <c r="M42" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N42" s="27">
+        <v>6</v>
+      </c>
+      <c r="O42" s="27">
+        <v>1</v>
+      </c>
+      <c r="P42" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q42" s="27">
+        <v>1</v>
+      </c>
+      <c r="R42" s="28">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="26">
+        <v>5514</v>
+      </c>
+      <c r="D43" s="27">
+        <v>5046</v>
+      </c>
+      <c r="E43" s="27">
+        <v>4369</v>
+      </c>
+      <c r="F43" s="27">
+        <v>10</v>
+      </c>
+      <c r="G43" s="27">
+        <v>17</v>
+      </c>
+      <c r="H43" s="27">
+        <v>616</v>
+      </c>
+      <c r="I43" s="27">
+        <v>20</v>
+      </c>
+      <c r="J43" s="27">
+        <v>14</v>
+      </c>
+      <c r="K43" s="27">
+        <v>260</v>
+      </c>
+      <c r="L43" s="27">
+        <v>232</v>
+      </c>
+      <c r="M43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N43" s="27">
+        <v>15</v>
+      </c>
+      <c r="O43" s="27">
+        <v>4</v>
+      </c>
+      <c r="P43" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R43" s="28">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="25"/>
+      <c r="C44" s="26">
+        <v>7120</v>
+      </c>
+      <c r="D44" s="27">
+        <v>6549</v>
+      </c>
+      <c r="E44" s="27">
+        <v>5697</v>
+      </c>
+      <c r="F44" s="27">
+        <v>12</v>
+      </c>
+      <c r="G44" s="27">
+        <v>25</v>
+      </c>
+      <c r="H44" s="27">
+        <v>787</v>
+      </c>
+      <c r="I44" s="27">
+        <v>25</v>
+      </c>
+      <c r="J44" s="27">
+        <v>3</v>
+      </c>
+      <c r="K44" s="27">
+        <v>273</v>
+      </c>
+      <c r="L44" s="27">
+        <v>248</v>
+      </c>
+      <c r="M44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N44" s="27">
+        <v>10</v>
+      </c>
+      <c r="O44" s="27">
+        <v>4</v>
+      </c>
+      <c r="P44" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q44" s="27">
+        <v>2</v>
+      </c>
+      <c r="R44" s="28">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="26">
+        <v>4985</v>
+      </c>
+      <c r="D45" s="27">
+        <v>4479</v>
+      </c>
+      <c r="E45" s="27">
+        <v>3756</v>
+      </c>
+      <c r="F45" s="27">
+        <v>8</v>
+      </c>
+      <c r="G45" s="27">
+        <v>20</v>
+      </c>
+      <c r="H45" s="27">
+        <v>673</v>
+      </c>
+      <c r="I45" s="27">
+        <v>16</v>
+      </c>
+      <c r="J45" s="27">
+        <v>6</v>
+      </c>
+      <c r="K45" s="27">
+        <v>288</v>
+      </c>
+      <c r="L45" s="27">
+        <v>274</v>
+      </c>
+      <c r="M45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45" s="27">
+        <v>3</v>
+      </c>
+      <c r="O45" s="27">
+        <v>4</v>
+      </c>
+      <c r="P45" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R45" s="28">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="26">
+        <v>3832</v>
+      </c>
+      <c r="D46" s="27">
+        <v>3434</v>
+      </c>
+      <c r="E46" s="27">
+        <v>2979</v>
+      </c>
+      <c r="F46" s="27">
+        <v>10</v>
+      </c>
+      <c r="G46" s="27">
+        <v>6</v>
+      </c>
+      <c r="H46" s="27">
+        <v>428</v>
+      </c>
+      <c r="I46" s="27">
+        <v>9</v>
+      </c>
+      <c r="J46" s="27">
+        <v>2</v>
+      </c>
+      <c r="K46" s="27">
+        <v>258</v>
+      </c>
+      <c r="L46" s="27">
+        <v>243</v>
+      </c>
+      <c r="M46" s="27">
+        <v>3</v>
+      </c>
+      <c r="N46" s="27">
+        <v>8</v>
+      </c>
+      <c r="O46" s="27">
+        <v>4</v>
+      </c>
+      <c r="P46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R46" s="28">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="25"/>
+      <c r="C47" s="26">
+        <v>6185</v>
+      </c>
+      <c r="D47" s="27">
+        <v>5607</v>
+      </c>
+      <c r="E47" s="27">
+        <v>4929</v>
+      </c>
+      <c r="F47" s="27">
+        <v>17</v>
+      </c>
+      <c r="G47" s="27">
+        <v>16</v>
+      </c>
+      <c r="H47" s="27">
+        <v>617</v>
+      </c>
+      <c r="I47" s="27">
+        <v>24</v>
+      </c>
+      <c r="J47" s="27">
+        <v>4</v>
+      </c>
+      <c r="K47" s="27">
+        <v>380</v>
+      </c>
+      <c r="L47" s="27">
+        <v>346</v>
+      </c>
+      <c r="M47" s="27">
+        <v>1</v>
+      </c>
+      <c r="N47" s="27">
+        <v>16</v>
+      </c>
+      <c r="O47" s="27">
+        <v>6</v>
+      </c>
+      <c r="P47" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q47" s="27">
+        <v>2</v>
+      </c>
+      <c r="R47" s="28">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="25"/>
+      <c r="C48" s="26">
+        <v>2713</v>
+      </c>
+      <c r="D48" s="27">
+        <v>2359</v>
+      </c>
+      <c r="E48" s="27">
+        <v>2015</v>
+      </c>
+      <c r="F48" s="27">
+        <v>5</v>
+      </c>
+      <c r="G48" s="27">
+        <v>10</v>
+      </c>
+      <c r="H48" s="27">
+        <v>321</v>
+      </c>
+      <c r="I48" s="27">
+        <v>8</v>
+      </c>
+      <c r="J48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="27">
+        <v>261</v>
+      </c>
+      <c r="L48" s="27">
+        <v>249</v>
+      </c>
+      <c r="M48" s="27">
+        <v>1</v>
+      </c>
+      <c r="N48" s="27">
+        <v>5</v>
+      </c>
+      <c r="O48" s="27">
+        <v>3</v>
+      </c>
+      <c r="P48" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R48" s="28">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="25"/>
+      <c r="C49" s="26">
+        <v>22430</v>
+      </c>
+      <c r="D49" s="27">
+        <v>19936</v>
+      </c>
+      <c r="E49" s="27">
+        <v>16955</v>
+      </c>
+      <c r="F49" s="27">
+        <v>51</v>
+      </c>
+      <c r="G49" s="27">
+        <v>88</v>
+      </c>
+      <c r="H49" s="27">
+        <v>2705</v>
+      </c>
+      <c r="I49" s="27">
+        <v>89</v>
+      </c>
+      <c r="J49" s="27">
+        <v>48</v>
+      </c>
+      <c r="K49" s="27">
+        <v>1091</v>
+      </c>
+      <c r="L49" s="27">
+        <v>989</v>
+      </c>
+      <c r="M49" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N49" s="27">
+        <v>40</v>
+      </c>
+      <c r="O49" s="27">
+        <v>20</v>
+      </c>
+      <c r="P49" s="27">
+        <v>40</v>
+      </c>
+      <c r="Q49" s="27">
+        <v>2</v>
+      </c>
+      <c r="R49" s="28">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="25"/>
+      <c r="C50" s="26">
+        <v>6837</v>
+      </c>
+      <c r="D50" s="27">
+        <v>6210</v>
+      </c>
+      <c r="E50" s="27">
+        <v>5307</v>
+      </c>
+      <c r="F50" s="27">
+        <v>15</v>
+      </c>
+      <c r="G50" s="27">
+        <v>27</v>
+      </c>
+      <c r="H50" s="27">
+        <v>821</v>
+      </c>
+      <c r="I50" s="27">
+        <v>29</v>
+      </c>
+      <c r="J50" s="27">
+        <v>11</v>
+      </c>
+      <c r="K50" s="27">
+        <v>340</v>
+      </c>
+      <c r="L50" s="27">
+        <v>311</v>
+      </c>
+      <c r="M50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" s="27">
+        <v>11</v>
+      </c>
+      <c r="O50" s="27">
+        <v>4</v>
+      </c>
+      <c r="P50" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R50" s="28">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="25"/>
+      <c r="C51" s="26">
+        <v>5388</v>
+      </c>
+      <c r="D51" s="27">
+        <v>4875</v>
+      </c>
+      <c r="E51" s="27">
+        <v>4204</v>
+      </c>
+      <c r="F51" s="27">
+        <v>3</v>
+      </c>
+      <c r="G51" s="27">
+        <v>30</v>
+      </c>
+      <c r="H51" s="27">
+        <v>597</v>
+      </c>
+      <c r="I51" s="27">
+        <v>34</v>
+      </c>
+      <c r="J51" s="27">
+        <v>7</v>
+      </c>
+      <c r="K51" s="27">
+        <v>344</v>
+      </c>
+      <c r="L51" s="27">
+        <v>299</v>
+      </c>
+      <c r="M51" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N51" s="27">
+        <v>16</v>
+      </c>
+      <c r="O51" s="27">
+        <v>3</v>
+      </c>
+      <c r="P51" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q51" s="27">
+        <v>1</v>
+      </c>
+      <c r="R51" s="28">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="25"/>
+      <c r="C52" s="26">
+        <v>8724</v>
+      </c>
+      <c r="D52" s="27">
+        <v>7859</v>
+      </c>
+      <c r="E52" s="27">
+        <v>6796</v>
+      </c>
+      <c r="F52" s="27">
+        <v>5</v>
+      </c>
+      <c r="G52" s="27">
+        <v>28</v>
+      </c>
+      <c r="H52" s="27">
+        <v>985</v>
+      </c>
+      <c r="I52" s="27">
+        <v>30</v>
+      </c>
+      <c r="J52" s="27">
+        <v>15</v>
+      </c>
+      <c r="K52" s="27">
+        <v>565</v>
+      </c>
+      <c r="L52" s="27">
+        <v>541</v>
+      </c>
+      <c r="M52" s="27">
+        <v>1</v>
+      </c>
+      <c r="N52" s="27">
+        <v>14</v>
+      </c>
+      <c r="O52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P52" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q52" s="27">
+        <v>3</v>
+      </c>
+      <c r="R52" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="25"/>
+      <c r="C53" s="26">
+        <v>5180</v>
+      </c>
+      <c r="D53" s="27">
+        <v>4678</v>
+      </c>
+      <c r="E53" s="27">
+        <v>4072</v>
+      </c>
+      <c r="F53" s="27">
+        <v>6</v>
+      </c>
+      <c r="G53" s="27">
+        <v>18</v>
+      </c>
+      <c r="H53" s="27">
+        <v>536</v>
+      </c>
+      <c r="I53" s="27">
+        <v>38</v>
+      </c>
+      <c r="J53" s="27">
+        <v>8</v>
+      </c>
+      <c r="K53" s="27">
+        <v>332</v>
+      </c>
+      <c r="L53" s="27">
+        <v>308</v>
+      </c>
+      <c r="M53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53" s="27">
+        <v>10</v>
+      </c>
+      <c r="O53" s="27">
+        <v>2</v>
+      </c>
+      <c r="P53" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R53" s="28">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="25"/>
+      <c r="C54" s="26">
+        <v>7346</v>
+      </c>
+      <c r="D54" s="27">
+        <v>6588</v>
+      </c>
+      <c r="E54" s="27">
+        <v>5720</v>
+      </c>
+      <c r="F54" s="27">
+        <v>10</v>
+      </c>
+      <c r="G54" s="27">
+        <v>19</v>
+      </c>
+      <c r="H54" s="27">
+        <v>791</v>
+      </c>
+      <c r="I54" s="27">
+        <v>40</v>
+      </c>
+      <c r="J54" s="27">
+        <v>8</v>
+      </c>
+      <c r="K54" s="27">
+        <v>522</v>
+      </c>
+      <c r="L54" s="27">
+        <v>476</v>
+      </c>
+      <c r="M54" s="27">
+        <v>2</v>
+      </c>
+      <c r="N54" s="27">
+        <v>15</v>
+      </c>
+      <c r="O54" s="27">
+        <v>6</v>
+      </c>
+      <c r="P54" s="27">
+        <v>22</v>
+      </c>
+      <c r="Q54" s="27">
+        <v>1</v>
+      </c>
+      <c r="R54" s="28">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="25"/>
+      <c r="C55" s="26">
+        <v>9390</v>
+      </c>
+      <c r="D55" s="27">
+        <v>8404</v>
+      </c>
+      <c r="E55" s="27">
+        <v>7295</v>
+      </c>
+      <c r="F55" s="27">
+        <v>8</v>
+      </c>
+      <c r="G55" s="27">
+        <v>27</v>
+      </c>
+      <c r="H55" s="27">
+        <v>996</v>
+      </c>
+      <c r="I55" s="27">
+        <v>61</v>
+      </c>
+      <c r="J55" s="27">
+        <v>17</v>
+      </c>
+      <c r="K55" s="27">
+        <v>651</v>
+      </c>
+      <c r="L55" s="27">
+        <v>603</v>
+      </c>
+      <c r="M55" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55" s="27">
+        <v>17</v>
+      </c>
+      <c r="O55" s="27">
+        <v>8</v>
+      </c>
+      <c r="P55" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q55" s="27">
+        <v>2</v>
+      </c>
+      <c r="R55" s="28">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="29"/>
+      <c r="C56" s="30">
+        <v>17466</v>
+      </c>
+      <c r="D56" s="31">
+        <v>15279</v>
+      </c>
+      <c r="E56" s="31">
+        <v>12820</v>
+      </c>
+      <c r="F56" s="31">
+        <v>28</v>
+      </c>
+      <c r="G56" s="31">
+        <v>64</v>
+      </c>
+      <c r="H56" s="31">
+        <v>2256</v>
+      </c>
+      <c r="I56" s="31">
+        <v>85</v>
+      </c>
+      <c r="J56" s="31">
+        <v>26</v>
+      </c>
+      <c r="K56" s="31">
+        <v>1298</v>
+      </c>
+      <c r="L56" s="31">
+        <v>1203</v>
+      </c>
+      <c r="M56" s="31">
+        <v>1</v>
+      </c>
+      <c r="N56" s="31">
+        <v>27</v>
+      </c>
+      <c r="O56" s="31">
+        <v>11</v>
+      </c>
+      <c r="P56" s="31">
+        <v>55</v>
+      </c>
+      <c r="Q56" s="31">
+        <v>1</v>
+      </c>
+      <c r="R56" s="32">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="26">
+        <v>15754</v>
+      </c>
+      <c r="D57" s="27">
+        <v>14523</v>
+      </c>
+      <c r="E57" s="27">
+        <v>12353</v>
+      </c>
+      <c r="F57" s="27">
+        <v>8</v>
+      </c>
+      <c r="G57" s="27">
+        <v>50</v>
+      </c>
+      <c r="H57" s="27">
+        <v>1976</v>
+      </c>
+      <c r="I57" s="27">
+        <v>95</v>
+      </c>
+      <c r="J57" s="27">
+        <v>41</v>
+      </c>
+      <c r="K57" s="27">
+        <v>610</v>
+      </c>
+      <c r="L57" s="27">
+        <v>544</v>
+      </c>
+      <c r="M57" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N57" s="27">
+        <v>21</v>
+      </c>
+      <c r="O57" s="27">
+        <v>10</v>
+      </c>
+      <c r="P57" s="27">
+        <v>31</v>
+      </c>
+      <c r="Q57" s="27">
+        <v>4</v>
+      </c>
+      <c r="R57" s="28">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B58" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C58" s="26">
+        <v>6550</v>
+      </c>
+      <c r="D58" s="27">
+        <v>6121</v>
+      </c>
+      <c r="E58" s="27">
+        <v>5138</v>
+      </c>
+      <c r="F58" s="27">
+        <v>25</v>
+      </c>
+      <c r="G58" s="27">
+        <v>31</v>
+      </c>
+      <c r="H58" s="27">
+        <v>881</v>
+      </c>
+      <c r="I58" s="27">
+        <v>28</v>
+      </c>
+      <c r="J58" s="27">
+        <v>18</v>
+      </c>
+      <c r="K58" s="27">
+        <v>251</v>
+      </c>
+      <c r="L58" s="27">
+        <v>217</v>
+      </c>
+      <c r="M58" s="27">
+        <v>5</v>
+      </c>
+      <c r="N58" s="27">
+        <v>8</v>
+      </c>
+      <c r="O58" s="27">
+        <v>6</v>
+      </c>
+      <c r="P58" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q58" s="27">
+        <v>1</v>
+      </c>
+      <c r="R58" s="28">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="26">
+        <v>5523</v>
+      </c>
+      <c r="D59" s="27">
+        <v>5113</v>
+      </c>
+      <c r="E59" s="27">
+        <v>4377</v>
+      </c>
+      <c r="F59" s="27">
+        <v>10</v>
+      </c>
+      <c r="G59" s="27">
+        <v>34</v>
+      </c>
+      <c r="H59" s="27">
+        <v>633</v>
+      </c>
+      <c r="I59" s="27">
+        <v>47</v>
+      </c>
+      <c r="J59" s="27">
+        <v>12</v>
+      </c>
+      <c r="K59" s="27">
+        <v>197</v>
+      </c>
+      <c r="L59" s="27">
+        <v>165</v>
+      </c>
+      <c r="M59" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N59" s="27">
+        <v>9</v>
+      </c>
+      <c r="O59" s="27">
+        <v>4</v>
+      </c>
+      <c r="P59" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="27">
+        <v>1</v>
+      </c>
+      <c r="R59" s="28">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="26">
+        <v>4675</v>
+      </c>
+      <c r="D60" s="27">
+        <v>4354</v>
+      </c>
+      <c r="E60" s="27">
+        <v>3674</v>
+      </c>
+      <c r="F60" s="27">
+        <v>7</v>
+      </c>
+      <c r="G60" s="27">
+        <v>33</v>
+      </c>
+      <c r="H60" s="27">
+        <v>601</v>
+      </c>
+      <c r="I60" s="27">
+        <v>21</v>
+      </c>
+      <c r="J60" s="27">
+        <v>18</v>
+      </c>
+      <c r="K60" s="27">
+        <v>151</v>
+      </c>
+      <c r="L60" s="27">
+        <v>136</v>
+      </c>
+      <c r="M60" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60" s="27">
+        <v>5</v>
+      </c>
+      <c r="O60" s="27">
+        <v>2</v>
+      </c>
+      <c r="P60" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q60" s="27">
+        <v>2</v>
+      </c>
+      <c r="R60" s="28">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="26">
+        <v>15420</v>
+      </c>
+      <c r="D61" s="27">
+        <v>14295</v>
+      </c>
+      <c r="E61" s="27">
+        <v>12290</v>
+      </c>
+      <c r="F61" s="27">
+        <v>19</v>
+      </c>
+      <c r="G61" s="27">
+        <v>97</v>
+      </c>
+      <c r="H61" s="27">
+        <v>1785</v>
+      </c>
+      <c r="I61" s="27">
+        <v>61</v>
+      </c>
+      <c r="J61" s="27">
+        <v>43</v>
+      </c>
+      <c r="K61" s="27">
+        <v>580</v>
+      </c>
+      <c r="L61" s="27">
+        <v>501</v>
+      </c>
+      <c r="M61" s="27">
+        <v>1</v>
+      </c>
+      <c r="N61" s="27">
+        <v>35</v>
+      </c>
+      <c r="O61" s="27">
+        <v>6</v>
+      </c>
+      <c r="P61" s="27">
+        <v>31</v>
+      </c>
+      <c r="Q61" s="27">
+        <v>6</v>
+      </c>
+      <c r="R61" s="28">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="26">
+        <v>5143</v>
+      </c>
+      <c r="D62" s="27">
+        <v>4724</v>
+      </c>
+      <c r="E62" s="27">
+        <v>3952</v>
+      </c>
+      <c r="F62" s="27">
+        <v>6</v>
+      </c>
+      <c r="G62" s="27">
+        <v>30</v>
+      </c>
+      <c r="H62" s="27">
+        <v>678</v>
+      </c>
+      <c r="I62" s="27">
+        <v>23</v>
+      </c>
+      <c r="J62" s="27">
+        <v>35</v>
+      </c>
+      <c r="K62" s="27">
+        <v>194</v>
+      </c>
+      <c r="L62" s="27">
+        <v>171</v>
+      </c>
+      <c r="M62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N62" s="27">
+        <v>16</v>
+      </c>
+      <c r="O62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P62" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q62" s="27">
+        <v>2</v>
+      </c>
+      <c r="R62" s="28">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B63" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="26">
+        <v>3780</v>
+      </c>
+      <c r="D63" s="27">
+        <v>3475</v>
+      </c>
+      <c r="E63" s="27">
+        <v>3011</v>
+      </c>
+      <c r="F63" s="27">
+        <v>6</v>
+      </c>
+      <c r="G63" s="27">
+        <v>25</v>
+      </c>
+      <c r="H63" s="27">
+        <v>414</v>
+      </c>
+      <c r="I63" s="27">
+        <v>9</v>
+      </c>
+      <c r="J63" s="27">
+        <v>10</v>
+      </c>
+      <c r="K63" s="27">
+        <v>163</v>
+      </c>
+      <c r="L63" s="27">
+        <v>148</v>
+      </c>
+      <c r="M63" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63" s="27">
+        <v>5</v>
+      </c>
+      <c r="O63" s="27">
+        <v>5</v>
+      </c>
+      <c r="P63" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q63" s="27">
+        <v>1</v>
+      </c>
+      <c r="R63" s="28">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B64" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="26">
+        <v>4039</v>
+      </c>
+      <c r="D64" s="27">
+        <v>3766</v>
+      </c>
+      <c r="E64" s="27">
+        <v>3261</v>
+      </c>
+      <c r="F64" s="27">
+        <v>3</v>
+      </c>
+      <c r="G64" s="27">
+        <v>29</v>
+      </c>
+      <c r="H64" s="27">
+        <v>452</v>
+      </c>
+      <c r="I64" s="27">
+        <v>14</v>
+      </c>
+      <c r="J64" s="27">
+        <v>7</v>
+      </c>
+      <c r="K64" s="27">
+        <v>174</v>
+      </c>
+      <c r="L64" s="27">
+        <v>160</v>
+      </c>
+      <c r="M64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" s="27">
+        <v>5</v>
+      </c>
+      <c r="O64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P64" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q64" s="27">
+        <v>1</v>
+      </c>
+      <c r="R64" s="28">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B65" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="26">
+        <v>3548</v>
+      </c>
+      <c r="D65" s="27">
+        <v>3281</v>
+      </c>
+      <c r="E65" s="27">
+        <v>2836</v>
+      </c>
+      <c r="F65" s="27">
+        <v>4</v>
+      </c>
+      <c r="G65" s="27">
+        <v>22</v>
+      </c>
+      <c r="H65" s="27">
+        <v>392</v>
+      </c>
+      <c r="I65" s="27">
+        <v>22</v>
+      </c>
+      <c r="J65" s="27">
+        <v>5</v>
+      </c>
+      <c r="K65" s="27">
+        <v>139</v>
+      </c>
+      <c r="L65" s="27">
+        <v>126</v>
+      </c>
+      <c r="M65" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N65" s="27">
+        <v>4</v>
+      </c>
+      <c r="O65" s="27">
+        <v>2</v>
+      </c>
+      <c r="P65" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q65" s="27">
+        <v>1</v>
+      </c>
+      <c r="R65" s="28">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B66" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C66" s="26">
+        <v>3920</v>
+      </c>
+      <c r="D66" s="27">
+        <v>3688</v>
+      </c>
+      <c r="E66" s="27">
+        <v>3247</v>
+      </c>
+      <c r="F66" s="27">
+        <v>6</v>
+      </c>
+      <c r="G66" s="27">
+        <v>21</v>
+      </c>
+      <c r="H66" s="27">
+        <v>386</v>
+      </c>
+      <c r="I66" s="27">
+        <v>23</v>
+      </c>
+      <c r="J66" s="27">
+        <v>5</v>
+      </c>
+      <c r="K66" s="27">
+        <v>121</v>
+      </c>
+      <c r="L66" s="27">
+        <v>114</v>
+      </c>
+      <c r="M66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N66" s="27">
+        <v>3</v>
+      </c>
+      <c r="O66" s="27">
+        <v>1</v>
+      </c>
+      <c r="P66" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R66" s="28">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C67" s="26">
+        <v>13241</v>
+      </c>
+      <c r="D67" s="27">
+        <v>12238</v>
+      </c>
+      <c r="E67" s="27">
+        <v>10016</v>
+      </c>
+      <c r="F67" s="27">
+        <v>15</v>
+      </c>
+      <c r="G67" s="27">
+        <v>75</v>
+      </c>
+      <c r="H67" s="27">
+        <v>2012</v>
+      </c>
+      <c r="I67" s="27">
+        <v>75</v>
+      </c>
+      <c r="J67" s="27">
+        <v>45</v>
+      </c>
+      <c r="K67" s="27">
+        <v>456</v>
+      </c>
+      <c r="L67" s="27">
+        <v>383</v>
+      </c>
+      <c r="M67" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67" s="27">
+        <v>24</v>
+      </c>
+      <c r="O67" s="27">
+        <v>12</v>
+      </c>
+      <c r="P67" s="27">
+        <v>35</v>
+      </c>
+      <c r="Q67" s="27">
+        <v>2</v>
+      </c>
+      <c r="R67" s="28">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C68" s="26">
+        <v>9647</v>
+      </c>
+      <c r="D68" s="27">
+        <v>9110</v>
+      </c>
+      <c r="E68" s="27">
+        <v>7635</v>
+      </c>
+      <c r="F68" s="27">
+        <v>22</v>
+      </c>
+      <c r="G68" s="27">
+        <v>44</v>
+      </c>
+      <c r="H68" s="27">
+        <v>1344</v>
+      </c>
+      <c r="I68" s="27">
+        <v>38</v>
+      </c>
+      <c r="J68" s="27">
+        <v>27</v>
+      </c>
+      <c r="K68" s="27">
+        <v>328</v>
+      </c>
+      <c r="L68" s="27">
+        <v>278</v>
+      </c>
+      <c r="M68" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N68" s="27">
+        <v>26</v>
+      </c>
+      <c r="O68" s="27">
+        <v>9</v>
+      </c>
+      <c r="P68" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q68" s="27">
+        <v>2</v>
+      </c>
+      <c r="R68" s="28">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="26">
+        <v>23072</v>
+      </c>
+      <c r="D69" s="27">
+        <v>21904</v>
+      </c>
+      <c r="E69" s="27">
+        <v>18099</v>
+      </c>
+      <c r="F69" s="27">
+        <v>45</v>
+      </c>
+      <c r="G69" s="27">
+        <v>161</v>
+      </c>
+      <c r="H69" s="27">
+        <v>3403</v>
+      </c>
+      <c r="I69" s="27">
+        <v>147</v>
+      </c>
+      <c r="J69" s="27">
+        <v>49</v>
+      </c>
+      <c r="K69" s="27">
+        <v>866</v>
+      </c>
+      <c r="L69" s="27">
+        <v>716</v>
+      </c>
+      <c r="M69" s="27">
+        <v>2</v>
+      </c>
+      <c r="N69" s="27">
+        <v>45</v>
+      </c>
+      <c r="O69" s="27">
+        <v>21</v>
+      </c>
+      <c r="P69" s="27">
+        <v>78</v>
+      </c>
+      <c r="Q69" s="27">
+        <v>4</v>
+      </c>
+      <c r="R69" s="28">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="26">
+        <v>6489</v>
+      </c>
+      <c r="D70" s="27">
+        <v>5936</v>
+      </c>
+      <c r="E70" s="27">
+        <v>4868</v>
+      </c>
+      <c r="F70" s="27">
+        <v>14</v>
+      </c>
+      <c r="G70" s="27">
+        <v>22</v>
+      </c>
+      <c r="H70" s="27">
+        <v>996</v>
+      </c>
+      <c r="I70" s="27">
+        <v>24</v>
+      </c>
+      <c r="J70" s="27">
+        <v>12</v>
+      </c>
+      <c r="K70" s="27">
+        <v>223</v>
+      </c>
+      <c r="L70" s="27">
+        <v>198</v>
+      </c>
+      <c r="M70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N70" s="27">
+        <v>6</v>
+      </c>
+      <c r="O70" s="27">
+        <v>13</v>
+      </c>
+      <c r="P70" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R70" s="28">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B71" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" s="26">
+        <v>9944</v>
+      </c>
+      <c r="D71" s="27">
+        <v>9189</v>
+      </c>
+      <c r="E71" s="27">
+        <v>7753</v>
+      </c>
+      <c r="F71" s="27">
+        <v>21</v>
+      </c>
+      <c r="G71" s="27">
+        <v>36</v>
+      </c>
+      <c r="H71" s="27">
+        <v>1305</v>
+      </c>
+      <c r="I71" s="27">
+        <v>48</v>
+      </c>
+      <c r="J71" s="27">
+        <v>26</v>
+      </c>
+      <c r="K71" s="27">
+        <v>339</v>
+      </c>
+      <c r="L71" s="27">
+        <v>304</v>
+      </c>
+      <c r="M71" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71" s="27">
+        <v>17</v>
+      </c>
+      <c r="O71" s="27">
+        <v>8</v>
+      </c>
+      <c r="P71" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q71" s="27">
+        <v>1</v>
+      </c>
+      <c r="R71" s="28">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C72" s="26">
+        <v>4979</v>
+      </c>
+      <c r="D72" s="27">
+        <v>4588</v>
+      </c>
+      <c r="E72" s="27">
+        <v>3856</v>
+      </c>
+      <c r="F72" s="27">
+        <v>6</v>
+      </c>
+      <c r="G72" s="27">
+        <v>15</v>
+      </c>
+      <c r="H72" s="27">
+        <v>677</v>
+      </c>
+      <c r="I72" s="27">
+        <v>28</v>
+      </c>
+      <c r="J72" s="27">
+        <v>6</v>
+      </c>
+      <c r="K72" s="27">
+        <v>195</v>
+      </c>
+      <c r="L72" s="27">
+        <v>173</v>
+      </c>
+      <c r="M72" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N72" s="27">
+        <v>6</v>
+      </c>
+      <c r="O72" s="27">
+        <v>2</v>
+      </c>
+      <c r="P72" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q72" s="27">
+        <v>2</v>
+      </c>
+      <c r="R72" s="28">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B73" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C73" s="26">
+        <v>7351</v>
+      </c>
+      <c r="D73" s="27">
+        <v>6648</v>
+      </c>
+      <c r="E73" s="27">
+        <v>5726</v>
+      </c>
+      <c r="F73" s="27">
+        <v>5</v>
+      </c>
+      <c r="G73" s="27">
+        <v>19</v>
+      </c>
+      <c r="H73" s="27">
+        <v>855</v>
+      </c>
+      <c r="I73" s="27">
+        <v>37</v>
+      </c>
+      <c r="J73" s="27">
+        <v>6</v>
+      </c>
+      <c r="K73" s="27">
+        <v>274</v>
+      </c>
+      <c r="L73" s="27">
+        <v>249</v>
+      </c>
+      <c r="M73" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N73" s="27">
+        <v>7</v>
+      </c>
+      <c r="O73" s="27">
+        <v>5</v>
+      </c>
+      <c r="P73" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q73" s="27">
+        <v>2</v>
+      </c>
+      <c r="R73" s="28">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C74" s="26">
+        <v>8406</v>
+      </c>
+      <c r="D74" s="27">
+        <v>7695</v>
+      </c>
+      <c r="E74" s="27">
+        <v>6555</v>
+      </c>
+      <c r="F74" s="27">
+        <v>12</v>
+      </c>
+      <c r="G74" s="27">
+        <v>37</v>
+      </c>
+      <c r="H74" s="27">
+        <v>1047</v>
+      </c>
+      <c r="I74" s="27">
+        <v>34</v>
+      </c>
+      <c r="J74" s="27">
+        <v>10</v>
+      </c>
+      <c r="K74" s="27">
+        <v>344</v>
+      </c>
+      <c r="L74" s="27">
+        <v>318</v>
+      </c>
+      <c r="M74" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N74" s="27">
+        <v>11</v>
+      </c>
+      <c r="O74" s="27">
+        <v>8</v>
+      </c>
+      <c r="P74" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q74" s="27">
+        <v>2</v>
+      </c>
+      <c r="R74" s="28">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="26">
+        <v>13044</v>
+      </c>
+      <c r="D75" s="27">
+        <v>12034</v>
+      </c>
+      <c r="E75" s="27">
+        <v>9983</v>
+      </c>
+      <c r="F75" s="27">
+        <v>17</v>
+      </c>
+      <c r="G75" s="27">
+        <v>45</v>
+      </c>
+      <c r="H75" s="27">
+        <v>1904</v>
+      </c>
+      <c r="I75" s="27">
+        <v>76</v>
+      </c>
+      <c r="J75" s="27">
+        <v>9</v>
+      </c>
+      <c r="K75" s="27">
+        <v>457</v>
+      </c>
+      <c r="L75" s="27">
+        <v>420</v>
+      </c>
+      <c r="M75" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N75" s="27">
+        <v>10</v>
+      </c>
+      <c r="O75" s="27">
+        <v>12</v>
+      </c>
+      <c r="P75" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q75" s="27">
+        <v>2</v>
+      </c>
+      <c r="R75" s="28">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C76" s="30">
+        <v>6706</v>
+      </c>
+      <c r="D76" s="31">
+        <v>6139</v>
+      </c>
+      <c r="E76" s="31">
+        <v>5126</v>
+      </c>
+      <c r="F76" s="31">
+        <v>12</v>
+      </c>
+      <c r="G76" s="31">
+        <v>25</v>
+      </c>
+      <c r="H76" s="31">
+        <v>944</v>
+      </c>
+      <c r="I76" s="31">
+        <v>17</v>
+      </c>
+      <c r="J76" s="31">
+        <v>15</v>
+      </c>
+      <c r="K76" s="31">
+        <v>301</v>
+      </c>
+      <c r="L76" s="31">
+        <v>276</v>
+      </c>
+      <c r="M76" s="31">
+        <v>2</v>
+      </c>
+      <c r="N76" s="31">
+        <v>7</v>
+      </c>
+      <c r="O76" s="31">
+        <v>5</v>
+      </c>
+      <c r="P76" s="31">
+        <v>11</v>
+      </c>
+      <c r="Q76" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R76" s="32">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="C77" s="26">
+        <v>2970</v>
+      </c>
+      <c r="D77" s="27">
+        <v>2757</v>
+      </c>
+      <c r="E77" s="27">
+        <v>2311</v>
+      </c>
+      <c r="F77" s="27">
+        <v>7</v>
+      </c>
+      <c r="G77" s="27">
+        <v>10</v>
+      </c>
+      <c r="H77" s="27">
+        <v>414</v>
+      </c>
+      <c r="I77" s="27">
+        <v>11</v>
+      </c>
+      <c r="J77" s="27">
+        <v>4</v>
+      </c>
+      <c r="K77" s="27">
+        <v>109</v>
+      </c>
+      <c r="L77" s="27">
+        <v>100</v>
+      </c>
+      <c r="M77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77" s="27">
+        <v>3</v>
+      </c>
+      <c r="O77" s="27">
+        <v>1</v>
+      </c>
+      <c r="P77" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R77" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" s="26">
+        <v>2406</v>
+      </c>
+      <c r="D78" s="27">
+        <v>2216</v>
+      </c>
+      <c r="E78" s="27">
+        <v>1813</v>
+      </c>
+      <c r="F78" s="27">
+        <v>2</v>
+      </c>
+      <c r="G78" s="27">
+        <v>10</v>
+      </c>
+      <c r="H78" s="27">
+        <v>378</v>
+      </c>
+      <c r="I78" s="27">
+        <v>8</v>
+      </c>
+      <c r="J78" s="27">
+        <v>5</v>
+      </c>
+      <c r="K78" s="27">
+        <v>99</v>
+      </c>
+      <c r="L78" s="27">
+        <v>92</v>
+      </c>
+      <c r="M78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N78" s="27">
+        <v>2</v>
+      </c>
+      <c r="O78" s="27">
+        <v>4</v>
+      </c>
+      <c r="P78" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R78" s="28">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="26">
+        <v>2370</v>
+      </c>
+      <c r="D79" s="27">
+        <v>2159</v>
+      </c>
+      <c r="E79" s="27">
+        <v>1831</v>
+      </c>
+      <c r="F79" s="27">
+        <v>2</v>
+      </c>
+      <c r="G79" s="27">
+        <v>11</v>
+      </c>
+      <c r="H79" s="27">
+        <v>298</v>
+      </c>
+      <c r="I79" s="27">
+        <v>10</v>
+      </c>
+      <c r="J79" s="27">
+        <v>7</v>
+      </c>
+      <c r="K79" s="27">
+        <v>122</v>
+      </c>
+      <c r="L79" s="27">
+        <v>105</v>
+      </c>
+      <c r="M79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N79" s="27">
+        <v>7</v>
+      </c>
+      <c r="O79" s="27">
+        <v>1</v>
+      </c>
+      <c r="P79" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R79" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="26">
+        <v>1963</v>
+      </c>
+      <c r="D80" s="27">
+        <v>1777</v>
+      </c>
+      <c r="E80" s="27">
+        <v>1546</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" s="27">
+        <v>5</v>
+      </c>
+      <c r="H80" s="27">
+        <v>213</v>
+      </c>
+      <c r="I80" s="27">
+        <v>10</v>
+      </c>
+      <c r="J80" s="27">
+        <v>3</v>
+      </c>
+      <c r="K80" s="27">
+        <v>113</v>
+      </c>
+      <c r="L80" s="27">
+        <v>108</v>
+      </c>
+      <c r="M80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N80" s="27">
+        <v>1</v>
+      </c>
+      <c r="O80" s="27">
+        <v>2</v>
+      </c>
+      <c r="P80" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R80" s="28">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C81" s="26">
+        <v>2003</v>
+      </c>
+      <c r="D81" s="27">
+        <v>1851</v>
+      </c>
+      <c r="E81" s="27">
+        <v>1589</v>
+      </c>
+      <c r="F81" s="27">
+        <v>6</v>
+      </c>
+      <c r="G81" s="27">
+        <v>8</v>
+      </c>
+      <c r="H81" s="27">
+        <v>238</v>
+      </c>
+      <c r="I81" s="27">
+        <v>7</v>
+      </c>
+      <c r="J81" s="27">
+        <v>3</v>
+      </c>
+      <c r="K81" s="27">
+        <v>98</v>
+      </c>
+      <c r="L81" s="27">
+        <v>88</v>
+      </c>
+      <c r="M81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81" s="27">
+        <v>3</v>
+      </c>
+      <c r="O81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P81" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R81" s="28">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="26">
+        <v>1923</v>
+      </c>
+      <c r="D82" s="27">
+        <v>1770</v>
+      </c>
+      <c r="E82" s="27">
+        <v>1555</v>
+      </c>
+      <c r="F82" s="27">
+        <v>1</v>
+      </c>
+      <c r="G82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="H82" s="27">
+        <v>202</v>
+      </c>
+      <c r="I82" s="27">
+        <v>11</v>
+      </c>
+      <c r="J82" s="27">
+        <v>1</v>
+      </c>
+      <c r="K82" s="27">
+        <v>107</v>
+      </c>
+      <c r="L82" s="27">
+        <v>100</v>
+      </c>
+      <c r="M82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N82" s="27">
+        <v>5</v>
+      </c>
+      <c r="O82" s="27">
+        <v>1</v>
+      </c>
+      <c r="P82" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R82" s="28">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C83" s="26">
+        <v>1295</v>
+      </c>
+      <c r="D83" s="27">
+        <v>1190</v>
+      </c>
+      <c r="E83" s="27">
+        <v>1063</v>
+      </c>
+      <c r="F83" s="27">
+        <v>2</v>
+      </c>
+      <c r="G83" s="27">
+        <v>4</v>
+      </c>
+      <c r="H83" s="27">
+        <v>116</v>
+      </c>
+      <c r="I83" s="27">
+        <v>5</v>
+      </c>
+      <c r="J83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" s="27">
+        <v>55</v>
+      </c>
+      <c r="L83" s="27">
+        <v>49</v>
+      </c>
+      <c r="M83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N83" s="27">
+        <v>4</v>
+      </c>
+      <c r="O83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P83" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R83" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C84" s="26">
+        <v>2355</v>
+      </c>
+      <c r="D84" s="27">
+        <v>2197</v>
+      </c>
+      <c r="E84" s="27">
+        <v>1921</v>
+      </c>
+      <c r="F84" s="27">
+        <v>4</v>
+      </c>
+      <c r="G84" s="27">
+        <v>16</v>
+      </c>
+      <c r="H84" s="27">
+        <v>249</v>
+      </c>
+      <c r="I84" s="27">
+        <v>7</v>
+      </c>
+      <c r="J84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="27">
+        <v>79</v>
+      </c>
+      <c r="L84" s="27">
+        <v>75</v>
+      </c>
+      <c r="M84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N84" s="27">
+        <v>3</v>
+      </c>
+      <c r="O84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R84" s="28">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="C85" s="26">
+        <v>2687</v>
+      </c>
+      <c r="D85" s="27">
+        <v>2445</v>
+      </c>
+      <c r="E85" s="27">
+        <v>2048</v>
+      </c>
+      <c r="F85" s="27">
+        <v>3</v>
+      </c>
+      <c r="G85" s="27">
+        <v>16</v>
+      </c>
+      <c r="H85" s="27">
+        <v>370</v>
+      </c>
+      <c r="I85" s="27">
+        <v>5</v>
+      </c>
+      <c r="J85" s="27">
+        <v>3</v>
+      </c>
+      <c r="K85" s="27">
+        <v>113</v>
+      </c>
+      <c r="L85" s="27">
+        <v>106</v>
+      </c>
+      <c r="M85" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N85" s="27">
+        <v>1</v>
+      </c>
+      <c r="O85" s="27">
+        <v>3</v>
+      </c>
+      <c r="P85" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q85" s="27">
+        <v>1</v>
+      </c>
+      <c r="R85" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C86" s="26">
+        <v>1652</v>
+      </c>
+      <c r="D86" s="27">
+        <v>1550</v>
+      </c>
+      <c r="E86" s="27">
+        <v>1405</v>
+      </c>
+      <c r="F86" s="27">
+        <v>1</v>
+      </c>
+      <c r="G86" s="27">
+        <v>8</v>
+      </c>
+      <c r="H86" s="27">
+        <v>130</v>
+      </c>
+      <c r="I86" s="27">
+        <v>3</v>
+      </c>
+      <c r="J86" s="27">
+        <v>3</v>
+      </c>
+      <c r="K86" s="27">
+        <v>54</v>
+      </c>
+      <c r="L86" s="27">
+        <v>53</v>
+      </c>
+      <c r="M86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P86" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R86" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C87" s="26">
+        <v>1933</v>
+      </c>
+      <c r="D87" s="27">
+        <v>1801</v>
+      </c>
+      <c r="E87" s="27">
+        <v>1502</v>
+      </c>
+      <c r="F87" s="27">
+        <v>3</v>
+      </c>
+      <c r="G87" s="27">
+        <v>8</v>
+      </c>
+      <c r="H87" s="27">
+        <v>279</v>
+      </c>
+      <c r="I87" s="27">
+        <v>7</v>
+      </c>
+      <c r="J87" s="27">
+        <v>2</v>
+      </c>
+      <c r="K87" s="27">
+        <v>68</v>
+      </c>
+      <c r="L87" s="27">
+        <v>66</v>
+      </c>
+      <c r="M87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N87" s="27">
+        <v>1</v>
+      </c>
+      <c r="O87" s="27">
+        <v>1</v>
+      </c>
+      <c r="P87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R87" s="28">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C88" s="26">
+        <v>2993</v>
+      </c>
+      <c r="D88" s="27">
+        <v>2750</v>
+      </c>
+      <c r="E88" s="27">
+        <v>2347</v>
+      </c>
+      <c r="F88" s="27">
+        <v>16</v>
+      </c>
+      <c r="G88" s="27">
+        <v>16</v>
+      </c>
+      <c r="H88" s="27">
+        <v>348</v>
+      </c>
+      <c r="I88" s="27">
+        <v>12</v>
+      </c>
+      <c r="J88" s="27">
+        <v>11</v>
+      </c>
+      <c r="K88" s="27">
+        <v>118</v>
+      </c>
+      <c r="L88" s="27">
+        <v>112</v>
+      </c>
+      <c r="M88" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N88" s="27">
+        <v>3</v>
+      </c>
+      <c r="O88" s="27">
+        <v>1</v>
+      </c>
+      <c r="P88" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="27">
+        <v>1</v>
+      </c>
+      <c r="R88" s="28">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C89" s="26">
+        <v>2006</v>
+      </c>
+      <c r="D89" s="27">
+        <v>1890</v>
+      </c>
+      <c r="E89" s="27">
+        <v>1648</v>
+      </c>
+      <c r="F89" s="27">
+        <v>4</v>
+      </c>
+      <c r="G89" s="27">
+        <v>9</v>
+      </c>
+      <c r="H89" s="27">
+        <v>220</v>
+      </c>
+      <c r="I89" s="27">
+        <v>5</v>
+      </c>
+      <c r="J89" s="27">
+        <v>4</v>
+      </c>
+      <c r="K89" s="27">
+        <v>49</v>
+      </c>
+      <c r="L89" s="27">
+        <v>46</v>
+      </c>
+      <c r="M89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N89" s="27">
+        <v>1</v>
+      </c>
+      <c r="O89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P89" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R89" s="28">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C90" s="26">
+        <v>2141</v>
+      </c>
+      <c r="D90" s="27">
+        <v>1972</v>
+      </c>
+      <c r="E90" s="27">
+        <v>1712</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" s="27">
+        <v>11</v>
+      </c>
+      <c r="H90" s="27">
+        <v>237</v>
+      </c>
+      <c r="I90" s="27">
+        <v>9</v>
+      </c>
+      <c r="J90" s="27">
+        <v>3</v>
+      </c>
+      <c r="K90" s="27">
+        <v>106</v>
+      </c>
+      <c r="L90" s="27">
+        <v>92</v>
+      </c>
+      <c r="M90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N90" s="27">
+        <v>5</v>
+      </c>
+      <c r="O90" s="27">
+        <v>4</v>
+      </c>
+      <c r="P90" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R90" s="28">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C91" s="26">
+        <v>1776</v>
+      </c>
+      <c r="D91" s="27">
+        <v>1631</v>
+      </c>
+      <c r="E91" s="27">
+        <v>1349</v>
+      </c>
+      <c r="F91" s="27">
+        <v>3</v>
+      </c>
+      <c r="G91" s="27">
+        <v>14</v>
+      </c>
+      <c r="H91" s="27">
+        <v>239</v>
+      </c>
+      <c r="I91" s="27">
+        <v>13</v>
+      </c>
+      <c r="J91" s="27">
+        <v>13</v>
+      </c>
+      <c r="K91" s="27">
+        <v>84</v>
+      </c>
+      <c r="L91" s="27">
+        <v>75</v>
+      </c>
+      <c r="M91" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N91" s="27">
+        <v>4</v>
+      </c>
+      <c r="O91" s="27">
+        <v>1</v>
+      </c>
+      <c r="P91" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q91" s="27">
+        <v>2</v>
+      </c>
+      <c r="R91" s="28">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C92" s="26">
+        <v>1744</v>
+      </c>
+      <c r="D92" s="27">
+        <v>1639</v>
+      </c>
+      <c r="E92" s="27">
+        <v>1424</v>
+      </c>
+      <c r="F92" s="27">
+        <v>3</v>
+      </c>
+      <c r="G92" s="27">
+        <v>15</v>
+      </c>
+      <c r="H92" s="27">
+        <v>185</v>
+      </c>
+      <c r="I92" s="27">
+        <v>7</v>
+      </c>
+      <c r="J92" s="27">
+        <v>5</v>
+      </c>
+      <c r="K92" s="27">
+        <v>55</v>
+      </c>
+      <c r="L92" s="27">
+        <v>49</v>
+      </c>
+      <c r="M92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N92" s="27">
+        <v>3</v>
+      </c>
+      <c r="O92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P92" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R92" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C93" s="26">
+        <v>2753</v>
+      </c>
+      <c r="D93" s="27">
+        <v>2565</v>
+      </c>
+      <c r="E93" s="27">
+        <v>2161</v>
+      </c>
+      <c r="F93" s="27">
+        <v>1</v>
+      </c>
+      <c r="G93" s="27">
+        <v>30</v>
+      </c>
+      <c r="H93" s="27">
+        <v>355</v>
+      </c>
+      <c r="I93" s="27">
+        <v>11</v>
+      </c>
+      <c r="J93" s="27">
+        <v>7</v>
+      </c>
+      <c r="K93" s="27">
+        <v>96</v>
+      </c>
+      <c r="L93" s="27">
+        <v>83</v>
+      </c>
+      <c r="M93" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N93" s="27">
+        <v>4</v>
+      </c>
+      <c r="O93" s="27">
+        <v>3</v>
+      </c>
+      <c r="P93" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q93" s="27">
+        <v>1</v>
+      </c>
+      <c r="R93" s="28">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C94" s="26">
+        <v>2399</v>
+      </c>
+      <c r="D94" s="27">
+        <v>2232</v>
+      </c>
+      <c r="E94" s="27">
+        <v>1898</v>
+      </c>
+      <c r="F94" s="27">
+        <v>3</v>
+      </c>
+      <c r="G94" s="27">
+        <v>18</v>
+      </c>
+      <c r="H94" s="27">
+        <v>299</v>
+      </c>
+      <c r="I94" s="27">
+        <v>11</v>
+      </c>
+      <c r="J94" s="27">
+        <v>3</v>
+      </c>
+      <c r="K94" s="27">
+        <v>90</v>
+      </c>
+      <c r="L94" s="27">
+        <v>77</v>
+      </c>
+      <c r="M94" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N94" s="27">
+        <v>7</v>
+      </c>
+      <c r="O94" s="27">
+        <v>3</v>
+      </c>
+      <c r="P94" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q94" s="27">
+        <v>1</v>
+      </c>
+      <c r="R94" s="28">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C95" s="26">
+        <v>1868</v>
+      </c>
+      <c r="D95" s="27">
+        <v>1738</v>
+      </c>
+      <c r="E95" s="27">
+        <v>1519</v>
+      </c>
+      <c r="F95" s="27">
+        <v>1</v>
+      </c>
+      <c r="G95" s="27">
+        <v>20</v>
+      </c>
+      <c r="H95" s="27">
+        <v>189</v>
+      </c>
+      <c r="I95" s="27">
+        <v>4</v>
+      </c>
+      <c r="J95" s="27">
+        <v>5</v>
+      </c>
+      <c r="K95" s="27">
+        <v>75</v>
+      </c>
+      <c r="L95" s="27">
+        <v>71</v>
+      </c>
+      <c r="M95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N95" s="27">
+        <v>2</v>
+      </c>
+      <c r="O95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P95" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R95" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C96" s="26">
+        <v>3273</v>
+      </c>
+      <c r="D96" s="27">
+        <v>2974</v>
+      </c>
+      <c r="E96" s="27">
+        <v>2491</v>
+      </c>
+      <c r="F96" s="27">
+        <v>3</v>
+      </c>
+      <c r="G96" s="27">
+        <v>19</v>
+      </c>
+      <c r="H96" s="27">
+        <v>428</v>
+      </c>
+      <c r="I96" s="27">
+        <v>28</v>
+      </c>
+      <c r="J96" s="27">
+        <v>5</v>
+      </c>
+      <c r="K96" s="27">
+        <v>138</v>
+      </c>
+      <c r="L96" s="27">
+        <v>120</v>
+      </c>
+      <c r="M96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N96" s="27">
+        <v>2</v>
+      </c>
+      <c r="O96" s="27">
+        <v>5</v>
+      </c>
+      <c r="P96" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96" s="28">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C97" s="26">
+        <v>2470</v>
+      </c>
+      <c r="D97" s="27">
+        <v>2262</v>
+      </c>
+      <c r="E97" s="27">
+        <v>1898</v>
+      </c>
+      <c r="F97" s="27">
+        <v>2</v>
+      </c>
+      <c r="G97" s="27">
+        <v>15</v>
+      </c>
+      <c r="H97" s="27">
+        <v>330</v>
+      </c>
+      <c r="I97" s="27">
+        <v>3</v>
+      </c>
+      <c r="J97" s="27">
+        <v>14</v>
+      </c>
+      <c r="K97" s="27">
+        <v>74</v>
+      </c>
+      <c r="L97" s="27">
+        <v>66</v>
+      </c>
+      <c r="M97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N97" s="27">
+        <v>4</v>
+      </c>
+      <c r="O97" s="27">
+        <v>3</v>
+      </c>
+      <c r="P97" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R97" s="28">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="C98" s="26">
+        <v>1844</v>
+      </c>
+      <c r="D98" s="27">
+        <v>1731</v>
+      </c>
+      <c r="E98" s="27">
+        <v>1475</v>
+      </c>
+      <c r="F98" s="27">
+        <v>1</v>
+      </c>
+      <c r="G98" s="27">
+        <v>14</v>
+      </c>
+      <c r="H98" s="27">
+        <v>224</v>
+      </c>
+      <c r="I98" s="27">
+        <v>12</v>
+      </c>
+      <c r="J98" s="27">
+        <v>5</v>
+      </c>
+      <c r="K98" s="27">
+        <v>51</v>
+      </c>
+      <c r="L98" s="27">
+        <v>46</v>
+      </c>
+      <c r="M98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N98" s="27">
+        <v>3</v>
+      </c>
+      <c r="O98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P98" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R98" s="28">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C99" s="26">
+        <v>2357</v>
+      </c>
+      <c r="D99" s="27">
+        <v>2207</v>
+      </c>
+      <c r="E99" s="27">
+        <v>2082</v>
+      </c>
+      <c r="F99" s="27">
+        <v>3</v>
+      </c>
+      <c r="G99" s="27">
+        <v>13</v>
+      </c>
+      <c r="H99" s="27">
+        <v>94</v>
+      </c>
+      <c r="I99" s="27">
+        <v>11</v>
+      </c>
+      <c r="J99" s="27">
+        <v>4</v>
+      </c>
+      <c r="K99" s="27">
+        <v>92</v>
+      </c>
+      <c r="L99" s="27">
+        <v>84</v>
+      </c>
+      <c r="M99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N99" s="27">
+        <v>6</v>
+      </c>
+      <c r="O99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P99" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R99" s="28">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C100" s="26">
+        <v>1540</v>
+      </c>
+      <c r="D100" s="27">
+        <v>1417</v>
+      </c>
+      <c r="E100" s="27">
+        <v>1175</v>
+      </c>
+      <c r="F100" s="27">
+        <v>2</v>
+      </c>
+      <c r="G100" s="27">
+        <v>2</v>
+      </c>
+      <c r="H100" s="27">
+        <v>221</v>
+      </c>
+      <c r="I100" s="27">
+        <v>15</v>
+      </c>
+      <c r="J100" s="27">
+        <v>2</v>
+      </c>
+      <c r="K100" s="27">
+        <v>68</v>
+      </c>
+      <c r="L100" s="27">
+        <v>57</v>
+      </c>
+      <c r="M100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N100" s="27">
+        <v>5</v>
+      </c>
+      <c r="O100" s="27">
+        <v>1</v>
+      </c>
+      <c r="P100" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R100" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="C101" s="26">
+        <v>1297</v>
+      </c>
+      <c r="D101" s="27">
+        <v>1196</v>
+      </c>
+      <c r="E101" s="27">
+        <v>1020</v>
+      </c>
+      <c r="F101" s="27">
+        <v>4</v>
+      </c>
+      <c r="G101" s="27">
+        <v>7</v>
+      </c>
+      <c r="H101" s="27">
+        <v>153</v>
+      </c>
+      <c r="I101" s="27">
+        <v>7</v>
+      </c>
+      <c r="J101" s="27">
+        <v>5</v>
+      </c>
+      <c r="K101" s="27">
+        <v>60</v>
+      </c>
+      <c r="L101" s="27">
+        <v>54</v>
+      </c>
+      <c r="M101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N101" s="27">
+        <v>5</v>
+      </c>
+      <c r="O101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P101" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R101" s="28">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C102" s="26">
+        <v>1873</v>
+      </c>
+      <c r="D102" s="27">
+        <v>1757</v>
+      </c>
+      <c r="E102" s="27">
+        <v>1545</v>
+      </c>
+      <c r="F102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" s="27">
+        <v>8</v>
+      </c>
+      <c r="H102" s="27">
+        <v>188</v>
+      </c>
+      <c r="I102" s="27">
+        <v>12</v>
+      </c>
+      <c r="J102" s="27">
+        <v>4</v>
+      </c>
+      <c r="K102" s="27">
+        <v>67</v>
+      </c>
+      <c r="L102" s="27">
+        <v>63</v>
+      </c>
+      <c r="M102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N102" s="27">
+        <v>2</v>
+      </c>
+      <c r="O102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P102" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R102" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B103" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C103" s="26">
+        <v>1413</v>
+      </c>
+      <c r="D103" s="27">
+        <v>1303</v>
+      </c>
+      <c r="E103" s="27">
+        <v>1114</v>
+      </c>
+      <c r="F103" s="27">
+        <v>2</v>
+      </c>
+      <c r="G103" s="27">
+        <v>5</v>
+      </c>
+      <c r="H103" s="27">
+        <v>176</v>
+      </c>
+      <c r="I103" s="27">
+        <v>4</v>
+      </c>
+      <c r="J103" s="27">
+        <v>2</v>
+      </c>
+      <c r="K103" s="27">
+        <v>64</v>
+      </c>
+      <c r="L103" s="27">
+        <v>60</v>
+      </c>
+      <c r="M103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N103" s="27">
+        <v>3</v>
+      </c>
+      <c r="O103" s="27">
+        <v>1</v>
+      </c>
+      <c r="P103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R103" s="28">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B104" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C104" s="26">
+        <v>2327</v>
+      </c>
+      <c r="D104" s="27">
+        <v>2160</v>
+      </c>
+      <c r="E104" s="27">
+        <v>1897</v>
+      </c>
+      <c r="F104" s="27">
+        <v>2</v>
+      </c>
+      <c r="G104" s="27">
+        <v>9</v>
+      </c>
+      <c r="H104" s="27">
+        <v>227</v>
+      </c>
+      <c r="I104" s="27">
+        <v>21</v>
+      </c>
+      <c r="J104" s="27">
+        <v>4</v>
+      </c>
+      <c r="K104" s="27">
+        <v>96</v>
+      </c>
+      <c r="L104" s="27">
+        <v>79</v>
+      </c>
+      <c r="M104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N104" s="27">
+        <v>2</v>
+      </c>
+      <c r="O104" s="27">
+        <v>1</v>
+      </c>
+      <c r="P104" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R104" s="28">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C105" s="26">
+        <v>1884</v>
+      </c>
+      <c r="D105" s="27">
+        <v>1746</v>
+      </c>
+      <c r="E105" s="27">
+        <v>1495</v>
+      </c>
+      <c r="F105" s="27">
+        <v>3</v>
+      </c>
+      <c r="G105" s="27">
+        <v>8</v>
+      </c>
+      <c r="H105" s="27">
+        <v>226</v>
+      </c>
+      <c r="I105" s="27">
+        <v>12</v>
+      </c>
+      <c r="J105" s="27">
+        <v>2</v>
+      </c>
+      <c r="K105" s="27">
+        <v>70</v>
+      </c>
+      <c r="L105" s="27">
+        <v>65</v>
+      </c>
+      <c r="M105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O105" s="27">
+        <v>1</v>
+      </c>
+      <c r="P105" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R105" s="28">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="26">
+        <v>1936</v>
+      </c>
+      <c r="D106" s="27">
+        <v>1799</v>
+      </c>
+      <c r="E106" s="27">
+        <v>1528</v>
+      </c>
+      <c r="F106" s="27">
+        <v>10</v>
+      </c>
+      <c r="G106" s="27">
+        <v>13</v>
+      </c>
+      <c r="H106" s="27">
+        <v>203</v>
+      </c>
+      <c r="I106" s="27">
+        <v>25</v>
+      </c>
+      <c r="J106" s="27">
+        <v>20</v>
+      </c>
+      <c r="K106" s="27">
+        <v>123</v>
+      </c>
+      <c r="L106" s="27">
+        <v>100</v>
+      </c>
+      <c r="M106" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N106" s="27">
+        <v>6</v>
+      </c>
+      <c r="O106" s="27">
+        <v>7</v>
+      </c>
+      <c r="P106" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q106" s="27">
+        <v>1</v>
+      </c>
+      <c r="R106" s="28">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="C107" s="26">
+        <v>1796</v>
+      </c>
+      <c r="D107" s="27">
+        <v>1697</v>
+      </c>
+      <c r="E107" s="27">
+        <v>1464</v>
+      </c>
+      <c r="F107" s="27">
+        <v>2</v>
+      </c>
+      <c r="G107" s="27">
+        <v>11</v>
+      </c>
+      <c r="H107" s="27">
+        <v>199</v>
+      </c>
+      <c r="I107" s="27">
+        <v>19</v>
+      </c>
+      <c r="J107" s="27">
+        <v>2</v>
+      </c>
+      <c r="K107" s="27">
+        <v>49</v>
+      </c>
+      <c r="L107" s="27">
+        <v>43</v>
+      </c>
+      <c r="M107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N107" s="27">
+        <v>1</v>
+      </c>
+      <c r="O107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P107" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R107" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C108" s="26">
+        <v>2410</v>
+      </c>
+      <c r="D108" s="27">
         <v>2221</v>
       </c>
-      <c r="I10" s="30">
+      <c r="E108" s="27">
+        <v>1877</v>
+      </c>
+      <c r="F108" s="27">
+        <v>2</v>
+      </c>
+      <c r="G108" s="27">
+        <v>12</v>
+      </c>
+      <c r="H108" s="27">
+        <v>303</v>
+      </c>
+      <c r="I108" s="27">
+        <v>24</v>
+      </c>
+      <c r="J108" s="27">
+        <v>3</v>
+      </c>
+      <c r="K108" s="27">
+        <v>97</v>
+      </c>
+      <c r="L108" s="27">
+        <v>80</v>
+      </c>
+      <c r="M108" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N108" s="27">
+        <v>3</v>
+      </c>
+      <c r="O108" s="27">
+        <v>2</v>
+      </c>
+      <c r="P108" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q108" s="27">
+        <v>1</v>
+      </c>
+      <c r="R108" s="28">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C109" s="26">
+        <v>2056</v>
+      </c>
+      <c r="D109" s="27">
+        <v>1911</v>
+      </c>
+      <c r="E109" s="27">
+        <v>1630</v>
+      </c>
+      <c r="F109" s="27">
+        <v>2</v>
+      </c>
+      <c r="G109" s="27">
+        <v>9</v>
+      </c>
+      <c r="H109" s="27">
+        <v>256</v>
+      </c>
+      <c r="I109" s="27">
+        <v>8</v>
+      </c>
+      <c r="J109" s="27">
+        <v>6</v>
+      </c>
+      <c r="K109" s="27">
+        <v>66</v>
+      </c>
+      <c r="L109" s="27">
+        <v>61</v>
+      </c>
+      <c r="M109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N109" s="27">
+        <v>1</v>
+      </c>
+      <c r="O109" s="27">
+        <v>3</v>
+      </c>
+      <c r="P109" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R109" s="28">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C110" s="26">
+        <v>2032</v>
+      </c>
+      <c r="D110" s="27">
+        <v>1883</v>
+      </c>
+      <c r="E110" s="27">
+        <v>1599</v>
+      </c>
+      <c r="F110" s="27">
+        <v>2</v>
+      </c>
+      <c r="G110" s="27">
+        <v>6</v>
+      </c>
+      <c r="H110" s="27">
+        <v>251</v>
+      </c>
+      <c r="I110" s="27">
+        <v>22</v>
+      </c>
+      <c r="J110" s="27">
+        <v>3</v>
+      </c>
+      <c r="K110" s="27">
+        <v>82</v>
+      </c>
+      <c r="L110" s="27">
+        <v>68</v>
+      </c>
+      <c r="M110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N110" s="27">
+        <v>2</v>
+      </c>
+      <c r="O110" s="27">
+        <v>2</v>
+      </c>
+      <c r="P110" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R110" s="28">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C111" s="26">
+        <v>4042</v>
+      </c>
+      <c r="D111" s="27">
+        <v>3686</v>
+      </c>
+      <c r="E111" s="27">
+        <v>2974</v>
+      </c>
+      <c r="F111" s="27">
+        <v>9</v>
+      </c>
+      <c r="G111" s="27">
+        <v>19</v>
+      </c>
+      <c r="H111" s="27">
+        <v>657</v>
+      </c>
+      <c r="I111" s="27">
+        <v>18</v>
+      </c>
+      <c r="J111" s="27">
+        <v>9</v>
+      </c>
+      <c r="K111" s="27">
+        <v>155</v>
+      </c>
+      <c r="L111" s="27">
+        <v>127</v>
+      </c>
+      <c r="M111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N111" s="27">
+        <v>9</v>
+      </c>
+      <c r="O111" s="27">
+        <v>5</v>
+      </c>
+      <c r="P111" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R111" s="28">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="C112" s="26">
+        <v>2381</v>
+      </c>
+      <c r="D112" s="27">
+        <v>2200</v>
+      </c>
+      <c r="E112" s="27">
+        <v>1789</v>
+      </c>
+      <c r="F112" s="27">
+        <v>6</v>
+      </c>
+      <c r="G112" s="27">
+        <v>13</v>
+      </c>
+      <c r="H112" s="27">
+        <v>362</v>
+      </c>
+      <c r="I112" s="27">
+        <v>20</v>
+      </c>
+      <c r="J112" s="27">
+        <v>10</v>
+      </c>
+      <c r="K112" s="27">
+        <v>81</v>
+      </c>
+      <c r="L112" s="27">
+        <v>68</v>
+      </c>
+      <c r="M112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N112" s="27">
+        <v>5</v>
+      </c>
+      <c r="O112" s="27">
+        <v>1</v>
+      </c>
+      <c r="P112" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R112" s="28">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C113" s="26">
+        <v>2776</v>
+      </c>
+      <c r="D113" s="27">
+        <v>2553</v>
+      </c>
+      <c r="E113" s="27">
+        <v>2122</v>
+      </c>
+      <c r="F113" s="27">
+        <v>5</v>
+      </c>
+      <c r="G113" s="27">
+        <v>6</v>
+      </c>
+      <c r="H113" s="27">
+        <v>379</v>
+      </c>
+      <c r="I113" s="27">
+        <v>40</v>
+      </c>
+      <c r="J113" s="27">
+        <v>1</v>
+      </c>
+      <c r="K113" s="27">
+        <v>133</v>
+      </c>
+      <c r="L113" s="27">
+        <v>96</v>
+      </c>
+      <c r="M113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N113" s="27">
+        <v>2</v>
+      </c>
+      <c r="O113" s="27">
+        <v>2</v>
+      </c>
+      <c r="P113" s="27">
+        <v>33</v>
+      </c>
+      <c r="Q113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R113" s="28">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="C114" s="26">
+        <v>2216</v>
+      </c>
+      <c r="D114" s="27">
+        <v>2012</v>
+      </c>
+      <c r="E114" s="27">
+        <v>1663</v>
+      </c>
+      <c r="F114" s="27">
+        <v>8</v>
+      </c>
+      <c r="G114" s="27">
+        <v>10</v>
+      </c>
+      <c r="H114" s="27">
+        <v>307</v>
+      </c>
+      <c r="I114" s="27">
+        <v>12</v>
+      </c>
+      <c r="J114" s="27">
+        <v>12</v>
+      </c>
+      <c r="K114" s="27">
+        <v>79</v>
+      </c>
+      <c r="L114" s="27">
+        <v>69</v>
+      </c>
+      <c r="M114" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N114" s="27">
+        <v>1</v>
+      </c>
+      <c r="O114" s="27">
+        <v>2</v>
+      </c>
+      <c r="P114" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q114" s="27">
+        <v>1</v>
+      </c>
+      <c r="R114" s="28">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="C115" s="26">
+        <v>1904</v>
+      </c>
+      <c r="D115" s="27">
+        <v>1775</v>
+      </c>
+      <c r="E115" s="27">
+        <v>1476</v>
+      </c>
+      <c r="F115" s="27">
+        <v>1</v>
+      </c>
+      <c r="G115" s="27">
+        <v>7</v>
+      </c>
+      <c r="H115" s="27">
+        <v>280</v>
+      </c>
+      <c r="I115" s="27">
+        <v>8</v>
+      </c>
+      <c r="J115" s="27">
+        <v>3</v>
+      </c>
+      <c r="K115" s="27">
+        <v>57</v>
+      </c>
+      <c r="L115" s="27">
+        <v>51</v>
+      </c>
+      <c r="M115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N115" s="27">
+        <v>3</v>
+      </c>
+      <c r="O115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P115" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R115" s="28">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C116" s="26">
+        <v>1894</v>
+      </c>
+      <c r="D116" s="27">
+        <v>1774</v>
+      </c>
+      <c r="E116" s="27">
+        <v>1507</v>
+      </c>
+      <c r="F116" s="27">
+        <v>1</v>
+      </c>
+      <c r="G116" s="27">
+        <v>11</v>
+      </c>
+      <c r="H116" s="27">
+        <v>240</v>
+      </c>
+      <c r="I116" s="27">
+        <v>8</v>
+      </c>
+      <c r="J116" s="27">
+        <v>7</v>
+      </c>
+      <c r="K116" s="27">
+        <v>60</v>
+      </c>
+      <c r="L116" s="27">
+        <v>49</v>
+      </c>
+      <c r="M116" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N116" s="27">
+        <v>5</v>
+      </c>
+      <c r="O116" s="27">
+        <v>1</v>
+      </c>
+      <c r="P116" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q116" s="27">
+        <v>1</v>
+      </c>
+      <c r="R116" s="28">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C117" s="26">
+        <v>3724</v>
+      </c>
+      <c r="D117" s="27">
+        <v>3458</v>
+      </c>
+      <c r="E117" s="27">
+        <v>3053</v>
+      </c>
+      <c r="F117" s="27">
+        <v>10</v>
+      </c>
+      <c r="G117" s="27">
+        <v>16</v>
+      </c>
+      <c r="H117" s="27">
+        <v>364</v>
+      </c>
+      <c r="I117" s="27">
+        <v>11</v>
+      </c>
+      <c r="J117" s="27">
+        <v>4</v>
+      </c>
+      <c r="K117" s="27">
+        <v>126</v>
+      </c>
+      <c r="L117" s="27">
+        <v>113</v>
+      </c>
+      <c r="M117" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N117" s="27">
+        <v>9</v>
+      </c>
+      <c r="O117" s="27">
+        <v>1</v>
+      </c>
+      <c r="P117" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q117" s="27">
+        <v>1</v>
+      </c>
+      <c r="R117" s="28">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C118" s="26">
+        <v>2195</v>
+      </c>
+      <c r="D118" s="27">
+        <v>2059</v>
+      </c>
+      <c r="E118" s="27">
+        <v>1810</v>
+      </c>
+      <c r="F118" s="27">
+        <v>8</v>
+      </c>
+      <c r="G118" s="27">
+        <v>11</v>
+      </c>
+      <c r="H118" s="27">
+        <v>213</v>
+      </c>
+      <c r="I118" s="27">
+        <v>11</v>
+      </c>
+      <c r="J118" s="27">
+        <v>6</v>
+      </c>
+      <c r="K118" s="27">
+        <v>64</v>
+      </c>
+      <c r="L118" s="27">
+        <v>55</v>
+      </c>
+      <c r="M118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N118" s="27">
+        <v>7</v>
+      </c>
+      <c r="O118" s="27">
+        <v>2</v>
+      </c>
+      <c r="P118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R118" s="28">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="C119" s="26">
+        <v>3403</v>
+      </c>
+      <c r="D119" s="27">
+        <v>3189</v>
+      </c>
+      <c r="E119" s="27">
+        <v>2708</v>
+      </c>
+      <c r="F119" s="27">
+        <v>2</v>
+      </c>
+      <c r="G119" s="27">
+        <v>15</v>
+      </c>
+      <c r="H119" s="27">
+        <v>447</v>
+      </c>
+      <c r="I119" s="27">
+        <v>13</v>
+      </c>
+      <c r="J119" s="27">
+        <v>4</v>
+      </c>
+      <c r="K119" s="27">
+        <v>129</v>
+      </c>
+      <c r="L119" s="27">
+        <v>113</v>
+      </c>
+      <c r="M119" s="27">
+        <v>1</v>
+      </c>
+      <c r="N119" s="27">
+        <v>2</v>
+      </c>
+      <c r="O119" s="27">
+        <v>5</v>
+      </c>
+      <c r="P119" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q119" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R119" s="28">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="C120" s="26">
+        <v>2059</v>
+      </c>
+      <c r="D120" s="27">
+        <v>1907</v>
+      </c>
+      <c r="E120" s="27">
+        <v>1611</v>
+      </c>
+      <c r="F120" s="27">
+        <v>3</v>
+      </c>
+      <c r="G120" s="27">
+        <v>10</v>
+      </c>
+      <c r="H120" s="27">
+        <v>269</v>
+      </c>
+      <c r="I120" s="27">
+        <v>9</v>
+      </c>
+      <c r="J120" s="27">
+        <v>5</v>
+      </c>
+      <c r="K120" s="27">
+        <v>74</v>
+      </c>
+      <c r="L120" s="27">
+        <v>69</v>
+      </c>
+      <c r="M120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N120" s="27">
+        <v>2</v>
+      </c>
+      <c r="O120" s="27">
+        <v>2</v>
+      </c>
+      <c r="P120" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R120" s="28">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="J10" s="30">
+      <c r="B121" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121" s="26">
+        <v>2122</v>
+      </c>
+      <c r="D121" s="27">
+        <v>1944</v>
+      </c>
+      <c r="E121" s="27">
+        <v>1593</v>
+      </c>
+      <c r="F121" s="27">
+        <v>5</v>
+      </c>
+      <c r="G121" s="27">
+        <v>11</v>
+      </c>
+      <c r="H121" s="27">
+        <v>321</v>
+      </c>
+      <c r="I121" s="27">
+        <v>5</v>
+      </c>
+      <c r="J121" s="27">
+        <v>9</v>
+      </c>
+      <c r="K121" s="27">
+        <v>74</v>
+      </c>
+      <c r="L121" s="27">
+        <v>67</v>
+      </c>
+      <c r="M121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N121" s="27">
+        <v>4</v>
+      </c>
+      <c r="O121" s="27">
+        <v>1</v>
+      </c>
+      <c r="P121" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R121" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C122" s="26">
+        <v>3236</v>
+      </c>
+      <c r="D122" s="27">
+        <v>2981</v>
+      </c>
+      <c r="E122" s="27">
+        <v>2578</v>
+      </c>
+      <c r="F122" s="27">
+        <v>2</v>
+      </c>
+      <c r="G122" s="27">
+        <v>12</v>
+      </c>
+      <c r="H122" s="27">
+        <v>363</v>
+      </c>
+      <c r="I122" s="27">
         <v>18</v>
       </c>
-      <c r="K10" s="30">
-[...14 lines deleted...]
-      <c r="P10" s="30">
+      <c r="J122" s="27">
+        <v>8</v>
+      </c>
+      <c r="K122" s="27">
+        <v>119</v>
+      </c>
+      <c r="L122" s="27">
+        <v>107</v>
+      </c>
+      <c r="M122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N122" s="27">
+        <v>3</v>
+      </c>
+      <c r="O122" s="27">
+        <v>2</v>
+      </c>
+      <c r="P122" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R122" s="28">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="C123" s="26">
+        <v>1427</v>
+      </c>
+      <c r="D123" s="27">
+        <v>1271</v>
+      </c>
+      <c r="E123" s="27">
+        <v>1056</v>
+      </c>
+      <c r="F123" s="27">
+        <v>2</v>
+      </c>
+      <c r="G123" s="27">
+        <v>1</v>
+      </c>
+      <c r="H123" s="27">
+        <v>204</v>
+      </c>
+      <c r="I123" s="27">
+        <v>8</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K123" s="27">
+        <v>103</v>
+      </c>
+      <c r="L123" s="27">
+        <v>89</v>
+      </c>
+      <c r="M123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N123" s="27">
+        <v>5</v>
+      </c>
+      <c r="O123" s="27">
+        <v>1</v>
+      </c>
+      <c r="P123" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R123" s="28">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C124" s="26">
+        <v>1238</v>
+      </c>
+      <c r="D124" s="27">
+        <v>1130</v>
+      </c>
+      <c r="E124" s="27">
+        <v>992</v>
+      </c>
+      <c r="F124" s="27">
+        <v>3</v>
+      </c>
+      <c r="G124" s="27">
+        <v>4</v>
+      </c>
+      <c r="H124" s="27">
+        <v>126</v>
+      </c>
+      <c r="I124" s="27">
+        <v>4</v>
+      </c>
+      <c r="J124" s="27">
+        <v>1</v>
+      </c>
+      <c r="K124" s="27">
+        <v>59</v>
+      </c>
+      <c r="L124" s="27">
+        <v>57</v>
+      </c>
+      <c r="M124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O124" s="27">
+        <v>1</v>
+      </c>
+      <c r="P124" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R124" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C125" s="26">
+        <v>3626</v>
+      </c>
+      <c r="D125" s="27">
+        <v>3357</v>
+      </c>
+      <c r="E125" s="27">
+        <v>2905</v>
+      </c>
+      <c r="F125" s="27">
+        <v>13</v>
+      </c>
+      <c r="G125" s="27">
+        <v>15</v>
+      </c>
+      <c r="H125" s="27">
+        <v>395</v>
+      </c>
+      <c r="I125" s="27">
+        <v>23</v>
+      </c>
+      <c r="J125" s="27">
+        <v>6</v>
+      </c>
+      <c r="K125" s="27">
+        <v>122</v>
+      </c>
+      <c r="L125" s="27">
+        <v>112</v>
+      </c>
+      <c r="M125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N125" s="27">
+        <v>4</v>
+      </c>
+      <c r="O125" s="27">
+        <v>1</v>
+      </c>
+      <c r="P125" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R125" s="28">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B126" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="C126" s="26">
+        <v>3457</v>
+      </c>
+      <c r="D126" s="27">
+        <v>3147</v>
+      </c>
+      <c r="E126" s="27">
+        <v>2608</v>
+      </c>
+      <c r="F126" s="27">
+        <v>3</v>
+      </c>
+      <c r="G126" s="27">
+        <v>9</v>
+      </c>
+      <c r="H126" s="27">
+        <v>508</v>
+      </c>
+      <c r="I126" s="27">
+        <v>16</v>
+      </c>
+      <c r="J126" s="27">
+        <v>3</v>
+      </c>
+      <c r="K126" s="27">
+        <v>140</v>
+      </c>
+      <c r="L126" s="27">
+        <v>130</v>
+      </c>
+      <c r="M126" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N126" s="27">
+        <v>2</v>
+      </c>
+      <c r="O126" s="27">
+        <v>3</v>
+      </c>
+      <c r="P126" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q126" s="27">
+        <v>1</v>
+      </c>
+      <c r="R126" s="28">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C127" s="26">
+        <v>1226</v>
+      </c>
+      <c r="D127" s="27">
+        <v>1127</v>
+      </c>
+      <c r="E127" s="27">
+        <v>953</v>
+      </c>
+      <c r="F127" s="27">
+        <v>1</v>
+      </c>
+      <c r="G127" s="27">
+        <v>5</v>
+      </c>
+      <c r="H127" s="27">
+        <v>162</v>
+      </c>
+      <c r="I127" s="27">
+        <v>4</v>
+      </c>
+      <c r="J127" s="27">
+        <v>2</v>
+      </c>
+      <c r="K127" s="27">
+        <v>47</v>
+      </c>
+      <c r="L127" s="27">
+        <v>46</v>
+      </c>
+      <c r="M127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O127" s="27">
+        <v>1</v>
+      </c>
+      <c r="P127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R127" s="28">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C128" s="26">
+        <v>2125</v>
+      </c>
+      <c r="D128" s="27">
+        <v>1962</v>
+      </c>
+      <c r="E128" s="27">
+        <v>1633</v>
+      </c>
+      <c r="F128" s="27">
+        <v>3</v>
+      </c>
+      <c r="G128" s="27">
+        <v>4</v>
+      </c>
+      <c r="H128" s="27">
+        <v>308</v>
+      </c>
+      <c r="I128" s="27">
+        <v>11</v>
+      </c>
+      <c r="J128" s="27">
+        <v>3</v>
+      </c>
+      <c r="K128" s="27">
+        <v>81</v>
+      </c>
+      <c r="L128" s="27">
+        <v>68</v>
+      </c>
+      <c r="M128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N128" s="27">
+        <v>2</v>
+      </c>
+      <c r="O128" s="27">
+        <v>2</v>
+      </c>
+      <c r="P128" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R128" s="28">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" s="26">
+        <v>3116</v>
+      </c>
+      <c r="D129" s="27">
+        <v>2847</v>
+      </c>
+      <c r="E129" s="27">
+        <v>2424</v>
+      </c>
+      <c r="F129" s="27">
+        <v>4</v>
+      </c>
+      <c r="G129" s="27">
+        <v>7</v>
+      </c>
+      <c r="H129" s="27">
+        <v>394</v>
+      </c>
+      <c r="I129" s="27">
+        <v>11</v>
+      </c>
+      <c r="J129" s="27">
+        <v>7</v>
+      </c>
+      <c r="K129" s="27">
+        <v>166</v>
+      </c>
+      <c r="L129" s="27">
+        <v>154</v>
+      </c>
+      <c r="M129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N129" s="27">
+        <v>5</v>
+      </c>
+      <c r="O129" s="27">
+        <v>1</v>
+      </c>
+      <c r="P129" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R129" s="28">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C130" s="26">
+        <v>4395</v>
+      </c>
+      <c r="D130" s="27">
+        <v>4040</v>
+      </c>
+      <c r="E130" s="27">
+        <v>3437</v>
+      </c>
+      <c r="F130" s="27">
+        <v>5</v>
+      </c>
+      <c r="G130" s="27">
+        <v>9</v>
+      </c>
+      <c r="H130" s="27">
+        <v>577</v>
+      </c>
+      <c r="I130" s="27">
+        <v>6</v>
+      </c>
+      <c r="J130" s="27">
+        <v>6</v>
+      </c>
+      <c r="K130" s="27">
+        <v>182</v>
+      </c>
+      <c r="L130" s="27">
+        <v>170</v>
+      </c>
+      <c r="M130" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N130" s="27">
+        <v>6</v>
+      </c>
+      <c r="O130" s="27">
+        <v>4</v>
+      </c>
+      <c r="P130" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q130" s="27">
+        <v>1</v>
+      </c>
+      <c r="R130" s="28">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" s="26">
+        <v>3026</v>
+      </c>
+      <c r="D131" s="27">
+        <v>2510</v>
+      </c>
+      <c r="E131" s="27">
+        <v>1958</v>
+      </c>
+      <c r="F131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G131" s="27">
+        <v>27</v>
+      </c>
+      <c r="H131" s="27">
+        <v>508</v>
+      </c>
+      <c r="I131" s="27">
+        <v>13</v>
+      </c>
+      <c r="J131" s="27">
+        <v>4</v>
+      </c>
+      <c r="K131" s="27">
+        <v>147</v>
+      </c>
+      <c r="L131" s="27">
+        <v>137</v>
+      </c>
+      <c r="M131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N131" s="27">
+        <v>1</v>
+      </c>
+      <c r="O131" s="27">
+        <v>5</v>
+      </c>
+      <c r="P131" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R131" s="28">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C132" s="26">
+        <v>2935</v>
+      </c>
+      <c r="D132" s="27">
+        <v>2685</v>
+      </c>
+      <c r="E132" s="27">
+        <v>2287</v>
+      </c>
+      <c r="F132" s="27">
+        <v>2</v>
+      </c>
+      <c r="G132" s="27">
+        <v>13</v>
+      </c>
+      <c r="H132" s="27">
+        <v>347</v>
+      </c>
+      <c r="I132" s="27">
+        <v>22</v>
+      </c>
+      <c r="J132" s="27">
+        <v>14</v>
+      </c>
+      <c r="K132" s="27">
+        <v>132</v>
+      </c>
+      <c r="L132" s="27">
+        <v>123</v>
+      </c>
+      <c r="M132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N132" s="27">
+        <v>4</v>
+      </c>
+      <c r="O132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P132" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R132" s="28">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B133" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="C133" s="26">
+        <v>3295</v>
+      </c>
+      <c r="D133" s="27">
+        <v>3003</v>
+      </c>
+      <c r="E133" s="27">
+        <v>2523</v>
+      </c>
+      <c r="F133" s="27">
+        <v>7</v>
+      </c>
+      <c r="G133" s="27">
+        <v>22</v>
+      </c>
+      <c r="H133" s="27">
+        <v>428</v>
+      </c>
+      <c r="I133" s="27">
+        <v>19</v>
+      </c>
+      <c r="J133" s="27">
+        <v>4</v>
+      </c>
+      <c r="K133" s="27">
+        <v>174</v>
+      </c>
+      <c r="L133" s="27">
+        <v>160</v>
+      </c>
+      <c r="M133" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N133" s="27">
+        <v>4</v>
+      </c>
+      <c r="O133" s="27">
+        <v>4</v>
+      </c>
+      <c r="P133" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q133" s="27">
+        <v>3</v>
+      </c>
+      <c r="R133" s="28">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="26">
+        <v>2067</v>
+      </c>
+      <c r="D134" s="27">
+        <v>1933</v>
+      </c>
+      <c r="E134" s="27">
+        <v>1719</v>
+      </c>
+      <c r="F134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G134" s="27">
+        <v>11</v>
+      </c>
+      <c r="H134" s="27">
+        <v>183</v>
+      </c>
+      <c r="I134" s="27">
+        <v>11</v>
+      </c>
+      <c r="J134" s="27">
+        <v>9</v>
+      </c>
+      <c r="K134" s="27">
+        <v>87</v>
+      </c>
+      <c r="L134" s="27">
+        <v>79</v>
+      </c>
+      <c r="M134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N134" s="27">
+        <v>2</v>
+      </c>
+      <c r="O134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P134" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R134" s="28">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B135" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C135" s="26">
+        <v>3732</v>
+      </c>
+      <c r="D135" s="27">
+        <v>3472</v>
+      </c>
+      <c r="E135" s="27">
+        <v>3129</v>
+      </c>
+      <c r="F135" s="27">
+        <v>5</v>
+      </c>
+      <c r="G135" s="27">
+        <v>8</v>
+      </c>
+      <c r="H135" s="27">
+        <v>318</v>
+      </c>
+      <c r="I135" s="27">
+        <v>8</v>
+      </c>
+      <c r="J135" s="27">
+        <v>4</v>
+      </c>
+      <c r="K135" s="27">
+        <v>151</v>
+      </c>
+      <c r="L135" s="27">
+        <v>142</v>
+      </c>
+      <c r="M135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N135" s="27">
+        <v>5</v>
+      </c>
+      <c r="O135" s="27">
+        <v>2</v>
+      </c>
+      <c r="P135" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R135" s="28">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="C136" s="26">
+        <v>4101</v>
+      </c>
+      <c r="D136" s="27">
+        <v>3746</v>
+      </c>
+      <c r="E136" s="27">
+        <v>3173</v>
+      </c>
+      <c r="F136" s="27">
+        <v>5</v>
+      </c>
+      <c r="G136" s="27">
+        <v>15</v>
+      </c>
+      <c r="H136" s="27">
+        <v>502</v>
+      </c>
+      <c r="I136" s="27">
+        <v>45</v>
+      </c>
+      <c r="J136" s="27">
+        <v>6</v>
+      </c>
+      <c r="K136" s="27">
+        <v>219</v>
+      </c>
+      <c r="L136" s="27">
+        <v>185</v>
+      </c>
+      <c r="M136" s="27">
+        <v>1</v>
+      </c>
+      <c r="N136" s="27">
+        <v>8</v>
+      </c>
+      <c r="O136" s="27">
+        <v>5</v>
+      </c>
+      <c r="P136" s="27">
         <v>20</v>
       </c>
-      <c r="Q10" s="30">
+      <c r="Q136" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R136" s="28">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C137" s="26">
+        <v>5669</v>
+      </c>
+      <c r="D137" s="27">
+        <v>5075</v>
+      </c>
+      <c r="E137" s="27">
+        <v>4357</v>
+      </c>
+      <c r="F137" s="27">
+        <v>6</v>
+      </c>
+      <c r="G137" s="27">
+        <v>28</v>
+      </c>
+      <c r="H137" s="27">
+        <v>608</v>
+      </c>
+      <c r="I137" s="27">
+        <v>69</v>
+      </c>
+      <c r="J137" s="27">
+        <v>7</v>
+      </c>
+      <c r="K137" s="27">
+        <v>287</v>
+      </c>
+      <c r="L137" s="27">
+        <v>247</v>
+      </c>
+      <c r="M137" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N137" s="27">
+        <v>9</v>
+      </c>
+      <c r="O137" s="27">
+        <v>3</v>
+      </c>
+      <c r="P137" s="27">
+        <v>27</v>
+      </c>
+      <c r="Q137" s="27">
+        <v>1</v>
+      </c>
+      <c r="R137" s="28">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B138" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="30">
+        <v>4061</v>
+      </c>
+      <c r="D138" s="31">
+        <v>3612</v>
+      </c>
+      <c r="E138" s="31">
+        <v>2968</v>
+      </c>
+      <c r="F138" s="31">
+        <v>7</v>
+      </c>
+      <c r="G138" s="31">
+        <v>18</v>
+      </c>
+      <c r="H138" s="31">
+        <v>581</v>
+      </c>
+      <c r="I138" s="31">
+        <v>34</v>
+      </c>
+      <c r="J138" s="31">
         <v>4</v>
       </c>
-      <c r="R10" s="31">
-[...152 lines deleted...]
-      <c r="O13" s="30">
+      <c r="K138" s="31">
+        <v>245</v>
+      </c>
+      <c r="L138" s="31">
+        <v>229</v>
+      </c>
+      <c r="M138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N138" s="31">
+        <v>5</v>
+      </c>
+      <c r="O138" s="31">
+        <v>2</v>
+      </c>
+      <c r="P138" s="31">
         <v>9</v>
       </c>
-      <c r="P13" s="30">
-[...2165 lines deleted...]
-      <c r="R53" s="31">
+      <c r="Q138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R138" s="32">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A139" s="35" t="s">
         <v>170</v>
       </c>
-    </row>
-[...4768 lines deleted...]
-      <c r="J142" s="14"/>
+      <c r="B139" s="35"/>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J141" s="2"/>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J142" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="76" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6962A2BC-0525-49A6-9738-E00B1FB9A7A6}">
   <sheetPr transitionEvaluation="1"/>
   <dimension ref="A1:R142"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.33203125" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.36328125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="8.6640625" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="13.33203125" style="14"/>
+    <col min="1" max="2" width="8.6328125" style="1" customWidth="1"/>
+    <col min="3" max="9" width="10.6328125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.6328125" style="4" customWidth="1"/>
+    <col min="11" max="18" width="10.6328125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="13.36328125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="H1" s="15" t="s">
+    <row r="1" spans="1:18" ht="14" x14ac:dyDescent="0.2">
+      <c r="H1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:18" s="17" customFormat="1" ht="14.4" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="R2" s="18" t="s">
+    <row r="2" spans="1:18" s="6" customFormat="1" ht="14" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="R2" s="7" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="3" spans="1:18" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="3" spans="1:18" s="11" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...48 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="N4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="O4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="P4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="Q4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="R4" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="3" t="s">
+    <row r="5" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="3" t="s">
+      <c r="J5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="K5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="3" t="s">
+      <c r="L5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="M5" s="3" t="s">
+      <c r="M5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="3" t="s">
+      <c r="N5" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="O5" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="P5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="3" t="s">
+      <c r="Q5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="5"/>
-[...6 lines deleted...]
-      <c r="E6" s="2" t="s">
+      <c r="R5" s="14"/>
+    </row>
+    <row r="6" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2"/>
-[...4 lines deleted...]
-      <c r="L6" s="2" t="s">
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="M6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="N6" s="2"/>
-[...11 lines deleted...]
-      <c r="F7" s="20" t="s">
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="14"/>
+    </row>
+    <row r="7" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="6"/>
-[...5 lines deleted...]
-      <c r="M7" s="20" t="s">
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="N7" s="6"/>
-[...8 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="18"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="R8" s="16" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="10" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:18" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="25"/>
-[...30 lines deleted...]
-      <c r="M9" s="27">
+      <c r="B9" s="20"/>
+      <c r="C9" s="21">
+        <v>790360</v>
+      </c>
+      <c r="D9" s="22">
+        <v>725141</v>
+      </c>
+      <c r="E9" s="22">
+        <v>618296</v>
+      </c>
+      <c r="F9" s="22">
+        <v>1199</v>
+      </c>
+      <c r="G9" s="22">
+        <v>4085</v>
+      </c>
+      <c r="H9" s="22">
+        <v>95553</v>
+      </c>
+      <c r="I9" s="22">
+        <v>4218</v>
+      </c>
+      <c r="J9" s="22">
+        <v>1790</v>
+      </c>
+      <c r="K9" s="22">
+        <v>36207</v>
+      </c>
+      <c r="L9" s="22">
+        <v>32440</v>
+      </c>
+      <c r="M9" s="22">
         <v>31</v>
       </c>
-      <c r="N9" s="27">
+      <c r="N9" s="22">
+        <v>1416</v>
+      </c>
+      <c r="O9" s="22">
+        <v>598</v>
+      </c>
+      <c r="P9" s="22">
+        <v>1592</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>130</v>
+      </c>
+      <c r="R9" s="23">
+        <v>29012</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="25"/>
+      <c r="C10" s="26">
+        <v>20400</v>
+      </c>
+      <c r="D10" s="27">
+        <v>18559</v>
+      </c>
+      <c r="E10" s="27">
+        <v>16143</v>
+      </c>
+      <c r="F10" s="27">
+        <v>27</v>
+      </c>
+      <c r="G10" s="27">
+        <v>91</v>
+      </c>
+      <c r="H10" s="27">
+        <v>2226</v>
+      </c>
+      <c r="I10" s="27">
+        <v>54</v>
+      </c>
+      <c r="J10" s="27">
+        <v>18</v>
+      </c>
+      <c r="K10" s="27">
+        <v>966</v>
+      </c>
+      <c r="L10" s="27">
+        <v>877</v>
+      </c>
+      <c r="M10" s="27">
+        <v>1</v>
+      </c>
+      <c r="N10" s="27">
+        <v>46</v>
+      </c>
+      <c r="O10" s="27">
+        <v>17</v>
+      </c>
+      <c r="P10" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>4</v>
+      </c>
+      <c r="R10" s="28">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="25"/>
+      <c r="C11" s="26">
+        <v>6247</v>
+      </c>
+      <c r="D11" s="27">
+        <v>5578</v>
+      </c>
+      <c r="E11" s="27">
+        <v>4790</v>
+      </c>
+      <c r="F11" s="27">
+        <v>5</v>
+      </c>
+      <c r="G11" s="27">
+        <v>24</v>
+      </c>
+      <c r="H11" s="27">
+        <v>707</v>
+      </c>
+      <c r="I11" s="27">
+        <v>46</v>
+      </c>
+      <c r="J11" s="27">
+        <v>6</v>
+      </c>
+      <c r="K11" s="27">
+        <v>465</v>
+      </c>
+      <c r="L11" s="27">
+        <v>424</v>
+      </c>
+      <c r="M11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="27">
+        <v>14</v>
+      </c>
+      <c r="O11" s="27">
+        <v>2</v>
+      </c>
+      <c r="P11" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R11" s="28">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="25"/>
+      <c r="C12" s="26">
+        <v>5991</v>
+      </c>
+      <c r="D12" s="27">
+        <v>5345</v>
+      </c>
+      <c r="E12" s="27">
+        <v>4612</v>
+      </c>
+      <c r="F12" s="27">
+        <v>13</v>
+      </c>
+      <c r="G12" s="27">
+        <v>43</v>
+      </c>
+      <c r="H12" s="27">
+        <v>621</v>
+      </c>
+      <c r="I12" s="27">
+        <v>48</v>
+      </c>
+      <c r="J12" s="27">
+        <v>8</v>
+      </c>
+      <c r="K12" s="27">
+        <v>488</v>
+      </c>
+      <c r="L12" s="27">
+        <v>438</v>
+      </c>
+      <c r="M12" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="27">
+        <v>23</v>
+      </c>
+      <c r="O12" s="27">
+        <v>7</v>
+      </c>
+      <c r="P12" s="27">
+        <v>19</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>1</v>
+      </c>
+      <c r="R12" s="28">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="25"/>
+      <c r="C13" s="26">
+        <v>8742</v>
+      </c>
+      <c r="D13" s="27">
+        <v>7963</v>
+      </c>
+      <c r="E13" s="27">
+        <v>6855</v>
+      </c>
+      <c r="F13" s="27">
+        <v>10</v>
+      </c>
+      <c r="G13" s="27">
+        <v>55</v>
+      </c>
+      <c r="H13" s="27">
+        <v>998</v>
+      </c>
+      <c r="I13" s="27">
+        <v>31</v>
+      </c>
+      <c r="J13" s="27">
+        <v>14</v>
+      </c>
+      <c r="K13" s="27">
+        <v>483</v>
+      </c>
+      <c r="L13" s="27">
+        <v>431</v>
+      </c>
+      <c r="M13" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="27">
+        <v>24</v>
+      </c>
+      <c r="O13" s="27">
+        <v>9</v>
+      </c>
+      <c r="P13" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>1</v>
+      </c>
+      <c r="R13" s="28">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="25"/>
+      <c r="C14" s="26">
+        <v>4055</v>
+      </c>
+      <c r="D14" s="27">
+        <v>3574</v>
+      </c>
+      <c r="E14" s="27">
+        <v>3142</v>
+      </c>
+      <c r="F14" s="27">
+        <v>6</v>
+      </c>
+      <c r="G14" s="27">
+        <v>10</v>
+      </c>
+      <c r="H14" s="27">
+        <v>384</v>
+      </c>
+      <c r="I14" s="27">
+        <v>26</v>
+      </c>
+      <c r="J14" s="27">
+        <v>6</v>
+      </c>
+      <c r="K14" s="27">
+        <v>377</v>
+      </c>
+      <c r="L14" s="27">
+        <v>343</v>
+      </c>
+      <c r="M14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="27">
+        <v>8</v>
+      </c>
+      <c r="O14" s="27">
+        <v>1</v>
+      </c>
+      <c r="P14" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R14" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="25"/>
+      <c r="C15" s="26">
+        <v>4618</v>
+      </c>
+      <c r="D15" s="27">
+        <v>4186</v>
+      </c>
+      <c r="E15" s="27">
+        <v>3667</v>
+      </c>
+      <c r="F15" s="27">
+        <v>3</v>
+      </c>
+      <c r="G15" s="27">
+        <v>23</v>
+      </c>
+      <c r="H15" s="27">
+        <v>467</v>
+      </c>
+      <c r="I15" s="27">
+        <v>18</v>
+      </c>
+      <c r="J15" s="27">
+        <v>8</v>
+      </c>
+      <c r="K15" s="27">
+        <v>321</v>
+      </c>
+      <c r="L15" s="27">
+        <v>293</v>
+      </c>
+      <c r="M15" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N15" s="27">
+        <v>15</v>
+      </c>
+      <c r="O15" s="27">
+        <v>1</v>
+      </c>
+      <c r="P15" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>1</v>
+      </c>
+      <c r="R15" s="28">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="25"/>
+      <c r="C16" s="26">
+        <v>6114</v>
+      </c>
+      <c r="D16" s="27">
+        <v>5533</v>
+      </c>
+      <c r="E16" s="27">
+        <v>4769</v>
+      </c>
+      <c r="F16" s="27">
+        <v>16</v>
+      </c>
+      <c r="G16" s="27">
+        <v>19</v>
+      </c>
+      <c r="H16" s="27">
+        <v>709</v>
+      </c>
+      <c r="I16" s="27">
+        <v>13</v>
+      </c>
+      <c r="J16" s="27">
+        <v>7</v>
+      </c>
+      <c r="K16" s="27">
+        <v>396</v>
+      </c>
+      <c r="L16" s="27">
+        <v>377</v>
+      </c>
+      <c r="M16" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="27">
+        <v>12</v>
+      </c>
+      <c r="O16" s="27">
+        <v>5</v>
+      </c>
+      <c r="P16" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>1</v>
+      </c>
+      <c r="R16" s="28">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="25"/>
+      <c r="C17" s="26">
+        <v>15799</v>
+      </c>
+      <c r="D17" s="27">
+        <v>14437</v>
+      </c>
+      <c r="E17" s="27">
+        <v>12279</v>
+      </c>
+      <c r="F17" s="27">
+        <v>21</v>
+      </c>
+      <c r="G17" s="27">
+        <v>114</v>
+      </c>
+      <c r="H17" s="27">
+        <v>1898</v>
+      </c>
+      <c r="I17" s="27">
+        <v>60</v>
+      </c>
+      <c r="J17" s="27">
+        <v>65</v>
+      </c>
+      <c r="K17" s="27">
+        <v>845</v>
+      </c>
+      <c r="L17" s="27">
+        <v>775</v>
+      </c>
+      <c r="M17" s="27">
+        <v>1</v>
+      </c>
+      <c r="N17" s="27">
+        <v>26</v>
+      </c>
+      <c r="O17" s="27">
+        <v>14</v>
+      </c>
+      <c r="P17" s="27">
+        <v>24</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>5</v>
+      </c>
+      <c r="R17" s="28">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="25"/>
+      <c r="C18" s="26">
+        <v>8375</v>
+      </c>
+      <c r="D18" s="27">
+        <v>7722</v>
+      </c>
+      <c r="E18" s="27">
+        <v>6694</v>
+      </c>
+      <c r="F18" s="27">
+        <v>11</v>
+      </c>
+      <c r="G18" s="27">
+        <v>47</v>
+      </c>
+      <c r="H18" s="27">
+        <v>927</v>
+      </c>
+      <c r="I18" s="27">
+        <v>30</v>
+      </c>
+      <c r="J18" s="27">
+        <v>13</v>
+      </c>
+      <c r="K18" s="27">
+        <v>403</v>
+      </c>
+      <c r="L18" s="27">
+        <v>371</v>
+      </c>
+      <c r="M18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="27">
+        <v>23</v>
+      </c>
+      <c r="O18" s="27">
+        <v>3</v>
+      </c>
+      <c r="P18" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>2</v>
+      </c>
+      <c r="R18" s="28">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26">
+        <v>7390</v>
+      </c>
+      <c r="D19" s="27">
+        <v>6809</v>
+      </c>
+      <c r="E19" s="27">
+        <v>5989</v>
+      </c>
+      <c r="F19" s="27">
+        <v>7</v>
+      </c>
+      <c r="G19" s="27">
+        <v>50</v>
+      </c>
+      <c r="H19" s="27">
+        <v>720</v>
+      </c>
+      <c r="I19" s="27">
+        <v>29</v>
+      </c>
+      <c r="J19" s="27">
+        <v>14</v>
+      </c>
+      <c r="K19" s="27">
+        <v>326</v>
+      </c>
+      <c r="L19" s="27">
+        <v>304</v>
+      </c>
+      <c r="M19" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="27">
+        <v>14</v>
+      </c>
+      <c r="O19" s="27">
+        <v>3</v>
+      </c>
+      <c r="P19" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>2</v>
+      </c>
+      <c r="R19" s="28">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="25"/>
+      <c r="C20" s="26">
+        <v>24270</v>
+      </c>
+      <c r="D20" s="27">
+        <v>22331</v>
+      </c>
+      <c r="E20" s="27">
+        <v>19122</v>
+      </c>
+      <c r="F20" s="27">
+        <v>40</v>
+      </c>
+      <c r="G20" s="27">
+        <v>165</v>
+      </c>
+      <c r="H20" s="27">
+        <v>2787</v>
+      </c>
+      <c r="I20" s="27">
+        <v>142</v>
+      </c>
+      <c r="J20" s="27">
+        <v>75</v>
+      </c>
+      <c r="K20" s="27">
+        <v>1032</v>
+      </c>
+      <c r="L20" s="27">
+        <v>912</v>
+      </c>
+      <c r="M20" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="27">
+        <v>37</v>
+      </c>
+      <c r="O20" s="27">
+        <v>19</v>
+      </c>
+      <c r="P20" s="27">
+        <v>61</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>3</v>
+      </c>
+      <c r="R20" s="28">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="26">
+        <v>20709</v>
+      </c>
+      <c r="D21" s="27">
+        <v>19092</v>
+      </c>
+      <c r="E21" s="27">
+        <v>16233</v>
+      </c>
+      <c r="F21" s="27">
+        <v>37</v>
+      </c>
+      <c r="G21" s="27">
+        <v>147</v>
+      </c>
+      <c r="H21" s="27">
+        <v>2516</v>
+      </c>
+      <c r="I21" s="27">
+        <v>81</v>
+      </c>
+      <c r="J21" s="27">
+        <v>78</v>
+      </c>
+      <c r="K21" s="27">
+        <v>877</v>
+      </c>
+      <c r="L21" s="27">
+        <v>785</v>
+      </c>
+      <c r="M21" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="27">
+        <v>52</v>
+      </c>
+      <c r="O21" s="27">
+        <v>17</v>
+      </c>
+      <c r="P21" s="27">
+        <v>19</v>
+      </c>
+      <c r="Q21" s="27">
+        <v>4</v>
+      </c>
+      <c r="R21" s="28">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="25"/>
+      <c r="C22" s="26">
+        <v>57021</v>
+      </c>
+      <c r="D22" s="27">
+        <v>52540</v>
+      </c>
+      <c r="E22" s="27">
+        <v>42705</v>
+      </c>
+      <c r="F22" s="27">
+        <v>61</v>
+      </c>
+      <c r="G22" s="27">
+        <v>435</v>
+      </c>
+      <c r="H22" s="27">
+        <v>8551</v>
+      </c>
+      <c r="I22" s="27">
+        <v>518</v>
+      </c>
+      <c r="J22" s="27">
+        <v>270</v>
+      </c>
+      <c r="K22" s="27">
+        <v>2370</v>
+      </c>
+      <c r="L22" s="27">
+        <v>1978</v>
+      </c>
+      <c r="M22" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="27">
+        <v>136</v>
+      </c>
+      <c r="O22" s="27">
+        <v>62</v>
+      </c>
+      <c r="P22" s="27">
+        <v>176</v>
+      </c>
+      <c r="Q22" s="27">
+        <v>18</v>
+      </c>
+      <c r="R22" s="28">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26">
+        <v>14553</v>
+      </c>
+      <c r="D23" s="27">
+        <v>13457</v>
+      </c>
+      <c r="E23" s="27">
+        <v>11604</v>
+      </c>
+      <c r="F23" s="27">
+        <v>20</v>
+      </c>
+      <c r="G23" s="27">
+        <v>90</v>
+      </c>
+      <c r="H23" s="27">
+        <v>1638</v>
+      </c>
+      <c r="I23" s="27">
+        <v>65</v>
+      </c>
+      <c r="J23" s="27">
+        <v>40</v>
+      </c>
+      <c r="K23" s="27">
+        <v>534</v>
+      </c>
+      <c r="L23" s="27">
+        <v>476</v>
+      </c>
+      <c r="M23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23" s="27">
+        <v>30</v>
+      </c>
+      <c r="O23" s="27">
+        <v>9</v>
+      </c>
+      <c r="P23" s="27">
+        <v>19</v>
+      </c>
+      <c r="Q23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R23" s="28">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26">
+        <v>7422</v>
+      </c>
+      <c r="D24" s="27">
+        <v>6812</v>
+      </c>
+      <c r="E24" s="27">
+        <v>6029</v>
+      </c>
+      <c r="F24" s="27">
+        <v>6</v>
+      </c>
+      <c r="G24" s="27">
+        <v>17</v>
+      </c>
+      <c r="H24" s="27">
+        <v>717</v>
+      </c>
+      <c r="I24" s="27">
+        <v>32</v>
+      </c>
+      <c r="J24" s="27">
+        <v>11</v>
+      </c>
+      <c r="K24" s="27">
+        <v>425</v>
+      </c>
+      <c r="L24" s="27">
+        <v>395</v>
+      </c>
+      <c r="M24" s="27">
+        <v>1</v>
+      </c>
+      <c r="N24" s="27">
+        <v>17</v>
+      </c>
+      <c r="O24" s="27">
+        <v>1</v>
+      </c>
+      <c r="P24" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q24" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R24" s="28">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26">
+        <v>2605</v>
+      </c>
+      <c r="D25" s="27">
+        <v>2424</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2112</v>
+      </c>
+      <c r="F25" s="27">
+        <v>2</v>
+      </c>
+      <c r="G25" s="27">
+        <v>12</v>
+      </c>
+      <c r="H25" s="27">
+        <v>269</v>
+      </c>
+      <c r="I25" s="27">
+        <v>26</v>
+      </c>
+      <c r="J25" s="27">
+        <v>3</v>
+      </c>
+      <c r="K25" s="27">
+        <v>126</v>
+      </c>
+      <c r="L25" s="27">
+        <v>117</v>
+      </c>
+      <c r="M25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" s="27">
+        <v>6</v>
+      </c>
+      <c r="O25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P25" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="27">
+        <v>1</v>
+      </c>
+      <c r="R25" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26">
+        <v>3292</v>
+      </c>
+      <c r="D26" s="27">
+        <v>3053</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2697</v>
+      </c>
+      <c r="F26" s="27">
+        <v>8</v>
+      </c>
+      <c r="G26" s="27">
+        <v>14</v>
+      </c>
+      <c r="H26" s="27">
+        <v>310</v>
+      </c>
+      <c r="I26" s="27">
+        <v>16</v>
+      </c>
+      <c r="J26" s="27">
+        <v>8</v>
+      </c>
+      <c r="K26" s="27">
+        <v>178</v>
+      </c>
+      <c r="L26" s="27">
+        <v>165</v>
+      </c>
+      <c r="M26" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="27">
+        <v>5</v>
+      </c>
+      <c r="O26" s="27">
+        <v>2</v>
+      </c>
+      <c r="P26" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>1</v>
+      </c>
+      <c r="R26" s="28">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="25"/>
+      <c r="C27" s="26">
+        <v>2609</v>
+      </c>
+      <c r="D27" s="27">
+        <v>2401</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2120</v>
+      </c>
+      <c r="F27" s="27">
+        <v>3</v>
+      </c>
+      <c r="G27" s="27">
+        <v>7</v>
+      </c>
+      <c r="H27" s="27">
+        <v>253</v>
+      </c>
+      <c r="I27" s="27">
+        <v>14</v>
+      </c>
+      <c r="J27" s="27">
+        <v>4</v>
+      </c>
+      <c r="K27" s="27">
+        <v>131</v>
+      </c>
+      <c r="L27" s="27">
+        <v>121</v>
+      </c>
+      <c r="M27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P27" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R27" s="28">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26">
+        <v>3801</v>
+      </c>
+      <c r="D28" s="27">
+        <v>3554</v>
+      </c>
+      <c r="E28" s="27">
+        <v>3141</v>
+      </c>
+      <c r="F28" s="27">
+        <v>8</v>
+      </c>
+      <c r="G28" s="27">
+        <v>17</v>
+      </c>
+      <c r="H28" s="27">
+        <v>376</v>
+      </c>
+      <c r="I28" s="27">
+        <v>8</v>
+      </c>
+      <c r="J28" s="27">
+        <v>4</v>
+      </c>
+      <c r="K28" s="27">
+        <v>173</v>
+      </c>
+      <c r="L28" s="27">
+        <v>157</v>
+      </c>
+      <c r="M28" s="27">
+        <v>2</v>
+      </c>
+      <c r="N28" s="27">
+        <v>8</v>
+      </c>
+      <c r="O28" s="27">
+        <v>2</v>
+      </c>
+      <c r="P28" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R28" s="28">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="26">
+        <v>8375</v>
+      </c>
+      <c r="D29" s="27">
+        <v>7668</v>
+      </c>
+      <c r="E29" s="27">
+        <v>6684</v>
+      </c>
+      <c r="F29" s="27">
+        <v>9</v>
+      </c>
+      <c r="G29" s="27">
+        <v>35</v>
+      </c>
+      <c r="H29" s="27">
+        <v>897</v>
+      </c>
+      <c r="I29" s="27">
+        <v>25</v>
+      </c>
+      <c r="J29" s="27">
+        <v>18</v>
+      </c>
+      <c r="K29" s="27">
+        <v>429</v>
+      </c>
+      <c r="L29" s="27">
+        <v>395</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="27">
+        <v>19</v>
+      </c>
+      <c r="O29" s="27">
+        <v>5</v>
+      </c>
+      <c r="P29" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>3</v>
+      </c>
+      <c r="R29" s="28">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26">
+        <v>8259</v>
+      </c>
+      <c r="D30" s="27">
+        <v>7716</v>
+      </c>
+      <c r="E30" s="27">
+        <v>6767</v>
+      </c>
+      <c r="F30" s="27">
+        <v>9</v>
+      </c>
+      <c r="G30" s="27">
+        <v>43</v>
+      </c>
+      <c r="H30" s="27">
+        <v>852</v>
+      </c>
+      <c r="I30" s="27">
+        <v>35</v>
+      </c>
+      <c r="J30" s="27">
+        <v>10</v>
+      </c>
+      <c r="K30" s="27">
+        <v>326</v>
+      </c>
+      <c r="L30" s="27">
+        <v>283</v>
+      </c>
+      <c r="M30" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="27">
+        <v>16</v>
+      </c>
+      <c r="O30" s="27">
+        <v>10</v>
+      </c>
+      <c r="P30" s="27">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>2</v>
+      </c>
+      <c r="R30" s="28">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26">
+        <v>11998</v>
+      </c>
+      <c r="D31" s="27">
+        <v>11231</v>
+      </c>
+      <c r="E31" s="27">
+        <v>9965</v>
+      </c>
+      <c r="F31" s="27">
+        <v>15</v>
+      </c>
+      <c r="G31" s="27">
+        <v>57</v>
+      </c>
+      <c r="H31" s="27">
+        <v>1113</v>
+      </c>
+      <c r="I31" s="27">
+        <v>53</v>
+      </c>
+      <c r="J31" s="27">
+        <v>28</v>
+      </c>
+      <c r="K31" s="27">
+        <v>442</v>
+      </c>
+      <c r="L31" s="27">
+        <v>395</v>
+      </c>
+      <c r="M31" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="27">
+        <v>26</v>
+      </c>
+      <c r="O31" s="27">
+        <v>11</v>
+      </c>
+      <c r="P31" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>1</v>
+      </c>
+      <c r="R31" s="28">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26">
+        <v>18108</v>
+      </c>
+      <c r="D32" s="27">
+        <v>16781</v>
+      </c>
+      <c r="E32" s="27">
+        <v>14530</v>
+      </c>
+      <c r="F32" s="27">
+        <v>10</v>
+      </c>
+      <c r="G32" s="27">
+        <v>97</v>
+      </c>
+      <c r="H32" s="27">
+        <v>1929</v>
+      </c>
+      <c r="I32" s="27">
+        <v>183</v>
+      </c>
+      <c r="J32" s="27">
+        <v>32</v>
+      </c>
+      <c r="K32" s="27">
+        <v>742</v>
+      </c>
+      <c r="L32" s="27">
+        <v>612</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="27">
+        <v>33</v>
+      </c>
+      <c r="O32" s="27">
+        <v>19</v>
+      </c>
+      <c r="P32" s="27">
+        <v>76</v>
+      </c>
+      <c r="Q32" s="27">
+        <v>2</v>
+      </c>
+      <c r="R32" s="28">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26">
+        <v>10934</v>
+      </c>
+      <c r="D33" s="27">
+        <v>10096</v>
+      </c>
+      <c r="E33" s="27">
+        <v>8647</v>
+      </c>
+      <c r="F33" s="27">
+        <v>28</v>
+      </c>
+      <c r="G33" s="27">
+        <v>54</v>
+      </c>
+      <c r="H33" s="27">
+        <v>1293</v>
+      </c>
+      <c r="I33" s="27">
+        <v>40</v>
+      </c>
+      <c r="J33" s="27">
+        <v>34</v>
+      </c>
+      <c r="K33" s="27">
+        <v>448</v>
+      </c>
+      <c r="L33" s="27">
+        <v>411</v>
+      </c>
+      <c r="M33" s="27">
+        <v>1</v>
+      </c>
+      <c r="N33" s="27">
+        <v>14</v>
+      </c>
+      <c r="O33" s="27">
+        <v>7</v>
+      </c>
+      <c r="P33" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="27">
+        <v>1</v>
+      </c>
+      <c r="R33" s="28">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26">
+        <v>6088</v>
+      </c>
+      <c r="D34" s="27">
+        <v>5676</v>
+      </c>
+      <c r="E34" s="27">
+        <v>5021</v>
+      </c>
+      <c r="F34" s="27">
+        <v>8</v>
+      </c>
+      <c r="G34" s="27">
+        <v>17</v>
+      </c>
+      <c r="H34" s="27">
+        <v>600</v>
+      </c>
+      <c r="I34" s="27">
+        <v>26</v>
+      </c>
+      <c r="J34" s="27">
+        <v>4</v>
+      </c>
+      <c r="K34" s="27">
+        <v>284</v>
+      </c>
+      <c r="L34" s="27">
+        <v>262</v>
+      </c>
+      <c r="M34" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N34" s="27">
+        <v>10</v>
+      </c>
+      <c r="O34" s="27">
+        <v>5</v>
+      </c>
+      <c r="P34" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>2</v>
+      </c>
+      <c r="R34" s="28">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="26">
+        <v>7268</v>
+      </c>
+      <c r="D35" s="27">
+        <v>6727</v>
+      </c>
+      <c r="E35" s="27">
+        <v>5804</v>
+      </c>
+      <c r="F35" s="27">
+        <v>24</v>
+      </c>
+      <c r="G35" s="27">
+        <v>52</v>
+      </c>
+      <c r="H35" s="27">
+        <v>803</v>
+      </c>
+      <c r="I35" s="27">
+        <v>33</v>
+      </c>
+      <c r="J35" s="27">
+        <v>11</v>
+      </c>
+      <c r="K35" s="27">
+        <v>313</v>
+      </c>
+      <c r="L35" s="27">
+        <v>284</v>
+      </c>
+      <c r="M35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N35" s="27">
+        <v>15</v>
+      </c>
+      <c r="O35" s="27">
+        <v>6</v>
+      </c>
+      <c r="P35" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R35" s="28">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26">
+        <v>21301</v>
+      </c>
+      <c r="D36" s="27">
+        <v>19474</v>
+      </c>
+      <c r="E36" s="27">
+        <v>16305</v>
+      </c>
+      <c r="F36" s="27">
+        <v>50</v>
+      </c>
+      <c r="G36" s="27">
+        <v>89</v>
+      </c>
+      <c r="H36" s="27">
+        <v>2813</v>
+      </c>
+      <c r="I36" s="27">
+        <v>172</v>
+      </c>
+      <c r="J36" s="27">
+        <v>45</v>
+      </c>
+      <c r="K36" s="27">
+        <v>888</v>
+      </c>
+      <c r="L36" s="27">
+        <v>759</v>
+      </c>
+      <c r="M36" s="27">
+        <v>2</v>
+      </c>
+      <c r="N36" s="27">
+        <v>33</v>
+      </c>
+      <c r="O36" s="27">
+        <v>14</v>
+      </c>
+      <c r="P36" s="27">
+        <v>76</v>
+      </c>
+      <c r="Q36" s="27">
+        <v>4</v>
+      </c>
+      <c r="R36" s="28">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26">
+        <v>11858</v>
+      </c>
+      <c r="D37" s="27">
+        <v>11013</v>
+      </c>
+      <c r="E37" s="27">
+        <v>9663</v>
+      </c>
+      <c r="F37" s="27">
+        <v>37</v>
+      </c>
+      <c r="G37" s="27">
+        <v>54</v>
+      </c>
+      <c r="H37" s="27">
+        <v>1188</v>
+      </c>
+      <c r="I37" s="27">
+        <v>52</v>
+      </c>
+      <c r="J37" s="27">
+        <v>19</v>
+      </c>
+      <c r="K37" s="27">
+        <v>496</v>
+      </c>
+      <c r="L37" s="27">
+        <v>438</v>
+      </c>
+      <c r="M37" s="27">
+        <v>4</v>
+      </c>
+      <c r="N37" s="27">
+        <v>21</v>
+      </c>
+      <c r="O37" s="27">
+        <v>11</v>
+      </c>
+      <c r="P37" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q37" s="27">
+        <v>1</v>
+      </c>
+      <c r="R37" s="28">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26">
+        <v>6760</v>
+      </c>
+      <c r="D38" s="27">
+        <v>6177</v>
+      </c>
+      <c r="E38" s="27">
+        <v>5294</v>
+      </c>
+      <c r="F38" s="27">
+        <v>15</v>
+      </c>
+      <c r="G38" s="27">
+        <v>24</v>
+      </c>
+      <c r="H38" s="27">
+        <v>794</v>
+      </c>
+      <c r="I38" s="27">
+        <v>35</v>
+      </c>
+      <c r="J38" s="27">
+        <v>15</v>
+      </c>
+      <c r="K38" s="27">
+        <v>311</v>
+      </c>
+      <c r="L38" s="27">
+        <v>282</v>
+      </c>
+      <c r="M38" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38" s="27">
+        <v>16</v>
+      </c>
+      <c r="O38" s="27">
+        <v>8</v>
+      </c>
+      <c r="P38" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q38" s="27">
+        <v>1</v>
+      </c>
+      <c r="R38" s="28">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26">
+        <v>4629</v>
+      </c>
+      <c r="D39" s="27">
+        <v>4284</v>
+      </c>
+      <c r="E39" s="27">
+        <v>3733</v>
+      </c>
+      <c r="F39" s="27">
+        <v>7</v>
+      </c>
+      <c r="G39" s="27">
+        <v>28</v>
+      </c>
+      <c r="H39" s="27">
+        <v>474</v>
+      </c>
+      <c r="I39" s="27">
+        <v>29</v>
+      </c>
+      <c r="J39" s="27">
+        <v>13</v>
+      </c>
+      <c r="K39" s="27">
+        <v>230</v>
+      </c>
+      <c r="L39" s="27">
+        <v>209</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="27">
+        <v>11</v>
+      </c>
+      <c r="O39" s="27">
+        <v>3</v>
+      </c>
+      <c r="P39" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R39" s="28">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26">
+        <v>2953</v>
+      </c>
+      <c r="D40" s="27">
+        <v>2658</v>
+      </c>
+      <c r="E40" s="27">
+        <v>2311</v>
+      </c>
+      <c r="F40" s="27">
+        <v>7</v>
+      </c>
+      <c r="G40" s="27">
+        <v>7</v>
+      </c>
+      <c r="H40" s="27">
+        <v>315</v>
+      </c>
+      <c r="I40" s="27">
+        <v>13</v>
+      </c>
+      <c r="J40" s="27">
+        <v>5</v>
+      </c>
+      <c r="K40" s="27">
+        <v>185</v>
+      </c>
+      <c r="L40" s="27">
+        <v>174</v>
+      </c>
+      <c r="M40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N40" s="27">
+        <v>5</v>
+      </c>
+      <c r="O40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R40" s="28">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26">
+        <v>2981</v>
+      </c>
+      <c r="D41" s="27">
+        <v>2618</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2275</v>
+      </c>
+      <c r="F41" s="27">
+        <v>5</v>
+      </c>
+      <c r="G41" s="27">
+        <v>6</v>
+      </c>
+      <c r="H41" s="27">
+        <v>319</v>
+      </c>
+      <c r="I41" s="27">
+        <v>13</v>
+      </c>
+      <c r="J41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="27">
+        <v>211</v>
+      </c>
+      <c r="L41" s="27">
+        <v>207</v>
+      </c>
+      <c r="M41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N41" s="27">
+        <v>1</v>
+      </c>
+      <c r="O41" s="27">
+        <v>1</v>
+      </c>
+      <c r="P41" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R41" s="28">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26">
+        <v>4395</v>
+      </c>
+      <c r="D42" s="27">
+        <v>4046</v>
+      </c>
+      <c r="E42" s="27">
+        <v>3513</v>
+      </c>
+      <c r="F42" s="27">
+        <v>5</v>
+      </c>
+      <c r="G42" s="27">
+        <v>126</v>
+      </c>
+      <c r="H42" s="27">
+        <v>384</v>
+      </c>
+      <c r="I42" s="27">
+        <v>15</v>
+      </c>
+      <c r="J42" s="27">
+        <v>3</v>
+      </c>
+      <c r="K42" s="27">
+        <v>225</v>
+      </c>
+      <c r="L42" s="27">
+        <v>214</v>
+      </c>
+      <c r="M42" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N42" s="27">
+        <v>6</v>
+      </c>
+      <c r="O42" s="27">
+        <v>1</v>
+      </c>
+      <c r="P42" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q42" s="27">
+        <v>1</v>
+      </c>
+      <c r="R42" s="28">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="26">
+        <v>5539</v>
+      </c>
+      <c r="D43" s="27">
+        <v>5070</v>
+      </c>
+      <c r="E43" s="27">
+        <v>4391</v>
+      </c>
+      <c r="F43" s="27">
+        <v>10</v>
+      </c>
+      <c r="G43" s="27">
+        <v>18</v>
+      </c>
+      <c r="H43" s="27">
+        <v>618</v>
+      </c>
+      <c r="I43" s="27">
+        <v>20</v>
+      </c>
+      <c r="J43" s="27">
+        <v>13</v>
+      </c>
+      <c r="K43" s="27">
+        <v>263</v>
+      </c>
+      <c r="L43" s="27">
+        <v>235</v>
+      </c>
+      <c r="M43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N43" s="27">
+        <v>15</v>
+      </c>
+      <c r="O43" s="27">
+        <v>4</v>
+      </c>
+      <c r="P43" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R43" s="28">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="25"/>
+      <c r="C44" s="26">
+        <v>7167</v>
+      </c>
+      <c r="D44" s="27">
+        <v>6593</v>
+      </c>
+      <c r="E44" s="27">
+        <v>5736</v>
+      </c>
+      <c r="F44" s="27">
+        <v>13</v>
+      </c>
+      <c r="G44" s="27">
+        <v>25</v>
+      </c>
+      <c r="H44" s="27">
+        <v>791</v>
+      </c>
+      <c r="I44" s="27">
+        <v>25</v>
+      </c>
+      <c r="J44" s="27">
+        <v>3</v>
+      </c>
+      <c r="K44" s="27">
+        <v>274</v>
+      </c>
+      <c r="L44" s="27">
+        <v>249</v>
+      </c>
+      <c r="M44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N44" s="27">
+        <v>10</v>
+      </c>
+      <c r="O44" s="27">
+        <v>4</v>
+      </c>
+      <c r="P44" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q44" s="27">
+        <v>2</v>
+      </c>
+      <c r="R44" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="26">
+        <v>5016</v>
+      </c>
+      <c r="D45" s="27">
+        <v>4506</v>
+      </c>
+      <c r="E45" s="27">
+        <v>3781</v>
+      </c>
+      <c r="F45" s="27">
+        <v>8</v>
+      </c>
+      <c r="G45" s="27">
+        <v>21</v>
+      </c>
+      <c r="H45" s="27">
+        <v>673</v>
+      </c>
+      <c r="I45" s="27">
+        <v>16</v>
+      </c>
+      <c r="J45" s="27">
+        <v>7</v>
+      </c>
+      <c r="K45" s="27">
+        <v>291</v>
+      </c>
+      <c r="L45" s="27">
+        <v>277</v>
+      </c>
+      <c r="M45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45" s="27">
+        <v>3</v>
+      </c>
+      <c r="O45" s="27">
+        <v>4</v>
+      </c>
+      <c r="P45" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R45" s="28">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="26">
+        <v>3856</v>
+      </c>
+      <c r="D46" s="27">
+        <v>3458</v>
+      </c>
+      <c r="E46" s="27">
+        <v>3002</v>
+      </c>
+      <c r="F46" s="27">
+        <v>10</v>
+      </c>
+      <c r="G46" s="27">
+        <v>6</v>
+      </c>
+      <c r="H46" s="27">
+        <v>428</v>
+      </c>
+      <c r="I46" s="27">
+        <v>10</v>
+      </c>
+      <c r="J46" s="27">
+        <v>2</v>
+      </c>
+      <c r="K46" s="27">
+        <v>257</v>
+      </c>
+      <c r="L46" s="27">
+        <v>242</v>
+      </c>
+      <c r="M46" s="27">
+        <v>3</v>
+      </c>
+      <c r="N46" s="27">
+        <v>8</v>
+      </c>
+      <c r="O46" s="27">
+        <v>4</v>
+      </c>
+      <c r="P46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R46" s="28">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="25"/>
+      <c r="C47" s="26">
+        <v>6203</v>
+      </c>
+      <c r="D47" s="27">
+        <v>5622</v>
+      </c>
+      <c r="E47" s="27">
+        <v>4941</v>
+      </c>
+      <c r="F47" s="27">
+        <v>17</v>
+      </c>
+      <c r="G47" s="27">
+        <v>16</v>
+      </c>
+      <c r="H47" s="27">
+        <v>620</v>
+      </c>
+      <c r="I47" s="27">
+        <v>24</v>
+      </c>
+      <c r="J47" s="27">
+        <v>4</v>
+      </c>
+      <c r="K47" s="27">
+        <v>378</v>
+      </c>
+      <c r="L47" s="27">
+        <v>344</v>
+      </c>
+      <c r="M47" s="27">
+        <v>1</v>
+      </c>
+      <c r="N47" s="27">
+        <v>16</v>
+      </c>
+      <c r="O47" s="27">
+        <v>6</v>
+      </c>
+      <c r="P47" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q47" s="27">
+        <v>2</v>
+      </c>
+      <c r="R47" s="28">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="25"/>
+      <c r="C48" s="26">
+        <v>2718</v>
+      </c>
+      <c r="D48" s="27">
+        <v>2362</v>
+      </c>
+      <c r="E48" s="27">
+        <v>2020</v>
+      </c>
+      <c r="F48" s="27">
+        <v>5</v>
+      </c>
+      <c r="G48" s="27">
+        <v>52</v>
+      </c>
+      <c r="H48" s="27">
+        <v>277</v>
+      </c>
+      <c r="I48" s="27">
+        <v>8</v>
+      </c>
+      <c r="J48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="27">
+        <v>263</v>
+      </c>
+      <c r="L48" s="27">
+        <v>251</v>
+      </c>
+      <c r="M48" s="27">
+        <v>1</v>
+      </c>
+      <c r="N48" s="27">
+        <v>5</v>
+      </c>
+      <c r="O48" s="27">
+        <v>3</v>
+      </c>
+      <c r="P48" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R48" s="28">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="25"/>
+      <c r="C49" s="26">
+        <v>22585</v>
+      </c>
+      <c r="D49" s="27">
+        <v>20080</v>
+      </c>
+      <c r="E49" s="27">
+        <v>17094</v>
+      </c>
+      <c r="F49" s="27">
+        <v>51</v>
+      </c>
+      <c r="G49" s="27">
+        <v>88</v>
+      </c>
+      <c r="H49" s="27">
+        <v>2710</v>
+      </c>
+      <c r="I49" s="27">
+        <v>90</v>
+      </c>
+      <c r="J49" s="27">
+        <v>47</v>
+      </c>
+      <c r="K49" s="27">
+        <v>1102</v>
+      </c>
+      <c r="L49" s="27">
+        <v>999</v>
+      </c>
+      <c r="M49" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N49" s="27">
+        <v>40</v>
+      </c>
+      <c r="O49" s="27">
+        <v>21</v>
+      </c>
+      <c r="P49" s="27">
+        <v>40</v>
+      </c>
+      <c r="Q49" s="27">
+        <v>2</v>
+      </c>
+      <c r="R49" s="28">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="25"/>
+      <c r="C50" s="26">
+        <v>6864</v>
+      </c>
+      <c r="D50" s="27">
+        <v>6232</v>
+      </c>
+      <c r="E50" s="27">
+        <v>5327</v>
+      </c>
+      <c r="F50" s="27">
+        <v>14</v>
+      </c>
+      <c r="G50" s="27">
+        <v>26</v>
+      </c>
+      <c r="H50" s="27">
+        <v>827</v>
+      </c>
+      <c r="I50" s="27">
+        <v>28</v>
+      </c>
+      <c r="J50" s="27">
+        <v>10</v>
+      </c>
+      <c r="K50" s="27">
+        <v>342</v>
+      </c>
+      <c r="L50" s="27">
+        <v>314</v>
+      </c>
+      <c r="M50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" s="27">
+        <v>11</v>
+      </c>
+      <c r="O50" s="27">
+        <v>3</v>
+      </c>
+      <c r="P50" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R50" s="28">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="25"/>
+      <c r="C51" s="26">
+        <v>5429</v>
+      </c>
+      <c r="D51" s="27">
+        <v>4910</v>
+      </c>
+      <c r="E51" s="27">
+        <v>4238</v>
+      </c>
+      <c r="F51" s="27">
+        <v>4</v>
+      </c>
+      <c r="G51" s="27">
+        <v>30</v>
+      </c>
+      <c r="H51" s="27">
+        <v>597</v>
+      </c>
+      <c r="I51" s="27">
+        <v>34</v>
+      </c>
+      <c r="J51" s="27">
+        <v>7</v>
+      </c>
+      <c r="K51" s="27">
+        <v>349</v>
+      </c>
+      <c r="L51" s="27">
+        <v>306</v>
+      </c>
+      <c r="M51" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N51" s="27">
+        <v>16</v>
+      </c>
+      <c r="O51" s="27">
+        <v>3</v>
+      </c>
+      <c r="P51" s="27">
+        <v>23</v>
+      </c>
+      <c r="Q51" s="27">
+        <v>1</v>
+      </c>
+      <c r="R51" s="28">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="25"/>
+      <c r="C52" s="26">
+        <v>8791</v>
+      </c>
+      <c r="D52" s="27">
+        <v>7911</v>
+      </c>
+      <c r="E52" s="27">
+        <v>6845</v>
+      </c>
+      <c r="F52" s="27">
+        <v>5</v>
+      </c>
+      <c r="G52" s="27">
+        <v>28</v>
+      </c>
+      <c r="H52" s="27">
+        <v>987</v>
+      </c>
+      <c r="I52" s="27">
+        <v>30</v>
+      </c>
+      <c r="J52" s="27">
+        <v>16</v>
+      </c>
+      <c r="K52" s="27">
+        <v>572</v>
+      </c>
+      <c r="L52" s="27">
+        <v>550</v>
+      </c>
+      <c r="M52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N52" s="27">
+        <v>13</v>
+      </c>
+      <c r="O52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P52" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q52" s="27">
+        <v>3</v>
+      </c>
+      <c r="R52" s="28">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="25"/>
+      <c r="C53" s="26">
+        <v>5208</v>
+      </c>
+      <c r="D53" s="27">
+        <v>4701</v>
+      </c>
+      <c r="E53" s="27">
+        <v>4093</v>
+      </c>
+      <c r="F53" s="27">
+        <v>5</v>
+      </c>
+      <c r="G53" s="27">
+        <v>18</v>
+      </c>
+      <c r="H53" s="27">
+        <v>539</v>
+      </c>
+      <c r="I53" s="27">
+        <v>38</v>
+      </c>
+      <c r="J53" s="27">
+        <v>8</v>
+      </c>
+      <c r="K53" s="27">
+        <v>334</v>
+      </c>
+      <c r="L53" s="27">
+        <v>311</v>
+      </c>
+      <c r="M53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53" s="27">
+        <v>10</v>
+      </c>
+      <c r="O53" s="27">
+        <v>2</v>
+      </c>
+      <c r="P53" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R53" s="28">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="25"/>
+      <c r="C54" s="26">
+        <v>7411</v>
+      </c>
+      <c r="D54" s="27">
+        <v>6645</v>
+      </c>
+      <c r="E54" s="27">
+        <v>5772</v>
+      </c>
+      <c r="F54" s="27">
+        <v>11</v>
+      </c>
+      <c r="G54" s="27">
+        <v>20</v>
+      </c>
+      <c r="H54" s="27">
+        <v>794</v>
+      </c>
+      <c r="I54" s="27">
+        <v>41</v>
+      </c>
+      <c r="J54" s="27">
+        <v>7</v>
+      </c>
+      <c r="K54" s="27">
+        <v>526</v>
+      </c>
+      <c r="L54" s="27">
+        <v>480</v>
+      </c>
+      <c r="M54" s="27">
+        <v>2</v>
+      </c>
+      <c r="N54" s="27">
+        <v>15</v>
+      </c>
+      <c r="O54" s="27">
+        <v>6</v>
+      </c>
+      <c r="P54" s="27">
+        <v>22</v>
+      </c>
+      <c r="Q54" s="27">
+        <v>1</v>
+      </c>
+      <c r="R54" s="28">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="25"/>
+      <c r="C55" s="26">
+        <v>9460</v>
+      </c>
+      <c r="D55" s="27">
+        <v>8467</v>
+      </c>
+      <c r="E55" s="27">
+        <v>7356</v>
+      </c>
+      <c r="F55" s="27">
+        <v>7</v>
+      </c>
+      <c r="G55" s="27">
+        <v>27</v>
+      </c>
+      <c r="H55" s="27">
+        <v>999</v>
+      </c>
+      <c r="I55" s="27">
+        <v>61</v>
+      </c>
+      <c r="J55" s="27">
+        <v>17</v>
+      </c>
+      <c r="K55" s="27">
+        <v>658</v>
+      </c>
+      <c r="L55" s="27">
+        <v>609</v>
+      </c>
+      <c r="M55" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55" s="27">
+        <v>18</v>
+      </c>
+      <c r="O55" s="27">
+        <v>8</v>
+      </c>
+      <c r="P55" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q55" s="27">
+        <v>2</v>
+      </c>
+      <c r="R55" s="28">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="29"/>
+      <c r="C56" s="30">
+        <v>17575</v>
+      </c>
+      <c r="D56" s="31">
+        <v>15373</v>
+      </c>
+      <c r="E56" s="31">
+        <v>12914</v>
+      </c>
+      <c r="F56" s="31">
+        <v>27</v>
+      </c>
+      <c r="G56" s="31">
+        <v>65</v>
+      </c>
+      <c r="H56" s="31">
+        <v>2258</v>
+      </c>
+      <c r="I56" s="31">
+        <v>84</v>
+      </c>
+      <c r="J56" s="31">
+        <v>25</v>
+      </c>
+      <c r="K56" s="31">
+        <v>1304</v>
+      </c>
+      <c r="L56" s="31">
+        <v>1208</v>
+      </c>
+      <c r="M56" s="31">
+        <v>1</v>
+      </c>
+      <c r="N56" s="31">
+        <v>27</v>
+      </c>
+      <c r="O56" s="31">
+        <v>11</v>
+      </c>
+      <c r="P56" s="31">
+        <v>56</v>
+      </c>
+      <c r="Q56" s="31">
+        <v>1</v>
+      </c>
+      <c r="R56" s="32">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="26">
+        <v>15854</v>
+      </c>
+      <c r="D57" s="27">
+        <v>14615</v>
+      </c>
+      <c r="E57" s="27">
+        <v>12436</v>
+      </c>
+      <c r="F57" s="27">
+        <v>8</v>
+      </c>
+      <c r="G57" s="27">
+        <v>50</v>
+      </c>
+      <c r="H57" s="27">
+        <v>1984</v>
+      </c>
+      <c r="I57" s="27">
+        <v>96</v>
+      </c>
+      <c r="J57" s="27">
+        <v>41</v>
+      </c>
+      <c r="K57" s="27">
+        <v>615</v>
+      </c>
+      <c r="L57" s="27">
+        <v>550</v>
+      </c>
+      <c r="M57" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N57" s="27">
+        <v>20</v>
+      </c>
+      <c r="O57" s="27">
+        <v>10</v>
+      </c>
+      <c r="P57" s="27">
+        <v>31</v>
+      </c>
+      <c r="Q57" s="27">
+        <v>4</v>
+      </c>
+      <c r="R57" s="28">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B58" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C58" s="26">
+        <v>6576</v>
+      </c>
+      <c r="D58" s="27">
+        <v>6148</v>
+      </c>
+      <c r="E58" s="27">
+        <v>5166</v>
+      </c>
+      <c r="F58" s="27">
+        <v>25</v>
+      </c>
+      <c r="G58" s="27">
+        <v>30</v>
+      </c>
+      <c r="H58" s="27">
+        <v>881</v>
+      </c>
+      <c r="I58" s="27">
+        <v>29</v>
+      </c>
+      <c r="J58" s="27">
+        <v>17</v>
+      </c>
+      <c r="K58" s="27">
+        <v>251</v>
+      </c>
+      <c r="L58" s="27">
+        <v>217</v>
+      </c>
+      <c r="M58" s="27">
+        <v>5</v>
+      </c>
+      <c r="N58" s="27">
+        <v>8</v>
+      </c>
+      <c r="O58" s="27">
+        <v>6</v>
+      </c>
+      <c r="P58" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q58" s="27">
+        <v>1</v>
+      </c>
+      <c r="R58" s="28">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="26">
+        <v>5549</v>
+      </c>
+      <c r="D59" s="27">
+        <v>5139</v>
+      </c>
+      <c r="E59" s="27">
+        <v>4400</v>
+      </c>
+      <c r="F59" s="27">
+        <v>11</v>
+      </c>
+      <c r="G59" s="27">
+        <v>35</v>
+      </c>
+      <c r="H59" s="27">
+        <v>636</v>
+      </c>
+      <c r="I59" s="27">
+        <v>46</v>
+      </c>
+      <c r="J59" s="27">
+        <v>11</v>
+      </c>
+      <c r="K59" s="27">
+        <v>197</v>
+      </c>
+      <c r="L59" s="27">
+        <v>165</v>
+      </c>
+      <c r="M59" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N59" s="27">
+        <v>9</v>
+      </c>
+      <c r="O59" s="27">
+        <v>4</v>
+      </c>
+      <c r="P59" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="27">
+        <v>1</v>
+      </c>
+      <c r="R59" s="28">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="26">
+        <v>4700</v>
+      </c>
+      <c r="D60" s="27">
+        <v>4377</v>
+      </c>
+      <c r="E60" s="27">
+        <v>3694</v>
+      </c>
+      <c r="F60" s="27">
+        <v>7</v>
+      </c>
+      <c r="G60" s="27">
+        <v>34</v>
+      </c>
+      <c r="H60" s="27">
+        <v>602</v>
+      </c>
+      <c r="I60" s="27">
+        <v>22</v>
+      </c>
+      <c r="J60" s="27">
+        <v>18</v>
+      </c>
+      <c r="K60" s="27">
+        <v>150</v>
+      </c>
+      <c r="L60" s="27">
+        <v>136</v>
+      </c>
+      <c r="M60" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60" s="27">
+        <v>4</v>
+      </c>
+      <c r="O60" s="27">
+        <v>2</v>
+      </c>
+      <c r="P60" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q60" s="27">
+        <v>2</v>
+      </c>
+      <c r="R60" s="28">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="26">
+        <v>15547</v>
+      </c>
+      <c r="D61" s="27">
+        <v>14416</v>
+      </c>
+      <c r="E61" s="27">
+        <v>12401</v>
+      </c>
+      <c r="F61" s="27">
+        <v>20</v>
+      </c>
+      <c r="G61" s="27">
+        <v>98</v>
+      </c>
+      <c r="H61" s="27">
+        <v>1792</v>
+      </c>
+      <c r="I61" s="27">
+        <v>61</v>
+      </c>
+      <c r="J61" s="27">
+        <v>44</v>
+      </c>
+      <c r="K61" s="27">
+        <v>584</v>
+      </c>
+      <c r="L61" s="27">
+        <v>504</v>
+      </c>
+      <c r="M61" s="27">
+        <v>1</v>
+      </c>
+      <c r="N61" s="27">
+        <v>35</v>
+      </c>
+      <c r="O61" s="27">
+        <v>6</v>
+      </c>
+      <c r="P61" s="27">
+        <v>32</v>
+      </c>
+      <c r="Q61" s="27">
+        <v>6</v>
+      </c>
+      <c r="R61" s="28">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="26">
+        <v>5188</v>
+      </c>
+      <c r="D62" s="27">
+        <v>4763</v>
+      </c>
+      <c r="E62" s="27">
+        <v>3990</v>
+      </c>
+      <c r="F62" s="27">
+        <v>7</v>
+      </c>
+      <c r="G62" s="27">
+        <v>31</v>
+      </c>
+      <c r="H62" s="27">
+        <v>677</v>
+      </c>
+      <c r="I62" s="27">
+        <v>23</v>
+      </c>
+      <c r="J62" s="27">
+        <v>35</v>
+      </c>
+      <c r="K62" s="27">
+        <v>198</v>
+      </c>
+      <c r="L62" s="27">
+        <v>174</v>
+      </c>
+      <c r="M62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N62" s="27">
+        <v>16</v>
+      </c>
+      <c r="O62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P62" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q62" s="27">
+        <v>2</v>
+      </c>
+      <c r="R62" s="28">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B63" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="26">
+        <v>3816</v>
+      </c>
+      <c r="D63" s="27">
+        <v>3507</v>
+      </c>
+      <c r="E63" s="27">
+        <v>3037</v>
+      </c>
+      <c r="F63" s="27">
+        <v>6</v>
+      </c>
+      <c r="G63" s="27">
+        <v>25</v>
+      </c>
+      <c r="H63" s="27">
+        <v>419</v>
+      </c>
+      <c r="I63" s="27">
+        <v>9</v>
+      </c>
+      <c r="J63" s="27">
+        <v>11</v>
+      </c>
+      <c r="K63" s="27">
+        <v>165</v>
+      </c>
+      <c r="L63" s="27">
+        <v>149</v>
+      </c>
+      <c r="M63" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63" s="27">
+        <v>5</v>
+      </c>
+      <c r="O63" s="27">
+        <v>5</v>
+      </c>
+      <c r="P63" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q63" s="27">
+        <v>1</v>
+      </c>
+      <c r="R63" s="28">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B64" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="26">
+        <v>4072</v>
+      </c>
+      <c r="D64" s="27">
+        <v>3793</v>
+      </c>
+      <c r="E64" s="27">
+        <v>3285</v>
+      </c>
+      <c r="F64" s="27">
+        <v>2</v>
+      </c>
+      <c r="G64" s="27">
+        <v>29</v>
+      </c>
+      <c r="H64" s="27">
+        <v>455</v>
+      </c>
+      <c r="I64" s="27">
+        <v>15</v>
+      </c>
+      <c r="J64" s="27">
+        <v>7</v>
+      </c>
+      <c r="K64" s="27">
+        <v>178</v>
+      </c>
+      <c r="L64" s="27">
+        <v>164</v>
+      </c>
+      <c r="M64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" s="27">
+        <v>5</v>
+      </c>
+      <c r="O64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P64" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q64" s="27">
+        <v>1</v>
+      </c>
+      <c r="R64" s="28">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B65" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="26">
+        <v>3571</v>
+      </c>
+      <c r="D65" s="27">
+        <v>3300</v>
+      </c>
+      <c r="E65" s="27">
+        <v>2853</v>
+      </c>
+      <c r="F65" s="27">
+        <v>4</v>
+      </c>
+      <c r="G65" s="27">
+        <v>21</v>
+      </c>
+      <c r="H65" s="27">
+        <v>395</v>
+      </c>
+      <c r="I65" s="27">
+        <v>22</v>
+      </c>
+      <c r="J65" s="27">
+        <v>5</v>
+      </c>
+      <c r="K65" s="27">
+        <v>142</v>
+      </c>
+      <c r="L65" s="27">
+        <v>129</v>
+      </c>
+      <c r="M65" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N65" s="27">
+        <v>4</v>
+      </c>
+      <c r="O65" s="27">
+        <v>2</v>
+      </c>
+      <c r="P65" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q65" s="27">
+        <v>1</v>
+      </c>
+      <c r="R65" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B66" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C66" s="26">
+        <v>3941</v>
+      </c>
+      <c r="D66" s="27">
+        <v>3708</v>
+      </c>
+      <c r="E66" s="27">
+        <v>3265</v>
+      </c>
+      <c r="F66" s="27">
+        <v>6</v>
+      </c>
+      <c r="G66" s="27">
+        <v>21</v>
+      </c>
+      <c r="H66" s="27">
+        <v>387</v>
+      </c>
+      <c r="I66" s="27">
+        <v>23</v>
+      </c>
+      <c r="J66" s="27">
+        <v>6</v>
+      </c>
+      <c r="K66" s="27">
+        <v>122</v>
+      </c>
+      <c r="L66" s="27">
+        <v>115</v>
+      </c>
+      <c r="M66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N66" s="27">
+        <v>3</v>
+      </c>
+      <c r="O66" s="27">
+        <v>1</v>
+      </c>
+      <c r="P66" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R66" s="28">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C67" s="26">
+        <v>13323</v>
+      </c>
+      <c r="D67" s="27">
+        <v>12313</v>
+      </c>
+      <c r="E67" s="27">
+        <v>10086</v>
+      </c>
+      <c r="F67" s="27">
+        <v>16</v>
+      </c>
+      <c r="G67" s="27">
+        <v>75</v>
+      </c>
+      <c r="H67" s="27">
+        <v>2014</v>
+      </c>
+      <c r="I67" s="27">
+        <v>76</v>
+      </c>
+      <c r="J67" s="27">
+        <v>46</v>
+      </c>
+      <c r="K67" s="27">
+        <v>465</v>
+      </c>
+      <c r="L67" s="27">
+        <v>391</v>
+      </c>
+      <c r="M67" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67" s="27">
+        <v>23</v>
+      </c>
+      <c r="O67" s="27">
+        <v>13</v>
+      </c>
+      <c r="P67" s="27">
+        <v>35</v>
+      </c>
+      <c r="Q67" s="27">
+        <v>3</v>
+      </c>
+      <c r="R67" s="28">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C68" s="26">
+        <v>9695</v>
+      </c>
+      <c r="D68" s="27">
+        <v>9154</v>
+      </c>
+      <c r="E68" s="27">
+        <v>7677</v>
+      </c>
+      <c r="F68" s="27">
+        <v>23</v>
+      </c>
+      <c r="G68" s="27">
+        <v>43</v>
+      </c>
+      <c r="H68" s="27">
+        <v>1345</v>
+      </c>
+      <c r="I68" s="27">
+        <v>38</v>
+      </c>
+      <c r="J68" s="27">
+        <v>28</v>
+      </c>
+      <c r="K68" s="27">
+        <v>332</v>
+      </c>
+      <c r="L68" s="27">
+        <v>282</v>
+      </c>
+      <c r="M68" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N68" s="27">
+        <v>26</v>
+      </c>
+      <c r="O68" s="27">
+        <v>9</v>
+      </c>
+      <c r="P68" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q68" s="27">
+        <v>2</v>
+      </c>
+      <c r="R68" s="28">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="26">
+        <v>23196</v>
+      </c>
+      <c r="D69" s="27">
+        <v>22021</v>
+      </c>
+      <c r="E69" s="27">
+        <v>18204</v>
+      </c>
+      <c r="F69" s="27">
+        <v>44</v>
+      </c>
+      <c r="G69" s="27">
+        <v>159</v>
+      </c>
+      <c r="H69" s="27">
+        <v>3419</v>
+      </c>
+      <c r="I69" s="27">
+        <v>144</v>
+      </c>
+      <c r="J69" s="27">
+        <v>51</v>
+      </c>
+      <c r="K69" s="27">
+        <v>866</v>
+      </c>
+      <c r="L69" s="27">
+        <v>716</v>
+      </c>
+      <c r="M69" s="27">
+        <v>2</v>
+      </c>
+      <c r="N69" s="27">
+        <v>46</v>
+      </c>
+      <c r="O69" s="27">
+        <v>21</v>
+      </c>
+      <c r="P69" s="27">
+        <v>77</v>
+      </c>
+      <c r="Q69" s="27">
+        <v>4</v>
+      </c>
+      <c r="R69" s="28">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="26">
+        <v>6563</v>
+      </c>
+      <c r="D70" s="27">
+        <v>6010</v>
+      </c>
+      <c r="E70" s="27">
+        <v>4930</v>
+      </c>
+      <c r="F70" s="27">
+        <v>13</v>
+      </c>
+      <c r="G70" s="27">
+        <v>22</v>
+      </c>
+      <c r="H70" s="27">
+        <v>1011</v>
+      </c>
+      <c r="I70" s="27">
+        <v>24</v>
+      </c>
+      <c r="J70" s="27">
+        <v>10</v>
+      </c>
+      <c r="K70" s="27">
+        <v>223</v>
+      </c>
+      <c r="L70" s="27">
+        <v>198</v>
+      </c>
+      <c r="M70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N70" s="27">
+        <v>6</v>
+      </c>
+      <c r="O70" s="27">
+        <v>13</v>
+      </c>
+      <c r="P70" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R70" s="28">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B71" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" s="26">
+        <v>10053</v>
+      </c>
+      <c r="D71" s="27">
+        <v>9296</v>
+      </c>
+      <c r="E71" s="27">
+        <v>7859</v>
+      </c>
+      <c r="F71" s="27">
+        <v>21</v>
+      </c>
+      <c r="G71" s="27">
+        <v>37</v>
+      </c>
+      <c r="H71" s="27">
+        <v>1302</v>
+      </c>
+      <c r="I71" s="27">
+        <v>47</v>
+      </c>
+      <c r="J71" s="27">
+        <v>30</v>
+      </c>
+      <c r="K71" s="27">
+        <v>335</v>
+      </c>
+      <c r="L71" s="27">
+        <v>301</v>
+      </c>
+      <c r="M71" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71" s="27">
+        <v>16</v>
+      </c>
+      <c r="O71" s="27">
+        <v>8</v>
+      </c>
+      <c r="P71" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q71" s="27">
+        <v>1</v>
+      </c>
+      <c r="R71" s="28">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C72" s="26">
+        <v>5009</v>
+      </c>
+      <c r="D72" s="27">
+        <v>4618</v>
+      </c>
+      <c r="E72" s="27">
+        <v>3887</v>
+      </c>
+      <c r="F72" s="27">
+        <v>4</v>
+      </c>
+      <c r="G72" s="27">
+        <v>17</v>
+      </c>
+      <c r="H72" s="27">
+        <v>676</v>
+      </c>
+      <c r="I72" s="27">
+        <v>28</v>
+      </c>
+      <c r="J72" s="27">
+        <v>6</v>
+      </c>
+      <c r="K72" s="27">
+        <v>193</v>
+      </c>
+      <c r="L72" s="27">
+        <v>171</v>
+      </c>
+      <c r="M72" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N72" s="27">
+        <v>6</v>
+      </c>
+      <c r="O72" s="27">
+        <v>2</v>
+      </c>
+      <c r="P72" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q72" s="27">
+        <v>2</v>
+      </c>
+      <c r="R72" s="28">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B73" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C73" s="26">
+        <v>7422</v>
+      </c>
+      <c r="D73" s="27">
+        <v>6714</v>
+      </c>
+      <c r="E73" s="27">
+        <v>5784</v>
+      </c>
+      <c r="F73" s="27">
+        <v>6</v>
+      </c>
+      <c r="G73" s="27">
+        <v>19</v>
+      </c>
+      <c r="H73" s="27">
+        <v>861</v>
+      </c>
+      <c r="I73" s="27">
+        <v>37</v>
+      </c>
+      <c r="J73" s="27">
+        <v>7</v>
+      </c>
+      <c r="K73" s="27">
+        <v>276</v>
+      </c>
+      <c r="L73" s="27">
+        <v>251</v>
+      </c>
+      <c r="M73" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N73" s="27">
+        <v>7</v>
+      </c>
+      <c r="O73" s="27">
+        <v>5</v>
+      </c>
+      <c r="P73" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q73" s="27">
+        <v>2</v>
+      </c>
+      <c r="R73" s="28">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C74" s="26">
+        <v>8449</v>
+      </c>
+      <c r="D74" s="27">
+        <v>7733</v>
+      </c>
+      <c r="E74" s="27">
+        <v>6595</v>
+      </c>
+      <c r="F74" s="27">
+        <v>13</v>
+      </c>
+      <c r="G74" s="27">
+        <v>37</v>
+      </c>
+      <c r="H74" s="27">
+        <v>1043</v>
+      </c>
+      <c r="I74" s="27">
+        <v>35</v>
+      </c>
+      <c r="J74" s="27">
+        <v>10</v>
+      </c>
+      <c r="K74" s="27">
+        <v>347</v>
+      </c>
+      <c r="L74" s="27">
+        <v>321</v>
+      </c>
+      <c r="M74" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N74" s="27">
+        <v>11</v>
+      </c>
+      <c r="O74" s="27">
+        <v>8</v>
+      </c>
+      <c r="P74" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q74" s="27">
+        <v>2</v>
+      </c>
+      <c r="R74" s="28">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="26">
+        <v>13146</v>
+      </c>
+      <c r="D75" s="27">
+        <v>12122</v>
+      </c>
+      <c r="E75" s="27">
+        <v>10060</v>
+      </c>
+      <c r="F75" s="27">
+        <v>16</v>
+      </c>
+      <c r="G75" s="27">
+        <v>46</v>
+      </c>
+      <c r="H75" s="27">
+        <v>1914</v>
+      </c>
+      <c r="I75" s="27">
+        <v>77</v>
+      </c>
+      <c r="J75" s="27">
+        <v>9</v>
+      </c>
+      <c r="K75" s="27">
+        <v>464</v>
+      </c>
+      <c r="L75" s="27">
+        <v>426</v>
+      </c>
+      <c r="M75" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N75" s="27">
+        <v>10</v>
+      </c>
+      <c r="O75" s="27">
+        <v>13</v>
+      </c>
+      <c r="P75" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q75" s="27">
+        <v>2</v>
+      </c>
+      <c r="R75" s="28">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C76" s="30">
+        <v>6753</v>
+      </c>
+      <c r="D76" s="31">
+        <v>6179</v>
+      </c>
+      <c r="E76" s="31">
+        <v>5165</v>
+      </c>
+      <c r="F76" s="31">
+        <v>12</v>
+      </c>
+      <c r="G76" s="31">
+        <v>25</v>
+      </c>
+      <c r="H76" s="31">
+        <v>945</v>
+      </c>
+      <c r="I76" s="31">
+        <v>17</v>
+      </c>
+      <c r="J76" s="31">
+        <v>15</v>
+      </c>
+      <c r="K76" s="31">
+        <v>303</v>
+      </c>
+      <c r="L76" s="31">
+        <v>279</v>
+      </c>
+      <c r="M76" s="31">
+        <v>1</v>
+      </c>
+      <c r="N76" s="31">
+        <v>7</v>
+      </c>
+      <c r="O76" s="31">
+        <v>5</v>
+      </c>
+      <c r="P76" s="31">
+        <v>11</v>
+      </c>
+      <c r="Q76" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R76" s="32">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="C77" s="26">
+        <v>2999</v>
+      </c>
+      <c r="D77" s="27">
+        <v>2786</v>
+      </c>
+      <c r="E77" s="27">
+        <v>2340</v>
+      </c>
+      <c r="F77" s="27">
+        <v>6</v>
+      </c>
+      <c r="G77" s="27">
+        <v>9</v>
+      </c>
+      <c r="H77" s="27">
+        <v>416</v>
+      </c>
+      <c r="I77" s="27">
+        <v>11</v>
+      </c>
+      <c r="J77" s="27">
+        <v>4</v>
+      </c>
+      <c r="K77" s="27">
+        <v>108</v>
+      </c>
+      <c r="L77" s="27">
+        <v>99</v>
+      </c>
+      <c r="M77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77" s="27">
+        <v>3</v>
+      </c>
+      <c r="O77" s="27">
+        <v>1</v>
+      </c>
+      <c r="P77" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R77" s="28">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" s="26">
+        <v>2414</v>
+      </c>
+      <c r="D78" s="27">
+        <v>2223</v>
+      </c>
+      <c r="E78" s="27">
+        <v>1822</v>
+      </c>
+      <c r="F78" s="27">
+        <v>2</v>
+      </c>
+      <c r="G78" s="27">
+        <v>10</v>
+      </c>
+      <c r="H78" s="27">
+        <v>376</v>
+      </c>
+      <c r="I78" s="27">
+        <v>8</v>
+      </c>
+      <c r="J78" s="27">
+        <v>5</v>
+      </c>
+      <c r="K78" s="27">
+        <v>100</v>
+      </c>
+      <c r="L78" s="27">
+        <v>92</v>
+      </c>
+      <c r="M78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N78" s="27">
+        <v>3</v>
+      </c>
+      <c r="O78" s="27">
+        <v>4</v>
+      </c>
+      <c r="P78" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R78" s="28">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="26">
+        <v>2373</v>
+      </c>
+      <c r="D79" s="27">
+        <v>2162</v>
+      </c>
+      <c r="E79" s="27">
+        <v>1831</v>
+      </c>
+      <c r="F79" s="27">
+        <v>2</v>
+      </c>
+      <c r="G79" s="27">
+        <v>12</v>
+      </c>
+      <c r="H79" s="27">
+        <v>300</v>
+      </c>
+      <c r="I79" s="27">
+        <v>10</v>
+      </c>
+      <c r="J79" s="27">
+        <v>7</v>
+      </c>
+      <c r="K79" s="27">
+        <v>122</v>
+      </c>
+      <c r="L79" s="27">
+        <v>106</v>
+      </c>
+      <c r="M79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N79" s="27">
+        <v>7</v>
+      </c>
+      <c r="O79" s="27">
+        <v>1</v>
+      </c>
+      <c r="P79" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R79" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="26">
+        <v>1972</v>
+      </c>
+      <c r="D80" s="27">
+        <v>1785</v>
+      </c>
+      <c r="E80" s="27">
+        <v>1554</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" s="27">
+        <v>5</v>
+      </c>
+      <c r="H80" s="27">
+        <v>213</v>
+      </c>
+      <c r="I80" s="27">
+        <v>10</v>
+      </c>
+      <c r="J80" s="27">
+        <v>3</v>
+      </c>
+      <c r="K80" s="27">
+        <v>114</v>
+      </c>
+      <c r="L80" s="27">
+        <v>109</v>
+      </c>
+      <c r="M80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N80" s="27">
+        <v>1</v>
+      </c>
+      <c r="O80" s="27">
+        <v>2</v>
+      </c>
+      <c r="P80" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R80" s="28">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C81" s="26">
+        <v>2015</v>
+      </c>
+      <c r="D81" s="27">
+        <v>1860</v>
+      </c>
+      <c r="E81" s="27">
+        <v>1600</v>
+      </c>
+      <c r="F81" s="27">
+        <v>4</v>
+      </c>
+      <c r="G81" s="27">
+        <v>8</v>
+      </c>
+      <c r="H81" s="27">
+        <v>238</v>
+      </c>
+      <c r="I81" s="27">
+        <v>7</v>
+      </c>
+      <c r="J81" s="27">
+        <v>3</v>
+      </c>
+      <c r="K81" s="27">
+        <v>101</v>
+      </c>
+      <c r="L81" s="27">
+        <v>91</v>
+      </c>
+      <c r="M81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81" s="27">
+        <v>3</v>
+      </c>
+      <c r="O81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P81" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R81" s="28">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="26">
+        <v>1937</v>
+      </c>
+      <c r="D82" s="27">
+        <v>1783</v>
+      </c>
+      <c r="E82" s="27">
+        <v>1566</v>
+      </c>
+      <c r="F82" s="27">
+        <v>1</v>
+      </c>
+      <c r="G82" s="27">
+        <v>1</v>
+      </c>
+      <c r="H82" s="27">
+        <v>202</v>
+      </c>
+      <c r="I82" s="27">
+        <v>11</v>
+      </c>
+      <c r="J82" s="27">
+        <v>2</v>
+      </c>
+      <c r="K82" s="27">
+        <v>107</v>
+      </c>
+      <c r="L82" s="27">
+        <v>100</v>
+      </c>
+      <c r="M82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N82" s="27">
+        <v>5</v>
+      </c>
+      <c r="O82" s="27">
+        <v>1</v>
+      </c>
+      <c r="P82" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R82" s="28">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C83" s="26">
+        <v>1317</v>
+      </c>
+      <c r="D83" s="27">
+        <v>1212</v>
+      </c>
+      <c r="E83" s="27">
+        <v>1083</v>
+      </c>
+      <c r="F83" s="27">
+        <v>2</v>
+      </c>
+      <c r="G83" s="27">
+        <v>4</v>
+      </c>
+      <c r="H83" s="27">
+        <v>118</v>
+      </c>
+      <c r="I83" s="27">
+        <v>5</v>
+      </c>
+      <c r="J83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" s="27">
+        <v>56</v>
+      </c>
+      <c r="L83" s="27">
+        <v>49</v>
+      </c>
+      <c r="M83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N83" s="27">
+        <v>4</v>
+      </c>
+      <c r="O83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P83" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R83" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C84" s="26">
+        <v>2362</v>
+      </c>
+      <c r="D84" s="27">
+        <v>2205</v>
+      </c>
+      <c r="E84" s="27">
+        <v>1931</v>
+      </c>
+      <c r="F84" s="27">
+        <v>5</v>
+      </c>
+      <c r="G84" s="27">
+        <v>16</v>
+      </c>
+      <c r="H84" s="27">
+        <v>246</v>
+      </c>
+      <c r="I84" s="27">
+        <v>7</v>
+      </c>
+      <c r="J84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="27">
+        <v>79</v>
+      </c>
+      <c r="L84" s="27">
+        <v>75</v>
+      </c>
+      <c r="M84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N84" s="27">
+        <v>3</v>
+      </c>
+      <c r="O84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R84" s="28">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="C85" s="26">
+        <v>2699</v>
+      </c>
+      <c r="D85" s="27">
+        <v>2457</v>
+      </c>
+      <c r="E85" s="27">
+        <v>2057</v>
+      </c>
+      <c r="F85" s="27">
+        <v>3</v>
+      </c>
+      <c r="G85" s="27">
+        <v>16</v>
+      </c>
+      <c r="H85" s="27">
+        <v>373</v>
+      </c>
+      <c r="I85" s="27">
+        <v>5</v>
+      </c>
+      <c r="J85" s="27">
+        <v>3</v>
+      </c>
+      <c r="K85" s="27">
+        <v>113</v>
+      </c>
+      <c r="L85" s="27">
+        <v>107</v>
+      </c>
+      <c r="M85" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N85" s="27">
+        <v>1</v>
+      </c>
+      <c r="O85" s="27">
+        <v>3</v>
+      </c>
+      <c r="P85" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="27">
+        <v>1</v>
+      </c>
+      <c r="R85" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C86" s="26">
+        <v>1663</v>
+      </c>
+      <c r="D86" s="27">
+        <v>1559</v>
+      </c>
+      <c r="E86" s="27">
+        <v>1415</v>
+      </c>
+      <c r="F86" s="27">
+        <v>1</v>
+      </c>
+      <c r="G86" s="27">
+        <v>8</v>
+      </c>
+      <c r="H86" s="27">
+        <v>129</v>
+      </c>
+      <c r="I86" s="27">
+        <v>3</v>
+      </c>
+      <c r="J86" s="27">
+        <v>3</v>
+      </c>
+      <c r="K86" s="27">
+        <v>54</v>
+      </c>
+      <c r="L86" s="27">
+        <v>53</v>
+      </c>
+      <c r="M86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P86" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R86" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C87" s="26">
+        <v>1958</v>
+      </c>
+      <c r="D87" s="27">
+        <v>1823</v>
+      </c>
+      <c r="E87" s="27">
+        <v>1527</v>
+      </c>
+      <c r="F87" s="27">
+        <v>2</v>
+      </c>
+      <c r="G87" s="27">
+        <v>8</v>
+      </c>
+      <c r="H87" s="27">
+        <v>277</v>
+      </c>
+      <c r="I87" s="27">
+        <v>7</v>
+      </c>
+      <c r="J87" s="27">
+        <v>2</v>
+      </c>
+      <c r="K87" s="27">
+        <v>68</v>
+      </c>
+      <c r="L87" s="27">
+        <v>66</v>
+      </c>
+      <c r="M87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N87" s="27">
+        <v>1</v>
+      </c>
+      <c r="O87" s="27">
+        <v>1</v>
+      </c>
+      <c r="P87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R87" s="28">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C88" s="26">
+        <v>2999</v>
+      </c>
+      <c r="D88" s="27">
+        <v>2754</v>
+      </c>
+      <c r="E88" s="27">
+        <v>2366</v>
+      </c>
+      <c r="F88" s="27">
+        <v>6</v>
+      </c>
+      <c r="G88" s="27">
+        <v>16</v>
+      </c>
+      <c r="H88" s="27">
+        <v>344</v>
+      </c>
+      <c r="I88" s="27">
+        <v>11</v>
+      </c>
+      <c r="J88" s="27">
+        <v>11</v>
+      </c>
+      <c r="K88" s="27">
+        <v>118</v>
+      </c>
+      <c r="L88" s="27">
+        <v>112</v>
+      </c>
+      <c r="M88" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N88" s="27">
+        <v>3</v>
+      </c>
+      <c r="O88" s="27">
+        <v>1</v>
+      </c>
+      <c r="P88" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="27">
+        <v>1</v>
+      </c>
+      <c r="R88" s="28">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C89" s="26">
+        <v>2022</v>
+      </c>
+      <c r="D89" s="27">
+        <v>1904</v>
+      </c>
+      <c r="E89" s="27">
+        <v>1661</v>
+      </c>
+      <c r="F89" s="27">
+        <v>4</v>
+      </c>
+      <c r="G89" s="27">
+        <v>9</v>
+      </c>
+      <c r="H89" s="27">
+        <v>222</v>
+      </c>
+      <c r="I89" s="27">
+        <v>5</v>
+      </c>
+      <c r="J89" s="27">
+        <v>3</v>
+      </c>
+      <c r="K89" s="27">
+        <v>49</v>
+      </c>
+      <c r="L89" s="27">
+        <v>46</v>
+      </c>
+      <c r="M89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N89" s="27">
+        <v>1</v>
+      </c>
+      <c r="O89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P89" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R89" s="28">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C90" s="26">
+        <v>2148</v>
+      </c>
+      <c r="D90" s="27">
+        <v>1977</v>
+      </c>
+      <c r="E90" s="27">
+        <v>1716</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" s="27">
+        <v>11</v>
+      </c>
+      <c r="H90" s="27">
+        <v>238</v>
+      </c>
+      <c r="I90" s="27">
+        <v>9</v>
+      </c>
+      <c r="J90" s="27">
+        <v>3</v>
+      </c>
+      <c r="K90" s="27">
+        <v>108</v>
+      </c>
+      <c r="L90" s="27">
+        <v>94</v>
+      </c>
+      <c r="M90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N90" s="27">
+        <v>5</v>
+      </c>
+      <c r="O90" s="27">
+        <v>4</v>
+      </c>
+      <c r="P90" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R90" s="28">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C91" s="26">
+        <v>1777</v>
+      </c>
+      <c r="D91" s="27">
+        <v>1631</v>
+      </c>
+      <c r="E91" s="27">
+        <v>1354</v>
+      </c>
+      <c r="F91" s="27">
+        <v>3</v>
+      </c>
+      <c r="G91" s="27">
+        <v>13</v>
+      </c>
+      <c r="H91" s="27">
+        <v>235</v>
+      </c>
+      <c r="I91" s="27">
+        <v>13</v>
+      </c>
+      <c r="J91" s="27">
+        <v>13</v>
+      </c>
+      <c r="K91" s="27">
+        <v>83</v>
+      </c>
+      <c r="L91" s="27">
+        <v>74</v>
+      </c>
+      <c r="M91" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N91" s="27">
+        <v>4</v>
+      </c>
+      <c r="O91" s="27">
+        <v>1</v>
+      </c>
+      <c r="P91" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q91" s="27">
+        <v>2</v>
+      </c>
+      <c r="R91" s="28">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C92" s="26">
+        <v>1753</v>
+      </c>
+      <c r="D92" s="27">
+        <v>1647</v>
+      </c>
+      <c r="E92" s="27">
+        <v>1431</v>
+      </c>
+      <c r="F92" s="27">
+        <v>3</v>
+      </c>
+      <c r="G92" s="27">
+        <v>15</v>
+      </c>
+      <c r="H92" s="27">
+        <v>186</v>
+      </c>
+      <c r="I92" s="27">
+        <v>7</v>
+      </c>
+      <c r="J92" s="27">
+        <v>5</v>
+      </c>
+      <c r="K92" s="27">
+        <v>56</v>
+      </c>
+      <c r="L92" s="27">
+        <v>49</v>
+      </c>
+      <c r="M92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N92" s="27">
+        <v>3</v>
+      </c>
+      <c r="O92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P92" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R92" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C93" s="26">
+        <v>2763</v>
+      </c>
+      <c r="D93" s="27">
+        <v>2572</v>
+      </c>
+      <c r="E93" s="27">
+        <v>2169</v>
+      </c>
+      <c r="F93" s="27">
+        <v>2</v>
+      </c>
+      <c r="G93" s="27">
+        <v>30</v>
+      </c>
+      <c r="H93" s="27">
+        <v>353</v>
+      </c>
+      <c r="I93" s="27">
+        <v>11</v>
+      </c>
+      <c r="J93" s="27">
+        <v>7</v>
+      </c>
+      <c r="K93" s="27">
+        <v>97</v>
+      </c>
+      <c r="L93" s="27">
+        <v>83</v>
+      </c>
+      <c r="M93" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N93" s="27">
+        <v>5</v>
+      </c>
+      <c r="O93" s="27">
+        <v>3</v>
+      </c>
+      <c r="P93" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q93" s="27">
+        <v>1</v>
+      </c>
+      <c r="R93" s="28">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C94" s="26">
+        <v>2422</v>
+      </c>
+      <c r="D94" s="27">
+        <v>2252</v>
+      </c>
+      <c r="E94" s="27">
+        <v>1919</v>
+      </c>
+      <c r="F94" s="27">
+        <v>3</v>
+      </c>
+      <c r="G94" s="27">
+        <v>17</v>
+      </c>
+      <c r="H94" s="27">
+        <v>298</v>
+      </c>
+      <c r="I94" s="27">
+        <v>11</v>
+      </c>
+      <c r="J94" s="27">
+        <v>4</v>
+      </c>
+      <c r="K94" s="27">
+        <v>90</v>
+      </c>
+      <c r="L94" s="27">
+        <v>77</v>
+      </c>
+      <c r="M94" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N94" s="27">
+        <v>7</v>
+      </c>
+      <c r="O94" s="27">
+        <v>3</v>
+      </c>
+      <c r="P94" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q94" s="27">
+        <v>1</v>
+      </c>
+      <c r="R94" s="28">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C95" s="26">
+        <v>1883</v>
+      </c>
+      <c r="D95" s="27">
+        <v>1751</v>
+      </c>
+      <c r="E95" s="27">
+        <v>1528</v>
+      </c>
+      <c r="F95" s="27">
+        <v>1</v>
+      </c>
+      <c r="G95" s="27">
+        <v>20</v>
+      </c>
+      <c r="H95" s="27">
+        <v>193</v>
+      </c>
+      <c r="I95" s="27">
+        <v>4</v>
+      </c>
+      <c r="J95" s="27">
+        <v>5</v>
+      </c>
+      <c r="K95" s="27">
+        <v>76</v>
+      </c>
+      <c r="L95" s="27">
+        <v>72</v>
+      </c>
+      <c r="M95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N95" s="27">
+        <v>2</v>
+      </c>
+      <c r="O95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P95" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R95" s="28">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C96" s="26">
+        <v>3279</v>
+      </c>
+      <c r="D96" s="27">
+        <v>2981</v>
+      </c>
+      <c r="E96" s="27">
+        <v>2498</v>
+      </c>
+      <c r="F96" s="27">
+        <v>3</v>
+      </c>
+      <c r="G96" s="27">
+        <v>19</v>
+      </c>
+      <c r="H96" s="27">
+        <v>428</v>
+      </c>
+      <c r="I96" s="27">
+        <v>28</v>
+      </c>
+      <c r="J96" s="27">
+        <v>5</v>
+      </c>
+      <c r="K96" s="27">
+        <v>139</v>
+      </c>
+      <c r="L96" s="27">
+        <v>121</v>
+      </c>
+      <c r="M96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N96" s="27">
+        <v>2</v>
+      </c>
+      <c r="O96" s="27">
+        <v>5</v>
+      </c>
+      <c r="P96" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96" s="28">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C97" s="26">
+        <v>2458</v>
+      </c>
+      <c r="D97" s="27">
+        <v>2244</v>
+      </c>
+      <c r="E97" s="27">
+        <v>1885</v>
+      </c>
+      <c r="F97" s="27">
+        <v>2</v>
+      </c>
+      <c r="G97" s="27">
+        <v>15</v>
+      </c>
+      <c r="H97" s="27">
+        <v>323</v>
+      </c>
+      <c r="I97" s="27">
+        <v>3</v>
+      </c>
+      <c r="J97" s="27">
+        <v>16</v>
+      </c>
+      <c r="K97" s="27">
+        <v>75</v>
+      </c>
+      <c r="L97" s="27">
+        <v>67</v>
+      </c>
+      <c r="M97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N97" s="27">
+        <v>4</v>
+      </c>
+      <c r="O97" s="27">
+        <v>3</v>
+      </c>
+      <c r="P97" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R97" s="28">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="C98" s="26">
+        <v>1854</v>
+      </c>
+      <c r="D98" s="27">
+        <v>1741</v>
+      </c>
+      <c r="E98" s="27">
+        <v>1482</v>
+      </c>
+      <c r="F98" s="27">
+        <v>1</v>
+      </c>
+      <c r="G98" s="27">
+        <v>14</v>
+      </c>
+      <c r="H98" s="27">
+        <v>226</v>
+      </c>
+      <c r="I98" s="27">
+        <v>13</v>
+      </c>
+      <c r="J98" s="27">
+        <v>5</v>
+      </c>
+      <c r="K98" s="27">
+        <v>51</v>
+      </c>
+      <c r="L98" s="27">
+        <v>47</v>
+      </c>
+      <c r="M98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N98" s="27">
+        <v>3</v>
+      </c>
+      <c r="O98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P98" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R98" s="28">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C99" s="26">
+        <v>2364</v>
+      </c>
+      <c r="D99" s="27">
+        <v>2213</v>
+      </c>
+      <c r="E99" s="27">
+        <v>2084</v>
+      </c>
+      <c r="F99" s="27">
+        <v>3</v>
+      </c>
+      <c r="G99" s="27">
+        <v>14</v>
+      </c>
+      <c r="H99" s="27">
+        <v>96</v>
+      </c>
+      <c r="I99" s="27">
+        <v>12</v>
+      </c>
+      <c r="J99" s="27">
+        <v>4</v>
+      </c>
+      <c r="K99" s="27">
+        <v>93</v>
+      </c>
+      <c r="L99" s="27">
+        <v>85</v>
+      </c>
+      <c r="M99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N99" s="27">
+        <v>6</v>
+      </c>
+      <c r="O99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P99" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R99" s="28">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C100" s="26">
+        <v>1544</v>
+      </c>
+      <c r="D100" s="27">
+        <v>1421</v>
+      </c>
+      <c r="E100" s="27">
+        <v>1177</v>
+      </c>
+      <c r="F100" s="27">
+        <v>2</v>
+      </c>
+      <c r="G100" s="27">
+        <v>2</v>
+      </c>
+      <c r="H100" s="27">
+        <v>223</v>
+      </c>
+      <c r="I100" s="27">
+        <v>15</v>
+      </c>
+      <c r="J100" s="27">
+        <v>2</v>
+      </c>
+      <c r="K100" s="27">
+        <v>69</v>
+      </c>
+      <c r="L100" s="27">
+        <v>57</v>
+      </c>
+      <c r="M100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N100" s="27">
+        <v>5</v>
+      </c>
+      <c r="O100" s="27">
+        <v>1</v>
+      </c>
+      <c r="P100" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R100" s="28">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="C101" s="26">
+        <v>1312</v>
+      </c>
+      <c r="D101" s="27">
+        <v>1209</v>
+      </c>
+      <c r="E101" s="27">
+        <v>1034</v>
+      </c>
+      <c r="F101" s="27">
+        <v>4</v>
+      </c>
+      <c r="G101" s="27">
+        <v>7</v>
+      </c>
+      <c r="H101" s="27">
+        <v>152</v>
+      </c>
+      <c r="I101" s="27">
+        <v>7</v>
+      </c>
+      <c r="J101" s="27">
+        <v>5</v>
+      </c>
+      <c r="K101" s="27">
+        <v>59</v>
+      </c>
+      <c r="L101" s="27">
+        <v>54</v>
+      </c>
+      <c r="M101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N101" s="27">
+        <v>4</v>
+      </c>
+      <c r="O101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P101" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R101" s="28">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C102" s="26">
+        <v>1889</v>
+      </c>
+      <c r="D102" s="27">
+        <v>1773</v>
+      </c>
+      <c r="E102" s="27">
+        <v>1561</v>
+      </c>
+      <c r="F102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" s="27">
+        <v>8</v>
+      </c>
+      <c r="H102" s="27">
+        <v>188</v>
+      </c>
+      <c r="I102" s="27">
+        <v>12</v>
+      </c>
+      <c r="J102" s="27">
+        <v>4</v>
+      </c>
+      <c r="K102" s="27">
+        <v>67</v>
+      </c>
+      <c r="L102" s="27">
+        <v>63</v>
+      </c>
+      <c r="M102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N102" s="27">
+        <v>2</v>
+      </c>
+      <c r="O102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P102" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R102" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B103" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C103" s="26">
         <v>1417</v>
       </c>
-      <c r="O9" s="27">
-[...5 lines deleted...]
-      <c r="Q9" s="27">
+      <c r="D103" s="27">
+        <v>1306</v>
+      </c>
+      <c r="E103" s="27">
+        <v>1118</v>
+      </c>
+      <c r="F103" s="27">
+        <v>2</v>
+      </c>
+      <c r="G103" s="27">
+        <v>5</v>
+      </c>
+      <c r="H103" s="27">
+        <v>175</v>
+      </c>
+      <c r="I103" s="27">
+        <v>4</v>
+      </c>
+      <c r="J103" s="27">
+        <v>2</v>
+      </c>
+      <c r="K103" s="27">
+        <v>65</v>
+      </c>
+      <c r="L103" s="27">
+        <v>61</v>
+      </c>
+      <c r="M103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N103" s="27">
+        <v>3</v>
+      </c>
+      <c r="O103" s="27">
+        <v>1</v>
+      </c>
+      <c r="P103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R103" s="28">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B104" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C104" s="26">
+        <v>2329</v>
+      </c>
+      <c r="D104" s="27">
+        <v>2163</v>
+      </c>
+      <c r="E104" s="27">
+        <v>1900</v>
+      </c>
+      <c r="F104" s="27">
+        <v>2</v>
+      </c>
+      <c r="G104" s="27">
+        <v>9</v>
+      </c>
+      <c r="H104" s="27">
+        <v>226</v>
+      </c>
+      <c r="I104" s="27">
+        <v>22</v>
+      </c>
+      <c r="J104" s="27">
+        <v>4</v>
+      </c>
+      <c r="K104" s="27">
+        <v>96</v>
+      </c>
+      <c r="L104" s="27">
+        <v>79</v>
+      </c>
+      <c r="M104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N104" s="27">
+        <v>2</v>
+      </c>
+      <c r="O104" s="27">
+        <v>1</v>
+      </c>
+      <c r="P104" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R104" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C105" s="26">
+        <v>1900</v>
+      </c>
+      <c r="D105" s="27">
+        <v>1761</v>
+      </c>
+      <c r="E105" s="27">
+        <v>1506</v>
+      </c>
+      <c r="F105" s="27">
+        <v>3</v>
+      </c>
+      <c r="G105" s="27">
+        <v>8</v>
+      </c>
+      <c r="H105" s="27">
+        <v>230</v>
+      </c>
+      <c r="I105" s="27">
+        <v>12</v>
+      </c>
+      <c r="J105" s="27">
+        <v>2</v>
+      </c>
+      <c r="K105" s="27">
+        <v>71</v>
+      </c>
+      <c r="L105" s="27">
+        <v>66</v>
+      </c>
+      <c r="M105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O105" s="27">
+        <v>1</v>
+      </c>
+      <c r="P105" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R105" s="28">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="26">
+        <v>1954</v>
+      </c>
+      <c r="D106" s="27">
+        <v>1817</v>
+      </c>
+      <c r="E106" s="27">
+        <v>1545</v>
+      </c>
+      <c r="F106" s="27">
+        <v>10</v>
+      </c>
+      <c r="G106" s="27">
+        <v>13</v>
+      </c>
+      <c r="H106" s="27">
+        <v>203</v>
+      </c>
+      <c r="I106" s="27">
+        <v>26</v>
+      </c>
+      <c r="J106" s="27">
+        <v>20</v>
+      </c>
+      <c r="K106" s="27">
+        <v>123</v>
+      </c>
+      <c r="L106" s="27">
+        <v>99</v>
+      </c>
+      <c r="M106" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N106" s="27">
+        <v>6</v>
+      </c>
+      <c r="O106" s="27">
+        <v>7</v>
+      </c>
+      <c r="P106" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q106" s="27">
+        <v>1</v>
+      </c>
+      <c r="R106" s="28">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="C107" s="26">
+        <v>1811</v>
+      </c>
+      <c r="D107" s="27">
+        <v>1708</v>
+      </c>
+      <c r="E107" s="27">
+        <v>1476</v>
+      </c>
+      <c r="F107" s="27">
+        <v>2</v>
+      </c>
+      <c r="G107" s="27">
+        <v>11</v>
+      </c>
+      <c r="H107" s="27">
+        <v>198</v>
+      </c>
+      <c r="I107" s="27">
+        <v>19</v>
+      </c>
+      <c r="J107" s="27">
+        <v>2</v>
+      </c>
+      <c r="K107" s="27">
+        <v>53</v>
+      </c>
+      <c r="L107" s="27">
+        <v>47</v>
+      </c>
+      <c r="M107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N107" s="27">
+        <v>1</v>
+      </c>
+      <c r="O107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P107" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R107" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C108" s="26">
+        <v>2432</v>
+      </c>
+      <c r="D108" s="27">
+        <v>2244</v>
+      </c>
+      <c r="E108" s="27">
+        <v>1895</v>
+      </c>
+      <c r="F108" s="27">
+        <v>2</v>
+      </c>
+      <c r="G108" s="27">
+        <v>12</v>
+      </c>
+      <c r="H108" s="27">
+        <v>307</v>
+      </c>
+      <c r="I108" s="27">
+        <v>25</v>
+      </c>
+      <c r="J108" s="27">
+        <v>3</v>
+      </c>
+      <c r="K108" s="27">
+        <v>99</v>
+      </c>
+      <c r="L108" s="27">
+        <v>82</v>
+      </c>
+      <c r="M108" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N108" s="27">
+        <v>2</v>
+      </c>
+      <c r="O108" s="27">
+        <v>2</v>
+      </c>
+      <c r="P108" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q108" s="27">
+        <v>1</v>
+      </c>
+      <c r="R108" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C109" s="26">
+        <v>2078</v>
+      </c>
+      <c r="D109" s="27">
+        <v>1930</v>
+      </c>
+      <c r="E109" s="27">
+        <v>1647</v>
+      </c>
+      <c r="F109" s="27">
+        <v>2</v>
+      </c>
+      <c r="G109" s="27">
+        <v>9</v>
+      </c>
+      <c r="H109" s="27">
+        <v>258</v>
+      </c>
+      <c r="I109" s="27">
+        <v>7</v>
+      </c>
+      <c r="J109" s="27">
+        <v>7</v>
+      </c>
+      <c r="K109" s="27">
+        <v>68</v>
+      </c>
+      <c r="L109" s="27">
+        <v>63</v>
+      </c>
+      <c r="M109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N109" s="27">
+        <v>1</v>
+      </c>
+      <c r="O109" s="27">
+        <v>3</v>
+      </c>
+      <c r="P109" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R109" s="28">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C110" s="26">
+        <v>2034</v>
+      </c>
+      <c r="D110" s="27">
+        <v>1887</v>
+      </c>
+      <c r="E110" s="27">
+        <v>1601</v>
+      </c>
+      <c r="F110" s="27">
+        <v>2</v>
+      </c>
+      <c r="G110" s="27">
+        <v>6</v>
+      </c>
+      <c r="H110" s="27">
+        <v>253</v>
+      </c>
+      <c r="I110" s="27">
+        <v>22</v>
+      </c>
+      <c r="J110" s="27">
+        <v>3</v>
+      </c>
+      <c r="K110" s="27">
+        <v>81</v>
+      </c>
+      <c r="L110" s="27">
+        <v>69</v>
+      </c>
+      <c r="M110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N110" s="27">
+        <v>2</v>
+      </c>
+      <c r="O110" s="27">
+        <v>2</v>
+      </c>
+      <c r="P110" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R110" s="28">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C111" s="26">
+        <v>4056</v>
+      </c>
+      <c r="D111" s="27">
+        <v>3698</v>
+      </c>
+      <c r="E111" s="27">
+        <v>2985</v>
+      </c>
+      <c r="F111" s="27">
+        <v>11</v>
+      </c>
+      <c r="G111" s="27">
+        <v>19</v>
+      </c>
+      <c r="H111" s="27">
+        <v>656</v>
+      </c>
+      <c r="I111" s="27">
+        <v>18</v>
+      </c>
+      <c r="J111" s="27">
+        <v>9</v>
+      </c>
+      <c r="K111" s="27">
+        <v>156</v>
+      </c>
+      <c r="L111" s="27">
+        <v>127</v>
+      </c>
+      <c r="M111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N111" s="27">
+        <v>9</v>
+      </c>
+      <c r="O111" s="27">
+        <v>6</v>
+      </c>
+      <c r="P111" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R111" s="28">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="C112" s="26">
+        <v>2418</v>
+      </c>
+      <c r="D112" s="27">
+        <v>2233</v>
+      </c>
+      <c r="E112" s="27">
+        <v>1815</v>
+      </c>
+      <c r="F112" s="27">
+        <v>6</v>
+      </c>
+      <c r="G112" s="27">
+        <v>15</v>
+      </c>
+      <c r="H112" s="27">
+        <v>367</v>
+      </c>
+      <c r="I112" s="27">
+        <v>19</v>
+      </c>
+      <c r="J112" s="27">
+        <v>11</v>
+      </c>
+      <c r="K112" s="27">
+        <v>83</v>
+      </c>
+      <c r="L112" s="27">
+        <v>70</v>
+      </c>
+      <c r="M112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N112" s="27">
+        <v>5</v>
+      </c>
+      <c r="O112" s="27">
+        <v>1</v>
+      </c>
+      <c r="P112" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R112" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C113" s="26">
+        <v>2804</v>
+      </c>
+      <c r="D113" s="27">
+        <v>2576</v>
+      </c>
+      <c r="E113" s="27">
+        <v>2141</v>
+      </c>
+      <c r="F113" s="27">
+        <v>5</v>
+      </c>
+      <c r="G113" s="27">
+        <v>6</v>
+      </c>
+      <c r="H113" s="27">
+        <v>382</v>
+      </c>
+      <c r="I113" s="27">
+        <v>41</v>
+      </c>
+      <c r="J113" s="27">
+        <v>1</v>
+      </c>
+      <c r="K113" s="27">
+        <v>135</v>
+      </c>
+      <c r="L113" s="27">
+        <v>98</v>
+      </c>
+      <c r="M113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N113" s="27">
+        <v>2</v>
+      </c>
+      <c r="O113" s="27">
+        <v>2</v>
+      </c>
+      <c r="P113" s="27">
+        <v>33</v>
+      </c>
+      <c r="Q113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R113" s="28">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="C114" s="26">
+        <v>2235</v>
+      </c>
+      <c r="D114" s="27">
+        <v>2030</v>
+      </c>
+      <c r="E114" s="27">
+        <v>1677</v>
+      </c>
+      <c r="F114" s="27">
+        <v>9</v>
+      </c>
+      <c r="G114" s="27">
+        <v>10</v>
+      </c>
+      <c r="H114" s="27">
+        <v>309</v>
+      </c>
+      <c r="I114" s="27">
+        <v>12</v>
+      </c>
+      <c r="J114" s="27">
+        <v>13</v>
+      </c>
+      <c r="K114" s="27">
+        <v>80</v>
+      </c>
+      <c r="L114" s="27">
+        <v>70</v>
+      </c>
+      <c r="M114" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N114" s="27">
+        <v>1</v>
+      </c>
+      <c r="O114" s="27">
+        <v>2</v>
+      </c>
+      <c r="P114" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q114" s="27">
+        <v>1</v>
+      </c>
+      <c r="R114" s="28">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="C115" s="26">
+        <v>1913</v>
+      </c>
+      <c r="D115" s="27">
+        <v>1783</v>
+      </c>
+      <c r="E115" s="27">
+        <v>1482</v>
+      </c>
+      <c r="F115" s="27">
+        <v>1</v>
+      </c>
+      <c r="G115" s="27">
+        <v>7</v>
+      </c>
+      <c r="H115" s="27">
+        <v>280</v>
+      </c>
+      <c r="I115" s="27">
+        <v>8</v>
+      </c>
+      <c r="J115" s="27">
+        <v>5</v>
+      </c>
+      <c r="K115" s="27">
+        <v>58</v>
+      </c>
+      <c r="L115" s="27">
+        <v>52</v>
+      </c>
+      <c r="M115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N115" s="27">
+        <v>3</v>
+      </c>
+      <c r="O115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P115" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R115" s="28">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C116" s="26">
+        <v>1912</v>
+      </c>
+      <c r="D116" s="27">
+        <v>1792</v>
+      </c>
+      <c r="E116" s="27">
+        <v>1524</v>
+      </c>
+      <c r="F116" s="27">
+        <v>1</v>
+      </c>
+      <c r="G116" s="27">
+        <v>11</v>
+      </c>
+      <c r="H116" s="27">
+        <v>241</v>
+      </c>
+      <c r="I116" s="27">
+        <v>8</v>
+      </c>
+      <c r="J116" s="27">
+        <v>7</v>
+      </c>
+      <c r="K116" s="27">
+        <v>60</v>
+      </c>
+      <c r="L116" s="27">
+        <v>49</v>
+      </c>
+      <c r="M116" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N116" s="27">
+        <v>5</v>
+      </c>
+      <c r="O116" s="27">
+        <v>1</v>
+      </c>
+      <c r="P116" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q116" s="27">
+        <v>1</v>
+      </c>
+      <c r="R116" s="28">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C117" s="26">
+        <v>3755</v>
+      </c>
+      <c r="D117" s="27">
+        <v>3490</v>
+      </c>
+      <c r="E117" s="27">
+        <v>3081</v>
+      </c>
+      <c r="F117" s="27">
+        <v>10</v>
+      </c>
+      <c r="G117" s="27">
+        <v>16</v>
+      </c>
+      <c r="H117" s="27">
+        <v>368</v>
+      </c>
+      <c r="I117" s="27">
+        <v>11</v>
+      </c>
+      <c r="J117" s="27">
+        <v>4</v>
+      </c>
+      <c r="K117" s="27">
+        <v>125</v>
+      </c>
+      <c r="L117" s="27">
+        <v>112</v>
+      </c>
+      <c r="M117" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N117" s="27">
+        <v>9</v>
+      </c>
+      <c r="O117" s="27">
+        <v>1</v>
+      </c>
+      <c r="P117" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q117" s="27">
+        <v>1</v>
+      </c>
+      <c r="R117" s="28">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C118" s="26">
+        <v>2218</v>
+      </c>
+      <c r="D118" s="27">
+        <v>2082</v>
+      </c>
+      <c r="E118" s="27">
+        <v>1833</v>
+      </c>
+      <c r="F118" s="27">
+        <v>7</v>
+      </c>
+      <c r="G118" s="27">
+        <v>11</v>
+      </c>
+      <c r="H118" s="27">
+        <v>215</v>
+      </c>
+      <c r="I118" s="27">
+        <v>11</v>
+      </c>
+      <c r="J118" s="27">
+        <v>5</v>
+      </c>
+      <c r="K118" s="27">
+        <v>65</v>
+      </c>
+      <c r="L118" s="27">
+        <v>55</v>
+      </c>
+      <c r="M118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N118" s="27">
+        <v>8</v>
+      </c>
+      <c r="O118" s="27">
+        <v>2</v>
+      </c>
+      <c r="P118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R118" s="28">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="C119" s="26">
+        <v>3432</v>
+      </c>
+      <c r="D119" s="27">
+        <v>3218</v>
+      </c>
+      <c r="E119" s="27">
+        <v>2733</v>
+      </c>
+      <c r="F119" s="27">
+        <v>2</v>
+      </c>
+      <c r="G119" s="27">
+        <v>15</v>
+      </c>
+      <c r="H119" s="27">
+        <v>451</v>
+      </c>
+      <c r="I119" s="27">
+        <v>13</v>
+      </c>
+      <c r="J119" s="27">
+        <v>4</v>
+      </c>
+      <c r="K119" s="27">
         <v>130</v>
       </c>
-      <c r="R9" s="28">
-[...4 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="L119" s="27">
+        <v>114</v>
+      </c>
+      <c r="M119" s="27">
+        <v>1</v>
+      </c>
+      <c r="N119" s="27">
+        <v>2</v>
+      </c>
+      <c r="O119" s="27">
+        <v>5</v>
+      </c>
+      <c r="P119" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q119" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R119" s="28">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="C120" s="26">
+        <v>2075</v>
+      </c>
+      <c r="D120" s="27">
+        <v>1921</v>
+      </c>
+      <c r="E120" s="27">
+        <v>1624</v>
+      </c>
+      <c r="F120" s="27">
+        <v>3</v>
+      </c>
+      <c r="G120" s="27">
+        <v>11</v>
+      </c>
+      <c r="H120" s="27">
+        <v>269</v>
+      </c>
+      <c r="I120" s="27">
+        <v>9</v>
+      </c>
+      <c r="J120" s="27">
+        <v>5</v>
+      </c>
+      <c r="K120" s="27">
+        <v>75</v>
+      </c>
+      <c r="L120" s="27">
+        <v>69</v>
+      </c>
+      <c r="M120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N120" s="27">
+        <v>2</v>
+      </c>
+      <c r="O120" s="27">
+        <v>2</v>
+      </c>
+      <c r="P120" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R120" s="28">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121" s="26">
+        <v>2129</v>
+      </c>
+      <c r="D121" s="27">
+        <v>1950</v>
+      </c>
+      <c r="E121" s="27">
+        <v>1602</v>
+      </c>
+      <c r="F121" s="27">
+        <v>5</v>
+      </c>
+      <c r="G121" s="27">
+        <v>10</v>
+      </c>
+      <c r="H121" s="27">
+        <v>319</v>
+      </c>
+      <c r="I121" s="27">
+        <v>5</v>
+      </c>
+      <c r="J121" s="27">
+        <v>9</v>
+      </c>
+      <c r="K121" s="27">
+        <v>74</v>
+      </c>
+      <c r="L121" s="27">
+        <v>67</v>
+      </c>
+      <c r="M121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N121" s="27">
+        <v>4</v>
+      </c>
+      <c r="O121" s="27">
+        <v>1</v>
+      </c>
+      <c r="P121" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R121" s="28">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C122" s="26">
+        <v>3257</v>
+      </c>
+      <c r="D122" s="27">
+        <v>2998</v>
+      </c>
+      <c r="E122" s="27">
+        <v>2597</v>
+      </c>
+      <c r="F122" s="27">
+        <v>2</v>
+      </c>
+      <c r="G122" s="27">
+        <v>12</v>
+      </c>
+      <c r="H122" s="27">
+        <v>361</v>
+      </c>
+      <c r="I122" s="27">
+        <v>18</v>
+      </c>
+      <c r="J122" s="27">
+        <v>8</v>
+      </c>
+      <c r="K122" s="27">
+        <v>120</v>
+      </c>
+      <c r="L122" s="27">
+        <v>109</v>
+      </c>
+      <c r="M122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N122" s="27">
+        <v>3</v>
+      </c>
+      <c r="O122" s="27">
+        <v>2</v>
+      </c>
+      <c r="P122" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R122" s="28">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="C123" s="26">
+        <v>1425</v>
+      </c>
+      <c r="D123" s="27">
+        <v>1271</v>
+      </c>
+      <c r="E123" s="27">
+        <v>1057</v>
+      </c>
+      <c r="F123" s="27">
+        <v>1</v>
+      </c>
+      <c r="G123" s="27">
+        <v>1</v>
+      </c>
+      <c r="H123" s="27">
+        <v>204</v>
+      </c>
+      <c r="I123" s="27">
+        <v>8</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K123" s="27">
+        <v>104</v>
+      </c>
+      <c r="L123" s="27">
+        <v>90</v>
+      </c>
+      <c r="M123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N123" s="27">
+        <v>5</v>
+      </c>
+      <c r="O123" s="27">
+        <v>1</v>
+      </c>
+      <c r="P123" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R123" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C124" s="26">
+        <v>1247</v>
+      </c>
+      <c r="D124" s="27">
+        <v>1136</v>
+      </c>
+      <c r="E124" s="27">
+        <v>999</v>
+      </c>
+      <c r="F124" s="27">
+        <v>2</v>
+      </c>
+      <c r="G124" s="27">
+        <v>4</v>
+      </c>
+      <c r="H124" s="27">
+        <v>126</v>
+      </c>
+      <c r="I124" s="27">
+        <v>4</v>
+      </c>
+      <c r="J124" s="27">
+        <v>1</v>
+      </c>
+      <c r="K124" s="27">
+        <v>62</v>
+      </c>
+      <c r="L124" s="27">
+        <v>60</v>
+      </c>
+      <c r="M124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O124" s="27">
+        <v>1</v>
+      </c>
+      <c r="P124" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R124" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C125" s="26">
+        <v>3649</v>
+      </c>
+      <c r="D125" s="27">
+        <v>3374</v>
+      </c>
+      <c r="E125" s="27">
+        <v>2921</v>
+      </c>
+      <c r="F125" s="27">
+        <v>13</v>
+      </c>
+      <c r="G125" s="27">
+        <v>15</v>
+      </c>
+      <c r="H125" s="27">
+        <v>396</v>
+      </c>
+      <c r="I125" s="27">
         <v>23</v>
       </c>
-      <c r="B10" s="8"/>
-[...9 lines deleted...]
-      <c r="F10" s="30">
+      <c r="J125" s="27">
+        <v>6</v>
+      </c>
+      <c r="K125" s="27">
+        <v>124</v>
+      </c>
+      <c r="L125" s="27">
+        <v>113</v>
+      </c>
+      <c r="M125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N125" s="27">
+        <v>5</v>
+      </c>
+      <c r="O125" s="27">
+        <v>1</v>
+      </c>
+      <c r="P125" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R125" s="28">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B126" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="C126" s="26">
+        <v>3479</v>
+      </c>
+      <c r="D126" s="27">
+        <v>3170</v>
+      </c>
+      <c r="E126" s="27">
+        <v>2627</v>
+      </c>
+      <c r="F126" s="27">
+        <v>3</v>
+      </c>
+      <c r="G126" s="27">
+        <v>9</v>
+      </c>
+      <c r="H126" s="27">
+        <v>512</v>
+      </c>
+      <c r="I126" s="27">
+        <v>16</v>
+      </c>
+      <c r="J126" s="27">
+        <v>3</v>
+      </c>
+      <c r="K126" s="27">
+        <v>139</v>
+      </c>
+      <c r="L126" s="27">
+        <v>129</v>
+      </c>
+      <c r="M126" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N126" s="27">
+        <v>2</v>
+      </c>
+      <c r="O126" s="27">
+        <v>3</v>
+      </c>
+      <c r="P126" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q126" s="27">
+        <v>1</v>
+      </c>
+      <c r="R126" s="28">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C127" s="26">
+        <v>1240</v>
+      </c>
+      <c r="D127" s="27">
+        <v>1139</v>
+      </c>
+      <c r="E127" s="27">
+        <v>966</v>
+      </c>
+      <c r="F127" s="27">
+        <v>1</v>
+      </c>
+      <c r="G127" s="27">
+        <v>5</v>
+      </c>
+      <c r="H127" s="27">
+        <v>161</v>
+      </c>
+      <c r="I127" s="27">
+        <v>4</v>
+      </c>
+      <c r="J127" s="27">
+        <v>2</v>
+      </c>
+      <c r="K127" s="27">
+        <v>47</v>
+      </c>
+      <c r="L127" s="27">
+        <v>46</v>
+      </c>
+      <c r="M127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O127" s="27">
+        <v>1</v>
+      </c>
+      <c r="P127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R127" s="28">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C128" s="26">
+        <v>2134</v>
+      </c>
+      <c r="D128" s="27">
+        <v>1969</v>
+      </c>
+      <c r="E128" s="27">
+        <v>1639</v>
+      </c>
+      <c r="F128" s="27">
+        <v>3</v>
+      </c>
+      <c r="G128" s="27">
+        <v>4</v>
+      </c>
+      <c r="H128" s="27">
+        <v>308</v>
+      </c>
+      <c r="I128" s="27">
+        <v>12</v>
+      </c>
+      <c r="J128" s="27">
+        <v>3</v>
+      </c>
+      <c r="K128" s="27">
+        <v>81</v>
+      </c>
+      <c r="L128" s="27">
+        <v>68</v>
+      </c>
+      <c r="M128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N128" s="27">
+        <v>2</v>
+      </c>
+      <c r="O128" s="27">
+        <v>2</v>
+      </c>
+      <c r="P128" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R128" s="28">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" s="26">
+        <v>3144</v>
+      </c>
+      <c r="D129" s="27">
+        <v>2872</v>
+      </c>
+      <c r="E129" s="27">
+        <v>2449</v>
+      </c>
+      <c r="F129" s="27">
+        <v>3</v>
+      </c>
+      <c r="G129" s="27">
+        <v>7</v>
+      </c>
+      <c r="H129" s="27">
+        <v>395</v>
+      </c>
+      <c r="I129" s="27">
+        <v>11</v>
+      </c>
+      <c r="J129" s="27">
+        <v>7</v>
+      </c>
+      <c r="K129" s="27">
+        <v>169</v>
+      </c>
+      <c r="L129" s="27">
+        <v>156</v>
+      </c>
+      <c r="M129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N129" s="27">
+        <v>5</v>
+      </c>
+      <c r="O129" s="27">
+        <v>1</v>
+      </c>
+      <c r="P129" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R129" s="28">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C130" s="26">
+        <v>4438</v>
+      </c>
+      <c r="D130" s="27">
+        <v>4078</v>
+      </c>
+      <c r="E130" s="27">
+        <v>3474</v>
+      </c>
+      <c r="F130" s="27">
+        <v>5</v>
+      </c>
+      <c r="G130" s="27">
+        <v>9</v>
+      </c>
+      <c r="H130" s="27">
+        <v>578</v>
+      </c>
+      <c r="I130" s="27">
+        <v>6</v>
+      </c>
+      <c r="J130" s="27">
+        <v>6</v>
+      </c>
+      <c r="K130" s="27">
+        <v>186</v>
+      </c>
+      <c r="L130" s="27">
+        <v>174</v>
+      </c>
+      <c r="M130" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N130" s="27">
+        <v>6</v>
+      </c>
+      <c r="O130" s="27">
+        <v>4</v>
+      </c>
+      <c r="P130" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q130" s="27">
+        <v>1</v>
+      </c>
+      <c r="R130" s="28">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" s="26">
+        <v>3049</v>
+      </c>
+      <c r="D131" s="27">
+        <v>2530</v>
+      </c>
+      <c r="E131" s="27">
+        <v>1972</v>
+      </c>
+      <c r="F131" s="27">
+        <v>1</v>
+      </c>
+      <c r="G131" s="27">
         <v>28</v>
       </c>
-      <c r="G10" s="30">
-[...29 lines deleted...]
-      <c r="Q10" s="30">
+      <c r="H131" s="27">
+        <v>512</v>
+      </c>
+      <c r="I131" s="27">
+        <v>13</v>
+      </c>
+      <c r="J131" s="27">
         <v>4</v>
       </c>
-      <c r="R10" s="31">
-[...29 lines deleted...]
-      <c r="J11" s="30">
+      <c r="K131" s="27">
+        <v>149</v>
+      </c>
+      <c r="L131" s="27">
+        <v>139</v>
+      </c>
+      <c r="M131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N131" s="27">
+        <v>1</v>
+      </c>
+      <c r="O131" s="27">
+        <v>5</v>
+      </c>
+      <c r="P131" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R131" s="28">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C132" s="26">
+        <v>2946</v>
+      </c>
+      <c r="D132" s="27">
+        <v>2695</v>
+      </c>
+      <c r="E132" s="27">
+        <v>2296</v>
+      </c>
+      <c r="F132" s="27">
+        <v>3</v>
+      </c>
+      <c r="G132" s="27">
+        <v>13</v>
+      </c>
+      <c r="H132" s="27">
+        <v>347</v>
+      </c>
+      <c r="I132" s="27">
+        <v>22</v>
+      </c>
+      <c r="J132" s="27">
+        <v>14</v>
+      </c>
+      <c r="K132" s="27">
+        <v>134</v>
+      </c>
+      <c r="L132" s="27">
+        <v>125</v>
+      </c>
+      <c r="M132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N132" s="27">
+        <v>4</v>
+      </c>
+      <c r="O132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P132" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R132" s="28">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B133" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="C133" s="26">
+        <v>3321</v>
+      </c>
+      <c r="D133" s="27">
+        <v>3027</v>
+      </c>
+      <c r="E133" s="27">
+        <v>2547</v>
+      </c>
+      <c r="F133" s="27">
+        <v>7</v>
+      </c>
+      <c r="G133" s="27">
+        <v>22</v>
+      </c>
+      <c r="H133" s="27">
+        <v>428</v>
+      </c>
+      <c r="I133" s="27">
+        <v>19</v>
+      </c>
+      <c r="J133" s="27">
+        <v>4</v>
+      </c>
+      <c r="K133" s="27">
+        <v>176</v>
+      </c>
+      <c r="L133" s="27">
+        <v>162</v>
+      </c>
+      <c r="M133" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N133" s="27">
+        <v>4</v>
+      </c>
+      <c r="O133" s="27">
+        <v>4</v>
+      </c>
+      <c r="P133" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q133" s="27">
+        <v>3</v>
+      </c>
+      <c r="R133" s="28">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="26">
+        <v>2093</v>
+      </c>
+      <c r="D134" s="27">
+        <v>1956</v>
+      </c>
+      <c r="E134" s="27">
+        <v>1738</v>
+      </c>
+      <c r="F134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G134" s="27">
+        <v>11</v>
+      </c>
+      <c r="H134" s="27">
+        <v>187</v>
+      </c>
+      <c r="I134" s="27">
+        <v>11</v>
+      </c>
+      <c r="J134" s="27">
+        <v>9</v>
+      </c>
+      <c r="K134" s="27">
+        <v>88</v>
+      </c>
+      <c r="L134" s="27">
+        <v>81</v>
+      </c>
+      <c r="M134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N134" s="27">
+        <v>2</v>
+      </c>
+      <c r="O134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P134" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R134" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B135" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C135" s="26">
+        <v>3772</v>
+      </c>
+      <c r="D135" s="27">
+        <v>3509</v>
+      </c>
+      <c r="E135" s="27">
+        <v>3169</v>
+      </c>
+      <c r="F135" s="27">
+        <v>3</v>
+      </c>
+      <c r="G135" s="27">
+        <v>8</v>
+      </c>
+      <c r="H135" s="27">
+        <v>317</v>
+      </c>
+      <c r="I135" s="27">
+        <v>8</v>
+      </c>
+      <c r="J135" s="27">
+        <v>4</v>
+      </c>
+      <c r="K135" s="27">
+        <v>152</v>
+      </c>
+      <c r="L135" s="27">
+        <v>142</v>
+      </c>
+      <c r="M135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N135" s="27">
         <v>6</v>
       </c>
-      <c r="K11" s="30">
-[...41 lines deleted...]
-      <c r="G12" s="30">
+      <c r="O135" s="27">
+        <v>2</v>
+      </c>
+      <c r="P135" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R135" s="28">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="C136" s="26">
+        <v>4128</v>
+      </c>
+      <c r="D136" s="27">
+        <v>3768</v>
+      </c>
+      <c r="E136" s="27">
+        <v>3192</v>
+      </c>
+      <c r="F136" s="27">
+        <v>5</v>
+      </c>
+      <c r="G136" s="27">
+        <v>16</v>
+      </c>
+      <c r="H136" s="27">
+        <v>506</v>
+      </c>
+      <c r="I136" s="27">
         <v>43</v>
       </c>
-      <c r="H12" s="30">
-[...20 lines deleted...]
-      <c r="O12" s="30">
+      <c r="J136" s="27">
+        <v>6</v>
+      </c>
+      <c r="K136" s="27">
+        <v>223</v>
+      </c>
+      <c r="L136" s="27">
+        <v>190</v>
+      </c>
+      <c r="M136" s="27">
+        <v>1</v>
+      </c>
+      <c r="N136" s="27">
         <v>7</v>
       </c>
-      <c r="P12" s="30">
+      <c r="O136" s="27">
+        <v>5</v>
+      </c>
+      <c r="P136" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q136" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R136" s="28">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C137" s="26">
+        <v>5706</v>
+      </c>
+      <c r="D137" s="27">
+        <v>5109</v>
+      </c>
+      <c r="E137" s="27">
+        <v>4385</v>
+      </c>
+      <c r="F137" s="27">
+        <v>6</v>
+      </c>
+      <c r="G137" s="27">
+        <v>28</v>
+      </c>
+      <c r="H137" s="27">
+        <v>611</v>
+      </c>
+      <c r="I137" s="27">
+        <v>72</v>
+      </c>
+      <c r="J137" s="27">
+        <v>7</v>
+      </c>
+      <c r="K137" s="27">
+        <v>290</v>
+      </c>
+      <c r="L137" s="27">
+        <v>249</v>
+      </c>
+      <c r="M137" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N137" s="27">
+        <v>9</v>
+      </c>
+      <c r="O137" s="27">
+        <v>3</v>
+      </c>
+      <c r="P137" s="27">
+        <v>28</v>
+      </c>
+      <c r="Q137" s="27">
+        <v>1</v>
+      </c>
+      <c r="R137" s="28">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B138" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="30">
+        <v>4089</v>
+      </c>
+      <c r="D138" s="31">
+        <v>3635</v>
+      </c>
+      <c r="E138" s="31">
+        <v>2993</v>
+      </c>
+      <c r="F138" s="31">
+        <v>7</v>
+      </c>
+      <c r="G138" s="31">
         <v>19</v>
       </c>
-      <c r="Q12" s="30">
-[...20 lines deleted...]
-      <c r="F13" s="30">
+      <c r="H138" s="31">
+        <v>580</v>
+      </c>
+      <c r="I138" s="31">
+        <v>32</v>
+      </c>
+      <c r="J138" s="31">
+        <v>4</v>
+      </c>
+      <c r="K138" s="31">
+        <v>249</v>
+      </c>
+      <c r="L138" s="31">
+        <v>232</v>
+      </c>
+      <c r="M138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N138" s="31">
+        <v>5</v>
+      </c>
+      <c r="O138" s="31">
+        <v>2</v>
+      </c>
+      <c r="P138" s="31">
         <v>10</v>
       </c>
-      <c r="G13" s="30">
-[...2084 lines deleted...]
-      <c r="R51" s="31">
+      <c r="Q138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R138" s="32">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A139" s="35" t="s">
         <v>170</v>
       </c>
-    </row>
-[...4876 lines deleted...]
-      <c r="J142" s="14"/>
+      <c r="B139" s="35"/>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J141" s="2"/>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J142" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="76" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0185F46-64BC-4867-915A-CA09215DB078}">
   <sheetPr transitionEvaluation="1"/>
   <dimension ref="A1:R142"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.33203125" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.36328125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="8.6640625" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="13.33203125" style="14"/>
+    <col min="1" max="2" width="8.6328125" style="1" customWidth="1"/>
+    <col min="3" max="9" width="10.6328125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.6328125" style="4" customWidth="1"/>
+    <col min="11" max="18" width="10.6328125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="13.36328125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="H1" s="15" t="s">
+    <row r="1" spans="1:18" ht="14" x14ac:dyDescent="0.2">
+      <c r="H1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:18" s="17" customFormat="1" ht="14.4" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="R2" s="18" t="s">
+    <row r="2" spans="1:18" s="6" customFormat="1" ht="14" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="R2" s="7" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="3" spans="1:18" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="3" spans="1:18" s="11" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...48 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="N4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="O4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="P4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="Q4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="R4" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="3" t="s">
+    <row r="5" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="3" t="s">
+      <c r="J5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="K5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="3" t="s">
+      <c r="L5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="M5" s="3" t="s">
+      <c r="M5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="3" t="s">
+      <c r="N5" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="O5" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="P5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="3" t="s">
+      <c r="Q5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="5"/>
-[...6 lines deleted...]
-      <c r="E6" s="2" t="s">
+      <c r="R5" s="14"/>
+    </row>
+    <row r="6" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2"/>
-[...4 lines deleted...]
-      <c r="L6" s="2" t="s">
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="M6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="N6" s="2"/>
-[...11 lines deleted...]
-      <c r="F7" s="20" t="s">
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="14"/>
+    </row>
+    <row r="7" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="6"/>
-[...5 lines deleted...]
-      <c r="M7" s="20" t="s">
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="N7" s="6"/>
-[...8 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="18"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="R8" s="16" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="10" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:18" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="25"/>
-[...9 lines deleted...]
-      <c r="F9" s="27">
+      <c r="B9" s="20"/>
+      <c r="C9" s="21">
+        <v>793828</v>
+      </c>
+      <c r="D9" s="22">
+        <v>728271</v>
+      </c>
+      <c r="E9" s="22">
+        <v>621204</v>
+      </c>
+      <c r="F9" s="22">
         <v>1210</v>
       </c>
-      <c r="G9" s="27">
-[...8 lines deleted...]
-      <c r="J9" s="27">
+      <c r="G9" s="22">
+        <v>3946</v>
+      </c>
+      <c r="H9" s="22">
+        <v>95687</v>
+      </c>
+      <c r="I9" s="22">
+        <v>4411</v>
+      </c>
+      <c r="J9" s="22">
         <v>1813</v>
       </c>
-      <c r="K9" s="27">
-[...5 lines deleted...]
-      <c r="M9" s="27">
+      <c r="K9" s="22">
+        <v>36427</v>
+      </c>
+      <c r="L9" s="22">
+        <v>32636</v>
+      </c>
+      <c r="M9" s="22">
         <v>34</v>
       </c>
-      <c r="N9" s="27">
-[...2 lines deleted...]
-      <c r="O9" s="27">
+      <c r="N9" s="22">
+        <v>1424</v>
+      </c>
+      <c r="O9" s="22">
         <v>605</v>
       </c>
-      <c r="P9" s="27">
-[...2 lines deleted...]
-      <c r="Q9" s="27">
+      <c r="P9" s="22">
+        <v>1597</v>
+      </c>
+      <c r="Q9" s="22">
         <v>131</v>
       </c>
-      <c r="R9" s="28">
-[...4 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="R9" s="23">
+        <v>29130</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="8"/>
-[...9 lines deleted...]
-      <c r="F10" s="30">
+      <c r="B10" s="25"/>
+      <c r="C10" s="26">
+        <v>20467</v>
+      </c>
+      <c r="D10" s="27">
+        <v>18600</v>
+      </c>
+      <c r="E10" s="27">
+        <v>16179</v>
+      </c>
+      <c r="F10" s="27">
         <v>26</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="27">
         <v>92</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="27">
         <v>2230</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="27">
         <v>54</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="27">
         <v>19</v>
       </c>
-      <c r="K10" s="30">
-[...8 lines deleted...]
-      <c r="N10" s="30">
+      <c r="K10" s="27">
+        <v>975</v>
+      </c>
+      <c r="L10" s="27">
+        <v>887</v>
+      </c>
+      <c r="M10" s="27">
+        <v>1</v>
+      </c>
+      <c r="N10" s="27">
         <v>47</v>
       </c>
-      <c r="O10" s="30">
+      <c r="O10" s="27">
         <v>16</v>
       </c>
-      <c r="P10" s="30">
+      <c r="P10" s="27">
         <v>20</v>
       </c>
-      <c r="Q10" s="30">
+      <c r="Q10" s="27">
         <v>4</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R10" s="28">
         <v>892</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="8" t="s">
+    <row r="11" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="8"/>
-      <c r="C11" s="29">
+      <c r="B11" s="25"/>
+      <c r="C11" s="26">
         <v>6275</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="27">
         <v>5599</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="27">
         <v>4805</v>
       </c>
-      <c r="F11" s="30">
-[...5 lines deleted...]
-      <c r="H11" s="30">
+      <c r="F11" s="27">
+        <v>5</v>
+      </c>
+      <c r="G11" s="27">
+        <v>25</v>
+      </c>
+      <c r="H11" s="27">
         <v>712</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="27">
         <v>46</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="27">
         <v>6</v>
       </c>
-      <c r="K11" s="30">
+      <c r="K11" s="27">
         <v>472</v>
       </c>
-      <c r="L11" s="30">
+      <c r="L11" s="27">
         <v>431</v>
       </c>
-      <c r="M11" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="30">
+      <c r="M11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="27">
         <v>14</v>
       </c>
-      <c r="O11" s="30">
+      <c r="O11" s="27">
         <v>4</v>
       </c>
-      <c r="P11" s="30">
+      <c r="P11" s="27">
         <v>23</v>
       </c>
-      <c r="Q11" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="31">
+      <c r="Q11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R11" s="28">
         <v>204</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="8" t="s">
+    <row r="12" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="8"/>
-      <c r="C12" s="29">
+      <c r="B12" s="25"/>
+      <c r="C12" s="26">
         <v>6013</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="27">
         <v>5373</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="27">
         <v>4637</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="27">
         <v>14</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="27">
         <v>45</v>
       </c>
-      <c r="H12" s="30">
+      <c r="H12" s="27">
         <v>620</v>
       </c>
-      <c r="I12" s="30">
+      <c r="I12" s="27">
         <v>48</v>
       </c>
-      <c r="J12" s="30">
+      <c r="J12" s="27">
         <v>9</v>
       </c>
-      <c r="K12" s="30">
+      <c r="K12" s="27">
         <v>485</v>
       </c>
-      <c r="L12" s="30">
+      <c r="L12" s="27">
         <v>434</v>
       </c>
-      <c r="M12" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="30">
+      <c r="M12" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="27">
         <v>23</v>
       </c>
-      <c r="O12" s="30">
+      <c r="O12" s="27">
         <v>7</v>
       </c>
-      <c r="P12" s="30">
+      <c r="P12" s="27">
         <v>20</v>
       </c>
-      <c r="Q12" s="30">
-[...2 lines deleted...]
-      <c r="R12" s="31">
+      <c r="Q12" s="27">
+        <v>1</v>
+      </c>
+      <c r="R12" s="28">
         <v>155</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="8" t="s">
+    <row r="13" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="8"/>
-      <c r="C13" s="29">
+      <c r="B13" s="25"/>
+      <c r="C13" s="26">
         <v>8770</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="27">
         <v>7991</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="27">
         <v>6879</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="27">
         <v>10</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="27">
         <v>56</v>
       </c>
-      <c r="H13" s="30">
+      <c r="H13" s="27">
         <v>1002</v>
       </c>
-      <c r="I13" s="30">
+      <c r="I13" s="27">
         <v>31</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J13" s="27">
         <v>13</v>
       </c>
-      <c r="K13" s="30">
+      <c r="K13" s="27">
         <v>482</v>
       </c>
-      <c r="L13" s="30">
+      <c r="L13" s="27">
         <v>431</v>
       </c>
-      <c r="M13" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="30">
+      <c r="M13" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="27">
         <v>23</v>
       </c>
-      <c r="O13" s="30">
+      <c r="O13" s="27">
         <v>9</v>
       </c>
-      <c r="P13" s="30">
+      <c r="P13" s="27">
         <v>18</v>
       </c>
-      <c r="Q13" s="30">
-[...2 lines deleted...]
-      <c r="R13" s="31">
+      <c r="Q13" s="27">
+        <v>1</v>
+      </c>
+      <c r="R13" s="28">
         <v>297</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="8" t="s">
+    <row r="14" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="8"/>
-      <c r="C14" s="29">
+      <c r="B14" s="25"/>
+      <c r="C14" s="26">
         <v>4055</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="27">
         <v>3576</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="27">
         <v>3142</v>
       </c>
-      <c r="F14" s="30">
-[...2 lines deleted...]
-      <c r="G14" s="30">
+      <c r="F14" s="27">
+        <v>5</v>
+      </c>
+      <c r="G14" s="27">
         <v>10</v>
       </c>
-      <c r="H14" s="30">
+      <c r="H14" s="27">
         <v>387</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I14" s="27">
         <v>26</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J14" s="27">
         <v>6</v>
       </c>
-      <c r="K14" s="30">
+      <c r="K14" s="27">
         <v>375</v>
       </c>
-      <c r="L14" s="30">
+      <c r="L14" s="27">
         <v>341</v>
       </c>
-      <c r="M14" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="30">
+      <c r="M14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="27">
         <v>8</v>
       </c>
-      <c r="O14" s="30">
-[...8 lines deleted...]
-      <c r="R14" s="31">
+      <c r="O14" s="27">
+        <v>1</v>
+      </c>
+      <c r="P14" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R14" s="28">
         <v>104</v>
       </c>
     </row>
-    <row r="15" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="8" t="s">
+    <row r="15" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="8"/>
-      <c r="C15" s="29">
+      <c r="B15" s="25"/>
+      <c r="C15" s="26">
         <v>4639</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="27">
         <v>4204</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="27">
         <v>3682</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="27">
         <v>3</v>
       </c>
-      <c r="G15" s="30">
+      <c r="G15" s="27">
         <v>22</v>
       </c>
-      <c r="H15" s="30">
+      <c r="H15" s="27">
         <v>471</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I15" s="27">
         <v>18</v>
       </c>
-      <c r="J15" s="30">
+      <c r="J15" s="27">
         <v>8</v>
       </c>
-      <c r="K15" s="30">
+      <c r="K15" s="27">
         <v>326</v>
       </c>
-      <c r="L15" s="30">
+      <c r="L15" s="27">
         <v>297</v>
       </c>
-      <c r="M15" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="30">
+      <c r="M15" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N15" s="27">
         <v>16</v>
       </c>
-      <c r="O15" s="30">
-[...2 lines deleted...]
-      <c r="P15" s="30">
+      <c r="O15" s="27">
+        <v>1</v>
+      </c>
+      <c r="P15" s="27">
         <v>11</v>
       </c>
-      <c r="Q15" s="30">
-[...2 lines deleted...]
-      <c r="R15" s="31">
+      <c r="Q15" s="27">
+        <v>1</v>
+      </c>
+      <c r="R15" s="28">
         <v>109</v>
       </c>
     </row>
-    <row r="16" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="8" t="s">
+    <row r="16" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="8"/>
-      <c r="C16" s="29">
+      <c r="B16" s="25"/>
+      <c r="C16" s="26">
         <v>6150</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="27">
         <v>5558</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="27">
         <v>4791</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="27">
         <v>18</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G16" s="27">
         <v>19</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H16" s="27">
         <v>709</v>
       </c>
-      <c r="I16" s="30">
+      <c r="I16" s="27">
         <v>13</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J16" s="27">
         <v>8</v>
       </c>
-      <c r="K16" s="30">
+      <c r="K16" s="27">
         <v>402</v>
       </c>
-      <c r="L16" s="30">
+      <c r="L16" s="27">
         <v>383</v>
       </c>
-      <c r="M16" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="30">
+      <c r="M16" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="27">
         <v>12</v>
       </c>
-      <c r="O16" s="30">
-[...8 lines deleted...]
-      <c r="R16" s="31">
+      <c r="O16" s="27">
+        <v>5</v>
+      </c>
+      <c r="P16" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>1</v>
+      </c>
+      <c r="R16" s="28">
         <v>190</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="8" t="s">
+    <row r="17" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="8"/>
-      <c r="C17" s="29">
+      <c r="B17" s="25"/>
+      <c r="C17" s="26">
         <v>15893</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="27">
         <v>14522</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="27">
         <v>12357</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="27">
         <v>20</v>
       </c>
-      <c r="G17" s="30">
+      <c r="G17" s="27">
         <v>86</v>
       </c>
-      <c r="H17" s="30">
+      <c r="H17" s="27">
         <v>1928</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="27">
         <v>62</v>
       </c>
-      <c r="J17" s="30">
+      <c r="J17" s="27">
         <v>69</v>
       </c>
-      <c r="K17" s="30">
+      <c r="K17" s="27">
         <v>857</v>
       </c>
-      <c r="L17" s="30">
+      <c r="L17" s="27">
         <v>787</v>
       </c>
-      <c r="M17" s="30">
-[...2 lines deleted...]
-      <c r="N17" s="30">
+      <c r="M17" s="27">
+        <v>1</v>
+      </c>
+      <c r="N17" s="27">
         <v>26</v>
       </c>
-      <c r="O17" s="30">
+      <c r="O17" s="27">
         <v>14</v>
       </c>
-      <c r="P17" s="30">
+      <c r="P17" s="27">
         <v>24</v>
       </c>
-      <c r="Q17" s="30">
-[...2 lines deleted...]
-      <c r="R17" s="31">
+      <c r="Q17" s="27">
+        <v>5</v>
+      </c>
+      <c r="R17" s="28">
         <v>514</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="8" t="s">
+    <row r="18" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="8"/>
-      <c r="C18" s="29">
+      <c r="B18" s="25"/>
+      <c r="C18" s="26">
         <v>8376</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="27">
         <v>7727</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="27">
         <v>6707</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="27">
         <v>11</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G18" s="27">
         <v>47</v>
       </c>
-      <c r="H18" s="30">
+      <c r="H18" s="27">
         <v>920</v>
       </c>
-      <c r="I18" s="30">
+      <c r="I18" s="27">
         <v>28</v>
       </c>
-      <c r="J18" s="30">
+      <c r="J18" s="27">
         <v>14</v>
       </c>
-      <c r="K18" s="30">
+      <c r="K18" s="27">
         <v>400</v>
       </c>
-      <c r="L18" s="30">
+      <c r="L18" s="27">
         <v>369</v>
       </c>
-      <c r="M18" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="30">
+      <c r="M18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="27">
         <v>22</v>
       </c>
-      <c r="O18" s="30">
+      <c r="O18" s="27">
         <v>3</v>
       </c>
-      <c r="P18" s="30">
+      <c r="P18" s="27">
         <v>4</v>
       </c>
-      <c r="Q18" s="30">
-[...2 lines deleted...]
-      <c r="R18" s="31">
+      <c r="Q18" s="27">
+        <v>2</v>
+      </c>
+      <c r="R18" s="28">
         <v>249</v>
       </c>
     </row>
-    <row r="19" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="8" t="s">
+    <row r="19" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="8"/>
-      <c r="C19" s="29">
+      <c r="B19" s="25"/>
+      <c r="C19" s="26">
         <v>7431</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="27">
         <v>6843</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="27">
         <v>6017</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="27">
         <v>8</v>
       </c>
-      <c r="G19" s="30">
+      <c r="G19" s="27">
         <v>50</v>
       </c>
-      <c r="H19" s="30">
+      <c r="H19" s="27">
         <v>724</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="27">
         <v>29</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="27">
         <v>15</v>
       </c>
-      <c r="K19" s="30">
+      <c r="K19" s="27">
         <v>329</v>
       </c>
-      <c r="L19" s="30">
+      <c r="L19" s="27">
         <v>307</v>
       </c>
-      <c r="M19" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="30">
+      <c r="M19" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="27">
         <v>14</v>
       </c>
-      <c r="O19" s="30">
+      <c r="O19" s="27">
         <v>3</v>
       </c>
-      <c r="P19" s="30">
+      <c r="P19" s="27">
         <v>3</v>
       </c>
-      <c r="Q19" s="30">
-[...2 lines deleted...]
-      <c r="R19" s="31">
+      <c r="Q19" s="27">
+        <v>2</v>
+      </c>
+      <c r="R19" s="28">
         <v>259</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="8" t="s">
+    <row r="20" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="8"/>
-      <c r="C20" s="29">
+      <c r="B20" s="25"/>
+      <c r="C20" s="26">
         <v>24374</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="27">
         <v>22426</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="27">
         <v>19207</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="27">
         <v>40</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="27">
         <v>166</v>
       </c>
-      <c r="H20" s="30">
+      <c r="H20" s="27">
         <v>2796</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="27">
         <v>143</v>
       </c>
-      <c r="J20" s="30">
+      <c r="J20" s="27">
         <v>74</v>
       </c>
-      <c r="K20" s="30">
+      <c r="K20" s="27">
         <v>1037</v>
       </c>
-      <c r="L20" s="30">
+      <c r="L20" s="27">
         <v>917</v>
       </c>
-      <c r="M20" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="30">
+      <c r="M20" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="27">
         <v>37</v>
       </c>
-      <c r="O20" s="30">
+      <c r="O20" s="27">
         <v>19</v>
       </c>
-      <c r="P20" s="30">
+      <c r="P20" s="27">
         <v>61</v>
       </c>
-      <c r="Q20" s="30">
+      <c r="Q20" s="27">
         <v>3</v>
       </c>
-      <c r="R20" s="31">
+      <c r="R20" s="28">
         <v>911</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="8" t="s">
+    <row r="21" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="8"/>
-      <c r="C21" s="29">
+      <c r="B21" s="25"/>
+      <c r="C21" s="26">
         <v>20795</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="27">
         <v>19167</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="27">
         <v>16302</v>
       </c>
-      <c r="F21" s="30">
+      <c r="F21" s="27">
         <v>36</v>
       </c>
-      <c r="G21" s="30">
+      <c r="G21" s="27">
         <v>147</v>
       </c>
-      <c r="H21" s="30">
+      <c r="H21" s="27">
         <v>2524</v>
       </c>
-      <c r="I21" s="30">
+      <c r="I21" s="27">
         <v>80</v>
       </c>
-      <c r="J21" s="30">
+      <c r="J21" s="27">
         <v>78</v>
       </c>
-      <c r="K21" s="30">
+      <c r="K21" s="27">
         <v>884</v>
       </c>
-      <c r="L21" s="30">
+      <c r="L21" s="27">
         <v>790</v>
       </c>
-      <c r="M21" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="30">
+      <c r="M21" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="27">
         <v>52</v>
       </c>
-      <c r="O21" s="30">
+      <c r="O21" s="27">
         <v>18</v>
       </c>
-      <c r="P21" s="30">
+      <c r="P21" s="27">
         <v>20</v>
       </c>
-      <c r="Q21" s="30">
+      <c r="Q21" s="27">
         <v>4</v>
       </c>
-      <c r="R21" s="31">
+      <c r="R21" s="28">
         <v>744</v>
       </c>
     </row>
-    <row r="22" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="8" t="s">
+    <row r="22" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="8"/>
-      <c r="C22" s="29">
+      <c r="B22" s="25"/>
+      <c r="C22" s="26">
         <v>57336</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="27">
         <v>52828</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="27">
         <v>42954</v>
       </c>
-      <c r="F22" s="30">
+      <c r="F22" s="27">
         <v>62</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G22" s="27">
         <v>440</v>
       </c>
-      <c r="H22" s="30">
+      <c r="H22" s="27">
         <v>8580</v>
       </c>
-      <c r="I22" s="30">
+      <c r="I22" s="27">
         <v>517</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="27">
         <v>275</v>
       </c>
-      <c r="K22" s="30">
+      <c r="K22" s="27">
         <v>2384</v>
       </c>
-      <c r="L22" s="30">
+      <c r="L22" s="27">
         <v>1990</v>
       </c>
-      <c r="M22" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="30">
+      <c r="M22" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="27">
         <v>137</v>
       </c>
-      <c r="O22" s="30">
+      <c r="O22" s="27">
         <v>64</v>
       </c>
-      <c r="P22" s="30">
+      <c r="P22" s="27">
         <v>175</v>
       </c>
-      <c r="Q22" s="30">
+      <c r="Q22" s="27">
         <v>18</v>
       </c>
-      <c r="R22" s="31">
+      <c r="R22" s="28">
         <v>2124</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="8" t="s">
+    <row r="23" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="8"/>
-      <c r="C23" s="29">
+      <c r="B23" s="25"/>
+      <c r="C23" s="26">
         <v>14623</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="27">
         <v>13523</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="27">
         <v>11657</v>
       </c>
-      <c r="F23" s="30">
+      <c r="F23" s="27">
         <v>22</v>
       </c>
-      <c r="G23" s="30">
+      <c r="G23" s="27">
         <v>91</v>
       </c>
-      <c r="H23" s="30">
+      <c r="H23" s="27">
         <v>1461</v>
       </c>
-      <c r="I23" s="30">
+      <c r="I23" s="27">
         <v>248</v>
       </c>
-      <c r="J23" s="30">
+      <c r="J23" s="27">
         <v>44</v>
       </c>
-      <c r="K23" s="30">
+      <c r="K23" s="27">
         <v>539</v>
       </c>
-      <c r="L23" s="30">
+      <c r="L23" s="27">
         <v>481</v>
       </c>
-      <c r="M23" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="30">
+      <c r="M23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23" s="27">
         <v>31</v>
       </c>
-      <c r="O23" s="30">
+      <c r="O23" s="27">
         <v>9</v>
       </c>
-      <c r="P23" s="30">
+      <c r="P23" s="27">
         <v>18</v>
       </c>
-      <c r="Q23" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="31">
+      <c r="Q23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R23" s="28">
         <v>561</v>
       </c>
     </row>
-    <row r="24" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="8" t="s">
+    <row r="24" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="8"/>
-      <c r="C24" s="29">
+      <c r="B24" s="25"/>
+      <c r="C24" s="26">
         <v>7454</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="27">
         <v>6840</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="27">
         <v>6055</v>
       </c>
-      <c r="F24" s="30">
+      <c r="F24" s="27">
         <v>6</v>
       </c>
-      <c r="G24" s="30">
+      <c r="G24" s="27">
         <v>17</v>
       </c>
-      <c r="H24" s="30">
+      <c r="H24" s="27">
         <v>718</v>
       </c>
-      <c r="I24" s="30">
+      <c r="I24" s="27">
         <v>33</v>
       </c>
-      <c r="J24" s="30">
+      <c r="J24" s="27">
         <v>11</v>
       </c>
-      <c r="K24" s="30">
+      <c r="K24" s="27">
         <v>430</v>
       </c>
-      <c r="L24" s="30">
+      <c r="L24" s="27">
         <v>400</v>
       </c>
-      <c r="M24" s="30">
-[...2 lines deleted...]
-      <c r="N24" s="30">
+      <c r="M24" s="27">
+        <v>1</v>
+      </c>
+      <c r="N24" s="27">
         <v>17</v>
       </c>
-      <c r="O24" s="30">
-[...2 lines deleted...]
-      <c r="P24" s="30">
+      <c r="O24" s="27">
+        <v>1</v>
+      </c>
+      <c r="P24" s="27">
         <v>11</v>
       </c>
-      <c r="Q24" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="31">
+      <c r="Q24" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R24" s="28">
         <v>184</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="8" t="s">
+    <row r="25" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="8"/>
-      <c r="C25" s="29">
+      <c r="B25" s="25"/>
+      <c r="C25" s="26">
         <v>2624</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="27">
         <v>2441</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="27">
         <v>2131</v>
       </c>
-      <c r="F25" s="30">
-[...2 lines deleted...]
-      <c r="G25" s="30">
+      <c r="F25" s="27">
+        <v>2</v>
+      </c>
+      <c r="G25" s="27">
         <v>12</v>
       </c>
-      <c r="H25" s="30">
+      <c r="H25" s="27">
         <v>268</v>
       </c>
-      <c r="I25" s="30">
-[...2 lines deleted...]
-      <c r="J25" s="30">
+      <c r="I25" s="27">
+        <v>25</v>
+      </c>
+      <c r="J25" s="27">
         <v>3</v>
       </c>
-      <c r="K25" s="30">
+      <c r="K25" s="27">
         <v>127</v>
       </c>
-      <c r="L25" s="30">
+      <c r="L25" s="27">
         <v>118</v>
       </c>
-      <c r="M25" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="30">
+      <c r="M25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" s="27">
         <v>6</v>
       </c>
-      <c r="O25" s="30" t="s">
-[...8 lines deleted...]
-      <c r="R25" s="31">
+      <c r="O25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P25" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="27">
+        <v>1</v>
+      </c>
+      <c r="R25" s="28">
         <v>56</v>
       </c>
     </row>
-    <row r="26" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="8" t="s">
+    <row r="26" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="8"/>
-      <c r="C26" s="29">
+      <c r="B26" s="25"/>
+      <c r="C26" s="26">
         <v>3320</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="27">
         <v>3080</v>
       </c>
-      <c r="E26" s="30">
+      <c r="E26" s="27">
         <v>2720</v>
       </c>
-      <c r="F26" s="30">
+      <c r="F26" s="27">
         <v>8</v>
       </c>
-      <c r="G26" s="30">
+      <c r="G26" s="27">
         <v>15</v>
       </c>
-      <c r="H26" s="30">
+      <c r="H26" s="27">
         <v>313</v>
       </c>
-      <c r="I26" s="30">
+      <c r="I26" s="27">
         <v>16</v>
       </c>
-      <c r="J26" s="30">
+      <c r="J26" s="27">
         <v>8</v>
       </c>
-      <c r="K26" s="30">
+      <c r="K26" s="27">
         <v>180</v>
       </c>
-      <c r="L26" s="30">
+      <c r="L26" s="27">
         <v>167</v>
       </c>
-      <c r="M26" s="30" t="s">
-[...14 lines deleted...]
-      <c r="R26" s="31">
+      <c r="M26" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="27">
+        <v>5</v>
+      </c>
+      <c r="O26" s="27">
+        <v>2</v>
+      </c>
+      <c r="P26" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>1</v>
+      </c>
+      <c r="R26" s="28">
         <v>60</v>
       </c>
     </row>
-    <row r="27" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="8" t="s">
+    <row r="27" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="8"/>
-      <c r="C27" s="29">
+      <c r="B27" s="25"/>
+      <c r="C27" s="26">
         <v>2630</v>
       </c>
-      <c r="D27" s="30">
+      <c r="D27" s="27">
         <v>2422</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E27" s="27">
         <v>2136</v>
       </c>
-      <c r="F27" s="30">
-[...2 lines deleted...]
-      <c r="G27" s="30">
+      <c r="F27" s="27">
+        <v>5</v>
+      </c>
+      <c r="G27" s="27">
         <v>7</v>
       </c>
-      <c r="H27" s="30">
+      <c r="H27" s="27">
         <v>256</v>
       </c>
-      <c r="I27" s="30">
+      <c r="I27" s="27">
         <v>14</v>
       </c>
-      <c r="J27" s="30">
+      <c r="J27" s="27">
         <v>4</v>
       </c>
-      <c r="K27" s="30">
+      <c r="K27" s="27">
         <v>132</v>
       </c>
-      <c r="L27" s="30">
+      <c r="L27" s="27">
         <v>121</v>
       </c>
-      <c r="M27" s="30" t="s">
-[...8 lines deleted...]
-      <c r="P27" s="30">
+      <c r="M27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N27" s="27">
+        <v>1</v>
+      </c>
+      <c r="O27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P27" s="27">
         <v>10</v>
       </c>
-      <c r="Q27" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="31">
+      <c r="Q27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R27" s="28">
         <v>76</v>
       </c>
     </row>
-    <row r="28" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="8" t="s">
+    <row r="28" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="8"/>
-      <c r="C28" s="29">
+      <c r="B28" s="25"/>
+      <c r="C28" s="26">
         <v>3812</v>
       </c>
-      <c r="D28" s="30">
+      <c r="D28" s="27">
         <v>3564</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E28" s="27">
         <v>3150</v>
       </c>
-      <c r="F28" s="30">
+      <c r="F28" s="27">
         <v>8</v>
       </c>
-      <c r="G28" s="30">
+      <c r="G28" s="27">
         <v>17</v>
       </c>
-      <c r="H28" s="30">
+      <c r="H28" s="27">
         <v>377</v>
       </c>
-      <c r="I28" s="30">
+      <c r="I28" s="27">
         <v>8</v>
       </c>
-      <c r="J28" s="30">
+      <c r="J28" s="27">
         <v>4</v>
       </c>
-      <c r="K28" s="30">
+      <c r="K28" s="27">
         <v>174</v>
       </c>
-      <c r="L28" s="30">
+      <c r="L28" s="27">
         <v>158</v>
       </c>
-      <c r="M28" s="30">
-[...2 lines deleted...]
-      <c r="N28" s="30">
+      <c r="M28" s="27">
+        <v>2</v>
+      </c>
+      <c r="N28" s="27">
         <v>8</v>
       </c>
-      <c r="O28" s="30">
-[...2 lines deleted...]
-      <c r="P28" s="30">
+      <c r="O28" s="27">
+        <v>2</v>
+      </c>
+      <c r="P28" s="27">
         <v>4</v>
       </c>
-      <c r="Q28" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="31">
+      <c r="Q28" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R28" s="28">
         <v>74</v>
       </c>
     </row>
-    <row r="29" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="8" t="s">
+    <row r="29" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="8"/>
-[...9 lines deleted...]
-      <c r="F29" s="30">
+      <c r="B29" s="25"/>
+      <c r="C29" s="26">
+        <v>8410</v>
+      </c>
+      <c r="D29" s="27">
+        <v>7703</v>
+      </c>
+      <c r="E29" s="27">
+        <v>6715</v>
+      </c>
+      <c r="F29" s="27">
         <v>9</v>
       </c>
-      <c r="G29" s="30">
+      <c r="G29" s="27">
         <v>33</v>
       </c>
-      <c r="H29" s="30">
-[...5 lines deleted...]
-      <c r="J29" s="30">
+      <c r="H29" s="27">
+        <v>903</v>
+      </c>
+      <c r="I29" s="27">
+        <v>25</v>
+      </c>
+      <c r="J29" s="27">
         <v>18</v>
       </c>
-      <c r="K29" s="30">
+      <c r="K29" s="27">
+        <v>428</v>
+      </c>
+      <c r="L29" s="27">
+        <v>394</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="27">
+        <v>19</v>
+      </c>
+      <c r="O29" s="27">
+        <v>5</v>
+      </c>
+      <c r="P29" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>3</v>
+      </c>
+      <c r="R29" s="28">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26">
+        <v>8292</v>
+      </c>
+      <c r="D30" s="27">
+        <v>7750</v>
+      </c>
+      <c r="E30" s="27">
+        <v>6797</v>
+      </c>
+      <c r="F30" s="27">
+        <v>9</v>
+      </c>
+      <c r="G30" s="27">
+        <v>43</v>
+      </c>
+      <c r="H30" s="27">
+        <v>856</v>
+      </c>
+      <c r="I30" s="27">
+        <v>35</v>
+      </c>
+      <c r="J30" s="27">
+        <v>10</v>
+      </c>
+      <c r="K30" s="27">
+        <v>326</v>
+      </c>
+      <c r="L30" s="27">
+        <v>283</v>
+      </c>
+      <c r="M30" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="27">
+        <v>16</v>
+      </c>
+      <c r="O30" s="27">
+        <v>10</v>
+      </c>
+      <c r="P30" s="27">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>2</v>
+      </c>
+      <c r="R30" s="28">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26">
+        <v>12037</v>
+      </c>
+      <c r="D31" s="27">
+        <v>11271</v>
+      </c>
+      <c r="E31" s="27">
+        <v>10008</v>
+      </c>
+      <c r="F31" s="27">
+        <v>16</v>
+      </c>
+      <c r="G31" s="27">
+        <v>60</v>
+      </c>
+      <c r="H31" s="27">
+        <v>1108</v>
+      </c>
+      <c r="I31" s="27">
+        <v>51</v>
+      </c>
+      <c r="J31" s="27">
+        <v>28</v>
+      </c>
+      <c r="K31" s="27">
+        <v>445</v>
+      </c>
+      <c r="L31" s="27">
+        <v>394</v>
+      </c>
+      <c r="M31" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="27">
+        <v>28</v>
+      </c>
+      <c r="O31" s="27">
+        <v>12</v>
+      </c>
+      <c r="P31" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>1</v>
+      </c>
+      <c r="R31" s="28">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26">
+        <v>18176</v>
+      </c>
+      <c r="D32" s="27">
+        <v>16843</v>
+      </c>
+      <c r="E32" s="27">
+        <v>14594</v>
+      </c>
+      <c r="F32" s="27">
+        <v>9</v>
+      </c>
+      <c r="G32" s="27">
+        <v>97</v>
+      </c>
+      <c r="H32" s="27">
+        <v>1927</v>
+      </c>
+      <c r="I32" s="27">
+        <v>182</v>
+      </c>
+      <c r="J32" s="27">
+        <v>34</v>
+      </c>
+      <c r="K32" s="27">
+        <v>750</v>
+      </c>
+      <c r="L32" s="27">
+        <v>617</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="27">
+        <v>34</v>
+      </c>
+      <c r="O32" s="27">
+        <v>19</v>
+      </c>
+      <c r="P32" s="27">
+        <v>77</v>
+      </c>
+      <c r="Q32" s="27">
+        <v>3</v>
+      </c>
+      <c r="R32" s="28">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26">
+        <v>10979</v>
+      </c>
+      <c r="D33" s="27">
+        <v>10138</v>
+      </c>
+      <c r="E33" s="27">
+        <v>8684</v>
+      </c>
+      <c r="F33" s="27">
+        <v>28</v>
+      </c>
+      <c r="G33" s="27">
+        <v>64</v>
+      </c>
+      <c r="H33" s="27">
+        <v>1289</v>
+      </c>
+      <c r="I33" s="27">
+        <v>40</v>
+      </c>
+      <c r="J33" s="27">
+        <v>33</v>
+      </c>
+      <c r="K33" s="27">
+        <v>451</v>
+      </c>
+      <c r="L33" s="27">
+        <v>415</v>
+      </c>
+      <c r="M33" s="27">
+        <v>1</v>
+      </c>
+      <c r="N33" s="27">
+        <v>14</v>
+      </c>
+      <c r="O33" s="27">
+        <v>7</v>
+      </c>
+      <c r="P33" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R33" s="28">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26">
+        <v>6109</v>
+      </c>
+      <c r="D34" s="27">
+        <v>5695</v>
+      </c>
+      <c r="E34" s="27">
+        <v>5040</v>
+      </c>
+      <c r="F34" s="27">
+        <v>8</v>
+      </c>
+      <c r="G34" s="27">
+        <v>17</v>
+      </c>
+      <c r="H34" s="27">
+        <v>599</v>
+      </c>
+      <c r="I34" s="27">
+        <v>26</v>
+      </c>
+      <c r="J34" s="27">
+        <v>5</v>
+      </c>
+      <c r="K34" s="27">
+        <v>285</v>
+      </c>
+      <c r="L34" s="27">
+        <v>263</v>
+      </c>
+      <c r="M34" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N34" s="27">
+        <v>10</v>
+      </c>
+      <c r="O34" s="27">
+        <v>5</v>
+      </c>
+      <c r="P34" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>2</v>
+      </c>
+      <c r="R34" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="26">
+        <v>7295</v>
+      </c>
+      <c r="D35" s="27">
+        <v>6757</v>
+      </c>
+      <c r="E35" s="27">
+        <v>5833</v>
+      </c>
+      <c r="F35" s="27">
+        <v>23</v>
+      </c>
+      <c r="G35" s="27">
+        <v>52</v>
+      </c>
+      <c r="H35" s="27">
+        <v>805</v>
+      </c>
+      <c r="I35" s="27">
+        <v>33</v>
+      </c>
+      <c r="J35" s="27">
+        <v>11</v>
+      </c>
+      <c r="K35" s="27">
+        <v>311</v>
+      </c>
+      <c r="L35" s="27">
+        <v>283</v>
+      </c>
+      <c r="M35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N35" s="27">
+        <v>15</v>
+      </c>
+      <c r="O35" s="27">
+        <v>5</v>
+      </c>
+      <c r="P35" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R35" s="28">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26">
+        <v>21440</v>
+      </c>
+      <c r="D36" s="27">
+        <v>19602</v>
+      </c>
+      <c r="E36" s="27">
+        <v>16415</v>
+      </c>
+      <c r="F36" s="27">
+        <v>50</v>
+      </c>
+      <c r="G36" s="27">
+        <v>95</v>
+      </c>
+      <c r="H36" s="27">
+        <v>2821</v>
+      </c>
+      <c r="I36" s="27">
+        <v>174</v>
+      </c>
+      <c r="J36" s="27">
+        <v>47</v>
+      </c>
+      <c r="K36" s="27">
+        <v>902</v>
+      </c>
+      <c r="L36" s="27">
+        <v>772</v>
+      </c>
+      <c r="M36" s="27">
+        <v>2</v>
+      </c>
+      <c r="N36" s="27">
+        <v>33</v>
+      </c>
+      <c r="O36" s="27">
+        <v>14</v>
+      </c>
+      <c r="P36" s="27">
+        <v>77</v>
+      </c>
+      <c r="Q36" s="27">
+        <v>4</v>
+      </c>
+      <c r="R36" s="28">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26">
+        <v>11916</v>
+      </c>
+      <c r="D37" s="27">
+        <v>11070</v>
+      </c>
+      <c r="E37" s="27">
+        <v>9716</v>
+      </c>
+      <c r="F37" s="27">
+        <v>38</v>
+      </c>
+      <c r="G37" s="27">
+        <v>53</v>
+      </c>
+      <c r="H37" s="27">
+        <v>1190</v>
+      </c>
+      <c r="I37" s="27">
+        <v>53</v>
+      </c>
+      <c r="J37" s="27">
+        <v>20</v>
+      </c>
+      <c r="K37" s="27">
+        <v>499</v>
+      </c>
+      <c r="L37" s="27">
+        <v>439</v>
+      </c>
+      <c r="M37" s="27">
+        <v>4</v>
+      </c>
+      <c r="N37" s="27">
+        <v>22</v>
+      </c>
+      <c r="O37" s="27">
+        <v>12</v>
+      </c>
+      <c r="P37" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q37" s="27">
+        <v>1</v>
+      </c>
+      <c r="R37" s="28">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26">
+        <v>6783</v>
+      </c>
+      <c r="D38" s="27">
+        <v>6198</v>
+      </c>
+      <c r="E38" s="27">
+        <v>5310</v>
+      </c>
+      <c r="F38" s="27">
+        <v>16</v>
+      </c>
+      <c r="G38" s="27">
+        <v>24</v>
+      </c>
+      <c r="H38" s="27">
+        <v>797</v>
+      </c>
+      <c r="I38" s="27">
+        <v>36</v>
+      </c>
+      <c r="J38" s="27">
+        <v>15</v>
+      </c>
+      <c r="K38" s="27">
+        <v>311</v>
+      </c>
+      <c r="L38" s="27">
+        <v>283</v>
+      </c>
+      <c r="M38" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38" s="27">
+        <v>15</v>
+      </c>
+      <c r="O38" s="27">
+        <v>8</v>
+      </c>
+      <c r="P38" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q38" s="27">
+        <v>1</v>
+      </c>
+      <c r="R38" s="28">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26">
+        <v>4663</v>
+      </c>
+      <c r="D39" s="27">
+        <v>4317</v>
+      </c>
+      <c r="E39" s="27">
+        <v>3765</v>
+      </c>
+      <c r="F39" s="27">
+        <v>7</v>
+      </c>
+      <c r="G39" s="27">
+        <v>28</v>
+      </c>
+      <c r="H39" s="27">
+        <v>474</v>
+      </c>
+      <c r="I39" s="27">
+        <v>30</v>
+      </c>
+      <c r="J39" s="27">
+        <v>13</v>
+      </c>
+      <c r="K39" s="27">
+        <v>230</v>
+      </c>
+      <c r="L39" s="27">
+        <v>209</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="27">
+        <v>11</v>
+      </c>
+      <c r="O39" s="27">
+        <v>3</v>
+      </c>
+      <c r="P39" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R39" s="28">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26">
+        <v>2961</v>
+      </c>
+      <c r="D40" s="27">
+        <v>2664</v>
+      </c>
+      <c r="E40" s="27">
+        <v>2320</v>
+      </c>
+      <c r="F40" s="27">
+        <v>6</v>
+      </c>
+      <c r="G40" s="27">
+        <v>7</v>
+      </c>
+      <c r="H40" s="27">
+        <v>314</v>
+      </c>
+      <c r="I40" s="27">
+        <v>12</v>
+      </c>
+      <c r="J40" s="27">
+        <v>5</v>
+      </c>
+      <c r="K40" s="27">
+        <v>185</v>
+      </c>
+      <c r="L40" s="27">
+        <v>174</v>
+      </c>
+      <c r="M40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N40" s="27">
+        <v>5</v>
+      </c>
+      <c r="O40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R40" s="28">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26">
+        <v>2992</v>
+      </c>
+      <c r="D41" s="27">
+        <v>2628</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2285</v>
+      </c>
+      <c r="F41" s="27">
+        <v>5</v>
+      </c>
+      <c r="G41" s="27">
+        <v>6</v>
+      </c>
+      <c r="H41" s="27">
+        <v>319</v>
+      </c>
+      <c r="I41" s="27">
+        <v>13</v>
+      </c>
+      <c r="J41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="27">
+        <v>212</v>
+      </c>
+      <c r="L41" s="27">
+        <v>208</v>
+      </c>
+      <c r="M41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N41" s="27">
+        <v>1</v>
+      </c>
+      <c r="O41" s="27">
+        <v>1</v>
+      </c>
+      <c r="P41" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R41" s="28">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26">
+        <v>4435</v>
+      </c>
+      <c r="D42" s="27">
+        <v>4077</v>
+      </c>
+      <c r="E42" s="27">
+        <v>3543</v>
+      </c>
+      <c r="F42" s="27">
+        <v>4</v>
+      </c>
+      <c r="G42" s="27">
+        <v>15</v>
+      </c>
+      <c r="H42" s="27">
+        <v>496</v>
+      </c>
+      <c r="I42" s="27">
+        <v>17</v>
+      </c>
+      <c r="J42" s="27">
+        <v>2</v>
+      </c>
+      <c r="K42" s="27">
+        <v>231</v>
+      </c>
+      <c r="L42" s="27">
+        <v>220</v>
+      </c>
+      <c r="M42" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N42" s="27">
+        <v>6</v>
+      </c>
+      <c r="O42" s="27">
+        <v>1</v>
+      </c>
+      <c r="P42" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q42" s="27">
+        <v>1</v>
+      </c>
+      <c r="R42" s="28">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="26">
+        <v>5557</v>
+      </c>
+      <c r="D43" s="27">
+        <v>5082</v>
+      </c>
+      <c r="E43" s="27">
+        <v>4400</v>
+      </c>
+      <c r="F43" s="27">
+        <v>10</v>
+      </c>
+      <c r="G43" s="27">
+        <v>20</v>
+      </c>
+      <c r="H43" s="27">
+        <v>620</v>
+      </c>
+      <c r="I43" s="27">
+        <v>20</v>
+      </c>
+      <c r="J43" s="27">
+        <v>12</v>
+      </c>
+      <c r="K43" s="27">
+        <v>267</v>
+      </c>
+      <c r="L43" s="27">
+        <v>238</v>
+      </c>
+      <c r="M43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N43" s="27">
+        <v>16</v>
+      </c>
+      <c r="O43" s="27">
+        <v>4</v>
+      </c>
+      <c r="P43" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R43" s="28">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="25"/>
+      <c r="C44" s="26">
+        <v>7195</v>
+      </c>
+      <c r="D44" s="27">
+        <v>6614</v>
+      </c>
+      <c r="E44" s="27">
+        <v>5754</v>
+      </c>
+      <c r="F44" s="27">
+        <v>13</v>
+      </c>
+      <c r="G44" s="27">
+        <v>25</v>
+      </c>
+      <c r="H44" s="27">
+        <v>794</v>
+      </c>
+      <c r="I44" s="27">
+        <v>25</v>
+      </c>
+      <c r="J44" s="27">
+        <v>3</v>
+      </c>
+      <c r="K44" s="27">
+        <v>278</v>
+      </c>
+      <c r="L44" s="27">
+        <v>253</v>
+      </c>
+      <c r="M44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N44" s="27">
+        <v>10</v>
+      </c>
+      <c r="O44" s="27">
+        <v>4</v>
+      </c>
+      <c r="P44" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q44" s="27">
+        <v>2</v>
+      </c>
+      <c r="R44" s="28">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="26">
+        <v>5026</v>
+      </c>
+      <c r="D45" s="27">
+        <v>4512</v>
+      </c>
+      <c r="E45" s="27">
+        <v>3789</v>
+      </c>
+      <c r="F45" s="27">
+        <v>5</v>
+      </c>
+      <c r="G45" s="27">
+        <v>21</v>
+      </c>
+      <c r="H45" s="27">
+        <v>674</v>
+      </c>
+      <c r="I45" s="27">
+        <v>16</v>
+      </c>
+      <c r="J45" s="27">
+        <v>7</v>
+      </c>
+      <c r="K45" s="27">
+        <v>294</v>
+      </c>
+      <c r="L45" s="27">
+        <v>280</v>
+      </c>
+      <c r="M45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45" s="27">
+        <v>3</v>
+      </c>
+      <c r="O45" s="27">
+        <v>4</v>
+      </c>
+      <c r="P45" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R45" s="28">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="26">
+        <v>3862</v>
+      </c>
+      <c r="D46" s="27">
+        <v>3464</v>
+      </c>
+      <c r="E46" s="27">
+        <v>3010</v>
+      </c>
+      <c r="F46" s="27">
+        <v>10</v>
+      </c>
+      <c r="G46" s="27">
+        <v>6</v>
+      </c>
+      <c r="H46" s="27">
         <v>426</v>
       </c>
-      <c r="L29" s="30">
-[...5 lines deleted...]
-      <c r="N29" s="30">
+      <c r="I46" s="27">
+        <v>10</v>
+      </c>
+      <c r="J46" s="27">
+        <v>2</v>
+      </c>
+      <c r="K46" s="27">
+        <v>258</v>
+      </c>
+      <c r="L46" s="27">
+        <v>241</v>
+      </c>
+      <c r="M46" s="27">
+        <v>4</v>
+      </c>
+      <c r="N46" s="27">
+        <v>8</v>
+      </c>
+      <c r="O46" s="27">
+        <v>4</v>
+      </c>
+      <c r="P46" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R46" s="28">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="25"/>
+      <c r="C47" s="26">
+        <v>6213</v>
+      </c>
+      <c r="D47" s="27">
+        <v>5631</v>
+      </c>
+      <c r="E47" s="27">
+        <v>4955</v>
+      </c>
+      <c r="F47" s="27">
+        <v>17</v>
+      </c>
+      <c r="G47" s="27">
+        <v>16</v>
+      </c>
+      <c r="H47" s="27">
+        <v>615</v>
+      </c>
+      <c r="I47" s="27">
+        <v>24</v>
+      </c>
+      <c r="J47" s="27">
+        <v>4</v>
+      </c>
+      <c r="K47" s="27">
+        <v>378</v>
+      </c>
+      <c r="L47" s="27">
+        <v>344</v>
+      </c>
+      <c r="M47" s="27">
+        <v>1</v>
+      </c>
+      <c r="N47" s="27">
+        <v>16</v>
+      </c>
+      <c r="O47" s="27">
+        <v>7</v>
+      </c>
+      <c r="P47" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q47" s="27">
+        <v>1</v>
+      </c>
+      <c r="R47" s="28">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="25"/>
+      <c r="C48" s="26">
+        <v>2718</v>
+      </c>
+      <c r="D48" s="27">
+        <v>2363</v>
+      </c>
+      <c r="E48" s="27">
+        <v>2023</v>
+      </c>
+      <c r="F48" s="27">
+        <v>5</v>
+      </c>
+      <c r="G48" s="27">
+        <v>9</v>
+      </c>
+      <c r="H48" s="27">
+        <v>318</v>
+      </c>
+      <c r="I48" s="27">
+        <v>8</v>
+      </c>
+      <c r="J48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="27">
+        <v>262</v>
+      </c>
+      <c r="L48" s="27">
+        <v>250</v>
+      </c>
+      <c r="M48" s="27">
+        <v>1</v>
+      </c>
+      <c r="N48" s="27">
+        <v>5</v>
+      </c>
+      <c r="O48" s="27">
+        <v>3</v>
+      </c>
+      <c r="P48" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R48" s="28">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="25"/>
+      <c r="C49" s="26">
+        <v>22679</v>
+      </c>
+      <c r="D49" s="27">
+        <v>20175</v>
+      </c>
+      <c r="E49" s="27">
+        <v>17196</v>
+      </c>
+      <c r="F49" s="27">
+        <v>50</v>
+      </c>
+      <c r="G49" s="27">
+        <v>88</v>
+      </c>
+      <c r="H49" s="27">
+        <v>2704</v>
+      </c>
+      <c r="I49" s="27">
+        <v>90</v>
+      </c>
+      <c r="J49" s="27">
+        <v>47</v>
+      </c>
+      <c r="K49" s="27">
+        <v>1106</v>
+      </c>
+      <c r="L49" s="27">
+        <v>1003</v>
+      </c>
+      <c r="M49" s="27">
+        <v>1</v>
+      </c>
+      <c r="N49" s="27">
+        <v>39</v>
+      </c>
+      <c r="O49" s="27">
+        <v>21</v>
+      </c>
+      <c r="P49" s="27">
+        <v>40</v>
+      </c>
+      <c r="Q49" s="27">
+        <v>2</v>
+      </c>
+      <c r="R49" s="28">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="25"/>
+      <c r="C50" s="26">
+        <v>6882</v>
+      </c>
+      <c r="D50" s="27">
+        <v>6249</v>
+      </c>
+      <c r="E50" s="27">
+        <v>5342</v>
+      </c>
+      <c r="F50" s="27">
+        <v>14</v>
+      </c>
+      <c r="G50" s="27">
+        <v>27</v>
+      </c>
+      <c r="H50" s="27">
+        <v>828</v>
+      </c>
+      <c r="I50" s="27">
+        <v>28</v>
+      </c>
+      <c r="J50" s="27">
+        <v>10</v>
+      </c>
+      <c r="K50" s="27">
+        <v>346</v>
+      </c>
+      <c r="L50" s="27">
+        <v>317</v>
+      </c>
+      <c r="M50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" s="27">
+        <v>11</v>
+      </c>
+      <c r="O50" s="27">
+        <v>3</v>
+      </c>
+      <c r="P50" s="27">
+        <v>15</v>
+      </c>
+      <c r="Q50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R50" s="28">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="25"/>
+      <c r="C51" s="26">
+        <v>5436</v>
+      </c>
+      <c r="D51" s="27">
+        <v>4918</v>
+      </c>
+      <c r="E51" s="27">
+        <v>4246</v>
+      </c>
+      <c r="F51" s="27">
+        <v>4</v>
+      </c>
+      <c r="G51" s="27">
+        <v>30</v>
+      </c>
+      <c r="H51" s="27">
+        <v>596</v>
+      </c>
+      <c r="I51" s="27">
+        <v>34</v>
+      </c>
+      <c r="J51" s="27">
+        <v>8</v>
+      </c>
+      <c r="K51" s="27">
+        <v>350</v>
+      </c>
+      <c r="L51" s="27">
+        <v>306</v>
+      </c>
+      <c r="M51" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N51" s="27">
+        <v>17</v>
+      </c>
+      <c r="O51" s="27">
+        <v>3</v>
+      </c>
+      <c r="P51" s="27">
+        <v>23</v>
+      </c>
+      <c r="Q51" s="27">
+        <v>1</v>
+      </c>
+      <c r="R51" s="28">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="25"/>
+      <c r="C52" s="26">
+        <v>8829</v>
+      </c>
+      <c r="D52" s="27">
+        <v>7945</v>
+      </c>
+      <c r="E52" s="27">
+        <v>6880</v>
+      </c>
+      <c r="F52" s="27">
+        <v>5</v>
+      </c>
+      <c r="G52" s="27">
+        <v>28</v>
+      </c>
+      <c r="H52" s="27">
+        <v>986</v>
+      </c>
+      <c r="I52" s="27">
+        <v>30</v>
+      </c>
+      <c r="J52" s="27">
+        <v>16</v>
+      </c>
+      <c r="K52" s="27">
+        <v>573</v>
+      </c>
+      <c r="L52" s="27">
+        <v>551</v>
+      </c>
+      <c r="M52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N52" s="27">
+        <v>13</v>
+      </c>
+      <c r="O52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P52" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q52" s="27">
+        <v>3</v>
+      </c>
+      <c r="R52" s="28">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="25"/>
+      <c r="C53" s="26">
+        <v>5229</v>
+      </c>
+      <c r="D53" s="27">
+        <v>4724</v>
+      </c>
+      <c r="E53" s="27">
+        <v>4115</v>
+      </c>
+      <c r="F53" s="27">
+        <v>5</v>
+      </c>
+      <c r="G53" s="27">
+        <v>17</v>
+      </c>
+      <c r="H53" s="27">
+        <v>541</v>
+      </c>
+      <c r="I53" s="27">
+        <v>38</v>
+      </c>
+      <c r="J53" s="27">
+        <v>8</v>
+      </c>
+      <c r="K53" s="27">
+        <v>332</v>
+      </c>
+      <c r="L53" s="27">
+        <v>310</v>
+      </c>
+      <c r="M53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53" s="27">
+        <v>9</v>
+      </c>
+      <c r="O53" s="27">
+        <v>2</v>
+      </c>
+      <c r="P53" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R53" s="28">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="25"/>
+      <c r="C54" s="26">
+        <v>7445</v>
+      </c>
+      <c r="D54" s="27">
+        <v>6669</v>
+      </c>
+      <c r="E54" s="27">
+        <v>5800</v>
+      </c>
+      <c r="F54" s="27">
+        <v>12</v>
+      </c>
+      <c r="G54" s="27">
+        <v>20</v>
+      </c>
+      <c r="H54" s="27">
+        <v>789</v>
+      </c>
+      <c r="I54" s="27">
+        <v>41</v>
+      </c>
+      <c r="J54" s="27">
+        <v>7</v>
+      </c>
+      <c r="K54" s="27">
+        <v>528</v>
+      </c>
+      <c r="L54" s="27">
+        <v>483</v>
+      </c>
+      <c r="M54" s="27">
+        <v>2</v>
+      </c>
+      <c r="N54" s="27">
+        <v>15</v>
+      </c>
+      <c r="O54" s="27">
+        <v>6</v>
+      </c>
+      <c r="P54" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q54" s="27">
+        <v>1</v>
+      </c>
+      <c r="R54" s="28">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="25"/>
+      <c r="C55" s="26">
+        <v>9476</v>
+      </c>
+      <c r="D55" s="27">
+        <v>8488</v>
+      </c>
+      <c r="E55" s="27">
+        <v>7383</v>
+      </c>
+      <c r="F55" s="27">
+        <v>7</v>
+      </c>
+      <c r="G55" s="27">
+        <v>26</v>
+      </c>
+      <c r="H55" s="27">
+        <v>994</v>
+      </c>
+      <c r="I55" s="27">
+        <v>61</v>
+      </c>
+      <c r="J55" s="27">
+        <v>17</v>
+      </c>
+      <c r="K55" s="27">
+        <v>653</v>
+      </c>
+      <c r="L55" s="27">
+        <v>605</v>
+      </c>
+      <c r="M55" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55" s="27">
+        <v>16</v>
+      </c>
+      <c r="O55" s="27">
+        <v>8</v>
+      </c>
+      <c r="P55" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q55" s="27">
+        <v>3</v>
+      </c>
+      <c r="R55" s="28">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="29"/>
+      <c r="C56" s="30">
+        <v>17649</v>
+      </c>
+      <c r="D56" s="31">
+        <v>15430</v>
+      </c>
+      <c r="E56" s="31">
+        <v>12957</v>
+      </c>
+      <c r="F56" s="31">
+        <v>28</v>
+      </c>
+      <c r="G56" s="31">
+        <v>65</v>
+      </c>
+      <c r="H56" s="31">
+        <v>2269</v>
+      </c>
+      <c r="I56" s="31">
+        <v>86</v>
+      </c>
+      <c r="J56" s="31">
+        <v>25</v>
+      </c>
+      <c r="K56" s="31">
+        <v>1308</v>
+      </c>
+      <c r="L56" s="31">
+        <v>1213</v>
+      </c>
+      <c r="M56" s="31">
+        <v>1</v>
+      </c>
+      <c r="N56" s="31">
+        <v>27</v>
+      </c>
+      <c r="O56" s="31">
+        <v>11</v>
+      </c>
+      <c r="P56" s="31">
+        <v>55</v>
+      </c>
+      <c r="Q56" s="31">
+        <v>1</v>
+      </c>
+      <c r="R56" s="32">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="26">
+        <v>15942</v>
+      </c>
+      <c r="D57" s="27">
+        <v>14683</v>
+      </c>
+      <c r="E57" s="27">
+        <v>12496</v>
+      </c>
+      <c r="F57" s="27">
+        <v>8</v>
+      </c>
+      <c r="G57" s="27">
+        <v>50</v>
+      </c>
+      <c r="H57" s="27">
+        <v>1989</v>
+      </c>
+      <c r="I57" s="27">
+        <v>97</v>
+      </c>
+      <c r="J57" s="27">
+        <v>43</v>
+      </c>
+      <c r="K57" s="27">
+        <v>623</v>
+      </c>
+      <c r="L57" s="27">
+        <v>557</v>
+      </c>
+      <c r="M57" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N57" s="27">
+        <v>20</v>
+      </c>
+      <c r="O57" s="27">
+        <v>11</v>
+      </c>
+      <c r="P57" s="27">
+        <v>31</v>
+      </c>
+      <c r="Q57" s="27">
+        <v>4</v>
+      </c>
+      <c r="R57" s="28">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B58" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C58" s="26">
+        <v>6617</v>
+      </c>
+      <c r="D58" s="27">
+        <v>6182</v>
+      </c>
+      <c r="E58" s="27">
+        <v>5199</v>
+      </c>
+      <c r="F58" s="27">
+        <v>23</v>
+      </c>
+      <c r="G58" s="27">
+        <v>32</v>
+      </c>
+      <c r="H58" s="27">
+        <v>882</v>
+      </c>
+      <c r="I58" s="27">
+        <v>29</v>
+      </c>
+      <c r="J58" s="27">
+        <v>17</v>
+      </c>
+      <c r="K58" s="27">
+        <v>258</v>
+      </c>
+      <c r="L58" s="27">
+        <v>224</v>
+      </c>
+      <c r="M58" s="27">
+        <v>5</v>
+      </c>
+      <c r="N58" s="27">
+        <v>9</v>
+      </c>
+      <c r="O58" s="27">
+        <v>5</v>
+      </c>
+      <c r="P58" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q58" s="27">
+        <v>1</v>
+      </c>
+      <c r="R58" s="28">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="26">
+        <v>5576</v>
+      </c>
+      <c r="D59" s="27">
+        <v>5165</v>
+      </c>
+      <c r="E59" s="27">
+        <v>4426</v>
+      </c>
+      <c r="F59" s="27">
+        <v>10</v>
+      </c>
+      <c r="G59" s="27">
+        <v>36</v>
+      </c>
+      <c r="H59" s="27">
+        <v>634</v>
+      </c>
+      <c r="I59" s="27">
+        <v>47</v>
+      </c>
+      <c r="J59" s="27">
+        <v>12</v>
+      </c>
+      <c r="K59" s="27">
+        <v>198</v>
+      </c>
+      <c r="L59" s="27">
+        <v>166</v>
+      </c>
+      <c r="M59" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N59" s="27">
+        <v>9</v>
+      </c>
+      <c r="O59" s="27">
+        <v>4</v>
+      </c>
+      <c r="P59" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="27">
+        <v>1</v>
+      </c>
+      <c r="R59" s="28">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="26">
+        <v>4719</v>
+      </c>
+      <c r="D60" s="27">
+        <v>4392</v>
+      </c>
+      <c r="E60" s="27">
+        <v>3702</v>
+      </c>
+      <c r="F60" s="27">
+        <v>7</v>
+      </c>
+      <c r="G60" s="27">
+        <v>35</v>
+      </c>
+      <c r="H60" s="27">
+        <v>608</v>
+      </c>
+      <c r="I60" s="27">
+        <v>22</v>
+      </c>
+      <c r="J60" s="27">
+        <v>18</v>
+      </c>
+      <c r="K60" s="27">
+        <v>150</v>
+      </c>
+      <c r="L60" s="27">
+        <v>136</v>
+      </c>
+      <c r="M60" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60" s="27">
+        <v>4</v>
+      </c>
+      <c r="O60" s="27">
+        <v>2</v>
+      </c>
+      <c r="P60" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q60" s="27">
+        <v>2</v>
+      </c>
+      <c r="R60" s="28">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="26">
+        <v>15650</v>
+      </c>
+      <c r="D61" s="27">
+        <v>14511</v>
+      </c>
+      <c r="E61" s="27">
+        <v>12487</v>
+      </c>
+      <c r="F61" s="27">
+        <v>20</v>
+      </c>
+      <c r="G61" s="27">
+        <v>101</v>
+      </c>
+      <c r="H61" s="27">
+        <v>1798</v>
+      </c>
+      <c r="I61" s="27">
+        <v>63</v>
+      </c>
+      <c r="J61" s="27">
+        <v>42</v>
+      </c>
+      <c r="K61" s="27">
+        <v>591</v>
+      </c>
+      <c r="L61" s="27">
+        <v>510</v>
+      </c>
+      <c r="M61" s="27">
+        <v>1</v>
+      </c>
+      <c r="N61" s="27">
+        <v>35</v>
+      </c>
+      <c r="O61" s="27">
+        <v>6</v>
+      </c>
+      <c r="P61" s="27">
+        <v>32</v>
+      </c>
+      <c r="Q61" s="27">
+        <v>7</v>
+      </c>
+      <c r="R61" s="28">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="26">
+        <v>5218</v>
+      </c>
+      <c r="D62" s="27">
+        <v>4797</v>
+      </c>
+      <c r="E62" s="27">
+        <v>4022</v>
+      </c>
+      <c r="F62" s="27">
+        <v>7</v>
+      </c>
+      <c r="G62" s="27">
+        <v>32</v>
+      </c>
+      <c r="H62" s="27">
+        <v>677</v>
+      </c>
+      <c r="I62" s="27">
+        <v>23</v>
+      </c>
+      <c r="J62" s="27">
+        <v>36</v>
+      </c>
+      <c r="K62" s="27">
+        <v>197</v>
+      </c>
+      <c r="L62" s="27">
+        <v>173</v>
+      </c>
+      <c r="M62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N62" s="27">
+        <v>16</v>
+      </c>
+      <c r="O62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P62" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q62" s="27">
+        <v>2</v>
+      </c>
+      <c r="R62" s="28">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B63" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="26">
+        <v>3824</v>
+      </c>
+      <c r="D63" s="27">
+        <v>3513</v>
+      </c>
+      <c r="E63" s="27">
+        <v>3039</v>
+      </c>
+      <c r="F63" s="27">
+        <v>5</v>
+      </c>
+      <c r="G63" s="27">
+        <v>26</v>
+      </c>
+      <c r="H63" s="27">
+        <v>423</v>
+      </c>
+      <c r="I63" s="27">
+        <v>9</v>
+      </c>
+      <c r="J63" s="27">
+        <v>11</v>
+      </c>
+      <c r="K63" s="27">
+        <v>165</v>
+      </c>
+      <c r="L63" s="27">
+        <v>149</v>
+      </c>
+      <c r="M63" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63" s="27">
+        <v>5</v>
+      </c>
+      <c r="O63" s="27">
+        <v>5</v>
+      </c>
+      <c r="P63" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q63" s="27">
+        <v>1</v>
+      </c>
+      <c r="R63" s="28">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B64" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="26">
+        <v>4108</v>
+      </c>
+      <c r="D64" s="27">
+        <v>3825</v>
+      </c>
+      <c r="E64" s="27">
+        <v>3313</v>
+      </c>
+      <c r="F64" s="27">
+        <v>3</v>
+      </c>
+      <c r="G64" s="27">
+        <v>29</v>
+      </c>
+      <c r="H64" s="27">
+        <v>457</v>
+      </c>
+      <c r="I64" s="27">
+        <v>15</v>
+      </c>
+      <c r="J64" s="27">
+        <v>8</v>
+      </c>
+      <c r="K64" s="27">
+        <v>181</v>
+      </c>
+      <c r="L64" s="27">
+        <v>167</v>
+      </c>
+      <c r="M64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" s="27">
+        <v>5</v>
+      </c>
+      <c r="O64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P64" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q64" s="27">
+        <v>1</v>
+      </c>
+      <c r="R64" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B65" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="26">
+        <v>3577</v>
+      </c>
+      <c r="D65" s="27">
+        <v>3306</v>
+      </c>
+      <c r="E65" s="27">
+        <v>2862</v>
+      </c>
+      <c r="F65" s="27">
+        <v>4</v>
+      </c>
+      <c r="G65" s="27">
+        <v>20</v>
+      </c>
+      <c r="H65" s="27">
+        <v>393</v>
+      </c>
+      <c r="I65" s="27">
+        <v>22</v>
+      </c>
+      <c r="J65" s="27">
+        <v>5</v>
+      </c>
+      <c r="K65" s="27">
+        <v>143</v>
+      </c>
+      <c r="L65" s="27">
+        <v>130</v>
+      </c>
+      <c r="M65" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N65" s="27">
+        <v>4</v>
+      </c>
+      <c r="O65" s="27">
+        <v>2</v>
+      </c>
+      <c r="P65" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q65" s="27">
+        <v>1</v>
+      </c>
+      <c r="R65" s="28">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B66" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C66" s="26">
+        <v>3953</v>
+      </c>
+      <c r="D66" s="27">
+        <v>3717</v>
+      </c>
+      <c r="E66" s="27">
+        <v>3274</v>
+      </c>
+      <c r="F66" s="27">
+        <v>6</v>
+      </c>
+      <c r="G66" s="27">
+        <v>21</v>
+      </c>
+      <c r="H66" s="27">
+        <v>387</v>
+      </c>
+      <c r="I66" s="27">
+        <v>23</v>
+      </c>
+      <c r="J66" s="27">
+        <v>6</v>
+      </c>
+      <c r="K66" s="27">
+        <v>123</v>
+      </c>
+      <c r="L66" s="27">
+        <v>116</v>
+      </c>
+      <c r="M66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N66" s="27">
+        <v>3</v>
+      </c>
+      <c r="O66" s="27">
+        <v>1</v>
+      </c>
+      <c r="P66" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R66" s="28">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C67" s="26">
+        <v>13385</v>
+      </c>
+      <c r="D67" s="27">
+        <v>12371</v>
+      </c>
+      <c r="E67" s="27">
+        <v>10139</v>
+      </c>
+      <c r="F67" s="27">
+        <v>16</v>
+      </c>
+      <c r="G67" s="27">
+        <v>74</v>
+      </c>
+      <c r="H67" s="27">
+        <v>2021</v>
+      </c>
+      <c r="I67" s="27">
+        <v>76</v>
+      </c>
+      <c r="J67" s="27">
+        <v>45</v>
+      </c>
+      <c r="K67" s="27">
+        <v>469</v>
+      </c>
+      <c r="L67" s="27">
+        <v>395</v>
+      </c>
+      <c r="M67" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67" s="27">
+        <v>23</v>
+      </c>
+      <c r="O67" s="27">
+        <v>13</v>
+      </c>
+      <c r="P67" s="27">
+        <v>35</v>
+      </c>
+      <c r="Q67" s="27">
+        <v>3</v>
+      </c>
+      <c r="R67" s="28">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C68" s="26">
+        <v>9725</v>
+      </c>
+      <c r="D68" s="27">
+        <v>9179</v>
+      </c>
+      <c r="E68" s="27">
+        <v>7703</v>
+      </c>
+      <c r="F68" s="27">
+        <v>23</v>
+      </c>
+      <c r="G68" s="27">
+        <v>43</v>
+      </c>
+      <c r="H68" s="27">
+        <v>1343</v>
+      </c>
+      <c r="I68" s="27">
+        <v>38</v>
+      </c>
+      <c r="J68" s="27">
+        <v>29</v>
+      </c>
+      <c r="K68" s="27">
+        <v>336</v>
+      </c>
+      <c r="L68" s="27">
+        <v>286</v>
+      </c>
+      <c r="M68" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N68" s="27">
+        <v>26</v>
+      </c>
+      <c r="O68" s="27">
+        <v>9</v>
+      </c>
+      <c r="P68" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q68" s="27">
+        <v>2</v>
+      </c>
+      <c r="R68" s="28">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="26">
+        <v>23253</v>
+      </c>
+      <c r="D69" s="27">
+        <v>22063</v>
+      </c>
+      <c r="E69" s="27">
+        <v>18250</v>
+      </c>
+      <c r="F69" s="27">
+        <v>44</v>
+      </c>
+      <c r="G69" s="27">
+        <v>160</v>
+      </c>
+      <c r="H69" s="27">
+        <v>3416</v>
+      </c>
+      <c r="I69" s="27">
+        <v>142</v>
+      </c>
+      <c r="J69" s="27">
+        <v>51</v>
+      </c>
+      <c r="K69" s="27">
+        <v>873</v>
+      </c>
+      <c r="L69" s="27">
+        <v>722</v>
+      </c>
+      <c r="M69" s="27">
+        <v>2</v>
+      </c>
+      <c r="N69" s="27">
+        <v>46</v>
+      </c>
+      <c r="O69" s="27">
+        <v>22</v>
+      </c>
+      <c r="P69" s="27">
+        <v>77</v>
+      </c>
+      <c r="Q69" s="27">
+        <v>4</v>
+      </c>
+      <c r="R69" s="28">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="26">
+        <v>6602</v>
+      </c>
+      <c r="D70" s="27">
+        <v>6046</v>
+      </c>
+      <c r="E70" s="27">
+        <v>4966</v>
+      </c>
+      <c r="F70" s="27">
+        <v>13</v>
+      </c>
+      <c r="G70" s="27">
+        <v>22</v>
+      </c>
+      <c r="H70" s="27">
+        <v>1013</v>
+      </c>
+      <c r="I70" s="27">
+        <v>23</v>
+      </c>
+      <c r="J70" s="27">
+        <v>9</v>
+      </c>
+      <c r="K70" s="27">
+        <v>226</v>
+      </c>
+      <c r="L70" s="27">
+        <v>201</v>
+      </c>
+      <c r="M70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N70" s="27">
+        <v>6</v>
+      </c>
+      <c r="O70" s="27">
+        <v>13</v>
+      </c>
+      <c r="P70" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R70" s="28">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B71" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" s="26">
+        <v>10114</v>
+      </c>
+      <c r="D71" s="27">
+        <v>9348</v>
+      </c>
+      <c r="E71" s="27">
+        <v>7907</v>
+      </c>
+      <c r="F71" s="27">
+        <v>22</v>
+      </c>
+      <c r="G71" s="27">
+        <v>38</v>
+      </c>
+      <c r="H71" s="27">
+        <v>1307</v>
+      </c>
+      <c r="I71" s="27">
+        <v>46</v>
+      </c>
+      <c r="J71" s="27">
+        <v>28</v>
+      </c>
+      <c r="K71" s="27">
+        <v>340</v>
+      </c>
+      <c r="L71" s="27">
+        <v>304</v>
+      </c>
+      <c r="M71" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71" s="27">
+        <v>17</v>
+      </c>
+      <c r="O71" s="27">
+        <v>8</v>
+      </c>
+      <c r="P71" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q71" s="27">
+        <v>1</v>
+      </c>
+      <c r="R71" s="28">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C72" s="26">
+        <v>5028</v>
+      </c>
+      <c r="D72" s="27">
+        <v>4635</v>
+      </c>
+      <c r="E72" s="27">
+        <v>3900</v>
+      </c>
+      <c r="F72" s="27">
+        <v>4</v>
+      </c>
+      <c r="G72" s="27">
+        <v>17</v>
+      </c>
+      <c r="H72" s="27">
+        <v>680</v>
+      </c>
+      <c r="I72" s="27">
+        <v>28</v>
+      </c>
+      <c r="J72" s="27">
+        <v>6</v>
+      </c>
+      <c r="K72" s="27">
+        <v>192</v>
+      </c>
+      <c r="L72" s="27">
+        <v>170</v>
+      </c>
+      <c r="M72" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N72" s="27">
+        <v>6</v>
+      </c>
+      <c r="O72" s="27">
+        <v>2</v>
+      </c>
+      <c r="P72" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q72" s="27">
+        <v>2</v>
+      </c>
+      <c r="R72" s="28">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B73" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C73" s="26">
+        <v>7473</v>
+      </c>
+      <c r="D73" s="27">
+        <v>6757</v>
+      </c>
+      <c r="E73" s="27">
+        <v>5828</v>
+      </c>
+      <c r="F73" s="27">
+        <v>6</v>
+      </c>
+      <c r="G73" s="27">
         <v>19</v>
       </c>
-      <c r="O29" s="30">
-[...2 lines deleted...]
-      <c r="P29" s="30">
+      <c r="H73" s="27">
+        <v>860</v>
+      </c>
+      <c r="I73" s="27">
+        <v>37</v>
+      </c>
+      <c r="J73" s="27">
         <v>7</v>
       </c>
-      <c r="Q29" s="30">
+      <c r="K73" s="27">
+        <v>279</v>
+      </c>
+      <c r="L73" s="27">
+        <v>254</v>
+      </c>
+      <c r="M73" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N73" s="27">
+        <v>7</v>
+      </c>
+      <c r="O73" s="27">
+        <v>5</v>
+      </c>
+      <c r="P73" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q73" s="27">
+        <v>2</v>
+      </c>
+      <c r="R73" s="28">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C74" s="26">
+        <v>8491</v>
+      </c>
+      <c r="D74" s="27">
+        <v>7771</v>
+      </c>
+      <c r="E74" s="27">
+        <v>6626</v>
+      </c>
+      <c r="F74" s="27">
+        <v>13</v>
+      </c>
+      <c r="G74" s="27">
+        <v>38</v>
+      </c>
+      <c r="H74" s="27">
+        <v>1049</v>
+      </c>
+      <c r="I74" s="27">
+        <v>34</v>
+      </c>
+      <c r="J74" s="27">
+        <v>11</v>
+      </c>
+      <c r="K74" s="27">
+        <v>347</v>
+      </c>
+      <c r="L74" s="27">
+        <v>321</v>
+      </c>
+      <c r="M74" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N74" s="27">
+        <v>11</v>
+      </c>
+      <c r="O74" s="27">
+        <v>8</v>
+      </c>
+      <c r="P74" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q74" s="27">
+        <v>2</v>
+      </c>
+      <c r="R74" s="28">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="26">
+        <v>13204</v>
+      </c>
+      <c r="D75" s="27">
+        <v>12176</v>
+      </c>
+      <c r="E75" s="27">
+        <v>10112</v>
+      </c>
+      <c r="F75" s="27">
+        <v>16</v>
+      </c>
+      <c r="G75" s="27">
+        <v>47</v>
+      </c>
+      <c r="H75" s="27">
+        <v>1914</v>
+      </c>
+      <c r="I75" s="27">
+        <v>77</v>
+      </c>
+      <c r="J75" s="27">
+        <v>10</v>
+      </c>
+      <c r="K75" s="27">
+        <v>465</v>
+      </c>
+      <c r="L75" s="27">
+        <v>429</v>
+      </c>
+      <c r="M75" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N75" s="27">
+        <v>10</v>
+      </c>
+      <c r="O75" s="27">
+        <v>12</v>
+      </c>
+      <c r="P75" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q75" s="27">
+        <v>2</v>
+      </c>
+      <c r="R75" s="28">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C76" s="30">
+        <v>6787</v>
+      </c>
+      <c r="D76" s="31">
+        <v>6206</v>
+      </c>
+      <c r="E76" s="31">
+        <v>5192</v>
+      </c>
+      <c r="F76" s="31">
+        <v>11</v>
+      </c>
+      <c r="G76" s="31">
+        <v>25</v>
+      </c>
+      <c r="H76" s="31">
+        <v>946</v>
+      </c>
+      <c r="I76" s="31">
+        <v>17</v>
+      </c>
+      <c r="J76" s="31">
+        <v>15</v>
+      </c>
+      <c r="K76" s="31">
+        <v>307</v>
+      </c>
+      <c r="L76" s="31">
+        <v>283</v>
+      </c>
+      <c r="M76" s="31">
+        <v>1</v>
+      </c>
+      <c r="N76" s="31">
+        <v>7</v>
+      </c>
+      <c r="O76" s="31">
+        <v>5</v>
+      </c>
+      <c r="P76" s="31">
+        <v>11</v>
+      </c>
+      <c r="Q76" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R76" s="32">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="C77" s="26">
+        <v>3007</v>
+      </c>
+      <c r="D77" s="27">
+        <v>2794</v>
+      </c>
+      <c r="E77" s="27">
+        <v>2344</v>
+      </c>
+      <c r="F77" s="27">
+        <v>6</v>
+      </c>
+      <c r="G77" s="27">
+        <v>9</v>
+      </c>
+      <c r="H77" s="27">
+        <v>419</v>
+      </c>
+      <c r="I77" s="27">
+        <v>11</v>
+      </c>
+      <c r="J77" s="27">
+        <v>5</v>
+      </c>
+      <c r="K77" s="27">
+        <v>108</v>
+      </c>
+      <c r="L77" s="27">
+        <v>99</v>
+      </c>
+      <c r="M77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77" s="27">
         <v>3</v>
       </c>
-      <c r="R29" s="31">
-[...4 lines deleted...]
-      <c r="A30" s="8" t="s">
+      <c r="O77" s="27">
+        <v>1</v>
+      </c>
+      <c r="P77" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R77" s="28">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" s="26">
+        <v>2411</v>
+      </c>
+      <c r="D78" s="27">
+        <v>2222</v>
+      </c>
+      <c r="E78" s="27">
+        <v>1822</v>
+      </c>
+      <c r="F78" s="27">
+        <v>2</v>
+      </c>
+      <c r="G78" s="27">
+        <v>10</v>
+      </c>
+      <c r="H78" s="27">
+        <v>376</v>
+      </c>
+      <c r="I78" s="27">
+        <v>8</v>
+      </c>
+      <c r="J78" s="27">
+        <v>4</v>
+      </c>
+      <c r="K78" s="27">
+        <v>100</v>
+      </c>
+      <c r="L78" s="27">
+        <v>92</v>
+      </c>
+      <c r="M78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N78" s="27">
+        <v>3</v>
+      </c>
+      <c r="O78" s="27">
+        <v>4</v>
+      </c>
+      <c r="P78" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R78" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="26">
+        <v>2384</v>
+      </c>
+      <c r="D79" s="27">
+        <v>2172</v>
+      </c>
+      <c r="E79" s="27">
+        <v>1841</v>
+      </c>
+      <c r="F79" s="27">
+        <v>2</v>
+      </c>
+      <c r="G79" s="27">
+        <v>12</v>
+      </c>
+      <c r="H79" s="27">
+        <v>300</v>
+      </c>
+      <c r="I79" s="27">
+        <v>11</v>
+      </c>
+      <c r="J79" s="27">
+        <v>6</v>
+      </c>
+      <c r="K79" s="27">
+        <v>122</v>
+      </c>
+      <c r="L79" s="27">
+        <v>106</v>
+      </c>
+      <c r="M79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N79" s="27">
+        <v>7</v>
+      </c>
+      <c r="O79" s="27">
+        <v>1</v>
+      </c>
+      <c r="P79" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R79" s="28">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="26">
+        <v>1963</v>
+      </c>
+      <c r="D80" s="27">
+        <v>1776</v>
+      </c>
+      <c r="E80" s="27">
+        <v>1547</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" s="27">
+        <v>5</v>
+      </c>
+      <c r="H80" s="27">
+        <v>211</v>
+      </c>
+      <c r="I80" s="27">
+        <v>10</v>
+      </c>
+      <c r="J80" s="27">
+        <v>3</v>
+      </c>
+      <c r="K80" s="27">
+        <v>113</v>
+      </c>
+      <c r="L80" s="27">
+        <v>108</v>
+      </c>
+      <c r="M80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N80" s="27">
+        <v>1</v>
+      </c>
+      <c r="O80" s="27">
+        <v>2</v>
+      </c>
+      <c r="P80" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R80" s="28">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C81" s="26">
+        <v>2033</v>
+      </c>
+      <c r="D81" s="27">
+        <v>1877</v>
+      </c>
+      <c r="E81" s="27">
+        <v>1617</v>
+      </c>
+      <c r="F81" s="27">
+        <v>4</v>
+      </c>
+      <c r="G81" s="27">
+        <v>8</v>
+      </c>
+      <c r="H81" s="27">
+        <v>238</v>
+      </c>
+      <c r="I81" s="27">
+        <v>7</v>
+      </c>
+      <c r="J81" s="27">
+        <v>3</v>
+      </c>
+      <c r="K81" s="27">
+        <v>101</v>
+      </c>
+      <c r="L81" s="27">
+        <v>91</v>
+      </c>
+      <c r="M81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81" s="27">
+        <v>3</v>
+      </c>
+      <c r="O81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P81" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R81" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="26">
+        <v>1951</v>
+      </c>
+      <c r="D82" s="27">
+        <v>1794</v>
+      </c>
+      <c r="E82" s="27">
+        <v>1576</v>
+      </c>
+      <c r="F82" s="27">
+        <v>1</v>
+      </c>
+      <c r="G82" s="27">
+        <v>1</v>
+      </c>
+      <c r="H82" s="27">
+        <v>203</v>
+      </c>
+      <c r="I82" s="27">
+        <v>11</v>
+      </c>
+      <c r="J82" s="27">
+        <v>2</v>
+      </c>
+      <c r="K82" s="27">
+        <v>109</v>
+      </c>
+      <c r="L82" s="27">
+        <v>100</v>
+      </c>
+      <c r="M82" s="27">
+        <v>1</v>
+      </c>
+      <c r="N82" s="27">
+        <v>5</v>
+      </c>
+      <c r="O82" s="27">
+        <v>1</v>
+      </c>
+      <c r="P82" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R82" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C83" s="26">
+        <v>1301</v>
+      </c>
+      <c r="D83" s="27">
+        <v>1198</v>
+      </c>
+      <c r="E83" s="27">
+        <v>1070</v>
+      </c>
+      <c r="F83" s="27">
+        <v>2</v>
+      </c>
+      <c r="G83" s="27">
+        <v>4</v>
+      </c>
+      <c r="H83" s="27">
+        <v>117</v>
+      </c>
+      <c r="I83" s="27">
+        <v>5</v>
+      </c>
+      <c r="J83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" s="27">
+        <v>54</v>
+      </c>
+      <c r="L83" s="27">
+        <v>47</v>
+      </c>
+      <c r="M83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N83" s="27">
+        <v>4</v>
+      </c>
+      <c r="O83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P83" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R83" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C84" s="26">
+        <v>2371</v>
+      </c>
+      <c r="D84" s="27">
+        <v>2212</v>
+      </c>
+      <c r="E84" s="27">
+        <v>1936</v>
+      </c>
+      <c r="F84" s="27">
+        <v>5</v>
+      </c>
+      <c r="G84" s="27">
+        <v>16</v>
+      </c>
+      <c r="H84" s="27">
+        <v>248</v>
+      </c>
+      <c r="I84" s="27">
+        <v>7</v>
+      </c>
+      <c r="J84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="27">
+        <v>81</v>
+      </c>
+      <c r="L84" s="27">
+        <v>77</v>
+      </c>
+      <c r="M84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N84" s="27">
+        <v>3</v>
+      </c>
+      <c r="O84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R84" s="28">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="C85" s="26">
+        <v>2720</v>
+      </c>
+      <c r="D85" s="27">
+        <v>2475</v>
+      </c>
+      <c r="E85" s="27">
+        <v>2074</v>
+      </c>
+      <c r="F85" s="27">
+        <v>3</v>
+      </c>
+      <c r="G85" s="27">
+        <v>16</v>
+      </c>
+      <c r="H85" s="27">
+        <v>375</v>
+      </c>
+      <c r="I85" s="27">
+        <v>5</v>
+      </c>
+      <c r="J85" s="27">
+        <v>2</v>
+      </c>
+      <c r="K85" s="27">
+        <v>116</v>
+      </c>
+      <c r="L85" s="27">
+        <v>110</v>
+      </c>
+      <c r="M85" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N85" s="27">
+        <v>1</v>
+      </c>
+      <c r="O85" s="27">
+        <v>3</v>
+      </c>
+      <c r="P85" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="27">
+        <v>1</v>
+      </c>
+      <c r="R85" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C86" s="26">
+        <v>1668</v>
+      </c>
+      <c r="D86" s="27">
+        <v>1564</v>
+      </c>
+      <c r="E86" s="27">
+        <v>1424</v>
+      </c>
+      <c r="F86" s="27">
+        <v>1</v>
+      </c>
+      <c r="G86" s="27">
+        <v>8</v>
+      </c>
+      <c r="H86" s="27">
+        <v>125</v>
+      </c>
+      <c r="I86" s="27">
+        <v>3</v>
+      </c>
+      <c r="J86" s="27">
+        <v>3</v>
+      </c>
+      <c r="K86" s="27">
+        <v>54</v>
+      </c>
+      <c r="L86" s="27">
+        <v>53</v>
+      </c>
+      <c r="M86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P86" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R86" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C87" s="26">
+        <v>1977</v>
+      </c>
+      <c r="D87" s="27">
+        <v>1837</v>
+      </c>
+      <c r="E87" s="27">
+        <v>1542</v>
+      </c>
+      <c r="F87" s="27">
+        <v>2</v>
+      </c>
+      <c r="G87" s="27">
+        <v>8</v>
+      </c>
+      <c r="H87" s="27">
+        <v>276</v>
+      </c>
+      <c r="I87" s="27">
+        <v>7</v>
+      </c>
+      <c r="J87" s="27">
+        <v>2</v>
+      </c>
+      <c r="K87" s="27">
+        <v>70</v>
+      </c>
+      <c r="L87" s="27">
+        <v>68</v>
+      </c>
+      <c r="M87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N87" s="27">
+        <v>1</v>
+      </c>
+      <c r="O87" s="27">
+        <v>1</v>
+      </c>
+      <c r="P87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R87" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C88" s="26">
+        <v>3020</v>
+      </c>
+      <c r="D88" s="27">
+        <v>2774</v>
+      </c>
+      <c r="E88" s="27">
+        <v>2374</v>
+      </c>
+      <c r="F88" s="27">
+        <v>16</v>
+      </c>
+      <c r="G88" s="27">
+        <v>16</v>
+      </c>
+      <c r="H88" s="27">
+        <v>346</v>
+      </c>
+      <c r="I88" s="27">
+        <v>11</v>
+      </c>
+      <c r="J88" s="27">
+        <v>11</v>
+      </c>
+      <c r="K88" s="27">
+        <v>118</v>
+      </c>
+      <c r="L88" s="27">
+        <v>112</v>
+      </c>
+      <c r="M88" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N88" s="27">
+        <v>3</v>
+      </c>
+      <c r="O88" s="27">
+        <v>1</v>
+      </c>
+      <c r="P88" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="27">
+        <v>1</v>
+      </c>
+      <c r="R88" s="28">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C89" s="26">
+        <v>2028</v>
+      </c>
+      <c r="D89" s="27">
+        <v>1909</v>
+      </c>
+      <c r="E89" s="27">
+        <v>1665</v>
+      </c>
+      <c r="F89" s="27">
+        <v>4</v>
+      </c>
+      <c r="G89" s="27">
+        <v>9</v>
+      </c>
+      <c r="H89" s="27">
+        <v>223</v>
+      </c>
+      <c r="I89" s="27">
+        <v>5</v>
+      </c>
+      <c r="J89" s="27">
+        <v>3</v>
+      </c>
+      <c r="K89" s="27">
+        <v>50</v>
+      </c>
+      <c r="L89" s="27">
+        <v>47</v>
+      </c>
+      <c r="M89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N89" s="27">
+        <v>1</v>
+      </c>
+      <c r="O89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P89" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R89" s="28">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C90" s="26">
+        <v>2165</v>
+      </c>
+      <c r="D90" s="27">
+        <v>1992</v>
+      </c>
+      <c r="E90" s="27">
+        <v>1730</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" s="27">
+        <v>11</v>
+      </c>
+      <c r="H90" s="27">
+        <v>239</v>
+      </c>
+      <c r="I90" s="27">
+        <v>9</v>
+      </c>
+      <c r="J90" s="27">
+        <v>3</v>
+      </c>
+      <c r="K90" s="27">
+        <v>110</v>
+      </c>
+      <c r="L90" s="27">
+        <v>96</v>
+      </c>
+      <c r="M90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N90" s="27">
+        <v>5</v>
+      </c>
+      <c r="O90" s="27">
+        <v>4</v>
+      </c>
+      <c r="P90" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R90" s="28">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C91" s="26">
+        <v>1792</v>
+      </c>
+      <c r="D91" s="27">
+        <v>1643</v>
+      </c>
+      <c r="E91" s="27">
+        <v>1366</v>
+      </c>
+      <c r="F91" s="27">
+        <v>3</v>
+      </c>
+      <c r="G91" s="27">
+        <v>13</v>
+      </c>
+      <c r="H91" s="27">
+        <v>234</v>
+      </c>
+      <c r="I91" s="27">
+        <v>13</v>
+      </c>
+      <c r="J91" s="27">
+        <v>14</v>
+      </c>
+      <c r="K91" s="27">
+        <v>85</v>
+      </c>
+      <c r="L91" s="27">
+        <v>76</v>
+      </c>
+      <c r="M91" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N91" s="27">
+        <v>4</v>
+      </c>
+      <c r="O91" s="27">
+        <v>1</v>
+      </c>
+      <c r="P91" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q91" s="27">
+        <v>2</v>
+      </c>
+      <c r="R91" s="28">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C92" s="26">
+        <v>1759</v>
+      </c>
+      <c r="D92" s="27">
+        <v>1654</v>
+      </c>
+      <c r="E92" s="27">
+        <v>1440</v>
+      </c>
+      <c r="F92" s="27">
+        <v>3</v>
+      </c>
+      <c r="G92" s="27">
+        <v>15</v>
+      </c>
+      <c r="H92" s="27">
+        <v>184</v>
+      </c>
+      <c r="I92" s="27">
+        <v>7</v>
+      </c>
+      <c r="J92" s="27">
+        <v>5</v>
+      </c>
+      <c r="K92" s="27">
+        <v>55</v>
+      </c>
+      <c r="L92" s="27">
+        <v>49</v>
+      </c>
+      <c r="M92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N92" s="27">
+        <v>2</v>
+      </c>
+      <c r="O92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P92" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R92" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C93" s="26">
+        <v>2783</v>
+      </c>
+      <c r="D93" s="27">
+        <v>2590</v>
+      </c>
+      <c r="E93" s="27">
+        <v>2185</v>
+      </c>
+      <c r="F93" s="27">
+        <v>3</v>
+      </c>
+      <c r="G93" s="27">
+        <v>31</v>
+      </c>
+      <c r="H93" s="27">
+        <v>353</v>
+      </c>
+      <c r="I93" s="27">
+        <v>11</v>
+      </c>
+      <c r="J93" s="27">
+        <v>7</v>
+      </c>
+      <c r="K93" s="27">
+        <v>98</v>
+      </c>
+      <c r="L93" s="27">
+        <v>84</v>
+      </c>
+      <c r="M93" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N93" s="27">
+        <v>5</v>
+      </c>
+      <c r="O93" s="27">
+        <v>3</v>
+      </c>
+      <c r="P93" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q93" s="27">
+        <v>1</v>
+      </c>
+      <c r="R93" s="28">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C94" s="26">
+        <v>2444</v>
+      </c>
+      <c r="D94" s="27">
+        <v>2273</v>
+      </c>
+      <c r="E94" s="27">
+        <v>1937</v>
+      </c>
+      <c r="F94" s="27">
+        <v>3</v>
+      </c>
+      <c r="G94" s="27">
+        <v>17</v>
+      </c>
+      <c r="H94" s="27">
+        <v>301</v>
+      </c>
+      <c r="I94" s="27">
+        <v>11</v>
+      </c>
+      <c r="J94" s="27">
+        <v>4</v>
+      </c>
+      <c r="K94" s="27">
+        <v>91</v>
+      </c>
+      <c r="L94" s="27">
+        <v>78</v>
+      </c>
+      <c r="M94" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N94" s="27">
+        <v>7</v>
+      </c>
+      <c r="O94" s="27">
+        <v>3</v>
+      </c>
+      <c r="P94" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q94" s="27">
+        <v>1</v>
+      </c>
+      <c r="R94" s="28">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C95" s="26">
+        <v>1902</v>
+      </c>
+      <c r="D95" s="27">
+        <v>1770</v>
+      </c>
+      <c r="E95" s="27">
+        <v>1546</v>
+      </c>
+      <c r="F95" s="27">
+        <v>1</v>
+      </c>
+      <c r="G95" s="27">
+        <v>20</v>
+      </c>
+      <c r="H95" s="27">
+        <v>194</v>
+      </c>
+      <c r="I95" s="27">
+        <v>4</v>
+      </c>
+      <c r="J95" s="27">
+        <v>5</v>
+      </c>
+      <c r="K95" s="27">
+        <v>76</v>
+      </c>
+      <c r="L95" s="27">
+        <v>72</v>
+      </c>
+      <c r="M95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N95" s="27">
+        <v>2</v>
+      </c>
+      <c r="O95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P95" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R95" s="28">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C96" s="26">
+        <v>3289</v>
+      </c>
+      <c r="D96" s="27">
+        <v>2988</v>
+      </c>
+      <c r="E96" s="27">
+        <v>2508</v>
+      </c>
+      <c r="F96" s="27">
+        <v>2</v>
+      </c>
+      <c r="G96" s="27">
+        <v>19</v>
+      </c>
+      <c r="H96" s="27">
+        <v>426</v>
+      </c>
+      <c r="I96" s="27">
+        <v>28</v>
+      </c>
+      <c r="J96" s="27">
+        <v>5</v>
+      </c>
+      <c r="K96" s="27">
+        <v>140</v>
+      </c>
+      <c r="L96" s="27">
+        <v>122</v>
+      </c>
+      <c r="M96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N96" s="27">
+        <v>2</v>
+      </c>
+      <c r="O96" s="27">
+        <v>5</v>
+      </c>
+      <c r="P96" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96" s="28">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C97" s="26">
+        <v>2459</v>
+      </c>
+      <c r="D97" s="27">
+        <v>2241</v>
+      </c>
+      <c r="E97" s="27">
+        <v>1885</v>
+      </c>
+      <c r="F97" s="27">
+        <v>2</v>
+      </c>
+      <c r="G97" s="27">
+        <v>15</v>
+      </c>
+      <c r="H97" s="27">
+        <v>320</v>
+      </c>
+      <c r="I97" s="27">
+        <v>3</v>
+      </c>
+      <c r="J97" s="27">
+        <v>16</v>
+      </c>
+      <c r="K97" s="27">
+        <v>78</v>
+      </c>
+      <c r="L97" s="27">
+        <v>70</v>
+      </c>
+      <c r="M97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N97" s="27">
+        <v>4</v>
+      </c>
+      <c r="O97" s="27">
+        <v>3</v>
+      </c>
+      <c r="P97" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R97" s="28">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="C98" s="26">
+        <v>1863</v>
+      </c>
+      <c r="D98" s="27">
+        <v>1749</v>
+      </c>
+      <c r="E98" s="27">
+        <v>1489</v>
+      </c>
+      <c r="F98" s="27">
+        <v>2</v>
+      </c>
+      <c r="G98" s="27">
+        <v>14</v>
+      </c>
+      <c r="H98" s="27">
+        <v>226</v>
+      </c>
+      <c r="I98" s="27">
+        <v>13</v>
+      </c>
+      <c r="J98" s="27">
+        <v>5</v>
+      </c>
+      <c r="K98" s="27">
+        <v>51</v>
+      </c>
+      <c r="L98" s="27">
+        <v>47</v>
+      </c>
+      <c r="M98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N98" s="27">
+        <v>3</v>
+      </c>
+      <c r="O98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P98" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R98" s="28">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C99" s="26">
+        <v>2376</v>
+      </c>
+      <c r="D99" s="27">
+        <v>2225</v>
+      </c>
+      <c r="E99" s="27">
+        <v>2096</v>
+      </c>
+      <c r="F99" s="27">
+        <v>3</v>
+      </c>
+      <c r="G99" s="27">
+        <v>14</v>
+      </c>
+      <c r="H99" s="27">
+        <v>95</v>
+      </c>
+      <c r="I99" s="27">
+        <v>13</v>
+      </c>
+      <c r="J99" s="27">
+        <v>4</v>
+      </c>
+      <c r="K99" s="27">
+        <v>93</v>
+      </c>
+      <c r="L99" s="27">
+        <v>85</v>
+      </c>
+      <c r="M99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N99" s="27">
+        <v>6</v>
+      </c>
+      <c r="O99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P99" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R99" s="28">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C100" s="26">
+        <v>1550</v>
+      </c>
+      <c r="D100" s="27">
+        <v>1424</v>
+      </c>
+      <c r="E100" s="27">
+        <v>1180</v>
+      </c>
+      <c r="F100" s="27">
+        <v>2</v>
+      </c>
+      <c r="G100" s="27">
+        <v>3</v>
+      </c>
+      <c r="H100" s="27">
+        <v>224</v>
+      </c>
+      <c r="I100" s="27">
+        <v>14</v>
+      </c>
+      <c r="J100" s="27">
+        <v>1</v>
+      </c>
+      <c r="K100" s="27">
+        <v>71</v>
+      </c>
+      <c r="L100" s="27">
+        <v>59</v>
+      </c>
+      <c r="M100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N100" s="27">
+        <v>5</v>
+      </c>
+      <c r="O100" s="27">
+        <v>1</v>
+      </c>
+      <c r="P100" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R100" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="C101" s="26">
+        <v>1320</v>
+      </c>
+      <c r="D101" s="27">
+        <v>1217</v>
+      </c>
+      <c r="E101" s="27">
+        <v>1042</v>
+      </c>
+      <c r="F101" s="27">
+        <v>4</v>
+      </c>
+      <c r="G101" s="27">
+        <v>7</v>
+      </c>
+      <c r="H101" s="27">
+        <v>152</v>
+      </c>
+      <c r="I101" s="27">
+        <v>7</v>
+      </c>
+      <c r="J101" s="27">
+        <v>5</v>
+      </c>
+      <c r="K101" s="27">
+        <v>58</v>
+      </c>
+      <c r="L101" s="27">
+        <v>53</v>
+      </c>
+      <c r="M101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N101" s="27">
+        <v>4</v>
+      </c>
+      <c r="O101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P101" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R101" s="28">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C102" s="26">
+        <v>1895</v>
+      </c>
+      <c r="D102" s="27">
+        <v>1777</v>
+      </c>
+      <c r="E102" s="27">
+        <v>1566</v>
+      </c>
+      <c r="F102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" s="27">
+        <v>8</v>
+      </c>
+      <c r="H102" s="27">
+        <v>187</v>
+      </c>
+      <c r="I102" s="27">
+        <v>12</v>
+      </c>
+      <c r="J102" s="27">
+        <v>4</v>
+      </c>
+      <c r="K102" s="27">
+        <v>67</v>
+      </c>
+      <c r="L102" s="27">
+        <v>63</v>
+      </c>
+      <c r="M102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N102" s="27">
+        <v>2</v>
+      </c>
+      <c r="O102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P102" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R102" s="28">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B103" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C103" s="26">
+        <v>1428</v>
+      </c>
+      <c r="D103" s="27">
+        <v>1316</v>
+      </c>
+      <c r="E103" s="27">
+        <v>1129</v>
+      </c>
+      <c r="F103" s="27">
+        <v>2</v>
+      </c>
+      <c r="G103" s="27">
+        <v>4</v>
+      </c>
+      <c r="H103" s="27">
+        <v>175</v>
+      </c>
+      <c r="I103" s="27">
+        <v>4</v>
+      </c>
+      <c r="J103" s="27">
+        <v>2</v>
+      </c>
+      <c r="K103" s="27">
+        <v>66</v>
+      </c>
+      <c r="L103" s="27">
+        <v>62</v>
+      </c>
+      <c r="M103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N103" s="27">
+        <v>3</v>
+      </c>
+      <c r="O103" s="27">
+        <v>1</v>
+      </c>
+      <c r="P103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R103" s="28">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="8"/>
-[...9 lines deleted...]
-      <c r="F30" s="30">
+      <c r="B104" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C104" s="26">
+        <v>2350</v>
+      </c>
+      <c r="D104" s="27">
+        <v>2184</v>
+      </c>
+      <c r="E104" s="27">
+        <v>1920</v>
+      </c>
+      <c r="F104" s="27">
+        <v>2</v>
+      </c>
+      <c r="G104" s="27">
         <v>9</v>
       </c>
-      <c r="G30" s="30">
-[...8 lines deleted...]
-      <c r="J30" s="30">
+      <c r="H104" s="27">
+        <v>227</v>
+      </c>
+      <c r="I104" s="27">
+        <v>22</v>
+      </c>
+      <c r="J104" s="27">
+        <v>4</v>
+      </c>
+      <c r="K104" s="27">
+        <v>96</v>
+      </c>
+      <c r="L104" s="27">
+        <v>79</v>
+      </c>
+      <c r="M104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N104" s="27">
+        <v>2</v>
+      </c>
+      <c r="O104" s="27">
+        <v>1</v>
+      </c>
+      <c r="P104" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R104" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C105" s="26">
+        <v>1912</v>
+      </c>
+      <c r="D105" s="27">
+        <v>1775</v>
+      </c>
+      <c r="E105" s="27">
+        <v>1522</v>
+      </c>
+      <c r="F105" s="27">
+        <v>3</v>
+      </c>
+      <c r="G105" s="27">
+        <v>8</v>
+      </c>
+      <c r="H105" s="27">
+        <v>227</v>
+      </c>
+      <c r="I105" s="27">
+        <v>13</v>
+      </c>
+      <c r="J105" s="27">
+        <v>2</v>
+      </c>
+      <c r="K105" s="27">
+        <v>69</v>
+      </c>
+      <c r="L105" s="27">
+        <v>64</v>
+      </c>
+      <c r="M105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O105" s="27">
+        <v>1</v>
+      </c>
+      <c r="P105" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R105" s="28">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="26">
+        <v>1964</v>
+      </c>
+      <c r="D106" s="27">
+        <v>1827</v>
+      </c>
+      <c r="E106" s="27">
+        <v>1553</v>
+      </c>
+      <c r="F106" s="27">
         <v>10</v>
       </c>
-      <c r="K30" s="30">
-[...8 lines deleted...]
-      <c r="N30" s="30">
+      <c r="G106" s="27">
+        <v>13</v>
+      </c>
+      <c r="H106" s="27">
+        <v>205</v>
+      </c>
+      <c r="I106" s="27">
+        <v>26</v>
+      </c>
+      <c r="J106" s="27">
+        <v>20</v>
+      </c>
+      <c r="K106" s="27">
+        <v>123</v>
+      </c>
+      <c r="L106" s="27">
+        <v>99</v>
+      </c>
+      <c r="M106" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N106" s="27">
+        <v>6</v>
+      </c>
+      <c r="O106" s="27">
+        <v>7</v>
+      </c>
+      <c r="P106" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q106" s="27">
+        <v>1</v>
+      </c>
+      <c r="R106" s="28">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="C107" s="26">
+        <v>1822</v>
+      </c>
+      <c r="D107" s="27">
+        <v>1720</v>
+      </c>
+      <c r="E107" s="27">
+        <v>1484</v>
+      </c>
+      <c r="F107" s="27">
+        <v>2</v>
+      </c>
+      <c r="G107" s="27">
+        <v>11</v>
+      </c>
+      <c r="H107" s="27">
+        <v>202</v>
+      </c>
+      <c r="I107" s="27">
+        <v>19</v>
+      </c>
+      <c r="J107" s="27">
+        <v>2</v>
+      </c>
+      <c r="K107" s="27">
+        <v>53</v>
+      </c>
+      <c r="L107" s="27">
+        <v>47</v>
+      </c>
+      <c r="M107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N107" s="27">
+        <v>1</v>
+      </c>
+      <c r="O107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P107" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R107" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C108" s="26">
+        <v>2446</v>
+      </c>
+      <c r="D108" s="27">
+        <v>2259</v>
+      </c>
+      <c r="E108" s="27">
+        <v>1904</v>
+      </c>
+      <c r="F108" s="27">
+        <v>2</v>
+      </c>
+      <c r="G108" s="27">
+        <v>14</v>
+      </c>
+      <c r="H108" s="27">
+        <v>310</v>
+      </c>
+      <c r="I108" s="27">
+        <v>26</v>
+      </c>
+      <c r="J108" s="27">
+        <v>3</v>
+      </c>
+      <c r="K108" s="27">
+        <v>98</v>
+      </c>
+      <c r="L108" s="27">
+        <v>81</v>
+      </c>
+      <c r="M108" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N108" s="27">
+        <v>3</v>
+      </c>
+      <c r="O108" s="27">
+        <v>2</v>
+      </c>
+      <c r="P108" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q108" s="27">
+        <v>1</v>
+      </c>
+      <c r="R108" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C109" s="26">
+        <v>2084</v>
+      </c>
+      <c r="D109" s="27">
+        <v>1938</v>
+      </c>
+      <c r="E109" s="27">
+        <v>1655</v>
+      </c>
+      <c r="F109" s="27">
+        <v>2</v>
+      </c>
+      <c r="G109" s="27">
+        <v>9</v>
+      </c>
+      <c r="H109" s="27">
+        <v>260</v>
+      </c>
+      <c r="I109" s="27">
+        <v>6</v>
+      </c>
+      <c r="J109" s="27">
+        <v>6</v>
+      </c>
+      <c r="K109" s="27">
+        <v>67</v>
+      </c>
+      <c r="L109" s="27">
+        <v>62</v>
+      </c>
+      <c r="M109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N109" s="27">
+        <v>1</v>
+      </c>
+      <c r="O109" s="27">
+        <v>3</v>
+      </c>
+      <c r="P109" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R109" s="28">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C110" s="26">
+        <v>2056</v>
+      </c>
+      <c r="D110" s="27">
+        <v>1905</v>
+      </c>
+      <c r="E110" s="27">
+        <v>1617</v>
+      </c>
+      <c r="F110" s="27">
+        <v>2</v>
+      </c>
+      <c r="G110" s="27">
+        <v>6</v>
+      </c>
+      <c r="H110" s="27">
+        <v>255</v>
+      </c>
+      <c r="I110" s="27">
+        <v>22</v>
+      </c>
+      <c r="J110" s="27">
+        <v>3</v>
+      </c>
+      <c r="K110" s="27">
+        <v>86</v>
+      </c>
+      <c r="L110" s="27">
+        <v>73</v>
+      </c>
+      <c r="M110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N110" s="27">
+        <v>2</v>
+      </c>
+      <c r="O110" s="27">
+        <v>2</v>
+      </c>
+      <c r="P110" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R110" s="28">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C111" s="26">
+        <v>4065</v>
+      </c>
+      <c r="D111" s="27">
+        <v>3704</v>
+      </c>
+      <c r="E111" s="27">
+        <v>2994</v>
+      </c>
+      <c r="F111" s="27">
+        <v>11</v>
+      </c>
+      <c r="G111" s="27">
+        <v>19</v>
+      </c>
+      <c r="H111" s="27">
+        <v>652</v>
+      </c>
+      <c r="I111" s="27">
+        <v>18</v>
+      </c>
+      <c r="J111" s="27">
+        <v>10</v>
+      </c>
+      <c r="K111" s="27">
+        <v>158</v>
+      </c>
+      <c r="L111" s="27">
+        <v>128</v>
+      </c>
+      <c r="M111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N111" s="27">
+        <v>10</v>
+      </c>
+      <c r="O111" s="27">
+        <v>6</v>
+      </c>
+      <c r="P111" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R111" s="28">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="C112" s="26">
+        <v>2436</v>
+      </c>
+      <c r="D112" s="27">
+        <v>2251</v>
+      </c>
+      <c r="E112" s="27">
+        <v>1831</v>
+      </c>
+      <c r="F112" s="27">
+        <v>6</v>
+      </c>
+      <c r="G112" s="27">
+        <v>15</v>
+      </c>
+      <c r="H112" s="27">
+        <v>367</v>
+      </c>
+      <c r="I112" s="27">
+        <v>20</v>
+      </c>
+      <c r="J112" s="27">
+        <v>12</v>
+      </c>
+      <c r="K112" s="27">
+        <v>85</v>
+      </c>
+      <c r="L112" s="27">
+        <v>72</v>
+      </c>
+      <c r="M112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N112" s="27">
+        <v>5</v>
+      </c>
+      <c r="O112" s="27">
+        <v>1</v>
+      </c>
+      <c r="P112" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R112" s="28">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C113" s="26">
+        <v>2809</v>
+      </c>
+      <c r="D113" s="27">
+        <v>2581</v>
+      </c>
+      <c r="E113" s="27">
+        <v>2146</v>
+      </c>
+      <c r="F113" s="27">
+        <v>5</v>
+      </c>
+      <c r="G113" s="27">
+        <v>6</v>
+      </c>
+      <c r="H113" s="27">
+        <v>382</v>
+      </c>
+      <c r="I113" s="27">
+        <v>41</v>
+      </c>
+      <c r="J113" s="27">
+        <v>1</v>
+      </c>
+      <c r="K113" s="27">
+        <v>134</v>
+      </c>
+      <c r="L113" s="27">
+        <v>97</v>
+      </c>
+      <c r="M113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N113" s="27">
+        <v>2</v>
+      </c>
+      <c r="O113" s="27">
+        <v>2</v>
+      </c>
+      <c r="P113" s="27">
+        <v>33</v>
+      </c>
+      <c r="Q113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R113" s="28">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="C114" s="26">
+        <v>2251</v>
+      </c>
+      <c r="D114" s="27">
+        <v>2044</v>
+      </c>
+      <c r="E114" s="27">
+        <v>1686</v>
+      </c>
+      <c r="F114" s="27">
+        <v>9</v>
+      </c>
+      <c r="G114" s="27">
+        <v>11</v>
+      </c>
+      <c r="H114" s="27">
+        <v>313</v>
+      </c>
+      <c r="I114" s="27">
+        <v>12</v>
+      </c>
+      <c r="J114" s="27">
+        <v>13</v>
+      </c>
+      <c r="K114" s="27">
+        <v>81</v>
+      </c>
+      <c r="L114" s="27">
+        <v>70</v>
+      </c>
+      <c r="M114" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N114" s="27">
+        <v>1</v>
+      </c>
+      <c r="O114" s="27">
+        <v>2</v>
+      </c>
+      <c r="P114" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q114" s="27">
+        <v>1</v>
+      </c>
+      <c r="R114" s="28">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="C115" s="26">
+        <v>1867</v>
+      </c>
+      <c r="D115" s="27">
+        <v>1738</v>
+      </c>
+      <c r="E115" s="27">
+        <v>1441</v>
+      </c>
+      <c r="F115" s="27">
+        <v>1</v>
+      </c>
+      <c r="G115" s="27">
+        <v>7</v>
+      </c>
+      <c r="H115" s="27">
+        <v>275</v>
+      </c>
+      <c r="I115" s="27">
+        <v>9</v>
+      </c>
+      <c r="J115" s="27">
+        <v>5</v>
+      </c>
+      <c r="K115" s="27">
+        <v>57</v>
+      </c>
+      <c r="L115" s="27">
+        <v>50</v>
+      </c>
+      <c r="M115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N115" s="27">
+        <v>3</v>
+      </c>
+      <c r="O115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P115" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R115" s="28">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C116" s="26">
+        <v>1933</v>
+      </c>
+      <c r="D116" s="27">
+        <v>1811</v>
+      </c>
+      <c r="E116" s="27">
+        <v>1541</v>
+      </c>
+      <c r="F116" s="27">
+        <v>1</v>
+      </c>
+      <c r="G116" s="27">
+        <v>11</v>
+      </c>
+      <c r="H116" s="27">
+        <v>242</v>
+      </c>
+      <c r="I116" s="27">
+        <v>8</v>
+      </c>
+      <c r="J116" s="27">
+        <v>8</v>
+      </c>
+      <c r="K116" s="27">
+        <v>62</v>
+      </c>
+      <c r="L116" s="27">
+        <v>51</v>
+      </c>
+      <c r="M116" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N116" s="27">
+        <v>5</v>
+      </c>
+      <c r="O116" s="27">
+        <v>1</v>
+      </c>
+      <c r="P116" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q116" s="27">
+        <v>1</v>
+      </c>
+      <c r="R116" s="28">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C117" s="26">
+        <v>3771</v>
+      </c>
+      <c r="D117" s="27">
+        <v>3507</v>
+      </c>
+      <c r="E117" s="27">
+        <v>3097</v>
+      </c>
+      <c r="F117" s="27">
+        <v>8</v>
+      </c>
+      <c r="G117" s="27">
         <v>16</v>
       </c>
-      <c r="O30" s="30">
+      <c r="H117" s="27">
+        <v>371</v>
+      </c>
+      <c r="I117" s="27">
+        <v>11</v>
+      </c>
+      <c r="J117" s="27">
+        <v>4</v>
+      </c>
+      <c r="K117" s="27">
+        <v>125</v>
+      </c>
+      <c r="L117" s="27">
+        <v>112</v>
+      </c>
+      <c r="M117" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N117" s="27">
+        <v>9</v>
+      </c>
+      <c r="O117" s="27">
+        <v>1</v>
+      </c>
+      <c r="P117" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q117" s="27">
+        <v>1</v>
+      </c>
+      <c r="R117" s="28">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C118" s="26">
+        <v>2232</v>
+      </c>
+      <c r="D118" s="27">
+        <v>2097</v>
+      </c>
+      <c r="E118" s="27">
+        <v>1848</v>
+      </c>
+      <c r="F118" s="27">
+        <v>7</v>
+      </c>
+      <c r="G118" s="27">
         <v>10</v>
       </c>
-      <c r="P30" s="30">
+      <c r="H118" s="27">
+        <v>216</v>
+      </c>
+      <c r="I118" s="27">
+        <v>11</v>
+      </c>
+      <c r="J118" s="27">
+        <v>5</v>
+      </c>
+      <c r="K118" s="27">
+        <v>65</v>
+      </c>
+      <c r="L118" s="27">
+        <v>55</v>
+      </c>
+      <c r="M118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N118" s="27">
+        <v>8</v>
+      </c>
+      <c r="O118" s="27">
+        <v>2</v>
+      </c>
+      <c r="P118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R118" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="C119" s="26">
+        <v>3441</v>
+      </c>
+      <c r="D119" s="27">
+        <v>3226</v>
+      </c>
+      <c r="E119" s="27">
+        <v>2742</v>
+      </c>
+      <c r="F119" s="27">
+        <v>2</v>
+      </c>
+      <c r="G119" s="27">
         <v>15</v>
       </c>
-      <c r="Q30" s="30">
-[...20 lines deleted...]
-      <c r="F31" s="30">
+      <c r="H119" s="27">
+        <v>450</v>
+      </c>
+      <c r="I119" s="27">
+        <v>13</v>
+      </c>
+      <c r="J119" s="27">
+        <v>4</v>
+      </c>
+      <c r="K119" s="27">
+        <v>131</v>
+      </c>
+      <c r="L119" s="27">
+        <v>115</v>
+      </c>
+      <c r="M119" s="27">
+        <v>1</v>
+      </c>
+      <c r="N119" s="27">
+        <v>2</v>
+      </c>
+      <c r="O119" s="27">
+        <v>5</v>
+      </c>
+      <c r="P119" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q119" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R119" s="28">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="C120" s="26">
+        <v>2094</v>
+      </c>
+      <c r="D120" s="27">
+        <v>1936</v>
+      </c>
+      <c r="E120" s="27">
+        <v>1639</v>
+      </c>
+      <c r="F120" s="27">
+        <v>4</v>
+      </c>
+      <c r="G120" s="27">
+        <v>11</v>
+      </c>
+      <c r="H120" s="27">
+        <v>267</v>
+      </c>
+      <c r="I120" s="27">
+        <v>9</v>
+      </c>
+      <c r="J120" s="27">
+        <v>6</v>
+      </c>
+      <c r="K120" s="27">
+        <v>76</v>
+      </c>
+      <c r="L120" s="27">
+        <v>70</v>
+      </c>
+      <c r="M120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N120" s="27">
+        <v>2</v>
+      </c>
+      <c r="O120" s="27">
+        <v>2</v>
+      </c>
+      <c r="P120" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R120" s="28">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121" s="26">
+        <v>2146</v>
+      </c>
+      <c r="D121" s="27">
+        <v>1968</v>
+      </c>
+      <c r="E121" s="27">
+        <v>1619</v>
+      </c>
+      <c r="F121" s="27">
+        <v>5</v>
+      </c>
+      <c r="G121" s="27">
+        <v>10</v>
+      </c>
+      <c r="H121" s="27">
+        <v>320</v>
+      </c>
+      <c r="I121" s="27">
+        <v>5</v>
+      </c>
+      <c r="J121" s="27">
+        <v>9</v>
+      </c>
+      <c r="K121" s="27">
+        <v>74</v>
+      </c>
+      <c r="L121" s="27">
+        <v>67</v>
+      </c>
+      <c r="M121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N121" s="27">
+        <v>4</v>
+      </c>
+      <c r="O121" s="27">
+        <v>1</v>
+      </c>
+      <c r="P121" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R121" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C122" s="26">
+        <v>3268</v>
+      </c>
+      <c r="D122" s="27">
+        <v>3007</v>
+      </c>
+      <c r="E122" s="27">
+        <v>2610</v>
+      </c>
+      <c r="F122" s="27">
+        <v>1</v>
+      </c>
+      <c r="G122" s="27">
+        <v>12</v>
+      </c>
+      <c r="H122" s="27">
+        <v>358</v>
+      </c>
+      <c r="I122" s="27">
+        <v>18</v>
+      </c>
+      <c r="J122" s="27">
+        <v>8</v>
+      </c>
+      <c r="K122" s="27">
+        <v>122</v>
+      </c>
+      <c r="L122" s="27">
+        <v>111</v>
+      </c>
+      <c r="M122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N122" s="27">
+        <v>3</v>
+      </c>
+      <c r="O122" s="27">
+        <v>2</v>
+      </c>
+      <c r="P122" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R122" s="28">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="C123" s="26">
+        <v>1434</v>
+      </c>
+      <c r="D123" s="27">
+        <v>1280</v>
+      </c>
+      <c r="E123" s="27">
+        <v>1067</v>
+      </c>
+      <c r="F123" s="27">
+        <v>1</v>
+      </c>
+      <c r="G123" s="27">
+        <v>1</v>
+      </c>
+      <c r="H123" s="27">
+        <v>203</v>
+      </c>
+      <c r="I123" s="27">
+        <v>8</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K123" s="27">
+        <v>103</v>
+      </c>
+      <c r="L123" s="27">
+        <v>89</v>
+      </c>
+      <c r="M123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N123" s="27">
+        <v>5</v>
+      </c>
+      <c r="O123" s="27">
+        <v>1</v>
+      </c>
+      <c r="P123" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R123" s="28">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C124" s="26">
+        <v>1263</v>
+      </c>
+      <c r="D124" s="27">
+        <v>1150</v>
+      </c>
+      <c r="E124" s="27">
+        <v>1012</v>
+      </c>
+      <c r="F124" s="27">
+        <v>2</v>
+      </c>
+      <c r="G124" s="27">
+        <v>4</v>
+      </c>
+      <c r="H124" s="27">
+        <v>127</v>
+      </c>
+      <c r="I124" s="27">
+        <v>4</v>
+      </c>
+      <c r="J124" s="27">
+        <v>1</v>
+      </c>
+      <c r="K124" s="27">
+        <v>63</v>
+      </c>
+      <c r="L124" s="27">
+        <v>61</v>
+      </c>
+      <c r="M124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O124" s="27">
+        <v>1</v>
+      </c>
+      <c r="P124" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R124" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C125" s="26">
+        <v>3648</v>
+      </c>
+      <c r="D125" s="27">
+        <v>3373</v>
+      </c>
+      <c r="E125" s="27">
+        <v>2927</v>
+      </c>
+      <c r="F125" s="27">
+        <v>13</v>
+      </c>
+      <c r="G125" s="27">
+        <v>15</v>
+      </c>
+      <c r="H125" s="27">
+        <v>390</v>
+      </c>
+      <c r="I125" s="27">
+        <v>23</v>
+      </c>
+      <c r="J125" s="27">
+        <v>5</v>
+      </c>
+      <c r="K125" s="27">
+        <v>125</v>
+      </c>
+      <c r="L125" s="27">
+        <v>113</v>
+      </c>
+      <c r="M125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N125" s="27">
+        <v>5</v>
+      </c>
+      <c r="O125" s="27">
+        <v>2</v>
+      </c>
+      <c r="P125" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R125" s="28">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B126" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="C126" s="26">
+        <v>3496</v>
+      </c>
+      <c r="D126" s="27">
+        <v>3183</v>
+      </c>
+      <c r="E126" s="27">
+        <v>2641</v>
+      </c>
+      <c r="F126" s="27">
+        <v>3</v>
+      </c>
+      <c r="G126" s="27">
+        <v>9</v>
+      </c>
+      <c r="H126" s="27">
+        <v>511</v>
+      </c>
+      <c r="I126" s="27">
         <v>16</v>
       </c>
-      <c r="G31" s="30">
+      <c r="J126" s="27">
+        <v>3</v>
+      </c>
+      <c r="K126" s="27">
+        <v>139</v>
+      </c>
+      <c r="L126" s="27">
+        <v>129</v>
+      </c>
+      <c r="M126" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N126" s="27">
+        <v>2</v>
+      </c>
+      <c r="O126" s="27">
+        <v>3</v>
+      </c>
+      <c r="P126" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q126" s="27">
+        <v>1</v>
+      </c>
+      <c r="R126" s="28">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C127" s="26">
+        <v>1245</v>
+      </c>
+      <c r="D127" s="27">
+        <v>1144</v>
+      </c>
+      <c r="E127" s="27">
+        <v>970</v>
+      </c>
+      <c r="F127" s="27">
+        <v>1</v>
+      </c>
+      <c r="G127" s="27">
+        <v>5</v>
+      </c>
+      <c r="H127" s="27">
+        <v>163</v>
+      </c>
+      <c r="I127" s="27">
+        <v>4</v>
+      </c>
+      <c r="J127" s="27">
+        <v>1</v>
+      </c>
+      <c r="K127" s="27">
+        <v>48</v>
+      </c>
+      <c r="L127" s="27">
+        <v>47</v>
+      </c>
+      <c r="M127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O127" s="27">
+        <v>1</v>
+      </c>
+      <c r="P127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R127" s="28">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C128" s="26">
+        <v>2149</v>
+      </c>
+      <c r="D128" s="27">
+        <v>1982</v>
+      </c>
+      <c r="E128" s="27">
+        <v>1650</v>
+      </c>
+      <c r="F128" s="27">
+        <v>3</v>
+      </c>
+      <c r="G128" s="27">
+        <v>4</v>
+      </c>
+      <c r="H128" s="27">
+        <v>310</v>
+      </c>
+      <c r="I128" s="27">
+        <v>12</v>
+      </c>
+      <c r="J128" s="27">
+        <v>3</v>
+      </c>
+      <c r="K128" s="27">
+        <v>82</v>
+      </c>
+      <c r="L128" s="27">
+        <v>68</v>
+      </c>
+      <c r="M128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N128" s="27">
+        <v>3</v>
+      </c>
+      <c r="O128" s="27">
+        <v>2</v>
+      </c>
+      <c r="P128" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R128" s="28">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="H31" s="30">
-[...5 lines deleted...]
-      <c r="J31" s="30">
+      <c r="B129" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" s="26">
+        <v>3165</v>
+      </c>
+      <c r="D129" s="27">
+        <v>2893</v>
+      </c>
+      <c r="E129" s="27">
+        <v>2460</v>
+      </c>
+      <c r="F129" s="27">
+        <v>5</v>
+      </c>
+      <c r="G129" s="27">
+        <v>7</v>
+      </c>
+      <c r="H129" s="27">
+        <v>401</v>
+      </c>
+      <c r="I129" s="27">
+        <v>12</v>
+      </c>
+      <c r="J129" s="27">
+        <v>8</v>
+      </c>
+      <c r="K129" s="27">
+        <v>170</v>
+      </c>
+      <c r="L129" s="27">
+        <v>157</v>
+      </c>
+      <c r="M129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N129" s="27">
+        <v>5</v>
+      </c>
+      <c r="O129" s="27">
+        <v>1</v>
+      </c>
+      <c r="P129" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R129" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C130" s="26">
+        <v>4452</v>
+      </c>
+      <c r="D130" s="27">
+        <v>4093</v>
+      </c>
+      <c r="E130" s="27">
+        <v>3488</v>
+      </c>
+      <c r="F130" s="27">
+        <v>5</v>
+      </c>
+      <c r="G130" s="27">
+        <v>9</v>
+      </c>
+      <c r="H130" s="27">
+        <v>578</v>
+      </c>
+      <c r="I130" s="27">
+        <v>7</v>
+      </c>
+      <c r="J130" s="27">
+        <v>6</v>
+      </c>
+      <c r="K130" s="27">
+        <v>183</v>
+      </c>
+      <c r="L130" s="27">
+        <v>171</v>
+      </c>
+      <c r="M130" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N130" s="27">
+        <v>6</v>
+      </c>
+      <c r="O130" s="27">
+        <v>4</v>
+      </c>
+      <c r="P130" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q130" s="27">
+        <v>1</v>
+      </c>
+      <c r="R130" s="28">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" s="26">
+        <v>3058</v>
+      </c>
+      <c r="D131" s="27">
+        <v>2536</v>
+      </c>
+      <c r="E131" s="27">
+        <v>1980</v>
+      </c>
+      <c r="F131" s="27">
+        <v>1</v>
+      </c>
+      <c r="G131" s="27">
         <v>28</v>
       </c>
-      <c r="K31" s="30">
-[...8 lines deleted...]
-      <c r="N31" s="30">
+      <c r="H131" s="27">
+        <v>510</v>
+      </c>
+      <c r="I131" s="27">
+        <v>13</v>
+      </c>
+      <c r="J131" s="27">
+        <v>4</v>
+      </c>
+      <c r="K131" s="27">
+        <v>151</v>
+      </c>
+      <c r="L131" s="27">
+        <v>141</v>
+      </c>
+      <c r="M131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N131" s="27">
+        <v>1</v>
+      </c>
+      <c r="O131" s="27">
+        <v>5</v>
+      </c>
+      <c r="P131" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R131" s="28">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C132" s="26">
+        <v>2957</v>
+      </c>
+      <c r="D132" s="27">
+        <v>2705</v>
+      </c>
+      <c r="E132" s="27">
+        <v>2303</v>
+      </c>
+      <c r="F132" s="27">
+        <v>3</v>
+      </c>
+      <c r="G132" s="27">
+        <v>13</v>
+      </c>
+      <c r="H132" s="27">
+        <v>348</v>
+      </c>
+      <c r="I132" s="27">
+        <v>22</v>
+      </c>
+      <c r="J132" s="27">
+        <v>16</v>
+      </c>
+      <c r="K132" s="27">
+        <v>137</v>
+      </c>
+      <c r="L132" s="27">
+        <v>127</v>
+      </c>
+      <c r="M132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N132" s="27">
+        <v>4</v>
+      </c>
+      <c r="O132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P132" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R132" s="28">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B133" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="C133" s="26">
+        <v>3334</v>
+      </c>
+      <c r="D133" s="27">
+        <v>3040</v>
+      </c>
+      <c r="E133" s="27">
+        <v>2558</v>
+      </c>
+      <c r="F133" s="27">
+        <v>7</v>
+      </c>
+      <c r="G133" s="27">
+        <v>22</v>
+      </c>
+      <c r="H133" s="27">
+        <v>430</v>
+      </c>
+      <c r="I133" s="27">
+        <v>19</v>
+      </c>
+      <c r="J133" s="27">
+        <v>4</v>
+      </c>
+      <c r="K133" s="27">
+        <v>174</v>
+      </c>
+      <c r="L133" s="27">
+        <v>159</v>
+      </c>
+      <c r="M133" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N133" s="27">
+        <v>4</v>
+      </c>
+      <c r="O133" s="27">
+        <v>4</v>
+      </c>
+      <c r="P133" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q133" s="27">
+        <v>3</v>
+      </c>
+      <c r="R133" s="28">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="26">
+        <v>2096</v>
+      </c>
+      <c r="D134" s="27">
+        <v>1959</v>
+      </c>
+      <c r="E134" s="27">
+        <v>1741</v>
+      </c>
+      <c r="F134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G134" s="27">
+        <v>11</v>
+      </c>
+      <c r="H134" s="27">
+        <v>186</v>
+      </c>
+      <c r="I134" s="27">
+        <v>12</v>
+      </c>
+      <c r="J134" s="27">
+        <v>9</v>
+      </c>
+      <c r="K134" s="27">
+        <v>89</v>
+      </c>
+      <c r="L134" s="27">
+        <v>82</v>
+      </c>
+      <c r="M134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N134" s="27">
+        <v>2</v>
+      </c>
+      <c r="O134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P134" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R134" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B135" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C135" s="26">
+        <v>3780</v>
+      </c>
+      <c r="D135" s="27">
+        <v>3517</v>
+      </c>
+      <c r="E135" s="27">
+        <v>3175</v>
+      </c>
+      <c r="F135" s="27">
+        <v>3</v>
+      </c>
+      <c r="G135" s="27">
+        <v>9</v>
+      </c>
+      <c r="H135" s="27">
+        <v>318</v>
+      </c>
+      <c r="I135" s="27">
+        <v>8</v>
+      </c>
+      <c r="J135" s="27">
+        <v>4</v>
+      </c>
+      <c r="K135" s="27">
+        <v>150</v>
+      </c>
+      <c r="L135" s="27">
+        <v>140</v>
+      </c>
+      <c r="M135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N135" s="27">
+        <v>6</v>
+      </c>
+      <c r="O135" s="27">
+        <v>2</v>
+      </c>
+      <c r="P135" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R135" s="28">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="C136" s="26">
+        <v>4140</v>
+      </c>
+      <c r="D136" s="27">
+        <v>3780</v>
+      </c>
+      <c r="E136" s="27">
+        <v>3206</v>
+      </c>
+      <c r="F136" s="27">
+        <v>5</v>
+      </c>
+      <c r="G136" s="27">
+        <v>16</v>
+      </c>
+      <c r="H136" s="27">
+        <v>504</v>
+      </c>
+      <c r="I136" s="27">
+        <v>44</v>
+      </c>
+      <c r="J136" s="27">
+        <v>5</v>
+      </c>
+      <c r="K136" s="27">
+        <v>223</v>
+      </c>
+      <c r="L136" s="27">
+        <v>190</v>
+      </c>
+      <c r="M136" s="27">
+        <v>1</v>
+      </c>
+      <c r="N136" s="27">
+        <v>7</v>
+      </c>
+      <c r="O136" s="27">
+        <v>5</v>
+      </c>
+      <c r="P136" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q136" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R136" s="28">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C137" s="26">
+        <v>5734</v>
+      </c>
+      <c r="D137" s="27">
+        <v>5140</v>
+      </c>
+      <c r="E137" s="27">
+        <v>4413</v>
+      </c>
+      <c r="F137" s="27">
+        <v>7</v>
+      </c>
+      <c r="G137" s="27">
+        <v>27</v>
+      </c>
+      <c r="H137" s="27">
+        <v>615</v>
+      </c>
+      <c r="I137" s="27">
+        <v>71</v>
+      </c>
+      <c r="J137" s="27">
+        <v>7</v>
+      </c>
+      <c r="K137" s="27">
+        <v>291</v>
+      </c>
+      <c r="L137" s="27">
+        <v>250</v>
+      </c>
+      <c r="M137" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N137" s="27">
+        <v>9</v>
+      </c>
+      <c r="O137" s="27">
+        <v>3</v>
+      </c>
+      <c r="P137" s="27">
         <v>28</v>
       </c>
-      <c r="O31" s="30">
-[...2 lines deleted...]
-      <c r="P31" s="30">
+      <c r="Q137" s="27">
+        <v>1</v>
+      </c>
+      <c r="R137" s="28">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B138" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="30">
+        <v>4104</v>
+      </c>
+      <c r="D138" s="31">
+        <v>3651</v>
+      </c>
+      <c r="E138" s="31">
+        <v>3007</v>
+      </c>
+      <c r="F138" s="31">
+        <v>7</v>
+      </c>
+      <c r="G138" s="31">
+        <v>19</v>
+      </c>
+      <c r="H138" s="31">
+        <v>582</v>
+      </c>
+      <c r="I138" s="31">
+        <v>32</v>
+      </c>
+      <c r="J138" s="31">
+        <v>4</v>
+      </c>
+      <c r="K138" s="31">
+        <v>250</v>
+      </c>
+      <c r="L138" s="31">
+        <v>233</v>
+      </c>
+      <c r="M138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N138" s="31">
+        <v>5</v>
+      </c>
+      <c r="O138" s="31">
+        <v>2</v>
+      </c>
+      <c r="P138" s="31">
         <v>10</v>
       </c>
-      <c r="Q31" s="30">
-[...2230 lines deleted...]
-      <c r="L72" s="30">
+      <c r="Q138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R138" s="32">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A139" s="35" t="s">
         <v>170</v>
       </c>
-      <c r="M72" s="30" t="s">
-[...3728 lines deleted...]
-      <c r="J142" s="14"/>
+      <c r="B139" s="35"/>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J141" s="2"/>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J142" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="76" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BADBFE5-3336-4413-8A48-1279460BD335}">
   <sheetPr transitionEvaluation="1"/>
   <dimension ref="A1:R142"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.33203125" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.36328125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="8.6640625" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="13.33203125" style="14"/>
+    <col min="1" max="2" width="8.6328125" style="1" customWidth="1"/>
+    <col min="3" max="9" width="10.6328125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.6328125" style="4" customWidth="1"/>
+    <col min="11" max="18" width="10.6328125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="13.36328125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="H1" s="15" t="s">
+    <row r="1" spans="1:18" ht="14" x14ac:dyDescent="0.2">
+      <c r="H1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:18" s="17" customFormat="1" ht="14.4" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="R2" s="18" t="s">
+    <row r="2" spans="1:18" s="6" customFormat="1" ht="14" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="R2" s="7" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="3" spans="1:18" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="3" spans="1:18" s="11" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...48 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="N4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="O4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="P4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="Q4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="R4" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="3" t="s">
+    <row r="5" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="3" t="s">
+      <c r="J5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="K5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="3" t="s">
+      <c r="L5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="M5" s="3" t="s">
+      <c r="M5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="3" t="s">
+      <c r="N5" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="O5" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="P5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="3" t="s">
+      <c r="Q5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="5"/>
-[...6 lines deleted...]
-      <c r="E6" s="2" t="s">
+      <c r="R5" s="14"/>
+    </row>
+    <row r="6" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2"/>
-[...4 lines deleted...]
-      <c r="L6" s="2" t="s">
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="M6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="N6" s="2"/>
-[...11 lines deleted...]
-      <c r="F7" s="20" t="s">
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="14"/>
+    </row>
+    <row r="7" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="6"/>
-[...5 lines deleted...]
-      <c r="M7" s="20" t="s">
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="N7" s="6"/>
-[...8 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="18"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="R8" s="16" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="10" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:18" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="25"/>
-[...9 lines deleted...]
-      <c r="F9" s="27">
+      <c r="B9" s="20"/>
+      <c r="C9" s="21">
+        <v>793773</v>
+      </c>
+      <c r="D9" s="22">
+        <v>728184</v>
+      </c>
+      <c r="E9" s="22">
+        <v>621234</v>
+      </c>
+      <c r="F9" s="22">
         <v>1209</v>
       </c>
-      <c r="G9" s="27">
-[...8 lines deleted...]
-      <c r="J9" s="27">
+      <c r="G9" s="22">
+        <v>3948</v>
+      </c>
+      <c r="H9" s="22">
+        <v>95773</v>
+      </c>
+      <c r="I9" s="22">
+        <v>4223</v>
+      </c>
+      <c r="J9" s="22">
         <v>1797</v>
       </c>
-      <c r="K9" s="27">
-[...5 lines deleted...]
-      <c r="M9" s="27">
+      <c r="K9" s="22">
+        <v>36365</v>
+      </c>
+      <c r="L9" s="22">
+        <v>32592</v>
+      </c>
+      <c r="M9" s="22">
         <v>33</v>
       </c>
-      <c r="N9" s="27">
-[...2 lines deleted...]
-      <c r="O9" s="27">
+      <c r="N9" s="22">
+        <v>1418</v>
+      </c>
+      <c r="O9" s="22">
         <v>602</v>
       </c>
-      <c r="P9" s="27">
-[...2 lines deleted...]
-      <c r="Q9" s="27">
+      <c r="P9" s="22">
+        <v>1589</v>
+      </c>
+      <c r="Q9" s="22">
         <v>131</v>
       </c>
-      <c r="R9" s="28">
-[...4 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="R9" s="23">
+        <v>29224</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="8"/>
-[...9 lines deleted...]
-      <c r="F10" s="30">
+      <c r="B10" s="25"/>
+      <c r="C10" s="26">
+        <v>20454</v>
+      </c>
+      <c r="D10" s="27">
+        <v>18618</v>
+      </c>
+      <c r="E10" s="27">
+        <v>16176</v>
+      </c>
+      <c r="F10" s="27">
         <v>27</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="27">
         <v>90</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="27">
         <v>2253</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="27">
         <v>54</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="27">
         <v>18</v>
       </c>
-      <c r="K10" s="30">
-[...8 lines deleted...]
-      <c r="N10" s="30">
+      <c r="K10" s="27">
+        <v>974</v>
+      </c>
+      <c r="L10" s="27">
+        <v>886</v>
+      </c>
+      <c r="M10" s="27">
+        <v>1</v>
+      </c>
+      <c r="N10" s="27">
         <v>47</v>
       </c>
-      <c r="O10" s="30">
+      <c r="O10" s="27">
         <v>16</v>
       </c>
-      <c r="P10" s="30">
+      <c r="P10" s="27">
         <v>20</v>
       </c>
-      <c r="Q10" s="30">
+      <c r="Q10" s="27">
         <v>4</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R10" s="28">
         <v>862</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="8" t="s">
+    <row r="11" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="8"/>
-      <c r="C11" s="29">
+      <c r="B11" s="25"/>
+      <c r="C11" s="26">
         <v>6271</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="27">
         <v>5595</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="27">
         <v>4802</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="27">
         <v>6</v>
       </c>
-      <c r="G11" s="30">
-[...2 lines deleted...]
-      <c r="H11" s="30">
+      <c r="G11" s="27">
+        <v>25</v>
+      </c>
+      <c r="H11" s="27">
         <v>710</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="27">
         <v>46</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="27">
         <v>6</v>
       </c>
-      <c r="K11" s="30">
+      <c r="K11" s="27">
         <v>471</v>
       </c>
-      <c r="L11" s="30">
+      <c r="L11" s="27">
         <v>430</v>
       </c>
-      <c r="M11" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="30">
+      <c r="M11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="27">
         <v>14</v>
       </c>
-      <c r="O11" s="30">
-[...8 lines deleted...]
-      <c r="R11" s="31">
+      <c r="O11" s="27">
+        <v>2</v>
+      </c>
+      <c r="P11" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R11" s="28">
         <v>205</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="8" t="s">
+    <row r="12" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="8"/>
-      <c r="C12" s="29">
+      <c r="B12" s="25"/>
+      <c r="C12" s="26">
         <v>6036</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="27">
         <v>5396</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="27">
         <v>4663</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="27">
         <v>14</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="27">
         <v>44</v>
       </c>
-      <c r="H12" s="30">
+      <c r="H12" s="27">
         <v>617</v>
       </c>
-      <c r="I12" s="30">
+      <c r="I12" s="27">
         <v>48</v>
       </c>
-      <c r="J12" s="30">
+      <c r="J12" s="27">
         <v>10</v>
       </c>
-      <c r="K12" s="30">
+      <c r="K12" s="27">
         <v>486</v>
       </c>
-      <c r="L12" s="30">
+      <c r="L12" s="27">
         <v>432</v>
       </c>
-      <c r="M12" s="30" t="s">
-[...5 lines deleted...]
-      <c r="O12" s="30">
+      <c r="M12" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="27">
+        <v>25</v>
+      </c>
+      <c r="O12" s="27">
         <v>7</v>
       </c>
-      <c r="P12" s="30">
+      <c r="P12" s="27">
         <v>21</v>
       </c>
-      <c r="Q12" s="30">
-[...2 lines deleted...]
-      <c r="R12" s="31">
+      <c r="Q12" s="27">
+        <v>1</v>
+      </c>
+      <c r="R12" s="28">
         <v>154</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="8" t="s">
+    <row r="13" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="8"/>
-      <c r="C13" s="29">
+      <c r="B13" s="25"/>
+      <c r="C13" s="26">
         <v>8755</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="27">
         <v>7977</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="27">
         <v>6861</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="27">
         <v>10</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="27">
         <v>57</v>
       </c>
-      <c r="H13" s="30">
+      <c r="H13" s="27">
         <v>1004</v>
       </c>
-      <c r="I13" s="30">
+      <c r="I13" s="27">
         <v>32</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J13" s="27">
         <v>13</v>
       </c>
-      <c r="K13" s="30">
+      <c r="K13" s="27">
         <v>481</v>
       </c>
-      <c r="L13" s="30">
+      <c r="L13" s="27">
         <v>429</v>
       </c>
-      <c r="M13" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="30">
+      <c r="M13" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="27">
         <v>22</v>
       </c>
-      <c r="O13" s="30">
+      <c r="O13" s="27">
         <v>10</v>
       </c>
-      <c r="P13" s="30">
+      <c r="P13" s="27">
         <v>18</v>
       </c>
-      <c r="Q13" s="30">
-[...2 lines deleted...]
-      <c r="R13" s="31">
+      <c r="Q13" s="27">
+        <v>2</v>
+      </c>
+      <c r="R13" s="28">
         <v>297</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="8" t="s">
+    <row r="14" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="8"/>
-      <c r="C14" s="29">
+      <c r="B14" s="25"/>
+      <c r="C14" s="26">
         <v>4033</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="27">
         <v>3554</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="27">
         <v>3116</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="27">
         <v>6</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="27">
         <v>11</v>
       </c>
-      <c r="H14" s="30">
+      <c r="H14" s="27">
         <v>389</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I14" s="27">
         <v>26</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J14" s="27">
         <v>6</v>
       </c>
-      <c r="K14" s="30">
+      <c r="K14" s="27">
         <v>375</v>
       </c>
-      <c r="L14" s="30">
+      <c r="L14" s="27">
         <v>340</v>
       </c>
-      <c r="M14" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="30">
+      <c r="M14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="27">
         <v>9</v>
       </c>
-      <c r="O14" s="30">
-[...8 lines deleted...]
-      <c r="R14" s="31">
+      <c r="O14" s="27">
+        <v>1</v>
+      </c>
+      <c r="P14" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R14" s="28">
         <v>104</v>
       </c>
     </row>
-    <row r="15" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="8" t="s">
+    <row r="15" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="8"/>
-      <c r="C15" s="29">
+      <c r="B15" s="25"/>
+      <c r="C15" s="26">
         <v>4649</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="27">
         <v>4211</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="27">
         <v>3684</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="27">
         <v>4</v>
       </c>
-      <c r="G15" s="30">
+      <c r="G15" s="27">
         <v>22</v>
       </c>
-      <c r="H15" s="30">
+      <c r="H15" s="27">
         <v>474</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I15" s="27">
         <v>20</v>
       </c>
-      <c r="J15" s="30">
+      <c r="J15" s="27">
         <v>7</v>
       </c>
-      <c r="K15" s="30">
+      <c r="K15" s="27">
         <v>328</v>
       </c>
-      <c r="L15" s="30">
+      <c r="L15" s="27">
         <v>299</v>
       </c>
-      <c r="M15" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="30">
+      <c r="M15" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N15" s="27">
         <v>16</v>
       </c>
-      <c r="O15" s="30">
-[...2 lines deleted...]
-      <c r="P15" s="30">
+      <c r="O15" s="27">
+        <v>1</v>
+      </c>
+      <c r="P15" s="27">
         <v>11</v>
       </c>
-      <c r="Q15" s="30">
-[...2 lines deleted...]
-      <c r="R15" s="31">
+      <c r="Q15" s="27">
+        <v>1</v>
+      </c>
+      <c r="R15" s="28">
         <v>110</v>
       </c>
     </row>
-    <row r="16" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="8" t="s">
+    <row r="16" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="8"/>
-      <c r="C16" s="29">
+      <c r="B16" s="25"/>
+      <c r="C16" s="26">
         <v>6167</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="27">
         <v>5567</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="27">
         <v>4800</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="27">
         <v>19</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G16" s="27">
         <v>19</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H16" s="27">
         <v>708</v>
       </c>
-      <c r="I16" s="30">
+      <c r="I16" s="27">
         <v>13</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J16" s="27">
         <v>8</v>
       </c>
-      <c r="K16" s="30">
+      <c r="K16" s="27">
         <v>400</v>
       </c>
-      <c r="L16" s="30">
+      <c r="L16" s="27">
         <v>381</v>
       </c>
-      <c r="M16" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="30">
+      <c r="M16" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="27">
         <v>12</v>
       </c>
-      <c r="O16" s="30">
-[...8 lines deleted...]
-      <c r="R16" s="31">
+      <c r="O16" s="27">
+        <v>5</v>
+      </c>
+      <c r="P16" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>1</v>
+      </c>
+      <c r="R16" s="28">
         <v>200</v>
       </c>
     </row>
-    <row r="17" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="8" t="s">
+    <row r="17" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="8"/>
-      <c r="C17" s="29">
+      <c r="B17" s="25"/>
+      <c r="C17" s="26">
         <v>15936</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="27">
         <v>14560</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="27">
         <v>12392</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="27">
         <v>21</v>
       </c>
-      <c r="G17" s="30">
+      <c r="G17" s="27">
         <v>85</v>
       </c>
-      <c r="H17" s="30">
+      <c r="H17" s="27">
         <v>1927</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="27">
         <v>62</v>
       </c>
-      <c r="J17" s="30">
+      <c r="J17" s="27">
         <v>73</v>
       </c>
-      <c r="K17" s="30">
+      <c r="K17" s="27">
         <v>854</v>
       </c>
-      <c r="L17" s="30">
+      <c r="L17" s="27">
         <v>784</v>
       </c>
-      <c r="M17" s="30">
-[...2 lines deleted...]
-      <c r="N17" s="30">
+      <c r="M17" s="27">
+        <v>1</v>
+      </c>
+      <c r="N17" s="27">
         <v>26</v>
       </c>
-      <c r="O17" s="30">
+      <c r="O17" s="27">
         <v>13</v>
       </c>
-      <c r="P17" s="30">
+      <c r="P17" s="27">
         <v>24</v>
       </c>
-      <c r="Q17" s="30">
+      <c r="Q17" s="27">
         <v>6</v>
       </c>
-      <c r="R17" s="31">
+      <c r="R17" s="28">
         <v>522</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="8" t="s">
+    <row r="18" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="8"/>
-      <c r="C18" s="29">
+      <c r="B18" s="25"/>
+      <c r="C18" s="26">
         <v>8319</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="27">
         <v>7669</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="27">
         <v>6659</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="27">
         <v>10</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G18" s="27">
         <v>45</v>
       </c>
-      <c r="H18" s="30">
+      <c r="H18" s="27">
         <v>913</v>
       </c>
-      <c r="I18" s="30">
+      <c r="I18" s="27">
         <v>28</v>
       </c>
-      <c r="J18" s="30">
+      <c r="J18" s="27">
         <v>14</v>
       </c>
-      <c r="K18" s="30">
+      <c r="K18" s="27">
         <v>398</v>
       </c>
-      <c r="L18" s="30">
+      <c r="L18" s="27">
         <v>367</v>
       </c>
-      <c r="M18" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="30">
+      <c r="M18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="27">
         <v>22</v>
       </c>
-      <c r="O18" s="30">
+      <c r="O18" s="27">
         <v>3</v>
       </c>
-      <c r="P18" s="30">
+      <c r="P18" s="27">
         <v>4</v>
       </c>
-      <c r="Q18" s="30">
-[...2 lines deleted...]
-      <c r="R18" s="31">
+      <c r="Q18" s="27">
+        <v>2</v>
+      </c>
+      <c r="R18" s="28">
         <v>252</v>
       </c>
     </row>
-    <row r="19" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="8" t="s">
+    <row r="19" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="8"/>
-      <c r="C19" s="29">
+      <c r="B19" s="25"/>
+      <c r="C19" s="26">
         <v>7458</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="27">
         <v>6868</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="27">
         <v>6038</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="27">
         <v>8</v>
       </c>
-      <c r="G19" s="30">
+      <c r="G19" s="27">
         <v>52</v>
       </c>
-      <c r="H19" s="30">
+      <c r="H19" s="27">
         <v>724</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="27">
         <v>30</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="27">
         <v>16</v>
       </c>
-      <c r="K19" s="30">
+      <c r="K19" s="27">
         <v>329</v>
       </c>
-      <c r="L19" s="30">
+      <c r="L19" s="27">
         <v>307</v>
       </c>
-      <c r="M19" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="30">
+      <c r="M19" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="27">
         <v>14</v>
       </c>
-      <c r="O19" s="30">
+      <c r="O19" s="27">
         <v>3</v>
       </c>
-      <c r="P19" s="30">
+      <c r="P19" s="27">
         <v>3</v>
       </c>
-      <c r="Q19" s="30">
-[...2 lines deleted...]
-      <c r="R19" s="31">
+      <c r="Q19" s="27">
+        <v>2</v>
+      </c>
+      <c r="R19" s="28">
         <v>261</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="8" t="s">
+    <row r="20" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="8"/>
-      <c r="C20" s="29">
+      <c r="B20" s="25"/>
+      <c r="C20" s="26">
         <v>24328</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="27">
         <v>22393</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="27">
         <v>19192</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="27">
         <v>38</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="27">
         <v>165</v>
       </c>
-      <c r="H20" s="30">
+      <c r="H20" s="27">
         <v>2784</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="27">
         <v>143</v>
       </c>
-      <c r="J20" s="30">
+      <c r="J20" s="27">
         <v>71</v>
       </c>
-      <c r="K20" s="30">
+      <c r="K20" s="27">
         <v>1022</v>
       </c>
-      <c r="L20" s="30">
+      <c r="L20" s="27">
         <v>905</v>
       </c>
-      <c r="M20" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="30">
+      <c r="M20" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="27">
         <v>35</v>
       </c>
-      <c r="O20" s="30">
+      <c r="O20" s="27">
         <v>18</v>
       </c>
-      <c r="P20" s="30">
+      <c r="P20" s="27">
         <v>61</v>
       </c>
-      <c r="Q20" s="30">
+      <c r="Q20" s="27">
         <v>3</v>
       </c>
-      <c r="R20" s="31">
+      <c r="R20" s="28">
         <v>913</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="8" t="s">
+    <row r="21" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="8"/>
-      <c r="C21" s="29">
+      <c r="B21" s="25"/>
+      <c r="C21" s="26">
         <v>20843</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="27">
         <v>19208</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="27">
         <v>16335</v>
       </c>
-      <c r="F21" s="30">
+      <c r="F21" s="27">
         <v>37</v>
       </c>
-      <c r="G21" s="30">
+      <c r="G21" s="27">
         <v>148</v>
       </c>
-      <c r="H21" s="30">
+      <c r="H21" s="27">
         <v>2527</v>
       </c>
-      <c r="I21" s="30">
+      <c r="I21" s="27">
         <v>83</v>
       </c>
-      <c r="J21" s="30">
+      <c r="J21" s="27">
         <v>78</v>
       </c>
-      <c r="K21" s="30">
+      <c r="K21" s="27">
         <v>890</v>
       </c>
-      <c r="L21" s="30">
+      <c r="L21" s="27">
         <v>795</v>
       </c>
-      <c r="M21" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="30">
+      <c r="M21" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="27">
         <v>52</v>
       </c>
-      <c r="O21" s="30">
+      <c r="O21" s="27">
         <v>19</v>
       </c>
-      <c r="P21" s="30">
+      <c r="P21" s="27">
         <v>20</v>
       </c>
-      <c r="Q21" s="30">
+      <c r="Q21" s="27">
         <v>4</v>
       </c>
-      <c r="R21" s="31">
+      <c r="R21" s="28">
         <v>745</v>
       </c>
     </row>
-    <row r="22" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="8" t="s">
+    <row r="22" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="8"/>
-      <c r="C22" s="29">
+      <c r="B22" s="25"/>
+      <c r="C22" s="26">
         <v>57372</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="27">
         <v>52854</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="27">
         <v>42989</v>
       </c>
-      <c r="F22" s="30">
+      <c r="F22" s="27">
         <v>62</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G22" s="27">
         <v>440</v>
       </c>
-      <c r="H22" s="30">
+      <c r="H22" s="27">
         <v>8566</v>
       </c>
-      <c r="I22" s="30">
+      <c r="I22" s="27">
         <v>523</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="27">
         <v>274</v>
       </c>
-      <c r="K22" s="30">
+      <c r="K22" s="27">
         <v>2383</v>
       </c>
-      <c r="L22" s="30">
+      <c r="L22" s="27">
         <v>1997</v>
       </c>
-      <c r="M22" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="30">
+      <c r="M22" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="27">
         <v>132</v>
       </c>
-      <c r="O22" s="30">
+      <c r="O22" s="27">
         <v>61</v>
       </c>
-      <c r="P22" s="30">
+      <c r="P22" s="27">
         <v>174</v>
       </c>
-      <c r="Q22" s="30">
+      <c r="Q22" s="27">
         <v>19</v>
       </c>
-      <c r="R22" s="31">
+      <c r="R22" s="28">
         <v>2135</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="8" t="s">
+    <row r="23" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="8"/>
-      <c r="C23" s="29">
+      <c r="B23" s="25"/>
+      <c r="C23" s="26">
         <v>14492</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="27">
         <v>13400</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="27">
         <v>11544</v>
       </c>
-      <c r="F23" s="30">
+      <c r="F23" s="27">
         <v>21</v>
       </c>
-      <c r="G23" s="30">
+      <c r="G23" s="27">
         <v>91</v>
       </c>
-      <c r="H23" s="30">
+      <c r="H23" s="27">
         <v>1638</v>
       </c>
-      <c r="I23" s="30">
+      <c r="I23" s="27">
         <v>65</v>
       </c>
-      <c r="J23" s="30">
+      <c r="J23" s="27">
         <v>41</v>
       </c>
-      <c r="K23" s="30">
+      <c r="K23" s="27">
         <v>534</v>
       </c>
-      <c r="L23" s="30">
+      <c r="L23" s="27">
         <v>476</v>
       </c>
-      <c r="M23" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="30">
+      <c r="M23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23" s="27">
         <v>31</v>
       </c>
-      <c r="O23" s="30">
+      <c r="O23" s="27">
         <v>9</v>
       </c>
-      <c r="P23" s="30">
+      <c r="P23" s="27">
         <v>18</v>
       </c>
-      <c r="Q23" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="31">
+      <c r="Q23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R23" s="28">
         <v>558</v>
       </c>
     </row>
-    <row r="24" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="8" t="s">
+    <row r="24" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="8"/>
-      <c r="C24" s="29">
+      <c r="B24" s="25"/>
+      <c r="C24" s="26">
         <v>7386</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="27">
         <v>6778</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="27">
         <v>6000</v>
       </c>
-      <c r="F24" s="30">
-[...2 lines deleted...]
-      <c r="G24" s="30">
+      <c r="F24" s="27">
+        <v>5</v>
+      </c>
+      <c r="G24" s="27">
         <v>17</v>
       </c>
-      <c r="H24" s="30">
+      <c r="H24" s="27">
         <v>711</v>
       </c>
-      <c r="I24" s="30">
+      <c r="I24" s="27">
         <v>34</v>
       </c>
-      <c r="J24" s="30">
+      <c r="J24" s="27">
         <v>11</v>
       </c>
-      <c r="K24" s="30">
+      <c r="K24" s="27">
         <v>423</v>
       </c>
-      <c r="L24" s="30">
+      <c r="L24" s="27">
         <v>393</v>
       </c>
-      <c r="M24" s="30">
-[...2 lines deleted...]
-      <c r="N24" s="30">
+      <c r="M24" s="27">
+        <v>1</v>
+      </c>
+      <c r="N24" s="27">
         <v>17</v>
       </c>
-      <c r="O24" s="30">
-[...2 lines deleted...]
-      <c r="P24" s="30">
+      <c r="O24" s="27">
+        <v>1</v>
+      </c>
+      <c r="P24" s="27">
         <v>11</v>
       </c>
-      <c r="Q24" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="31">
+      <c r="Q24" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R24" s="28">
         <v>185</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="8" t="s">
+    <row r="25" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="8"/>
-      <c r="C25" s="29">
+      <c r="B25" s="25"/>
+      <c r="C25" s="26">
         <v>2584</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="27">
         <v>2409</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="27">
         <v>2099</v>
       </c>
-      <c r="F25" s="30">
-[...2 lines deleted...]
-      <c r="G25" s="30">
+      <c r="F25" s="27">
+        <v>1</v>
+      </c>
+      <c r="G25" s="27">
         <v>12</v>
       </c>
-      <c r="H25" s="30">
+      <c r="H25" s="27">
         <v>267</v>
       </c>
-      <c r="I25" s="30">
+      <c r="I25" s="27">
         <v>27</v>
       </c>
-      <c r="J25" s="30">
+      <c r="J25" s="27">
         <v>3</v>
       </c>
-      <c r="K25" s="30">
+      <c r="K25" s="27">
         <v>120</v>
       </c>
-      <c r="L25" s="30">
+      <c r="L25" s="27">
         <v>111</v>
       </c>
-      <c r="M25" s="30" t="s">
-[...8 lines deleted...]
-      <c r="P25" s="30">
+      <c r="M25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" s="27">
+        <v>5</v>
+      </c>
+      <c r="O25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P25" s="27">
         <v>3</v>
       </c>
-      <c r="Q25" s="30">
-[...2 lines deleted...]
-      <c r="R25" s="31">
+      <c r="Q25" s="27">
+        <v>1</v>
+      </c>
+      <c r="R25" s="28">
         <v>55</v>
       </c>
     </row>
-    <row r="26" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="8" t="s">
+    <row r="26" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="8"/>
-      <c r="C26" s="29">
+      <c r="B26" s="25"/>
+      <c r="C26" s="26">
         <v>3292</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="27">
         <v>3053</v>
       </c>
-      <c r="E26" s="30">
+      <c r="E26" s="27">
         <v>2692</v>
       </c>
-      <c r="F26" s="30">
+      <c r="F26" s="27">
         <v>7</v>
       </c>
-      <c r="G26" s="30">
+      <c r="G26" s="27">
         <v>15</v>
       </c>
-      <c r="H26" s="30">
+      <c r="H26" s="27">
         <v>315</v>
       </c>
-      <c r="I26" s="30">
+      <c r="I26" s="27">
         <v>16</v>
       </c>
-      <c r="J26" s="30">
+      <c r="J26" s="27">
         <v>8</v>
       </c>
-      <c r="K26" s="30">
+      <c r="K26" s="27">
         <v>179</v>
       </c>
-      <c r="L26" s="30">
+      <c r="L26" s="27">
         <v>166</v>
       </c>
-      <c r="M26" s="30" t="s">
-[...14 lines deleted...]
-      <c r="R26" s="31">
+      <c r="M26" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="27">
+        <v>5</v>
+      </c>
+      <c r="O26" s="27">
+        <v>2</v>
+      </c>
+      <c r="P26" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>1</v>
+      </c>
+      <c r="R26" s="28">
         <v>60</v>
       </c>
     </row>
-    <row r="27" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="8" t="s">
+    <row r="27" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="8"/>
-      <c r="C27" s="29">
+      <c r="B27" s="25"/>
+      <c r="C27" s="26">
         <v>2594</v>
       </c>
-      <c r="D27" s="30">
+      <c r="D27" s="27">
         <v>2397</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E27" s="27">
         <v>2117</v>
       </c>
-      <c r="F27" s="30">
-[...2 lines deleted...]
-      <c r="G27" s="30">
+      <c r="F27" s="27">
+        <v>5</v>
+      </c>
+      <c r="G27" s="27">
         <v>7</v>
       </c>
-      <c r="H27" s="30">
+      <c r="H27" s="27">
         <v>250</v>
       </c>
-      <c r="I27" s="30">
+      <c r="I27" s="27">
         <v>13</v>
       </c>
-      <c r="J27" s="30">
-[...2 lines deleted...]
-      <c r="K27" s="30">
+      <c r="J27" s="27">
+        <v>5</v>
+      </c>
+      <c r="K27" s="27">
         <v>124</v>
       </c>
-      <c r="L27" s="30">
+      <c r="L27" s="27">
         <v>115</v>
       </c>
-      <c r="M27" s="30" t="s">
-[...8 lines deleted...]
-      <c r="P27" s="30">
+      <c r="M27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N27" s="27">
+        <v>1</v>
+      </c>
+      <c r="O27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P27" s="27">
         <v>8</v>
       </c>
-      <c r="Q27" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="31">
+      <c r="Q27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R27" s="28">
         <v>73</v>
       </c>
     </row>
-    <row r="28" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="8" t="s">
+    <row r="28" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="8"/>
-      <c r="C28" s="29">
+      <c r="B28" s="25"/>
+      <c r="C28" s="26">
         <v>3835</v>
       </c>
-      <c r="D28" s="30">
+      <c r="D28" s="27">
         <v>3589</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E28" s="27">
         <v>3174</v>
       </c>
-      <c r="F28" s="30">
+      <c r="F28" s="27">
         <v>8</v>
       </c>
-      <c r="G28" s="30">
+      <c r="G28" s="27">
         <v>18</v>
       </c>
-      <c r="H28" s="30">
+      <c r="H28" s="27">
         <v>377</v>
       </c>
-      <c r="I28" s="30">
+      <c r="I28" s="27">
         <v>8</v>
       </c>
-      <c r="J28" s="30">
+      <c r="J28" s="27">
         <v>4</v>
       </c>
-      <c r="K28" s="30">
+      <c r="K28" s="27">
         <v>173</v>
       </c>
-      <c r="L28" s="30">
+      <c r="L28" s="27">
         <v>157</v>
       </c>
-      <c r="M28" s="30">
-[...2 lines deleted...]
-      <c r="N28" s="30">
+      <c r="M28" s="27">
+        <v>2</v>
+      </c>
+      <c r="N28" s="27">
         <v>8</v>
       </c>
-      <c r="O28" s="30">
-[...2 lines deleted...]
-      <c r="P28" s="30">
+      <c r="O28" s="27">
+        <v>2</v>
+      </c>
+      <c r="P28" s="27">
         <v>4</v>
       </c>
-      <c r="Q28" s="30" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="31">
+      <c r="Q28" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R28" s="28">
         <v>73</v>
       </c>
     </row>
-    <row r="29" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="8" t="s">
+    <row r="29" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="8"/>
-[...9 lines deleted...]
-      <c r="F29" s="30">
+      <c r="B29" s="25"/>
+      <c r="C29" s="26">
+        <v>8429</v>
+      </c>
+      <c r="D29" s="27">
+        <v>7723</v>
+      </c>
+      <c r="E29" s="27">
+        <v>6726</v>
+      </c>
+      <c r="F29" s="27">
         <v>9</v>
       </c>
-      <c r="G29" s="30">
+      <c r="G29" s="27">
         <v>36</v>
       </c>
-      <c r="H29" s="30">
-[...2 lines deleted...]
-      <c r="I29" s="30">
+      <c r="H29" s="27">
+        <v>910</v>
+      </c>
+      <c r="I29" s="27">
         <v>24</v>
       </c>
-      <c r="J29" s="30">
+      <c r="J29" s="27">
         <v>18</v>
       </c>
-      <c r="K29" s="30">
+      <c r="K29" s="27">
+        <v>428</v>
+      </c>
+      <c r="L29" s="27">
+        <v>395</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="27">
+        <v>19</v>
+      </c>
+      <c r="O29" s="27">
+        <v>5</v>
+      </c>
+      <c r="P29" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>2</v>
+      </c>
+      <c r="R29" s="28">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26">
+        <v>8240</v>
+      </c>
+      <c r="D30" s="27">
+        <v>7706</v>
+      </c>
+      <c r="E30" s="27">
+        <v>6759</v>
+      </c>
+      <c r="F30" s="27">
+        <v>9</v>
+      </c>
+      <c r="G30" s="27">
+        <v>44</v>
+      </c>
+      <c r="H30" s="27">
+        <v>850</v>
+      </c>
+      <c r="I30" s="27">
+        <v>34</v>
+      </c>
+      <c r="J30" s="27">
+        <v>10</v>
+      </c>
+      <c r="K30" s="27">
+        <v>322</v>
+      </c>
+      <c r="L30" s="27">
+        <v>278</v>
+      </c>
+      <c r="M30" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="27">
+        <v>17</v>
+      </c>
+      <c r="O30" s="27">
+        <v>10</v>
+      </c>
+      <c r="P30" s="27">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>2</v>
+      </c>
+      <c r="R30" s="28">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26">
+        <v>11930</v>
+      </c>
+      <c r="D31" s="27">
+        <v>11175</v>
+      </c>
+      <c r="E31" s="27">
+        <v>9913</v>
+      </c>
+      <c r="F31" s="27">
+        <v>16</v>
+      </c>
+      <c r="G31" s="27">
+        <v>60</v>
+      </c>
+      <c r="H31" s="27">
+        <v>1107</v>
+      </c>
+      <c r="I31" s="27">
+        <v>51</v>
+      </c>
+      <c r="J31" s="27">
+        <v>28</v>
+      </c>
+      <c r="K31" s="27">
+        <v>439</v>
+      </c>
+      <c r="L31" s="27">
+        <v>387</v>
+      </c>
+      <c r="M31" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="27">
+        <v>28</v>
+      </c>
+      <c r="O31" s="27">
+        <v>13</v>
+      </c>
+      <c r="P31" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>1</v>
+      </c>
+      <c r="R31" s="28">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26">
+        <v>18066</v>
+      </c>
+      <c r="D32" s="27">
+        <v>16737</v>
+      </c>
+      <c r="E32" s="27">
+        <v>14514</v>
+      </c>
+      <c r="F32" s="27">
+        <v>10</v>
+      </c>
+      <c r="G32" s="27">
+        <v>98</v>
+      </c>
+      <c r="H32" s="27">
+        <v>1906</v>
+      </c>
+      <c r="I32" s="27">
+        <v>179</v>
+      </c>
+      <c r="J32" s="27">
+        <v>30</v>
+      </c>
+      <c r="K32" s="27">
+        <v>743</v>
+      </c>
+      <c r="L32" s="27">
+        <v>611</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="27">
+        <v>33</v>
+      </c>
+      <c r="O32" s="27">
+        <v>19</v>
+      </c>
+      <c r="P32" s="27">
+        <v>77</v>
+      </c>
+      <c r="Q32" s="27">
+        <v>3</v>
+      </c>
+      <c r="R32" s="28">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26">
+        <v>11006</v>
+      </c>
+      <c r="D33" s="27">
+        <v>10164</v>
+      </c>
+      <c r="E33" s="27">
+        <v>8712</v>
+      </c>
+      <c r="F33" s="27">
+        <v>28</v>
+      </c>
+      <c r="G33" s="27">
+        <v>53</v>
+      </c>
+      <c r="H33" s="27">
+        <v>1297</v>
+      </c>
+      <c r="I33" s="27">
+        <v>41</v>
+      </c>
+      <c r="J33" s="27">
+        <v>33</v>
+      </c>
+      <c r="K33" s="27">
+        <v>454</v>
+      </c>
+      <c r="L33" s="27">
+        <v>416</v>
+      </c>
+      <c r="M33" s="27">
+        <v>1</v>
+      </c>
+      <c r="N33" s="27">
+        <v>16</v>
+      </c>
+      <c r="O33" s="27">
+        <v>7</v>
+      </c>
+      <c r="P33" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R33" s="28">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26">
+        <v>6111</v>
+      </c>
+      <c r="D34" s="27">
+        <v>5698</v>
+      </c>
+      <c r="E34" s="27">
+        <v>5050</v>
+      </c>
+      <c r="F34" s="27">
+        <v>8</v>
+      </c>
+      <c r="G34" s="27">
+        <v>17</v>
+      </c>
+      <c r="H34" s="27">
+        <v>593</v>
+      </c>
+      <c r="I34" s="27">
+        <v>25</v>
+      </c>
+      <c r="J34" s="27">
+        <v>5</v>
+      </c>
+      <c r="K34" s="27">
+        <v>284</v>
+      </c>
+      <c r="L34" s="27">
+        <v>262</v>
+      </c>
+      <c r="M34" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N34" s="27">
+        <v>10</v>
+      </c>
+      <c r="O34" s="27">
+        <v>5</v>
+      </c>
+      <c r="P34" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>2</v>
+      </c>
+      <c r="R34" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="26">
+        <v>7336</v>
+      </c>
+      <c r="D35" s="27">
+        <v>6796</v>
+      </c>
+      <c r="E35" s="27">
+        <v>5871</v>
+      </c>
+      <c r="F35" s="27">
+        <v>23</v>
+      </c>
+      <c r="G35" s="27">
+        <v>52</v>
+      </c>
+      <c r="H35" s="27">
+        <v>806</v>
+      </c>
+      <c r="I35" s="27">
+        <v>33</v>
+      </c>
+      <c r="J35" s="27">
+        <v>11</v>
+      </c>
+      <c r="K35" s="27">
+        <v>315</v>
+      </c>
+      <c r="L35" s="27">
+        <v>286</v>
+      </c>
+      <c r="M35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N35" s="27">
+        <v>16</v>
+      </c>
+      <c r="O35" s="27">
+        <v>5</v>
+      </c>
+      <c r="P35" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R35" s="28">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26">
+        <v>21465</v>
+      </c>
+      <c r="D36" s="27">
+        <v>19632</v>
+      </c>
+      <c r="E36" s="27">
+        <v>16444</v>
+      </c>
+      <c r="F36" s="27">
+        <v>51</v>
+      </c>
+      <c r="G36" s="27">
+        <v>96</v>
+      </c>
+      <c r="H36" s="27">
+        <v>2822</v>
+      </c>
+      <c r="I36" s="27">
+        <v>173</v>
+      </c>
+      <c r="J36" s="27">
+        <v>46</v>
+      </c>
+      <c r="K36" s="27">
+        <v>901</v>
+      </c>
+      <c r="L36" s="27">
+        <v>775</v>
+      </c>
+      <c r="M36" s="27">
+        <v>2</v>
+      </c>
+      <c r="N36" s="27">
+        <v>32</v>
+      </c>
+      <c r="O36" s="27">
+        <v>14</v>
+      </c>
+      <c r="P36" s="27">
+        <v>74</v>
+      </c>
+      <c r="Q36" s="27">
+        <v>4</v>
+      </c>
+      <c r="R36" s="28">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26">
+        <v>11956</v>
+      </c>
+      <c r="D37" s="27">
+        <v>11108</v>
+      </c>
+      <c r="E37" s="27">
+        <v>9756</v>
+      </c>
+      <c r="F37" s="27">
+        <v>37</v>
+      </c>
+      <c r="G37" s="27">
+        <v>55</v>
+      </c>
+      <c r="H37" s="27">
+        <v>1186</v>
+      </c>
+      <c r="I37" s="27">
+        <v>53</v>
+      </c>
+      <c r="J37" s="27">
+        <v>21</v>
+      </c>
+      <c r="K37" s="27">
+        <v>497</v>
+      </c>
+      <c r="L37" s="27">
+        <v>439</v>
+      </c>
+      <c r="M37" s="27">
+        <v>2</v>
+      </c>
+      <c r="N37" s="27">
+        <v>23</v>
+      </c>
+      <c r="O37" s="27">
+        <v>12</v>
+      </c>
+      <c r="P37" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q37" s="27">
+        <v>1</v>
+      </c>
+      <c r="R37" s="28">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26">
+        <v>6790</v>
+      </c>
+      <c r="D38" s="27">
+        <v>6199</v>
+      </c>
+      <c r="E38" s="27">
+        <v>5309</v>
+      </c>
+      <c r="F38" s="27">
+        <v>15</v>
+      </c>
+      <c r="G38" s="27">
+        <v>24</v>
+      </c>
+      <c r="H38" s="27">
+        <v>800</v>
+      </c>
+      <c r="I38" s="27">
+        <v>36</v>
+      </c>
+      <c r="J38" s="27">
+        <v>15</v>
+      </c>
+      <c r="K38" s="27">
+        <v>311</v>
+      </c>
+      <c r="L38" s="27">
+        <v>283</v>
+      </c>
+      <c r="M38" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38" s="27">
+        <v>15</v>
+      </c>
+      <c r="O38" s="27">
+        <v>8</v>
+      </c>
+      <c r="P38" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q38" s="27">
+        <v>1</v>
+      </c>
+      <c r="R38" s="28">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26">
+        <v>4673</v>
+      </c>
+      <c r="D39" s="27">
+        <v>4333</v>
+      </c>
+      <c r="E39" s="27">
+        <v>3777</v>
+      </c>
+      <c r="F39" s="27">
+        <v>7</v>
+      </c>
+      <c r="G39" s="27">
+        <v>29</v>
+      </c>
+      <c r="H39" s="27">
+        <v>478</v>
+      </c>
+      <c r="I39" s="27">
+        <v>29</v>
+      </c>
+      <c r="J39" s="27">
+        <v>13</v>
+      </c>
+      <c r="K39" s="27">
+        <v>228</v>
+      </c>
+      <c r="L39" s="27">
+        <v>208</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="27">
+        <v>10</v>
+      </c>
+      <c r="O39" s="27">
+        <v>3</v>
+      </c>
+      <c r="P39" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R39" s="28">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26">
+        <v>2946</v>
+      </c>
+      <c r="D40" s="27">
+        <v>2651</v>
+      </c>
+      <c r="E40" s="27">
+        <v>2306</v>
+      </c>
+      <c r="F40" s="27">
+        <v>5</v>
+      </c>
+      <c r="G40" s="27">
+        <v>7</v>
+      </c>
+      <c r="H40" s="27">
+        <v>315</v>
+      </c>
+      <c r="I40" s="27">
+        <v>12</v>
+      </c>
+      <c r="J40" s="27">
+        <v>6</v>
+      </c>
+      <c r="K40" s="27">
+        <v>182</v>
+      </c>
+      <c r="L40" s="27">
+        <v>171</v>
+      </c>
+      <c r="M40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N40" s="27">
+        <v>5</v>
+      </c>
+      <c r="O40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R40" s="28">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26">
+        <v>2988</v>
+      </c>
+      <c r="D41" s="27">
+        <v>2623</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2278</v>
+      </c>
+      <c r="F41" s="27">
+        <v>5</v>
+      </c>
+      <c r="G41" s="27">
+        <v>6</v>
+      </c>
+      <c r="H41" s="27">
+        <v>320</v>
+      </c>
+      <c r="I41" s="27">
+        <v>14</v>
+      </c>
+      <c r="J41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="27">
+        <v>213</v>
+      </c>
+      <c r="L41" s="27">
+        <v>209</v>
+      </c>
+      <c r="M41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N41" s="27">
+        <v>1</v>
+      </c>
+      <c r="O41" s="27">
+        <v>1</v>
+      </c>
+      <c r="P41" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R41" s="28">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26">
+        <v>4446</v>
+      </c>
+      <c r="D42" s="27">
+        <v>4085</v>
+      </c>
+      <c r="E42" s="27">
+        <v>3547</v>
+      </c>
+      <c r="F42" s="27">
+        <v>4</v>
+      </c>
+      <c r="G42" s="27">
+        <v>14</v>
+      </c>
+      <c r="H42" s="27">
+        <v>501</v>
+      </c>
+      <c r="I42" s="27">
+        <v>17</v>
+      </c>
+      <c r="J42" s="27">
+        <v>2</v>
+      </c>
+      <c r="K42" s="27">
+        <v>233</v>
+      </c>
+      <c r="L42" s="27">
+        <v>222</v>
+      </c>
+      <c r="M42" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N42" s="27">
+        <v>6</v>
+      </c>
+      <c r="O42" s="27">
+        <v>1</v>
+      </c>
+      <c r="P42" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q42" s="27">
+        <v>1</v>
+      </c>
+      <c r="R42" s="28">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="26">
+        <v>5566</v>
+      </c>
+      <c r="D43" s="27">
+        <v>5094</v>
+      </c>
+      <c r="E43" s="27">
+        <v>4409</v>
+      </c>
+      <c r="F43" s="27">
+        <v>10</v>
+      </c>
+      <c r="G43" s="27">
+        <v>20</v>
+      </c>
+      <c r="H43" s="27">
+        <v>623</v>
+      </c>
+      <c r="I43" s="27">
+        <v>20</v>
+      </c>
+      <c r="J43" s="27">
+        <v>12</v>
+      </c>
+      <c r="K43" s="27">
+        <v>264</v>
+      </c>
+      <c r="L43" s="27">
+        <v>236</v>
+      </c>
+      <c r="M43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N43" s="27">
+        <v>15</v>
+      </c>
+      <c r="O43" s="27">
+        <v>4</v>
+      </c>
+      <c r="P43" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R43" s="28">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="25"/>
+      <c r="C44" s="26">
+        <v>7227</v>
+      </c>
+      <c r="D44" s="27">
+        <v>6644</v>
+      </c>
+      <c r="E44" s="27">
+        <v>5780</v>
+      </c>
+      <c r="F44" s="27">
+        <v>13</v>
+      </c>
+      <c r="G44" s="27">
+        <v>25</v>
+      </c>
+      <c r="H44" s="27">
+        <v>798</v>
+      </c>
+      <c r="I44" s="27">
+        <v>25</v>
+      </c>
+      <c r="J44" s="27">
+        <v>3</v>
+      </c>
+      <c r="K44" s="27">
+        <v>280</v>
+      </c>
+      <c r="L44" s="27">
+        <v>256</v>
+      </c>
+      <c r="M44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N44" s="27">
+        <v>9</v>
+      </c>
+      <c r="O44" s="27">
+        <v>4</v>
+      </c>
+      <c r="P44" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q44" s="27">
+        <v>2</v>
+      </c>
+      <c r="R44" s="28">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="26">
+        <v>5047</v>
+      </c>
+      <c r="D45" s="27">
+        <v>4527</v>
+      </c>
+      <c r="E45" s="27">
+        <v>3801</v>
+      </c>
+      <c r="F45" s="27">
+        <v>5</v>
+      </c>
+      <c r="G45" s="27">
+        <v>21</v>
+      </c>
+      <c r="H45" s="27">
+        <v>677</v>
+      </c>
+      <c r="I45" s="27">
+        <v>16</v>
+      </c>
+      <c r="J45" s="27">
+        <v>7</v>
+      </c>
+      <c r="K45" s="27">
+        <v>298</v>
+      </c>
+      <c r="L45" s="27">
+        <v>284</v>
+      </c>
+      <c r="M45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45" s="27">
+        <v>3</v>
+      </c>
+      <c r="O45" s="27">
+        <v>4</v>
+      </c>
+      <c r="P45" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R45" s="28">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="26">
+        <v>3831</v>
+      </c>
+      <c r="D46" s="27">
+        <v>3436</v>
+      </c>
+      <c r="E46" s="27">
+        <v>2983</v>
+      </c>
+      <c r="F46" s="27">
+        <v>10</v>
+      </c>
+      <c r="G46" s="27">
+        <v>6</v>
+      </c>
+      <c r="H46" s="27">
+        <v>425</v>
+      </c>
+      <c r="I46" s="27">
+        <v>10</v>
+      </c>
+      <c r="J46" s="27">
+        <v>2</v>
+      </c>
+      <c r="K46" s="27">
+        <v>255</v>
+      </c>
+      <c r="L46" s="27">
+        <v>238</v>
+      </c>
+      <c r="M46" s="27">
+        <v>4</v>
+      </c>
+      <c r="N46" s="27">
+        <v>9</v>
+      </c>
+      <c r="O46" s="27">
+        <v>4</v>
+      </c>
+      <c r="P46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R46" s="28">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="25"/>
+      <c r="C47" s="26">
+        <v>6214</v>
+      </c>
+      <c r="D47" s="27">
+        <v>5631</v>
+      </c>
+      <c r="E47" s="27">
+        <v>4956</v>
+      </c>
+      <c r="F47" s="27">
+        <v>17</v>
+      </c>
+      <c r="G47" s="27">
+        <v>16</v>
+      </c>
+      <c r="H47" s="27">
+        <v>614</v>
+      </c>
+      <c r="I47" s="27">
+        <v>24</v>
+      </c>
+      <c r="J47" s="27">
+        <v>4</v>
+      </c>
+      <c r="K47" s="27">
+        <v>380</v>
+      </c>
+      <c r="L47" s="27">
+        <v>347</v>
+      </c>
+      <c r="M47" s="27">
+        <v>1</v>
+      </c>
+      <c r="N47" s="27">
+        <v>16</v>
+      </c>
+      <c r="O47" s="27">
+        <v>7</v>
+      </c>
+      <c r="P47" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q47" s="27">
+        <v>1</v>
+      </c>
+      <c r="R47" s="28">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="25"/>
+      <c r="C48" s="26">
+        <v>2721</v>
+      </c>
+      <c r="D48" s="27">
+        <v>2364</v>
+      </c>
+      <c r="E48" s="27">
+        <v>2026</v>
+      </c>
+      <c r="F48" s="27">
+        <v>5</v>
+      </c>
+      <c r="G48" s="27">
+        <v>9</v>
+      </c>
+      <c r="H48" s="27">
+        <v>316</v>
+      </c>
+      <c r="I48" s="27">
+        <v>8</v>
+      </c>
+      <c r="J48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="27">
+        <v>264</v>
+      </c>
+      <c r="L48" s="27">
+        <v>252</v>
+      </c>
+      <c r="M48" s="27">
+        <v>1</v>
+      </c>
+      <c r="N48" s="27">
+        <v>5</v>
+      </c>
+      <c r="O48" s="27">
+        <v>3</v>
+      </c>
+      <c r="P48" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R48" s="28">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="25"/>
+      <c r="C49" s="26">
+        <v>22812</v>
+      </c>
+      <c r="D49" s="27">
+        <v>20288</v>
+      </c>
+      <c r="E49" s="27">
+        <v>17299</v>
+      </c>
+      <c r="F49" s="27">
+        <v>49</v>
+      </c>
+      <c r="G49" s="27">
+        <v>88</v>
+      </c>
+      <c r="H49" s="27">
+        <v>2715</v>
+      </c>
+      <c r="I49" s="27">
+        <v>88</v>
+      </c>
+      <c r="J49" s="27">
+        <v>49</v>
+      </c>
+      <c r="K49" s="27">
+        <v>1115</v>
+      </c>
+      <c r="L49" s="27">
+        <v>1011</v>
+      </c>
+      <c r="M49" s="27">
+        <v>1</v>
+      </c>
+      <c r="N49" s="27">
+        <v>40</v>
+      </c>
+      <c r="O49" s="27">
+        <v>21</v>
+      </c>
+      <c r="P49" s="27">
+        <v>40</v>
+      </c>
+      <c r="Q49" s="27">
+        <v>2</v>
+      </c>
+      <c r="R49" s="28">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="25"/>
+      <c r="C50" s="26">
+        <v>6831</v>
+      </c>
+      <c r="D50" s="27">
+        <v>6206</v>
+      </c>
+      <c r="E50" s="27">
+        <v>5304</v>
+      </c>
+      <c r="F50" s="27">
+        <v>13</v>
+      </c>
+      <c r="G50" s="27">
+        <v>27</v>
+      </c>
+      <c r="H50" s="27">
+        <v>827</v>
+      </c>
+      <c r="I50" s="27">
+        <v>25</v>
+      </c>
+      <c r="J50" s="27">
+        <v>10</v>
+      </c>
+      <c r="K50" s="27">
+        <v>339</v>
+      </c>
+      <c r="L50" s="27">
+        <v>310</v>
+      </c>
+      <c r="M50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" s="27">
+        <v>11</v>
+      </c>
+      <c r="O50" s="27">
+        <v>3</v>
+      </c>
+      <c r="P50" s="27">
+        <v>15</v>
+      </c>
+      <c r="Q50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R50" s="28">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="25"/>
+      <c r="C51" s="26">
+        <v>5448</v>
+      </c>
+      <c r="D51" s="27">
+        <v>4926</v>
+      </c>
+      <c r="E51" s="27">
+        <v>4255</v>
+      </c>
+      <c r="F51" s="27">
+        <v>3</v>
+      </c>
+      <c r="G51" s="27">
+        <v>32</v>
+      </c>
+      <c r="H51" s="27">
+        <v>595</v>
+      </c>
+      <c r="I51" s="27">
+        <v>34</v>
+      </c>
+      <c r="J51" s="27">
+        <v>7</v>
+      </c>
+      <c r="K51" s="27">
+        <v>350</v>
+      </c>
+      <c r="L51" s="27">
+        <v>306</v>
+      </c>
+      <c r="M51" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N51" s="27">
+        <v>17</v>
+      </c>
+      <c r="O51" s="27">
+        <v>3</v>
+      </c>
+      <c r="P51" s="27">
+        <v>23</v>
+      </c>
+      <c r="Q51" s="27">
+        <v>1</v>
+      </c>
+      <c r="R51" s="28">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="25"/>
+      <c r="C52" s="26">
+        <v>8847</v>
+      </c>
+      <c r="D52" s="27">
+        <v>7959</v>
+      </c>
+      <c r="E52" s="27">
+        <v>6899</v>
+      </c>
+      <c r="F52" s="27">
+        <v>5</v>
+      </c>
+      <c r="G52" s="27">
+        <v>28</v>
+      </c>
+      <c r="H52" s="27">
+        <v>982</v>
+      </c>
+      <c r="I52" s="27">
+        <v>30</v>
+      </c>
+      <c r="J52" s="27">
+        <v>15</v>
+      </c>
+      <c r="K52" s="27">
+        <v>575</v>
+      </c>
+      <c r="L52" s="27">
+        <v>553</v>
+      </c>
+      <c r="M52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N52" s="27">
+        <v>13</v>
+      </c>
+      <c r="O52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P52" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q52" s="27">
+        <v>3</v>
+      </c>
+      <c r="R52" s="28">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="25"/>
+      <c r="C53" s="26">
+        <v>5215</v>
+      </c>
+      <c r="D53" s="27">
+        <v>4721</v>
+      </c>
+      <c r="E53" s="27">
+        <v>4117</v>
+      </c>
+      <c r="F53" s="27">
+        <v>5</v>
+      </c>
+      <c r="G53" s="27">
+        <v>15</v>
+      </c>
+      <c r="H53" s="27">
+        <v>539</v>
+      </c>
+      <c r="I53" s="27">
+        <v>38</v>
+      </c>
+      <c r="J53" s="27">
+        <v>7</v>
+      </c>
+      <c r="K53" s="27">
+        <v>321</v>
+      </c>
+      <c r="L53" s="27">
+        <v>299</v>
+      </c>
+      <c r="M53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53" s="27">
+        <v>10</v>
+      </c>
+      <c r="O53" s="27">
+        <v>2</v>
+      </c>
+      <c r="P53" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R53" s="28">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="25"/>
+      <c r="C54" s="26">
+        <v>7468</v>
+      </c>
+      <c r="D54" s="27">
+        <v>6690</v>
+      </c>
+      <c r="E54" s="27">
+        <v>5817</v>
+      </c>
+      <c r="F54" s="27">
+        <v>13</v>
+      </c>
+      <c r="G54" s="27">
+        <v>20</v>
+      </c>
+      <c r="H54" s="27">
+        <v>794</v>
+      </c>
+      <c r="I54" s="27">
+        <v>39</v>
+      </c>
+      <c r="J54" s="27">
+        <v>7</v>
+      </c>
+      <c r="K54" s="27">
+        <v>532</v>
+      </c>
+      <c r="L54" s="27">
+        <v>486</v>
+      </c>
+      <c r="M54" s="27">
+        <v>2</v>
+      </c>
+      <c r="N54" s="27">
+        <v>16</v>
+      </c>
+      <c r="O54" s="27">
+        <v>6</v>
+      </c>
+      <c r="P54" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q54" s="27">
+        <v>1</v>
+      </c>
+      <c r="R54" s="28">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="25"/>
+      <c r="C55" s="26">
+        <v>9487</v>
+      </c>
+      <c r="D55" s="27">
+        <v>8494</v>
+      </c>
+      <c r="E55" s="27">
+        <v>7389</v>
+      </c>
+      <c r="F55" s="27">
+        <v>6</v>
+      </c>
+      <c r="G55" s="27">
+        <v>25</v>
+      </c>
+      <c r="H55" s="27">
+        <v>994</v>
+      </c>
+      <c r="I55" s="27">
+        <v>62</v>
+      </c>
+      <c r="J55" s="27">
+        <v>18</v>
+      </c>
+      <c r="K55" s="27">
+        <v>657</v>
+      </c>
+      <c r="L55" s="27">
+        <v>608</v>
+      </c>
+      <c r="M55" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55" s="27">
+        <v>16</v>
+      </c>
+      <c r="O55" s="27">
+        <v>8</v>
+      </c>
+      <c r="P55" s="27">
+        <v>22</v>
+      </c>
+      <c r="Q55" s="27">
+        <v>3</v>
+      </c>
+      <c r="R55" s="28">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="29"/>
+      <c r="C56" s="30">
+        <v>17757</v>
+      </c>
+      <c r="D56" s="31">
+        <v>15519</v>
+      </c>
+      <c r="E56" s="31">
+        <v>13033</v>
+      </c>
+      <c r="F56" s="31">
+        <v>28</v>
+      </c>
+      <c r="G56" s="31">
+        <v>66</v>
+      </c>
+      <c r="H56" s="31">
+        <v>2282</v>
+      </c>
+      <c r="I56" s="31">
+        <v>87</v>
+      </c>
+      <c r="J56" s="31">
+        <v>23</v>
+      </c>
+      <c r="K56" s="31">
+        <v>1315</v>
+      </c>
+      <c r="L56" s="31">
+        <v>1221</v>
+      </c>
+      <c r="M56" s="31">
+        <v>1</v>
+      </c>
+      <c r="N56" s="31">
+        <v>28</v>
+      </c>
+      <c r="O56" s="31">
+        <v>11</v>
+      </c>
+      <c r="P56" s="31">
+        <v>53</v>
+      </c>
+      <c r="Q56" s="31">
+        <v>1</v>
+      </c>
+      <c r="R56" s="32">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="26">
+        <v>16018</v>
+      </c>
+      <c r="D57" s="27">
+        <v>14752</v>
+      </c>
+      <c r="E57" s="27">
+        <v>12564</v>
+      </c>
+      <c r="F57" s="27">
+        <v>8</v>
+      </c>
+      <c r="G57" s="27">
+        <v>52</v>
+      </c>
+      <c r="H57" s="27">
+        <v>1988</v>
+      </c>
+      <c r="I57" s="27">
+        <v>97</v>
+      </c>
+      <c r="J57" s="27">
+        <v>43</v>
+      </c>
+      <c r="K57" s="27">
+        <v>629</v>
+      </c>
+      <c r="L57" s="27">
+        <v>562</v>
+      </c>
+      <c r="M57" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N57" s="27">
+        <v>20</v>
+      </c>
+      <c r="O57" s="27">
+        <v>11</v>
+      </c>
+      <c r="P57" s="27">
+        <v>32</v>
+      </c>
+      <c r="Q57" s="27">
+        <v>4</v>
+      </c>
+      <c r="R57" s="28">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B58" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C58" s="26">
+        <v>6649</v>
+      </c>
+      <c r="D58" s="27">
+        <v>6212</v>
+      </c>
+      <c r="E58" s="27">
+        <v>5223</v>
+      </c>
+      <c r="F58" s="27">
+        <v>23</v>
+      </c>
+      <c r="G58" s="27">
+        <v>32</v>
+      </c>
+      <c r="H58" s="27">
+        <v>888</v>
+      </c>
+      <c r="I58" s="27">
+        <v>29</v>
+      </c>
+      <c r="J58" s="27">
+        <v>17</v>
+      </c>
+      <c r="K58" s="27">
+        <v>260</v>
+      </c>
+      <c r="L58" s="27">
+        <v>226</v>
+      </c>
+      <c r="M58" s="27">
+        <v>5</v>
+      </c>
+      <c r="N58" s="27">
+        <v>9</v>
+      </c>
+      <c r="O58" s="27">
+        <v>5</v>
+      </c>
+      <c r="P58" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q58" s="27">
+        <v>1</v>
+      </c>
+      <c r="R58" s="28">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="26">
+        <v>5392</v>
+      </c>
+      <c r="D59" s="27">
+        <v>4996</v>
+      </c>
+      <c r="E59" s="27">
+        <v>4273</v>
+      </c>
+      <c r="F59" s="27">
+        <v>10</v>
+      </c>
+      <c r="G59" s="27">
+        <v>32</v>
+      </c>
+      <c r="H59" s="27">
+        <v>623</v>
+      </c>
+      <c r="I59" s="27">
+        <v>46</v>
+      </c>
+      <c r="J59" s="27">
+        <v>12</v>
+      </c>
+      <c r="K59" s="27">
+        <v>187</v>
+      </c>
+      <c r="L59" s="27">
+        <v>157</v>
+      </c>
+      <c r="M59" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N59" s="27">
+        <v>7</v>
+      </c>
+      <c r="O59" s="27">
+        <v>4</v>
+      </c>
+      <c r="P59" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="27">
+        <v>1</v>
+      </c>
+      <c r="R59" s="28">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="26">
+        <v>4754</v>
+      </c>
+      <c r="D60" s="27">
+        <v>4425</v>
+      </c>
+      <c r="E60" s="27">
+        <v>3733</v>
+      </c>
+      <c r="F60" s="27">
+        <v>8</v>
+      </c>
+      <c r="G60" s="27">
+        <v>35</v>
+      </c>
+      <c r="H60" s="27">
+        <v>609</v>
+      </c>
+      <c r="I60" s="27">
+        <v>22</v>
+      </c>
+      <c r="J60" s="27">
+        <v>18</v>
+      </c>
+      <c r="K60" s="27">
+        <v>153</v>
+      </c>
+      <c r="L60" s="27">
+        <v>139</v>
+      </c>
+      <c r="M60" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60" s="27">
+        <v>4</v>
+      </c>
+      <c r="O60" s="27">
+        <v>2</v>
+      </c>
+      <c r="P60" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q60" s="27">
+        <v>2</v>
+      </c>
+      <c r="R60" s="28">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="26">
+        <v>15714</v>
+      </c>
+      <c r="D61" s="27">
+        <v>14578</v>
+      </c>
+      <c r="E61" s="27">
+        <v>12542</v>
+      </c>
+      <c r="F61" s="27">
+        <v>18</v>
+      </c>
+      <c r="G61" s="27">
+        <v>102</v>
+      </c>
+      <c r="H61" s="27">
+        <v>1811</v>
+      </c>
+      <c r="I61" s="27">
+        <v>62</v>
+      </c>
+      <c r="J61" s="27">
+        <v>43</v>
+      </c>
+      <c r="K61" s="27">
+        <v>591</v>
+      </c>
+      <c r="L61" s="27">
+        <v>511</v>
+      </c>
+      <c r="M61" s="27">
+        <v>1</v>
+      </c>
+      <c r="N61" s="27">
+        <v>34</v>
+      </c>
+      <c r="O61" s="27">
+        <v>6</v>
+      </c>
+      <c r="P61" s="27">
+        <v>32</v>
+      </c>
+      <c r="Q61" s="27">
+        <v>7</v>
+      </c>
+      <c r="R61" s="28">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="26">
+        <v>5230</v>
+      </c>
+      <c r="D62" s="27">
+        <v>4811</v>
+      </c>
+      <c r="E62" s="27">
+        <v>4043</v>
+      </c>
+      <c r="F62" s="27">
+        <v>7</v>
+      </c>
+      <c r="G62" s="27">
+        <v>32</v>
+      </c>
+      <c r="H62" s="27">
+        <v>673</v>
+      </c>
+      <c r="I62" s="27">
+        <v>23</v>
+      </c>
+      <c r="J62" s="27">
+        <v>33</v>
+      </c>
+      <c r="K62" s="27">
+        <v>197</v>
+      </c>
+      <c r="L62" s="27">
+        <v>172</v>
+      </c>
+      <c r="M62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N62" s="27">
+        <v>15</v>
+      </c>
+      <c r="O62" s="27">
+        <v>1</v>
+      </c>
+      <c r="P62" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q62" s="27">
+        <v>3</v>
+      </c>
+      <c r="R62" s="28">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B63" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="26">
+        <v>3845</v>
+      </c>
+      <c r="D63" s="27">
+        <v>3533</v>
+      </c>
+      <c r="E63" s="27">
+        <v>3061</v>
+      </c>
+      <c r="F63" s="27">
+        <v>5</v>
+      </c>
+      <c r="G63" s="27">
+        <v>26</v>
+      </c>
+      <c r="H63" s="27">
+        <v>422</v>
+      </c>
+      <c r="I63" s="27">
+        <v>9</v>
+      </c>
+      <c r="J63" s="27">
+        <v>10</v>
+      </c>
+      <c r="K63" s="27">
+        <v>165</v>
+      </c>
+      <c r="L63" s="27">
+        <v>149</v>
+      </c>
+      <c r="M63" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63" s="27">
+        <v>5</v>
+      </c>
+      <c r="O63" s="27">
+        <v>5</v>
+      </c>
+      <c r="P63" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q63" s="27">
+        <v>1</v>
+      </c>
+      <c r="R63" s="28">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B64" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="26">
+        <v>4127</v>
+      </c>
+      <c r="D64" s="27">
+        <v>3844</v>
+      </c>
+      <c r="E64" s="27">
+        <v>3332</v>
+      </c>
+      <c r="F64" s="27">
+        <v>3</v>
+      </c>
+      <c r="G64" s="27">
+        <v>29</v>
+      </c>
+      <c r="H64" s="27">
+        <v>457</v>
+      </c>
+      <c r="I64" s="27">
+        <v>15</v>
+      </c>
+      <c r="J64" s="27">
+        <v>8</v>
+      </c>
+      <c r="K64" s="27">
+        <v>181</v>
+      </c>
+      <c r="L64" s="27">
+        <v>167</v>
+      </c>
+      <c r="M64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" s="27">
+        <v>5</v>
+      </c>
+      <c r="O64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P64" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q64" s="27">
+        <v>1</v>
+      </c>
+      <c r="R64" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B65" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="26">
+        <v>3594</v>
+      </c>
+      <c r="D65" s="27">
+        <v>3322</v>
+      </c>
+      <c r="E65" s="27">
+        <v>2876</v>
+      </c>
+      <c r="F65" s="27">
+        <v>3</v>
+      </c>
+      <c r="G65" s="27">
+        <v>20</v>
+      </c>
+      <c r="H65" s="27">
+        <v>396</v>
+      </c>
+      <c r="I65" s="27">
+        <v>22</v>
+      </c>
+      <c r="J65" s="27">
+        <v>5</v>
+      </c>
+      <c r="K65" s="27">
+        <v>142</v>
+      </c>
+      <c r="L65" s="27">
+        <v>130</v>
+      </c>
+      <c r="M65" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N65" s="27">
+        <v>4</v>
+      </c>
+      <c r="O65" s="27">
+        <v>2</v>
+      </c>
+      <c r="P65" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q65" s="27">
+        <v>1</v>
+      </c>
+      <c r="R65" s="28">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B66" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C66" s="26">
+        <v>3877</v>
+      </c>
+      <c r="D66" s="27">
+        <v>3644</v>
+      </c>
+      <c r="E66" s="27">
+        <v>3212</v>
+      </c>
+      <c r="F66" s="27">
+        <v>5</v>
+      </c>
+      <c r="G66" s="27">
+        <v>20</v>
+      </c>
+      <c r="H66" s="27">
+        <v>378</v>
+      </c>
+      <c r="I66" s="27">
+        <v>23</v>
+      </c>
+      <c r="J66" s="27">
+        <v>6</v>
+      </c>
+      <c r="K66" s="27">
+        <v>118</v>
+      </c>
+      <c r="L66" s="27">
+        <v>110</v>
+      </c>
+      <c r="M66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N66" s="27">
+        <v>3</v>
+      </c>
+      <c r="O66" s="27">
+        <v>1</v>
+      </c>
+      <c r="P66" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R66" s="28">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C67" s="26">
+        <v>13454</v>
+      </c>
+      <c r="D67" s="27">
+        <v>12431</v>
+      </c>
+      <c r="E67" s="27">
+        <v>10196</v>
+      </c>
+      <c r="F67" s="27">
+        <v>16</v>
+      </c>
+      <c r="G67" s="27">
+        <v>73</v>
+      </c>
+      <c r="H67" s="27">
+        <v>2025</v>
+      </c>
+      <c r="I67" s="27">
+        <v>78</v>
+      </c>
+      <c r="J67" s="27">
+        <v>43</v>
+      </c>
+      <c r="K67" s="27">
+        <v>469</v>
+      </c>
+      <c r="L67" s="27">
+        <v>394</v>
+      </c>
+      <c r="M67" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67" s="27">
+        <v>23</v>
+      </c>
+      <c r="O67" s="27">
+        <v>14</v>
+      </c>
+      <c r="P67" s="27">
+        <v>35</v>
+      </c>
+      <c r="Q67" s="27">
+        <v>3</v>
+      </c>
+      <c r="R67" s="28">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C68" s="26">
+        <v>9766</v>
+      </c>
+      <c r="D68" s="27">
+        <v>9219</v>
+      </c>
+      <c r="E68" s="27">
+        <v>7735</v>
+      </c>
+      <c r="F68" s="27">
+        <v>23</v>
+      </c>
+      <c r="G68" s="27">
+        <v>46</v>
+      </c>
+      <c r="H68" s="27">
+        <v>1347</v>
+      </c>
+      <c r="I68" s="27">
+        <v>39</v>
+      </c>
+      <c r="J68" s="27">
+        <v>29</v>
+      </c>
+      <c r="K68" s="27">
+        <v>335</v>
+      </c>
+      <c r="L68" s="27">
+        <v>285</v>
+      </c>
+      <c r="M68" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N68" s="27">
+        <v>26</v>
+      </c>
+      <c r="O68" s="27">
+        <v>9</v>
+      </c>
+      <c r="P68" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q68" s="27">
+        <v>2</v>
+      </c>
+      <c r="R68" s="28">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="26">
+        <v>23292</v>
+      </c>
+      <c r="D69" s="27">
+        <v>22097</v>
+      </c>
+      <c r="E69" s="27">
+        <v>18279</v>
+      </c>
+      <c r="F69" s="27">
+        <v>43</v>
+      </c>
+      <c r="G69" s="27">
+        <v>162</v>
+      </c>
+      <c r="H69" s="27">
+        <v>3421</v>
+      </c>
+      <c r="I69" s="27">
+        <v>141</v>
+      </c>
+      <c r="J69" s="27">
+        <v>51</v>
+      </c>
+      <c r="K69" s="27">
+        <v>875</v>
+      </c>
+      <c r="L69" s="27">
+        <v>727</v>
+      </c>
+      <c r="M69" s="27">
+        <v>2</v>
+      </c>
+      <c r="N69" s="27">
+        <v>45</v>
+      </c>
+      <c r="O69" s="27">
+        <v>23</v>
+      </c>
+      <c r="P69" s="27">
+        <v>75</v>
+      </c>
+      <c r="Q69" s="27">
+        <v>3</v>
+      </c>
+      <c r="R69" s="28">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="26">
+        <v>6643</v>
+      </c>
+      <c r="D70" s="27">
+        <v>6083</v>
+      </c>
+      <c r="E70" s="27">
+        <v>5001</v>
+      </c>
+      <c r="F70" s="27">
+        <v>14</v>
+      </c>
+      <c r="G70" s="27">
+        <v>22</v>
+      </c>
+      <c r="H70" s="27">
+        <v>1017</v>
+      </c>
+      <c r="I70" s="27">
+        <v>20</v>
+      </c>
+      <c r="J70" s="27">
+        <v>9</v>
+      </c>
+      <c r="K70" s="27">
+        <v>228</v>
+      </c>
+      <c r="L70" s="27">
+        <v>203</v>
+      </c>
+      <c r="M70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N70" s="27">
+        <v>6</v>
+      </c>
+      <c r="O70" s="27">
+        <v>13</v>
+      </c>
+      <c r="P70" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R70" s="28">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B71" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" s="26">
+        <v>10024</v>
+      </c>
+      <c r="D71" s="27">
+        <v>9254</v>
+      </c>
+      <c r="E71" s="27">
+        <v>7832</v>
+      </c>
+      <c r="F71" s="27">
+        <v>23</v>
+      </c>
+      <c r="G71" s="27">
+        <v>38</v>
+      </c>
+      <c r="H71" s="27">
+        <v>1288</v>
+      </c>
+      <c r="I71" s="27">
+        <v>45</v>
+      </c>
+      <c r="J71" s="27">
+        <v>28</v>
+      </c>
+      <c r="K71" s="27">
+        <v>342</v>
+      </c>
+      <c r="L71" s="27">
+        <v>306</v>
+      </c>
+      <c r="M71" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71" s="27">
+        <v>17</v>
+      </c>
+      <c r="O71" s="27">
+        <v>7</v>
+      </c>
+      <c r="P71" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q71" s="27">
+        <v>1</v>
+      </c>
+      <c r="R71" s="28">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C72" s="26">
+        <v>5050</v>
+      </c>
+      <c r="D72" s="27">
+        <v>4656</v>
+      </c>
+      <c r="E72" s="27">
+        <v>3920</v>
+      </c>
+      <c r="F72" s="27">
+        <v>4</v>
+      </c>
+      <c r="G72" s="27">
+        <v>17</v>
+      </c>
+      <c r="H72" s="27">
+        <v>682</v>
+      </c>
+      <c r="I72" s="27">
+        <v>27</v>
+      </c>
+      <c r="J72" s="27">
+        <v>6</v>
+      </c>
+      <c r="K72" s="27">
+        <v>193</v>
+      </c>
+      <c r="L72" s="27">
+        <v>171</v>
+      </c>
+      <c r="M72" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N72" s="27">
+        <v>6</v>
+      </c>
+      <c r="O72" s="27">
+        <v>2</v>
+      </c>
+      <c r="P72" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q72" s="27">
+        <v>2</v>
+      </c>
+      <c r="R72" s="28">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B73" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C73" s="26">
+        <v>7523</v>
+      </c>
+      <c r="D73" s="27">
+        <v>6805</v>
+      </c>
+      <c r="E73" s="27">
+        <v>5876</v>
+      </c>
+      <c r="F73" s="27">
+        <v>6</v>
+      </c>
+      <c r="G73" s="27">
+        <v>19</v>
+      </c>
+      <c r="H73" s="27">
+        <v>859</v>
+      </c>
+      <c r="I73" s="27">
+        <v>37</v>
+      </c>
+      <c r="J73" s="27">
+        <v>8</v>
+      </c>
+      <c r="K73" s="27">
+        <v>281</v>
+      </c>
+      <c r="L73" s="27">
+        <v>256</v>
+      </c>
+      <c r="M73" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N73" s="27">
+        <v>7</v>
+      </c>
+      <c r="O73" s="27">
+        <v>5</v>
+      </c>
+      <c r="P73" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q73" s="27">
+        <v>2</v>
+      </c>
+      <c r="R73" s="28">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C74" s="26">
+        <v>8509</v>
+      </c>
+      <c r="D74" s="27">
+        <v>7780</v>
+      </c>
+      <c r="E74" s="27">
+        <v>6640</v>
+      </c>
+      <c r="F74" s="27">
+        <v>13</v>
+      </c>
+      <c r="G74" s="27">
+        <v>37</v>
+      </c>
+      <c r="H74" s="27">
+        <v>1046</v>
+      </c>
+      <c r="I74" s="27">
+        <v>34</v>
+      </c>
+      <c r="J74" s="27">
+        <v>10</v>
+      </c>
+      <c r="K74" s="27">
+        <v>349</v>
+      </c>
+      <c r="L74" s="27">
+        <v>323</v>
+      </c>
+      <c r="M74" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N74" s="27">
+        <v>11</v>
+      </c>
+      <c r="O74" s="27">
+        <v>8</v>
+      </c>
+      <c r="P74" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q74" s="27">
+        <v>2</v>
+      </c>
+      <c r="R74" s="28">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="26">
+        <v>13157</v>
+      </c>
+      <c r="D75" s="27">
+        <v>12127</v>
+      </c>
+      <c r="E75" s="27">
+        <v>10063</v>
+      </c>
+      <c r="F75" s="27">
+        <v>15</v>
+      </c>
+      <c r="G75" s="27">
+        <v>48</v>
+      </c>
+      <c r="H75" s="27">
+        <v>1915</v>
+      </c>
+      <c r="I75" s="27">
+        <v>76</v>
+      </c>
+      <c r="J75" s="27">
+        <v>10</v>
+      </c>
+      <c r="K75" s="27">
+        <v>463</v>
+      </c>
+      <c r="L75" s="27">
+        <v>425</v>
+      </c>
+      <c r="M75" s="27">
+        <v>1</v>
+      </c>
+      <c r="N75" s="27">
+        <v>10</v>
+      </c>
+      <c r="O75" s="27">
+        <v>12</v>
+      </c>
+      <c r="P75" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q75" s="27">
+        <v>2</v>
+      </c>
+      <c r="R75" s="28">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C76" s="30">
+        <v>6795</v>
+      </c>
+      <c r="D76" s="31">
+        <v>6208</v>
+      </c>
+      <c r="E76" s="31">
+        <v>5199</v>
+      </c>
+      <c r="F76" s="31">
+        <v>11</v>
+      </c>
+      <c r="G76" s="31">
+        <v>27</v>
+      </c>
+      <c r="H76" s="31">
+        <v>939</v>
+      </c>
+      <c r="I76" s="31">
+        <v>17</v>
+      </c>
+      <c r="J76" s="31">
+        <v>15</v>
+      </c>
+      <c r="K76" s="31">
+        <v>309</v>
+      </c>
+      <c r="L76" s="31">
+        <v>286</v>
+      </c>
+      <c r="M76" s="31">
+        <v>1</v>
+      </c>
+      <c r="N76" s="31">
+        <v>7</v>
+      </c>
+      <c r="O76" s="31">
+        <v>4</v>
+      </c>
+      <c r="P76" s="31">
+        <v>11</v>
+      </c>
+      <c r="Q76" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R76" s="32">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="C77" s="26">
+        <v>3000</v>
+      </c>
+      <c r="D77" s="27">
+        <v>2786</v>
+      </c>
+      <c r="E77" s="27">
+        <v>2337</v>
+      </c>
+      <c r="F77" s="27">
+        <v>5</v>
+      </c>
+      <c r="G77" s="27">
+        <v>10</v>
+      </c>
+      <c r="H77" s="27">
+        <v>418</v>
+      </c>
+      <c r="I77" s="27">
+        <v>11</v>
+      </c>
+      <c r="J77" s="27">
+        <v>5</v>
+      </c>
+      <c r="K77" s="27">
+        <v>107</v>
+      </c>
+      <c r="L77" s="27">
+        <v>98</v>
+      </c>
+      <c r="M77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77" s="27">
+        <v>3</v>
+      </c>
+      <c r="O77" s="27">
+        <v>1</v>
+      </c>
+      <c r="P77" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R77" s="28">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" s="26">
+        <v>2433</v>
+      </c>
+      <c r="D78" s="27">
+        <v>2243</v>
+      </c>
+      <c r="E78" s="27">
+        <v>1841</v>
+      </c>
+      <c r="F78" s="27">
+        <v>2</v>
+      </c>
+      <c r="G78" s="27">
+        <v>10</v>
+      </c>
+      <c r="H78" s="27">
+        <v>377</v>
+      </c>
+      <c r="I78" s="27">
+        <v>8</v>
+      </c>
+      <c r="J78" s="27">
+        <v>5</v>
+      </c>
+      <c r="K78" s="27">
+        <v>101</v>
+      </c>
+      <c r="L78" s="27">
+        <v>93</v>
+      </c>
+      <c r="M78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N78" s="27">
+        <v>3</v>
+      </c>
+      <c r="O78" s="27">
+        <v>4</v>
+      </c>
+      <c r="P78" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R78" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="26">
+        <v>2382</v>
+      </c>
+      <c r="D79" s="27">
+        <v>2169</v>
+      </c>
+      <c r="E79" s="27">
+        <v>1841</v>
+      </c>
+      <c r="F79" s="27">
+        <v>2</v>
+      </c>
+      <c r="G79" s="27">
+        <v>12</v>
+      </c>
+      <c r="H79" s="27">
+        <v>297</v>
+      </c>
+      <c r="I79" s="27">
+        <v>11</v>
+      </c>
+      <c r="J79" s="27">
+        <v>6</v>
+      </c>
+      <c r="K79" s="27">
+        <v>123</v>
+      </c>
+      <c r="L79" s="27">
+        <v>107</v>
+      </c>
+      <c r="M79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N79" s="27">
+        <v>7</v>
+      </c>
+      <c r="O79" s="27">
+        <v>1</v>
+      </c>
+      <c r="P79" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R79" s="28">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="26">
+        <v>1926</v>
+      </c>
+      <c r="D80" s="27">
+        <v>1741</v>
+      </c>
+      <c r="E80" s="27">
+        <v>1516</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" s="27">
+        <v>5</v>
+      </c>
+      <c r="H80" s="27">
+        <v>206</v>
+      </c>
+      <c r="I80" s="27">
+        <v>11</v>
+      </c>
+      <c r="J80" s="27">
+        <v>3</v>
+      </c>
+      <c r="K80" s="27">
+        <v>109</v>
+      </c>
+      <c r="L80" s="27">
+        <v>105</v>
+      </c>
+      <c r="M80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N80" s="27">
+        <v>1</v>
+      </c>
+      <c r="O80" s="27">
+        <v>1</v>
+      </c>
+      <c r="P80" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R80" s="28">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C81" s="26">
+        <v>2042</v>
+      </c>
+      <c r="D81" s="27">
+        <v>1885</v>
+      </c>
+      <c r="E81" s="27">
+        <v>1624</v>
+      </c>
+      <c r="F81" s="27">
+        <v>5</v>
+      </c>
+      <c r="G81" s="27">
+        <v>8</v>
+      </c>
+      <c r="H81" s="27">
+        <v>239</v>
+      </c>
+      <c r="I81" s="27">
+        <v>6</v>
+      </c>
+      <c r="J81" s="27">
+        <v>3</v>
+      </c>
+      <c r="K81" s="27">
+        <v>101</v>
+      </c>
+      <c r="L81" s="27">
+        <v>91</v>
+      </c>
+      <c r="M81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81" s="27">
+        <v>3</v>
+      </c>
+      <c r="O81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P81" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R81" s="28">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="26">
+        <v>1965</v>
+      </c>
+      <c r="D82" s="27">
+        <v>1807</v>
+      </c>
+      <c r="E82" s="27">
+        <v>1587</v>
+      </c>
+      <c r="F82" s="27">
+        <v>1</v>
+      </c>
+      <c r="G82" s="27">
+        <v>1</v>
+      </c>
+      <c r="H82" s="27">
+        <v>205</v>
+      </c>
+      <c r="I82" s="27">
+        <v>11</v>
+      </c>
+      <c r="J82" s="27">
+        <v>2</v>
+      </c>
+      <c r="K82" s="27">
+        <v>109</v>
+      </c>
+      <c r="L82" s="27">
+        <v>100</v>
+      </c>
+      <c r="M82" s="27">
+        <v>1</v>
+      </c>
+      <c r="N82" s="27">
+        <v>5</v>
+      </c>
+      <c r="O82" s="27">
+        <v>1</v>
+      </c>
+      <c r="P82" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R82" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C83" s="26">
+        <v>1306</v>
+      </c>
+      <c r="D83" s="27">
+        <v>1203</v>
+      </c>
+      <c r="E83" s="27">
+        <v>1076</v>
+      </c>
+      <c r="F83" s="27">
+        <v>2</v>
+      </c>
+      <c r="G83" s="27">
+        <v>4</v>
+      </c>
+      <c r="H83" s="27">
+        <v>116</v>
+      </c>
+      <c r="I83" s="27">
+        <v>5</v>
+      </c>
+      <c r="J83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" s="27">
+        <v>54</v>
+      </c>
+      <c r="L83" s="27">
+        <v>47</v>
+      </c>
+      <c r="M83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N83" s="27">
+        <v>4</v>
+      </c>
+      <c r="O83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P83" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R83" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C84" s="26">
+        <v>2371</v>
+      </c>
+      <c r="D84" s="27">
+        <v>2211</v>
+      </c>
+      <c r="E84" s="27">
+        <v>1938</v>
+      </c>
+      <c r="F84" s="27">
+        <v>5</v>
+      </c>
+      <c r="G84" s="27">
+        <v>16</v>
+      </c>
+      <c r="H84" s="27">
+        <v>245</v>
+      </c>
+      <c r="I84" s="27">
+        <v>7</v>
+      </c>
+      <c r="J84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="27">
+        <v>80</v>
+      </c>
+      <c r="L84" s="27">
+        <v>76</v>
+      </c>
+      <c r="M84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N84" s="27">
+        <v>3</v>
+      </c>
+      <c r="O84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R84" s="28">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="C85" s="26">
+        <v>2732</v>
+      </c>
+      <c r="D85" s="27">
+        <v>2487</v>
+      </c>
+      <c r="E85" s="27">
+        <v>2085</v>
+      </c>
+      <c r="F85" s="27">
+        <v>3</v>
+      </c>
+      <c r="G85" s="27">
+        <v>16</v>
+      </c>
+      <c r="H85" s="27">
+        <v>376</v>
+      </c>
+      <c r="I85" s="27">
+        <v>5</v>
+      </c>
+      <c r="J85" s="27">
+        <v>2</v>
+      </c>
+      <c r="K85" s="27">
+        <v>116</v>
+      </c>
+      <c r="L85" s="27">
+        <v>110</v>
+      </c>
+      <c r="M85" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N85" s="27">
+        <v>1</v>
+      </c>
+      <c r="O85" s="27">
+        <v>3</v>
+      </c>
+      <c r="P85" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="27">
+        <v>1</v>
+      </c>
+      <c r="R85" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C86" s="26">
+        <v>1658</v>
+      </c>
+      <c r="D86" s="27">
+        <v>1551</v>
+      </c>
+      <c r="E86" s="27">
+        <v>1412</v>
+      </c>
+      <c r="F86" s="27">
+        <v>2</v>
+      </c>
+      <c r="G86" s="27">
+        <v>8</v>
+      </c>
+      <c r="H86" s="27">
+        <v>123</v>
+      </c>
+      <c r="I86" s="27">
+        <v>3</v>
+      </c>
+      <c r="J86" s="27">
+        <v>3</v>
+      </c>
+      <c r="K86" s="27">
+        <v>56</v>
+      </c>
+      <c r="L86" s="27">
+        <v>55</v>
+      </c>
+      <c r="M86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P86" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R86" s="28">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C87" s="26">
+        <v>1984</v>
+      </c>
+      <c r="D87" s="27">
+        <v>1843</v>
+      </c>
+      <c r="E87" s="27">
+        <v>1549</v>
+      </c>
+      <c r="F87" s="27">
+        <v>2</v>
+      </c>
+      <c r="G87" s="27">
+        <v>8</v>
+      </c>
+      <c r="H87" s="27">
+        <v>275</v>
+      </c>
+      <c r="I87" s="27">
+        <v>7</v>
+      </c>
+      <c r="J87" s="27">
+        <v>2</v>
+      </c>
+      <c r="K87" s="27">
+        <v>72</v>
+      </c>
+      <c r="L87" s="27">
+        <v>69</v>
+      </c>
+      <c r="M87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N87" s="27">
+        <v>1</v>
+      </c>
+      <c r="O87" s="27">
+        <v>2</v>
+      </c>
+      <c r="P87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R87" s="28">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C88" s="26">
+        <v>3046</v>
+      </c>
+      <c r="D88" s="27">
+        <v>2796</v>
+      </c>
+      <c r="E88" s="27">
+        <v>2392</v>
+      </c>
+      <c r="F88" s="27">
+        <v>16</v>
+      </c>
+      <c r="G88" s="27">
+        <v>16</v>
+      </c>
+      <c r="H88" s="27">
+        <v>350</v>
+      </c>
+      <c r="I88" s="27">
+        <v>11</v>
+      </c>
+      <c r="J88" s="27">
+        <v>11</v>
+      </c>
+      <c r="K88" s="27">
+        <v>119</v>
+      </c>
+      <c r="L88" s="27">
+        <v>113</v>
+      </c>
+      <c r="M88" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N88" s="27">
+        <v>3</v>
+      </c>
+      <c r="O88" s="27">
+        <v>1</v>
+      </c>
+      <c r="P88" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="27">
+        <v>1</v>
+      </c>
+      <c r="R88" s="28">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C89" s="26">
+        <v>2027</v>
+      </c>
+      <c r="D89" s="27">
+        <v>1908</v>
+      </c>
+      <c r="E89" s="27">
+        <v>1666</v>
+      </c>
+      <c r="F89" s="27">
+        <v>5</v>
+      </c>
+      <c r="G89" s="27">
+        <v>9</v>
+      </c>
+      <c r="H89" s="27">
+        <v>220</v>
+      </c>
+      <c r="I89" s="27">
+        <v>5</v>
+      </c>
+      <c r="J89" s="27">
+        <v>3</v>
+      </c>
+      <c r="K89" s="27">
+        <v>51</v>
+      </c>
+      <c r="L89" s="27">
+        <v>48</v>
+      </c>
+      <c r="M89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N89" s="27">
+        <v>1</v>
+      </c>
+      <c r="O89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P89" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R89" s="28">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C90" s="26">
+        <v>2160</v>
+      </c>
+      <c r="D90" s="27">
+        <v>1986</v>
+      </c>
+      <c r="E90" s="27">
+        <v>1726</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" s="27">
+        <v>11</v>
+      </c>
+      <c r="H90" s="27">
+        <v>237</v>
+      </c>
+      <c r="I90" s="27">
+        <v>9</v>
+      </c>
+      <c r="J90" s="27">
+        <v>3</v>
+      </c>
+      <c r="K90" s="27">
+        <v>109</v>
+      </c>
+      <c r="L90" s="27">
+        <v>95</v>
+      </c>
+      <c r="M90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N90" s="27">
+        <v>5</v>
+      </c>
+      <c r="O90" s="27">
+        <v>4</v>
+      </c>
+      <c r="P90" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R90" s="28">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C91" s="26">
+        <v>1804</v>
+      </c>
+      <c r="D91" s="27">
+        <v>1652</v>
+      </c>
+      <c r="E91" s="27">
+        <v>1373</v>
+      </c>
+      <c r="F91" s="27">
+        <v>3</v>
+      </c>
+      <c r="G91" s="27">
+        <v>13</v>
+      </c>
+      <c r="H91" s="27">
+        <v>234</v>
+      </c>
+      <c r="I91" s="27">
+        <v>14</v>
+      </c>
+      <c r="J91" s="27">
+        <v>15</v>
+      </c>
+      <c r="K91" s="27">
+        <v>87</v>
+      </c>
+      <c r="L91" s="27">
+        <v>78</v>
+      </c>
+      <c r="M91" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N91" s="27">
+        <v>4</v>
+      </c>
+      <c r="O91" s="27">
+        <v>1</v>
+      </c>
+      <c r="P91" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q91" s="27">
+        <v>2</v>
+      </c>
+      <c r="R91" s="28">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C92" s="26">
+        <v>1764</v>
+      </c>
+      <c r="D92" s="27">
+        <v>1661</v>
+      </c>
+      <c r="E92" s="27">
+        <v>1449</v>
+      </c>
+      <c r="F92" s="27">
+        <v>2</v>
+      </c>
+      <c r="G92" s="27">
+        <v>16</v>
+      </c>
+      <c r="H92" s="27">
+        <v>183</v>
+      </c>
+      <c r="I92" s="27">
+        <v>7</v>
+      </c>
+      <c r="J92" s="27">
+        <v>4</v>
+      </c>
+      <c r="K92" s="27">
+        <v>54</v>
+      </c>
+      <c r="L92" s="27">
+        <v>48</v>
+      </c>
+      <c r="M92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N92" s="27">
+        <v>2</v>
+      </c>
+      <c r="O92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P92" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R92" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C93" s="26">
+        <v>2792</v>
+      </c>
+      <c r="D93" s="27">
+        <v>2600</v>
+      </c>
+      <c r="E93" s="27">
+        <v>2196</v>
+      </c>
+      <c r="F93" s="27">
+        <v>4</v>
+      </c>
+      <c r="G93" s="27">
+        <v>32</v>
+      </c>
+      <c r="H93" s="27">
+        <v>351</v>
+      </c>
+      <c r="I93" s="27">
+        <v>10</v>
+      </c>
+      <c r="J93" s="27">
+        <v>7</v>
+      </c>
+      <c r="K93" s="27">
+        <v>97</v>
+      </c>
+      <c r="L93" s="27">
+        <v>83</v>
+      </c>
+      <c r="M93" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N93" s="27">
+        <v>5</v>
+      </c>
+      <c r="O93" s="27">
+        <v>3</v>
+      </c>
+      <c r="P93" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q93" s="27">
+        <v>1</v>
+      </c>
+      <c r="R93" s="28">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C94" s="26">
+        <v>2459</v>
+      </c>
+      <c r="D94" s="27">
+        <v>2284</v>
+      </c>
+      <c r="E94" s="27">
+        <v>1943</v>
+      </c>
+      <c r="F94" s="27">
+        <v>3</v>
+      </c>
+      <c r="G94" s="27">
+        <v>17</v>
+      </c>
+      <c r="H94" s="27">
+        <v>306</v>
+      </c>
+      <c r="I94" s="27">
+        <v>11</v>
+      </c>
+      <c r="J94" s="27">
+        <v>4</v>
+      </c>
+      <c r="K94" s="27">
+        <v>92</v>
+      </c>
+      <c r="L94" s="27">
+        <v>79</v>
+      </c>
+      <c r="M94" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N94" s="27">
+        <v>7</v>
+      </c>
+      <c r="O94" s="27">
+        <v>3</v>
+      </c>
+      <c r="P94" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q94" s="27">
+        <v>1</v>
+      </c>
+      <c r="R94" s="28">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C95" s="26">
+        <v>1911</v>
+      </c>
+      <c r="D95" s="27">
+        <v>1778</v>
+      </c>
+      <c r="E95" s="27">
+        <v>1554</v>
+      </c>
+      <c r="F95" s="27">
+        <v>1</v>
+      </c>
+      <c r="G95" s="27">
+        <v>20</v>
+      </c>
+      <c r="H95" s="27">
+        <v>194</v>
+      </c>
+      <c r="I95" s="27">
+        <v>4</v>
+      </c>
+      <c r="J95" s="27">
+        <v>5</v>
+      </c>
+      <c r="K95" s="27">
+        <v>77</v>
+      </c>
+      <c r="L95" s="27">
+        <v>72</v>
+      </c>
+      <c r="M95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N95" s="27">
+        <v>2</v>
+      </c>
+      <c r="O95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P95" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R95" s="28">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C96" s="26">
+        <v>3313</v>
+      </c>
+      <c r="D96" s="27">
+        <v>3011</v>
+      </c>
+      <c r="E96" s="27">
+        <v>2525</v>
+      </c>
+      <c r="F96" s="27">
+        <v>2</v>
+      </c>
+      <c r="G96" s="27">
+        <v>19</v>
+      </c>
+      <c r="H96" s="27">
+        <v>432</v>
+      </c>
+      <c r="I96" s="27">
+        <v>29</v>
+      </c>
+      <c r="J96" s="27">
+        <v>4</v>
+      </c>
+      <c r="K96" s="27">
+        <v>141</v>
+      </c>
+      <c r="L96" s="27">
+        <v>123</v>
+      </c>
+      <c r="M96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N96" s="27">
+        <v>2</v>
+      </c>
+      <c r="O96" s="27">
+        <v>5</v>
+      </c>
+      <c r="P96" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96" s="28">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C97" s="26">
+        <v>2438</v>
+      </c>
+      <c r="D97" s="27">
+        <v>2225</v>
+      </c>
+      <c r="E97" s="27">
+        <v>1877</v>
+      </c>
+      <c r="F97" s="27">
+        <v>2</v>
+      </c>
+      <c r="G97" s="27">
+        <v>14</v>
+      </c>
+      <c r="H97" s="27">
+        <v>314</v>
+      </c>
+      <c r="I97" s="27">
+        <v>3</v>
+      </c>
+      <c r="J97" s="27">
+        <v>15</v>
+      </c>
+      <c r="K97" s="27">
+        <v>74</v>
+      </c>
+      <c r="L97" s="27">
+        <v>68</v>
+      </c>
+      <c r="M97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N97" s="27">
+        <v>3</v>
+      </c>
+      <c r="O97" s="27">
+        <v>2</v>
+      </c>
+      <c r="P97" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R97" s="28">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="C98" s="26">
+        <v>1792</v>
+      </c>
+      <c r="D98" s="27">
+        <v>1681</v>
+      </c>
+      <c r="E98" s="27">
+        <v>1430</v>
+      </c>
+      <c r="F98" s="27">
+        <v>2</v>
+      </c>
+      <c r="G98" s="27">
+        <v>14</v>
+      </c>
+      <c r="H98" s="27">
+        <v>217</v>
+      </c>
+      <c r="I98" s="27">
+        <v>13</v>
+      </c>
+      <c r="J98" s="27">
+        <v>5</v>
+      </c>
+      <c r="K98" s="27">
+        <v>48</v>
+      </c>
+      <c r="L98" s="27">
+        <v>44</v>
+      </c>
+      <c r="M98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N98" s="27">
+        <v>3</v>
+      </c>
+      <c r="O98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P98" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R98" s="28">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C99" s="26">
+        <v>2386</v>
+      </c>
+      <c r="D99" s="27">
+        <v>2231</v>
+      </c>
+      <c r="E99" s="27">
+        <v>2103</v>
+      </c>
+      <c r="F99" s="27">
+        <v>3</v>
+      </c>
+      <c r="G99" s="27">
+        <v>14</v>
+      </c>
+      <c r="H99" s="27">
+        <v>95</v>
+      </c>
+      <c r="I99" s="27">
+        <v>12</v>
+      </c>
+      <c r="J99" s="27">
+        <v>4</v>
+      </c>
+      <c r="K99" s="27">
+        <v>96</v>
+      </c>
+      <c r="L99" s="27">
+        <v>88</v>
+      </c>
+      <c r="M99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N99" s="27">
+        <v>6</v>
+      </c>
+      <c r="O99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P99" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R99" s="28">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C100" s="26">
+        <v>1465</v>
+      </c>
+      <c r="D100" s="27">
+        <v>1351</v>
+      </c>
+      <c r="E100" s="27">
+        <v>1128</v>
+      </c>
+      <c r="F100" s="27">
+        <v>2</v>
+      </c>
+      <c r="G100" s="27">
+        <v>4</v>
+      </c>
+      <c r="H100" s="27">
+        <v>203</v>
+      </c>
+      <c r="I100" s="27">
+        <v>13</v>
+      </c>
+      <c r="J100" s="27">
+        <v>1</v>
+      </c>
+      <c r="K100" s="27">
+        <v>64</v>
+      </c>
+      <c r="L100" s="27">
+        <v>52</v>
+      </c>
+      <c r="M100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N100" s="27">
+        <v>5</v>
+      </c>
+      <c r="O100" s="27">
+        <v>1</v>
+      </c>
+      <c r="P100" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R100" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="C101" s="26">
+        <v>1328</v>
+      </c>
+      <c r="D101" s="27">
+        <v>1222</v>
+      </c>
+      <c r="E101" s="27">
+        <v>1045</v>
+      </c>
+      <c r="F101" s="27">
+        <v>4</v>
+      </c>
+      <c r="G101" s="27">
+        <v>7</v>
+      </c>
+      <c r="H101" s="27">
+        <v>154</v>
+      </c>
+      <c r="I101" s="27">
+        <v>7</v>
+      </c>
+      <c r="J101" s="27">
+        <v>5</v>
+      </c>
+      <c r="K101" s="27">
+        <v>58</v>
+      </c>
+      <c r="L101" s="27">
+        <v>53</v>
+      </c>
+      <c r="M101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N101" s="27">
+        <v>4</v>
+      </c>
+      <c r="O101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P101" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R101" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C102" s="26">
+        <v>1826</v>
+      </c>
+      <c r="D102" s="27">
+        <v>1711</v>
+      </c>
+      <c r="E102" s="27">
+        <v>1508</v>
+      </c>
+      <c r="F102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" s="27">
+        <v>8</v>
+      </c>
+      <c r="H102" s="27">
+        <v>179</v>
+      </c>
+      <c r="I102" s="27">
+        <v>12</v>
+      </c>
+      <c r="J102" s="27">
+        <v>4</v>
+      </c>
+      <c r="K102" s="27">
+        <v>65</v>
+      </c>
+      <c r="L102" s="27">
+        <v>61</v>
+      </c>
+      <c r="M102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N102" s="27">
+        <v>2</v>
+      </c>
+      <c r="O102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P102" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R102" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B103" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C103" s="26">
+        <v>1402</v>
+      </c>
+      <c r="D103" s="27">
+        <v>1294</v>
+      </c>
+      <c r="E103" s="27">
+        <v>1107</v>
+      </c>
+      <c r="F103" s="27">
+        <v>2</v>
+      </c>
+      <c r="G103" s="27">
+        <v>4</v>
+      </c>
+      <c r="H103" s="27">
+        <v>175</v>
+      </c>
+      <c r="I103" s="27">
+        <v>4</v>
+      </c>
+      <c r="J103" s="27">
+        <v>2</v>
+      </c>
+      <c r="K103" s="27">
+        <v>62</v>
+      </c>
+      <c r="L103" s="27">
+        <v>58</v>
+      </c>
+      <c r="M103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N103" s="27">
+        <v>3</v>
+      </c>
+      <c r="O103" s="27">
+        <v>1</v>
+      </c>
+      <c r="P103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R103" s="28">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B104" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C104" s="26">
+        <v>2371</v>
+      </c>
+      <c r="D104" s="27">
+        <v>2205</v>
+      </c>
+      <c r="E104" s="27">
+        <v>1943</v>
+      </c>
+      <c r="F104" s="27">
+        <v>2</v>
+      </c>
+      <c r="G104" s="27">
+        <v>9</v>
+      </c>
+      <c r="H104" s="27">
+        <v>225</v>
+      </c>
+      <c r="I104" s="27">
+        <v>22</v>
+      </c>
+      <c r="J104" s="27">
+        <v>4</v>
+      </c>
+      <c r="K104" s="27">
+        <v>96</v>
+      </c>
+      <c r="L104" s="27">
+        <v>80</v>
+      </c>
+      <c r="M104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N104" s="27">
+        <v>2</v>
+      </c>
+      <c r="O104" s="27">
+        <v>1</v>
+      </c>
+      <c r="P104" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R104" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C105" s="26">
+        <v>1918</v>
+      </c>
+      <c r="D105" s="27">
+        <v>1779</v>
+      </c>
+      <c r="E105" s="27">
+        <v>1527</v>
+      </c>
+      <c r="F105" s="27">
+        <v>3</v>
+      </c>
+      <c r="G105" s="27">
+        <v>8</v>
+      </c>
+      <c r="H105" s="27">
+        <v>226</v>
+      </c>
+      <c r="I105" s="27">
+        <v>13</v>
+      </c>
+      <c r="J105" s="27">
+        <v>2</v>
+      </c>
+      <c r="K105" s="27">
+        <v>71</v>
+      </c>
+      <c r="L105" s="27">
+        <v>66</v>
+      </c>
+      <c r="M105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O105" s="27">
+        <v>1</v>
+      </c>
+      <c r="P105" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R105" s="28">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="26">
+        <v>1977</v>
+      </c>
+      <c r="D106" s="27">
+        <v>1840</v>
+      </c>
+      <c r="E106" s="27">
+        <v>1566</v>
+      </c>
+      <c r="F106" s="27">
+        <v>10</v>
+      </c>
+      <c r="G106" s="27">
+        <v>13</v>
+      </c>
+      <c r="H106" s="27">
+        <v>206</v>
+      </c>
+      <c r="I106" s="27">
+        <v>25</v>
+      </c>
+      <c r="J106" s="27">
+        <v>20</v>
+      </c>
+      <c r="K106" s="27">
+        <v>123</v>
+      </c>
+      <c r="L106" s="27">
+        <v>99</v>
+      </c>
+      <c r="M106" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N106" s="27">
+        <v>6</v>
+      </c>
+      <c r="O106" s="27">
+        <v>7</v>
+      </c>
+      <c r="P106" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q106" s="27">
+        <v>1</v>
+      </c>
+      <c r="R106" s="28">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="C107" s="26">
+        <v>1828</v>
+      </c>
+      <c r="D107" s="27">
+        <v>1725</v>
+      </c>
+      <c r="E107" s="27">
+        <v>1487</v>
+      </c>
+      <c r="F107" s="27">
+        <v>2</v>
+      </c>
+      <c r="G107" s="27">
+        <v>12</v>
+      </c>
+      <c r="H107" s="27">
+        <v>203</v>
+      </c>
+      <c r="I107" s="27">
+        <v>19</v>
+      </c>
+      <c r="J107" s="27">
+        <v>2</v>
+      </c>
+      <c r="K107" s="27">
+        <v>55</v>
+      </c>
+      <c r="L107" s="27">
+        <v>49</v>
+      </c>
+      <c r="M107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N107" s="27">
+        <v>1</v>
+      </c>
+      <c r="O107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P107" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R107" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C108" s="26">
+        <v>2457</v>
+      </c>
+      <c r="D108" s="27">
+        <v>2272</v>
+      </c>
+      <c r="E108" s="27">
+        <v>1916</v>
+      </c>
+      <c r="F108" s="27">
+        <v>2</v>
+      </c>
+      <c r="G108" s="27">
+        <v>14</v>
+      </c>
+      <c r="H108" s="27">
+        <v>311</v>
+      </c>
+      <c r="I108" s="27">
+        <v>26</v>
+      </c>
+      <c r="J108" s="27">
+        <v>3</v>
+      </c>
+      <c r="K108" s="27">
+        <v>96</v>
+      </c>
+      <c r="L108" s="27">
+        <v>79</v>
+      </c>
+      <c r="M108" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N108" s="27">
+        <v>3</v>
+      </c>
+      <c r="O108" s="27">
+        <v>2</v>
+      </c>
+      <c r="P108" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q108" s="27">
+        <v>1</v>
+      </c>
+      <c r="R108" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C109" s="26">
+        <v>2106</v>
+      </c>
+      <c r="D109" s="27">
+        <v>1954</v>
+      </c>
+      <c r="E109" s="27">
+        <v>1670</v>
+      </c>
+      <c r="F109" s="27">
+        <v>2</v>
+      </c>
+      <c r="G109" s="27">
+        <v>8</v>
+      </c>
+      <c r="H109" s="27">
+        <v>262</v>
+      </c>
+      <c r="I109" s="27">
+        <v>6</v>
+      </c>
+      <c r="J109" s="27">
+        <v>6</v>
+      </c>
+      <c r="K109" s="27">
+        <v>71</v>
+      </c>
+      <c r="L109" s="27">
+        <v>66</v>
+      </c>
+      <c r="M109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N109" s="27">
+        <v>1</v>
+      </c>
+      <c r="O109" s="27">
+        <v>3</v>
+      </c>
+      <c r="P109" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R109" s="28">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C110" s="26">
+        <v>1994</v>
+      </c>
+      <c r="D110" s="27">
+        <v>1844</v>
+      </c>
+      <c r="E110" s="27">
+        <v>1566</v>
+      </c>
+      <c r="F110" s="27">
+        <v>2</v>
+      </c>
+      <c r="G110" s="27">
+        <v>4</v>
+      </c>
+      <c r="H110" s="27">
+        <v>249</v>
+      </c>
+      <c r="I110" s="27">
+        <v>20</v>
+      </c>
+      <c r="J110" s="27">
+        <v>3</v>
+      </c>
+      <c r="K110" s="27">
+        <v>84</v>
+      </c>
+      <c r="L110" s="27">
+        <v>70</v>
+      </c>
+      <c r="M110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N110" s="27">
+        <v>2</v>
+      </c>
+      <c r="O110" s="27">
+        <v>3</v>
+      </c>
+      <c r="P110" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R110" s="28">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C111" s="26">
+        <v>4092</v>
+      </c>
+      <c r="D111" s="27">
+        <v>3726</v>
+      </c>
+      <c r="E111" s="27">
+        <v>3016</v>
+      </c>
+      <c r="F111" s="27">
+        <v>11</v>
+      </c>
+      <c r="G111" s="27">
+        <v>19</v>
+      </c>
+      <c r="H111" s="27">
+        <v>652</v>
+      </c>
+      <c r="I111" s="27">
+        <v>18</v>
+      </c>
+      <c r="J111" s="27">
+        <v>10</v>
+      </c>
+      <c r="K111" s="27">
+        <v>158</v>
+      </c>
+      <c r="L111" s="27">
+        <v>128</v>
+      </c>
+      <c r="M111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N111" s="27">
+        <v>10</v>
+      </c>
+      <c r="O111" s="27">
+        <v>6</v>
+      </c>
+      <c r="P111" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R111" s="28">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="C112" s="26">
+        <v>2443</v>
+      </c>
+      <c r="D112" s="27">
+        <v>2255</v>
+      </c>
+      <c r="E112" s="27">
+        <v>1833</v>
+      </c>
+      <c r="F112" s="27">
+        <v>7</v>
+      </c>
+      <c r="G112" s="27">
+        <v>15</v>
+      </c>
+      <c r="H112" s="27">
+        <v>369</v>
+      </c>
+      <c r="I112" s="27">
+        <v>19</v>
+      </c>
+      <c r="J112" s="27">
+        <v>12</v>
+      </c>
+      <c r="K112" s="27">
+        <v>86</v>
+      </c>
+      <c r="L112" s="27">
+        <v>74</v>
+      </c>
+      <c r="M112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N112" s="27">
+        <v>5</v>
+      </c>
+      <c r="O112" s="27">
+        <v>1</v>
+      </c>
+      <c r="P112" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R112" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C113" s="26">
+        <v>2816</v>
+      </c>
+      <c r="D113" s="27">
+        <v>2586</v>
+      </c>
+      <c r="E113" s="27">
+        <v>2154</v>
+      </c>
+      <c r="F113" s="27">
+        <v>4</v>
+      </c>
+      <c r="G113" s="27">
+        <v>6</v>
+      </c>
+      <c r="H113" s="27">
+        <v>380</v>
+      </c>
+      <c r="I113" s="27">
+        <v>41</v>
+      </c>
+      <c r="J113" s="27">
+        <v>1</v>
+      </c>
+      <c r="K113" s="27">
+        <v>135</v>
+      </c>
+      <c r="L113" s="27">
+        <v>98</v>
+      </c>
+      <c r="M113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N113" s="27">
+        <v>2</v>
+      </c>
+      <c r="O113" s="27">
+        <v>2</v>
+      </c>
+      <c r="P113" s="27">
+        <v>33</v>
+      </c>
+      <c r="Q113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R113" s="28">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="C114" s="26">
+        <v>2262</v>
+      </c>
+      <c r="D114" s="27">
+        <v>2053</v>
+      </c>
+      <c r="E114" s="27">
+        <v>1694</v>
+      </c>
+      <c r="F114" s="27">
+        <v>9</v>
+      </c>
+      <c r="G114" s="27">
+        <v>11</v>
+      </c>
+      <c r="H114" s="27">
+        <v>313</v>
+      </c>
+      <c r="I114" s="27">
+        <v>13</v>
+      </c>
+      <c r="J114" s="27">
+        <v>13</v>
+      </c>
+      <c r="K114" s="27">
+        <v>81</v>
+      </c>
+      <c r="L114" s="27">
+        <v>70</v>
+      </c>
+      <c r="M114" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N114" s="27">
+        <v>1</v>
+      </c>
+      <c r="O114" s="27">
+        <v>2</v>
+      </c>
+      <c r="P114" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q114" s="27">
+        <v>1</v>
+      </c>
+      <c r="R114" s="28">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="C115" s="26">
+        <v>1878</v>
+      </c>
+      <c r="D115" s="27">
+        <v>1744</v>
+      </c>
+      <c r="E115" s="27">
+        <v>1446</v>
+      </c>
+      <c r="F115" s="27">
+        <v>1</v>
+      </c>
+      <c r="G115" s="27">
+        <v>8</v>
+      </c>
+      <c r="H115" s="27">
+        <v>274</v>
+      </c>
+      <c r="I115" s="27">
+        <v>9</v>
+      </c>
+      <c r="J115" s="27">
+        <v>6</v>
+      </c>
+      <c r="K115" s="27">
+        <v>58</v>
+      </c>
+      <c r="L115" s="27">
+        <v>52</v>
+      </c>
+      <c r="M115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N115" s="27">
+        <v>3</v>
+      </c>
+      <c r="O115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P115" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R115" s="28">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C116" s="26">
+        <v>1940</v>
+      </c>
+      <c r="D116" s="27">
+        <v>1815</v>
+      </c>
+      <c r="E116" s="27">
+        <v>1547</v>
+      </c>
+      <c r="F116" s="27">
+        <v>1</v>
+      </c>
+      <c r="G116" s="27">
+        <v>10</v>
+      </c>
+      <c r="H116" s="27">
+        <v>241</v>
+      </c>
+      <c r="I116" s="27">
+        <v>8</v>
+      </c>
+      <c r="J116" s="27">
+        <v>8</v>
+      </c>
+      <c r="K116" s="27">
+        <v>64</v>
+      </c>
+      <c r="L116" s="27">
+        <v>54</v>
+      </c>
+      <c r="M116" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N116" s="27">
+        <v>5</v>
+      </c>
+      <c r="O116" s="27">
+        <v>1</v>
+      </c>
+      <c r="P116" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q116" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R116" s="28">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C117" s="26">
+        <v>3780</v>
+      </c>
+      <c r="D117" s="27">
+        <v>3517</v>
+      </c>
+      <c r="E117" s="27">
+        <v>3108</v>
+      </c>
+      <c r="F117" s="27">
+        <v>8</v>
+      </c>
+      <c r="G117" s="27">
+        <v>16</v>
+      </c>
+      <c r="H117" s="27">
+        <v>370</v>
+      </c>
+      <c r="I117" s="27">
+        <v>11</v>
+      </c>
+      <c r="J117" s="27">
+        <v>4</v>
+      </c>
+      <c r="K117" s="27">
+        <v>125</v>
+      </c>
+      <c r="L117" s="27">
+        <v>112</v>
+      </c>
+      <c r="M117" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N117" s="27">
+        <v>9</v>
+      </c>
+      <c r="O117" s="27">
+        <v>1</v>
+      </c>
+      <c r="P117" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q117" s="27">
+        <v>1</v>
+      </c>
+      <c r="R117" s="28">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C118" s="26">
+        <v>2234</v>
+      </c>
+      <c r="D118" s="27">
+        <v>2100</v>
+      </c>
+      <c r="E118" s="27">
+        <v>1852</v>
+      </c>
+      <c r="F118" s="27">
+        <v>7</v>
+      </c>
+      <c r="G118" s="27">
+        <v>11</v>
+      </c>
+      <c r="H118" s="27">
+        <v>215</v>
+      </c>
+      <c r="I118" s="27">
+        <v>10</v>
+      </c>
+      <c r="J118" s="27">
+        <v>5</v>
+      </c>
+      <c r="K118" s="27">
+        <v>64</v>
+      </c>
+      <c r="L118" s="27">
+        <v>54</v>
+      </c>
+      <c r="M118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N118" s="27">
+        <v>8</v>
+      </c>
+      <c r="O118" s="27">
+        <v>2</v>
+      </c>
+      <c r="P118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R118" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="C119" s="26">
+        <v>3454</v>
+      </c>
+      <c r="D119" s="27">
+        <v>3240</v>
+      </c>
+      <c r="E119" s="27">
+        <v>2756</v>
+      </c>
+      <c r="F119" s="27">
+        <v>3</v>
+      </c>
+      <c r="G119" s="27">
+        <v>15</v>
+      </c>
+      <c r="H119" s="27">
+        <v>449</v>
+      </c>
+      <c r="I119" s="27">
+        <v>13</v>
+      </c>
+      <c r="J119" s="27">
+        <v>4</v>
+      </c>
+      <c r="K119" s="27">
+        <v>132</v>
+      </c>
+      <c r="L119" s="27">
+        <v>116</v>
+      </c>
+      <c r="M119" s="27">
+        <v>1</v>
+      </c>
+      <c r="N119" s="27">
+        <v>2</v>
+      </c>
+      <c r="O119" s="27">
+        <v>5</v>
+      </c>
+      <c r="P119" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q119" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R119" s="28">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="C120" s="26">
+        <v>2034</v>
+      </c>
+      <c r="D120" s="27">
+        <v>1876</v>
+      </c>
+      <c r="E120" s="27">
+        <v>1592</v>
+      </c>
+      <c r="F120" s="27">
+        <v>4</v>
+      </c>
+      <c r="G120" s="27">
+        <v>11</v>
+      </c>
+      <c r="H120" s="27">
+        <v>254</v>
+      </c>
+      <c r="I120" s="27">
+        <v>9</v>
+      </c>
+      <c r="J120" s="27">
+        <v>6</v>
+      </c>
+      <c r="K120" s="27">
+        <v>74</v>
+      </c>
+      <c r="L120" s="27">
+        <v>68</v>
+      </c>
+      <c r="M120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N120" s="27">
+        <v>2</v>
+      </c>
+      <c r="O120" s="27">
+        <v>2</v>
+      </c>
+      <c r="P120" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R120" s="28">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121" s="26">
+        <v>2153</v>
+      </c>
+      <c r="D121" s="27">
+        <v>1975</v>
+      </c>
+      <c r="E121" s="27">
+        <v>1621</v>
+      </c>
+      <c r="F121" s="27">
+        <v>5</v>
+      </c>
+      <c r="G121" s="27">
+        <v>10</v>
+      </c>
+      <c r="H121" s="27">
+        <v>325</v>
+      </c>
+      <c r="I121" s="27">
+        <v>5</v>
+      </c>
+      <c r="J121" s="27">
+        <v>9</v>
+      </c>
+      <c r="K121" s="27">
+        <v>74</v>
+      </c>
+      <c r="L121" s="27">
+        <v>67</v>
+      </c>
+      <c r="M121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N121" s="27">
+        <v>4</v>
+      </c>
+      <c r="O121" s="27">
+        <v>1</v>
+      </c>
+      <c r="P121" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R121" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C122" s="26">
+        <v>3154</v>
+      </c>
+      <c r="D122" s="27">
+        <v>2901</v>
+      </c>
+      <c r="E122" s="27">
+        <v>2514</v>
+      </c>
+      <c r="F122" s="27">
+        <v>1</v>
+      </c>
+      <c r="G122" s="27">
+        <v>11</v>
+      </c>
+      <c r="H122" s="27">
+        <v>350</v>
+      </c>
+      <c r="I122" s="27">
+        <v>18</v>
+      </c>
+      <c r="J122" s="27">
+        <v>7</v>
+      </c>
+      <c r="K122" s="27">
+        <v>113</v>
+      </c>
+      <c r="L122" s="27">
+        <v>101</v>
+      </c>
+      <c r="M122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N122" s="27">
+        <v>4</v>
+      </c>
+      <c r="O122" s="27">
+        <v>2</v>
+      </c>
+      <c r="P122" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R122" s="28">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="C123" s="26">
+        <v>1423</v>
+      </c>
+      <c r="D123" s="27">
+        <v>1271</v>
+      </c>
+      <c r="E123" s="27">
+        <v>1058</v>
+      </c>
+      <c r="F123" s="27">
+        <v>1</v>
+      </c>
+      <c r="G123" s="27">
+        <v>1</v>
+      </c>
+      <c r="H123" s="27">
+        <v>203</v>
+      </c>
+      <c r="I123" s="27">
+        <v>8</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K123" s="27">
+        <v>103</v>
+      </c>
+      <c r="L123" s="27">
+        <v>88</v>
+      </c>
+      <c r="M123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N123" s="27">
+        <v>6</v>
+      </c>
+      <c r="O123" s="27">
+        <v>1</v>
+      </c>
+      <c r="P123" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R123" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C124" s="26">
+        <v>1254</v>
+      </c>
+      <c r="D124" s="27">
+        <v>1139</v>
+      </c>
+      <c r="E124" s="27">
+        <v>1001</v>
+      </c>
+      <c r="F124" s="27">
+        <v>3</v>
+      </c>
+      <c r="G124" s="27">
+        <v>4</v>
+      </c>
+      <c r="H124" s="27">
+        <v>126</v>
+      </c>
+      <c r="I124" s="27">
+        <v>4</v>
+      </c>
+      <c r="J124" s="27">
+        <v>1</v>
+      </c>
+      <c r="K124" s="27">
+        <v>63</v>
+      </c>
+      <c r="L124" s="27">
+        <v>61</v>
+      </c>
+      <c r="M124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O124" s="27">
+        <v>1</v>
+      </c>
+      <c r="P124" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R124" s="28">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C125" s="26">
+        <v>3666</v>
+      </c>
+      <c r="D125" s="27">
+        <v>3390</v>
+      </c>
+      <c r="E125" s="27">
+        <v>2941</v>
+      </c>
+      <c r="F125" s="27">
+        <v>14</v>
+      </c>
+      <c r="G125" s="27">
+        <v>16</v>
+      </c>
+      <c r="H125" s="27">
+        <v>392</v>
+      </c>
+      <c r="I125" s="27">
+        <v>22</v>
+      </c>
+      <c r="J125" s="27">
+        <v>5</v>
+      </c>
+      <c r="K125" s="27">
+        <v>125</v>
+      </c>
+      <c r="L125" s="27">
+        <v>113</v>
+      </c>
+      <c r="M125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N125" s="27">
+        <v>5</v>
+      </c>
+      <c r="O125" s="27">
+        <v>2</v>
+      </c>
+      <c r="P125" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R125" s="28">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B126" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="C126" s="26">
+        <v>3503</v>
+      </c>
+      <c r="D126" s="27">
+        <v>3187</v>
+      </c>
+      <c r="E126" s="27">
+        <v>2645</v>
+      </c>
+      <c r="F126" s="27">
+        <v>3</v>
+      </c>
+      <c r="G126" s="27">
+        <v>9</v>
+      </c>
+      <c r="H126" s="27">
+        <v>511</v>
+      </c>
+      <c r="I126" s="27">
+        <v>16</v>
+      </c>
+      <c r="J126" s="27">
+        <v>3</v>
+      </c>
+      <c r="K126" s="27">
+        <v>138</v>
+      </c>
+      <c r="L126" s="27">
+        <v>128</v>
+      </c>
+      <c r="M126" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N126" s="27">
+        <v>2</v>
+      </c>
+      <c r="O126" s="27">
+        <v>3</v>
+      </c>
+      <c r="P126" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q126" s="27">
+        <v>1</v>
+      </c>
+      <c r="R126" s="28">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C127" s="26">
+        <v>1238</v>
+      </c>
+      <c r="D127" s="27">
+        <v>1136</v>
+      </c>
+      <c r="E127" s="27">
+        <v>964</v>
+      </c>
+      <c r="F127" s="27">
+        <v>1</v>
+      </c>
+      <c r="G127" s="27">
+        <v>5</v>
+      </c>
+      <c r="H127" s="27">
+        <v>161</v>
+      </c>
+      <c r="I127" s="27">
+        <v>4</v>
+      </c>
+      <c r="J127" s="27">
+        <v>1</v>
+      </c>
+      <c r="K127" s="27">
+        <v>48</v>
+      </c>
+      <c r="L127" s="27">
+        <v>47</v>
+      </c>
+      <c r="M127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O127" s="27">
+        <v>1</v>
+      </c>
+      <c r="P127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R127" s="28">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C128" s="26">
+        <v>2152</v>
+      </c>
+      <c r="D128" s="27">
+        <v>1983</v>
+      </c>
+      <c r="E128" s="27">
+        <v>1651</v>
+      </c>
+      <c r="F128" s="27">
+        <v>3</v>
+      </c>
+      <c r="G128" s="27">
+        <v>4</v>
+      </c>
+      <c r="H128" s="27">
+        <v>310</v>
+      </c>
+      <c r="I128" s="27">
+        <v>12</v>
+      </c>
+      <c r="J128" s="27">
+        <v>3</v>
+      </c>
+      <c r="K128" s="27">
+        <v>82</v>
+      </c>
+      <c r="L128" s="27">
+        <v>68</v>
+      </c>
+      <c r="M128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N128" s="27">
+        <v>3</v>
+      </c>
+      <c r="O128" s="27">
+        <v>2</v>
+      </c>
+      <c r="P128" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R128" s="28">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" s="26">
+        <v>3179</v>
+      </c>
+      <c r="D129" s="27">
+        <v>2903</v>
+      </c>
+      <c r="E129" s="27">
+        <v>2472</v>
+      </c>
+      <c r="F129" s="27">
+        <v>4</v>
+      </c>
+      <c r="G129" s="27">
+        <v>7</v>
+      </c>
+      <c r="H129" s="27">
+        <v>400</v>
+      </c>
+      <c r="I129" s="27">
+        <v>12</v>
+      </c>
+      <c r="J129" s="27">
+        <v>8</v>
+      </c>
+      <c r="K129" s="27">
+        <v>172</v>
+      </c>
+      <c r="L129" s="27">
+        <v>159</v>
+      </c>
+      <c r="M129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N129" s="27">
+        <v>5</v>
+      </c>
+      <c r="O129" s="27">
+        <v>1</v>
+      </c>
+      <c r="P129" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R129" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C130" s="26">
+        <v>4454</v>
+      </c>
+      <c r="D130" s="27">
+        <v>4096</v>
+      </c>
+      <c r="E130" s="27">
+        <v>3492</v>
+      </c>
+      <c r="F130" s="27">
+        <v>5</v>
+      </c>
+      <c r="G130" s="27">
+        <v>9</v>
+      </c>
+      <c r="H130" s="27">
+        <v>577</v>
+      </c>
+      <c r="I130" s="27">
+        <v>7</v>
+      </c>
+      <c r="J130" s="27">
+        <v>6</v>
+      </c>
+      <c r="K130" s="27">
+        <v>183</v>
+      </c>
+      <c r="L130" s="27">
+        <v>171</v>
+      </c>
+      <c r="M130" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N130" s="27">
+        <v>6</v>
+      </c>
+      <c r="O130" s="27">
+        <v>4</v>
+      </c>
+      <c r="P130" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q130" s="27">
+        <v>1</v>
+      </c>
+      <c r="R130" s="28">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" s="26">
+        <v>3043</v>
+      </c>
+      <c r="D131" s="27">
+        <v>2524</v>
+      </c>
+      <c r="E131" s="27">
+        <v>1969</v>
+      </c>
+      <c r="F131" s="27">
+        <v>2</v>
+      </c>
+      <c r="G131" s="27">
+        <v>28</v>
+      </c>
+      <c r="H131" s="27">
+        <v>508</v>
+      </c>
+      <c r="I131" s="27">
+        <v>13</v>
+      </c>
+      <c r="J131" s="27">
+        <v>4</v>
+      </c>
+      <c r="K131" s="27">
+        <v>147</v>
+      </c>
+      <c r="L131" s="27">
+        <v>137</v>
+      </c>
+      <c r="M131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N131" s="27">
+        <v>1</v>
+      </c>
+      <c r="O131" s="27">
+        <v>5</v>
+      </c>
+      <c r="P131" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R131" s="28">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C132" s="26">
+        <v>2964</v>
+      </c>
+      <c r="D132" s="27">
+        <v>2711</v>
+      </c>
+      <c r="E132" s="27">
+        <v>2312</v>
+      </c>
+      <c r="F132" s="27">
+        <v>3</v>
+      </c>
+      <c r="G132" s="27">
+        <v>13</v>
+      </c>
+      <c r="H132" s="27">
+        <v>346</v>
+      </c>
+      <c r="I132" s="27">
+        <v>23</v>
+      </c>
+      <c r="J132" s="27">
+        <v>14</v>
+      </c>
+      <c r="K132" s="27">
+        <v>137</v>
+      </c>
+      <c r="L132" s="27">
+        <v>127</v>
+      </c>
+      <c r="M132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N132" s="27">
+        <v>4</v>
+      </c>
+      <c r="O132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P132" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R132" s="28">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B133" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="C133" s="26">
+        <v>3325</v>
+      </c>
+      <c r="D133" s="27">
+        <v>3032</v>
+      </c>
+      <c r="E133" s="27">
+        <v>2551</v>
+      </c>
+      <c r="F133" s="27">
+        <v>7</v>
+      </c>
+      <c r="G133" s="27">
+        <v>22</v>
+      </c>
+      <c r="H133" s="27">
         <v>429</v>
       </c>
-      <c r="L29" s="30">
-[...5 lines deleted...]
-      <c r="N29" s="30">
+      <c r="I133" s="27">
         <v>19</v>
       </c>
-      <c r="O29" s="30">
-[...2 lines deleted...]
-      <c r="P29" s="30">
+      <c r="J133" s="27">
+        <v>4</v>
+      </c>
+      <c r="K133" s="27">
+        <v>174</v>
+      </c>
+      <c r="L133" s="27">
+        <v>160</v>
+      </c>
+      <c r="M133" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N133" s="27">
+        <v>4</v>
+      </c>
+      <c r="O133" s="27">
+        <v>4</v>
+      </c>
+      <c r="P133" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q133" s="27">
+        <v>2</v>
+      </c>
+      <c r="R133" s="28">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="26">
+        <v>2101</v>
+      </c>
+      <c r="D134" s="27">
+        <v>1963</v>
+      </c>
+      <c r="E134" s="27">
+        <v>1745</v>
+      </c>
+      <c r="F134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G134" s="27">
+        <v>11</v>
+      </c>
+      <c r="H134" s="27">
+        <v>186</v>
+      </c>
+      <c r="I134" s="27">
+        <v>12</v>
+      </c>
+      <c r="J134" s="27">
+        <v>9</v>
+      </c>
+      <c r="K134" s="27">
+        <v>90</v>
+      </c>
+      <c r="L134" s="27">
+        <v>83</v>
+      </c>
+      <c r="M134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N134" s="27">
+        <v>2</v>
+      </c>
+      <c r="O134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P134" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R134" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B135" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C135" s="26">
+        <v>3781</v>
+      </c>
+      <c r="D135" s="27">
+        <v>3518</v>
+      </c>
+      <c r="E135" s="27">
+        <v>3178</v>
+      </c>
+      <c r="F135" s="27">
+        <v>3</v>
+      </c>
+      <c r="G135" s="27">
+        <v>9</v>
+      </c>
+      <c r="H135" s="27">
+        <v>316</v>
+      </c>
+      <c r="I135" s="27">
+        <v>8</v>
+      </c>
+      <c r="J135" s="27">
+        <v>4</v>
+      </c>
+      <c r="K135" s="27">
+        <v>149</v>
+      </c>
+      <c r="L135" s="27">
+        <v>139</v>
+      </c>
+      <c r="M135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N135" s="27">
+        <v>6</v>
+      </c>
+      <c r="O135" s="27">
+        <v>2</v>
+      </c>
+      <c r="P135" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R135" s="28">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="C136" s="26">
+        <v>4127</v>
+      </c>
+      <c r="D136" s="27">
+        <v>3768</v>
+      </c>
+      <c r="E136" s="27">
+        <v>3196</v>
+      </c>
+      <c r="F136" s="27">
+        <v>6</v>
+      </c>
+      <c r="G136" s="27">
+        <v>15</v>
+      </c>
+      <c r="H136" s="27">
+        <v>504</v>
+      </c>
+      <c r="I136" s="27">
+        <v>43</v>
+      </c>
+      <c r="J136" s="27">
+        <v>4</v>
+      </c>
+      <c r="K136" s="27">
+        <v>223</v>
+      </c>
+      <c r="L136" s="27">
+        <v>190</v>
+      </c>
+      <c r="M136" s="27">
+        <v>1</v>
+      </c>
+      <c r="N136" s="27">
         <v>7</v>
       </c>
-      <c r="Q29" s="30">
-[...32 lines deleted...]
-      <c r="J30" s="30">
+      <c r="O136" s="27">
+        <v>5</v>
+      </c>
+      <c r="P136" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q136" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R136" s="28">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C137" s="26">
+        <v>5753</v>
+      </c>
+      <c r="D137" s="27">
+        <v>5160</v>
+      </c>
+      <c r="E137" s="27">
+        <v>4429</v>
+      </c>
+      <c r="F137" s="27">
+        <v>8</v>
+      </c>
+      <c r="G137" s="27">
+        <v>28</v>
+      </c>
+      <c r="H137" s="27">
+        <v>615</v>
+      </c>
+      <c r="I137" s="27">
+        <v>73</v>
+      </c>
+      <c r="J137" s="27">
+        <v>7</v>
+      </c>
+      <c r="K137" s="27">
+        <v>290</v>
+      </c>
+      <c r="L137" s="27">
+        <v>250</v>
+      </c>
+      <c r="M137" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N137" s="27">
+        <v>8</v>
+      </c>
+      <c r="O137" s="27">
+        <v>3</v>
+      </c>
+      <c r="P137" s="27">
+        <v>28</v>
+      </c>
+      <c r="Q137" s="27">
+        <v>1</v>
+      </c>
+      <c r="R137" s="28">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B138" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="30">
+        <v>4137</v>
+      </c>
+      <c r="D138" s="31">
+        <v>3677</v>
+      </c>
+      <c r="E138" s="31">
+        <v>3031</v>
+      </c>
+      <c r="F138" s="31">
+        <v>6</v>
+      </c>
+      <c r="G138" s="31">
+        <v>19</v>
+      </c>
+      <c r="H138" s="31">
+        <v>584</v>
+      </c>
+      <c r="I138" s="31">
+        <v>33</v>
+      </c>
+      <c r="J138" s="31">
+        <v>4</v>
+      </c>
+      <c r="K138" s="31">
+        <v>253</v>
+      </c>
+      <c r="L138" s="31">
+        <v>236</v>
+      </c>
+      <c r="M138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N138" s="31">
+        <v>5</v>
+      </c>
+      <c r="O138" s="31">
+        <v>2</v>
+      </c>
+      <c r="P138" s="31">
         <v>10</v>
       </c>
-      <c r="K30" s="30">
-[...6016 lines deleted...]
-      <c r="R138" s="35">
+      <c r="Q138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R138" s="32">
         <v>207</v>
       </c>
     </row>
-    <row r="139" spans="1:18" x14ac:dyDescent="0.15">
-      <c r="A139" s="13" t="s">
+    <row r="139" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A139" s="35" t="s">
         <v>170</v>
       </c>
-      <c r="B139" s="13"/>
-[...9 lines deleted...]
-      <c r="J142" s="14"/>
+      <c r="B139" s="35"/>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J141" s="2"/>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J142" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="76" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D01680D8-4E6C-4D64-9064-E5191B6EE7EA}">
   <sheetPr transitionEvaluation="1"/>
   <dimension ref="A1:R142"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" zoomScalePageLayoutView="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.33203125" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.36328125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="8.6640625" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="13.33203125" style="14"/>
+    <col min="1" max="2" width="8.6328125" style="1" customWidth="1"/>
+    <col min="3" max="9" width="10.6328125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.6328125" style="4" customWidth="1"/>
+    <col min="11" max="18" width="10.6328125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="13.36328125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="H1" s="15" t="s">
+    <row r="1" spans="1:18" ht="14" x14ac:dyDescent="0.2">
+      <c r="H1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:18" s="17" customFormat="1" ht="14.4" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="R2" s="18" t="s">
+    <row r="2" spans="1:18" s="6" customFormat="1" ht="14" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="R2" s="7" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="3" spans="1:18" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="3" spans="1:18" s="11" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="3" t="s">
-[...48 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="D3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="I4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="J4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="L4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="M4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="N4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="O4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="P4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="Q4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="R4" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="3" t="s">
+    <row r="5" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="F5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="G5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="3" t="s">
+      <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="3" t="s">
+      <c r="J5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="K5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="3" t="s">
+      <c r="L5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="M5" s="3" t="s">
+      <c r="M5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="3" t="s">
+      <c r="N5" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="O5" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="P5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="3" t="s">
+      <c r="Q5" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="5"/>
-[...6 lines deleted...]
-      <c r="E6" s="2" t="s">
+      <c r="R5" s="14"/>
+    </row>
+    <row r="6" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2"/>
-[...4 lines deleted...]
-      <c r="L6" s="2" t="s">
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="M6" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="N6" s="2"/>
-[...11 lines deleted...]
-      <c r="F7" s="20" t="s">
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="14"/>
+    </row>
+    <row r="7" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="6"/>
-[...5 lines deleted...]
-      <c r="M7" s="20" t="s">
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="N7" s="6"/>
-[...8 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="18"/>
+    </row>
+    <row r="8" spans="1:18" s="11" customFormat="1" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="N8" s="6" t="s">
+      <c r="N8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="O8" s="6" t="s">
+      <c r="O8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="P8" s="6" t="s">
+      <c r="P8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="R8" s="16" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="10" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:18" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="25"/>
-[...21 lines deleted...]
-      <c r="J9" s="27">
+      <c r="B9" s="20"/>
+      <c r="C9" s="21">
+        <v>792850</v>
+      </c>
+      <c r="D9" s="22">
+        <v>727370</v>
+      </c>
+      <c r="E9" s="22">
+        <v>620638</v>
+      </c>
+      <c r="F9" s="22">
+        <v>1187</v>
+      </c>
+      <c r="G9" s="22">
+        <v>3955</v>
+      </c>
+      <c r="H9" s="22">
+        <v>95551</v>
+      </c>
+      <c r="I9" s="22">
+        <v>4237</v>
+      </c>
+      <c r="J9" s="22">
         <v>1802</v>
       </c>
-      <c r="K9" s="27">
-[...5 lines deleted...]
-      <c r="M9" s="27">
+      <c r="K9" s="22">
+        <v>36269</v>
+      </c>
+      <c r="L9" s="22">
+        <v>32483</v>
+      </c>
+      <c r="M9" s="22">
         <v>33</v>
       </c>
-      <c r="N9" s="27">
-[...2 lines deleted...]
-      <c r="O9" s="27">
+      <c r="N9" s="22">
+        <v>1420</v>
+      </c>
+      <c r="O9" s="22">
         <v>602</v>
       </c>
-      <c r="P9" s="27">
-[...2 lines deleted...]
-      <c r="Q9" s="27">
+      <c r="P9" s="22">
+        <v>1596</v>
+      </c>
+      <c r="Q9" s="22">
         <v>135</v>
       </c>
-      <c r="R9" s="28">
-[...4 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="R9" s="23">
+        <v>29211</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="8"/>
-[...9 lines deleted...]
-      <c r="F10" s="30">
+      <c r="B10" s="25"/>
+      <c r="C10" s="26">
+        <v>20459</v>
+      </c>
+      <c r="D10" s="27">
+        <v>18617</v>
+      </c>
+      <c r="E10" s="27">
+        <v>16210</v>
+      </c>
+      <c r="F10" s="27">
         <v>26</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="27">
         <v>92</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="27">
         <v>2218</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="27">
         <v>53</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="27">
         <v>18</v>
       </c>
-      <c r="K10" s="30">
-[...8 lines deleted...]
-      <c r="N10" s="30">
+      <c r="K10" s="27">
+        <v>968</v>
+      </c>
+      <c r="L10" s="27">
+        <v>886</v>
+      </c>
+      <c r="M10" s="27">
+        <v>1</v>
+      </c>
+      <c r="N10" s="27">
         <v>43</v>
       </c>
-      <c r="O10" s="30">
+      <c r="O10" s="27">
         <v>14</v>
       </c>
-      <c r="P10" s="30">
+      <c r="P10" s="27">
         <v>21</v>
       </c>
-      <c r="Q10" s="30">
+      <c r="Q10" s="27">
         <v>3</v>
       </c>
-      <c r="R10" s="31">
+      <c r="R10" s="28">
         <v>874</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="8" t="s">
+    <row r="11" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="8"/>
-[...9 lines deleted...]
-      <c r="F11" s="30">
+      <c r="B11" s="25"/>
+      <c r="C11" s="26">
+        <v>6295</v>
+      </c>
+      <c r="D11" s="27">
+        <v>5615</v>
+      </c>
+      <c r="E11" s="27">
+        <v>4820</v>
+      </c>
+      <c r="F11" s="27">
         <v>6</v>
       </c>
-      <c r="G11" s="30">
-[...2 lines deleted...]
-      <c r="H11" s="30">
+      <c r="G11" s="27">
+        <v>25</v>
+      </c>
+      <c r="H11" s="27">
         <v>710</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="27">
         <v>47</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="27">
         <v>7</v>
       </c>
-      <c r="K11" s="30">
+      <c r="K11" s="27">
         <v>475</v>
       </c>
-      <c r="L11" s="30">
+      <c r="L11" s="27">
         <v>434</v>
       </c>
-      <c r="M11" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="30">
+      <c r="M11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="27">
         <v>14</v>
       </c>
-      <c r="O11" s="30">
-[...8 lines deleted...]
-      <c r="R11" s="31">
+      <c r="O11" s="27">
+        <v>2</v>
+      </c>
+      <c r="P11" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q11" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R11" s="28">
         <v>205</v>
       </c>
     </row>
-    <row r="12" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="8" t="s">
+    <row r="12" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="8"/>
-      <c r="C12" s="29">
+      <c r="B12" s="25"/>
+      <c r="C12" s="26">
         <v>6031</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="27">
         <v>5392</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="27">
         <v>4669</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="27">
         <v>10</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="27">
         <v>44</v>
       </c>
-      <c r="H12" s="30">
+      <c r="H12" s="27">
         <v>610</v>
       </c>
-      <c r="I12" s="30">
+      <c r="I12" s="27">
         <v>49</v>
       </c>
-      <c r="J12" s="30">
+      <c r="J12" s="27">
         <v>10</v>
       </c>
-      <c r="K12" s="30">
+      <c r="K12" s="27">
         <v>484</v>
       </c>
-      <c r="L12" s="30">
+      <c r="L12" s="27">
         <v>431</v>
       </c>
-      <c r="M12" s="30" t="s">
-[...5 lines deleted...]
-      <c r="O12" s="30">
+      <c r="M12" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="27">
+        <v>25</v>
+      </c>
+      <c r="O12" s="27">
         <v>6</v>
       </c>
-      <c r="P12" s="30">
+      <c r="P12" s="27">
         <v>21</v>
       </c>
-      <c r="Q12" s="30">
-[...2 lines deleted...]
-      <c r="R12" s="31">
+      <c r="Q12" s="27">
+        <v>1</v>
+      </c>
+      <c r="R12" s="28">
         <v>155</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="8" t="s">
+    <row r="13" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="8"/>
-      <c r="C13" s="29">
+      <c r="B13" s="25"/>
+      <c r="C13" s="26">
         <v>8729</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="27">
         <v>7951</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="27">
         <v>6831</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="27">
         <v>9</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="27">
         <v>57</v>
       </c>
-      <c r="H13" s="30">
+      <c r="H13" s="27">
         <v>1009</v>
       </c>
-      <c r="I13" s="30">
+      <c r="I13" s="27">
         <v>32</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J13" s="27">
         <v>13</v>
       </c>
-      <c r="K13" s="30">
+      <c r="K13" s="27">
         <v>482</v>
       </c>
-      <c r="L13" s="30">
+      <c r="L13" s="27">
         <v>429</v>
       </c>
-      <c r="M13" s="30" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="30">
+      <c r="M13" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N13" s="27">
         <v>23</v>
       </c>
-      <c r="O13" s="30">
+      <c r="O13" s="27">
         <v>10</v>
       </c>
-      <c r="P13" s="30">
+      <c r="P13" s="27">
         <v>18</v>
       </c>
-      <c r="Q13" s="30">
-[...2 lines deleted...]
-      <c r="R13" s="31">
+      <c r="Q13" s="27">
+        <v>2</v>
+      </c>
+      <c r="R13" s="28">
         <v>296</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="8" t="s">
+    <row r="14" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="8"/>
-[...6 lines deleted...]
-      <c r="E14" s="30">
+      <c r="B14" s="25"/>
+      <c r="C14" s="26">
+        <v>4047</v>
+      </c>
+      <c r="D14" s="27">
+        <v>3558</v>
+      </c>
+      <c r="E14" s="27">
+        <v>3128</v>
+      </c>
+      <c r="F14" s="27">
+        <v>6</v>
+      </c>
+      <c r="G14" s="27">
+        <v>11</v>
+      </c>
+      <c r="H14" s="27">
+        <v>381</v>
+      </c>
+      <c r="I14" s="27">
+        <v>26</v>
+      </c>
+      <c r="J14" s="27">
+        <v>6</v>
+      </c>
+      <c r="K14" s="27">
+        <v>380</v>
+      </c>
+      <c r="L14" s="27">
+        <v>344</v>
+      </c>
+      <c r="M14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N14" s="27">
+        <v>9</v>
+      </c>
+      <c r="O14" s="27">
+        <v>1</v>
+      </c>
+      <c r="P14" s="27">
+        <v>26</v>
+      </c>
+      <c r="Q14" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R14" s="28">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="25"/>
+      <c r="C15" s="26">
+        <v>4647</v>
+      </c>
+      <c r="D15" s="27">
+        <v>4204</v>
+      </c>
+      <c r="E15" s="27">
+        <v>3680</v>
+      </c>
+      <c r="F15" s="27">
+        <v>4</v>
+      </c>
+      <c r="G15" s="27">
+        <v>22</v>
+      </c>
+      <c r="H15" s="27">
+        <v>471</v>
+      </c>
+      <c r="I15" s="27">
+        <v>20</v>
+      </c>
+      <c r="J15" s="27">
+        <v>7</v>
+      </c>
+      <c r="K15" s="27">
+        <v>331</v>
+      </c>
+      <c r="L15" s="27">
+        <v>302</v>
+      </c>
+      <c r="M15" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N15" s="27">
+        <v>16</v>
+      </c>
+      <c r="O15" s="27">
+        <v>1</v>
+      </c>
+      <c r="P15" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>1</v>
+      </c>
+      <c r="R15" s="28">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="25"/>
+      <c r="C16" s="26">
+        <v>6173</v>
+      </c>
+      <c r="D16" s="27">
+        <v>5576</v>
+      </c>
+      <c r="E16" s="27">
+        <v>4812</v>
+      </c>
+      <c r="F16" s="27">
+        <v>19</v>
+      </c>
+      <c r="G16" s="27">
+        <v>19</v>
+      </c>
+      <c r="H16" s="27">
+        <v>705</v>
+      </c>
+      <c r="I16" s="27">
+        <v>13</v>
+      </c>
+      <c r="J16" s="27">
+        <v>8</v>
+      </c>
+      <c r="K16" s="27">
+        <v>402</v>
+      </c>
+      <c r="L16" s="27">
+        <v>382</v>
+      </c>
+      <c r="M16" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N16" s="27">
+        <v>12</v>
+      </c>
+      <c r="O16" s="27">
+        <v>5</v>
+      </c>
+      <c r="P16" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>1</v>
+      </c>
+      <c r="R16" s="28">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="25"/>
+      <c r="C17" s="26">
+        <v>15979</v>
+      </c>
+      <c r="D17" s="27">
+        <v>14599</v>
+      </c>
+      <c r="E17" s="27">
+        <v>12423</v>
+      </c>
+      <c r="F17" s="27">
+        <v>20</v>
+      </c>
+      <c r="G17" s="27">
+        <v>86</v>
+      </c>
+      <c r="H17" s="27">
+        <v>1937</v>
+      </c>
+      <c r="I17" s="27">
+        <v>63</v>
+      </c>
+      <c r="J17" s="27">
+        <v>70</v>
+      </c>
+      <c r="K17" s="27">
+        <v>859</v>
+      </c>
+      <c r="L17" s="27">
+        <v>787</v>
+      </c>
+      <c r="M17" s="27">
+        <v>1</v>
+      </c>
+      <c r="N17" s="27">
+        <v>27</v>
+      </c>
+      <c r="O17" s="27">
+        <v>14</v>
+      </c>
+      <c r="P17" s="27">
+        <v>24</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>6</v>
+      </c>
+      <c r="R17" s="28">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="25"/>
+      <c r="C18" s="26">
+        <v>8247</v>
+      </c>
+      <c r="D18" s="27">
+        <v>7601</v>
+      </c>
+      <c r="E18" s="27">
+        <v>6603</v>
+      </c>
+      <c r="F18" s="27">
+        <v>9</v>
+      </c>
+      <c r="G18" s="27">
+        <v>44</v>
+      </c>
+      <c r="H18" s="27">
+        <v>903</v>
+      </c>
+      <c r="I18" s="27">
+        <v>28</v>
+      </c>
+      <c r="J18" s="27">
+        <v>14</v>
+      </c>
+      <c r="K18" s="27">
+        <v>389</v>
+      </c>
+      <c r="L18" s="27">
+        <v>357</v>
+      </c>
+      <c r="M18" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="27">
+        <v>21</v>
+      </c>
+      <c r="O18" s="27">
+        <v>5</v>
+      </c>
+      <c r="P18" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>2</v>
+      </c>
+      <c r="R18" s="28">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="25"/>
+      <c r="C19" s="26">
+        <v>7439</v>
+      </c>
+      <c r="D19" s="27">
+        <v>6850</v>
+      </c>
+      <c r="E19" s="27">
+        <v>6021</v>
+      </c>
+      <c r="F19" s="27">
+        <v>8</v>
+      </c>
+      <c r="G19" s="27">
+        <v>53</v>
+      </c>
+      <c r="H19" s="27">
+        <v>721</v>
+      </c>
+      <c r="I19" s="27">
+        <v>31</v>
+      </c>
+      <c r="J19" s="27">
+        <v>16</v>
+      </c>
+      <c r="K19" s="27">
+        <v>327</v>
+      </c>
+      <c r="L19" s="27">
+        <v>305</v>
+      </c>
+      <c r="M19" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="27">
+        <v>14</v>
+      </c>
+      <c r="O19" s="27">
+        <v>3</v>
+      </c>
+      <c r="P19" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q19" s="27">
+        <v>2</v>
+      </c>
+      <c r="R19" s="28">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="25"/>
+      <c r="C20" s="26">
+        <v>24302</v>
+      </c>
+      <c r="D20" s="27">
+        <v>22371</v>
+      </c>
+      <c r="E20" s="27">
+        <v>19189</v>
+      </c>
+      <c r="F20" s="27">
+        <v>37</v>
+      </c>
+      <c r="G20" s="27">
+        <v>161</v>
+      </c>
+      <c r="H20" s="27">
+        <v>2769</v>
+      </c>
+      <c r="I20" s="27">
+        <v>145</v>
+      </c>
+      <c r="J20" s="27">
+        <v>70</v>
+      </c>
+      <c r="K20" s="27">
+        <v>1018</v>
+      </c>
+      <c r="L20" s="27">
+        <v>904</v>
+      </c>
+      <c r="M20" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N20" s="27">
+        <v>35</v>
+      </c>
+      <c r="O20" s="27">
+        <v>16</v>
+      </c>
+      <c r="P20" s="27">
+        <v>60</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>3</v>
+      </c>
+      <c r="R20" s="28">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="26">
+        <v>20814</v>
+      </c>
+      <c r="D21" s="27">
+        <v>19184</v>
+      </c>
+      <c r="E21" s="27">
+        <v>16311</v>
+      </c>
+      <c r="F21" s="27">
+        <v>36</v>
+      </c>
+      <c r="G21" s="27">
+        <v>148</v>
+      </c>
+      <c r="H21" s="27">
+        <v>2528</v>
+      </c>
+      <c r="I21" s="27">
+        <v>81</v>
+      </c>
+      <c r="J21" s="27">
+        <v>80</v>
+      </c>
+      <c r="K21" s="27">
+        <v>887</v>
+      </c>
+      <c r="L21" s="27">
+        <v>790</v>
+      </c>
+      <c r="M21" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N21" s="27">
+        <v>53</v>
+      </c>
+      <c r="O21" s="27">
+        <v>19</v>
+      </c>
+      <c r="P21" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q21" s="27">
+        <v>4</v>
+      </c>
+      <c r="R21" s="28">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="25"/>
+      <c r="C22" s="26">
+        <v>57143</v>
+      </c>
+      <c r="D22" s="27">
+        <v>52644</v>
+      </c>
+      <c r="E22" s="27">
+        <v>42803</v>
+      </c>
+      <c r="F22" s="27">
+        <v>60</v>
+      </c>
+      <c r="G22" s="27">
+        <v>446</v>
+      </c>
+      <c r="H22" s="27">
+        <v>8530</v>
+      </c>
+      <c r="I22" s="27">
+        <v>524</v>
+      </c>
+      <c r="J22" s="27">
+        <v>281</v>
+      </c>
+      <c r="K22" s="27">
+        <v>2377</v>
+      </c>
+      <c r="L22" s="27">
+        <v>1987</v>
+      </c>
+      <c r="M22" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="27">
+        <v>134</v>
+      </c>
+      <c r="O22" s="27">
+        <v>61</v>
+      </c>
+      <c r="P22" s="27">
+        <v>176</v>
+      </c>
+      <c r="Q22" s="27">
+        <v>19</v>
+      </c>
+      <c r="R22" s="28">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26">
+        <v>14402</v>
+      </c>
+      <c r="D23" s="27">
+        <v>13307</v>
+      </c>
+      <c r="E23" s="27">
+        <v>11469</v>
+      </c>
+      <c r="F23" s="27">
+        <v>20</v>
+      </c>
+      <c r="G23" s="27">
+        <v>92</v>
+      </c>
+      <c r="H23" s="27">
+        <v>1620</v>
+      </c>
+      <c r="I23" s="27">
+        <v>67</v>
+      </c>
+      <c r="J23" s="27">
+        <v>39</v>
+      </c>
+      <c r="K23" s="27">
+        <v>528</v>
+      </c>
+      <c r="L23" s="27">
+        <v>471</v>
+      </c>
+      <c r="M23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23" s="27">
+        <v>31</v>
+      </c>
+      <c r="O23" s="27">
+        <v>9</v>
+      </c>
+      <c r="P23" s="27">
+        <v>17</v>
+      </c>
+      <c r="Q23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R23" s="28">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="25"/>
+      <c r="C24" s="26">
+        <v>7359</v>
+      </c>
+      <c r="D24" s="27">
+        <v>6759</v>
+      </c>
+      <c r="E24" s="27">
+        <v>5991</v>
+      </c>
+      <c r="F24" s="27">
+        <v>5</v>
+      </c>
+      <c r="G24" s="27">
+        <v>21</v>
+      </c>
+      <c r="H24" s="27">
+        <v>696</v>
+      </c>
+      <c r="I24" s="27">
+        <v>34</v>
+      </c>
+      <c r="J24" s="27">
+        <v>12</v>
+      </c>
+      <c r="K24" s="27">
+        <v>415</v>
+      </c>
+      <c r="L24" s="27">
+        <v>385</v>
+      </c>
+      <c r="M24" s="27">
+        <v>1</v>
+      </c>
+      <c r="N24" s="27">
+        <v>17</v>
+      </c>
+      <c r="O24" s="27">
+        <v>1</v>
+      </c>
+      <c r="P24" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q24" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R24" s="28">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26">
+        <v>2589</v>
+      </c>
+      <c r="D25" s="27">
+        <v>2415</v>
+      </c>
+      <c r="E25" s="27">
+        <v>2103</v>
+      </c>
+      <c r="F25" s="27">
+        <v>1</v>
+      </c>
+      <c r="G25" s="27">
+        <v>12</v>
+      </c>
+      <c r="H25" s="27">
+        <v>269</v>
+      </c>
+      <c r="I25" s="27">
+        <v>27</v>
+      </c>
+      <c r="J25" s="27">
+        <v>3</v>
+      </c>
+      <c r="K25" s="27">
+        <v>119</v>
+      </c>
+      <c r="L25" s="27">
+        <v>110</v>
+      </c>
+      <c r="M25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" s="27">
+        <v>5</v>
+      </c>
+      <c r="O25" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P25" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q25" s="27">
+        <v>1</v>
+      </c>
+      <c r="R25" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26">
+        <v>3286</v>
+      </c>
+      <c r="D26" s="27">
+        <v>3050</v>
+      </c>
+      <c r="E26" s="27">
+        <v>2695</v>
+      </c>
+      <c r="F26" s="27">
+        <v>7</v>
+      </c>
+      <c r="G26" s="27">
+        <v>16</v>
+      </c>
+      <c r="H26" s="27">
+        <v>308</v>
+      </c>
+      <c r="I26" s="27">
+        <v>16</v>
+      </c>
+      <c r="J26" s="27">
+        <v>8</v>
+      </c>
+      <c r="K26" s="27">
+        <v>177</v>
+      </c>
+      <c r="L26" s="27">
+        <v>164</v>
+      </c>
+      <c r="M26" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="27">
+        <v>5</v>
+      </c>
+      <c r="O26" s="27">
+        <v>2</v>
+      </c>
+      <c r="P26" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q26" s="27">
+        <v>1</v>
+      </c>
+      <c r="R26" s="28">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="25"/>
+      <c r="C27" s="26">
+        <v>2544</v>
+      </c>
+      <c r="D27" s="27">
+        <v>2352</v>
+      </c>
+      <c r="E27" s="27">
+        <v>2077</v>
+      </c>
+      <c r="F27" s="27">
+        <v>5</v>
+      </c>
+      <c r="G27" s="27">
+        <v>7</v>
+      </c>
+      <c r="H27" s="27">
+        <v>245</v>
+      </c>
+      <c r="I27" s="27">
+        <v>13</v>
+      </c>
+      <c r="J27" s="27">
+        <v>5</v>
+      </c>
+      <c r="K27" s="27">
+        <v>121</v>
+      </c>
+      <c r="L27" s="27">
+        <v>111</v>
+      </c>
+      <c r="M27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N27" s="27">
+        <v>1</v>
+      </c>
+      <c r="O27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P27" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q27" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R27" s="28">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26">
+        <v>3845</v>
+      </c>
+      <c r="D28" s="27">
+        <v>3601</v>
+      </c>
+      <c r="E28" s="27">
+        <v>3187</v>
+      </c>
+      <c r="F28" s="27">
+        <v>8</v>
+      </c>
+      <c r="G28" s="27">
+        <v>18</v>
+      </c>
+      <c r="H28" s="27">
+        <v>376</v>
+      </c>
+      <c r="I28" s="27">
+        <v>8</v>
+      </c>
+      <c r="J28" s="27">
+        <v>4</v>
+      </c>
+      <c r="K28" s="27">
+        <v>172</v>
+      </c>
+      <c r="L28" s="27">
+        <v>157</v>
+      </c>
+      <c r="M28" s="27">
+        <v>1</v>
+      </c>
+      <c r="N28" s="27">
+        <v>8</v>
+      </c>
+      <c r="O28" s="27">
+        <v>2</v>
+      </c>
+      <c r="P28" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q28" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R28" s="28">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="26">
+        <v>8475</v>
+      </c>
+      <c r="D29" s="27">
+        <v>7757</v>
+      </c>
+      <c r="E29" s="27">
+        <v>6764</v>
+      </c>
+      <c r="F29" s="27">
+        <v>8</v>
+      </c>
+      <c r="G29" s="27">
+        <v>36</v>
+      </c>
+      <c r="H29" s="27">
+        <v>907</v>
+      </c>
+      <c r="I29" s="27">
+        <v>24</v>
+      </c>
+      <c r="J29" s="27">
+        <v>18</v>
+      </c>
+      <c r="K29" s="27">
+        <v>438</v>
+      </c>
+      <c r="L29" s="27">
+        <v>404</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="27">
+        <v>19</v>
+      </c>
+      <c r="O29" s="27">
+        <v>5</v>
+      </c>
+      <c r="P29" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q29" s="27">
+        <v>2</v>
+      </c>
+      <c r="R29" s="28">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="25"/>
+      <c r="C30" s="26">
+        <v>8274</v>
+      </c>
+      <c r="D30" s="27">
+        <v>7732</v>
+      </c>
+      <c r="E30" s="27">
+        <v>6790</v>
+      </c>
+      <c r="F30" s="27">
+        <v>8</v>
+      </c>
+      <c r="G30" s="27">
+        <v>43</v>
+      </c>
+      <c r="H30" s="27">
+        <v>848</v>
+      </c>
+      <c r="I30" s="27">
+        <v>35</v>
+      </c>
+      <c r="J30" s="27">
+        <v>8</v>
+      </c>
+      <c r="K30" s="27">
+        <v>321</v>
+      </c>
+      <c r="L30" s="27">
+        <v>277</v>
+      </c>
+      <c r="M30" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="27">
+        <v>17</v>
+      </c>
+      <c r="O30" s="27">
+        <v>10</v>
+      </c>
+      <c r="P30" s="27">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="27">
+        <v>2</v>
+      </c>
+      <c r="R30" s="28">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="25"/>
+      <c r="C31" s="26">
+        <v>11953</v>
+      </c>
+      <c r="D31" s="27">
+        <v>11192</v>
+      </c>
+      <c r="E31" s="27">
+        <v>9926</v>
+      </c>
+      <c r="F31" s="27">
+        <v>16</v>
+      </c>
+      <c r="G31" s="27">
+        <v>60</v>
+      </c>
+      <c r="H31" s="27">
+        <v>1110</v>
+      </c>
+      <c r="I31" s="27">
+        <v>52</v>
+      </c>
+      <c r="J31" s="27">
+        <v>28</v>
+      </c>
+      <c r="K31" s="27">
+        <v>444</v>
+      </c>
+      <c r="L31" s="27">
+        <v>392</v>
+      </c>
+      <c r="M31" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N31" s="27">
+        <v>28</v>
+      </c>
+      <c r="O31" s="27">
+        <v>13</v>
+      </c>
+      <c r="P31" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>1</v>
+      </c>
+      <c r="R31" s="28">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26">
+        <v>18101</v>
+      </c>
+      <c r="D32" s="27">
+        <v>16770</v>
+      </c>
+      <c r="E32" s="27">
+        <v>14546</v>
+      </c>
+      <c r="F32" s="27">
+        <v>10</v>
+      </c>
+      <c r="G32" s="27">
+        <v>100</v>
+      </c>
+      <c r="H32" s="27">
+        <v>1907</v>
+      </c>
+      <c r="I32" s="27">
+        <v>177</v>
+      </c>
+      <c r="J32" s="27">
+        <v>30</v>
+      </c>
+      <c r="K32" s="27">
+        <v>745</v>
+      </c>
+      <c r="L32" s="27">
+        <v>614</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N32" s="27">
+        <v>33</v>
+      </c>
+      <c r="O32" s="27">
+        <v>19</v>
+      </c>
+      <c r="P32" s="27">
+        <v>76</v>
+      </c>
+      <c r="Q32" s="27">
+        <v>3</v>
+      </c>
+      <c r="R32" s="28">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="25"/>
+      <c r="C33" s="26">
+        <v>11076</v>
+      </c>
+      <c r="D33" s="27">
+        <v>10223</v>
+      </c>
+      <c r="E33" s="27">
+        <v>8765</v>
+      </c>
+      <c r="F33" s="27">
+        <v>28</v>
+      </c>
+      <c r="G33" s="27">
+        <v>54</v>
+      </c>
+      <c r="H33" s="27">
+        <v>1301</v>
+      </c>
+      <c r="I33" s="27">
+        <v>41</v>
+      </c>
+      <c r="J33" s="27">
+        <v>34</v>
+      </c>
+      <c r="K33" s="27">
+        <v>461</v>
+      </c>
+      <c r="L33" s="27">
+        <v>422</v>
+      </c>
+      <c r="M33" s="27">
+        <v>1</v>
+      </c>
+      <c r="N33" s="27">
+        <v>17</v>
+      </c>
+      <c r="O33" s="27">
+        <v>7</v>
+      </c>
+      <c r="P33" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R33" s="28">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="25"/>
+      <c r="C34" s="26">
+        <v>6135</v>
+      </c>
+      <c r="D34" s="27">
+        <v>5721</v>
+      </c>
+      <c r="E34" s="27">
+        <v>5069</v>
+      </c>
+      <c r="F34" s="27">
+        <v>8</v>
+      </c>
+      <c r="G34" s="27">
+        <v>18</v>
+      </c>
+      <c r="H34" s="27">
+        <v>597</v>
+      </c>
+      <c r="I34" s="27">
+        <v>25</v>
+      </c>
+      <c r="J34" s="27">
+        <v>4</v>
+      </c>
+      <c r="K34" s="27">
+        <v>285</v>
+      </c>
+      <c r="L34" s="27">
+        <v>263</v>
+      </c>
+      <c r="M34" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N34" s="27">
+        <v>10</v>
+      </c>
+      <c r="O34" s="27">
+        <v>5</v>
+      </c>
+      <c r="P34" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>2</v>
+      </c>
+      <c r="R34" s="28">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="25"/>
+      <c r="C35" s="26">
+        <v>7343</v>
+      </c>
+      <c r="D35" s="27">
+        <v>6800</v>
+      </c>
+      <c r="E35" s="27">
+        <v>5880</v>
+      </c>
+      <c r="F35" s="27">
+        <v>23</v>
+      </c>
+      <c r="G35" s="27">
+        <v>51</v>
+      </c>
+      <c r="H35" s="27">
+        <v>804</v>
+      </c>
+      <c r="I35" s="27">
+        <v>31</v>
+      </c>
+      <c r="J35" s="27">
+        <v>11</v>
+      </c>
+      <c r="K35" s="27">
+        <v>318</v>
+      </c>
+      <c r="L35" s="27">
+        <v>289</v>
+      </c>
+      <c r="M35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N35" s="27">
+        <v>16</v>
+      </c>
+      <c r="O35" s="27">
+        <v>5</v>
+      </c>
+      <c r="P35" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q35" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R35" s="28">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="25"/>
+      <c r="C36" s="26">
+        <v>21480</v>
+      </c>
+      <c r="D36" s="27">
+        <v>19637</v>
+      </c>
+      <c r="E36" s="27">
+        <v>16467</v>
+      </c>
+      <c r="F36" s="27">
+        <v>48</v>
+      </c>
+      <c r="G36" s="27">
+        <v>93</v>
+      </c>
+      <c r="H36" s="27">
+        <v>2812</v>
+      </c>
+      <c r="I36" s="27">
+        <v>173</v>
+      </c>
+      <c r="J36" s="27">
+        <v>44</v>
+      </c>
+      <c r="K36" s="27">
+        <v>910</v>
+      </c>
+      <c r="L36" s="27">
+        <v>780</v>
+      </c>
+      <c r="M36" s="27">
+        <v>2</v>
+      </c>
+      <c r="N36" s="27">
+        <v>33</v>
+      </c>
+      <c r="O36" s="27">
+        <v>14</v>
+      </c>
+      <c r="P36" s="27">
+        <v>77</v>
+      </c>
+      <c r="Q36" s="27">
+        <v>4</v>
+      </c>
+      <c r="R36" s="28">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26">
+        <v>11916</v>
+      </c>
+      <c r="D37" s="27">
+        <v>11075</v>
+      </c>
+      <c r="E37" s="27">
+        <v>9729</v>
+      </c>
+      <c r="F37" s="27">
+        <v>36</v>
+      </c>
+      <c r="G37" s="27">
+        <v>56</v>
+      </c>
+      <c r="H37" s="27">
+        <v>1183</v>
+      </c>
+      <c r="I37" s="27">
+        <v>52</v>
+      </c>
+      <c r="J37" s="27">
+        <v>19</v>
+      </c>
+      <c r="K37" s="27">
+        <v>489</v>
+      </c>
+      <c r="L37" s="27">
+        <v>431</v>
+      </c>
+      <c r="M37" s="27">
+        <v>2</v>
+      </c>
+      <c r="N37" s="27">
+        <v>23</v>
+      </c>
+      <c r="O37" s="27">
+        <v>12</v>
+      </c>
+      <c r="P37" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q37" s="27">
+        <v>1</v>
+      </c>
+      <c r="R37" s="28">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26">
+        <v>6780</v>
+      </c>
+      <c r="D38" s="27">
+        <v>6188</v>
+      </c>
+      <c r="E38" s="27">
+        <v>5300</v>
+      </c>
+      <c r="F38" s="27">
+        <v>15</v>
+      </c>
+      <c r="G38" s="27">
+        <v>23</v>
+      </c>
+      <c r="H38" s="27">
+        <v>797</v>
+      </c>
+      <c r="I38" s="27">
+        <v>37</v>
+      </c>
+      <c r="J38" s="27">
+        <v>16</v>
+      </c>
+      <c r="K38" s="27">
+        <v>312</v>
+      </c>
+      <c r="L38" s="27">
+        <v>284</v>
+      </c>
+      <c r="M38" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N38" s="27">
+        <v>14</v>
+      </c>
+      <c r="O38" s="27">
+        <v>8</v>
+      </c>
+      <c r="P38" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q38" s="27">
+        <v>1</v>
+      </c>
+      <c r="R38" s="28">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="25"/>
+      <c r="C39" s="26">
+        <v>4680</v>
+      </c>
+      <c r="D39" s="27">
+        <v>4337</v>
+      </c>
+      <c r="E39" s="27">
+        <v>3783</v>
+      </c>
+      <c r="F39" s="27">
+        <v>6</v>
+      </c>
+      <c r="G39" s="27">
+        <v>29</v>
+      </c>
+      <c r="H39" s="27">
+        <v>477</v>
+      </c>
+      <c r="I39" s="27">
+        <v>29</v>
+      </c>
+      <c r="J39" s="27">
+        <v>13</v>
+      </c>
+      <c r="K39" s="27">
+        <v>227</v>
+      </c>
+      <c r="L39" s="27">
+        <v>207</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="27">
+        <v>10</v>
+      </c>
+      <c r="O39" s="27">
+        <v>3</v>
+      </c>
+      <c r="P39" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q39" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R39" s="28">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="25"/>
+      <c r="C40" s="26">
+        <v>2941</v>
+      </c>
+      <c r="D40" s="27">
+        <v>2648</v>
+      </c>
+      <c r="E40" s="27">
+        <v>2304</v>
+      </c>
+      <c r="F40" s="27">
+        <v>5</v>
+      </c>
+      <c r="G40" s="27">
+        <v>7</v>
+      </c>
+      <c r="H40" s="27">
+        <v>314</v>
+      </c>
+      <c r="I40" s="27">
+        <v>13</v>
+      </c>
+      <c r="J40" s="27">
+        <v>5</v>
+      </c>
+      <c r="K40" s="27">
+        <v>180</v>
+      </c>
+      <c r="L40" s="27">
+        <v>169</v>
+      </c>
+      <c r="M40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N40" s="27">
+        <v>5</v>
+      </c>
+      <c r="O40" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="27">
+        <v>5</v>
+      </c>
+      <c r="R40" s="28">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26">
+        <v>2997</v>
+      </c>
+      <c r="D41" s="27">
+        <v>2630</v>
+      </c>
+      <c r="E41" s="27">
+        <v>2285</v>
+      </c>
+      <c r="F41" s="27">
+        <v>5</v>
+      </c>
+      <c r="G41" s="27">
+        <v>6</v>
+      </c>
+      <c r="H41" s="27">
+        <v>320</v>
+      </c>
+      <c r="I41" s="27">
+        <v>14</v>
+      </c>
+      <c r="J41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="27">
+        <v>214</v>
+      </c>
+      <c r="L41" s="27">
+        <v>209</v>
+      </c>
+      <c r="M41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N41" s="27">
+        <v>1</v>
+      </c>
+      <c r="O41" s="27">
+        <v>2</v>
+      </c>
+      <c r="P41" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R41" s="28">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26">
+        <v>4442</v>
+      </c>
+      <c r="D42" s="27">
+        <v>4083</v>
+      </c>
+      <c r="E42" s="27">
+        <v>3545</v>
+      </c>
+      <c r="F42" s="27">
+        <v>5</v>
+      </c>
+      <c r="G42" s="27">
+        <v>14</v>
+      </c>
+      <c r="H42" s="27">
+        <v>500</v>
+      </c>
+      <c r="I42" s="27">
+        <v>17</v>
+      </c>
+      <c r="J42" s="27">
+        <v>2</v>
+      </c>
+      <c r="K42" s="27">
+        <v>231</v>
+      </c>
+      <c r="L42" s="27">
+        <v>220</v>
+      </c>
+      <c r="M42" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N42" s="27">
+        <v>6</v>
+      </c>
+      <c r="O42" s="27">
+        <v>1</v>
+      </c>
+      <c r="P42" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q42" s="27">
+        <v>1</v>
+      </c>
+      <c r="R42" s="28">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="26">
+        <v>5583</v>
+      </c>
+      <c r="D43" s="27">
+        <v>5112</v>
+      </c>
+      <c r="E43" s="27">
+        <v>4428</v>
+      </c>
+      <c r="F43" s="27">
+        <v>9</v>
+      </c>
+      <c r="G43" s="27">
+        <v>20</v>
+      </c>
+      <c r="H43" s="27">
+        <v>623</v>
+      </c>
+      <c r="I43" s="27">
+        <v>20</v>
+      </c>
+      <c r="J43" s="27">
+        <v>12</v>
+      </c>
+      <c r="K43" s="27">
+        <v>265</v>
+      </c>
+      <c r="L43" s="27">
+        <v>236</v>
+      </c>
+      <c r="M43" s="27">
+        <v>1</v>
+      </c>
+      <c r="N43" s="27">
+        <v>15</v>
+      </c>
+      <c r="O43" s="27">
+        <v>4</v>
+      </c>
+      <c r="P43" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q43" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R43" s="28">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44" s="25"/>
+      <c r="C44" s="26">
+        <v>7274</v>
+      </c>
+      <c r="D44" s="27">
+        <v>6688</v>
+      </c>
+      <c r="E44" s="27">
+        <v>5823</v>
+      </c>
+      <c r="F44" s="27">
+        <v>16</v>
+      </c>
+      <c r="G44" s="27">
+        <v>25</v>
+      </c>
+      <c r="H44" s="27">
+        <v>796</v>
+      </c>
+      <c r="I44" s="27">
+        <v>25</v>
+      </c>
+      <c r="J44" s="27">
+        <v>3</v>
+      </c>
+      <c r="K44" s="27">
+        <v>282</v>
+      </c>
+      <c r="L44" s="27">
+        <v>257</v>
+      </c>
+      <c r="M44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N44" s="27">
+        <v>10</v>
+      </c>
+      <c r="O44" s="27">
+        <v>4</v>
+      </c>
+      <c r="P44" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q44" s="27">
+        <v>2</v>
+      </c>
+      <c r="R44" s="28">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="25"/>
+      <c r="C45" s="26">
+        <v>5041</v>
+      </c>
+      <c r="D45" s="27">
+        <v>4521</v>
+      </c>
+      <c r="E45" s="27">
+        <v>3798</v>
+      </c>
+      <c r="F45" s="27">
+        <v>5</v>
+      </c>
+      <c r="G45" s="27">
+        <v>21</v>
+      </c>
+      <c r="H45" s="27">
+        <v>673</v>
+      </c>
+      <c r="I45" s="27">
+        <v>16</v>
+      </c>
+      <c r="J45" s="27">
+        <v>8</v>
+      </c>
+      <c r="K45" s="27">
+        <v>299</v>
+      </c>
+      <c r="L45" s="27">
+        <v>285</v>
+      </c>
+      <c r="M45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45" s="27">
+        <v>3</v>
+      </c>
+      <c r="O45" s="27">
+        <v>4</v>
+      </c>
+      <c r="P45" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q45" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R45" s="28">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" s="25"/>
+      <c r="C46" s="26">
+        <v>3833</v>
+      </c>
+      <c r="D46" s="27">
+        <v>3438</v>
+      </c>
+      <c r="E46" s="27">
+        <v>2985</v>
+      </c>
+      <c r="F46" s="27">
+        <v>9</v>
+      </c>
+      <c r="G46" s="27">
+        <v>6</v>
+      </c>
+      <c r="H46" s="27">
+        <v>426</v>
+      </c>
+      <c r="I46" s="27">
+        <v>10</v>
+      </c>
+      <c r="J46" s="27">
+        <v>2</v>
+      </c>
+      <c r="K46" s="27">
+        <v>254</v>
+      </c>
+      <c r="L46" s="27">
+        <v>238</v>
+      </c>
+      <c r="M46" s="27">
+        <v>4</v>
+      </c>
+      <c r="N46" s="27">
+        <v>8</v>
+      </c>
+      <c r="O46" s="27">
+        <v>4</v>
+      </c>
+      <c r="P46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q46" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R46" s="28">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47" s="25"/>
+      <c r="C47" s="26">
+        <v>6226</v>
+      </c>
+      <c r="D47" s="27">
+        <v>5644</v>
+      </c>
+      <c r="E47" s="27">
+        <v>4964</v>
+      </c>
+      <c r="F47" s="27">
+        <v>20</v>
+      </c>
+      <c r="G47" s="27">
+        <v>16</v>
+      </c>
+      <c r="H47" s="27">
+        <v>616</v>
+      </c>
+      <c r="I47" s="27">
+        <v>24</v>
+      </c>
+      <c r="J47" s="27">
+        <v>4</v>
+      </c>
+      <c r="K47" s="27">
+        <v>377</v>
+      </c>
+      <c r="L47" s="27">
+        <v>344</v>
+      </c>
+      <c r="M47" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N47" s="27">
+        <v>17</v>
+      </c>
+      <c r="O47" s="27">
+        <v>7</v>
+      </c>
+      <c r="P47" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q47" s="27">
+        <v>1</v>
+      </c>
+      <c r="R47" s="28">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="25"/>
+      <c r="C48" s="26">
+        <v>2726</v>
+      </c>
+      <c r="D48" s="27">
+        <v>2368</v>
+      </c>
+      <c r="E48" s="27">
+        <v>2026</v>
+      </c>
+      <c r="F48" s="27">
+        <v>5</v>
+      </c>
+      <c r="G48" s="27">
+        <v>9</v>
+      </c>
+      <c r="H48" s="27">
+        <v>320</v>
+      </c>
+      <c r="I48" s="27">
+        <v>8</v>
+      </c>
+      <c r="J48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="27">
+        <v>266</v>
+      </c>
+      <c r="L48" s="27">
+        <v>254</v>
+      </c>
+      <c r="M48" s="27">
+        <v>1</v>
+      </c>
+      <c r="N48" s="27">
+        <v>5</v>
+      </c>
+      <c r="O48" s="27">
+        <v>3</v>
+      </c>
+      <c r="P48" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q48" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R48" s="28">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" s="25"/>
+      <c r="C49" s="26">
+        <v>22922</v>
+      </c>
+      <c r="D49" s="27">
+        <v>20392</v>
+      </c>
+      <c r="E49" s="27">
+        <v>17405</v>
+      </c>
+      <c r="F49" s="27">
+        <v>52</v>
+      </c>
+      <c r="G49" s="27">
+        <v>88</v>
+      </c>
+      <c r="H49" s="27">
+        <v>2709</v>
+      </c>
+      <c r="I49" s="27">
+        <v>88</v>
+      </c>
+      <c r="J49" s="27">
+        <v>50</v>
+      </c>
+      <c r="K49" s="27">
+        <v>1120</v>
+      </c>
+      <c r="L49" s="27">
+        <v>1014</v>
+      </c>
+      <c r="M49" s="27">
+        <v>1</v>
+      </c>
+      <c r="N49" s="27">
+        <v>40</v>
+      </c>
+      <c r="O49" s="27">
+        <v>22</v>
+      </c>
+      <c r="P49" s="27">
+        <v>41</v>
+      </c>
+      <c r="Q49" s="27">
+        <v>2</v>
+      </c>
+      <c r="R49" s="28">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="25"/>
+      <c r="C50" s="26">
+        <v>6830</v>
+      </c>
+      <c r="D50" s="27">
+        <v>6204</v>
+      </c>
+      <c r="E50" s="27">
+        <v>5312</v>
+      </c>
+      <c r="F50" s="27">
+        <v>13</v>
+      </c>
+      <c r="G50" s="27">
+        <v>27</v>
+      </c>
+      <c r="H50" s="27">
+        <v>817</v>
+      </c>
+      <c r="I50" s="27">
+        <v>25</v>
+      </c>
+      <c r="J50" s="27">
+        <v>10</v>
+      </c>
+      <c r="K50" s="27">
+        <v>335</v>
+      </c>
+      <c r="L50" s="27">
+        <v>307</v>
+      </c>
+      <c r="M50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N50" s="27">
+        <v>11</v>
+      </c>
+      <c r="O50" s="27">
+        <v>3</v>
+      </c>
+      <c r="P50" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q50" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R50" s="28">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="25"/>
+      <c r="C51" s="26">
+        <v>5448</v>
+      </c>
+      <c r="D51" s="27">
+        <v>4930</v>
+      </c>
+      <c r="E51" s="27">
+        <v>4261</v>
+      </c>
+      <c r="F51" s="27">
+        <v>3</v>
+      </c>
+      <c r="G51" s="27">
+        <v>31</v>
+      </c>
+      <c r="H51" s="27">
+        <v>593</v>
+      </c>
+      <c r="I51" s="27">
+        <v>34</v>
+      </c>
+      <c r="J51" s="27">
+        <v>8</v>
+      </c>
+      <c r="K51" s="27">
+        <v>349</v>
+      </c>
+      <c r="L51" s="27">
+        <v>305</v>
+      </c>
+      <c r="M51" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N51" s="27">
+        <v>17</v>
+      </c>
+      <c r="O51" s="27">
+        <v>3</v>
+      </c>
+      <c r="P51" s="27">
+        <v>23</v>
+      </c>
+      <c r="Q51" s="27">
+        <v>1</v>
+      </c>
+      <c r="R51" s="28">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="25"/>
+      <c r="C52" s="26">
+        <v>8873</v>
+      </c>
+      <c r="D52" s="27">
+        <v>7984</v>
+      </c>
+      <c r="E52" s="27">
+        <v>6918</v>
+      </c>
+      <c r="F52" s="27">
+        <v>5</v>
+      </c>
+      <c r="G52" s="27">
+        <v>28</v>
+      </c>
+      <c r="H52" s="27">
+        <v>987</v>
+      </c>
+      <c r="I52" s="27">
+        <v>31</v>
+      </c>
+      <c r="J52" s="27">
+        <v>15</v>
+      </c>
+      <c r="K52" s="27">
+        <v>577</v>
+      </c>
+      <c r="L52" s="27">
+        <v>555</v>
+      </c>
+      <c r="M52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N52" s="27">
+        <v>13</v>
+      </c>
+      <c r="O52" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P52" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q52" s="27">
+        <v>3</v>
+      </c>
+      <c r="R52" s="28">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53" s="25"/>
+      <c r="C53" s="26">
+        <v>5244</v>
+      </c>
+      <c r="D53" s="27">
+        <v>4751</v>
+      </c>
+      <c r="E53" s="27">
+        <v>4141</v>
+      </c>
+      <c r="F53" s="27">
+        <v>5</v>
+      </c>
+      <c r="G53" s="27">
+        <v>15</v>
+      </c>
+      <c r="H53" s="27">
+        <v>543</v>
+      </c>
+      <c r="I53" s="27">
+        <v>40</v>
+      </c>
+      <c r="J53" s="27">
+        <v>7</v>
+      </c>
+      <c r="K53" s="27">
+        <v>323</v>
+      </c>
+      <c r="L53" s="27">
+        <v>300</v>
+      </c>
+      <c r="M53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53" s="27">
+        <v>10</v>
+      </c>
+      <c r="O53" s="27">
+        <v>2</v>
+      </c>
+      <c r="P53" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q53" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R53" s="28">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="25"/>
+      <c r="C54" s="26">
+        <v>7487</v>
+      </c>
+      <c r="D54" s="27">
+        <v>6709</v>
+      </c>
+      <c r="E54" s="27">
+        <v>5833</v>
+      </c>
+      <c r="F54" s="27">
+        <v>13</v>
+      </c>
+      <c r="G54" s="27">
+        <v>21</v>
+      </c>
+      <c r="H54" s="27">
+        <v>794</v>
+      </c>
+      <c r="I54" s="27">
+        <v>40</v>
+      </c>
+      <c r="J54" s="27">
+        <v>8</v>
+      </c>
+      <c r="K54" s="27">
+        <v>532</v>
+      </c>
+      <c r="L54" s="27">
+        <v>486</v>
+      </c>
+      <c r="M54" s="27">
+        <v>2</v>
+      </c>
+      <c r="N54" s="27">
+        <v>16</v>
+      </c>
+      <c r="O54" s="27">
+        <v>6</v>
+      </c>
+      <c r="P54" s="27">
+        <v>21</v>
+      </c>
+      <c r="Q54" s="27">
+        <v>1</v>
+      </c>
+      <c r="R54" s="28">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="25"/>
+      <c r="C55" s="26">
+        <v>9540</v>
+      </c>
+      <c r="D55" s="27">
+        <v>8540</v>
+      </c>
+      <c r="E55" s="27">
+        <v>7431</v>
+      </c>
+      <c r="F55" s="27">
+        <v>7</v>
+      </c>
+      <c r="G55" s="27">
+        <v>25</v>
+      </c>
+      <c r="H55" s="27">
+        <v>997</v>
+      </c>
+      <c r="I55" s="27">
+        <v>62</v>
+      </c>
+      <c r="J55" s="27">
+        <v>18</v>
+      </c>
+      <c r="K55" s="27">
+        <v>663</v>
+      </c>
+      <c r="L55" s="27">
+        <v>615</v>
+      </c>
+      <c r="M55" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55" s="27">
+        <v>15</v>
+      </c>
+      <c r="O55" s="27">
+        <v>8</v>
+      </c>
+      <c r="P55" s="27">
+        <v>22</v>
+      </c>
+      <c r="Q55" s="27">
+        <v>3</v>
+      </c>
+      <c r="R55" s="28">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="29"/>
+      <c r="C56" s="30">
+        <v>17744</v>
+      </c>
+      <c r="D56" s="31">
+        <v>15509</v>
+      </c>
+      <c r="E56" s="31">
+        <v>13017</v>
+      </c>
+      <c r="F56" s="31">
+        <v>29</v>
+      </c>
+      <c r="G56" s="31">
+        <v>66</v>
+      </c>
+      <c r="H56" s="31">
+        <v>2289</v>
+      </c>
+      <c r="I56" s="31">
+        <v>86</v>
+      </c>
+      <c r="J56" s="31">
+        <v>22</v>
+      </c>
+      <c r="K56" s="31">
+        <v>1315</v>
+      </c>
+      <c r="L56" s="31">
+        <v>1220</v>
+      </c>
+      <c r="M56" s="31">
+        <v>1</v>
+      </c>
+      <c r="N56" s="31">
+        <v>28</v>
+      </c>
+      <c r="O56" s="31">
+        <v>11</v>
+      </c>
+      <c r="P56" s="31">
+        <v>54</v>
+      </c>
+      <c r="Q56" s="31">
+        <v>1</v>
+      </c>
+      <c r="R56" s="32">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="26">
+        <v>15778</v>
+      </c>
+      <c r="D57" s="27">
+        <v>14559</v>
+      </c>
+      <c r="E57" s="27">
+        <v>12411</v>
+      </c>
+      <c r="F57" s="27">
+        <v>8</v>
+      </c>
+      <c r="G57" s="27">
+        <v>51</v>
+      </c>
+      <c r="H57" s="27">
+        <v>1948</v>
+      </c>
+      <c r="I57" s="27">
+        <v>96</v>
+      </c>
+      <c r="J57" s="27">
+        <v>45</v>
+      </c>
+      <c r="K57" s="27">
+        <v>603</v>
+      </c>
+      <c r="L57" s="27">
+        <v>536</v>
+      </c>
+      <c r="M57" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N57" s="27">
+        <v>20</v>
+      </c>
+      <c r="O57" s="27">
+        <v>10</v>
+      </c>
+      <c r="P57" s="27">
+        <v>32</v>
+      </c>
+      <c r="Q57" s="27">
+        <v>5</v>
+      </c>
+      <c r="R57" s="28">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B58" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C58" s="26">
+        <v>6659</v>
+      </c>
+      <c r="D58" s="27">
+        <v>6227</v>
+      </c>
+      <c r="E58" s="27">
+        <v>5236</v>
+      </c>
+      <c r="F58" s="27">
+        <v>20</v>
+      </c>
+      <c r="G58" s="27">
+        <v>32</v>
+      </c>
+      <c r="H58" s="27">
+        <v>893</v>
+      </c>
+      <c r="I58" s="27">
+        <v>29</v>
+      </c>
+      <c r="J58" s="27">
+        <v>17</v>
+      </c>
+      <c r="K58" s="27">
+        <v>258</v>
+      </c>
+      <c r="L58" s="27">
+        <v>224</v>
+      </c>
+      <c r="M58" s="27">
+        <v>5</v>
+      </c>
+      <c r="N58" s="27">
+        <v>9</v>
+      </c>
+      <c r="O58" s="27">
+        <v>5</v>
+      </c>
+      <c r="P58" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q58" s="27">
+        <v>1</v>
+      </c>
+      <c r="R58" s="28">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="26">
+        <v>5420</v>
+      </c>
+      <c r="D59" s="27">
+        <v>5022</v>
+      </c>
+      <c r="E59" s="27">
+        <v>4295</v>
+      </c>
+      <c r="F59" s="27">
+        <v>11</v>
+      </c>
+      <c r="G59" s="27">
+        <v>32</v>
+      </c>
+      <c r="H59" s="27">
+        <v>624</v>
+      </c>
+      <c r="I59" s="27">
+        <v>48</v>
+      </c>
+      <c r="J59" s="27">
+        <v>12</v>
+      </c>
+      <c r="K59" s="27">
+        <v>187</v>
+      </c>
+      <c r="L59" s="27">
+        <v>157</v>
+      </c>
+      <c r="M59" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N59" s="27">
+        <v>7</v>
+      </c>
+      <c r="O59" s="27">
+        <v>4</v>
+      </c>
+      <c r="P59" s="27">
+        <v>18</v>
+      </c>
+      <c r="Q59" s="27">
+        <v>1</v>
+      </c>
+      <c r="R59" s="28">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="26">
+        <v>4598</v>
+      </c>
+      <c r="D60" s="27">
+        <v>4272</v>
+      </c>
+      <c r="E60" s="27">
+        <v>3607</v>
+      </c>
+      <c r="F60" s="27">
+        <v>8</v>
+      </c>
+      <c r="G60" s="27">
+        <v>35</v>
+      </c>
+      <c r="H60" s="27">
+        <v>582</v>
+      </c>
+      <c r="I60" s="27">
+        <v>22</v>
+      </c>
+      <c r="J60" s="27">
+        <v>18</v>
+      </c>
+      <c r="K60" s="27">
+        <v>148</v>
+      </c>
+      <c r="L60" s="27">
+        <v>134</v>
+      </c>
+      <c r="M60" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60" s="27">
+        <v>4</v>
+      </c>
+      <c r="O60" s="27">
+        <v>2</v>
+      </c>
+      <c r="P60" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q60" s="27">
+        <v>2</v>
+      </c>
+      <c r="R60" s="28">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C61" s="26">
+        <v>15793</v>
+      </c>
+      <c r="D61" s="27">
+        <v>14655</v>
+      </c>
+      <c r="E61" s="27">
+        <v>12611</v>
+      </c>
+      <c r="F61" s="27">
+        <v>18</v>
+      </c>
+      <c r="G61" s="27">
+        <v>103</v>
+      </c>
+      <c r="H61" s="27">
+        <v>1818</v>
+      </c>
+      <c r="I61" s="27">
+        <v>62</v>
+      </c>
+      <c r="J61" s="27">
+        <v>43</v>
+      </c>
+      <c r="K61" s="27">
+        <v>596</v>
+      </c>
+      <c r="L61" s="27">
+        <v>515</v>
+      </c>
+      <c r="M61" s="27">
+        <v>1</v>
+      </c>
+      <c r="N61" s="27">
+        <v>35</v>
+      </c>
+      <c r="O61" s="27">
+        <v>6</v>
+      </c>
+      <c r="P61" s="27">
+        <v>32</v>
+      </c>
+      <c r="Q61" s="27">
+        <v>7</v>
+      </c>
+      <c r="R61" s="28">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C62" s="26">
+        <v>5252</v>
+      </c>
+      <c r="D62" s="27">
+        <v>4833</v>
+      </c>
+      <c r="E62" s="27">
+        <v>4060</v>
+      </c>
+      <c r="F62" s="27">
+        <v>7</v>
+      </c>
+      <c r="G62" s="27">
+        <v>32</v>
+      </c>
+      <c r="H62" s="27">
+        <v>675</v>
+      </c>
+      <c r="I62" s="27">
+        <v>23</v>
+      </c>
+      <c r="J62" s="27">
+        <v>36</v>
+      </c>
+      <c r="K62" s="27">
+        <v>195</v>
+      </c>
+      <c r="L62" s="27">
+        <v>170</v>
+      </c>
+      <c r="M62" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N62" s="27">
+        <v>15</v>
+      </c>
+      <c r="O62" s="27">
+        <v>1</v>
+      </c>
+      <c r="P62" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q62" s="27">
+        <v>3</v>
+      </c>
+      <c r="R62" s="28">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B63" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="26">
+        <v>3868</v>
+      </c>
+      <c r="D63" s="27">
+        <v>3559</v>
+      </c>
+      <c r="E63" s="27">
+        <v>3086</v>
+      </c>
+      <c r="F63" s="27">
+        <v>5</v>
+      </c>
+      <c r="G63" s="27">
+        <v>27</v>
+      </c>
+      <c r="H63" s="27">
+        <v>423</v>
+      </c>
+      <c r="I63" s="27">
+        <v>9</v>
+      </c>
+      <c r="J63" s="27">
+        <v>9</v>
+      </c>
+      <c r="K63" s="27">
+        <v>164</v>
+      </c>
+      <c r="L63" s="27">
+        <v>148</v>
+      </c>
+      <c r="M63" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N63" s="27">
+        <v>5</v>
+      </c>
+      <c r="O63" s="27">
+        <v>5</v>
+      </c>
+      <c r="P63" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q63" s="27">
+        <v>1</v>
+      </c>
+      <c r="R63" s="28">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B64" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="26">
+        <v>4144</v>
+      </c>
+      <c r="D64" s="27">
+        <v>3860</v>
+      </c>
+      <c r="E64" s="27">
+        <v>3348</v>
+      </c>
+      <c r="F64" s="27">
+        <v>2</v>
+      </c>
+      <c r="G64" s="27">
+        <v>29</v>
+      </c>
+      <c r="H64" s="27">
+        <v>457</v>
+      </c>
+      <c r="I64" s="27">
+        <v>16</v>
+      </c>
+      <c r="J64" s="27">
+        <v>8</v>
+      </c>
+      <c r="K64" s="27">
+        <v>182</v>
+      </c>
+      <c r="L64" s="27">
+        <v>168</v>
+      </c>
+      <c r="M64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" s="27">
+        <v>5</v>
+      </c>
+      <c r="O64" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P64" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q64" s="27">
+        <v>1</v>
+      </c>
+      <c r="R64" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B65" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C65" s="26">
+        <v>3500</v>
+      </c>
+      <c r="D65" s="27">
+        <v>3240</v>
+      </c>
+      <c r="E65" s="27">
+        <v>2807</v>
+      </c>
+      <c r="F65" s="27">
+        <v>3</v>
+      </c>
+      <c r="G65" s="27">
+        <v>19</v>
+      </c>
+      <c r="H65" s="27">
+        <v>385</v>
+      </c>
+      <c r="I65" s="27">
+        <v>21</v>
+      </c>
+      <c r="J65" s="27">
+        <v>5</v>
+      </c>
+      <c r="K65" s="27">
+        <v>134</v>
+      </c>
+      <c r="L65" s="27">
+        <v>120</v>
+      </c>
+      <c r="M65" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N65" s="27">
+        <v>4</v>
+      </c>
+      <c r="O65" s="27">
+        <v>2</v>
+      </c>
+      <c r="P65" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q65" s="27">
+        <v>1</v>
+      </c>
+      <c r="R65" s="28">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B66" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C66" s="26">
+        <v>3808</v>
+      </c>
+      <c r="D66" s="27">
+        <v>3581</v>
+      </c>
+      <c r="E66" s="27">
+        <v>3150</v>
+      </c>
+      <c r="F66" s="27">
+        <v>6</v>
+      </c>
+      <c r="G66" s="27">
+        <v>20</v>
+      </c>
+      <c r="H66" s="27">
+        <v>376</v>
+      </c>
+      <c r="I66" s="27">
+        <v>22</v>
+      </c>
+      <c r="J66" s="27">
+        <v>7</v>
+      </c>
+      <c r="K66" s="27">
+        <v>115</v>
+      </c>
+      <c r="L66" s="27">
+        <v>107</v>
+      </c>
+      <c r="M66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N66" s="27">
+        <v>3</v>
+      </c>
+      <c r="O66" s="27">
+        <v>1</v>
+      </c>
+      <c r="P66" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q66" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R66" s="28">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C67" s="26">
+        <v>13547</v>
+      </c>
+      <c r="D67" s="27">
+        <v>12515</v>
+      </c>
+      <c r="E67" s="27">
+        <v>10272</v>
+      </c>
+      <c r="F67" s="27">
+        <v>17</v>
+      </c>
+      <c r="G67" s="27">
+        <v>73</v>
+      </c>
+      <c r="H67" s="27">
+        <v>2032</v>
+      </c>
+      <c r="I67" s="27">
+        <v>77</v>
+      </c>
+      <c r="J67" s="27">
+        <v>44</v>
+      </c>
+      <c r="K67" s="27">
+        <v>473</v>
+      </c>
+      <c r="L67" s="27">
+        <v>398</v>
+      </c>
+      <c r="M67" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67" s="27">
+        <v>23</v>
+      </c>
+      <c r="O67" s="27">
+        <v>14</v>
+      </c>
+      <c r="P67" s="27">
+        <v>35</v>
+      </c>
+      <c r="Q67" s="27">
+        <v>3</v>
+      </c>
+      <c r="R67" s="28">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B68" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C68" s="26">
+        <v>9802</v>
+      </c>
+      <c r="D68" s="27">
+        <v>9252</v>
+      </c>
+      <c r="E68" s="27">
+        <v>7764</v>
+      </c>
+      <c r="F68" s="27">
+        <v>23</v>
+      </c>
+      <c r="G68" s="27">
+        <v>45</v>
+      </c>
+      <c r="H68" s="27">
+        <v>1353</v>
+      </c>
+      <c r="I68" s="27">
+        <v>39</v>
+      </c>
+      <c r="J68" s="27">
+        <v>28</v>
+      </c>
+      <c r="K68" s="27">
+        <v>338</v>
+      </c>
+      <c r="L68" s="27">
+        <v>288</v>
+      </c>
+      <c r="M68" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N68" s="27">
+        <v>26</v>
+      </c>
+      <c r="O68" s="27">
+        <v>9</v>
+      </c>
+      <c r="P68" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q68" s="27">
+        <v>2</v>
+      </c>
+      <c r="R68" s="28">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="26">
+        <v>22826</v>
+      </c>
+      <c r="D69" s="27">
+        <v>21654</v>
+      </c>
+      <c r="E69" s="27">
+        <v>17871</v>
+      </c>
+      <c r="F69" s="27">
+        <v>43</v>
+      </c>
+      <c r="G69" s="27">
+        <v>160</v>
+      </c>
+      <c r="H69" s="27">
+        <v>3392</v>
+      </c>
+      <c r="I69" s="27">
+        <v>139</v>
+      </c>
+      <c r="J69" s="27">
+        <v>49</v>
+      </c>
+      <c r="K69" s="27">
+        <v>853</v>
+      </c>
+      <c r="L69" s="27">
+        <v>709</v>
+      </c>
+      <c r="M69" s="27">
+        <v>2</v>
+      </c>
+      <c r="N69" s="27">
+        <v>45</v>
+      </c>
+      <c r="O69" s="27">
+        <v>23</v>
+      </c>
+      <c r="P69" s="27">
+        <v>72</v>
+      </c>
+      <c r="Q69" s="27">
+        <v>2</v>
+      </c>
+      <c r="R69" s="28">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="26">
+        <v>6657</v>
+      </c>
+      <c r="D70" s="27">
+        <v>6101</v>
+      </c>
+      <c r="E70" s="27">
+        <v>5018</v>
+      </c>
+      <c r="F70" s="27">
+        <v>12</v>
+      </c>
+      <c r="G70" s="27">
+        <v>22</v>
+      </c>
+      <c r="H70" s="27">
+        <v>1019</v>
+      </c>
+      <c r="I70" s="27">
+        <v>21</v>
+      </c>
+      <c r="J70" s="27">
+        <v>9</v>
+      </c>
+      <c r="K70" s="27">
+        <v>224</v>
+      </c>
+      <c r="L70" s="27">
+        <v>199</v>
+      </c>
+      <c r="M70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N70" s="27">
+        <v>6</v>
+      </c>
+      <c r="O70" s="27">
+        <v>13</v>
+      </c>
+      <c r="P70" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q70" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R70" s="28">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B71" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" s="26">
+        <v>9982</v>
+      </c>
+      <c r="D71" s="27">
+        <v>9220</v>
+      </c>
+      <c r="E71" s="27">
+        <v>7806</v>
+      </c>
+      <c r="F71" s="27">
+        <v>21</v>
+      </c>
+      <c r="G71" s="27">
+        <v>36</v>
+      </c>
+      <c r="H71" s="27">
+        <v>1282</v>
+      </c>
+      <c r="I71" s="27">
+        <v>45</v>
+      </c>
+      <c r="J71" s="27">
+        <v>30</v>
+      </c>
+      <c r="K71" s="27">
+        <v>337</v>
+      </c>
+      <c r="L71" s="27">
+        <v>301</v>
+      </c>
+      <c r="M71" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71" s="27">
+        <v>17</v>
+      </c>
+      <c r="O71" s="27">
+        <v>7</v>
+      </c>
+      <c r="P71" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q71" s="27">
+        <v>1</v>
+      </c>
+      <c r="R71" s="28">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C72" s="26">
+        <v>5060</v>
+      </c>
+      <c r="D72" s="27">
+        <v>4667</v>
+      </c>
+      <c r="E72" s="27">
+        <v>3928</v>
+      </c>
+      <c r="F72" s="27">
+        <v>4</v>
+      </c>
+      <c r="G72" s="27">
+        <v>17</v>
+      </c>
+      <c r="H72" s="27">
+        <v>685</v>
+      </c>
+      <c r="I72" s="27">
+        <v>27</v>
+      </c>
+      <c r="J72" s="27">
+        <v>6</v>
+      </c>
+      <c r="K72" s="27">
+        <v>192</v>
+      </c>
+      <c r="L72" s="27">
+        <v>170</v>
+      </c>
+      <c r="M72" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N72" s="27">
+        <v>6</v>
+      </c>
+      <c r="O72" s="27">
+        <v>2</v>
+      </c>
+      <c r="P72" s="27">
+        <v>12</v>
+      </c>
+      <c r="Q72" s="27">
+        <v>2</v>
+      </c>
+      <c r="R72" s="28">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B73" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C73" s="26">
+        <v>7522</v>
+      </c>
+      <c r="D73" s="27">
+        <v>6810</v>
+      </c>
+      <c r="E73" s="27">
+        <v>5884</v>
+      </c>
+      <c r="F73" s="27">
+        <v>6</v>
+      </c>
+      <c r="G73" s="27">
+        <v>20</v>
+      </c>
+      <c r="H73" s="27">
+        <v>857</v>
+      </c>
+      <c r="I73" s="27">
+        <v>37</v>
+      </c>
+      <c r="J73" s="27">
+        <v>6</v>
+      </c>
+      <c r="K73" s="27">
+        <v>280</v>
+      </c>
+      <c r="L73" s="27">
+        <v>255</v>
+      </c>
+      <c r="M73" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N73" s="27">
+        <v>7</v>
+      </c>
+      <c r="O73" s="27">
+        <v>5</v>
+      </c>
+      <c r="P73" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q73" s="27">
+        <v>2</v>
+      </c>
+      <c r="R73" s="28">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C74" s="26">
+        <v>8554</v>
+      </c>
+      <c r="D74" s="27">
+        <v>7818</v>
+      </c>
+      <c r="E74" s="27">
+        <v>6676</v>
+      </c>
+      <c r="F74" s="27">
+        <v>11</v>
+      </c>
+      <c r="G74" s="27">
+        <v>37</v>
+      </c>
+      <c r="H74" s="27">
+        <v>1050</v>
+      </c>
+      <c r="I74" s="27">
+        <v>34</v>
+      </c>
+      <c r="J74" s="27">
+        <v>10</v>
+      </c>
+      <c r="K74" s="27">
+        <v>356</v>
+      </c>
+      <c r="L74" s="27">
+        <v>330</v>
+      </c>
+      <c r="M74" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N74" s="27">
+        <v>11</v>
+      </c>
+      <c r="O74" s="27">
+        <v>8</v>
+      </c>
+      <c r="P74" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q74" s="27">
+        <v>2</v>
+      </c>
+      <c r="R74" s="28">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="26">
+        <v>13029</v>
+      </c>
+      <c r="D75" s="27">
+        <v>12008</v>
+      </c>
+      <c r="E75" s="27">
+        <v>9946</v>
+      </c>
+      <c r="F75" s="27">
+        <v>14</v>
+      </c>
+      <c r="G75" s="27">
+        <v>48</v>
+      </c>
+      <c r="H75" s="27">
+        <v>1915</v>
+      </c>
+      <c r="I75" s="27">
+        <v>76</v>
+      </c>
+      <c r="J75" s="27">
+        <v>9</v>
+      </c>
+      <c r="K75" s="27">
+        <v>456</v>
+      </c>
+      <c r="L75" s="27">
+        <v>418</v>
+      </c>
+      <c r="M75" s="27">
+        <v>1</v>
+      </c>
+      <c r="N75" s="27">
+        <v>10</v>
+      </c>
+      <c r="O75" s="27">
+        <v>12</v>
+      </c>
+      <c r="P75" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q75" s="27">
+        <v>2</v>
+      </c>
+      <c r="R75" s="28">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C76" s="30">
+        <v>6645</v>
+      </c>
+      <c r="D76" s="31">
+        <v>6080</v>
+      </c>
+      <c r="E76" s="31">
+        <v>5076</v>
+      </c>
+      <c r="F76" s="31">
+        <v>10</v>
+      </c>
+      <c r="G76" s="31">
+        <v>25</v>
+      </c>
+      <c r="H76" s="31">
+        <v>938</v>
+      </c>
+      <c r="I76" s="31">
+        <v>16</v>
+      </c>
+      <c r="J76" s="31">
+        <v>15</v>
+      </c>
+      <c r="K76" s="31">
+        <v>291</v>
+      </c>
+      <c r="L76" s="31">
+        <v>268</v>
+      </c>
+      <c r="M76" s="31">
+        <v>1</v>
+      </c>
+      <c r="N76" s="31">
+        <v>6</v>
+      </c>
+      <c r="O76" s="31">
+        <v>5</v>
+      </c>
+      <c r="P76" s="31">
+        <v>11</v>
+      </c>
+      <c r="Q76" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R76" s="32">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="C77" s="26">
+        <v>3008</v>
+      </c>
+      <c r="D77" s="27">
+        <v>2794</v>
+      </c>
+      <c r="E77" s="27">
+        <v>2346</v>
+      </c>
+      <c r="F77" s="27">
+        <v>5</v>
+      </c>
+      <c r="G77" s="27">
+        <v>10</v>
+      </c>
+      <c r="H77" s="27">
+        <v>417</v>
+      </c>
+      <c r="I77" s="27">
+        <v>11</v>
+      </c>
+      <c r="J77" s="27">
+        <v>5</v>
+      </c>
+      <c r="K77" s="27">
+        <v>107</v>
+      </c>
+      <c r="L77" s="27">
+        <v>98</v>
+      </c>
+      <c r="M77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77" s="27">
+        <v>3</v>
+      </c>
+      <c r="O77" s="27">
+        <v>1</v>
+      </c>
+      <c r="P77" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q77" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R77" s="28">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C78" s="26">
+        <v>2433</v>
+      </c>
+      <c r="D78" s="27">
+        <v>2243</v>
+      </c>
+      <c r="E78" s="27">
+        <v>1842</v>
+      </c>
+      <c r="F78" s="27">
+        <v>2</v>
+      </c>
+      <c r="G78" s="27">
+        <v>10</v>
+      </c>
+      <c r="H78" s="27">
+        <v>376</v>
+      </c>
+      <c r="I78" s="27">
+        <v>8</v>
+      </c>
+      <c r="J78" s="27">
+        <v>5</v>
+      </c>
+      <c r="K78" s="27">
+        <v>101</v>
+      </c>
+      <c r="L78" s="27">
+        <v>93</v>
+      </c>
+      <c r="M78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N78" s="27">
+        <v>3</v>
+      </c>
+      <c r="O78" s="27">
+        <v>4</v>
+      </c>
+      <c r="P78" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q78" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R78" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="26">
+        <v>2305</v>
+      </c>
+      <c r="D79" s="27">
+        <v>2099</v>
+      </c>
+      <c r="E79" s="27">
+        <v>1777</v>
+      </c>
+      <c r="F79" s="27">
+        <v>2</v>
+      </c>
+      <c r="G79" s="27">
+        <v>11</v>
+      </c>
+      <c r="H79" s="27">
+        <v>292</v>
+      </c>
+      <c r="I79" s="27">
+        <v>11</v>
+      </c>
+      <c r="J79" s="27">
+        <v>6</v>
+      </c>
+      <c r="K79" s="27">
+        <v>119</v>
+      </c>
+      <c r="L79" s="27">
+        <v>105</v>
+      </c>
+      <c r="M79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N79" s="27">
+        <v>6</v>
+      </c>
+      <c r="O79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P79" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q79" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R79" s="28">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="C80" s="26">
+        <v>1908</v>
+      </c>
+      <c r="D80" s="27">
+        <v>1727</v>
+      </c>
+      <c r="E80" s="27">
+        <v>1501</v>
+      </c>
+      <c r="F80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" s="27">
+        <v>5</v>
+      </c>
+      <c r="H80" s="27">
+        <v>207</v>
+      </c>
+      <c r="I80" s="27">
+        <v>11</v>
+      </c>
+      <c r="J80" s="27">
+        <v>3</v>
+      </c>
+      <c r="K80" s="27">
+        <v>107</v>
+      </c>
+      <c r="L80" s="27">
+        <v>103</v>
+      </c>
+      <c r="M80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N80" s="27">
+        <v>1</v>
+      </c>
+      <c r="O80" s="27">
+        <v>1</v>
+      </c>
+      <c r="P80" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q80" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R80" s="28">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C81" s="26">
+        <v>2049</v>
+      </c>
+      <c r="D81" s="27">
+        <v>1892</v>
+      </c>
+      <c r="E81" s="27">
+        <v>1633</v>
+      </c>
+      <c r="F81" s="27">
+        <v>5</v>
+      </c>
+      <c r="G81" s="27">
+        <v>8</v>
+      </c>
+      <c r="H81" s="27">
+        <v>237</v>
+      </c>
+      <c r="I81" s="27">
+        <v>6</v>
+      </c>
+      <c r="J81" s="27">
+        <v>3</v>
+      </c>
+      <c r="K81" s="27">
+        <v>101</v>
+      </c>
+      <c r="L81" s="27">
+        <v>91</v>
+      </c>
+      <c r="M81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81" s="27">
+        <v>3</v>
+      </c>
+      <c r="O81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P81" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q81" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R81" s="28">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C82" s="26">
+        <v>1973</v>
+      </c>
+      <c r="D82" s="27">
+        <v>1818</v>
+      </c>
+      <c r="E82" s="27">
+        <v>1600</v>
+      </c>
+      <c r="F82" s="27">
+        <v>1</v>
+      </c>
+      <c r="G82" s="27">
+        <v>2</v>
+      </c>
+      <c r="H82" s="27">
+        <v>202</v>
+      </c>
+      <c r="I82" s="27">
+        <v>11</v>
+      </c>
+      <c r="J82" s="27">
+        <v>2</v>
+      </c>
+      <c r="K82" s="27">
+        <v>109</v>
+      </c>
+      <c r="L82" s="27">
+        <v>99</v>
+      </c>
+      <c r="M82" s="27">
+        <v>2</v>
+      </c>
+      <c r="N82" s="27">
+        <v>5</v>
+      </c>
+      <c r="O82" s="27">
+        <v>1</v>
+      </c>
+      <c r="P82" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q82" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R82" s="28">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C83" s="26">
+        <v>1311</v>
+      </c>
+      <c r="D83" s="27">
+        <v>1207</v>
+      </c>
+      <c r="E83" s="27">
+        <v>1080</v>
+      </c>
+      <c r="F83" s="27">
+        <v>2</v>
+      </c>
+      <c r="G83" s="27">
+        <v>4</v>
+      </c>
+      <c r="H83" s="27">
+        <v>116</v>
+      </c>
+      <c r="I83" s="27">
+        <v>5</v>
+      </c>
+      <c r="J83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" s="27">
+        <v>54</v>
+      </c>
+      <c r="L83" s="27">
+        <v>47</v>
+      </c>
+      <c r="M83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N83" s="27">
+        <v>4</v>
+      </c>
+      <c r="O83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P83" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q83" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R83" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B84" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C84" s="26">
+        <v>2373</v>
+      </c>
+      <c r="D84" s="27">
+        <v>2215</v>
+      </c>
+      <c r="E84" s="27">
+        <v>1941</v>
+      </c>
+      <c r="F84" s="27">
+        <v>5</v>
+      </c>
+      <c r="G84" s="27">
+        <v>16</v>
+      </c>
+      <c r="H84" s="27">
+        <v>246</v>
+      </c>
+      <c r="I84" s="27">
+        <v>7</v>
+      </c>
+      <c r="J84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="27">
+        <v>80</v>
+      </c>
+      <c r="L84" s="27">
+        <v>76</v>
+      </c>
+      <c r="M84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N84" s="27">
+        <v>3</v>
+      </c>
+      <c r="O84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q84" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R84" s="28">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B85" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="C85" s="26">
+        <v>2687</v>
+      </c>
+      <c r="D85" s="27">
+        <v>2451</v>
+      </c>
+      <c r="E85" s="27">
+        <v>2048</v>
+      </c>
+      <c r="F85" s="27">
+        <v>3</v>
+      </c>
+      <c r="G85" s="27">
+        <v>14</v>
+      </c>
+      <c r="H85" s="27">
+        <v>379</v>
+      </c>
+      <c r="I85" s="27">
+        <v>5</v>
+      </c>
+      <c r="J85" s="27">
+        <v>2</v>
+      </c>
+      <c r="K85" s="27">
+        <v>110</v>
+      </c>
+      <c r="L85" s="27">
+        <v>104</v>
+      </c>
+      <c r="M85" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N85" s="27">
+        <v>1</v>
+      </c>
+      <c r="O85" s="27">
+        <v>3</v>
+      </c>
+      <c r="P85" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q85" s="27">
+        <v>1</v>
+      </c>
+      <c r="R85" s="28">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B86" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C86" s="26">
+        <v>1639</v>
+      </c>
+      <c r="D86" s="27">
+        <v>1532</v>
+      </c>
+      <c r="E86" s="27">
+        <v>1390</v>
+      </c>
+      <c r="F86" s="27">
+        <v>2</v>
+      </c>
+      <c r="G86" s="27">
+        <v>7</v>
+      </c>
+      <c r="H86" s="27">
+        <v>127</v>
+      </c>
+      <c r="I86" s="27">
+        <v>3</v>
+      </c>
+      <c r="J86" s="27">
+        <v>3</v>
+      </c>
+      <c r="K86" s="27">
+        <v>58</v>
+      </c>
+      <c r="L86" s="27">
+        <v>57</v>
+      </c>
+      <c r="M86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P86" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q86" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R86" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B87" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C87" s="26">
+        <v>2002</v>
+      </c>
+      <c r="D87" s="27">
+        <v>1859</v>
+      </c>
+      <c r="E87" s="27">
+        <v>1564</v>
+      </c>
+      <c r="F87" s="27">
+        <v>2</v>
+      </c>
+      <c r="G87" s="27">
+        <v>8</v>
+      </c>
+      <c r="H87" s="27">
+        <v>276</v>
+      </c>
+      <c r="I87" s="27">
+        <v>7</v>
+      </c>
+      <c r="J87" s="27">
+        <v>2</v>
+      </c>
+      <c r="K87" s="27">
+        <v>72</v>
+      </c>
+      <c r="L87" s="27">
+        <v>69</v>
+      </c>
+      <c r="M87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N87" s="27">
+        <v>1</v>
+      </c>
+      <c r="O87" s="27">
+        <v>2</v>
+      </c>
+      <c r="P87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q87" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R87" s="28">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B88" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C88" s="26">
+        <v>3061</v>
+      </c>
+      <c r="D88" s="27">
+        <v>2809</v>
+      </c>
+      <c r="E88" s="27">
+        <v>2402</v>
+      </c>
+      <c r="F88" s="27">
+        <v>16</v>
+      </c>
+      <c r="G88" s="27">
+        <v>16</v>
+      </c>
+      <c r="H88" s="27">
+        <v>353</v>
+      </c>
+      <c r="I88" s="27">
+        <v>11</v>
+      </c>
+      <c r="J88" s="27">
+        <v>11</v>
+      </c>
+      <c r="K88" s="27">
+        <v>122</v>
+      </c>
+      <c r="L88" s="27">
+        <v>115</v>
+      </c>
+      <c r="M88" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N88" s="27">
+        <v>4</v>
+      </c>
+      <c r="O88" s="27">
+        <v>1</v>
+      </c>
+      <c r="P88" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q88" s="27">
+        <v>1</v>
+      </c>
+      <c r="R88" s="28">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C89" s="26">
+        <v>2042</v>
+      </c>
+      <c r="D89" s="27">
+        <v>1923</v>
+      </c>
+      <c r="E89" s="27">
+        <v>1680</v>
+      </c>
+      <c r="F89" s="27">
+        <v>5</v>
+      </c>
+      <c r="G89" s="27">
+        <v>9</v>
+      </c>
+      <c r="H89" s="27">
+        <v>221</v>
+      </c>
+      <c r="I89" s="27">
+        <v>5</v>
+      </c>
+      <c r="J89" s="27">
+        <v>3</v>
+      </c>
+      <c r="K89" s="27">
+        <v>52</v>
+      </c>
+      <c r="L89" s="27">
+        <v>49</v>
+      </c>
+      <c r="M89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N89" s="27">
+        <v>1</v>
+      </c>
+      <c r="O89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P89" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q89" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R89" s="28">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C90" s="26">
+        <v>2153</v>
+      </c>
+      <c r="D90" s="27">
+        <v>1980</v>
+      </c>
+      <c r="E90" s="27">
+        <v>1719</v>
+      </c>
+      <c r="F90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" s="27">
+        <v>11</v>
+      </c>
+      <c r="H90" s="27">
+        <v>238</v>
+      </c>
+      <c r="I90" s="27">
+        <v>9</v>
+      </c>
+      <c r="J90" s="27">
+        <v>3</v>
+      </c>
+      <c r="K90" s="27">
+        <v>109</v>
+      </c>
+      <c r="L90" s="27">
+        <v>95</v>
+      </c>
+      <c r="M90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N90" s="27">
+        <v>5</v>
+      </c>
+      <c r="O90" s="27">
+        <v>4</v>
+      </c>
+      <c r="P90" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q90" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R90" s="28">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C91" s="26">
+        <v>1798</v>
+      </c>
+      <c r="D91" s="27">
+        <v>1648</v>
+      </c>
+      <c r="E91" s="27">
+        <v>1367</v>
+      </c>
+      <c r="F91" s="27">
+        <v>3</v>
+      </c>
+      <c r="G91" s="27">
+        <v>14</v>
+      </c>
+      <c r="H91" s="27">
+        <v>235</v>
+      </c>
+      <c r="I91" s="27">
+        <v>14</v>
+      </c>
+      <c r="J91" s="27">
+        <v>15</v>
+      </c>
+      <c r="K91" s="27">
+        <v>85</v>
+      </c>
+      <c r="L91" s="27">
+        <v>76</v>
+      </c>
+      <c r="M91" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N91" s="27">
+        <v>4</v>
+      </c>
+      <c r="O91" s="27">
+        <v>1</v>
+      </c>
+      <c r="P91" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q91" s="27">
+        <v>2</v>
+      </c>
+      <c r="R91" s="28">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="C92" s="26">
+        <v>1776</v>
+      </c>
+      <c r="D92" s="27">
+        <v>1675</v>
+      </c>
+      <c r="E92" s="27">
+        <v>1457</v>
+      </c>
+      <c r="F92" s="27">
+        <v>2</v>
+      </c>
+      <c r="G92" s="27">
+        <v>17</v>
+      </c>
+      <c r="H92" s="27">
+        <v>187</v>
+      </c>
+      <c r="I92" s="27">
+        <v>8</v>
+      </c>
+      <c r="J92" s="27">
+        <v>4</v>
+      </c>
+      <c r="K92" s="27">
+        <v>54</v>
+      </c>
+      <c r="L92" s="27">
+        <v>48</v>
+      </c>
+      <c r="M92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N92" s="27">
+        <v>2</v>
+      </c>
+      <c r="O92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P92" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q92" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R92" s="28">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C93" s="26">
+        <v>2804</v>
+      </c>
+      <c r="D93" s="27">
+        <v>2611</v>
+      </c>
+      <c r="E93" s="27">
+        <v>2213</v>
+      </c>
+      <c r="F93" s="27">
+        <v>4</v>
+      </c>
+      <c r="G93" s="27">
+        <v>31</v>
+      </c>
+      <c r="H93" s="27">
+        <v>346</v>
+      </c>
+      <c r="I93" s="27">
+        <v>10</v>
+      </c>
+      <c r="J93" s="27">
+        <v>7</v>
+      </c>
+      <c r="K93" s="27">
+        <v>97</v>
+      </c>
+      <c r="L93" s="27">
+        <v>82</v>
+      </c>
+      <c r="M93" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N93" s="27">
+        <v>6</v>
+      </c>
+      <c r="O93" s="27">
+        <v>3</v>
+      </c>
+      <c r="P93" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q93" s="27">
+        <v>1</v>
+      </c>
+      <c r="R93" s="28">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C94" s="26">
+        <v>2466</v>
+      </c>
+      <c r="D94" s="27">
+        <v>2292</v>
+      </c>
+      <c r="E94" s="27">
+        <v>1950</v>
+      </c>
+      <c r="F94" s="27">
+        <v>3</v>
+      </c>
+      <c r="G94" s="27">
+        <v>17</v>
+      </c>
+      <c r="H94" s="27">
+        <v>307</v>
+      </c>
+      <c r="I94" s="27">
+        <v>11</v>
+      </c>
+      <c r="J94" s="27">
+        <v>4</v>
+      </c>
+      <c r="K94" s="27">
+        <v>92</v>
+      </c>
+      <c r="L94" s="27">
+        <v>79</v>
+      </c>
+      <c r="M94" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N94" s="27">
+        <v>7</v>
+      </c>
+      <c r="O94" s="27">
+        <v>3</v>
+      </c>
+      <c r="P94" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q94" s="27">
+        <v>1</v>
+      </c>
+      <c r="R94" s="28">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C95" s="26">
+        <v>1921</v>
+      </c>
+      <c r="D95" s="27">
+        <v>1785</v>
+      </c>
+      <c r="E95" s="27">
+        <v>1559</v>
+      </c>
+      <c r="F95" s="27">
+        <v>1</v>
+      </c>
+      <c r="G95" s="27">
+        <v>20</v>
+      </c>
+      <c r="H95" s="27">
+        <v>196</v>
+      </c>
+      <c r="I95" s="27">
+        <v>4</v>
+      </c>
+      <c r="J95" s="27">
+        <v>5</v>
+      </c>
+      <c r="K95" s="27">
+        <v>78</v>
+      </c>
+      <c r="L95" s="27">
+        <v>73</v>
+      </c>
+      <c r="M95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N95" s="27">
+        <v>2</v>
+      </c>
+      <c r="O95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P95" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q95" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R95" s="28">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C96" s="26">
+        <v>3338</v>
+      </c>
+      <c r="D96" s="27">
+        <v>3034</v>
+      </c>
+      <c r="E96" s="27">
+        <v>2541</v>
+      </c>
+      <c r="F96" s="27">
+        <v>3</v>
+      </c>
+      <c r="G96" s="27">
+        <v>19</v>
+      </c>
+      <c r="H96" s="27">
+        <v>436</v>
+      </c>
+      <c r="I96" s="27">
+        <v>31</v>
+      </c>
+      <c r="J96" s="27">
+        <v>4</v>
+      </c>
+      <c r="K96" s="27">
+        <v>142</v>
+      </c>
+      <c r="L96" s="27">
+        <v>124</v>
+      </c>
+      <c r="M96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N96" s="27">
+        <v>2</v>
+      </c>
+      <c r="O96" s="27">
+        <v>5</v>
+      </c>
+      <c r="P96" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q96" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R96" s="28">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C97" s="26">
+        <v>2453</v>
+      </c>
+      <c r="D97" s="27">
+        <v>2236</v>
+      </c>
+      <c r="E97" s="27">
+        <v>1885</v>
+      </c>
+      <c r="F97" s="27">
+        <v>2</v>
+      </c>
+      <c r="G97" s="27">
+        <v>16</v>
+      </c>
+      <c r="H97" s="27">
+        <v>315</v>
+      </c>
+      <c r="I97" s="27">
+        <v>3</v>
+      </c>
+      <c r="J97" s="27">
+        <v>15</v>
+      </c>
+      <c r="K97" s="27">
+        <v>75</v>
+      </c>
+      <c r="L97" s="27">
+        <v>69</v>
+      </c>
+      <c r="M97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N97" s="27">
+        <v>3</v>
+      </c>
+      <c r="O97" s="27">
+        <v>2</v>
+      </c>
+      <c r="P97" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q97" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R97" s="28">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="C98" s="26">
+        <v>1800</v>
+      </c>
+      <c r="D98" s="27">
+        <v>1685</v>
+      </c>
+      <c r="E98" s="27">
+        <v>1435</v>
+      </c>
+      <c r="F98" s="27">
+        <v>2</v>
+      </c>
+      <c r="G98" s="27">
+        <v>14</v>
+      </c>
+      <c r="H98" s="27">
+        <v>216</v>
+      </c>
+      <c r="I98" s="27">
+        <v>13</v>
+      </c>
+      <c r="J98" s="27">
+        <v>5</v>
+      </c>
+      <c r="K98" s="27">
+        <v>48</v>
+      </c>
+      <c r="L98" s="27">
+        <v>44</v>
+      </c>
+      <c r="M98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N98" s="27">
+        <v>3</v>
+      </c>
+      <c r="O98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P98" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q98" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R98" s="28">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C99" s="26">
+        <v>2309</v>
+      </c>
+      <c r="D99" s="27">
+        <v>2156</v>
+      </c>
+      <c r="E99" s="27">
+        <v>2030</v>
+      </c>
+      <c r="F99" s="27">
+        <v>2</v>
+      </c>
+      <c r="G99" s="27">
+        <v>14</v>
+      </c>
+      <c r="H99" s="27">
+        <v>96</v>
+      </c>
+      <c r="I99" s="27">
+        <v>12</v>
+      </c>
+      <c r="J99" s="27">
+        <v>2</v>
+      </c>
+      <c r="K99" s="27">
+        <v>93</v>
+      </c>
+      <c r="L99" s="27">
+        <v>86</v>
+      </c>
+      <c r="M99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N99" s="27">
+        <v>5</v>
+      </c>
+      <c r="O99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P99" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q99" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R99" s="28">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C100" s="26">
+        <v>1463</v>
+      </c>
+      <c r="D100" s="27">
+        <v>1348</v>
+      </c>
+      <c r="E100" s="27">
+        <v>1127</v>
+      </c>
+      <c r="F100" s="27">
+        <v>2</v>
+      </c>
+      <c r="G100" s="27">
+        <v>4</v>
+      </c>
+      <c r="H100" s="27">
+        <v>201</v>
+      </c>
+      <c r="I100" s="27">
+        <v>13</v>
+      </c>
+      <c r="J100" s="27">
+        <v>1</v>
+      </c>
+      <c r="K100" s="27">
+        <v>64</v>
+      </c>
+      <c r="L100" s="27">
+        <v>52</v>
+      </c>
+      <c r="M100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N100" s="27">
+        <v>5</v>
+      </c>
+      <c r="O100" s="27">
+        <v>1</v>
+      </c>
+      <c r="P100" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q100" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R100" s="28">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B101" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="C101" s="26">
+        <v>1339</v>
+      </c>
+      <c r="D101" s="27">
+        <v>1229</v>
+      </c>
+      <c r="E101" s="27">
+        <v>1053</v>
+      </c>
+      <c r="F101" s="27">
+        <v>4</v>
+      </c>
+      <c r="G101" s="27">
+        <v>7</v>
+      </c>
+      <c r="H101" s="27">
+        <v>153</v>
+      </c>
+      <c r="I101" s="27">
+        <v>7</v>
+      </c>
+      <c r="J101" s="27">
+        <v>5</v>
+      </c>
+      <c r="K101" s="27">
+        <v>58</v>
+      </c>
+      <c r="L101" s="27">
+        <v>53</v>
+      </c>
+      <c r="M101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N101" s="27">
+        <v>4</v>
+      </c>
+      <c r="O101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P101" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q101" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R101" s="28">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C102" s="26">
+        <v>1834</v>
+      </c>
+      <c r="D102" s="27">
+        <v>1719</v>
+      </c>
+      <c r="E102" s="27">
+        <v>1515</v>
+      </c>
+      <c r="F102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" s="27">
+        <v>8</v>
+      </c>
+      <c r="H102" s="27">
+        <v>180</v>
+      </c>
+      <c r="I102" s="27">
+        <v>12</v>
+      </c>
+      <c r="J102" s="27">
+        <v>4</v>
+      </c>
+      <c r="K102" s="27">
+        <v>65</v>
+      </c>
+      <c r="L102" s="27">
+        <v>61</v>
+      </c>
+      <c r="M102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N102" s="27">
+        <v>2</v>
+      </c>
+      <c r="O102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P102" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q102" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R102" s="28">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B103" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C103" s="26">
+        <v>1394</v>
+      </c>
+      <c r="D103" s="27">
+        <v>1290</v>
+      </c>
+      <c r="E103" s="27">
+        <v>1102</v>
+      </c>
+      <c r="F103" s="27">
+        <v>2</v>
+      </c>
+      <c r="G103" s="27">
+        <v>4</v>
+      </c>
+      <c r="H103" s="27">
+        <v>176</v>
+      </c>
+      <c r="I103" s="27">
+        <v>4</v>
+      </c>
+      <c r="J103" s="27">
+        <v>2</v>
+      </c>
+      <c r="K103" s="27">
+        <v>60</v>
+      </c>
+      <c r="L103" s="27">
+        <v>56</v>
+      </c>
+      <c r="M103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N103" s="27">
+        <v>3</v>
+      </c>
+      <c r="O103" s="27">
+        <v>1</v>
+      </c>
+      <c r="P103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q103" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R103" s="28">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B104" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C104" s="26">
+        <v>2386</v>
+      </c>
+      <c r="D104" s="27">
+        <v>2219</v>
+      </c>
+      <c r="E104" s="27">
+        <v>1957</v>
+      </c>
+      <c r="F104" s="27">
+        <v>2</v>
+      </c>
+      <c r="G104" s="27">
+        <v>9</v>
+      </c>
+      <c r="H104" s="27">
+        <v>225</v>
+      </c>
+      <c r="I104" s="27">
+        <v>22</v>
+      </c>
+      <c r="J104" s="27">
+        <v>4</v>
+      </c>
+      <c r="K104" s="27">
+        <v>97</v>
+      </c>
+      <c r="L104" s="27">
+        <v>81</v>
+      </c>
+      <c r="M104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N104" s="27">
+        <v>2</v>
+      </c>
+      <c r="O104" s="27">
+        <v>1</v>
+      </c>
+      <c r="P104" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q104" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R104" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C105" s="26">
+        <v>1924</v>
+      </c>
+      <c r="D105" s="27">
+        <v>1785</v>
+      </c>
+      <c r="E105" s="27">
+        <v>1533</v>
+      </c>
+      <c r="F105" s="27">
+        <v>3</v>
+      </c>
+      <c r="G105" s="27">
+        <v>8</v>
+      </c>
+      <c r="H105" s="27">
+        <v>226</v>
+      </c>
+      <c r="I105" s="27">
+        <v>13</v>
+      </c>
+      <c r="J105" s="27">
+        <v>2</v>
+      </c>
+      <c r="K105" s="27">
+        <v>71</v>
+      </c>
+      <c r="L105" s="27">
+        <v>66</v>
+      </c>
+      <c r="M105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O105" s="27">
+        <v>1</v>
+      </c>
+      <c r="P105" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q105" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R105" s="28">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="C106" s="26">
+        <v>1985</v>
+      </c>
+      <c r="D106" s="27">
+        <v>1848</v>
+      </c>
+      <c r="E106" s="27">
+        <v>1572</v>
+      </c>
+      <c r="F106" s="27">
+        <v>11</v>
+      </c>
+      <c r="G106" s="27">
+        <v>13</v>
+      </c>
+      <c r="H106" s="27">
+        <v>207</v>
+      </c>
+      <c r="I106" s="27">
+        <v>25</v>
+      </c>
+      <c r="J106" s="27">
+        <v>20</v>
+      </c>
+      <c r="K106" s="27">
+        <v>123</v>
+      </c>
+      <c r="L106" s="27">
+        <v>99</v>
+      </c>
+      <c r="M106" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N106" s="27">
+        <v>6</v>
+      </c>
+      <c r="O106" s="27">
+        <v>7</v>
+      </c>
+      <c r="P106" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q106" s="27">
+        <v>1</v>
+      </c>
+      <c r="R106" s="28">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="C107" s="26">
+        <v>1737</v>
+      </c>
+      <c r="D107" s="27">
+        <v>1638</v>
+      </c>
+      <c r="E107" s="27">
+        <v>1407</v>
+      </c>
+      <c r="F107" s="27">
+        <v>2</v>
+      </c>
+      <c r="G107" s="27">
+        <v>12</v>
+      </c>
+      <c r="H107" s="27">
+        <v>195</v>
+      </c>
+      <c r="I107" s="27">
+        <v>20</v>
+      </c>
+      <c r="J107" s="27">
+        <v>2</v>
+      </c>
+      <c r="K107" s="27">
+        <v>53</v>
+      </c>
+      <c r="L107" s="27">
+        <v>47</v>
+      </c>
+      <c r="M107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N107" s="27">
+        <v>1</v>
+      </c>
+      <c r="O107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P107" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q107" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R107" s="28">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="C108" s="26">
+        <v>2402</v>
+      </c>
+      <c r="D108" s="27">
+        <v>2218</v>
+      </c>
+      <c r="E108" s="27">
+        <v>1860</v>
+      </c>
+      <c r="F108" s="27">
+        <v>2</v>
+      </c>
+      <c r="G108" s="27">
+        <v>16</v>
+      </c>
+      <c r="H108" s="27">
+        <v>312</v>
+      </c>
+      <c r="I108" s="27">
+        <v>26</v>
+      </c>
+      <c r="J108" s="27">
+        <v>2</v>
+      </c>
+      <c r="K108" s="27">
+        <v>95</v>
+      </c>
+      <c r="L108" s="27">
+        <v>78</v>
+      </c>
+      <c r="M108" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N108" s="27">
+        <v>3</v>
+      </c>
+      <c r="O108" s="27">
+        <v>2</v>
+      </c>
+      <c r="P108" s="27">
+        <v>11</v>
+      </c>
+      <c r="Q108" s="27">
+        <v>1</v>
+      </c>
+      <c r="R108" s="28">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C109" s="26">
+        <v>2121</v>
+      </c>
+      <c r="D109" s="27">
+        <v>1968</v>
+      </c>
+      <c r="E109" s="27">
+        <v>1682</v>
+      </c>
+      <c r="F109" s="27">
+        <v>2</v>
+      </c>
+      <c r="G109" s="27">
+        <v>8</v>
+      </c>
+      <c r="H109" s="27">
+        <v>263</v>
+      </c>
+      <c r="I109" s="27">
+        <v>7</v>
+      </c>
+      <c r="J109" s="27">
+        <v>6</v>
+      </c>
+      <c r="K109" s="27">
+        <v>72</v>
+      </c>
+      <c r="L109" s="27">
+        <v>67</v>
+      </c>
+      <c r="M109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N109" s="27">
+        <v>1</v>
+      </c>
+      <c r="O109" s="27">
+        <v>3</v>
+      </c>
+      <c r="P109" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q109" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R109" s="28">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C110" s="26">
+        <v>1992</v>
+      </c>
+      <c r="D110" s="27">
+        <v>1840</v>
+      </c>
+      <c r="E110" s="27">
+        <v>1562</v>
+      </c>
+      <c r="F110" s="27">
+        <v>1</v>
+      </c>
+      <c r="G110" s="27">
+        <v>4</v>
+      </c>
+      <c r="H110" s="27">
+        <v>249</v>
+      </c>
+      <c r="I110" s="27">
+        <v>21</v>
+      </c>
+      <c r="J110" s="27">
+        <v>3</v>
+      </c>
+      <c r="K110" s="27">
+        <v>84</v>
+      </c>
+      <c r="L110" s="27">
+        <v>70</v>
+      </c>
+      <c r="M110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N110" s="27">
+        <v>2</v>
+      </c>
+      <c r="O110" s="27">
+        <v>3</v>
+      </c>
+      <c r="P110" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q110" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R110" s="28">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="C111" s="26">
+        <v>4127</v>
+      </c>
+      <c r="D111" s="27">
+        <v>3758</v>
+      </c>
+      <c r="E111" s="27">
+        <v>3041</v>
+      </c>
+      <c r="F111" s="27">
+        <v>11</v>
+      </c>
+      <c r="G111" s="27">
+        <v>19</v>
+      </c>
+      <c r="H111" s="27">
+        <v>659</v>
+      </c>
+      <c r="I111" s="27">
+        <v>18</v>
+      </c>
+      <c r="J111" s="27">
+        <v>10</v>
+      </c>
+      <c r="K111" s="27">
+        <v>160</v>
+      </c>
+      <c r="L111" s="27">
+        <v>131</v>
+      </c>
+      <c r="M111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N111" s="27">
+        <v>10</v>
+      </c>
+      <c r="O111" s="27">
+        <v>6</v>
+      </c>
+      <c r="P111" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q111" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R111" s="28">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="C112" s="26">
+        <v>2459</v>
+      </c>
+      <c r="D112" s="27">
+        <v>2272</v>
+      </c>
+      <c r="E112" s="27">
+        <v>1849</v>
+      </c>
+      <c r="F112" s="27">
+        <v>7</v>
+      </c>
+      <c r="G112" s="27">
+        <v>15</v>
+      </c>
+      <c r="H112" s="27">
+        <v>370</v>
+      </c>
+      <c r="I112" s="27">
+        <v>19</v>
+      </c>
+      <c r="J112" s="27">
+        <v>12</v>
+      </c>
+      <c r="K112" s="27">
+        <v>85</v>
+      </c>
+      <c r="L112" s="27">
+        <v>73</v>
+      </c>
+      <c r="M112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N112" s="27">
+        <v>5</v>
+      </c>
+      <c r="O112" s="27">
+        <v>1</v>
+      </c>
+      <c r="P112" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q112" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R112" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C113" s="26">
+        <v>2838</v>
+      </c>
+      <c r="D113" s="27">
+        <v>2609</v>
+      </c>
+      <c r="E113" s="27">
+        <v>2177</v>
+      </c>
+      <c r="F113" s="27">
+        <v>4</v>
+      </c>
+      <c r="G113" s="27">
+        <v>6</v>
+      </c>
+      <c r="H113" s="27">
+        <v>381</v>
+      </c>
+      <c r="I113" s="27">
+        <v>40</v>
+      </c>
+      <c r="J113" s="27">
+        <v>1</v>
+      </c>
+      <c r="K113" s="27">
+        <v>136</v>
+      </c>
+      <c r="L113" s="27">
+        <v>98</v>
+      </c>
+      <c r="M113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N113" s="27">
+        <v>2</v>
+      </c>
+      <c r="O113" s="27">
+        <v>2</v>
+      </c>
+      <c r="P113" s="27">
+        <v>34</v>
+      </c>
+      <c r="Q113" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R113" s="28">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="C114" s="26">
+        <v>2282</v>
+      </c>
+      <c r="D114" s="27">
+        <v>2077</v>
+      </c>
+      <c r="E114" s="27">
+        <v>1714</v>
+      </c>
+      <c r="F114" s="27">
+        <v>9</v>
+      </c>
+      <c r="G114" s="27">
+        <v>11</v>
+      </c>
+      <c r="H114" s="27">
+        <v>315</v>
+      </c>
+      <c r="I114" s="27">
+        <v>13</v>
+      </c>
+      <c r="J114" s="27">
+        <v>15</v>
+      </c>
+      <c r="K114" s="27">
+        <v>80</v>
+      </c>
+      <c r="L114" s="27">
+        <v>69</v>
+      </c>
+      <c r="M114" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N114" s="27">
+        <v>1</v>
+      </c>
+      <c r="O114" s="27">
+        <v>2</v>
+      </c>
+      <c r="P114" s="27">
+        <v>7</v>
+      </c>
+      <c r="Q114" s="27">
+        <v>1</v>
+      </c>
+      <c r="R114" s="28">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B115" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="C115" s="26">
+        <v>1879</v>
+      </c>
+      <c r="D115" s="27">
+        <v>1747</v>
+      </c>
+      <c r="E115" s="27">
+        <v>1450</v>
+      </c>
+      <c r="F115" s="27">
+        <v>1</v>
+      </c>
+      <c r="G115" s="27">
+        <v>9</v>
+      </c>
+      <c r="H115" s="27">
+        <v>272</v>
+      </c>
+      <c r="I115" s="27">
+        <v>9</v>
+      </c>
+      <c r="J115" s="27">
+        <v>6</v>
+      </c>
+      <c r="K115" s="27">
+        <v>56</v>
+      </c>
+      <c r="L115" s="27">
+        <v>50</v>
+      </c>
+      <c r="M115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N115" s="27">
+        <v>3</v>
+      </c>
+      <c r="O115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P115" s="27">
+        <v>3</v>
+      </c>
+      <c r="Q115" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R115" s="28">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C116" s="26">
+        <v>1950</v>
+      </c>
+      <c r="D116" s="27">
+        <v>1822</v>
+      </c>
+      <c r="E116" s="27">
+        <v>1559</v>
+      </c>
+      <c r="F116" s="27">
+        <v>1</v>
+      </c>
+      <c r="G116" s="27">
+        <v>10</v>
+      </c>
+      <c r="H116" s="27">
+        <v>238</v>
+      </c>
+      <c r="I116" s="27">
+        <v>8</v>
+      </c>
+      <c r="J116" s="27">
+        <v>6</v>
+      </c>
+      <c r="K116" s="27">
+        <v>66</v>
+      </c>
+      <c r="L116" s="27">
+        <v>56</v>
+      </c>
+      <c r="M116" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N116" s="27">
+        <v>5</v>
+      </c>
+      <c r="O116" s="27">
+        <v>1</v>
+      </c>
+      <c r="P116" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q116" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R116" s="28">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C117" s="26">
+        <v>3793</v>
+      </c>
+      <c r="D117" s="27">
+        <v>3527</v>
+      </c>
+      <c r="E117" s="27">
+        <v>3123</v>
+      </c>
+      <c r="F117" s="27">
+        <v>5</v>
+      </c>
+      <c r="G117" s="27">
+        <v>16</v>
+      </c>
+      <c r="H117" s="27">
+        <v>368</v>
+      </c>
+      <c r="I117" s="27">
+        <v>11</v>
+      </c>
+      <c r="J117" s="27">
+        <v>4</v>
+      </c>
+      <c r="K117" s="27">
+        <v>128</v>
+      </c>
+      <c r="L117" s="27">
+        <v>114</v>
+      </c>
+      <c r="M117" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N117" s="27">
+        <v>10</v>
+      </c>
+      <c r="O117" s="27">
+        <v>1</v>
+      </c>
+      <c r="P117" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q117" s="27">
+        <v>1</v>
+      </c>
+      <c r="R117" s="28">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B118" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C118" s="26">
+        <v>2248</v>
+      </c>
+      <c r="D118" s="27">
+        <v>2114</v>
+      </c>
+      <c r="E118" s="27">
+        <v>1865</v>
+      </c>
+      <c r="F118" s="27">
+        <v>6</v>
+      </c>
+      <c r="G118" s="27">
+        <v>12</v>
+      </c>
+      <c r="H118" s="27">
+        <v>216</v>
+      </c>
+      <c r="I118" s="27">
+        <v>10</v>
+      </c>
+      <c r="J118" s="27">
+        <v>5</v>
+      </c>
+      <c r="K118" s="27">
+        <v>64</v>
+      </c>
+      <c r="L118" s="27">
+        <v>54</v>
+      </c>
+      <c r="M118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N118" s="27">
+        <v>8</v>
+      </c>
+      <c r="O118" s="27">
+        <v>2</v>
+      </c>
+      <c r="P118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q118" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R118" s="28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B119" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="C119" s="26">
+        <v>3466</v>
+      </c>
+      <c r="D119" s="27">
+        <v>3249</v>
+      </c>
+      <c r="E119" s="27">
+        <v>2762</v>
+      </c>
+      <c r="F119" s="27">
+        <v>3</v>
+      </c>
+      <c r="G119" s="27">
+        <v>15</v>
+      </c>
+      <c r="H119" s="27">
+        <v>452</v>
+      </c>
+      <c r="I119" s="27">
+        <v>13</v>
+      </c>
+      <c r="J119" s="27">
+        <v>4</v>
+      </c>
+      <c r="K119" s="27">
+        <v>135</v>
+      </c>
+      <c r="L119" s="27">
+        <v>119</v>
+      </c>
+      <c r="M119" s="27">
+        <v>1</v>
+      </c>
+      <c r="N119" s="27">
+        <v>2</v>
+      </c>
+      <c r="O119" s="27">
+        <v>5</v>
+      </c>
+      <c r="P119" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q119" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R119" s="28">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="C120" s="26">
+        <v>2047</v>
+      </c>
+      <c r="D120" s="27">
+        <v>1888</v>
+      </c>
+      <c r="E120" s="27">
+        <v>1600</v>
+      </c>
+      <c r="F120" s="27">
+        <v>4</v>
+      </c>
+      <c r="G120" s="27">
+        <v>11</v>
+      </c>
+      <c r="H120" s="27">
+        <v>256</v>
+      </c>
+      <c r="I120" s="27">
+        <v>10</v>
+      </c>
+      <c r="J120" s="27">
+        <v>7</v>
+      </c>
+      <c r="K120" s="27">
+        <v>75</v>
+      </c>
+      <c r="L120" s="27">
+        <v>69</v>
+      </c>
+      <c r="M120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N120" s="27">
+        <v>2</v>
+      </c>
+      <c r="O120" s="27">
+        <v>2</v>
+      </c>
+      <c r="P120" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q120" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R120" s="28">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C121" s="26">
+        <v>2160</v>
+      </c>
+      <c r="D121" s="27">
+        <v>1983</v>
+      </c>
+      <c r="E121" s="27">
+        <v>1628</v>
+      </c>
+      <c r="F121" s="27">
+        <v>5</v>
+      </c>
+      <c r="G121" s="27">
+        <v>10</v>
+      </c>
+      <c r="H121" s="27">
+        <v>325</v>
+      </c>
+      <c r="I121" s="27">
+        <v>5</v>
+      </c>
+      <c r="J121" s="27">
+        <v>10</v>
+      </c>
+      <c r="K121" s="27">
+        <v>75</v>
+      </c>
+      <c r="L121" s="27">
+        <v>68</v>
+      </c>
+      <c r="M121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N121" s="27">
+        <v>4</v>
+      </c>
+      <c r="O121" s="27">
+        <v>1</v>
+      </c>
+      <c r="P121" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q121" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R121" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="C122" s="26">
+        <v>3156</v>
+      </c>
+      <c r="D122" s="27">
+        <v>2904</v>
+      </c>
+      <c r="E122" s="27">
+        <v>2514</v>
+      </c>
+      <c r="F122" s="27">
+        <v>1</v>
+      </c>
+      <c r="G122" s="27">
+        <v>11</v>
+      </c>
+      <c r="H122" s="27">
+        <v>352</v>
+      </c>
+      <c r="I122" s="27">
+        <v>18</v>
+      </c>
+      <c r="J122" s="27">
+        <v>8</v>
+      </c>
+      <c r="K122" s="27">
+        <v>112</v>
+      </c>
+      <c r="L122" s="27">
+        <v>100</v>
+      </c>
+      <c r="M122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N122" s="27">
+        <v>4</v>
+      </c>
+      <c r="O122" s="27">
+        <v>2</v>
+      </c>
+      <c r="P122" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q122" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R122" s="28">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="C123" s="26">
+        <v>1404</v>
+      </c>
+      <c r="D123" s="27">
+        <v>1254</v>
+      </c>
+      <c r="E123" s="27">
+        <v>1041</v>
+      </c>
+      <c r="F123" s="27">
+        <v>1</v>
+      </c>
+      <c r="G123" s="27">
+        <v>1</v>
+      </c>
+      <c r="H123" s="27">
+        <v>203</v>
+      </c>
+      <c r="I123" s="27">
+        <v>8</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K123" s="27">
+        <v>101</v>
+      </c>
+      <c r="L123" s="27">
+        <v>86</v>
+      </c>
+      <c r="M123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N123" s="27">
+        <v>6</v>
+      </c>
+      <c r="O123" s="27">
+        <v>1</v>
+      </c>
+      <c r="P123" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q123" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R123" s="28">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C124" s="26">
+        <v>1240</v>
+      </c>
+      <c r="D124" s="27">
+        <v>1120</v>
+      </c>
+      <c r="E124" s="27">
+        <v>986</v>
+      </c>
+      <c r="F124" s="27">
+        <v>3</v>
+      </c>
+      <c r="G124" s="27">
+        <v>4</v>
+      </c>
+      <c r="H124" s="27">
+        <v>122</v>
+      </c>
+      <c r="I124" s="27">
+        <v>4</v>
+      </c>
+      <c r="J124" s="27">
+        <v>1</v>
+      </c>
+      <c r="K124" s="27">
+        <v>63</v>
+      </c>
+      <c r="L124" s="27">
+        <v>61</v>
+      </c>
+      <c r="M124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O124" s="27">
+        <v>1</v>
+      </c>
+      <c r="P124" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q124" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R124" s="28">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C125" s="26">
+        <v>3675</v>
+      </c>
+      <c r="D125" s="27">
+        <v>3400</v>
+      </c>
+      <c r="E125" s="27">
+        <v>2951</v>
+      </c>
+      <c r="F125" s="27">
+        <v>13</v>
+      </c>
+      <c r="G125" s="27">
+        <v>16</v>
+      </c>
+      <c r="H125" s="27">
+        <v>394</v>
+      </c>
+      <c r="I125" s="27">
+        <v>22</v>
+      </c>
+      <c r="J125" s="27">
+        <v>4</v>
+      </c>
+      <c r="K125" s="27">
+        <v>123</v>
+      </c>
+      <c r="L125" s="27">
+        <v>111</v>
+      </c>
+      <c r="M125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N125" s="27">
+        <v>5</v>
+      </c>
+      <c r="O125" s="27">
+        <v>2</v>
+      </c>
+      <c r="P125" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q125" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R125" s="28">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B126" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="C126" s="26">
+        <v>3525</v>
+      </c>
+      <c r="D126" s="27">
+        <v>3211</v>
+      </c>
+      <c r="E126" s="27">
+        <v>2669</v>
+      </c>
+      <c r="F126" s="27">
+        <v>3</v>
+      </c>
+      <c r="G126" s="27">
+        <v>9</v>
+      </c>
+      <c r="H126" s="27">
+        <v>509</v>
+      </c>
+      <c r="I126" s="27">
+        <v>17</v>
+      </c>
+      <c r="J126" s="27">
+        <v>4</v>
+      </c>
+      <c r="K126" s="27">
+        <v>138</v>
+      </c>
+      <c r="L126" s="27">
+        <v>128</v>
+      </c>
+      <c r="M126" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N126" s="27">
+        <v>2</v>
+      </c>
+      <c r="O126" s="27">
+        <v>3</v>
+      </c>
+      <c r="P126" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q126" s="27">
+        <v>1</v>
+      </c>
+      <c r="R126" s="28">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C127" s="26">
+        <v>1243</v>
+      </c>
+      <c r="D127" s="27">
+        <v>1140</v>
+      </c>
+      <c r="E127" s="27">
+        <v>970</v>
+      </c>
+      <c r="F127" s="27">
+        <v>1</v>
+      </c>
+      <c r="G127" s="27">
+        <v>5</v>
+      </c>
+      <c r="H127" s="27">
+        <v>160</v>
+      </c>
+      <c r="I127" s="27">
+        <v>3</v>
+      </c>
+      <c r="J127" s="27">
+        <v>1</v>
+      </c>
+      <c r="K127" s="27">
+        <v>48</v>
+      </c>
+      <c r="L127" s="27">
+        <v>47</v>
+      </c>
+      <c r="M127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="O127" s="27">
+        <v>1</v>
+      </c>
+      <c r="P127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q127" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R127" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B128" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C128" s="26">
+        <v>2161</v>
+      </c>
+      <c r="D128" s="27">
+        <v>1992</v>
+      </c>
+      <c r="E128" s="27">
+        <v>1662</v>
+      </c>
+      <c r="F128" s="27">
+        <v>3</v>
+      </c>
+      <c r="G128" s="27">
+        <v>4</v>
+      </c>
+      <c r="H128" s="27">
+        <v>308</v>
+      </c>
+      <c r="I128" s="27">
+        <v>12</v>
+      </c>
+      <c r="J128" s="27">
+        <v>3</v>
+      </c>
+      <c r="K128" s="27">
+        <v>82</v>
+      </c>
+      <c r="L128" s="27">
+        <v>68</v>
+      </c>
+      <c r="M128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N128" s="27">
+        <v>2</v>
+      </c>
+      <c r="O128" s="27">
+        <v>2</v>
+      </c>
+      <c r="P128" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q128" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R128" s="28">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="C129" s="26">
+        <v>3196</v>
+      </c>
+      <c r="D129" s="27">
+        <v>2919</v>
+      </c>
+      <c r="E129" s="27">
+        <v>2484</v>
+      </c>
+      <c r="F129" s="27">
+        <v>4</v>
+      </c>
+      <c r="G129" s="27">
+        <v>7</v>
+      </c>
+      <c r="H129" s="27">
+        <v>404</v>
+      </c>
+      <c r="I129" s="27">
+        <v>12</v>
+      </c>
+      <c r="J129" s="27">
+        <v>8</v>
+      </c>
+      <c r="K129" s="27">
+        <v>173</v>
+      </c>
+      <c r="L129" s="27">
+        <v>159</v>
+      </c>
+      <c r="M129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N129" s="27">
+        <v>5</v>
+      </c>
+      <c r="O129" s="27">
+        <v>1</v>
+      </c>
+      <c r="P129" s="27">
+        <v>8</v>
+      </c>
+      <c r="Q129" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R129" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C130" s="26">
+        <v>4478</v>
+      </c>
+      <c r="D130" s="27">
+        <v>4119</v>
+      </c>
+      <c r="E130" s="27">
+        <v>3508</v>
+      </c>
+      <c r="F130" s="27">
+        <v>5</v>
+      </c>
+      <c r="G130" s="27">
+        <v>9</v>
+      </c>
+      <c r="H130" s="27">
+        <v>583</v>
+      </c>
+      <c r="I130" s="27">
+        <v>7</v>
+      </c>
+      <c r="J130" s="27">
+        <v>7</v>
+      </c>
+      <c r="K130" s="27">
+        <v>182</v>
+      </c>
+      <c r="L130" s="27">
+        <v>170</v>
+      </c>
+      <c r="M130" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N130" s="27">
+        <v>6</v>
+      </c>
+      <c r="O130" s="27">
+        <v>4</v>
+      </c>
+      <c r="P130" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q130" s="27">
+        <v>1</v>
+      </c>
+      <c r="R130" s="28">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" s="26">
+        <v>3011</v>
+      </c>
+      <c r="D131" s="27">
+        <v>2497</v>
+      </c>
+      <c r="E131" s="27">
+        <v>1948</v>
+      </c>
+      <c r="F131" s="27">
+        <v>2</v>
+      </c>
+      <c r="G131" s="27">
+        <v>28</v>
+      </c>
+      <c r="H131" s="27">
+        <v>502</v>
+      </c>
+      <c r="I131" s="27">
+        <v>13</v>
+      </c>
+      <c r="J131" s="27">
+        <v>4</v>
+      </c>
+      <c r="K131" s="27">
+        <v>148</v>
+      </c>
+      <c r="L131" s="27">
+        <v>136</v>
+      </c>
+      <c r="M131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N131" s="27">
+        <v>2</v>
+      </c>
+      <c r="O131" s="27">
+        <v>6</v>
+      </c>
+      <c r="P131" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q131" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R131" s="28">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C132" s="26">
+        <v>2991</v>
+      </c>
+      <c r="D132" s="27">
+        <v>2740</v>
+      </c>
+      <c r="E132" s="27">
+        <v>2337</v>
+      </c>
+      <c r="F132" s="27">
+        <v>3</v>
+      </c>
+      <c r="G132" s="27">
+        <v>13</v>
+      </c>
+      <c r="H132" s="27">
+        <v>350</v>
+      </c>
+      <c r="I132" s="27">
+        <v>23</v>
+      </c>
+      <c r="J132" s="27">
+        <v>14</v>
+      </c>
+      <c r="K132" s="27">
+        <v>136</v>
+      </c>
+      <c r="L132" s="27">
+        <v>126</v>
+      </c>
+      <c r="M132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N132" s="27">
+        <v>4</v>
+      </c>
+      <c r="O132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P132" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q132" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R132" s="28">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B133" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="C133" s="26">
+        <v>3353</v>
+      </c>
+      <c r="D133" s="27">
+        <v>3059</v>
+      </c>
+      <c r="E133" s="27">
+        <v>2577</v>
+      </c>
+      <c r="F133" s="27">
+        <v>8</v>
+      </c>
+      <c r="G133" s="27">
+        <v>22</v>
+      </c>
+      <c r="H133" s="27">
+        <v>428</v>
+      </c>
+      <c r="I133" s="27">
+        <v>19</v>
+      </c>
+      <c r="J133" s="27">
+        <v>5</v>
+      </c>
+      <c r="K133" s="27">
+        <v>175</v>
+      </c>
+      <c r="L133" s="27">
+        <v>161</v>
+      </c>
+      <c r="M133" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N133" s="27">
+        <v>4</v>
+      </c>
+      <c r="O133" s="27">
+        <v>4</v>
+      </c>
+      <c r="P133" s="27">
+        <v>4</v>
+      </c>
+      <c r="Q133" s="27">
+        <v>2</v>
+      </c>
+      <c r="R133" s="28">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="26">
+        <v>2111</v>
+      </c>
+      <c r="D134" s="27">
+        <v>1973</v>
+      </c>
+      <c r="E134" s="27">
+        <v>1754</v>
+      </c>
+      <c r="F134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G134" s="27">
+        <v>11</v>
+      </c>
+      <c r="H134" s="27">
+        <v>186</v>
+      </c>
+      <c r="I134" s="27">
+        <v>13</v>
+      </c>
+      <c r="J134" s="27">
+        <v>9</v>
+      </c>
+      <c r="K134" s="27">
+        <v>90</v>
+      </c>
+      <c r="L134" s="27">
+        <v>83</v>
+      </c>
+      <c r="M134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N134" s="27">
+        <v>2</v>
+      </c>
+      <c r="O134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="P134" s="27">
+        <v>5</v>
+      </c>
+      <c r="Q134" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R134" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B135" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C135" s="26">
+        <v>3734</v>
+      </c>
+      <c r="D135" s="27">
+        <v>3476</v>
+      </c>
+      <c r="E135" s="27">
         <v>3126</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F135" s="27">
+        <v>3</v>
+      </c>
+      <c r="G135" s="27">
+        <v>9</v>
+      </c>
+      <c r="H135" s="27">
+        <v>327</v>
+      </c>
+      <c r="I135" s="27">
+        <v>8</v>
+      </c>
+      <c r="J135" s="27">
+        <v>3</v>
+      </c>
+      <c r="K135" s="27">
+        <v>143</v>
+      </c>
+      <c r="L135" s="27">
+        <v>134</v>
+      </c>
+      <c r="M135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N135" s="27">
+        <v>6</v>
+      </c>
+      <c r="O135" s="27">
+        <v>1</v>
+      </c>
+      <c r="P135" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q135" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R135" s="28">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="C136" s="26">
+        <v>4068</v>
+      </c>
+      <c r="D136" s="27">
+        <v>3718</v>
+      </c>
+      <c r="E136" s="27">
+        <v>3146</v>
+      </c>
+      <c r="F136" s="27">
         <v>7</v>
       </c>
-      <c r="G14" s="30">
-[...8 lines deleted...]
-      <c r="J14" s="30">
+      <c r="G136" s="27">
+        <v>15</v>
+      </c>
+      <c r="H136" s="27">
+        <v>501</v>
+      </c>
+      <c r="I136" s="27">
+        <v>45</v>
+      </c>
+      <c r="J136" s="27">
+        <v>4</v>
+      </c>
+      <c r="K136" s="27">
+        <v>213</v>
+      </c>
+      <c r="L136" s="27">
+        <v>181</v>
+      </c>
+      <c r="M136" s="27">
+        <v>1</v>
+      </c>
+      <c r="N136" s="27">
         <v>6</v>
       </c>
-      <c r="K14" s="30">
-[...8 lines deleted...]
-      <c r="N14" s="30">
+      <c r="O136" s="27">
+        <v>5</v>
+      </c>
+      <c r="P136" s="27">
+        <v>20</v>
+      </c>
+      <c r="Q136" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="R136" s="28">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" s="24" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C137" s="26">
+        <v>5781</v>
+      </c>
+      <c r="D137" s="27">
+        <v>5182</v>
+      </c>
+      <c r="E137" s="27">
+        <v>4454</v>
+      </c>
+      <c r="F137" s="27">
+        <v>7</v>
+      </c>
+      <c r="G137" s="27">
+        <v>28</v>
+      </c>
+      <c r="H137" s="27">
+        <v>613</v>
+      </c>
+      <c r="I137" s="27">
+        <v>73</v>
+      </c>
+      <c r="J137" s="27">
+        <v>7</v>
+      </c>
+      <c r="K137" s="27">
+        <v>294</v>
+      </c>
+      <c r="L137" s="27">
+        <v>253</v>
+      </c>
+      <c r="M137" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N137" s="27">
         <v>9</v>
       </c>
-      <c r="O14" s="30">
-[...26 lines deleted...]
-      <c r="F15" s="30">
+      <c r="O137" s="27">
+        <v>3</v>
+      </c>
+      <c r="P137" s="27">
+        <v>28</v>
+      </c>
+      <c r="Q137" s="27">
+        <v>1</v>
+      </c>
+      <c r="R137" s="28">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" s="24" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B138" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="C138" s="30">
+        <v>4150</v>
+      </c>
+      <c r="D138" s="31">
+        <v>3685</v>
+      </c>
+      <c r="E138" s="31">
+        <v>3044</v>
+      </c>
+      <c r="F138" s="31">
+        <v>7</v>
+      </c>
+      <c r="G138" s="31">
+        <v>18</v>
+      </c>
+      <c r="H138" s="31">
+        <v>579</v>
+      </c>
+      <c r="I138" s="31">
+        <v>33</v>
+      </c>
+      <c r="J138" s="31">
         <v>4</v>
       </c>
-      <c r="G15" s="30">
-[...239 lines deleted...]
-      <c r="O19" s="30">
+      <c r="K138" s="31">
+        <v>256</v>
+      </c>
+      <c r="L138" s="31">
+        <v>238</v>
+      </c>
+      <c r="M138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="N138" s="31">
+        <v>5</v>
+      </c>
+      <c r="O138" s="31">
         <v>3</v>
       </c>
-      <c r="P19" s="30">
-[...590 lines deleted...]
-      <c r="O30" s="30">
+      <c r="P138" s="31">
         <v>10</v>
       </c>
-      <c r="P30" s="30">
-[...581 lines deleted...]
-      <c r="L41" s="30">
+      <c r="Q138" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="R138" s="32">
         <v>209</v>
       </c>
-      <c r="M41" s="30" t="s">
-[...1142 lines deleted...]
-      <c r="L62" s="30">
+    </row>
+    <row r="139" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A139" s="35" t="s">
         <v>170</v>
       </c>
-      <c r="M62" s="30" t="s">
-[...4288 lines deleted...]
-      <c r="J142" s="14"/>
+      <c r="B139" s="35"/>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A140" s="35"/>
+      <c r="B140" s="35"/>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J141" s="2"/>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="J142" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="76" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB1AC1C9-1CC5-4DE0-9618-01A51BEBCF3F}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A3:G11"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="1" max="1" width="3.36328125" style="37" customWidth="1"/>
+    <col min="2" max="16384" width="8.7265625" style="37"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="19" x14ac:dyDescent="0.3">
       <c r="A3" s="36" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B5" t="s">
+      <c r="B5" s="37" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B7" s="37"/>
-[...4 lines deleted...]
-      <c r="G7" s="39"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="40"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B8" s="40" t="s">
+      <c r="B8" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="G8" s="41" t="s">
+      <c r="G8" s="42" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B9" s="40" t="s">
+      <c r="B9" s="41" t="s">
         <v>180</v>
       </c>
-      <c r="G9" s="41" t="s">
+      <c r="G9" s="42" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B10" s="40" t="s">
+      <c r="B10" s="41" t="s">
         <v>182</v>
       </c>
-      <c r="G10" s="41" t="s">
+      <c r="G10" s="42" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="B11" s="42"/>
-[...4 lines deleted...]
-      <c r="G11" s="44"/>
+      <c r="B11" s="43"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="45"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
@@ -47927,43 +47923,44 @@
       <vt:lpstr>'4月'!Print_Titles</vt:lpstr>
       <vt:lpstr>'5月'!Print_Titles</vt:lpstr>
       <vt:lpstr>'6月'!Print_Titles</vt:lpstr>
       <vt:lpstr>'7月'!Print_Titles</vt:lpstr>
       <vt:lpstr>'8月'!Print_Titles</vt:lpstr>
       <vt:lpstr>'9月'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101006100335A977B6945936B2DFC860DF162</vt:lpwstr>
   </property>
 </Properties>
 </file>