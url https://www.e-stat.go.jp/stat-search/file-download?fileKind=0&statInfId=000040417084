--- v0 (2026-05-06)
+++ v1 (2026-07-01)
@@ -1,384 +1,472 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF2004BA-BEB4-49F5-9360-F5D8A78236DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8CDBE61-05D9-47D8-83DE-03FE711157F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-60" windowWidth="23280" windowHeight="12480" xr2:uid="{C3BBE9A0-027E-472C-B7AC-8040773113D2}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="21600" windowHeight="11295" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="総括表" sheetId="5" r:id="rId1"/>
-    <sheet name="被保険者数" sheetId="4" r:id="rId2"/>
+    <sheet name="総括表" sheetId="1" r:id="rId1"/>
+    <sheet name="被保険者数" sheetId="2" r:id="rId2"/>
     <sheet name="被保険者数（現役並み再掲）" sheetId="3" r:id="rId3"/>
-    <sheet name="被保険者数（一般Ⅱ再掲）" sheetId="2" r:id="rId4"/>
+    <sheet name="被保険者数（一般Ⅱ再掲）" sheetId="4" r:id="rId4"/>
+    <sheet name="医療給付の状況" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">医療給付の状況!$B$1:$J$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">総括表!$B$1:$AN$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">被保険者数!$B$1:$W$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'被保険者数（一般Ⅱ再掲）'!$B$1:$N$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'被保険者数（現役並み再掲）'!$B$1:$N$57</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="168">
   <si>
-    <t>後期高齢者医療毎月事業状況報告（事業月報）</t>
-    <phoneticPr fontId="4"/>
+    <t>後期高齢者医療毎月事業状況報告（事業月報）　総括表（速報値）</t>
   </si>
   <si>
-    <t>（再掲）一般所得者Ⅱ</t>
-[...3 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>適用状況</t>
   </si>
   <si>
-    <t>（人）</t>
-[...3 lines deleted...]
-    <phoneticPr fontId="8"/>
+    <t>医療給付の状況</t>
+  </si>
+  <si>
+    <t>被保険者数</t>
+  </si>
+  <si>
+    <t>医療費</t>
+  </si>
+  <si>
+    <t>医療給付費</t>
+  </si>
+  <si>
+    <t>対前年(同月)比</t>
+  </si>
+  <si>
+    <t>給付率</t>
+  </si>
+  <si>
+    <t>１人当たり
+医療費</t>
+  </si>
+  <si>
+    <t>65歳以上
+75歳未満の
+障害認定者数</t>
+  </si>
+  <si>
+    <t>(再掲)
+現役並み
+所得者数</t>
+  </si>
+  <si>
+    <t>（再掲）
+一般所得者数</t>
+  </si>
+  <si>
+    <t>(再掲)
+低所得Ⅱ
+該当者数</t>
+  </si>
+  <si>
+    <t>(再掲)
+低所得Ⅰ
+該当者数</t>
+  </si>
+  <si>
+    <t>（再掲）
+被扶養者
+であった
+被保険者数</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>(再掲)
+現役並み
+所得者Ⅲ数</t>
+  </si>
+  <si>
+    <t>(再掲)
+現役並み
+所得者Ⅱ数</t>
+  </si>
+  <si>
+    <t>(再掲)
+現役並み
+所得者Ⅰ数</t>
   </si>
   <si>
     <t>（再掲）
 一般所得者Ⅱ数</t>
-    <rPh sb="1" eb="3">
-[...14 lines deleted...]
-    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>（再掲）
+一般所得者Ⅰ数</t>
+  </si>
+  <si>
+    <t>入院</t>
+  </si>
+  <si>
+    <t>入院外</t>
+  </si>
+  <si>
+    <t>歯科</t>
+  </si>
+  <si>
+    <t>人</t>
+  </si>
+  <si>
+    <t>％</t>
+  </si>
+  <si>
+    <t>百万円</t>
+  </si>
+  <si>
+    <t>円</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2021年度</t>
+  </si>
+  <si>
+    <t>2022年度</t>
+  </si>
+  <si>
+    <t>2023年度</t>
+  </si>
+  <si>
+    <t>2024年度</t>
+  </si>
+  <si>
+    <t>2023年3月</t>
+  </si>
+  <si>
+    <t>2023年4月</t>
+  </si>
+  <si>
+    <t>2023年5月</t>
+  </si>
+  <si>
+    <t>2023年6月</t>
+  </si>
+  <si>
+    <t>2023年7月</t>
+  </si>
+  <si>
+    <t>2023年8月</t>
+  </si>
+  <si>
+    <t>2023年9月</t>
+  </si>
+  <si>
+    <t>2023年10月</t>
+  </si>
+  <si>
+    <t>2023年11月</t>
+  </si>
+  <si>
+    <t>2023年12月</t>
+  </si>
+  <si>
+    <t>2024年1月</t>
+  </si>
+  <si>
+    <t>2024年2月</t>
+  </si>
+  <si>
+    <t>2024年3月</t>
+  </si>
+  <si>
+    <t>2024年4月</t>
+  </si>
+  <si>
+    <t>2024年5月</t>
+  </si>
+  <si>
+    <t>2024年6月</t>
+  </si>
+  <si>
+    <t>2024年7月</t>
+  </si>
+  <si>
+    <t>2024年8月</t>
+  </si>
+  <si>
+    <t>2024年9月</t>
+  </si>
+  <si>
+    <t>2024年10月</t>
+  </si>
+  <si>
+    <t>2024年11月</t>
+  </si>
+  <si>
+    <t>2024年12月</t>
+  </si>
+  <si>
+    <t>2025年1月</t>
+  </si>
+  <si>
+    <t>2025年2月</t>
+  </si>
+  <si>
+    <t>2025年3月</t>
+  </si>
+  <si>
+    <t>2025年4月</t>
+  </si>
+  <si>
+    <t>2025年5月</t>
+  </si>
+  <si>
+    <t>2025年6月</t>
+  </si>
+  <si>
+    <t>2025年7月</t>
+  </si>
+  <si>
+    <t>2025年8月</t>
+  </si>
+  <si>
+    <t>2025年9月</t>
+  </si>
+  <si>
+    <t>2025年10月</t>
+  </si>
+  <si>
+    <t>2025年11月</t>
+  </si>
+  <si>
+    <t>2025年12月</t>
+  </si>
+  <si>
+    <t>2026年1月</t>
+  </si>
+  <si>
+    <t>2026年2月</t>
+  </si>
+  <si>
+    <t>後期高齢者医療毎月事業状況報告（事業月報）</t>
+  </si>
+  <si>
+    <t>（人）</t>
   </si>
   <si>
     <t>65歳以上</t>
   </si>
   <si>
     <t>75歳～79歳</t>
-    <rPh sb="2" eb="3">
-[...5 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>80歳～84歳</t>
-    <rPh sb="2" eb="3">
-[...5 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>85歳～89歳</t>
-    <rPh sb="2" eb="3">
-[...5 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>90歳～94歳</t>
-    <rPh sb="2" eb="3">
-[...5 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>95歳～99歳</t>
-    <rPh sb="2" eb="3">
-[...5 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>100歳～</t>
-    <rPh sb="3" eb="4">
-[...2 lines deleted...]
-    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>（再掲）
+現役並み
+所得者数</t>
+  </si>
+  <si>
+    <t>（再掲）
+低所得Ⅱ
+該当者数</t>
+  </si>
+  <si>
+    <t>（再掲）
+低所得Ⅰ
+該当者数</t>
   </si>
   <si>
     <t>（再掲）
 被扶養者であった被保険者数</t>
-    <rPh sb="1" eb="3">
-[...11 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>対前年同月比</t>
-    <rPh sb="0" eb="1">
-[...8 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>75歳未満の</t>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-      <t xml:space="preserve">
+    <t>(再掲)
 65歳～69歳</t>
-    </r>
-[...9 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
-    <r>
-[...9 lines deleted...]
-      <t xml:space="preserve">
+    <t>(再掲)
 70歳～74歳</t>
-    </r>
-[...9 lines deleted...]
-    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>（再掲）
+現役並み
+所得者Ⅲ数</t>
+  </si>
+  <si>
+    <t>（再掲）
+現役並み
+所得者Ⅱ数</t>
+  </si>
+  <si>
+    <t>（再掲）
+現役並み
+所得者Ⅰ数</t>
   </si>
   <si>
     <t>（％）</t>
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>障害認定者数</t>
-    <rPh sb="5" eb="6">
-[...2 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>全国計</t>
-    <rPh sb="0" eb="2">
-[...5 lines deleted...]
-    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>北海道</t>
   </si>
   <si>
     <t>青森県</t>
   </si>
   <si>
     <t>岩手県</t>
   </si>
   <si>
     <t>宮城県</t>
   </si>
   <si>
     <t>秋田県</t>
   </si>
   <si>
     <t>山形県</t>
   </si>
   <si>
     <t>福島県</t>
   </si>
   <si>
     <t>茨城県</t>
   </si>
   <si>
     <t>栃木県</t>
   </si>
   <si>
     <t>群馬県</t>
   </si>
   <si>
     <t>埼玉県</t>
   </si>
   <si>
     <t>千葉県</t>
   </si>
   <si>
     <t>東京都</t>
-    <rPh sb="2" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>神奈川県</t>
   </si>
   <si>
     <t>新潟県</t>
   </si>
   <si>
     <t>富山県</t>
   </si>
   <si>
     <t>石川県</t>
   </si>
   <si>
     <t>福井県</t>
   </si>
   <si>
     <t>山梨県</t>
   </si>
   <si>
     <t>長野県</t>
   </si>
   <si>
     <t>岐阜県</t>
   </si>
   <si>
     <t>静岡県</t>
   </si>
   <si>
     <t>愛知県</t>
   </si>
   <si>
     <t>三重県</t>
   </si>
   <si>
     <t>滋賀県</t>
   </si>
   <si>
     <t>京都府</t>
-    <rPh sb="2" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>大阪府</t>
-    <rPh sb="2" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>兵庫県</t>
   </si>
   <si>
     <t>奈良県</t>
   </si>
   <si>
     <t>和歌山県</t>
   </si>
   <si>
     <t>鳥取県</t>
   </si>
   <si>
     <t>島根県</t>
   </si>
   <si>
     <t>岡山県</t>
   </si>
   <si>
     <t>広島県</t>
   </si>
   <si>
     <t>山口県</t>
   </si>
@@ -400,802 +488,238 @@
   <si>
     <t>佐賀県</t>
   </si>
   <si>
     <t>長崎県</t>
   </si>
   <si>
     <t>熊本県</t>
   </si>
   <si>
     <t>大分県</t>
   </si>
   <si>
     <t>宮崎県</t>
   </si>
   <si>
     <t>鹿児島県</t>
   </si>
   <si>
     <t>沖縄県</t>
   </si>
   <si>
     <t>（注）１　速報値のため数字が変わる場合がある。</t>
   </si>
   <si>
-    <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である</t>
-    <phoneticPr fontId="4"/>
+    <t>（再掲）現役並み所得者</t>
   </si>
   <si>
-    <t>（再掲）現役並み所得者</t>
-    <phoneticPr fontId="3"/>
+    <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である</t>
   </si>
   <si>
-    <t>（再掲）
-[...20 lines deleted...]
-    <phoneticPr fontId="8"/>
+    <t>（再掲）一般所得者Ⅱ</t>
   </si>
   <si>
-    <t>被保険者数</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="8"/>
+    <t>◎医療給付の状況</t>
   </si>
   <si>
-    <t>（再掲）
-[...16 lines deleted...]
-    <phoneticPr fontId="8"/>
+    <t>医療給付費
+（百万円）</t>
   </si>
   <si>
-    <t>（再掲）
-[...268 lines deleted...]
-    <phoneticPr fontId="16"/>
+    <t>給付率（％）</t>
   </si>
   <si>
     <t>１人当たり
-医療費</t>
-[...9 lines deleted...]
-    <phoneticPr fontId="16"/>
+医療費（円）</t>
   </si>
   <si>
-    <t>65歳以上
-[...5 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <t>医療費（百万円）</t>
   </si>
   <si>
-    <t>(再掲)
-[...17 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <t>その他</t>
   </si>
   <si>
-    <t>（再掲）
-[...13 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <t>（注）1　「医療費」の「入院」には「食事療養・生活療養（医科）」を、「入院外」には「調剤」を、「歯科」には</t>
   </si>
   <si>
-    <t>(再掲)
-[...14 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <t>　　  　　「食事療養・生活療養（歯科）」を、「その他」には「訪問看護」や「療養費等」を含む。</t>
   </si>
   <si>
-    <t>(再掲)
-[...14 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <t>　　　2　「医療給付費」は、「医療費」の「保険者負担分」と「高額療養費」と「高額介護合算療養費」の合算額である。</t>
   </si>
   <si>
-    <t>（再掲）
-[...15 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <t>　　　3　「給付率」は、「医療給付費」を「医療費」で除した数値に１００を乗じた数値である。</t>
   </si>
   <si>
-    <t>計</t>
-[...179 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>　　　4　 速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
     <t>（注）1　年度とは当該年の３月から翌年の２月までの期間をいう。ただし、2008年度は2008年4月から2009年2月までの11ヶ月分に係るものである。</t>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ネン</t>
     </rPh>
     <rPh sb="40" eb="41">
       <t>ド</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ネン</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ガツ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ブン</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>カカ</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　2　「医療費」の「入院」には「食事療養・生活療養（医科）」を、「入院外」には「調剤」を、「歯科」には「食事療養・生活療養（歯科）」を含む。</t>
     <rPh sb="28" eb="30">
       <t>イカ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>シカ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>ショクジ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>リョウヨウ</t>
     </rPh>
     <rPh sb="59" eb="61">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>リョウヨウ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>シカ</t>
     </rPh>
     <rPh sb="69" eb="70">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　3　「医療給付費」は、「医療費」の「保険者負担分」と「高額療養費」と「高額介護合算療養費」の合算額である。※2012年2月までは「高額介護合算療養費」を含まない。</t>
     <rPh sb="6" eb="8">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>キュウフヒ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>イリョウヒ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ホケンシャ</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>フタンブン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>コウガク</t>
     </rPh>
     <rPh sb="32" eb="35">
       <t>リョウヨウヒ</t>
     </rPh>
     <rPh sb="49" eb="52">
       <t>ガッサンガク</t>
     </rPh>
     <rPh sb="79" eb="80">
       <t>フク</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　4　「給付率」は、「医療給付費」を「医療費」で除した数値に１００を乗じた数値である。</t>
     <rPh sb="6" eb="9">
       <t>キュウフリツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>キュウフヒ</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>イリョウヒ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ジョ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>スウチ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>スウチ</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>　　　5　2024年3月以降は速報値のため数値が変わる場合がある。</t>
+    <rPh sb="9" eb="10">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ソクホウチ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　6  2018年度の「（再掲）現役並み所得者Ⅰ数」、「（再掲）現役並み所得者Ⅱ数」、「（再掲）現役並み所得者Ⅲ数」は2018年8月～2019年2月までの７ヶ月分の平均である。</t>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ゲンエキ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ナ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>スウ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="34" eb="36">
@@ -1224,98 +748,98 @@
     </rPh>
     <rPh sb="58" eb="59">
       <t>スウ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ネン</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>ガツ</t>
     </rPh>
     <rPh sb="73" eb="74">
       <t>ネン</t>
     </rPh>
     <rPh sb="75" eb="76">
       <t>ガツ</t>
     </rPh>
     <rPh sb="81" eb="82">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="82" eb="83">
       <t>ブン</t>
     </rPh>
     <rPh sb="84" eb="86">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　7 「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である資格取得後２年を経過するまでの者である。ただし、2019年３月以前は、被用者保険の被扶養者の保険料軽減の特例措置により資格取得後２年を経過した者を含む。</t>
     <rPh sb="111" eb="113">
       <t>イゼン</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　8  2019年度の「（再掲）被扶養者であった被保険者数」は2019年4月～2020年2月までの11ヶ月分の平均である。</t>
     <rPh sb="10" eb="12">
       <t>ネンド</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="18" eb="22">
       <t>ヒフヨウシャ</t>
     </rPh>
     <rPh sb="26" eb="30">
       <t>ヒホケンシャ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>スウ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ネン</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ガツ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>ネン</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>ガツ</t>
     </rPh>
     <rPh sb="54" eb="55">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ブン</t>
     </rPh>
     <rPh sb="57" eb="59">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>　　　9  2022年9月以前の「（再掲）一般所得者数」は、「被保険者数」より「（再掲）現役並み所得者数」、「（再掲）低所得Ⅰ該当者数」、「（再掲）低所得Ⅱ該当者数」を除いた数値である。また、2022年10月以降の「被保険者数」には所得区分不詳を含むため、必ずしも所得区分別の合計と一致しない。</t>
     <rPh sb="10" eb="11">
       <t>ネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ガツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イゼン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>イッパン</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>スウ</t>
     </rPh>
     <rPh sb="31" eb="35">
@@ -1347,95 +871,51 @@
     </rPh>
     <rPh sb="63" eb="66">
       <t>ガイトウシャ</t>
     </rPh>
     <rPh sb="66" eb="67">
       <t>スウ</t>
     </rPh>
     <rPh sb="71" eb="73">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="74" eb="77">
       <t>テイショトク</t>
     </rPh>
     <rPh sb="78" eb="81">
       <t>ガイトウシャ</t>
     </rPh>
     <rPh sb="81" eb="82">
       <t>スウ</t>
     </rPh>
     <rPh sb="84" eb="85">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="87" eb="89">
       <t>スウチ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
-[...43 lines deleted...]
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　 10  2022年度の「（再掲）一般所得者Ⅰ数」、「（再掲）一般所得者Ⅱ数」は2022年10月～2023年2月までの５ヶ月分の平均である。</t>
     <rPh sb="11" eb="13">
       <t>ネンド</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>イッパン</t>
     </rPh>
     <rPh sb="21" eb="24">
       <t>ショトクシャ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>スウ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>サイケイ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>イッパン</t>
     </rPh>
     <rPh sb="35" eb="38">
@@ -1443,1763 +923,2441 @@
     </rPh>
     <rPh sb="39" eb="40">
       <t>スウ</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>ネン</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>ガツ</t>
     </rPh>
     <rPh sb="55" eb="56">
       <t>ネン</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>ガツ</t>
     </rPh>
     <rPh sb="63" eb="64">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>ブン</t>
     </rPh>
     <rPh sb="66" eb="68">
       <t>ヘイキン</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="20"/>
+  </si>
+  <si>
+    <t>　　　２　「（再掲）被扶養者であった被保険者数」とは、高齢者の医療の確保に関する法律第99条第２項に定められた被保険者のうち元被扶養者の保険料軽減適用期間である資格取得後２年を経過するまでの者である。</t>
+  </si>
+  <si>
+    <t>　　　３　「被保険者数」には所得区分不詳を含むため、必ずしも所得区分別の合計と一致しない。</t>
+    <rPh sb="6" eb="10">
+      <t>ヒホケンシャ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ショトク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>フショウ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>カナラ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ショトク</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>イッチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　　 資格取得後２年を経過するまでの者である。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="10">
-[...9 lines deleted...]
-    <numFmt numFmtId="185" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
+  <numFmts count="13">
+    <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
+    <numFmt numFmtId="177" formatCode="yyyy&quot;年度&quot;"/>
+    <numFmt numFmtId="178" formatCode="0.0_ "/>
+    <numFmt numFmtId="179" formatCode="0.0_);[Red]\(0.0\)"/>
+    <numFmt numFmtId="180" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
+    <numFmt numFmtId="181" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
+    <numFmt numFmtId="182" formatCode="0.0_ ;\-0.0\ "/>
+    <numFmt numFmtId="183" formatCode="#,##0.0"/>
+    <numFmt numFmtId="184" formatCode="0_ "/>
+    <numFmt numFmtId="185" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="186" formatCode="#,##0.0_ "/>
+    <numFmt numFmtId="187" formatCode="0.000_ "/>
+    <numFmt numFmtId="188" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
-      <name val="ＭＳ ゴシック"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
+      <name val="明朝"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="11"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-[...6 lines deleted...]
-      <name val="ＭＳ Ｐ明朝"/>
+      <sz val="11"/>
+      <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="明朝"/>
       <family val="3"/>
-      <charset val="128"/>
-[...24 lines deleted...]
-      <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="62">
+  <borders count="101">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...27 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
-[...201 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="double">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
+      <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="double">
+      <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
-        <color indexed="64"/>
-[...35 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-[...8 lines deleted...]
-      <right style="thin">
+      <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...2 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="double">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="dotted">
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="double">
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...4 lines deleted...]
-      <bottom style="double">
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="double">
         <color indexed="64"/>
       </left>
-      <right style="hair">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="double">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="double">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="double">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="double">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="double">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...29 lines deleted...]
-      <bottom style="double">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="216">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+  <cellXfs count="261">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="38" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="43" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="50" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="49" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="52" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="54" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="55" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="59" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="60" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="61" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="62" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="55" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="65" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="66" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="67" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="68" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="69" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="71" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="72" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="73" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="74" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="57" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="58" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="75" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="76" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="77" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="78" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="79" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="81" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="82" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="83" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="84" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="85" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="86" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="18" fillId="0" borderId="89" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="92" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="90" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="90" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="5" fillId="0" borderId="91" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="94" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="5" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="5" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="5" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="12" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="185" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="183" fontId="12" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="12" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="12" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="12" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="12" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="12" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="12" fillId="0" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="18" fillId="0" borderId="70" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="18" fillId="0" borderId="56" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="18" fillId="0" borderId="80" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="186" fontId="18" fillId="0" borderId="88" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="187" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="95" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="96" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="97" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="98" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="100" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="99" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="99" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="56" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="15" fillId="0" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...430 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...2 lines deleted...]
-    <cellStyle name="桁区切り 2 2 3" xfId="5" xr:uid="{E36AF47B-87F8-4649-8621-45ACE5E3CDBB}"/>
+  <cellStyles count="15">
+    <cellStyle name="桁区切り 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="桁区切り 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="桁区切り 2 2 2" xfId="12" xr:uid="{F541196C-CCFC-4D78-8627-3142CA9CC00A}"/>
+    <cellStyle name="桁区切り 2 2 3" xfId="9" xr:uid="{3BA81C26-02E1-4B94-BF92-484016761ABB}"/>
+    <cellStyle name="桁区切り 2 2 4" xfId="8" xr:uid="{2A275580-4512-45F3-9B34-0CA073E529B2}"/>
+    <cellStyle name="桁区切り 2 3" xfId="14" xr:uid="{B4E11AF7-8ED3-4084-AD3D-D0C2EA1A2E38}"/>
+    <cellStyle name="桁区切り 2 4" xfId="11" xr:uid="{7F6F9C8A-F907-4CDF-8C96-371C6FCEA1D7}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2 2" xfId="2" xr:uid="{73C77E7D-ADAD-4866-8B48-46A8975E92B9}"/>
-    <cellStyle name="標準_第２表　都道府県別後期高齢者医療被保険者の状況_事業月報(１２月)_事業月報(201012)" xfId="1" xr:uid="{62A758B3-84ED-490F-9A6B-C3A5CC514675}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 2 3 2" xfId="13" xr:uid="{D6C1D8F9-1381-4E2B-B527-2D58D4EDD9B5}"/>
+    <cellStyle name="標準 2 3 3" xfId="10" xr:uid="{DF6473A1-09F6-4A49-8917-163138C1152F}"/>
+    <cellStyle name="標準 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="標準_第２表　都道府県別後期高齢者医療被保険者の状況_事業月報(１２月)_事業月報(201012)" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office Theme 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office Theme 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3297,14873 +3455,16041 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D55B726-3A95-44CD-AE63-D63DB3AE8D81}">
-  <sheetPr codeName="Sheet3">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AO75"/>
+  <dimension ref="B1:AO69"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5" defaultRowHeight="14.25" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="4.875" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.5" style="80" customWidth="1"/>
-[...40 lines deleted...]
-    <col min="42" max="16384" width="5" style="80"/>
+    <col min="1" max="1" width="1.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="1.125" style="35" customWidth="1"/>
+    <col min="3" max="3" width="11.875" style="31" customWidth="1"/>
+    <col min="4" max="4" width="9.125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5.375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="5.375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="5.375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="5.375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="5.375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="8.625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="5.375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="8.625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="5.375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="8.625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="5.375" style="1" customWidth="1"/>
+    <col min="20" max="20" width="8.625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="5.375" style="1" customWidth="1"/>
+    <col min="22" max="22" width="8.625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="5.375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="8.625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="5.375" style="1" customWidth="1"/>
+    <col min="26" max="26" width="8.625" style="1" customWidth="1"/>
+    <col min="27" max="27" width="5.375" style="1" customWidth="1"/>
+    <col min="28" max="28" width="9.125" style="1" customWidth="1"/>
+    <col min="29" max="29" width="5.375" style="1" customWidth="1"/>
+    <col min="30" max="30" width="8.625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="5.375" style="1" customWidth="1"/>
+    <col min="32" max="32" width="8.625" style="1" customWidth="1"/>
+    <col min="33" max="33" width="5.375" style="1" customWidth="1"/>
+    <col min="34" max="34" width="8.625" style="1" customWidth="1"/>
+    <col min="35" max="35" width="5.375" style="1" customWidth="1"/>
+    <col min="36" max="36" width="9.125" style="1" customWidth="1"/>
+    <col min="37" max="37" width="5.375" style="1" customWidth="1"/>
+    <col min="38" max="38" width="6.625" style="34" customWidth="1"/>
+    <col min="39" max="39" width="8.625" style="34" customWidth="1"/>
+    <col min="40" max="40" width="5.375" style="1" customWidth="1"/>
+    <col min="41" max="41" width="8.625" style="1" customWidth="1"/>
+    <col min="42" max="42" width="4.875" style="1" customWidth="1"/>
+    <col min="43" max="16384" width="4.875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="24" customHeight="1">
-[...412 lines deleted...]
-      <c r="C7" s="115">
+    <row r="1" spans="2:40" ht="24" customHeight="1">
+      <c r="B1" s="213" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="214"/>
+      <c r="D1" s="214"/>
+      <c r="E1" s="214"/>
+      <c r="F1" s="214"/>
+      <c r="G1" s="214"/>
+      <c r="H1" s="214"/>
+      <c r="I1" s="214"/>
+      <c r="J1" s="214"/>
+      <c r="K1" s="214"/>
+      <c r="L1" s="214"/>
+      <c r="M1" s="214"/>
+      <c r="N1" s="214"/>
+      <c r="O1" s="214"/>
+      <c r="P1" s="214"/>
+      <c r="Q1" s="214"/>
+      <c r="R1" s="214"/>
+      <c r="S1" s="214"/>
+      <c r="T1" s="214"/>
+      <c r="U1" s="214"/>
+      <c r="V1" s="214"/>
+      <c r="W1" s="214"/>
+      <c r="X1" s="214"/>
+      <c r="Y1" s="214"/>
+      <c r="Z1" s="214"/>
+      <c r="AA1" s="214"/>
+      <c r="AB1" s="214"/>
+      <c r="AC1" s="214"/>
+      <c r="AD1" s="214"/>
+      <c r="AE1" s="214"/>
+      <c r="AF1" s="214"/>
+      <c r="AG1" s="214"/>
+      <c r="AH1" s="214"/>
+      <c r="AI1" s="214"/>
+      <c r="AJ1" s="214"/>
+      <c r="AK1" s="214"/>
+      <c r="AL1" s="214"/>
+      <c r="AM1" s="214"/>
+      <c r="AN1" s="214"/>
+    </row>
+    <row r="2" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="208" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="209"/>
+      <c r="F2" s="209"/>
+      <c r="G2" s="209"/>
+      <c r="H2" s="209"/>
+      <c r="I2" s="209"/>
+      <c r="J2" s="209"/>
+      <c r="K2" s="209"/>
+      <c r="L2" s="209"/>
+      <c r="M2" s="209"/>
+      <c r="N2" s="209"/>
+      <c r="O2" s="209"/>
+      <c r="P2" s="209"/>
+      <c r="Q2" s="209"/>
+      <c r="R2" s="209"/>
+      <c r="S2" s="209"/>
+      <c r="T2" s="209"/>
+      <c r="U2" s="209"/>
+      <c r="V2" s="209"/>
+      <c r="W2" s="209"/>
+      <c r="X2" s="209"/>
+      <c r="Y2" s="209"/>
+      <c r="Z2" s="209"/>
+      <c r="AA2" s="210"/>
+      <c r="AB2" s="208" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC2" s="209"/>
+      <c r="AD2" s="209"/>
+      <c r="AE2" s="209"/>
+      <c r="AF2" s="209"/>
+      <c r="AG2" s="209"/>
+      <c r="AH2" s="209"/>
+      <c r="AI2" s="209"/>
+      <c r="AJ2" s="209"/>
+      <c r="AK2" s="209"/>
+      <c r="AL2" s="209"/>
+      <c r="AM2" s="209"/>
+      <c r="AN2" s="210"/>
+    </row>
+    <row r="3" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B3" s="5"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="222" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC3" s="209"/>
+      <c r="AD3" s="209"/>
+      <c r="AE3" s="209"/>
+      <c r="AF3" s="209"/>
+      <c r="AG3" s="209"/>
+      <c r="AH3" s="209"/>
+      <c r="AI3" s="210"/>
+      <c r="AJ3" s="199" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK3" s="218" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL3" s="202" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM3" s="215" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN3" s="216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B4" s="5"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="221"/>
+      <c r="E4" s="211" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="205" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="216" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="205" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="8"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="205" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="12"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="205" t="s">
+        <v>12</v>
+      </c>
+      <c r="W4" s="216" t="s">
+        <v>6</v>
+      </c>
+      <c r="X4" s="205" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y4" s="216" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z4" s="205" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA4" s="216" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB4" s="206" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="141"/>
+      <c r="AE4" s="141"/>
+      <c r="AF4" s="141"/>
+      <c r="AG4" s="141"/>
+      <c r="AH4" s="141"/>
+      <c r="AI4" s="142"/>
+      <c r="AJ4" s="200"/>
+      <c r="AK4" s="219"/>
+      <c r="AL4" s="203"/>
+      <c r="AM4" s="200"/>
+      <c r="AN4" s="217"/>
+    </row>
+    <row r="5" spans="2:40" s="4" customFormat="1" ht="37.5" customHeight="1">
+      <c r="B5" s="15"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="207"/>
+      <c r="E5" s="212"/>
+      <c r="F5" s="201"/>
+      <c r="G5" s="212"/>
+      <c r="H5" s="201"/>
+      <c r="I5" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="J5" s="144" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="143" t="s">
+        <v>6</v>
+      </c>
+      <c r="L5" s="144" t="s">
+        <v>17</v>
+      </c>
+      <c r="M5" s="143" t="s">
+        <v>6</v>
+      </c>
+      <c r="N5" s="144" t="s">
+        <v>18</v>
+      </c>
+      <c r="O5" s="143" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="201"/>
+      <c r="Q5" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="R5" s="144" t="s">
+        <v>19</v>
+      </c>
+      <c r="S5" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="144" t="s">
+        <v>20</v>
+      </c>
+      <c r="U5" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="V5" s="201"/>
+      <c r="W5" s="212"/>
+      <c r="X5" s="201"/>
+      <c r="Y5" s="212"/>
+      <c r="Z5" s="201"/>
+      <c r="AA5" s="212"/>
+      <c r="AB5" s="207"/>
+      <c r="AC5" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD5" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="AE5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF5" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="AG5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH5" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ5" s="201"/>
+      <c r="AK5" s="220"/>
+      <c r="AL5" s="204"/>
+      <c r="AM5" s="201"/>
+      <c r="AN5" s="212"/>
+    </row>
+    <row r="6" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B6" s="2"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="K6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="L6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="N6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="P6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="R6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="S6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="T6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="U6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="V6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="W6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="X6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z6" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB6" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD6" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="AE6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF6" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH6" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="AI6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ6" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AL6" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM6" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="AN6" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B7" s="145"/>
+      <c r="C7" s="146">
         <v>39539</v>
       </c>
-      <c r="D7" s="76">
-[...5 lines deleted...]
-      <c r="F7" s="71">
+      <c r="D7" s="26">
+        <v>13210115.90909091</v>
+      </c>
+      <c r="E7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="27">
         <v>509958.09090909088</v>
       </c>
-      <c r="G7" s="72" t="s">
-[...26 lines deleted...]
-      <c r="P7" s="71">
+      <c r="G7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="27">
+        <v>1073328.8181818179</v>
+      </c>
+      <c r="I7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P7" s="27">
         <v>7426288.3636363614</v>
       </c>
-      <c r="Q7" s="72" t="s">
-[...14 lines deleted...]
-      <c r="V7" s="71">
+      <c r="Q7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="R7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V7" s="27">
         <v>2412752.9090909092</v>
       </c>
-      <c r="W7" s="72" t="s">
-[...14 lines deleted...]
-      <c r="AB7" s="71">
+      <c r="W7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="X7" s="27">
+        <v>2297745.8181818179</v>
+      </c>
+      <c r="Y7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z7" s="27">
+        <v>1858460.636363636</v>
+      </c>
+      <c r="AA7" s="148" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB7" s="27">
         <v>10381884.165557001</v>
       </c>
-      <c r="AC7" s="72" t="s">
-[...2 lines deleted...]
-      <c r="AD7" s="71">
+      <c r="AC7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD7" s="27">
         <v>5164710.1439960003</v>
       </c>
-      <c r="AE7" s="72" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="71">
+      <c r="AE7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF7" s="27">
         <v>4754992.2993869996</v>
       </c>
-      <c r="AG7" s="72" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="71">
+      <c r="AG7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH7" s="27">
         <v>321345.48704500002</v>
       </c>
-      <c r="AI7" s="72" t="s">
-[...2 lines deleted...]
-      <c r="AJ7" s="71">
+      <c r="AI7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ7" s="27">
         <v>9442184.6299159992</v>
       </c>
-      <c r="AK7" s="72" t="s">
-[...2 lines deleted...]
-      <c r="AL7" s="73">
+      <c r="AK7" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL7" s="149">
         <v>90.948660949632327</v>
       </c>
-      <c r="AM7" s="71">
+      <c r="AM7" s="27">
         <v>785904.09327237005</v>
       </c>
-      <c r="AN7" s="72" t="s">
-[...6 lines deleted...]
-      <c r="C8" s="115">
+      <c r="AN7" s="147" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B8" s="145"/>
+      <c r="C8" s="146">
         <v>39904</v>
       </c>
-      <c r="D8" s="76">
+      <c r="D8" s="26">
         <v>13615896.75</v>
       </c>
-      <c r="E8" s="72">
+      <c r="E8" s="147">
         <v>3.0717432284590451</v>
       </c>
-      <c r="F8" s="71">
+      <c r="F8" s="27">
         <v>473064.75</v>
       </c>
-      <c r="G8" s="72">
+      <c r="G8" s="147">
         <v>-7.2345829131413408</v>
       </c>
-      <c r="H8" s="71">
+      <c r="H8" s="27">
         <v>1033014.75</v>
       </c>
-      <c r="I8" s="72">
-[...20 lines deleted...]
-      <c r="P8" s="71">
+      <c r="I8" s="147">
+        <v>-3.755984885424835</v>
+      </c>
+      <c r="J8" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L8" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N8" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="27">
         <v>7630822</v>
       </c>
-      <c r="Q8" s="72">
-[...23 lines deleted...]
-      <c r="Y8" s="72">
+      <c r="Q8" s="147">
+        <v>2.754183871517291</v>
+      </c>
+      <c r="R8" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S8" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T8" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U8" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V8" s="27">
+        <v>2471053.666666667</v>
+      </c>
+      <c r="W8" s="147">
+        <v>2.4163583994071041</v>
+      </c>
+      <c r="X8" s="27">
+        <v>2481006.333333333</v>
+      </c>
+      <c r="Y8" s="147">
         <v>7.9756652672978046</v>
       </c>
-      <c r="Z8" s="71">
-[...2 lines deleted...]
-      <c r="AA8" s="72">
+      <c r="Z8" s="27">
+        <v>1844865.166666667</v>
+      </c>
+      <c r="AA8" s="148">
         <v>-0.73154466825681164</v>
       </c>
-      <c r="AB8" s="71">
+      <c r="AB8" s="27">
         <v>12010830.691205001</v>
       </c>
-      <c r="AC8" s="72">
-[...2 lines deleted...]
-      <c r="AD8" s="71">
+      <c r="AC8" s="147">
+        <v>15.69027837020376</v>
+      </c>
+      <c r="AD8" s="27">
         <v>5950417.7719999999</v>
       </c>
-      <c r="AE8" s="72">
+      <c r="AE8" s="147">
         <v>15.213005301321481</v>
       </c>
-      <c r="AF8" s="71">
+      <c r="AF8" s="27">
         <v>5509712.444689</v>
       </c>
-      <c r="AG8" s="72">
-[...2 lines deleted...]
-      <c r="AH8" s="71">
+      <c r="AG8" s="147">
+        <v>15.872163355538889</v>
+      </c>
+      <c r="AH8" s="27">
         <v>370095.24738000002</v>
       </c>
-      <c r="AI8" s="72">
-[...2 lines deleted...]
-      <c r="AJ8" s="71">
+      <c r="AI8" s="147">
+        <v>15.170513450582</v>
+      </c>
+      <c r="AJ8" s="27">
         <v>10964700.751660001</v>
       </c>
-      <c r="AK8" s="72">
-[...2 lines deleted...]
-      <c r="AL8" s="73">
+      <c r="AK8" s="147">
+        <v>16.124617145487271</v>
+      </c>
+      <c r="AL8" s="149">
         <v>91.290111679693936</v>
       </c>
-      <c r="AM8" s="71">
+      <c r="AM8" s="27">
         <v>882118.22634487879</v>
       </c>
-      <c r="AN8" s="72">
-[...6 lines deleted...]
-      <c r="C9" s="115">
+      <c r="AN8" s="147">
+        <v>12.242477663131851</v>
+      </c>
+    </row>
+    <row r="9" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B9" s="145"/>
+      <c r="C9" s="146">
         <v>40269</v>
       </c>
-      <c r="D9" s="76">
-[...5 lines deleted...]
-      <c r="F9" s="71">
+      <c r="D9" s="26">
+        <v>14059914.66666667</v>
+      </c>
+      <c r="E9" s="147">
+        <v>3.2610258789357078</v>
+      </c>
+      <c r="F9" s="27">
         <v>437857.41666666669</v>
       </c>
-      <c r="G9" s="72">
-[...2 lines deleted...]
-      <c r="H9" s="71">
+      <c r="G9" s="147">
+        <v>-7.4423920474593226</v>
+      </c>
+      <c r="H9" s="27">
         <v>1012637.5</v>
       </c>
-      <c r="I9" s="72">
+      <c r="I9" s="147">
         <v>-1.9726001008214089</v>
       </c>
-      <c r="J9" s="71" t="s">
-[...17 lines deleted...]
-      <c r="P9" s="71">
+      <c r="J9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9" s="27">
         <v>7793742.3333333321</v>
       </c>
-      <c r="Q9" s="72">
-[...14 lines deleted...]
-      <c r="V9" s="71">
+      <c r="Q9" s="147">
+        <v>2.1350299264395471</v>
+      </c>
+      <c r="R9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S9" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T9" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U9" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V9" s="27">
         <v>2669289.25</v>
       </c>
-      <c r="W9" s="72">
+      <c r="W9" s="147">
         <v>8.0223099161073286</v>
       </c>
-      <c r="X9" s="71">
-[...2 lines deleted...]
-      <c r="Y9" s="72">
+      <c r="X9" s="27">
+        <v>2584245.583333333</v>
+      </c>
+      <c r="Y9" s="147">
         <v>4.1611844602304604</v>
       </c>
-      <c r="Z9" s="71">
-[...2 lines deleted...]
-      <c r="AA9" s="72">
+      <c r="Z9" s="27">
+        <v>1830996.083333333</v>
+      </c>
+      <c r="AA9" s="148">
         <v>-0.7517667731996025</v>
       </c>
-      <c r="AB9" s="71">
+      <c r="AB9" s="27">
         <v>12721335.97727</v>
       </c>
-      <c r="AC9" s="72">
+      <c r="AC9" s="147">
         <v>5.9155382698489856</v>
       </c>
-      <c r="AD9" s="71">
+      <c r="AD9" s="27">
         <v>6400520.0742239999</v>
       </c>
-      <c r="AE9" s="72">
+      <c r="AE9" s="147">
         <v>7.5642134631618507</v>
       </c>
-      <c r="AF9" s="71">
+      <c r="AF9" s="27">
         <v>5728519.854789</v>
       </c>
-      <c r="AG9" s="72">
-[...2 lines deleted...]
-      <c r="AH9" s="71">
+      <c r="AG9" s="147">
+        <v>3.9713036260343499</v>
+      </c>
+      <c r="AH9" s="27">
         <v>398484.63725600002</v>
       </c>
-      <c r="AI9" s="72">
+      <c r="AI9" s="147">
         <v>7.6708334076094786</v>
       </c>
-      <c r="AJ9" s="71">
+      <c r="AJ9" s="27">
         <v>11646454.605380001</v>
       </c>
-      <c r="AK9" s="72">
+      <c r="AK9" s="147">
         <v>6.2177150946576054</v>
       </c>
-      <c r="AL9" s="73">
+      <c r="AL9" s="149">
         <v>91.550562190869272</v>
       </c>
-      <c r="AM9" s="71">
+      <c r="AM9" s="27">
         <v>904794.67897695163</v>
       </c>
-      <c r="AN9" s="72">
-[...6 lines deleted...]
-      <c r="C10" s="115">
+      <c r="AN9" s="147">
+        <v>2.5706817923981</v>
+      </c>
+    </row>
+    <row r="10" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B10" s="145"/>
+      <c r="C10" s="146">
         <v>40634</v>
       </c>
-      <c r="D10" s="76">
+      <c r="D10" s="26">
         <v>14483835</v>
       </c>
-      <c r="E10" s="72">
-[...2 lines deleted...]
-      <c r="F10" s="71">
+      <c r="E10" s="147">
+        <v>3.015098906242764</v>
+      </c>
+      <c r="F10" s="27">
         <v>404893.08333333331</v>
       </c>
-      <c r="G10" s="72">
+      <c r="G10" s="147">
         <v>-7.5285542915511598</v>
       </c>
-      <c r="H10" s="71">
+      <c r="H10" s="27">
         <v>1013308.25</v>
       </c>
-      <c r="I10" s="72">
+      <c r="I10" s="147">
         <v>6.6237918307399113E-2</v>
       </c>
-      <c r="J10" s="71" t="s">
-[...17 lines deleted...]
-      <c r="P10" s="71">
+      <c r="J10" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L10" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P10" s="27">
         <v>7925489.166666666</v>
       </c>
-      <c r="Q10" s="72">
-[...14 lines deleted...]
-      <c r="V10" s="71">
+      <c r="Q10" s="147">
+        <v>1.690418129040028</v>
+      </c>
+      <c r="R10" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S10" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T10" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U10" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V10" s="27">
         <v>2870736.5</v>
       </c>
-      <c r="W10" s="72">
+      <c r="W10" s="147">
         <v>7.5468497840764259</v>
       </c>
-      <c r="X10" s="71">
-[...11 lines deleted...]
-      <c r="AB10" s="71">
+      <c r="X10" s="27">
+        <v>2674301.083333333</v>
+      </c>
+      <c r="Y10" s="147">
+        <v>3.4847887747510691</v>
+      </c>
+      <c r="Z10" s="27">
+        <v>1808555.666666667</v>
+      </c>
+      <c r="AA10" s="148">
+        <v>-1.225585181253563</v>
+      </c>
+      <c r="AB10" s="27">
         <v>13299145.86239</v>
       </c>
-      <c r="AC10" s="72">
+      <c r="AC10" s="147">
         <v>4.5420534930640022</v>
       </c>
-      <c r="AD10" s="71">
+      <c r="AD10" s="27">
         <v>6619462.2233210001</v>
       </c>
-      <c r="AE10" s="72">
-[...2 lines deleted...]
-      <c r="AF10" s="71">
+      <c r="AE10" s="147">
+        <v>3.4206931086540489</v>
+      </c>
+      <c r="AF10" s="27">
         <v>6046831.8018720001</v>
       </c>
-      <c r="AG10" s="72">
+      <c r="AG10" s="147">
         <v>5.5566176805146972</v>
       </c>
-      <c r="AH10" s="71">
+      <c r="AH10" s="27">
         <v>426328.14578700002</v>
       </c>
-      <c r="AI10" s="72">
-[...2 lines deleted...]
-      <c r="AJ10" s="71">
+      <c r="AI10" s="147">
+        <v>6.9873480500359566</v>
+      </c>
+      <c r="AJ10" s="27">
         <v>12199523.97308</v>
       </c>
-      <c r="AK10" s="72">
+      <c r="AK10" s="147">
         <v>4.7488217353675477</v>
       </c>
-      <c r="AL10" s="73">
+      <c r="AL10" s="149">
         <v>91.731635244187132</v>
       </c>
-      <c r="AM10" s="71">
+      <c r="AM10" s="27">
         <v>918206.11477485078</v>
       </c>
-      <c r="AN10" s="72">
-[...6 lines deleted...]
-      <c r="C11" s="115">
+      <c r="AN10" s="147">
+        <v>1.4822628945014851</v>
+      </c>
+    </row>
+    <row r="11" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B11" s="145"/>
+      <c r="C11" s="146">
         <v>41000</v>
       </c>
-      <c r="D11" s="76">
-[...2 lines deleted...]
-      <c r="E11" s="72">
+      <c r="D11" s="26">
+        <v>14904991.58333333</v>
+      </c>
+      <c r="E11" s="147">
         <v>2.9077698229324822</v>
       </c>
-      <c r="F11" s="71">
+      <c r="F11" s="27">
         <v>383853.16666666669</v>
       </c>
-      <c r="G11" s="72">
+      <c r="G11" s="147">
         <v>-5.1964129625166393</v>
       </c>
-      <c r="H11" s="71">
-[...23 lines deleted...]
-      <c r="P11" s="71">
+      <c r="H11" s="27">
+        <v>1016951.166666667</v>
+      </c>
+      <c r="I11" s="147">
+        <v>0.35950725425029079</v>
+      </c>
+      <c r="J11" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N11" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P11" s="27">
         <v>8096345.5000000019</v>
       </c>
-      <c r="Q11" s="72">
+      <c r="Q11" s="147">
         <v>2.1557828134057599</v>
       </c>
-      <c r="R11" s="71" t="s">
-[...14 lines deleted...]
-      <c r="W11" s="72">
+      <c r="R11" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S11" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T11" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U11" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V11" s="27">
+        <v>3034158.916666667</v>
+      </c>
+      <c r="W11" s="147">
         <v>5.6926999976022463</v>
       </c>
-      <c r="X11" s="71">
+      <c r="X11" s="27">
         <v>2757536</v>
       </c>
-      <c r="Y11" s="72">
-[...2 lines deleted...]
-      <c r="Z11" s="71">
+      <c r="Y11" s="147">
+        <v>3.1123988688259501</v>
+      </c>
+      <c r="Z11" s="27">
         <v>1780257.5</v>
       </c>
-      <c r="AA11" s="72">
-[...2 lines deleted...]
-      <c r="AB11" s="71">
+      <c r="AA11" s="148">
+        <v>-1.5646831993190951</v>
+      </c>
+      <c r="AB11" s="27">
         <v>13704425.633161001</v>
       </c>
-      <c r="AC11" s="72">
-[...2 lines deleted...]
-      <c r="AD11" s="71">
+      <c r="AC11" s="147">
+        <v>3.0474120290471469</v>
+      </c>
+      <c r="AD11" s="27">
         <v>6810247.9019480003</v>
       </c>
-      <c r="AE11" s="72">
-[...2 lines deleted...]
-      <c r="AF11" s="71">
+      <c r="AE11" s="147">
+        <v>2.8821930270233049</v>
+      </c>
+      <c r="AF11" s="27">
         <v>6225000.9902520003</v>
       </c>
-      <c r="AG11" s="72">
-[...2 lines deleted...]
-      <c r="AH11" s="71">
+      <c r="AG11" s="147">
+        <v>2.946488247363543</v>
+      </c>
+      <c r="AH11" s="27">
         <v>452153.78967000003</v>
       </c>
-      <c r="AI11" s="72">
+      <c r="AI11" s="147">
         <v>6.0576915078702998</v>
       </c>
-      <c r="AJ11" s="71">
+      <c r="AJ11" s="27">
         <v>12604480.195346</v>
       </c>
-      <c r="AK11" s="72">
+      <c r="AK11" s="147">
         <v>3.31944281727381</v>
       </c>
-      <c r="AL11" s="73">
+      <c r="AL11" s="149">
         <v>91.973793960737552</v>
       </c>
-      <c r="AM11" s="71">
+      <c r="AM11" s="27">
         <v>919452.08801628579</v>
       </c>
-      <c r="AN11" s="72">
-[...6 lines deleted...]
-      <c r="C12" s="115">
+      <c r="AN11" s="147">
+        <v>0.1356964652474035</v>
+      </c>
+    </row>
+    <row r="12" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B12" s="145"/>
+      <c r="C12" s="146">
         <v>41365</v>
       </c>
-      <c r="D12" s="76">
+      <c r="D12" s="26">
         <v>15266362</v>
       </c>
-      <c r="E12" s="72">
-[...2 lines deleted...]
-      <c r="F12" s="71">
+      <c r="E12" s="147">
+        <v>2.4244925912655151</v>
+      </c>
+      <c r="F12" s="27">
         <v>372173.5</v>
       </c>
-      <c r="G12" s="72">
-[...26 lines deleted...]
-      <c r="P12" s="71">
+      <c r="G12" s="147">
+        <v>-3.04274334066108</v>
+      </c>
+      <c r="H12" s="27">
+        <v>1021152.916666667</v>
+      </c>
+      <c r="I12" s="147">
+        <v>0.41317126502469209</v>
+      </c>
+      <c r="J12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P12" s="27">
         <v>8255012.9166666679</v>
       </c>
-      <c r="Q12" s="72">
-[...14 lines deleted...]
-      <c r="V12" s="71">
+      <c r="Q12" s="147">
+        <v>1.9597411778766951</v>
+      </c>
+      <c r="R12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S12" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T12" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U12" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V12" s="27">
         <v>3169665.5</v>
       </c>
-      <c r="W12" s="72">
+      <c r="W12" s="147">
         <v>4.4660344779238192</v>
       </c>
-      <c r="X12" s="71">
-[...11 lines deleted...]
-      <c r="AB12" s="71">
+      <c r="X12" s="27">
+        <v>2820530.666666667</v>
+      </c>
+      <c r="Y12" s="147">
+        <v>2.2844549143389741</v>
+      </c>
+      <c r="Z12" s="27">
+        <v>1746599.416666667</v>
+      </c>
+      <c r="AA12" s="148">
+        <v>-1.8906300539856311</v>
+      </c>
+      <c r="AB12" s="27">
         <v>14191203.141391</v>
       </c>
-      <c r="AC12" s="72">
-[...2 lines deleted...]
-      <c r="AD12" s="71">
+      <c r="AC12" s="147">
+        <v>3.5519730724951288</v>
+      </c>
+      <c r="AD12" s="27">
         <v>6962403.9593179999</v>
       </c>
-      <c r="AE12" s="72">
-[...2 lines deleted...]
-      <c r="AF12" s="71">
+      <c r="AE12" s="147">
+        <v>2.2342220071970949</v>
+      </c>
+      <c r="AF12" s="27">
         <v>6528236.4696319997</v>
       </c>
-      <c r="AG12" s="72">
+      <c r="AG12" s="147">
         <v>4.8712519059008974</v>
       </c>
-      <c r="AH12" s="71">
+      <c r="AH12" s="27">
         <v>475661.72811700002</v>
       </c>
-      <c r="AI12" s="72">
+      <c r="AI12" s="147">
         <v>5.1991023815496584</v>
       </c>
-      <c r="AJ12" s="71">
+      <c r="AJ12" s="27">
         <v>13051875.949898001</v>
       </c>
-      <c r="AK12" s="72">
+      <c r="AK12" s="147">
         <v>3.5494978580488779</v>
       </c>
-      <c r="AL12" s="73">
+      <c r="AL12" s="149">
         <v>91.971595500807382</v>
       </c>
-      <c r="AM12" s="71">
+      <c r="AM12" s="27">
         <v>929573.34179492143</v>
       </c>
-      <c r="AN12" s="72">
-[...6 lines deleted...]
-      <c r="C13" s="115">
+      <c r="AN12" s="147">
+        <v>1.1007918640407071</v>
+      </c>
+    </row>
+    <row r="13" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B13" s="145"/>
+      <c r="C13" s="146">
         <v>41730</v>
       </c>
-      <c r="D13" s="76">
+      <c r="D13" s="26">
         <v>15545307</v>
       </c>
-      <c r="E13" s="72">
-[...2 lines deleted...]
-      <c r="F13" s="71">
+      <c r="E13" s="147">
+        <v>1.8271871189743829</v>
+      </c>
+      <c r="F13" s="27">
         <v>365769.25</v>
       </c>
-      <c r="G13" s="72">
-[...26 lines deleted...]
-      <c r="P13" s="71">
+      <c r="G13" s="147">
+        <v>-1.720770017209716</v>
+      </c>
+      <c r="H13" s="27">
+        <v>1038454.083333333</v>
+      </c>
+      <c r="I13" s="147">
+        <v>1.6942777505980939</v>
+      </c>
+      <c r="J13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="27">
         <v>8339525.9999999981</v>
       </c>
-      <c r="Q13" s="72">
-[...17 lines deleted...]
-      <c r="W13" s="72">
+      <c r="Q13" s="147">
+        <v>1.023778935132857</v>
+      </c>
+      <c r="R13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S13" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T13" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U13" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V13" s="27">
+        <v>3300433.083333333</v>
+      </c>
+      <c r="W13" s="147">
         <v>4.1255956924581838</v>
       </c>
-      <c r="X13" s="71">
-[...11 lines deleted...]
-      <c r="AB13" s="71">
+      <c r="X13" s="27">
+        <v>2866893.833333333</v>
+      </c>
+      <c r="Y13" s="147">
+        <v>1.643774599389825</v>
+      </c>
+      <c r="Z13" s="27">
+        <v>1702791.583333333</v>
+      </c>
+      <c r="AA13" s="148">
+        <v>-2.5081786307325942</v>
+      </c>
+      <c r="AB13" s="27">
         <v>14492727.252044</v>
       </c>
-      <c r="AC13" s="72">
-[...2 lines deleted...]
-      <c r="AD13" s="71">
+      <c r="AC13" s="147">
+        <v>2.1247254911992202</v>
+      </c>
+      <c r="AD13" s="27">
         <v>7114132.3264619997</v>
       </c>
-      <c r="AE13" s="72">
-[...2 lines deleted...]
-      <c r="AF13" s="71">
+      <c r="AE13" s="147">
+        <v>2.1792525689483528</v>
+      </c>
+      <c r="AF13" s="27">
         <v>6646639.9073580001</v>
       </c>
-      <c r="AG13" s="72">
-[...2 lines deleted...]
-      <c r="AH13" s="71">
+      <c r="AG13" s="147">
+        <v>1.8137124516979239</v>
+      </c>
+      <c r="AH13" s="27">
         <v>496689.29531900003</v>
       </c>
-      <c r="AI13" s="72">
+      <c r="AI13" s="147">
         <v>4.4206977267735592</v>
       </c>
-      <c r="AJ13" s="71">
+      <c r="AJ13" s="27">
         <v>13342996.160034001</v>
       </c>
-      <c r="AK13" s="72">
+      <c r="AK13" s="147">
         <v>2.2304855735184592</v>
       </c>
-      <c r="AL13" s="73">
+      <c r="AL13" s="149">
         <v>92.066841029883832</v>
       </c>
-      <c r="AM13" s="71">
+      <c r="AM13" s="27">
         <v>932289.54899662</v>
       </c>
-      <c r="AN13" s="72">
-[...6 lines deleted...]
-      <c r="C14" s="115">
+      <c r="AN13" s="147">
+        <v>0.29219934345943172</v>
+      </c>
+    </row>
+    <row r="14" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B14" s="145"/>
+      <c r="C14" s="146">
         <v>42095</v>
       </c>
-      <c r="D14" s="76">
+      <c r="D14" s="26">
         <v>15944314.5</v>
       </c>
-      <c r="E14" s="72">
+      <c r="E14" s="147">
         <v>2.5667392737885431</v>
       </c>
-      <c r="F14" s="71">
+      <c r="F14" s="27">
         <v>352845.5</v>
       </c>
-      <c r="G14" s="72">
-[...26 lines deleted...]
-      <c r="P14" s="71">
+      <c r="G14" s="147">
+        <v>-3.533306859447594</v>
+      </c>
+      <c r="H14" s="27">
+        <v>1052554.416666667</v>
+      </c>
+      <c r="I14" s="147">
+        <v>1.357819624347067</v>
+      </c>
+      <c r="J14" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L14" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N14" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P14" s="27">
         <v>8470474.166666666</v>
       </c>
-      <c r="Q14" s="72">
+      <c r="Q14" s="147">
         <v>1.570211144694178</v>
       </c>
-      <c r="R14" s="71" t="s">
-[...14 lines deleted...]
-      <c r="W14" s="72">
+      <c r="R14" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S14" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T14" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U14" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V14" s="27">
+        <v>3486823.583333333</v>
+      </c>
+      <c r="W14" s="147">
         <v>5.6474558124278484</v>
       </c>
-      <c r="X14" s="71">
-[...2 lines deleted...]
-      <c r="Y14" s="72">
+      <c r="X14" s="27">
+        <v>2934462.333333333</v>
+      </c>
+      <c r="Y14" s="147">
         <v>2.3568539307030401</v>
       </c>
-      <c r="Z14" s="71">
-[...2 lines deleted...]
-      <c r="AA14" s="72">
+      <c r="Z14" s="27">
+        <v>1665523.916666667</v>
+      </c>
+      <c r="AA14" s="148">
         <v>-2.1886217333604852</v>
       </c>
-      <c r="AB14" s="71">
+      <c r="AB14" s="27">
         <v>15132278.178895</v>
       </c>
-      <c r="AC14" s="72">
+      <c r="AC14" s="147">
         <v>4.4129094250414447</v>
       </c>
-      <c r="AD14" s="71">
+      <c r="AD14" s="27">
         <v>7327768.3353310004</v>
       </c>
-      <c r="AE14" s="72">
+      <c r="AE14" s="147">
         <v>3.0029805331895698</v>
       </c>
-      <c r="AF14" s="71">
+      <c r="AF14" s="27">
         <v>7034153.5195599999</v>
       </c>
-      <c r="AG14" s="72">
+      <c r="AG14" s="147">
         <v>5.830218239640339</v>
       </c>
-      <c r="AH14" s="71">
+      <c r="AH14" s="27">
         <v>522520.86424099997</v>
       </c>
-      <c r="AI14" s="72">
+      <c r="AI14" s="147">
         <v>5.2007500796669381</v>
       </c>
-      <c r="AJ14" s="71">
+      <c r="AJ14" s="27">
         <v>13955106.222092001</v>
       </c>
-      <c r="AK14" s="72">
+      <c r="AK14" s="147">
         <v>4.5875008485083857</v>
       </c>
-      <c r="AL14" s="73">
+      <c r="AL14" s="149">
         <v>92.22078828523783</v>
       </c>
-      <c r="AM14" s="71">
+      <c r="AM14" s="27">
         <v>949070.47768626234</v>
       </c>
-      <c r="AN14" s="72">
-[...6 lines deleted...]
-      <c r="C15" s="74">
+      <c r="AN14" s="147">
+        <v>1.7999696239974881</v>
+      </c>
+    </row>
+    <row r="15" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B15" s="145"/>
+      <c r="C15" s="146">
         <v>42461</v>
       </c>
-      <c r="D15" s="76">
-[...5 lines deleted...]
-      <c r="F15" s="71">
+      <c r="D15" s="26">
+        <v>16457820.08333333</v>
+      </c>
+      <c r="E15" s="147">
+        <v>3.2206187561925952</v>
+      </c>
+      <c r="F15" s="27">
         <v>338302.75</v>
       </c>
-      <c r="G15" s="72">
+      <c r="G15" s="147">
         <v>-4.1215631204025609</v>
       </c>
-      <c r="H15" s="71">
-[...2 lines deleted...]
-      <c r="I15" s="72">
+      <c r="H15" s="27">
+        <v>1095021.333333333</v>
+      </c>
+      <c r="I15" s="147">
         <v>4.0346528401975501</v>
       </c>
-      <c r="J15" s="71" t="s">
-[...17 lines deleted...]
-      <c r="P15" s="71">
+      <c r="J15" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L15" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N15" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O15" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P15" s="27">
         <v>8709324.1666666679</v>
       </c>
-      <c r="Q15" s="72">
-[...17 lines deleted...]
-      <c r="W15" s="72">
+      <c r="Q15" s="147">
+        <v>2.8197949170299501</v>
+      </c>
+      <c r="R15" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S15" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T15" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U15" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V15" s="27">
+        <v>3670445.416666667</v>
+      </c>
+      <c r="W15" s="147">
         <v>5.2661635710801846</v>
       </c>
-      <c r="X15" s="71">
-[...5 lines deleted...]
-      <c r="Z15" s="71">
+      <c r="X15" s="27">
+        <v>2983029.166666667</v>
+      </c>
+      <c r="Y15" s="147">
+        <v>1.6550504936338579</v>
+      </c>
+      <c r="Z15" s="27">
         <v>1634904</v>
       </c>
-      <c r="AA15" s="72">
-[...2 lines deleted...]
-      <c r="AB15" s="71">
+      <c r="AA15" s="148">
+        <v>-1.8384555370389739</v>
+      </c>
+      <c r="AB15" s="27">
         <v>15380608.367761999</v>
       </c>
-      <c r="AC15" s="72">
+      <c r="AC15" s="147">
         <v>1.6410628058195931</v>
       </c>
-      <c r="AD15" s="71">
+      <c r="AD15" s="27">
         <v>7544697.5578150004</v>
       </c>
-      <c r="AE15" s="72">
-[...2 lines deleted...]
-      <c r="AF15" s="71">
+      <c r="AE15" s="147">
+        <v>2.9603722792118199</v>
+      </c>
+      <c r="AF15" s="27">
         <v>7027626.6559969997</v>
       </c>
-      <c r="AG15" s="72">
+      <c r="AG15" s="147">
         <v>-9.2788187588610516E-2</v>
       </c>
-      <c r="AH15" s="71">
+      <c r="AH15" s="27">
         <v>549529.26691899996</v>
       </c>
-      <c r="AI15" s="72">
+      <c r="AI15" s="147">
         <v>5.1688658819838196</v>
       </c>
-      <c r="AJ15" s="71">
+      <c r="AJ15" s="27">
         <v>14166699.174745999</v>
       </c>
-      <c r="AK15" s="72">
+      <c r="AK15" s="147">
         <v>1.516240358808818</v>
       </c>
-      <c r="AL15" s="73">
+      <c r="AL15" s="149">
         <v>92.107534604675507</v>
       </c>
-      <c r="AM15" s="71">
+      <c r="AM15" s="27">
         <v>934547.12044991821</v>
       </c>
-      <c r="AN15" s="72">
-[...6 lines deleted...]
-      <c r="C16" s="74">
+      <c r="AN15" s="147">
+        <v>-1.5302717319529919</v>
+      </c>
+    </row>
+    <row r="16" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B16" s="145"/>
+      <c r="C16" s="146">
         <v>42826</v>
       </c>
-      <c r="D16" s="76">
-[...5 lines deleted...]
-      <c r="F16" s="71">
+      <c r="D16" s="26">
+        <v>16963330.166666672</v>
+      </c>
+      <c r="E16" s="147">
+        <v>3.071549456572686</v>
+      </c>
+      <c r="F16" s="27">
         <v>323667.08333333331</v>
       </c>
-      <c r="G16" s="72">
+      <c r="G16" s="147">
         <v>-4.3262038711381123</v>
       </c>
-      <c r="H16" s="71">
+      <c r="H16" s="27">
         <v>1149693.25</v>
       </c>
-      <c r="I16" s="72">
+      <c r="I16" s="147">
         <v>4.9927718303205193</v>
       </c>
-      <c r="J16" s="71" t="s">
-[...17 lines deleted...]
-      <c r="P16" s="71">
+      <c r="J16" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L16" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M16" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N16" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P16" s="27">
         <v>8970805</v>
       </c>
-      <c r="Q16" s="72">
+      <c r="Q16" s="147">
         <v>3.0023091152594938</v>
       </c>
-      <c r="R16" s="71" t="s">
-[...14 lines deleted...]
-      <c r="W16" s="72">
+      <c r="R16" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S16" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T16" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U16" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V16" s="27">
+        <v>3843173.333333333</v>
+      </c>
+      <c r="W16" s="147">
         <v>4.7059116008740576</v>
       </c>
-      <c r="X16" s="71">
-[...2 lines deleted...]
-      <c r="Y16" s="72">
+      <c r="X16" s="27">
+        <v>2999658.583333333</v>
+      </c>
+      <c r="Y16" s="147">
         <v>0.55746745129043873</v>
       </c>
-      <c r="Z16" s="71">
-[...5 lines deleted...]
-      <c r="AB16" s="71">
+      <c r="Z16" s="27">
+        <v>1602661.416666667</v>
+      </c>
+      <c r="AA16" s="148">
+        <v>-1.9721392407953791</v>
+      </c>
+      <c r="AB16" s="27">
         <v>16022891.661568001</v>
       </c>
-      <c r="AC16" s="72">
+      <c r="AC16" s="147">
         <v>4.1759290559158613</v>
       </c>
-      <c r="AD16" s="71">
+      <c r="AD16" s="27">
         <v>7905540.7520859996</v>
       </c>
-      <c r="AE16" s="72">
+      <c r="AE16" s="147">
         <v>4.7827390230802402</v>
       </c>
-      <c r="AF16" s="71">
+      <c r="AF16" s="27">
         <v>7269152.2061280003</v>
       </c>
-      <c r="AG16" s="72">
-[...2 lines deleted...]
-      <c r="AH16" s="71">
+      <c r="AG16" s="147">
+        <v>3.436801098773445</v>
+      </c>
+      <c r="AH16" s="27">
         <v>577657.19231299998</v>
       </c>
-      <c r="AI16" s="72">
-[...2 lines deleted...]
-      <c r="AJ16" s="71">
+      <c r="AI16" s="147">
+        <v>5.1185491087130766</v>
+      </c>
+      <c r="AJ16" s="27">
         <v>14743056.325061999</v>
       </c>
-      <c r="AK16" s="72">
+      <c r="AK16" s="147">
         <v>4.0683940783004191</v>
       </c>
-      <c r="AL16" s="73">
+      <c r="AL16" s="149">
         <v>92.012457154810747</v>
       </c>
-      <c r="AM16" s="71">
+      <c r="AM16" s="27">
         <v>944560.50222104078</v>
       </c>
-      <c r="AN16" s="72">
-[...6 lines deleted...]
-      <c r="C17" s="74">
+      <c r="AN16" s="147">
+        <v>1.0714689021032791</v>
+      </c>
+    </row>
+    <row r="17" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B17" s="145"/>
+      <c r="C17" s="146">
         <v>43191</v>
       </c>
-      <c r="D17" s="76">
+      <c r="D17" s="26">
         <v>17415926</v>
       </c>
-      <c r="E17" s="72">
+      <c r="E17" s="147">
         <v>2.668083618526107</v>
       </c>
-      <c r="F17" s="71">
+      <c r="F17" s="27">
         <v>315316.58333333331</v>
       </c>
-      <c r="G17" s="72">
-[...5 lines deleted...]
-      <c r="I17" s="72">
+      <c r="G17" s="147">
+        <v>-2.579965782742299</v>
+      </c>
+      <c r="H17" s="27">
+        <v>1201033.583333333</v>
+      </c>
+      <c r="I17" s="147">
         <v>4.4655679533069481</v>
       </c>
-      <c r="J17" s="71">
-[...11 lines deleted...]
-      <c r="N17" s="71">
+      <c r="J17" s="27">
+        <v>242728.1428571429</v>
+      </c>
+      <c r="K17" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" s="27">
+        <v>204085.42857142861</v>
+      </c>
+      <c r="M17" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N17" s="27">
         <v>757618.71428571432</v>
       </c>
-      <c r="O17" s="72" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="71">
+      <c r="O17" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P17" s="27">
         <v>9171890.166666666</v>
       </c>
-      <c r="Q17" s="72">
-[...17 lines deleted...]
-      <c r="W17" s="72">
+      <c r="Q17" s="147">
+        <v>2.2415509719213129</v>
+      </c>
+      <c r="R17" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S17" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T17" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U17" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V17" s="27">
+        <v>4026011.166666667</v>
+      </c>
+      <c r="W17" s="147">
         <v>4.7574703890534753</v>
       </c>
-      <c r="X17" s="71">
-[...2 lines deleted...]
-      <c r="Y17" s="72">
+      <c r="X17" s="27">
+        <v>3016991.083333333</v>
+      </c>
+      <c r="Y17" s="147">
         <v>0.5778157586434185</v>
       </c>
-      <c r="Z17" s="116">
-[...5 lines deleted...]
-      <c r="AB17" s="71">
+      <c r="Z17" s="27">
+        <v>1567349.916666667</v>
+      </c>
+      <c r="AA17" s="148">
+        <v>-2.203303806579648</v>
+      </c>
+      <c r="AB17" s="27">
         <v>16424644.045724999</v>
       </c>
-      <c r="AC17" s="72">
+      <c r="AC17" s="147">
         <v>2.5073650414839221</v>
       </c>
-      <c r="AD17" s="71">
+      <c r="AD17" s="27">
         <v>8188779.0773740001</v>
       </c>
-      <c r="AE17" s="72">
+      <c r="AE17" s="147">
         <v>3.5827824328558799</v>
       </c>
-      <c r="AF17" s="71">
+      <c r="AF17" s="27">
         <v>7341104.7406059997</v>
       </c>
-      <c r="AG17" s="72">
+      <c r="AG17" s="147">
         <v>0.98983392337477216</v>
       </c>
-      <c r="AH17" s="71">
+      <c r="AH17" s="27">
         <v>611074.14388400002</v>
       </c>
-      <c r="AI17" s="72">
+      <c r="AI17" s="147">
         <v>5.7849104998061174</v>
       </c>
-      <c r="AJ17" s="71">
+      <c r="AJ17" s="27">
         <v>15050407.617949</v>
       </c>
-      <c r="AK17" s="72">
+      <c r="AK17" s="147">
         <v>2.0847189762446261</v>
       </c>
-      <c r="AL17" s="73">
+      <c r="AL17" s="149">
         <v>91.63308243423586</v>
       </c>
-      <c r="AM17" s="71">
+      <c r="AM17" s="27">
         <v>943081.86918829347</v>
       </c>
-      <c r="AN17" s="72">
-[...6 lines deleted...]
-      <c r="C18" s="74">
+      <c r="AN17" s="147">
+        <v>-0.15654190803769949</v>
+      </c>
+    </row>
+    <row r="18" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B18" s="145"/>
+      <c r="C18" s="146">
         <v>43556</v>
       </c>
-      <c r="D18" s="76">
+      <c r="D18" s="26">
         <v>17871720.25</v>
       </c>
-      <c r="E18" s="72">
-[...2 lines deleted...]
-      <c r="F18" s="71">
+      <c r="E18" s="147">
+        <v>2.6171117745906751</v>
+      </c>
+      <c r="F18" s="27">
         <v>305968.33333333302</v>
       </c>
-      <c r="G18" s="72">
-[...2 lines deleted...]
-      <c r="H18" s="71">
+      <c r="G18" s="147">
+        <v>-2.96471879188086</v>
+      </c>
+      <c r="H18" s="27">
         <v>1247159</v>
       </c>
-      <c r="I18" s="72">
+      <c r="I18" s="147">
         <v>3.8404768448398352</v>
       </c>
-      <c r="J18" s="71">
+      <c r="J18" s="27">
         <v>249285.5</v>
       </c>
-      <c r="K18" s="72">
-[...2 lines deleted...]
-      <c r="L18" s="71">
+      <c r="K18" s="147">
+        <v>2.701523220863788</v>
+      </c>
+      <c r="L18" s="27">
         <v>209290.75</v>
       </c>
-      <c r="M18" s="72">
+      <c r="M18" s="147">
         <v>2.5505600595828959</v>
       </c>
-      <c r="N18" s="71">
+      <c r="N18" s="27">
         <v>788582.75</v>
       </c>
-      <c r="O18" s="72">
-[...2 lines deleted...]
-      <c r="P18" s="71">
+      <c r="O18" s="147">
+        <v>4.0870209685195844</v>
+      </c>
+      <c r="P18" s="27">
         <v>9361974.9999999981</v>
       </c>
-      <c r="Q18" s="72">
-[...14 lines deleted...]
-      <c r="V18" s="71">
+      <c r="Q18" s="147">
+        <v>2.0724717575026701</v>
+      </c>
+      <c r="R18" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S18" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T18" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U18" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V18" s="27">
         <v>4223998.416666667</v>
       </c>
-      <c r="W18" s="72">
+      <c r="W18" s="147">
         <v>4.917702455453532</v>
       </c>
-      <c r="X18" s="71">
-[...2 lines deleted...]
-      <c r="Y18" s="72">
+      <c r="X18" s="27">
+        <v>3038587.833333333</v>
+      </c>
+      <c r="Y18" s="147">
         <v>0.71583738246050466</v>
       </c>
-      <c r="Z18" s="71">
-[...5 lines deleted...]
-      <c r="AB18" s="71">
+      <c r="Z18" s="27">
+        <v>160219.18181818179</v>
+      </c>
+      <c r="AA18" s="148" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB18" s="27">
         <v>17056214.771281999</v>
       </c>
-      <c r="AC18" s="72">
-[...2 lines deleted...]
-      <c r="AD18" s="71">
+      <c r="AC18" s="147">
+        <v>3.8452627880321439</v>
+      </c>
+      <c r="AD18" s="27">
         <v>8482986.3790429998</v>
       </c>
-      <c r="AE18" s="72">
+      <c r="AE18" s="147">
         <v>3.5928103431427161</v>
       </c>
-      <c r="AF18" s="71">
+      <c r="AF18" s="27">
         <v>7621919.4676510002</v>
       </c>
-      <c r="AG18" s="72">
-[...2 lines deleted...]
-      <c r="AH18" s="71">
+      <c r="AG18" s="147">
+        <v>3.82523798484613</v>
+      </c>
+      <c r="AH18" s="27">
         <v>646809.04190099996</v>
       </c>
-      <c r="AI18" s="72">
+      <c r="AI18" s="147">
         <v>5.8478825155108494</v>
       </c>
-      <c r="AJ18" s="71">
+      <c r="AJ18" s="27">
         <v>15644059.317136999</v>
       </c>
-      <c r="AK18" s="72">
-[...2 lines deleted...]
-      <c r="AL18" s="73">
+      <c r="AK18" s="147">
+        <v>3.9444227309831441</v>
+      </c>
+      <c r="AL18" s="149">
         <v>91.720581189428486</v>
       </c>
-      <c r="AM18" s="71">
+      <c r="AM18" s="27">
         <v>954368.94337477104</v>
       </c>
-      <c r="AN18" s="72">
-[...6 lines deleted...]
-      <c r="C19" s="74">
+      <c r="AN18" s="147">
+        <v>1.1968286694125749</v>
+      </c>
+    </row>
+    <row r="19" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B19" s="145"/>
+      <c r="C19" s="146">
         <v>43922</v>
       </c>
-      <c r="D19" s="76">
+      <c r="D19" s="26">
         <v>18065262.75</v>
       </c>
-      <c r="E19" s="72">
+      <c r="E19" s="147">
         <v>1.082953947871923</v>
       </c>
-      <c r="F19" s="71">
+      <c r="F19" s="27">
         <v>299770.16666666698</v>
       </c>
-      <c r="G19" s="72">
+      <c r="G19" s="147">
         <v>-2.0257542991921729</v>
       </c>
-      <c r="H19" s="71">
-[...8 lines deleted...]
-      <c r="K19" s="72">
+      <c r="H19" s="27">
+        <v>1249930.916666667</v>
+      </c>
+      <c r="I19" s="147">
+        <v>0.2222584824121743</v>
+      </c>
+      <c r="J19" s="27">
+        <v>248737.58333333331</v>
+      </c>
+      <c r="K19" s="147">
         <v>-0.21979484032029761</v>
       </c>
-      <c r="L19" s="71">
-[...2 lines deleted...]
-      <c r="M19" s="72">
+      <c r="L19" s="27">
+        <v>208451.91666666669</v>
+      </c>
+      <c r="M19" s="147">
         <v>-0.40079809228709129</v>
       </c>
-      <c r="N19" s="71">
+      <c r="N19" s="27">
         <v>792741.41666666663</v>
       </c>
-      <c r="O19" s="72">
+      <c r="O19" s="147">
         <v>0.52735957851812731</v>
       </c>
-      <c r="P19" s="71">
+      <c r="P19" s="27">
         <v>9401359.75</v>
       </c>
-      <c r="Q19" s="72">
+      <c r="Q19" s="147">
         <v>0.42068847652341201</v>
       </c>
-      <c r="R19" s="71" t="s">
-[...11 lines deleted...]
-      <c r="V19" s="71">
+      <c r="R19" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S19" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T19" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U19" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V19" s="27">
         <v>4375338.333333333</v>
       </c>
-      <c r="W19" s="72">
+      <c r="W19" s="147">
         <v>3.5828592186380348</v>
       </c>
-      <c r="X19" s="71">
+      <c r="X19" s="27">
         <v>3038633.75</v>
       </c>
-      <c r="Y19" s="72">
+      <c r="Y19" s="147">
         <v>1.511118624342167E-3</v>
       </c>
-      <c r="Z19" s="71">
-[...2 lines deleted...]
-      <c r="AA19" s="72">
+      <c r="Z19" s="27">
+        <v>144348.58333333331</v>
+      </c>
+      <c r="AA19" s="148">
         <v>-9.9055545689022075</v>
       </c>
-      <c r="AB19" s="71">
+      <c r="AB19" s="27">
         <v>16568085.125615999</v>
       </c>
-      <c r="AC19" s="72">
-[...2 lines deleted...]
-      <c r="AD19" s="71">
+      <c r="AC19" s="147">
+        <v>-2.8618873074222622</v>
+      </c>
+      <c r="AD19" s="27">
         <v>8272455.4551799996</v>
       </c>
-      <c r="AE19" s="72">
+      <c r="AE19" s="147">
         <v>-2.481801979349052</v>
       </c>
-      <c r="AF19" s="71">
+      <c r="AF19" s="27">
         <v>7381451.2769370005</v>
       </c>
-      <c r="AG19" s="72">
-[...2 lines deleted...]
-      <c r="AH19" s="71">
+      <c r="AG19" s="147">
+        <v>-3.1549558052219822</v>
+      </c>
+      <c r="AH19" s="27">
         <v>615192.53181399999</v>
       </c>
-      <c r="AI19" s="72">
+      <c r="AI19" s="147">
         <v>-4.8880748472652336</v>
       </c>
-      <c r="AJ19" s="71">
+      <c r="AJ19" s="27">
         <v>15229348.454782</v>
       </c>
-      <c r="AK19" s="72">
-[...2 lines deleted...]
-      <c r="AL19" s="73">
+      <c r="AK19" s="147">
+        <v>-2.6509159416233659</v>
+      </c>
+      <c r="AL19" s="149">
         <v>91.919786380357422</v>
       </c>
-      <c r="AM19" s="71">
+      <c r="AM19" s="27">
         <v>917123.94969821291</v>
       </c>
-      <c r="AN19" s="72">
+      <c r="AN19" s="147">
         <v>-3.9025781313519081</v>
       </c>
-      <c r="AO19" s="78"/>
-[...9 lines deleted...]
-      <c r="E20" s="72">
+    </row>
+    <row r="20" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B20" s="145"/>
+      <c r="C20" s="146" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="26">
+        <v>18156339.916666672</v>
+      </c>
+      <c r="E20" s="147">
         <v>0.50415633543259286</v>
       </c>
-      <c r="F20" s="71">
+      <c r="F20" s="27">
         <v>292377.58333333331</v>
       </c>
-      <c r="G20" s="72">
-[...5 lines deleted...]
-      <c r="I20" s="72">
+      <c r="G20" s="147">
+        <v>-2.4660837385975238</v>
+      </c>
+      <c r="H20" s="27">
+        <v>1248134.416666667</v>
+      </c>
+      <c r="I20" s="147">
         <v>-0.1437279433643357</v>
       </c>
-      <c r="J20" s="71">
+      <c r="J20" s="27">
         <v>243146.75</v>
       </c>
-      <c r="K20" s="72">
+      <c r="K20" s="147">
         <v>-2.2476833852008049</v>
       </c>
-      <c r="L20" s="71">
+      <c r="L20" s="27">
         <v>207411</v>
       </c>
-      <c r="M20" s="72">
+      <c r="M20" s="147">
         <v>-0.49935576669759563</v>
       </c>
-      <c r="N20" s="71">
+      <c r="N20" s="27">
         <v>797576.66666666663</v>
       </c>
-      <c r="O20" s="72">
+      <c r="O20" s="147">
         <v>0.60994037883517205</v>
       </c>
-      <c r="P20" s="71">
+      <c r="P20" s="27">
         <v>9380834.4166666679</v>
       </c>
-      <c r="Q20" s="72">
-[...14 lines deleted...]
-      <c r="V20" s="71">
+      <c r="Q20" s="147">
+        <v>-0.21832302857395239</v>
+      </c>
+      <c r="R20" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="S20" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T20" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="U20" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V20" s="27">
         <v>4511112.333333333</v>
       </c>
-      <c r="W20" s="72">
+      <c r="W20" s="147">
         <v>3.1031657361354492</v>
       </c>
-      <c r="X20" s="71">
+      <c r="X20" s="27">
         <v>3016258.75</v>
       </c>
-      <c r="Y20" s="72">
+      <c r="Y20" s="147">
         <v>-0.7363506707578682</v>
       </c>
-      <c r="Z20" s="71">
+      <c r="Z20" s="27">
         <v>123230.5</v>
       </c>
-      <c r="AA20" s="72">
-[...2 lines deleted...]
-      <c r="AB20" s="71">
+      <c r="AA20" s="148">
+        <v>-14.62992074163065</v>
+      </c>
+      <c r="AB20" s="27">
         <v>17076253.623034</v>
       </c>
-      <c r="AC20" s="72">
-[...2 lines deleted...]
-      <c r="AD20" s="71">
+      <c r="AC20" s="147">
+        <v>3.0671528638654739</v>
+      </c>
+      <c r="AD20" s="27">
         <v>8476255.412819</v>
       </c>
-      <c r="AE20" s="72">
-[...2 lines deleted...]
-      <c r="AF20" s="71">
+      <c r="AE20" s="147">
+        <v>2.4635969180273549</v>
+      </c>
+      <c r="AF20" s="27">
         <v>7610598.403655</v>
       </c>
-      <c r="AG20" s="72">
-[...2 lines deleted...]
-      <c r="AH20" s="71">
+      <c r="AG20" s="147">
+        <v>3.104364143592742</v>
+      </c>
+      <c r="AH20" s="27">
         <v>660069.25832899997</v>
       </c>
-      <c r="AI20" s="72">
+      <c r="AI20" s="147">
         <v>7.2947450097733402</v>
       </c>
-      <c r="AJ20" s="71">
+      <c r="AJ20" s="27">
         <v>15710492.731519001</v>
       </c>
-      <c r="AK20" s="72">
-[...2 lines deleted...]
-      <c r="AL20" s="73">
+      <c r="AK20" s="147">
+        <v>3.15932279155331</v>
+      </c>
+      <c r="AL20" s="149">
         <v>92.001987545601111</v>
       </c>
-      <c r="AM20" s="71">
+      <c r="AM20" s="27">
         <v>940511.89289306058</v>
       </c>
-      <c r="AN20" s="72">
-[...12 lines deleted...]
-      <c r="E21" s="72">
+      <c r="AN20" s="147">
+        <v>2.5501398368828592</v>
+      </c>
+    </row>
+    <row r="21" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B21" s="145"/>
+      <c r="C21" s="146" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" s="26">
+        <v>18741933.166666672</v>
+      </c>
+      <c r="E21" s="147">
         <v>3.2252824781191292</v>
       </c>
-      <c r="F21" s="71">
+      <c r="F21" s="27">
         <v>269243.91666666663</v>
       </c>
-      <c r="G21" s="72">
+      <c r="G21" s="147">
         <v>-7.9122572951471737</v>
       </c>
-      <c r="H21" s="71">
-[...2 lines deleted...]
-      <c r="I21" s="72">
+      <c r="H21" s="27">
+        <v>1329469.916666667</v>
+      </c>
+      <c r="I21" s="147">
         <v>6.5165657571737201</v>
       </c>
-      <c r="J21" s="71">
+      <c r="J21" s="27">
         <v>266298.16666666669</v>
       </c>
-      <c r="K21" s="72">
+      <c r="K21" s="147">
         <v>9.5215817882273512</v>
       </c>
-      <c r="L21" s="71">
-[...2 lines deleted...]
-      <c r="M21" s="72">
+      <c r="L21" s="27">
+        <v>226438.66666666669</v>
+      </c>
+      <c r="M21" s="147">
         <v>9.1738946664673868</v>
       </c>
-      <c r="N21" s="71">
+      <c r="N21" s="27">
         <v>836733.08333333337</v>
       </c>
-      <c r="O21" s="72">
+      <c r="O21" s="147">
         <v>4.9094235454898882</v>
       </c>
-      <c r="P21" s="71">
+      <c r="P21" s="27">
         <v>9606769.75</v>
       </c>
-      <c r="Q21" s="72">
+      <c r="Q21" s="147">
         <v>2.4084780020412699</v>
       </c>
-      <c r="R21" s="71">
+      <c r="R21" s="27">
         <v>3809893.8</v>
       </c>
-      <c r="S21" s="72" t="s">
-[...2 lines deleted...]
-      <c r="T21" s="71">
+      <c r="S21" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T21" s="27">
         <v>5859894</v>
       </c>
-      <c r="U21" s="72" t="s">
-[...2 lines deleted...]
-      <c r="V21" s="71">
+      <c r="U21" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V21" s="27">
         <v>4773012.166666667</v>
       </c>
-      <c r="W21" s="72">
+      <c r="W21" s="147">
         <v>5.805659757087267</v>
       </c>
-      <c r="X21" s="71">
-[...2 lines deleted...]
-      <c r="Y21" s="72">
+      <c r="X21" s="27">
+        <v>3032508.333333333</v>
+      </c>
+      <c r="Y21" s="147">
         <v>0.53873306901583984</v>
       </c>
-      <c r="Z21" s="71">
-[...5 lines deleted...]
-      <c r="AB21" s="71">
+      <c r="Z21" s="27">
+        <v>146780.41666666669</v>
+      </c>
+      <c r="AA21" s="148">
+        <v>19.11046101952574</v>
+      </c>
+      <c r="AB21" s="27">
         <v>17837947.563637</v>
       </c>
-      <c r="AC21" s="72">
+      <c r="AC21" s="147">
         <v>4.4605447858630853</v>
       </c>
-      <c r="AD21" s="71">
+      <c r="AD21" s="27">
         <v>8917560.5464980006</v>
       </c>
-      <c r="AE21" s="72">
+      <c r="AE21" s="147">
         <v>5.2063689941621583</v>
       </c>
-      <c r="AF21" s="71">
+      <c r="AF21" s="27">
         <v>7853196.6935750004</v>
       </c>
-      <c r="AG21" s="72">
-[...2 lines deleted...]
-      <c r="AH21" s="71">
+      <c r="AG21" s="147">
+        <v>3.187637516170772</v>
+      </c>
+      <c r="AH21" s="27">
         <v>702654.455556</v>
       </c>
-      <c r="AI21" s="72">
+      <c r="AI21" s="147">
         <v>6.45162559680581</v>
       </c>
-      <c r="AJ21" s="71">
+      <c r="AJ21" s="27">
         <v>16373155.750163</v>
       </c>
-      <c r="AK21" s="72">
+      <c r="AK21" s="147">
         <v>4.2179645792683518</v>
       </c>
-      <c r="AL21" s="73">
+      <c r="AL21" s="149">
         <v>91.788338830751997</v>
       </c>
-      <c r="AM21" s="71">
+      <c r="AM21" s="27">
         <v>951766.68303153256</v>
       </c>
-      <c r="AN21" s="72">
+      <c r="AN21" s="147">
         <v>1.1966664348976641</v>
       </c>
-      <c r="AO21" s="78"/>
-[...6 lines deleted...]
-      <c r="D22" s="71">
+    </row>
+    <row r="22" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B22" s="145"/>
+      <c r="C22" s="146" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="26">
         <v>19417580.25</v>
       </c>
-      <c r="E22" s="72">
+      <c r="E22" s="147">
         <v>3.605002095168075</v>
       </c>
-      <c r="F22" s="71">
-[...2 lines deleted...]
-      <c r="G22" s="72">
+      <c r="F22" s="27">
+        <v>244042.83333333331</v>
+      </c>
+      <c r="G22" s="147">
         <v>-9.3599453036233839</v>
       </c>
-      <c r="H22" s="71">
-[...5 lines deleted...]
-      <c r="J22" s="71">
+      <c r="H22" s="27">
+        <v>1416181.333333333</v>
+      </c>
+      <c r="I22" s="147">
+        <v>6.5222548911881404</v>
+      </c>
+      <c r="J22" s="27">
         <v>286629.5</v>
       </c>
-      <c r="K22" s="72">
+      <c r="K22" s="147">
         <v>7.6348003397194386</v>
       </c>
-      <c r="L22" s="71">
+      <c r="L22" s="27">
         <v>240538</v>
       </c>
-      <c r="M22" s="72">
+      <c r="M22" s="147">
         <v>6.2265573017564746</v>
       </c>
-      <c r="N22" s="71">
+      <c r="N22" s="27">
         <v>889013.83333333337</v>
       </c>
-      <c r="O22" s="72">
-[...2 lines deleted...]
-      <c r="P22" s="71">
+      <c r="O22" s="147">
+        <v>6.2481992216354856</v>
+      </c>
+      <c r="P22" s="27">
         <v>9888309.333333334</v>
       </c>
-      <c r="Q22" s="72">
-[...2 lines deleted...]
-      <c r="R22" s="71">
+      <c r="Q22" s="147">
+        <v>2.930637359486354</v>
+      </c>
+      <c r="R22" s="27">
         <v>3881827.5</v>
       </c>
-      <c r="S22" s="72">
+      <c r="S22" s="147">
         <v>1.88807625031437</v>
       </c>
-      <c r="T22" s="76">
+      <c r="T22" s="27">
         <v>6006481.833333333</v>
       </c>
-      <c r="U22" s="72">
-[...2 lines deleted...]
-      <c r="V22" s="71">
+      <c r="U22" s="147">
+        <v>2.5015441121176001</v>
+      </c>
+      <c r="V22" s="27">
         <v>5052919.916666667</v>
       </c>
-      <c r="W22" s="72">
+      <c r="W22" s="147">
         <v>5.8643837523565168</v>
       </c>
-      <c r="X22" s="71">
-[...2 lines deleted...]
-      <c r="Y22" s="72">
+      <c r="X22" s="27">
+        <v>3059714.833333333</v>
+      </c>
+      <c r="Y22" s="147">
         <v>0.89716159065240664</v>
       </c>
-      <c r="Z22" s="71">
-[...5 lines deleted...]
-      <c r="AB22" s="71">
+      <c r="Z22" s="27">
+        <v>181340.83333333331</v>
+      </c>
+      <c r="AA22" s="148">
+        <v>23.54565919045741</v>
+      </c>
+      <c r="AB22" s="27">
         <v>18798190.872678999</v>
       </c>
-      <c r="AC22" s="72">
+      <c r="AC22" s="147">
         <v>5.3831490737167087</v>
       </c>
-      <c r="AD22" s="71">
+      <c r="AD22" s="27">
         <v>9454429.3153220005</v>
       </c>
-      <c r="AE22" s="72">
+      <c r="AE22" s="147">
         <v>6.0203546252885598</v>
       </c>
-      <c r="AF22" s="71">
+      <c r="AF22" s="27">
         <v>8181137.3986290004</v>
       </c>
-      <c r="AG22" s="72">
+      <c r="AG22" s="147">
         <v>4.1758880854506186</v>
       </c>
-      <c r="AH22" s="71">
+      <c r="AH22" s="27">
         <v>743561.61124200001</v>
       </c>
-      <c r="AI22" s="72">
+      <c r="AI22" s="147">
         <v>5.8218026460290284</v>
       </c>
-      <c r="AJ22" s="71">
+      <c r="AJ22" s="27">
         <v>17231893.848141</v>
       </c>
-      <c r="AK22" s="72">
+      <c r="AK22" s="147">
         <v>5.244792824800748</v>
       </c>
-      <c r="AL22" s="73">
+      <c r="AL22" s="149">
         <v>91.66783104211143</v>
       </c>
-      <c r="AM22" s="71">
+      <c r="AM22" s="27">
         <v>968101.61877296737</v>
       </c>
-      <c r="AN22" s="72">
-[...9 lines deleted...]
-      <c r="D23" s="120">
+      <c r="AN22" s="147">
+        <v>1.7162752208771841</v>
+      </c>
+    </row>
+    <row r="23" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B23" s="145"/>
+      <c r="C23" s="146" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="26">
         <v>20053945.75</v>
       </c>
-      <c r="E23" s="121">
-[...5 lines deleted...]
-      <c r="G23" s="121">
+      <c r="E23" s="147">
+        <v>3.2772646838938662</v>
+      </c>
+      <c r="F23" s="27">
+        <v>222278.33333333331</v>
+      </c>
+      <c r="G23" s="147">
         <v>-8.9183114712786065</v>
       </c>
-      <c r="H23" s="120">
-[...5 lines deleted...]
-      <c r="J23" s="120">
+      <c r="H23" s="27">
+        <v>1519149.833333333</v>
+      </c>
+      <c r="I23" s="147">
+        <v>7.2708556154767354</v>
+      </c>
+      <c r="J23" s="27">
         <v>303765.16666666669</v>
       </c>
-      <c r="K23" s="121">
+      <c r="K23" s="147">
         <v>5.9783332373906761</v>
       </c>
-      <c r="L23" s="120">
-[...2 lines deleted...]
-      <c r="M23" s="121">
+      <c r="L23" s="27">
+        <v>254219.91666666669</v>
+      </c>
+      <c r="M23" s="147">
         <v>5.6880479037269227</v>
       </c>
-      <c r="N23" s="120">
+      <c r="N23" s="27">
         <v>961164.75</v>
       </c>
-      <c r="O23" s="121">
+      <c r="O23" s="147">
         <v>8.1158373426135189</v>
       </c>
-      <c r="P23" s="120">
+      <c r="P23" s="27">
         <v>10225623.75</v>
       </c>
-      <c r="Q23" s="121">
-[...5 lines deleted...]
-      <c r="S23" s="121">
+      <c r="Q23" s="147">
+        <v>3.4112445848511812</v>
+      </c>
+      <c r="R23" s="27">
+        <v>4057358.916666667</v>
+      </c>
+      <c r="S23" s="147">
         <v>4.5218757574020607</v>
       </c>
-      <c r="T23" s="120">
+      <c r="T23" s="27">
         <v>6168264.833333333</v>
       </c>
-      <c r="U23" s="121">
-[...2 lines deleted...]
-      <c r="V23" s="120">
+      <c r="U23" s="147">
+        <v>2.6934735588839192</v>
+      </c>
+      <c r="V23" s="27">
         <v>5262875.75</v>
       </c>
-      <c r="W23" s="121">
+      <c r="W23" s="147">
         <v>4.1551387474163093</v>
       </c>
-      <c r="X23" s="120">
+      <c r="X23" s="27">
         <v>3045855.75</v>
       </c>
-      <c r="Y23" s="121">
+      <c r="Y23" s="147">
         <v>-0.45295343155346002</v>
       </c>
-      <c r="Z23" s="120">
-[...5 lines deleted...]
-      <c r="AB23" s="120">
+      <c r="Z23" s="27">
+        <v>181793.33333333331</v>
+      </c>
+      <c r="AA23" s="148">
+        <v>0.2495301205373002</v>
+      </c>
+      <c r="AB23" s="27">
         <v>19483021.748907</v>
       </c>
-      <c r="AC23" s="121">
-[...2 lines deleted...]
-      <c r="AD23" s="120">
+      <c r="AC23" s="147">
+        <v>3.643067999821858</v>
+      </c>
+      <c r="AD23" s="27">
         <v>9814688.9503370002</v>
       </c>
-      <c r="AE23" s="121">
+      <c r="AE23" s="147">
         <v>3.8104852551084978</v>
       </c>
-      <c r="AF23" s="120">
+      <c r="AF23" s="27">
         <v>8400455.5949889999</v>
       </c>
-      <c r="AG23" s="121">
-[...2 lines deleted...]
-      <c r="AH23" s="120">
+      <c r="AG23" s="147">
+        <v>2.6807787924054689</v>
+      </c>
+      <c r="AH23" s="27">
         <v>784629.22597200004</v>
       </c>
-      <c r="AI23" s="121">
+      <c r="AI23" s="147">
         <v>5.5230950749868946</v>
       </c>
-      <c r="AJ23" s="120">
-[...8 lines deleted...]
-      <c r="AM23" s="120">
+      <c r="AJ23" s="27">
+        <v>17877480.398047999</v>
+      </c>
+      <c r="AK23" s="147">
+        <v>3.7464631316577401</v>
+      </c>
+      <c r="AL23" s="149">
+        <v>91.759279584292045</v>
+      </c>
+      <c r="AM23" s="27">
         <v>971530.59012872819</v>
       </c>
-      <c r="AN23" s="121">
-[...9 lines deleted...]
-      <c r="D24" s="71">
+      <c r="AN23" s="147">
+        <v>0.35419539532501881</v>
+      </c>
+    </row>
+    <row r="24" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1" thickTop="1">
+      <c r="B24" s="151"/>
+      <c r="C24" s="152" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="138">
         <v>19134778</v>
       </c>
-      <c r="E24" s="72">
-[...2 lines deleted...]
-      <c r="F24" s="71">
+      <c r="E24" s="153">
+        <v>3.8038320794180351</v>
+      </c>
+      <c r="F24" s="139">
         <v>253060</v>
       </c>
-      <c r="G24" s="72">
+      <c r="G24" s="153">
         <v>-9.6717543083139397</v>
       </c>
-      <c r="H24" s="71">
+      <c r="H24" s="139">
         <v>1406271</v>
       </c>
-      <c r="I24" s="72">
+      <c r="I24" s="153">
         <v>9.1244951248753647</v>
       </c>
-      <c r="J24" s="71">
+      <c r="J24" s="139">
         <v>289202</v>
       </c>
-      <c r="K24" s="72">
-[...2 lines deleted...]
-      <c r="L24" s="71">
+      <c r="K24" s="153">
+        <v>16.723844272418329</v>
+      </c>
+      <c r="L24" s="139">
         <v>243215</v>
       </c>
-      <c r="M24" s="72">
-[...2 lines deleted...]
-      <c r="N24" s="71">
+      <c r="M24" s="153">
+        <v>13.59188839538001</v>
+      </c>
+      <c r="N24" s="139">
         <v>873854</v>
       </c>
-      <c r="O24" s="72">
+      <c r="O24" s="153">
         <v>5.6903312264303896</v>
       </c>
-      <c r="P24" s="71">
+      <c r="P24" s="139">
         <v>9769576</v>
       </c>
-      <c r="Q24" s="72">
-[...2 lines deleted...]
-      <c r="R24" s="71">
+      <c r="Q24" s="153">
+        <v>2.7848107125568951</v>
+      </c>
+      <c r="R24" s="139">
         <v>3858084</v>
       </c>
-      <c r="S24" s="72" t="s">
-[...2 lines deleted...]
-      <c r="T24" s="71">
+      <c r="S24" s="153" t="s">
+        <v>28</v>
+      </c>
+      <c r="T24" s="139">
         <v>5911492</v>
       </c>
-      <c r="U24" s="72" t="s">
-[...2 lines deleted...]
-      <c r="V24" s="71">
+      <c r="U24" s="153" t="s">
+        <v>28</v>
+      </c>
+      <c r="V24" s="139">
         <v>4918521</v>
       </c>
-      <c r="W24" s="72">
+      <c r="W24" s="153">
         <v>6.2843529182963431</v>
       </c>
-      <c r="X24" s="71">
+      <c r="X24" s="139">
         <v>3039899</v>
       </c>
-      <c r="Y24" s="72">
+      <c r="Y24" s="153">
         <v>0.91530567564543919</v>
       </c>
-      <c r="Z24" s="71">
+      <c r="Z24" s="139">
         <v>170957</v>
       </c>
-      <c r="AA24" s="72">
+      <c r="AA24" s="154">
         <v>32.259262411128041</v>
       </c>
-      <c r="AB24" s="71">
+      <c r="AB24" s="139">
         <v>1641857.4464740001</v>
       </c>
-      <c r="AC24" s="72">
+      <c r="AC24" s="153">
         <v>8.4213984051857871</v>
       </c>
-      <c r="AD24" s="71">
+      <c r="AD24" s="139">
         <v>839433.15907599998</v>
       </c>
-      <c r="AE24" s="72">
-[...2 lines deleted...]
-      <c r="AF24" s="71">
+      <c r="AE24" s="153">
+        <v>12.92007997452485</v>
+      </c>
+      <c r="AF24" s="139">
         <v>706147.80666100001</v>
       </c>
-      <c r="AG24" s="72">
-[...2 lines deleted...]
-      <c r="AH24" s="71">
+      <c r="AG24" s="153">
+        <v>3.108685834069203</v>
+      </c>
+      <c r="AH24" s="139">
         <v>65488.924038999998</v>
       </c>
-      <c r="AI24" s="72">
-[...2 lines deleted...]
-      <c r="AJ24" s="71">
+      <c r="AI24" s="153">
+        <v>10.048045756238061</v>
+      </c>
+      <c r="AJ24" s="139">
         <v>1502142.356898</v>
       </c>
-      <c r="AK24" s="72">
+      <c r="AK24" s="153">
         <v>7.8166445231844017</v>
       </c>
-      <c r="AL24" s="73">
-[...2 lines deleted...]
-      <c r="AM24" s="71">
+      <c r="AL24" s="155">
+        <v>91.490425074597823</v>
+      </c>
+      <c r="AM24" s="139">
         <v>85804.886080935976</v>
       </c>
-      <c r="AN24" s="72">
+      <c r="AN24" s="153">
         <v>4.4483582477330197</v>
       </c>
-      <c r="AO24" s="78"/>
-[...6 lines deleted...]
-      <c r="D25" s="71">
+      <c r="AO24" s="140"/>
+    </row>
+    <row r="25" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B25" s="150"/>
+      <c r="C25" s="156" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="26">
         <v>19197688</v>
       </c>
-      <c r="E25" s="72">
-[...2 lines deleted...]
-      <c r="F25" s="71">
+      <c r="E25" s="147">
+        <v>3.8226197569144031</v>
+      </c>
+      <c r="F25" s="27">
         <v>251681</v>
       </c>
-      <c r="G25" s="72">
+      <c r="G25" s="147">
         <v>-9.7286634027366823</v>
       </c>
-      <c r="H25" s="71">
+      <c r="H25" s="27">
         <v>1421600</v>
       </c>
-      <c r="I25" s="72">
+      <c r="I25" s="147">
         <v>9.1957642858569333</v>
       </c>
-      <c r="J25" s="71">
+      <c r="J25" s="27">
         <v>292112</v>
       </c>
-      <c r="K25" s="72">
+      <c r="K25" s="147">
         <v>16.754198741776371</v>
       </c>
-      <c r="L25" s="71">
+      <c r="L25" s="27">
         <v>245705</v>
       </c>
-      <c r="M25" s="72">
-[...2 lines deleted...]
-      <c r="N25" s="71">
+      <c r="M25" s="147">
+        <v>13.664961187235731</v>
+      </c>
+      <c r="N25" s="27">
         <v>883783</v>
       </c>
-      <c r="O25" s="72">
-[...2 lines deleted...]
-      <c r="P25" s="71">
+      <c r="O25" s="147">
+        <v>5.7761495208983096</v>
+      </c>
+      <c r="P25" s="27">
         <v>9797577</v>
       </c>
-      <c r="Q25" s="72">
-[...2 lines deleted...]
-      <c r="R25" s="71">
+      <c r="Q25" s="147">
+        <v>2.834710049855671</v>
+      </c>
+      <c r="R25" s="27">
         <v>3873459</v>
       </c>
-      <c r="S25" s="72" t="s">
-[...2 lines deleted...]
-      <c r="T25" s="71">
+      <c r="S25" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T25" s="27">
         <v>5924118</v>
       </c>
-      <c r="U25" s="72" t="s">
-[...2 lines deleted...]
-      <c r="V25" s="71">
+      <c r="U25" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V25" s="27">
         <v>4936605</v>
       </c>
-      <c r="W25" s="72">
+      <c r="W25" s="147">
         <v>6.2484100203904713</v>
       </c>
-      <c r="X25" s="71">
+      <c r="X25" s="27">
         <v>3041313</v>
       </c>
-      <c r="Y25" s="72">
+      <c r="Y25" s="147">
         <v>0.86654716045615476</v>
       </c>
-      <c r="Z25" s="71">
+      <c r="Z25" s="27">
         <v>175629</v>
       </c>
-      <c r="AA25" s="72">
+      <c r="AA25" s="148">
         <v>32.905271442192728</v>
       </c>
-      <c r="AB25" s="71">
+      <c r="AB25" s="27">
         <v>1520721.5577219999</v>
       </c>
-      <c r="AC25" s="72">
+      <c r="AC25" s="147">
         <v>4.8451768382784532</v>
       </c>
-      <c r="AD25" s="71">
+      <c r="AD25" s="27">
         <v>763946.64553900005</v>
       </c>
-      <c r="AE25" s="72">
-[...2 lines deleted...]
-      <c r="AF25" s="71">
+      <c r="AE25" s="147">
+        <v>6.9922012524915136</v>
+      </c>
+      <c r="AF25" s="27">
         <v>662171.80142399995</v>
       </c>
-      <c r="AG25" s="72">
+      <c r="AG25" s="147">
         <v>2.1237194015715888</v>
       </c>
-      <c r="AH25" s="71">
+      <c r="AH25" s="27">
         <v>61980.807296999999</v>
       </c>
-      <c r="AI25" s="72">
+      <c r="AI25" s="147">
         <v>4.1845985801416852</v>
       </c>
-      <c r="AJ25" s="71">
+      <c r="AJ25" s="27">
         <v>1393528.7813879999</v>
       </c>
-      <c r="AK25" s="72">
+      <c r="AK25" s="147">
         <v>4.4606112422896693</v>
       </c>
-      <c r="AL25" s="73">
+      <c r="AL25" s="149">
         <v>91.636024643161406</v>
       </c>
-      <c r="AM25" s="71">
+      <c r="AM25" s="27">
         <v>79213.786458140166</v>
       </c>
-      <c r="AN25" s="72">
+      <c r="AN25" s="147">
         <v>0.98490780116917698</v>
       </c>
-      <c r="AO25" s="78"/>
-[...6 lines deleted...]
-      <c r="D26" s="71">
+    </row>
+    <row r="26" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B26" s="150"/>
+      <c r="C26" s="156" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" s="26">
         <v>19241412</v>
       </c>
-      <c r="E26" s="72">
+      <c r="E26" s="147">
         <v>3.803459444202395</v>
       </c>
-      <c r="F26" s="71">
+      <c r="F26" s="27">
         <v>249837</v>
       </c>
-      <c r="G26" s="72">
+      <c r="G26" s="147">
         <v>-9.674725322400457</v>
       </c>
-      <c r="H26" s="71">
+      <c r="H26" s="27">
         <v>1433265</v>
       </c>
-      <c r="I26" s="72">
+      <c r="I26" s="147">
         <v>9.1389440532176671</v>
       </c>
-      <c r="J26" s="71">
+      <c r="J26" s="27">
         <v>294224</v>
       </c>
-      <c r="K26" s="72">
-[...2 lines deleted...]
-      <c r="L26" s="71">
+      <c r="K26" s="147">
+        <v>16.647240261027459</v>
+      </c>
+      <c r="L26" s="27">
         <v>247588</v>
       </c>
-      <c r="M26" s="72">
-[...2 lines deleted...]
-      <c r="N26" s="71">
+      <c r="M26" s="147">
+        <v>13.56935130225774</v>
+      </c>
+      <c r="N26" s="27">
         <v>891453</v>
       </c>
-      <c r="O26" s="72">
+      <c r="O26" s="147">
         <v>5.7466833054965027</v>
       </c>
-      <c r="P26" s="71">
+      <c r="P26" s="27">
         <v>9820411</v>
       </c>
-      <c r="Q26" s="72">
-[...2 lines deleted...]
-      <c r="R26" s="71">
+      <c r="Q26" s="147">
+        <v>2.8197072210964569</v>
+      </c>
+      <c r="R26" s="27">
         <v>3883917</v>
       </c>
-      <c r="S26" s="72" t="s">
-[...2 lines deleted...]
-      <c r="T26" s="71">
+      <c r="S26" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T26" s="27">
         <v>5936494</v>
       </c>
-      <c r="U26" s="72" t="s">
-[...2 lines deleted...]
-      <c r="V26" s="71">
+      <c r="U26" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V26" s="27">
         <v>4948101</v>
       </c>
-      <c r="W26" s="72">
+      <c r="W26" s="147">
         <v>6.218621281243486</v>
       </c>
-      <c r="X26" s="71">
+      <c r="X26" s="27">
         <v>3039055</v>
       </c>
-      <c r="Y26" s="72">
+      <c r="Y26" s="147">
         <v>0.84366693986985819</v>
       </c>
-      <c r="Z26" s="71">
+      <c r="Z26" s="27">
         <v>178862</v>
       </c>
-      <c r="AA26" s="72">
+      <c r="AA26" s="148">
         <v>32.75194086125255</v>
       </c>
-      <c r="AB26" s="71">
+      <c r="AB26" s="27">
         <v>1549124.427622</v>
       </c>
-      <c r="AC26" s="72">
+      <c r="AC26" s="147">
         <v>5.987658187524203</v>
       </c>
-      <c r="AD26" s="71">
+      <c r="AD26" s="27">
         <v>785068.26480300003</v>
       </c>
-      <c r="AE26" s="72">
+      <c r="AE26" s="147">
         <v>4.8199408097208352</v>
       </c>
-      <c r="AF26" s="71">
+      <c r="AF26" s="27">
         <v>668319.62259200006</v>
       </c>
-      <c r="AG26" s="72">
+      <c r="AG26" s="147">
         <v>6.8154330970605193</v>
       </c>
-      <c r="AH26" s="71">
+      <c r="AH26" s="27">
         <v>61927.751482</v>
       </c>
-      <c r="AI26" s="72">
+      <c r="AI26" s="147">
         <v>7.8847330594478793</v>
       </c>
-      <c r="AJ26" s="71">
+      <c r="AJ26" s="27">
         <v>1423747.2380289999</v>
       </c>
-      <c r="AK26" s="72">
+      <c r="AK26" s="147">
         <v>5.5635096990958921</v>
       </c>
-      <c r="AL26" s="73">
-[...2 lines deleted...]
-      <c r="AM26" s="71">
+      <c r="AL26" s="149">
+        <v>91.906577202099797</v>
+      </c>
+      <c r="AM26" s="27">
         <v>80509.914117633365</v>
       </c>
-      <c r="AN26" s="72">
-[...9 lines deleted...]
-      <c r="D27" s="71">
+      <c r="AN26" s="147">
+        <v>2.1041675826766419</v>
+      </c>
+    </row>
+    <row r="27" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B27" s="150"/>
+      <c r="C27" s="156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="26">
         <v>19285095</v>
       </c>
-      <c r="E27" s="72">
+      <c r="E27" s="147">
         <v>3.7437399689550288</v>
       </c>
-      <c r="F27" s="71">
+      <c r="F27" s="27">
         <v>248523</v>
       </c>
-      <c r="G27" s="72">
+      <c r="G27" s="147">
         <v>-9.6864574929681915</v>
       </c>
-      <c r="H27" s="71">
+      <c r="H27" s="27">
         <v>1444611</v>
       </c>
-      <c r="I27" s="72">
+      <c r="I27" s="147">
         <v>9.038766360219185</v>
       </c>
-      <c r="J27" s="71">
+      <c r="J27" s="27">
         <v>296298</v>
       </c>
-      <c r="K27" s="72">
-[...2 lines deleted...]
-      <c r="L27" s="71">
+      <c r="K27" s="147">
+        <v>16.47712307819311</v>
+      </c>
+      <c r="L27" s="27">
         <v>249373</v>
       </c>
-      <c r="M27" s="72">
-[...2 lines deleted...]
-      <c r="N27" s="71">
+      <c r="M27" s="147">
+        <v>13.39672232529376</v>
+      </c>
+      <c r="N27" s="27">
         <v>898940</v>
       </c>
-      <c r="O27" s="72">
-[...2 lines deleted...]
-      <c r="P27" s="71">
+      <c r="O27" s="147">
+        <v>5.6873960249951514</v>
+      </c>
+      <c r="P27" s="27">
         <v>9842114</v>
       </c>
-      <c r="Q27" s="72">
-[...2 lines deleted...]
-      <c r="R27" s="71">
+      <c r="Q27" s="147">
+        <v>2.7636223913930951</v>
+      </c>
+      <c r="R27" s="27">
         <v>3893461</v>
       </c>
-      <c r="S27" s="72" t="s">
-[...2 lines deleted...]
-      <c r="T27" s="71">
+      <c r="S27" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T27" s="27">
         <v>5948653</v>
       </c>
-      <c r="U27" s="72" t="s">
-[...2 lines deleted...]
-      <c r="V27" s="71">
+      <c r="U27" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V27" s="27">
         <v>4960601</v>
       </c>
-      <c r="W27" s="72">
+      <c r="W27" s="147">
         <v>6.1451903117444528</v>
       </c>
-      <c r="X27" s="71">
+      <c r="X27" s="27">
         <v>3037203</v>
       </c>
-      <c r="Y27" s="72">
+      <c r="Y27" s="147">
         <v>0.78776451286626248</v>
       </c>
-      <c r="Z27" s="71">
+      <c r="Z27" s="27">
         <v>181427</v>
       </c>
-      <c r="AA27" s="72">
+      <c r="AA27" s="148">
         <v>30.67814311953039</v>
       </c>
-      <c r="AB27" s="71">
+      <c r="AB27" s="27">
         <v>1545461.062317</v>
       </c>
-      <c r="AC27" s="72">
+      <c r="AC27" s="147">
         <v>3.3895794204362062</v>
       </c>
-      <c r="AD27" s="71">
+      <c r="AD27" s="27">
         <v>765605.80908399995</v>
       </c>
-      <c r="AE27" s="72">
-[...2 lines deleted...]
-      <c r="AF27" s="71">
+      <c r="AE27" s="147">
+        <v>2.5647143869733209</v>
+      </c>
+      <c r="AF27" s="27">
         <v>680626.87541500002</v>
       </c>
-      <c r="AG27" s="72">
+      <c r="AG27" s="147">
         <v>3.8578240032975719</v>
       </c>
-      <c r="AH27" s="71">
+      <c r="AH27" s="27">
         <v>64698.819194000003</v>
       </c>
-      <c r="AI27" s="72">
-[...2 lines deleted...]
-      <c r="AJ27" s="71">
+      <c r="AI27" s="147">
+        <v>3.5111371518406602</v>
+      </c>
+      <c r="AJ27" s="27">
         <v>1415137.0607110001</v>
       </c>
-      <c r="AK27" s="72">
-[...5 lines deleted...]
-      <c r="AM27" s="71">
+      <c r="AK27" s="147">
+        <v>2.8501907827992219</v>
+      </c>
+      <c r="AL27" s="149">
+        <v>91.567306043245466</v>
+      </c>
+      <c r="AM27" s="27">
         <v>80137.59135316679</v>
       </c>
-      <c r="AN27" s="72">
+      <c r="AN27" s="147">
         <v>-0.34138016291372919</v>
       </c>
-      <c r="AO27" s="78"/>
-[...6 lines deleted...]
-      <c r="D28" s="71">
+    </row>
+    <row r="28" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B28" s="150"/>
+      <c r="C28" s="156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="26">
         <v>19338266</v>
       </c>
-      <c r="E28" s="72">
-[...2 lines deleted...]
-      <c r="F28" s="71">
+      <c r="E28" s="147">
+        <v>3.6361434251333198</v>
+      </c>
+      <c r="F28" s="27">
         <v>246977</v>
       </c>
-      <c r="G28" s="72">
+      <c r="G28" s="147">
         <v>-9.5391929558532151</v>
       </c>
-      <c r="H28" s="71">
+      <c r="H28" s="27">
         <v>1457268</v>
       </c>
-      <c r="I28" s="72">
+      <c r="I28" s="147">
         <v>8.8559749968626598</v>
       </c>
-      <c r="J28" s="71">
+      <c r="J28" s="27">
         <v>298644</v>
       </c>
-      <c r="K28" s="72">
+      <c r="K28" s="147">
         <v>16.252744343926629</v>
       </c>
-      <c r="L28" s="71">
+      <c r="L28" s="27">
         <v>251461</v>
       </c>
-      <c r="M28" s="72">
-[...2 lines deleted...]
-      <c r="N28" s="71">
+      <c r="M28" s="147">
+        <v>13.202900964737349</v>
+      </c>
+      <c r="N28" s="27">
         <v>907163</v>
       </c>
-      <c r="O28" s="72">
+      <c r="O28" s="147">
         <v>5.5224750403344514</v>
       </c>
-      <c r="P28" s="71">
+      <c r="P28" s="27">
         <v>9871067</v>
       </c>
-      <c r="Q28" s="72">
+      <c r="Q28" s="147">
         <v>2.652815268928066</v>
       </c>
-      <c r="R28" s="71">
+      <c r="R28" s="27">
         <v>3905858</v>
       </c>
-      <c r="S28" s="72" t="s">
-[...2 lines deleted...]
-      <c r="T28" s="71">
+      <c r="S28" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T28" s="27">
         <v>5965209</v>
       </c>
-      <c r="U28" s="72" t="s">
-[...2 lines deleted...]
-      <c r="V28" s="71">
+      <c r="U28" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V28" s="27">
         <v>4974276</v>
       </c>
-      <c r="W28" s="72">
+      <c r="W28" s="147">
         <v>6.0267106835700357</v>
       </c>
-      <c r="X28" s="71">
+      <c r="X28" s="27">
         <v>3035107</v>
       </c>
-      <c r="Y28" s="72">
+      <c r="Y28" s="147">
         <v>0.71520205046931018</v>
       </c>
-      <c r="Z28" s="71">
+      <c r="Z28" s="27">
         <v>182093</v>
       </c>
-      <c r="AA28" s="72">
-[...2 lines deleted...]
-      <c r="AB28" s="71">
+      <c r="AA28" s="148">
+        <v>29.104599306594441</v>
+      </c>
+      <c r="AB28" s="27">
         <v>1550552.67863</v>
       </c>
-      <c r="AC28" s="72">
+      <c r="AC28" s="147">
         <v>6.6430846518904962</v>
       </c>
-      <c r="AD28" s="71">
+      <c r="AD28" s="27">
         <v>778933.15938299999</v>
       </c>
-      <c r="AE28" s="72">
+      <c r="AE28" s="147">
         <v>8.1206115467294495</v>
       </c>
-      <c r="AF28" s="71">
+      <c r="AF28" s="27">
         <v>675868.04551299999</v>
       </c>
-      <c r="AG28" s="72">
-[...2 lines deleted...]
-      <c r="AH28" s="71">
+      <c r="AG28" s="147">
+        <v>4.7929429220246336</v>
+      </c>
+      <c r="AH28" s="27">
         <v>60701.883984</v>
       </c>
-      <c r="AI28" s="72">
+      <c r="AI28" s="157">
         <v>4.4801861111993579</v>
       </c>
-      <c r="AJ28" s="71">
+      <c r="AJ28" s="27">
         <v>1419057.92888</v>
       </c>
-      <c r="AK28" s="72">
+      <c r="AK28" s="147">
         <v>6.1419791163415116</v>
       </c>
-      <c r="AL28" s="73">
-[...2 lines deleted...]
-      <c r="AM28" s="71">
+      <c r="AL28" s="149">
+        <v>91.519491626290119</v>
+      </c>
+      <c r="AM28" s="27">
         <v>80180.543520809981</v>
       </c>
-      <c r="AN28" s="72">
-[...9 lines deleted...]
-      <c r="D29" s="71">
+      <c r="AN28" s="147">
+        <v>2.9014406821586962</v>
+      </c>
+    </row>
+    <row r="29" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B29" s="150"/>
+      <c r="C29" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="26">
         <v>19389464</v>
       </c>
-      <c r="E29" s="72">
-[...2 lines deleted...]
-      <c r="F29" s="71">
+      <c r="E29" s="147">
+        <v>3.563948152713126</v>
+      </c>
+      <c r="F29" s="27">
         <v>245539</v>
       </c>
-      <c r="G29" s="72">
+      <c r="G29" s="147">
         <v>-9.4426536648693276</v>
       </c>
-      <c r="H29" s="71">
+      <c r="H29" s="27">
         <v>1361270</v>
       </c>
-      <c r="I29" s="72">
-[...2 lines deleted...]
-      <c r="J29" s="71">
+      <c r="I29" s="147">
+        <v>4.9119253723981524</v>
+      </c>
+      <c r="J29" s="27">
         <v>273602</v>
       </c>
-      <c r="K29" s="72">
+      <c r="K29" s="147">
         <v>2.2218901197436969</v>
       </c>
-      <c r="L29" s="71">
+      <c r="L29" s="27">
         <v>228726</v>
       </c>
-      <c r="M29" s="72">
-[...2 lines deleted...]
-      <c r="N29" s="71">
+      <c r="M29" s="147">
+        <v>1.6063257962773749</v>
+      </c>
+      <c r="N29" s="27">
         <v>858942</v>
       </c>
-      <c r="O29" s="72">
+      <c r="O29" s="147">
         <v>6.731231617441491</v>
       </c>
-      <c r="P29" s="71">
+      <c r="P29" s="27">
         <v>9858568</v>
       </c>
-      <c r="Q29" s="72">
-[...2 lines deleted...]
-      <c r="R29" s="71">
+      <c r="Q29" s="147">
+        <v>3.1135291108450591</v>
+      </c>
+      <c r="R29" s="27">
         <v>3838191</v>
       </c>
-      <c r="S29" s="72" t="s">
-[...2 lines deleted...]
-      <c r="T29" s="71">
+      <c r="S29" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T29" s="27">
         <v>6020377</v>
       </c>
-      <c r="U29" s="72" t="s">
-[...2 lines deleted...]
-      <c r="V29" s="71">
+      <c r="U29" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V29" s="27">
         <v>5092810</v>
       </c>
-      <c r="W29" s="72">
+      <c r="W29" s="147">
         <v>5.783738648543113</v>
       </c>
-      <c r="X29" s="71">
+      <c r="X29" s="27">
         <v>3076460</v>
       </c>
-      <c r="Y29" s="72">
+      <c r="Y29" s="147">
         <v>0.88636207869599026</v>
       </c>
-      <c r="Z29" s="71">
+      <c r="Z29" s="27">
         <v>182936</v>
       </c>
-      <c r="AA29" s="72">
-[...2 lines deleted...]
-      <c r="AB29" s="71">
+      <c r="AA29" s="148">
+        <v>26.867969541034991</v>
+      </c>
+      <c r="AB29" s="27">
         <v>1575946.8477489999</v>
       </c>
-      <c r="AC29" s="72">
-[...2 lines deleted...]
-      <c r="AD29" s="71">
+      <c r="AC29" s="147">
+        <v>10.137328993852821</v>
+      </c>
+      <c r="AD29" s="27">
         <v>797205.75253900001</v>
       </c>
-      <c r="AE29" s="72">
-[...2 lines deleted...]
-      <c r="AF29" s="71">
+      <c r="AE29" s="147">
+        <v>16.683115753937589</v>
+      </c>
+      <c r="AF29" s="27">
         <v>688043.74384100002</v>
       </c>
-      <c r="AG29" s="72">
+      <c r="AG29" s="147">
         <v>3.849858700419162</v>
       </c>
-      <c r="AH29" s="71">
+      <c r="AH29" s="27">
         <v>55635.749739999999</v>
       </c>
-      <c r="AI29" s="72">
+      <c r="AI29" s="147">
         <v>3.1346634575131871</v>
       </c>
-      <c r="AJ29" s="71">
+      <c r="AJ29" s="27">
         <v>1445256.391169</v>
       </c>
-      <c r="AK29" s="72">
+      <c r="AK29" s="147">
         <v>9.627648579225756</v>
       </c>
-      <c r="AL29" s="73">
-[...2 lines deleted...]
-      <c r="AM29" s="71">
+      <c r="AL29" s="149">
+        <v>91.70717865474515</v>
+      </c>
+      <c r="AM29" s="27">
         <v>81278.515370460984</v>
       </c>
-      <c r="AN29" s="72">
-[...9 lines deleted...]
-      <c r="D30" s="71">
+      <c r="AN29" s="147">
+        <v>6.3471709589969496</v>
+      </c>
+    </row>
+    <row r="30" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B30" s="150"/>
+      <c r="C30" s="156" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="26">
         <v>19443599</v>
       </c>
-      <c r="E30" s="72">
-[...2 lines deleted...]
-      <c r="F30" s="71">
+      <c r="E30" s="147">
+        <v>3.492480166681466</v>
+      </c>
+      <c r="F30" s="27">
         <v>243830</v>
       </c>
-      <c r="G30" s="72">
+      <c r="G30" s="147">
         <v>-9.3106898308804134</v>
       </c>
-      <c r="H30" s="71">
+      <c r="H30" s="27">
         <v>1374744</v>
       </c>
-      <c r="I30" s="72">
-[...2 lines deleted...]
-      <c r="J30" s="71">
+      <c r="I30" s="147">
+        <v>4.7472682539912334</v>
+      </c>
+      <c r="J30" s="27">
         <v>276080</v>
       </c>
-      <c r="K30" s="72">
+      <c r="K30" s="147">
         <v>2.0040198628517469</v>
       </c>
-      <c r="L30" s="71">
+      <c r="L30" s="27">
         <v>230790</v>
       </c>
-      <c r="M30" s="72">
-[...2 lines deleted...]
-      <c r="N30" s="71">
+      <c r="M30" s="147">
+        <v>1.4225257412558761</v>
+      </c>
+      <c r="N30" s="27">
         <v>867874</v>
       </c>
-      <c r="O30" s="72">
+      <c r="O30" s="147">
         <v>6.5883104282573823</v>
       </c>
-      <c r="P30" s="71">
+      <c r="P30" s="27">
         <v>9886093</v>
       </c>
-      <c r="Q30" s="72">
-[...2 lines deleted...]
-      <c r="R30" s="71">
+      <c r="Q30" s="147">
+        <v>3.0388783105201429</v>
+      </c>
+      <c r="R30" s="27">
         <v>3853106</v>
       </c>
-      <c r="S30" s="72" t="s">
-[...2 lines deleted...]
-      <c r="T30" s="71">
+      <c r="S30" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="T30" s="27">
         <v>6032987</v>
       </c>
-      <c r="U30" s="72" t="s">
-[...2 lines deleted...]
-      <c r="V30" s="71">
+      <c r="U30" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="V30" s="27">
         <v>5104223</v>
       </c>
-      <c r="W30" s="72">
+      <c r="W30" s="147">
         <v>5.6888952203747012</v>
       </c>
-      <c r="X30" s="71">
+      <c r="X30" s="27">
         <v>3078139</v>
       </c>
-      <c r="Y30" s="72">
+      <c r="Y30" s="147">
         <v>0.88931322980025929</v>
       </c>
-      <c r="Z30" s="71">
+      <c r="Z30" s="27">
         <v>183535</v>
       </c>
-      <c r="AA30" s="72">
-[...2 lines deleted...]
-      <c r="AB30" s="71">
+      <c r="AA30" s="148">
+        <v>24.251922660311951</v>
+      </c>
+      <c r="AB30" s="27">
         <v>1547342.9598719999</v>
       </c>
-      <c r="AC30" s="72">
+      <c r="AC30" s="147">
         <v>4.9731230085064526</v>
       </c>
-      <c r="AD30" s="71">
+      <c r="AD30" s="27">
         <v>769903.26851099997</v>
       </c>
-      <c r="AE30" s="72">
+      <c r="AE30" s="147">
         <v>7.2014817411428123</v>
       </c>
-      <c r="AF30" s="71">
+      <c r="AF30" s="27">
         <v>682082.13866399997</v>
       </c>
-      <c r="AG30" s="72">
+      <c r="AG30" s="147">
         <v>2.3793326882583399</v>
       </c>
-      <c r="AH30" s="71">
+      <c r="AH30" s="27">
         <v>60595.434498000002</v>
       </c>
-      <c r="AI30" s="72">
+      <c r="AI30" s="147">
         <v>2.5318134986445529</v>
       </c>
-      <c r="AJ30" s="71">
+      <c r="AJ30" s="27">
         <v>1417055.733065</v>
       </c>
-      <c r="AK30" s="72">
+      <c r="AK30" s="147">
         <v>4.587499112860205</v>
       </c>
-      <c r="AL30" s="73">
-[...2 lines deleted...]
-      <c r="AM30" s="71">
+      <c r="AL30" s="149">
+        <v>91.579938631201856</v>
+      </c>
+      <c r="AM30" s="27">
         <v>79581.098122420648</v>
       </c>
-      <c r="AN30" s="72">
-[...9 lines deleted...]
-      <c r="D31" s="71">
+      <c r="AN30" s="147">
+        <v>1.4306767404166141</v>
+      </c>
+    </row>
+    <row r="31" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B31" s="150"/>
+      <c r="C31" s="156" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="26">
         <v>19492445</v>
       </c>
-      <c r="E31" s="72">
+      <c r="E31" s="147">
         <v>3.4239375743714051</v>
       </c>
-      <c r="F31" s="71">
+      <c r="F31" s="27">
         <v>242016</v>
       </c>
-      <c r="G31" s="72">
+      <c r="G31" s="147">
         <v>-9.1715643225472316</v>
       </c>
-      <c r="H31" s="71">
+      <c r="H31" s="27">
         <v>1388548</v>
       </c>
-      <c r="I31" s="72">
-[...2 lines deleted...]
-      <c r="J31" s="71">
+      <c r="I31" s="147">
+        <v>4.6709443201485854</v>
+      </c>
+      <c r="J31" s="27">
         <v>278595</v>
       </c>
-      <c r="K31" s="72">
-[...2 lines deleted...]
-      <c r="L31" s="71">
+      <c r="K31" s="147">
+        <v>1.8871029677985709</v>
+      </c>
+      <c r="L31" s="27">
         <v>232956</v>
       </c>
-      <c r="M31" s="72">
+      <c r="M31" s="147">
         <v>1.24251945918461</v>
       </c>
-      <c r="N31" s="71">
+      <c r="N31" s="27">
         <v>876997</v>
       </c>
-      <c r="O31" s="72">
+      <c r="O31" s="147">
         <v>6.5542638861214142</v>
       </c>
-      <c r="P31" s="71">
+      <c r="P31" s="27">
         <v>9913433</v>
       </c>
-      <c r="Q31" s="72">
-[...2 lines deleted...]
-      <c r="R31" s="71">
+      <c r="Q31" s="147">
+        <v>3.0082006033712139</v>
+      </c>
+      <c r="R31" s="27">
         <v>3867024</v>
       </c>
-      <c r="S31" s="72">
+      <c r="S31" s="147">
         <v>2.143008833849458</v>
       </c>
-      <c r="T31" s="71">
+      <c r="T31" s="27">
         <v>6046409</v>
       </c>
-      <c r="U31" s="72">
-[...2 lines deleted...]
-      <c r="V31" s="71">
+      <c r="U31" s="147">
+        <v>3.569266640105218</v>
+      </c>
+      <c r="V31" s="27">
         <v>5112792</v>
       </c>
-      <c r="W31" s="72">
+      <c r="W31" s="147">
         <v>5.5453072643227852</v>
       </c>
-      <c r="X31" s="71">
+      <c r="X31" s="27">
         <v>3077313</v>
       </c>
-      <c r="Y31" s="72">
+      <c r="Y31" s="147">
         <v>0.82975397355626868</v>
       </c>
-      <c r="Z31" s="71">
+      <c r="Z31" s="27">
         <v>183900</v>
       </c>
-      <c r="AA31" s="72">
-[...2 lines deleted...]
-      <c r="AB31" s="71">
+      <c r="AA31" s="148">
+        <v>21.540972988691859</v>
+      </c>
+      <c r="AB31" s="27">
         <v>1588012.4188880001</v>
       </c>
-      <c r="AC31" s="72">
+      <c r="AC31" s="147">
         <v>4.172121831565434</v>
       </c>
-      <c r="AD31" s="71">
+      <c r="AD31" s="27">
         <v>789199.02983100002</v>
       </c>
-      <c r="AE31" s="72">
-[...2 lines deleted...]
-      <c r="AF31" s="71">
+      <c r="AE31" s="147">
+        <v>1.168189811200993</v>
+      </c>
+      <c r="AF31" s="27">
         <v>697526.42148400005</v>
       </c>
-      <c r="AG31" s="72">
+      <c r="AG31" s="147">
         <v>6.7996928130703571</v>
       </c>
-      <c r="AH31" s="71">
+      <c r="AH31" s="27">
         <v>65465.573512000003</v>
       </c>
-      <c r="AI31" s="72">
+      <c r="AI31" s="147">
         <v>7.7538246165491431</v>
       </c>
-      <c r="AJ31" s="71">
+      <c r="AJ31" s="27">
         <v>1454850.0635790001</v>
       </c>
-      <c r="AK31" s="72">
+      <c r="AK31" s="147">
         <v>4.5809323666878843</v>
       </c>
-      <c r="AL31" s="73">
-[...2 lines deleted...]
-      <c r="AM31" s="71">
+      <c r="AL31" s="149">
+        <v>91.614526830826264</v>
+      </c>
+      <c r="AM31" s="27">
         <v>81468.09796759719</v>
       </c>
-      <c r="AN31" s="72">
+      <c r="AN31" s="147">
         <v>0.72341497987931103</v>
       </c>
-      <c r="AO31" s="78"/>
-[...6 lines deleted...]
-      <c r="D32" s="71">
+    </row>
+    <row r="32" spans="2:41" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B32" s="150"/>
+      <c r="C32" s="156" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="26">
         <v>19540871</v>
       </c>
-      <c r="E32" s="72">
+      <c r="E32" s="147">
         <v>3.4539259041372228</v>
       </c>
-      <c r="F32" s="71">
+      <c r="F32" s="27">
         <v>240169</v>
       </c>
-      <c r="G32" s="72">
+      <c r="G32" s="147">
         <v>-9.1487172503536875</v>
       </c>
-      <c r="H32" s="71">
+      <c r="H32" s="27">
         <v>1402700</v>
       </c>
-      <c r="I32" s="72">
+      <c r="I32" s="147">
         <v>4.7105176329018006</v>
       </c>
-      <c r="J32" s="71">
+      <c r="J32" s="27">
         <v>280985</v>
       </c>
-      <c r="K32" s="72">
+      <c r="K32" s="147">
         <v>1.8105859675058289</v>
       </c>
-      <c r="L32" s="71">
+      <c r="L32" s="27">
         <v>235315</v>
       </c>
-      <c r="M32" s="72">
+      <c r="M32" s="147">
         <v>1.2961464288174129</v>
       </c>
-      <c r="N32" s="71">
+      <c r="N32" s="27">
         <v>886400</v>
       </c>
-      <c r="O32" s="72">
+      <c r="O32" s="147">
         <v>6.6274031463745109</v>
       </c>
-      <c r="P32" s="71">
+      <c r="P32" s="27">
         <v>9935769</v>
       </c>
-      <c r="Q32" s="72">
-[...2 lines deleted...]
-      <c r="R32" s="71">
+      <c r="Q32" s="147">
+        <v>3.025394027374539</v>
+      </c>
+      <c r="R32" s="27">
         <v>3880175</v>
       </c>
-      <c r="S32" s="72">
+      <c r="S32" s="147">
         <v>2.1907335620581891</v>
       </c>
-      <c r="T32" s="71">
+      <c r="T32" s="27">
         <v>6055594</v>
       </c>
-      <c r="U32" s="72">
-[...2 lines deleted...]
-      <c r="V32" s="71">
+      <c r="U32" s="147">
+        <v>3.56741491843604</v>
+      </c>
+      <c r="V32" s="27">
         <v>5125597</v>
       </c>
-      <c r="W32" s="72">
+      <c r="W32" s="147">
         <v>5.560854150426775</v>
       </c>
-      <c r="X32" s="71">
+      <c r="X32" s="27">
         <v>3076403</v>
       </c>
-      <c r="Y32" s="72">
+      <c r="Y32" s="147">
         <v>0.9018975665033846</v>
       </c>
-      <c r="Z32" s="71">
+      <c r="Z32" s="27">
         <v>184545</v>
       </c>
-      <c r="AA32" s="72">
-[...2 lines deleted...]
-      <c r="AB32" s="71">
+      <c r="AA32" s="148">
+        <v>18.545045768427819</v>
+      </c>
+      <c r="AB32" s="27">
         <v>1550782.7602520001</v>
       </c>
-      <c r="AC32" s="72">
-[...2 lines deleted...]
-      <c r="AD32" s="71">
+      <c r="AC32" s="147">
+        <v>2.9815778458026192</v>
+      </c>
+      <c r="AD32" s="27">
         <v>773896.738411</v>
       </c>
-      <c r="AE32" s="72">
+      <c r="AE32" s="147">
         <v>2.8404517656635209</v>
       </c>
-      <c r="AF32" s="71">
+      <c r="AF32" s="27">
         <v>677785.15932400001</v>
       </c>
-      <c r="AG32" s="72">
-[...2 lines deleted...]
-      <c r="AH32" s="71">
+      <c r="AG32" s="147">
+        <v>2.524066114356049</v>
+      </c>
+      <c r="AH32" s="27">
         <v>63453.273811999999</v>
       </c>
-      <c r="AI32" s="72">
+      <c r="AI32" s="147">
         <v>4.1440033443040036</v>
       </c>
-      <c r="AJ32" s="71">
+      <c r="AJ32" s="27">
         <v>1423267.3060570001</v>
       </c>
-      <c r="AK32" s="72">
-[...5 lines deleted...]
-      <c r="AM32" s="71">
+      <c r="AK32" s="147">
+        <v>3.4018262215424371</v>
+      </c>
+      <c r="AL32" s="149">
+        <v>91.777348996691259</v>
+      </c>
+      <c r="AM32" s="27">
         <v>79360.984484877874</v>
       </c>
-      <c r="AN32" s="72">
-[...9 lines deleted...]
-      <c r="D33" s="71">
+      <c r="AN32" s="147">
+        <v>-0.45657818609250439</v>
+      </c>
+    </row>
+    <row r="33" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B33" s="150"/>
+      <c r="C33" s="156" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" s="26">
         <v>19560783</v>
       </c>
-      <c r="E33" s="72">
-[...2 lines deleted...]
-      <c r="F33" s="71">
+      <c r="E33" s="147">
+        <v>3.5008775792896958</v>
+      </c>
+      <c r="F33" s="27">
         <v>238683</v>
       </c>
-      <c r="G33" s="72">
+      <c r="G33" s="147">
         <v>-9.0502754978394542</v>
       </c>
-      <c r="H33" s="71">
+      <c r="H33" s="27">
         <v>1414719</v>
       </c>
-      <c r="I33" s="72">
+      <c r="I33" s="147">
         <v>4.7616402933316149</v>
       </c>
-      <c r="J33" s="71">
+      <c r="J33" s="27">
         <v>283097</v>
       </c>
-      <c r="K33" s="72">
+      <c r="K33" s="147">
         <v>1.7317215158941801</v>
       </c>
-      <c r="L33" s="71">
+      <c r="L33" s="27">
         <v>237151</v>
       </c>
-      <c r="M33" s="72">
+      <c r="M33" s="147">
         <v>1.327961101165176</v>
       </c>
-      <c r="N33" s="71">
+      <c r="N33" s="27">
         <v>894471</v>
       </c>
-      <c r="O33" s="72">
+      <c r="O33" s="147">
         <v>6.7265563849487453</v>
       </c>
-      <c r="P33" s="71">
+      <c r="P33" s="27">
         <v>9941724</v>
       </c>
-      <c r="Q33" s="72">
-[...2 lines deleted...]
-      <c r="R33" s="71">
+      <c r="Q33" s="147">
+        <v>3.043452439130689</v>
+      </c>
+      <c r="R33" s="27">
         <v>3887855</v>
       </c>
-      <c r="S33" s="72">
+      <c r="S33" s="147">
         <v>2.2515376438031698</v>
       </c>
-      <c r="T33" s="71">
+      <c r="T33" s="27">
         <v>6053869</v>
       </c>
-      <c r="U33" s="72">
+      <c r="U33" s="147">
         <v>3.5585286844001862</v>
       </c>
-      <c r="V33" s="71">
+      <c r="V33" s="27">
         <v>5131629</v>
       </c>
-      <c r="W33" s="72">
-[...2 lines deleted...]
-      <c r="X33" s="71">
+      <c r="W33" s="147">
+        <v>5.6260431891902876</v>
+      </c>
+      <c r="X33" s="27">
         <v>3072341</v>
       </c>
-      <c r="Y33" s="72">
+      <c r="Y33" s="147">
         <v>1.0000591731538</v>
       </c>
-      <c r="Z33" s="71">
+      <c r="Z33" s="27">
         <v>185838</v>
       </c>
-      <c r="AA33" s="72">
+      <c r="AA33" s="148">
         <v>16.252650806658451</v>
       </c>
-      <c r="AB33" s="71">
+      <c r="AB33" s="27">
         <v>1595265.7392820001</v>
       </c>
-      <c r="AC33" s="72">
+      <c r="AC33" s="147">
         <v>5.7018103453889246</v>
       </c>
-      <c r="AD33" s="71">
+      <c r="AD33" s="27">
         <v>791336.91355199995</v>
       </c>
-      <c r="AE33" s="72">
+      <c r="AE33" s="147">
         <v>8.0164493256129852</v>
       </c>
-      <c r="AF33" s="71">
+      <c r="AF33" s="27">
         <v>702166.04342300002</v>
       </c>
-      <c r="AG33" s="72">
-[...2 lines deleted...]
-      <c r="AH33" s="71">
+      <c r="AG33" s="147">
+        <v>2.464734562174931</v>
+      </c>
+      <c r="AH33" s="27">
         <v>65185.032974000002</v>
       </c>
-      <c r="AI33" s="72">
+      <c r="AI33" s="147">
         <v>8.7707356624814992</v>
       </c>
-      <c r="AJ33" s="71">
+      <c r="AJ33" s="27">
         <v>1462013.516661</v>
       </c>
-      <c r="AK33" s="72">
+      <c r="AK33" s="147">
         <v>6.0417260969239717</v>
       </c>
-      <c r="AL33" s="73">
+      <c r="AL33" s="149">
         <v>91.647020346530198</v>
       </c>
-      <c r="AM33" s="71">
+      <c r="AM33" s="27">
         <v>81554.288459822899</v>
       </c>
-      <c r="AN33" s="72">
-[...9 lines deleted...]
-      <c r="D34" s="71">
+      <c r="AN33" s="147">
+        <v>2.1264870574775112</v>
+      </c>
+    </row>
+    <row r="34" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B34" s="150"/>
+      <c r="C34" s="156" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="26">
         <v>19663767</v>
       </c>
-      <c r="E34" s="72">
-[...2 lines deleted...]
-      <c r="F34" s="71">
+      <c r="E34" s="147">
+        <v>3.5505232644141631</v>
+      </c>
+      <c r="F34" s="27">
         <v>235163</v>
       </c>
-      <c r="G34" s="72">
+      <c r="G34" s="147">
         <v>-8.9683390688690139</v>
       </c>
-      <c r="H34" s="71">
+      <c r="H34" s="27">
         <v>1435987</v>
       </c>
-      <c r="I34" s="72">
+      <c r="I34" s="147">
         <v>4.7450827355053349</v>
       </c>
-      <c r="J34" s="71">
+      <c r="J34" s="27">
         <v>286837</v>
       </c>
-      <c r="K34" s="72">
-[...2 lines deleted...]
-      <c r="L34" s="71">
+      <c r="K34" s="147">
+        <v>1.6193944718811299</v>
+      </c>
+      <c r="L34" s="27">
         <v>240671</v>
       </c>
-      <c r="M34" s="72">
-[...2 lines deleted...]
-      <c r="N34" s="71">
+      <c r="M34" s="147">
+        <v>1.349240104940908</v>
+      </c>
+      <c r="N34" s="27">
         <v>908479</v>
       </c>
-      <c r="O34" s="72">
+      <c r="O34" s="147">
         <v>6.7289550541469678</v>
       </c>
-      <c r="P34" s="71">
+      <c r="P34" s="27">
         <v>9999733</v>
       </c>
-      <c r="Q34" s="72">
-[...2 lines deleted...]
-      <c r="R34" s="71">
+      <c r="Q34" s="147">
+        <v>3.0796804527050581</v>
+      </c>
+      <c r="R34" s="27">
         <v>3912549</v>
       </c>
-      <c r="S34" s="72">
+      <c r="S34" s="147">
         <v>2.317859492729446</v>
       </c>
-      <c r="T34" s="71">
+      <c r="T34" s="27">
         <v>6087184</v>
       </c>
-      <c r="U34" s="72">
-[...2 lines deleted...]
-      <c r="V34" s="71">
+      <c r="U34" s="147">
+        <v>3.5753603248428019</v>
+      </c>
+      <c r="V34" s="27">
         <v>5156147</v>
       </c>
-      <c r="W34" s="72">
-[...2 lines deleted...]
-      <c r="X34" s="71">
+      <c r="W34" s="147">
+        <v>5.6865143670939764</v>
+      </c>
+      <c r="X34" s="27">
         <v>3071515</v>
       </c>
-      <c r="Y34" s="72">
-[...2 lines deleted...]
-      <c r="Z34" s="71">
+      <c r="Y34" s="147">
+        <v>1.0851918733365771</v>
+      </c>
+      <c r="Z34" s="27">
         <v>181996</v>
       </c>
-      <c r="AA34" s="72">
-[...2 lines deleted...]
-      <c r="AB34" s="71">
+      <c r="AA34" s="148">
+        <v>13.666512609765549</v>
+      </c>
+      <c r="AB34" s="27">
         <v>1589377.179852</v>
       </c>
-      <c r="AC34" s="72">
+      <c r="AC34" s="147">
         <v>4.6450131618064994</v>
       </c>
-      <c r="AD34" s="71">
+      <c r="AD34" s="27">
         <v>821155.82431699999</v>
       </c>
-      <c r="AE34" s="72">
-[...2 lines deleted...]
-      <c r="AF34" s="71">
+      <c r="AE34" s="147">
+        <v>3.7339931094901861</v>
+      </c>
+      <c r="AF34" s="27">
         <v>674079.64147100004</v>
       </c>
-      <c r="AG34" s="72">
+      <c r="AG34" s="147">
         <v>4.8594212165377737</v>
       </c>
-      <c r="AH34" s="71">
+      <c r="AH34" s="27">
         <v>57781.257748999997</v>
       </c>
-      <c r="AI34" s="72">
+      <c r="AI34" s="147">
         <v>8.9865994930302229</v>
       </c>
-      <c r="AJ34" s="71">
+      <c r="AJ34" s="27">
         <v>1460256.0280810001</v>
       </c>
-      <c r="AK34" s="72">
+      <c r="AK34" s="147">
         <v>4.8949632251978681</v>
       </c>
-      <c r="AL34" s="73">
-[...2 lines deleted...]
-      <c r="AM34" s="71">
+      <c r="AL34" s="149">
+        <v>91.875990582485684</v>
+      </c>
+      <c r="AM34" s="27">
         <v>80827.706097819406</v>
       </c>
-      <c r="AN34" s="72">
-[...9 lines deleted...]
-      <c r="D35" s="71">
+      <c r="AN34" s="147">
+        <v>1.0569622082909009</v>
+      </c>
+    </row>
+    <row r="35" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B35" s="150"/>
+      <c r="C35" s="156" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="30">
         <v>19722795</v>
       </c>
-      <c r="E35" s="72">
+      <c r="E35" s="158">
         <v>3.4803017586849672</v>
       </c>
-      <c r="F35" s="71">
+      <c r="F35" s="26">
         <v>233036</v>
       </c>
-      <c r="G35" s="72">
+      <c r="G35" s="159">
         <v>-8.8250023474913171</v>
       </c>
-      <c r="H35" s="71">
+      <c r="H35" s="30">
         <v>1453193</v>
       </c>
-      <c r="I35" s="72">
-[...2 lines deleted...]
-      <c r="J35" s="71">
+      <c r="I35" s="158">
+        <v>4.6408874788207646</v>
+      </c>
+      <c r="J35" s="26">
         <v>289878</v>
       </c>
-      <c r="K35" s="72">
+      <c r="K35" s="147">
         <v>1.415871616444675</v>
       </c>
-      <c r="L35" s="71">
+      <c r="L35" s="30">
         <v>243505</v>
       </c>
-      <c r="M35" s="72">
-[...2 lines deleted...]
-      <c r="N35" s="71">
+      <c r="M35" s="147">
+        <v>1.308453985688129</v>
+      </c>
+      <c r="N35" s="26">
         <v>919810</v>
       </c>
-      <c r="O35" s="72">
+      <c r="O35" s="147">
         <v>6.6382084790250317</v>
       </c>
-      <c r="P35" s="71">
+      <c r="P35" s="26">
         <v>10023647</v>
       </c>
-      <c r="Q35" s="72">
-[...2 lines deleted...]
-      <c r="R35" s="71">
+      <c r="Q35" s="147">
+        <v>2.9973129742754572</v>
+      </c>
+      <c r="R35" s="26">
         <v>3928251</v>
       </c>
-      <c r="S35" s="72">
-[...2 lines deleted...]
-      <c r="T35" s="71">
+      <c r="S35" s="147">
+        <v>2.2869622140483599</v>
+      </c>
+      <c r="T35" s="26">
         <v>6095396</v>
       </c>
-      <c r="U35" s="72">
-[...2 lines deleted...]
-      <c r="V35" s="71">
+      <c r="U35" s="147">
+        <v>3.4603586709593741</v>
+      </c>
+      <c r="V35" s="30">
         <v>5173737</v>
       </c>
-      <c r="W35" s="72">
+      <c r="W35" s="158">
         <v>5.6253351998704737</v>
       </c>
-      <c r="X35" s="71">
+      <c r="X35" s="26">
         <v>3071830</v>
       </c>
-      <c r="Y35" s="72">
-[...2 lines deleted...]
-      <c r="Z35" s="71">
+      <c r="Y35" s="159">
+        <v>1.042120317826623</v>
+      </c>
+      <c r="Z35" s="27">
         <v>184372</v>
       </c>
-      <c r="AA35" s="72">
+      <c r="AA35" s="148">
         <v>10.741250172684079</v>
       </c>
-      <c r="AB35" s="71">
+      <c r="AB35" s="26">
         <v>1543745.7940189999</v>
       </c>
-      <c r="AC35" s="72">
-[...2 lines deleted...]
-      <c r="AD35" s="71">
+      <c r="AC35" s="159">
+        <v>2.9479647654161218</v>
+      </c>
+      <c r="AD35" s="30">
         <v>778744.75027600001</v>
       </c>
-      <c r="AE35" s="72">
+      <c r="AE35" s="158">
         <v>-0.93234134711616123</v>
       </c>
-      <c r="AF35" s="71">
+      <c r="AF35" s="26">
         <v>666320.09881700005</v>
       </c>
-      <c r="AG35" s="72">
+      <c r="AG35" s="159">
         <v>6.9774455303906802</v>
       </c>
-      <c r="AH35" s="71">
+      <c r="AH35" s="30">
         <v>60647.102960999997</v>
       </c>
-      <c r="AI35" s="72">
+      <c r="AI35" s="158">
         <v>4.6071691665285019</v>
       </c>
-      <c r="AJ35" s="71">
+      <c r="AJ35" s="26">
         <v>1415581.4436230001</v>
       </c>
-      <c r="AK35" s="72">
-[...5 lines deleted...]
-      <c r="AM35" s="71">
+      <c r="AK35" s="159">
+        <v>3.1244132993435429</v>
+      </c>
+      <c r="AL35" s="160">
+        <v>91.697833225356618</v>
+      </c>
+      <c r="AM35" s="26">
         <v>78272.1614263597</v>
       </c>
-      <c r="AN35" s="72">
+      <c r="AN35" s="159">
         <v>-0.51443316672022954</v>
       </c>
-      <c r="AO35" s="78"/>
-[...6 lines deleted...]
-      <c r="D36" s="76">
+    </row>
+    <row r="36" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B36" s="150"/>
+      <c r="C36" s="156" t="s">
+        <v>46</v>
+      </c>
+      <c r="D36" s="30">
         <v>19784601</v>
       </c>
-      <c r="E36" s="72">
-[...2 lines deleted...]
-      <c r="F36" s="71">
+      <c r="E36" s="158">
+        <v>3.3960310383533092</v>
+      </c>
+      <c r="F36" s="26">
         <v>230899</v>
       </c>
-      <c r="G36" s="72">
+      <c r="G36" s="159">
         <v>-8.7572117284438473</v>
       </c>
-      <c r="H36" s="71">
+      <c r="H36" s="30">
         <v>1469307</v>
       </c>
-      <c r="I36" s="72">
+      <c r="I36" s="158">
         <v>4.482493061436954</v>
       </c>
-      <c r="J36" s="71">
+      <c r="J36" s="26">
         <v>292875</v>
       </c>
-      <c r="K36" s="72">
-[...2 lines deleted...]
-      <c r="L36" s="71">
+      <c r="K36" s="147">
+        <v>1.2700465418634681</v>
+      </c>
+      <c r="L36" s="30">
         <v>246043</v>
       </c>
-      <c r="M36" s="72">
+      <c r="M36" s="147">
         <v>1.162757231256295</v>
       </c>
-      <c r="N36" s="71">
+      <c r="N36" s="26">
         <v>930389</v>
       </c>
-      <c r="O36" s="72">
+      <c r="O36" s="147">
         <v>6.469616205910822</v>
       </c>
-      <c r="P36" s="71">
+      <c r="P36" s="26">
         <v>10052884</v>
       </c>
-      <c r="Q36" s="72">
-[...2 lines deleted...]
-      <c r="R36" s="71">
+      <c r="Q36" s="147">
+        <v>2.8999006712266739</v>
+      </c>
+      <c r="R36" s="26">
         <v>3943772</v>
       </c>
-      <c r="S36" s="72">
+      <c r="S36" s="147">
         <v>2.2209988170293959</v>
       </c>
-      <c r="T36" s="71">
+      <c r="T36" s="26">
         <v>6109112</v>
       </c>
-      <c r="U36" s="72">
+      <c r="U36" s="147">
         <v>3.3429800801557441</v>
       </c>
-      <c r="V36" s="71">
+      <c r="V36" s="30">
         <v>5191441</v>
       </c>
-      <c r="W36" s="72">
+      <c r="W36" s="158">
         <v>5.5488225017235937</v>
       </c>
-      <c r="X36" s="71">
+      <c r="X36" s="26">
         <v>3070518</v>
       </c>
-      <c r="Y36" s="72">
-[...2 lines deleted...]
-      <c r="Z36" s="71">
+      <c r="Y36" s="159">
+        <v>1.0072374115061009</v>
+      </c>
+      <c r="Z36" s="30">
         <v>184874</v>
       </c>
-      <c r="AA36" s="72">
+      <c r="AA36" s="148">
         <v>8.1406435536421462</v>
       </c>
-      <c r="AB36" s="71">
+      <c r="AB36" s="26">
         <v>1613576.348554</v>
       </c>
-      <c r="AC36" s="72">
+      <c r="AC36" s="159">
         <v>-1.722506298018478</v>
       </c>
-      <c r="AD36" s="71">
+      <c r="AD36" s="30">
         <v>811531.70995699998</v>
       </c>
-      <c r="AE36" s="72">
-[...2 lines deleted...]
-      <c r="AF36" s="71">
+      <c r="AE36" s="158">
+        <v>-3.323844050872649</v>
+      </c>
+      <c r="AF36" s="26">
         <v>701011.65445000003</v>
       </c>
-      <c r="AG36" s="72">
+      <c r="AG36" s="159">
         <v>-0.72734803713206952</v>
       </c>
-      <c r="AH36" s="71">
+      <c r="AH36" s="30">
         <v>65552.505432999998</v>
       </c>
-      <c r="AI36" s="72">
+      <c r="AI36" s="158">
         <v>9.7087247856042502E-2</v>
       </c>
-      <c r="AJ36" s="71">
+      <c r="AJ36" s="26">
         <v>1479540.0393330001</v>
       </c>
-      <c r="AK36" s="72">
+      <c r="AK36" s="159">
         <v>-1.5046721411727471</v>
       </c>
-      <c r="AL36" s="73">
-[...2 lines deleted...]
-      <c r="AM36" s="71">
+      <c r="AL36" s="160">
+        <v>91.693215549353084</v>
+      </c>
+      <c r="AM36" s="26">
         <v>81557.184223932549</v>
       </c>
-      <c r="AN36" s="72">
+      <c r="AN36" s="159">
         <v>-4.9504195518618292</v>
       </c>
-      <c r="AO36" s="78"/>
-[...6 lines deleted...]
-      <c r="D37" s="76">
+    </row>
+    <row r="37" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B37" s="150"/>
+      <c r="C37" s="156" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" s="30">
         <v>19841608</v>
       </c>
-      <c r="E37" s="72">
+      <c r="E37" s="158">
         <v>3.3541538960316419</v>
       </c>
-      <c r="F37" s="71">
+      <c r="F37" s="26">
         <v>229735</v>
       </c>
-      <c r="G37" s="72">
+      <c r="G37" s="159">
         <v>-8.7197682780980728</v>
       </c>
-      <c r="H37" s="71">
+      <c r="H37" s="30">
         <v>1484214</v>
       </c>
-      <c r="I37" s="72">
+      <c r="I37" s="158">
         <v>4.4044738323016253</v>
       </c>
-      <c r="J37" s="71">
+      <c r="J37" s="26">
         <v>295489</v>
       </c>
-      <c r="K37" s="72">
-[...2 lines deleted...]
-      <c r="L37" s="71">
+      <c r="K37" s="147">
+        <v>1.1560634277263619</v>
+      </c>
+      <c r="L37" s="30">
         <v>248300</v>
       </c>
-      <c r="M37" s="72">
-[...2 lines deleted...]
-      <c r="N37" s="71">
+      <c r="M37" s="147">
+        <v>1.0561445636027009</v>
+      </c>
+      <c r="N37" s="26">
         <v>940425</v>
       </c>
-      <c r="O37" s="72">
+      <c r="O37" s="147">
         <v>6.409039323001231</v>
       </c>
-      <c r="P37" s="76">
+      <c r="P37" s="26">
         <v>10077432</v>
       </c>
-      <c r="Q37" s="72">
-[...2 lines deleted...]
-      <c r="R37" s="71">
+      <c r="Q37" s="147">
+        <v>2.8563694880887391</v>
+      </c>
+      <c r="R37" s="26">
         <v>3959549</v>
       </c>
-      <c r="S37" s="72">
-[...2 lines deleted...]
-      <c r="T37" s="71">
+      <c r="S37" s="147">
+        <v>2.2225612817897482</v>
+      </c>
+      <c r="T37" s="26">
         <v>6117883</v>
       </c>
-      <c r="U37" s="72">
-[...2 lines deleted...]
-      <c r="V37" s="71">
+      <c r="U37" s="147">
+        <v>3.2707822497796362</v>
+      </c>
+      <c r="V37" s="30">
         <v>5208144</v>
       </c>
-      <c r="W37" s="72">
+      <c r="W37" s="158">
         <v>5.50052110711714</v>
       </c>
-      <c r="X37" s="71">
+      <c r="X37" s="26">
         <v>3071254</v>
       </c>
-      <c r="Y37" s="72">
+      <c r="Y37" s="159">
         <v>0.98447611278418279</v>
       </c>
-      <c r="Z37" s="71">
+      <c r="Z37" s="30">
         <v>185130</v>
       </c>
-      <c r="AA37" s="72">
+      <c r="AA37" s="148">
         <v>5.409698853833933</v>
       </c>
-      <c r="AB37" s="71">
+      <c r="AB37" s="26">
         <v>1594589.8193729999</v>
       </c>
-      <c r="AC37" s="72">
+      <c r="AC37" s="159">
         <v>4.8574481814838366</v>
       </c>
-      <c r="AD37" s="71">
+      <c r="AD37" s="30">
         <v>782312.43220499996</v>
       </c>
-      <c r="AE37" s="72">
+      <c r="AE37" s="158">
         <v>2.404066667907423</v>
       </c>
-      <c r="AF37" s="71">
+      <c r="AF37" s="26">
         <v>707084.17570499994</v>
       </c>
-      <c r="AG37" s="72">
+      <c r="AG37" s="159">
         <v>6.7825863596752356</v>
       </c>
-      <c r="AH37" s="71">
+      <c r="AH37" s="30">
         <v>67009.664619999996</v>
       </c>
-      <c r="AI37" s="72">
+      <c r="AI37" s="158">
         <v>8.1135718334591758</v>
       </c>
-      <c r="AJ37" s="71">
-[...8 lines deleted...]
-      <c r="AM37" s="71">
+      <c r="AJ37" s="26">
+        <v>1462526.7647180001</v>
+      </c>
+      <c r="AK37" s="159">
+        <v>4.9513138337391238</v>
+      </c>
+      <c r="AL37" s="160">
+        <v>91.718054821964955</v>
+      </c>
+      <c r="AM37" s="26">
         <v>80365.95720331739</v>
       </c>
-      <c r="AN37" s="72">
-[...9 lines deleted...]
-      <c r="D38" s="76">
+      <c r="AN37" s="159">
+        <v>1.4545078536121641</v>
+      </c>
+    </row>
+    <row r="38" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B38" s="150"/>
+      <c r="C38" s="156" t="s">
+        <v>48</v>
+      </c>
+      <c r="D38" s="30">
         <v>19885141</v>
       </c>
-      <c r="E38" s="72">
-[...2 lines deleted...]
-      <c r="F38" s="71">
+      <c r="E38" s="158">
+        <v>3.345539298259403</v>
+      </c>
+      <c r="F38" s="26">
         <v>228094</v>
       </c>
-      <c r="G38" s="72">
+      <c r="G38" s="159">
         <v>-8.7028742740266622</v>
       </c>
-      <c r="H38" s="71">
+      <c r="H38" s="30">
         <v>1496901</v>
       </c>
-      <c r="I38" s="72">
+      <c r="I38" s="158">
         <v>4.4399326014379792</v>
       </c>
-      <c r="J38" s="71">
+      <c r="J38" s="26">
         <v>297520</v>
       </c>
-      <c r="K38" s="72">
-[...2 lines deleted...]
-      <c r="L38" s="71">
+      <c r="K38" s="147">
+        <v>1.120234923051822</v>
+      </c>
+      <c r="L38" s="30">
         <v>250290</v>
       </c>
-      <c r="M38" s="72">
-[...2 lines deleted...]
-      <c r="N38" s="71">
+      <c r="M38" s="147">
+        <v>1.091329143577235</v>
+      </c>
+      <c r="N38" s="26">
         <v>949091</v>
       </c>
-      <c r="O38" s="72">
+      <c r="O38" s="147">
         <v>6.4656240990831781</v>
       </c>
-      <c r="P38" s="76">
+      <c r="P38" s="26">
         <v>10100480</v>
       </c>
-      <c r="Q38" s="72">
-[...2 lines deleted...]
-      <c r="R38" s="71">
+      <c r="Q38" s="147">
+        <v>2.851907114681862</v>
+      </c>
+      <c r="R38" s="26">
         <v>3971451</v>
       </c>
-      <c r="S38" s="72">
-[...2 lines deleted...]
-      <c r="T38" s="71">
+      <c r="S38" s="147">
+        <v>2.2537556801548448</v>
+      </c>
+      <c r="T38" s="26">
         <v>6129029</v>
       </c>
-      <c r="U38" s="72">
-[...2 lines deleted...]
-      <c r="V38" s="71">
+      <c r="U38" s="147">
+        <v>3.2432442448354188</v>
+      </c>
+      <c r="V38" s="30">
         <v>5219034</v>
       </c>
-      <c r="W38" s="72">
+      <c r="W38" s="158">
         <v>5.4754945382076814</v>
       </c>
-      <c r="X38" s="71">
+      <c r="X38" s="26">
         <v>3068230</v>
       </c>
-      <c r="Y38" s="72">
+      <c r="Y38" s="159">
         <v>0.96000236915751991</v>
       </c>
-      <c r="Z38" s="71">
+      <c r="Z38" s="30">
         <v>185018</v>
       </c>
-      <c r="AA38" s="72">
-[...2 lines deleted...]
-      <c r="AB38" s="71">
+      <c r="AA38" s="148">
+        <v>3.4417595688295939</v>
+      </c>
+      <c r="AB38" s="26">
         <v>1607465.958385</v>
       </c>
-      <c r="AC38" s="72">
+      <c r="AC38" s="159">
         <v>3.76609713995395</v>
       </c>
-      <c r="AD38" s="71">
+      <c r="AD38" s="30">
         <v>801102.16868700006</v>
       </c>
-      <c r="AE38" s="72">
+      <c r="AE38" s="158">
         <v>2.0423579200496089</v>
       </c>
-      <c r="AF38" s="71">
+      <c r="AF38" s="26">
         <v>701435.51208200003</v>
       </c>
-      <c r="AG38" s="72">
+      <c r="AG38" s="159">
         <v>4.9550975866253788</v>
       </c>
-      <c r="AH38" s="71">
+      <c r="AH38" s="30">
         <v>65533.799816999999</v>
       </c>
-      <c r="AI38" s="72">
+      <c r="AI38" s="158">
         <v>5.8229925174146491</v>
       </c>
-      <c r="AJ38" s="71">
-[...8 lines deleted...]
-      <c r="AM38" s="71">
+      <c r="AJ38" s="26">
+        <v>1478068.95777</v>
+      </c>
+      <c r="AK38" s="159">
+        <v>3.815404749525753</v>
+      </c>
+      <c r="AL38" s="160">
+        <v>91.950249400926438</v>
+      </c>
+      <c r="AM38" s="26">
         <v>80837.543891944239</v>
       </c>
-      <c r="AN38" s="72">
+      <c r="AN38" s="159">
         <v>0.40694339063904739</v>
       </c>
-      <c r="AO38" s="78"/>
-[...6 lines deleted...]
-      <c r="D39" s="76">
+    </row>
+    <row r="39" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B39" s="150"/>
+      <c r="C39" s="156" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="30">
         <v>19929559</v>
       </c>
-      <c r="E39" s="72">
-[...2 lines deleted...]
-      <c r="F39" s="71">
+      <c r="E39" s="158">
+        <v>3.3417724932130128</v>
+      </c>
+      <c r="F39" s="26">
         <v>226637</v>
       </c>
-      <c r="G39" s="72">
+      <c r="G39" s="159">
         <v>-8.8064283788623179</v>
       </c>
-      <c r="H39" s="71">
+      <c r="H39" s="30">
         <v>1508928</v>
       </c>
-      <c r="I39" s="72">
+      <c r="I39" s="158">
         <v>4.4522020114757588</v>
       </c>
-      <c r="J39" s="71">
+      <c r="J39" s="26">
         <v>299611</v>
       </c>
-      <c r="K39" s="72">
+      <c r="K39" s="159">
         <v>1.1181310707463421</v>
       </c>
-      <c r="L39" s="71">
+      <c r="L39" s="30">
         <v>251971</v>
       </c>
-      <c r="M39" s="72">
-[...2 lines deleted...]
-      <c r="N39" s="71">
+      <c r="M39" s="158">
+        <v>1.0418128666696</v>
+      </c>
+      <c r="N39" s="26">
         <v>957346</v>
       </c>
-      <c r="O39" s="72">
+      <c r="O39" s="159">
         <v>6.4972078225465468</v>
       </c>
-      <c r="P39" s="76">
+      <c r="P39" s="26">
         <v>10122240</v>
       </c>
-      <c r="Q39" s="72">
-[...2 lines deleted...]
-      <c r="R39" s="71">
+      <c r="Q39" s="159">
+        <v>2.8461974734289801</v>
+      </c>
+      <c r="R39" s="26">
         <v>3982628</v>
       </c>
-      <c r="S39" s="72">
-[...2 lines deleted...]
-      <c r="T39" s="71">
+      <c r="S39" s="159">
+        <v>2.290173190382538</v>
+      </c>
+      <c r="T39" s="26">
         <v>6139612</v>
       </c>
-      <c r="U39" s="72">
+      <c r="U39" s="159">
         <v>3.2101216863716919</v>
       </c>
-      <c r="V39" s="71">
+      <c r="V39" s="30">
         <v>5231159</v>
       </c>
-      <c r="W39" s="72">
-[...2 lines deleted...]
-      <c r="X39" s="71">
+      <c r="W39" s="158">
+        <v>5.4541375127731504</v>
+      </c>
+      <c r="X39" s="26">
         <v>3066762</v>
       </c>
-      <c r="Y39" s="72">
+      <c r="Y39" s="159">
         <v>0.97323096282995181</v>
       </c>
-      <c r="Z39" s="71">
+      <c r="Z39" s="30">
         <v>185221</v>
       </c>
-      <c r="AA39" s="72">
+      <c r="AA39" s="148">
         <v>2.0911992151113168</v>
       </c>
-      <c r="AB39" s="71">
+      <c r="AB39" s="26">
         <v>1569041.589229</v>
       </c>
-      <c r="AC39" s="72">
+      <c r="AC39" s="159">
         <v>1.5257923662371331</v>
       </c>
-      <c r="AD39" s="71">
+      <c r="AD39" s="30">
         <v>789345.00258199999</v>
       </c>
-      <c r="AE39" s="72">
-[...2 lines deleted...]
-      <c r="AF39" s="71">
+      <c r="AE39" s="158">
+        <v>3.1007070761914108</v>
+      </c>
+      <c r="AF39" s="26">
         <v>674587.41790999996</v>
       </c>
-      <c r="AG39" s="72">
+      <c r="AG39" s="159">
         <v>-0.88733750064124983</v>
       </c>
-      <c r="AH39" s="71">
+      <c r="AH39" s="30">
         <v>65783.671155000004</v>
       </c>
-      <c r="AI39" s="72">
-[...11 lines deleted...]
-      <c r="AM39" s="71">
+      <c r="AI39" s="158">
+        <v>1.6767724272479521</v>
+      </c>
+      <c r="AJ39" s="26">
+        <v>1439272.574001</v>
+      </c>
+      <c r="AK39" s="159">
+        <v>1.70552478343502</v>
+      </c>
+      <c r="AL39" s="160">
+        <v>91.729408823907193</v>
+      </c>
+      <c r="AM39" s="26">
         <v>78729.368232834458</v>
       </c>
-      <c r="AN39" s="72">
+      <c r="AN39" s="159">
         <v>-1.7572566089817721</v>
       </c>
-      <c r="AO39" s="78"/>
-[...6 lines deleted...]
-      <c r="D40" s="76">
+    </row>
+    <row r="40" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B40" s="150"/>
+      <c r="C40" s="156" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" s="30">
         <v>19979956</v>
       </c>
-      <c r="E40" s="72">
+      <c r="E40" s="158">
         <v>3.318239598110817</v>
       </c>
-      <c r="F40" s="71">
+      <c r="F40" s="26">
         <v>225109</v>
       </c>
-      <c r="G40" s="72">
+      <c r="G40" s="159">
         <v>-8.8542657818339361</v>
       </c>
-      <c r="H40" s="71">
+      <c r="H40" s="30">
         <v>1522110</v>
       </c>
-      <c r="I40" s="72">
+      <c r="I40" s="158">
         <v>4.449559037870876</v>
       </c>
-      <c r="J40" s="71">
+      <c r="J40" s="26">
         <v>301851</v>
       </c>
-      <c r="K40" s="72">
-[...2 lines deleted...]
-      <c r="L40" s="71">
+      <c r="K40" s="159">
+        <v>1.07385381926306</v>
+      </c>
+      <c r="L40" s="30">
         <v>253973</v>
       </c>
-      <c r="M40" s="72">
+      <c r="M40" s="158">
         <v>0.99896206568812485</v>
       </c>
-      <c r="N40" s="71">
+      <c r="N40" s="26">
         <v>966286</v>
       </c>
-      <c r="O40" s="72">
-[...2 lines deleted...]
-      <c r="P40" s="76">
+      <c r="O40" s="159">
+        <v>6.5173513470015756</v>
+      </c>
+      <c r="P40" s="26">
         <v>10149460</v>
       </c>
-      <c r="Q40" s="72">
-[...2 lines deleted...]
-      <c r="R40" s="71">
+      <c r="Q40" s="159">
+        <v>2.8202928822183</v>
+      </c>
+      <c r="R40" s="26">
         <v>3996000</v>
       </c>
-      <c r="S40" s="72">
-[...2 lines deleted...]
-      <c r="T40" s="71">
+      <c r="S40" s="159">
+        <v>2.3078667990490191</v>
+      </c>
+      <c r="T40" s="26">
         <v>6153460</v>
       </c>
-      <c r="U40" s="72">
+      <c r="U40" s="159">
         <v>3.1558156637931711</v>
       </c>
-      <c r="V40" s="71">
+      <c r="V40" s="30">
         <v>5243980</v>
       </c>
-      <c r="W40" s="72">
+      <c r="W40" s="158">
         <v>5.4219749768609438</v>
       </c>
-      <c r="X40" s="71">
+      <c r="X40" s="26">
         <v>3063861</v>
       </c>
-      <c r="Y40" s="72">
+      <c r="Y40" s="159">
         <v>0.94738010883965718</v>
       </c>
-      <c r="Z40" s="71">
+      <c r="Z40" s="30">
         <v>183634</v>
       </c>
-      <c r="AA40" s="72">
+      <c r="AA40" s="148">
         <v>0.84627086159270171</v>
       </c>
-      <c r="AB40" s="71">
+      <c r="AB40" s="26">
         <v>1683264.7912910001</v>
       </c>
-      <c r="AC40" s="72">
+      <c r="AC40" s="159">
         <v>8.5590199217390417</v>
       </c>
-      <c r="AD40" s="71">
+      <c r="AD40" s="30">
         <v>838909.20948099997</v>
       </c>
-      <c r="AE40" s="72">
+      <c r="AE40" s="158">
         <v>7.6997685071601651</v>
       </c>
-      <c r="AF40" s="71">
+      <c r="AF40" s="26">
         <v>734612.10728800006</v>
       </c>
-      <c r="AG40" s="72">
+      <c r="AG40" s="159">
         <v>8.6916465669584895</v>
       </c>
-      <c r="AH40" s="71">
+      <c r="AH40" s="30">
         <v>68298.503653000007</v>
       </c>
-      <c r="AI40" s="72">
-[...11 lines deleted...]
-      <c r="AM40" s="71">
+      <c r="AI40" s="158">
+        <v>12.514635741787441</v>
+      </c>
+      <c r="AJ40" s="26">
+        <v>1543557.9495260001</v>
+      </c>
+      <c r="AK40" s="159">
+        <v>8.7734276460625047</v>
+      </c>
+      <c r="AL40" s="160">
+        <v>91.700245707756409</v>
+      </c>
+      <c r="AM40" s="26">
         <v>84247.672582011699</v>
       </c>
-      <c r="AN40" s="72">
+      <c r="AN40" s="159">
         <v>5.0724638205353889</v>
       </c>
-      <c r="AO40" s="78"/>
-[...6 lines deleted...]
-      <c r="D41" s="76">
+    </row>
+    <row r="41" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B41" s="150"/>
+      <c r="C41" s="156" t="s">
+        <v>51</v>
+      </c>
+      <c r="D41" s="30">
         <v>20032920</v>
       </c>
-      <c r="E41" s="72">
-[...2 lines deleted...]
-      <c r="F41" s="71">
+      <c r="E41" s="158">
+        <v>3.3185858051568711</v>
+      </c>
+      <c r="F41" s="26">
         <v>223734</v>
       </c>
-      <c r="G41" s="72">
+      <c r="G41" s="159">
         <v>-8.8804629814408287</v>
       </c>
-      <c r="H41" s="71">
+      <c r="H41" s="30">
         <v>1490892</v>
       </c>
-      <c r="I41" s="72">
+      <c r="I41" s="158">
         <v>9.5221374157955516</v>
       </c>
-      <c r="J41" s="71">
+      <c r="J41" s="26">
         <v>300395</v>
       </c>
-      <c r="K41" s="72">
+      <c r="K41" s="159">
         <v>9.7926915738919984</v>
       </c>
-      <c r="L41" s="71">
+      <c r="L41" s="30">
         <v>250164</v>
       </c>
-      <c r="M41" s="72">
+      <c r="M41" s="158">
         <v>9.3727866530258996</v>
       </c>
-      <c r="N41" s="71">
+      <c r="N41" s="26">
         <v>940333</v>
       </c>
-      <c r="O41" s="72">
+      <c r="O41" s="159">
         <v>9.4757271154513276</v>
       </c>
-      <c r="P41" s="76">
+      <c r="P41" s="26">
         <v>10243448</v>
       </c>
-      <c r="Q41" s="72">
-[...2 lines deleted...]
-      <c r="R41" s="71">
+      <c r="Q41" s="159">
+        <v>3.9040152687489731</v>
+      </c>
+      <c r="R41" s="26">
         <v>4075162</v>
       </c>
-      <c r="S41" s="72">
+      <c r="S41" s="159">
         <v>6.1740283378289407</v>
       </c>
-      <c r="T41" s="71">
+      <c r="T41" s="26">
         <v>6168286</v>
       </c>
-      <c r="U41" s="72">
+      <c r="U41" s="159">
         <v>2.456806276417578</v>
       </c>
-      <c r="V41" s="71">
+      <c r="V41" s="30">
         <v>5261816</v>
       </c>
-      <c r="W41" s="72">
+      <c r="W41" s="158">
         <v>3.3185216020232389</v>
       </c>
-      <c r="X41" s="71">
+      <c r="X41" s="26">
         <v>3036370</v>
       </c>
-      <c r="Y41" s="72">
+      <c r="Y41" s="159">
         <v>-1.3031211197285231</v>
       </c>
-      <c r="Z41" s="71">
+      <c r="Z41" s="30">
         <v>182144</v>
       </c>
-      <c r="AA41" s="72">
+      <c r="AA41" s="148">
         <v>-0.43293829536013018</v>
       </c>
-      <c r="AB41" s="71">
+      <c r="AB41" s="26">
         <v>1611295.2640859999</v>
       </c>
-      <c r="AC41" s="72">
-[...2 lines deleted...]
-      <c r="AD41" s="71">
+      <c r="AC41" s="159">
+        <v>2.2429954657093849</v>
+      </c>
+      <c r="AD41" s="30">
         <v>827436.72327700001</v>
       </c>
-      <c r="AE41" s="72">
+      <c r="AE41" s="158">
         <v>3.792116482064789</v>
       </c>
-      <c r="AF41" s="71">
+      <c r="AF41" s="26">
         <v>685474.85921300005</v>
       </c>
-      <c r="AG41" s="72">
-[...2 lines deleted...]
-      <c r="AH41" s="71">
+      <c r="AG41" s="159">
+        <v>-0.37336065489952391</v>
+      </c>
+      <c r="AH41" s="30">
         <v>57212.890906000001</v>
       </c>
-      <c r="AI41" s="72">
+      <c r="AI41" s="158">
         <v>2.834762132927815</v>
       </c>
-      <c r="AJ41" s="71">
-[...8 lines deleted...]
-      <c r="AM41" s="71">
+      <c r="AJ41" s="26">
+        <v>1478739.2480289999</v>
+      </c>
+      <c r="AK41" s="159">
+        <v>2.3167416566770789</v>
+      </c>
+      <c r="AL41" s="160">
+        <v>91.773325534337005</v>
+      </c>
+      <c r="AM41" s="26">
         <v>80432.371520776796</v>
       </c>
-      <c r="AN41" s="72">
+      <c r="AN41" s="159">
         <v>-1.04104245239659</v>
       </c>
-      <c r="AO41" s="78"/>
-[...6 lines deleted...]
-      <c r="D42" s="76">
+    </row>
+    <row r="42" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B42" s="150"/>
+      <c r="C42" s="156" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="30">
         <v>20092531</v>
       </c>
-      <c r="E42" s="72">
-[...2 lines deleted...]
-      <c r="F42" s="71">
+      <c r="E42" s="158">
+        <v>3.3375096863497382</v>
+      </c>
+      <c r="F42" s="26">
         <v>222078</v>
       </c>
-      <c r="G42" s="72">
+      <c r="G42" s="159">
         <v>-8.9209695279497954</v>
       </c>
-      <c r="H42" s="71">
+      <c r="H42" s="30">
         <v>1505925</v>
       </c>
-      <c r="I42" s="72">
+      <c r="I42" s="158">
         <v>9.5422129501929085</v>
       </c>
-      <c r="J42" s="71">
+      <c r="J42" s="26">
         <v>303092</v>
       </c>
-      <c r="K42" s="72">
+      <c r="K42" s="159">
         <v>9.7841205447696247</v>
       </c>
-      <c r="L42" s="71">
+      <c r="L42" s="30">
         <v>252559</v>
       </c>
-      <c r="M42" s="72">
+      <c r="M42" s="158">
         <v>9.4323844187356407</v>
       </c>
-      <c r="N42" s="71">
+      <c r="N42" s="26">
         <v>950274</v>
       </c>
-      <c r="O42" s="72">
+      <c r="O42" s="159">
         <v>9.4944657865081883</v>
       </c>
-      <c r="P42" s="76">
+      <c r="P42" s="26">
         <v>10273008</v>
       </c>
-      <c r="Q42" s="72">
-[...2 lines deleted...]
-      <c r="R42" s="71">
+      <c r="Q42" s="159">
+        <v>3.9137301257432981</v>
+      </c>
+      <c r="R42" s="26">
         <v>4091827</v>
       </c>
-      <c r="S42" s="72">
-[...2 lines deleted...]
-      <c r="T42" s="71">
+      <c r="S42" s="159">
+        <v>6.1955471767451984</v>
+      </c>
+      <c r="T42" s="26">
         <v>6181181</v>
       </c>
-      <c r="U42" s="72">
-[...2 lines deleted...]
-      <c r="V42" s="71">
+      <c r="U42" s="159">
+        <v>2.4563951488707052</v>
+      </c>
+      <c r="V42" s="30">
         <v>5275554</v>
       </c>
-      <c r="W42" s="72">
-[...2 lines deleted...]
-      <c r="X42" s="71">
+      <c r="W42" s="158">
+        <v>3.3566519331149851</v>
+      </c>
+      <c r="X42" s="26">
         <v>3037617</v>
       </c>
-      <c r="Y42" s="72">
-[...2 lines deleted...]
-      <c r="Z42" s="71">
+      <c r="Y42" s="159">
+        <v>-1.3164447739364651</v>
+      </c>
+      <c r="Z42" s="30">
         <v>181109</v>
       </c>
-      <c r="AA42" s="72">
+      <c r="AA42" s="148">
         <v>-1.321818726673385</v>
       </c>
-      <c r="AB42" s="71">
+      <c r="AB42" s="26">
         <v>1581135.6791970001</v>
       </c>
-      <c r="AC42" s="72">
+      <c r="AC42" s="159">
         <v>2.1839191569912542</v>
       </c>
-      <c r="AD42" s="71">
+      <c r="AD42" s="30">
         <v>791837.73984399997</v>
       </c>
-      <c r="AE42" s="72">
-[...2 lines deleted...]
-      <c r="AF42" s="71">
+      <c r="AE42" s="158">
+        <v>2.8489905459709859</v>
+      </c>
+      <c r="AF42" s="26">
         <v>684189.66020200006</v>
       </c>
-      <c r="AG42" s="72">
+      <c r="AG42" s="159">
         <v>0.3089835400364116</v>
       </c>
-      <c r="AH42" s="71">
+      <c r="AH42" s="30">
         <v>64129.674773999999</v>
       </c>
-      <c r="AI42" s="72">
+      <c r="AI42" s="158">
         <v>5.8325190755363687</v>
       </c>
-      <c r="AJ42" s="71">
+      <c r="AJ42" s="26">
         <v>1449635.009412</v>
       </c>
-      <c r="AK42" s="72">
-[...5 lines deleted...]
-      <c r="AM42" s="71">
+      <c r="AK42" s="159">
+        <v>2.2990822158090558</v>
+      </c>
+      <c r="AL42" s="160">
+        <v>91.68315081905024</v>
+      </c>
+      <c r="AM42" s="26">
         <v>78692.708210677883</v>
       </c>
-      <c r="AN42" s="72">
-[...9 lines deleted...]
-      <c r="D43" s="76">
+      <c r="AN42" s="159">
+        <v>-1.1163328135735731</v>
+      </c>
+    </row>
+    <row r="43" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B43" s="150"/>
+      <c r="C43" s="156" t="s">
+        <v>53</v>
+      </c>
+      <c r="D43" s="30">
         <v>20146286</v>
       </c>
-      <c r="E43" s="72">
+      <c r="E43" s="158">
         <v>3.3543303572230121</v>
       </c>
-      <c r="F43" s="71">
+      <c r="F43" s="26">
         <v>220171</v>
       </c>
-      <c r="G43" s="72">
+      <c r="G43" s="159">
         <v>-9.0262627264313107</v>
       </c>
-      <c r="H43" s="71">
+      <c r="H43" s="30">
         <v>1521174</v>
       </c>
-      <c r="I43" s="72">
+      <c r="I43" s="158">
         <v>9.5514162996165766</v>
       </c>
-      <c r="J43" s="71">
+      <c r="J43" s="26">
         <v>305676</v>
       </c>
-      <c r="K43" s="72">
+      <c r="K43" s="159">
         <v>9.7205621062833139</v>
       </c>
-      <c r="L43" s="71">
+      <c r="L43" s="30">
         <v>254901</v>
       </c>
-      <c r="M43" s="72">
+      <c r="M43" s="158">
         <v>9.4202338639056258</v>
       </c>
-      <c r="N43" s="71">
+      <c r="N43" s="26">
         <v>960597</v>
       </c>
-      <c r="O43" s="72">
+      <c r="O43" s="159">
         <v>9.5325297577984802</v>
       </c>
-      <c r="P43" s="76">
+      <c r="P43" s="26">
         <v>10300796</v>
       </c>
-      <c r="Q43" s="72">
-[...2 lines deleted...]
-      <c r="R43" s="71">
+      <c r="Q43" s="159">
+        <v>3.9074556715115838</v>
+      </c>
+      <c r="R43" s="26">
         <v>4108472</v>
       </c>
-      <c r="S43" s="72">
+      <c r="S43" s="159">
         <v>6.2437678173189459</v>
       </c>
-      <c r="T43" s="71">
+      <c r="T43" s="26">
         <v>6192324</v>
       </c>
-      <c r="U43" s="72">
-[...2 lines deleted...]
-      <c r="V43" s="71">
+      <c r="U43" s="159">
+        <v>2.4132505756722771</v>
+      </c>
+      <c r="V43" s="30">
         <v>5287568</v>
       </c>
-      <c r="W43" s="72">
-[...2 lines deleted...]
-      <c r="X43" s="71">
+      <c r="W43" s="158">
+        <v>3.4184062250136589</v>
+      </c>
+      <c r="X43" s="26">
         <v>3036325</v>
       </c>
-      <c r="Y43" s="72">
-[...2 lines deleted...]
-      <c r="Z43" s="71">
+      <c r="Y43" s="159">
+        <v>-1.3319412097501979</v>
+      </c>
+      <c r="Z43" s="30">
         <v>180485</v>
       </c>
-      <c r="AA43" s="72">
+      <c r="AA43" s="148">
         <v>-1.856987493202833</v>
       </c>
-      <c r="AB43" s="71">
+      <c r="AB43" s="26">
         <v>1671774.917783</v>
       </c>
-      <c r="AC43" s="72">
+      <c r="AC43" s="159">
         <v>5.2746753047217654</v>
       </c>
-      <c r="AD43" s="71">
+      <c r="AD43" s="30">
         <v>826920.02870799997</v>
       </c>
-      <c r="AE43" s="72">
+      <c r="AE43" s="158">
         <v>4.7796560121313947</v>
       </c>
-      <c r="AF43" s="71">
+      <c r="AF43" s="26">
         <v>733583.62018099998</v>
       </c>
-      <c r="AG43" s="72">
+      <c r="AG43" s="159">
         <v>5.1692950383567693</v>
       </c>
-      <c r="AH43" s="71">
+      <c r="AH43" s="30">
         <v>70222.847785000005</v>
       </c>
-      <c r="AI43" s="72">
+      <c r="AI43" s="158">
         <v>7.2668335703619524</v>
       </c>
-      <c r="AJ43" s="71">
-[...8 lines deleted...]
-      <c r="AM43" s="71">
+      <c r="AJ43" s="26">
+        <v>1533074.780428</v>
+      </c>
+      <c r="AK43" s="159">
+        <v>5.3768232759713763</v>
+      </c>
+      <c r="AL43" s="160">
+        <v>91.703420366006256</v>
+      </c>
+      <c r="AM43" s="26">
         <v>82981.792166705069</v>
       </c>
-      <c r="AN43" s="72">
-[...9 lines deleted...]
-      <c r="D44" s="76">
+      <c r="AN43" s="159">
+        <v>1.8580207920282139</v>
+      </c>
+    </row>
+    <row r="44" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B44" s="150"/>
+      <c r="C44" s="156" t="s">
+        <v>54</v>
+      </c>
+      <c r="D44" s="30">
         <v>20190524</v>
       </c>
-      <c r="E44" s="72">
-[...2 lines deleted...]
-      <c r="F44" s="71">
+      <c r="E44" s="158">
+        <v>3.3245856850495641</v>
+      </c>
+      <c r="F44" s="26">
         <v>218480</v>
       </c>
-      <c r="G44" s="72">
+      <c r="G44" s="159">
         <v>-9.030724198376971</v>
       </c>
-      <c r="H44" s="71">
+      <c r="H44" s="30">
         <v>1535439</v>
       </c>
-      <c r="I44" s="72">
+      <c r="I44" s="158">
         <v>9.4631068653311381</v>
       </c>
-      <c r="J44" s="71">
+      <c r="J44" s="26">
         <v>308296</v>
       </c>
-      <c r="K44" s="72">
+      <c r="K44" s="159">
         <v>9.7197359289641803</v>
       </c>
-      <c r="L44" s="71">
+      <c r="L44" s="30">
         <v>257128</v>
       </c>
-      <c r="M44" s="72">
+      <c r="M44" s="158">
         <v>9.2697023139196375</v>
       </c>
-      <c r="N44" s="71">
+      <c r="N44" s="26">
         <v>970015</v>
       </c>
-      <c r="O44" s="72">
+      <c r="O44" s="159">
         <v>9.4331001805054058</v>
       </c>
-      <c r="P44" s="76">
+      <c r="P44" s="26">
         <v>10322883</v>
       </c>
-      <c r="Q44" s="72">
-[...2 lines deleted...]
-      <c r="R44" s="71">
+      <c r="Q44" s="159">
+        <v>3.8961654603684841</v>
+      </c>
+      <c r="R44" s="26">
         <v>4122950</v>
       </c>
-      <c r="S44" s="72">
+      <c r="S44" s="159">
         <v>6.2568054275902396</v>
       </c>
-      <c r="T44" s="71">
+      <c r="T44" s="26">
         <v>6199933</v>
       </c>
-      <c r="U44" s="72">
+      <c r="U44" s="159">
         <v>2.3835646841581459</v>
       </c>
-      <c r="V44" s="71">
+      <c r="V44" s="30">
         <v>5298128</v>
       </c>
-      <c r="W44" s="72">
-[...2 lines deleted...]
-      <c r="X44" s="71">
+      <c r="W44" s="158">
+        <v>3.366066430895764</v>
+      </c>
+      <c r="X44" s="26">
         <v>3033654</v>
       </c>
-      <c r="Y44" s="72">
-[...2 lines deleted...]
-      <c r="Z44" s="71">
+      <c r="Y44" s="159">
+        <v>-1.3895773733155199</v>
+      </c>
+      <c r="Z44" s="30">
         <v>180386</v>
       </c>
-      <c r="AA44" s="72">
-[...2 lines deleted...]
-      <c r="AB44" s="71">
+      <c r="AA44" s="148">
+        <v>-2.2536508710612631</v>
+      </c>
+      <c r="AB44" s="26">
         <v>1615811.7599859999</v>
       </c>
-      <c r="AC44" s="72">
+      <c r="AC44" s="159">
         <v>4.1933016925873368</v>
       </c>
-      <c r="AD44" s="71">
+      <c r="AD44" s="30">
         <v>812039.62805900001</v>
       </c>
-      <c r="AE44" s="72">
-[...2 lines deleted...]
-      <c r="AF44" s="71">
+      <c r="AE44" s="158">
+        <v>4.9286794677952486</v>
+      </c>
+      <c r="AF44" s="26">
         <v>695032.35459899995</v>
       </c>
-      <c r="AG44" s="72">
-[...2 lines deleted...]
-      <c r="AH44" s="71">
+      <c r="AG44" s="159">
+        <v>2.5446404421427089</v>
+      </c>
+      <c r="AH44" s="30">
         <v>67931.690768</v>
       </c>
-      <c r="AI44" s="72">
+      <c r="AI44" s="158">
         <v>7.0578185914704772</v>
       </c>
-      <c r="AJ44" s="71">
+      <c r="AJ44" s="26">
         <v>1483570.9449680001</v>
       </c>
-      <c r="AK44" s="72">
+      <c r="AK44" s="159">
         <v>4.2369861693840383</v>
       </c>
-      <c r="AL44" s="73">
-[...2 lines deleted...]
-      <c r="AM44" s="71">
+      <c r="AL44" s="160">
+        <v>91.815827914314369</v>
+      </c>
+      <c r="AM44" s="26">
         <v>80028.223140023503</v>
       </c>
-      <c r="AN44" s="72">
+      <c r="AN44" s="159">
         <v>0.84076408511888356</v>
       </c>
-      <c r="AO44" s="78"/>
-[...6 lines deleted...]
-      <c r="D45" s="76">
+    </row>
+    <row r="45" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B45" s="150"/>
+      <c r="C45" s="156" t="s">
+        <v>55</v>
+      </c>
+      <c r="D45" s="30">
         <v>20217245</v>
       </c>
-      <c r="E45" s="72">
+      <c r="E45" s="158">
         <v>3.3560108508948749</v>
       </c>
-      <c r="F45" s="71">
+      <c r="F45" s="26">
         <v>216619</v>
       </c>
-      <c r="G45" s="72">
+      <c r="G45" s="159">
         <v>-9.2440601132045437</v>
       </c>
-      <c r="H45" s="71">
+      <c r="H45" s="30">
         <v>1549038</v>
       </c>
-      <c r="I45" s="72">
+      <c r="I45" s="158">
         <v>9.4943942931423173</v>
       </c>
-      <c r="J45" s="71">
+      <c r="J45" s="26">
         <v>310791</v>
       </c>
-      <c r="K45" s="72">
+      <c r="K45" s="159">
         <v>9.7825127076585083</v>
       </c>
-      <c r="L45" s="71">
+      <c r="L45" s="30">
         <v>259249</v>
       </c>
-      <c r="M45" s="72">
+      <c r="M45" s="158">
         <v>9.3181137756113142</v>
       </c>
-      <c r="N45" s="71">
+      <c r="N45" s="26">
         <v>978998</v>
       </c>
-      <c r="O45" s="72">
+      <c r="O45" s="159">
         <v>9.4499430389582315</v>
       </c>
-      <c r="P45" s="76">
+      <c r="P45" s="26">
         <v>10335487</v>
       </c>
-      <c r="Q45" s="72">
-[...2 lines deleted...]
-      <c r="R45" s="71">
+      <c r="Q45" s="159">
+        <v>3.9607114419993872</v>
+      </c>
+      <c r="R45" s="26">
         <v>4133245</v>
       </c>
-      <c r="S45" s="72">
+      <c r="S45" s="159">
         <v>6.3117065837074771</v>
       </c>
-      <c r="T45" s="71">
+      <c r="T45" s="26">
         <v>6202242</v>
       </c>
-      <c r="U45" s="72">
-[...2 lines deleted...]
-      <c r="V45" s="71">
+      <c r="U45" s="159">
+        <v>2.450878933785972</v>
+      </c>
+      <c r="V45" s="30">
         <v>5304410</v>
       </c>
-      <c r="W45" s="72">
+      <c r="W45" s="158">
         <v>3.3669815179546259</v>
       </c>
-      <c r="X45" s="71">
+      <c r="X45" s="26">
         <v>3027951</v>
       </c>
-      <c r="Y45" s="72">
-[...2 lines deleted...]
-      <c r="Z45" s="71">
+      <c r="Y45" s="159">
+        <v>-1.444826599651539</v>
+      </c>
+      <c r="Z45" s="30">
         <v>181424</v>
       </c>
-      <c r="AA45" s="72">
-[...2 lines deleted...]
-      <c r="AB45" s="71">
+      <c r="AA45" s="148">
+        <v>-2.3751869908199659</v>
+      </c>
+      <c r="AB45" s="26">
         <v>1684148.7531379999</v>
       </c>
-      <c r="AC45" s="72">
+      <c r="AC45" s="159">
         <v>5.5716744657228423</v>
       </c>
-      <c r="AD45" s="71">
+      <c r="AD45" s="30">
         <v>848308.148942</v>
       </c>
-      <c r="AE45" s="72">
+      <c r="AE45" s="158">
         <v>7.1993653290200577</v>
       </c>
-      <c r="AF45" s="71">
+      <c r="AF45" s="26">
         <v>725511.826091</v>
       </c>
-      <c r="AG45" s="72">
-[...2 lines deleted...]
-      <c r="AH45" s="71">
+      <c r="AG45" s="159">
+        <v>3.3248236491459031</v>
+      </c>
+      <c r="AH45" s="30">
         <v>68483.134804999994</v>
       </c>
-      <c r="AI45" s="72">
+      <c r="AI45" s="158">
         <v>5.0595998506520523</v>
       </c>
-      <c r="AJ45" s="71">
-[...8 lines deleted...]
-      <c r="AM45" s="71">
+      <c r="AJ45" s="26">
+        <v>1545625.0164900001</v>
+      </c>
+      <c r="AK45" s="159">
+        <v>5.7189279631254752</v>
+      </c>
+      <c r="AL45" s="160">
+        <v>91.774851455971756</v>
+      </c>
+      <c r="AM45" s="26">
         <v>83302.58416208539</v>
       </c>
-      <c r="AN45" s="72">
-[...9 lines deleted...]
-      <c r="D46" s="76">
+      <c r="AN45" s="159">
+        <v>2.1437201345013031</v>
+      </c>
+    </row>
+    <row r="46" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B46" s="150"/>
+      <c r="C46" s="156" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" s="26">
         <v>20251987</v>
       </c>
-      <c r="E46" s="72">
-[...2 lines deleted...]
-      <c r="F46" s="71">
+      <c r="E46" s="147">
+        <v>2.9913902051422752</v>
+      </c>
+      <c r="F46" s="27">
         <v>213851</v>
       </c>
-      <c r="G46" s="72">
+      <c r="G46" s="147">
         <v>-9.0626501618026651</v>
       </c>
-      <c r="H46" s="71">
+      <c r="H46" s="27">
         <v>1565011</v>
       </c>
-      <c r="I46" s="72">
+      <c r="I46" s="147">
         <v>8.9850395581575704</v>
       </c>
-      <c r="J46" s="71">
+      <c r="J46" s="27">
         <v>313460</v>
       </c>
-      <c r="K46" s="72">
+      <c r="K46" s="147">
         <v>9.2815780390953719</v>
       </c>
-      <c r="L46" s="71">
+      <c r="L46" s="27">
         <v>261814</v>
       </c>
-      <c r="M46" s="72">
+      <c r="M46" s="147">
         <v>8.7850218763374066</v>
       </c>
-      <c r="N46" s="71">
+      <c r="N46" s="27">
         <v>989737</v>
       </c>
-      <c r="O46" s="72">
+      <c r="O46" s="147">
         <v>8.9444004759603679</v>
       </c>
-      <c r="P46" s="76">
+      <c r="P46" s="27">
         <v>10356762</v>
       </c>
-      <c r="Q46" s="72">
-[...2 lines deleted...]
-      <c r="R46" s="71">
+      <c r="Q46" s="147">
+        <v>3.5703853292882841</v>
+      </c>
+      <c r="R46" s="27">
         <v>4145806</v>
       </c>
-      <c r="S46" s="72">
+      <c r="S46" s="147">
         <v>5.9617655906673672</v>
       </c>
-      <c r="T46" s="71">
+      <c r="T46" s="27">
         <v>6210956</v>
       </c>
-      <c r="U46" s="72">
-[...2 lines deleted...]
-      <c r="V46" s="71">
+      <c r="U46" s="147">
+        <v>2.033321154740841</v>
+      </c>
+      <c r="V46" s="27">
         <v>5310655</v>
       </c>
-      <c r="W46" s="72">
+      <c r="W46" s="147">
         <v>2.9965786468074018</v>
       </c>
-      <c r="X46" s="71">
+      <c r="X46" s="27">
         <v>3019187</v>
       </c>
-      <c r="Y46" s="72">
-[...2 lines deleted...]
-      <c r="Z46" s="71">
+      <c r="Y46" s="147">
+        <v>-1.703654385539388</v>
+      </c>
+      <c r="Z46" s="27">
         <v>176224</v>
       </c>
-      <c r="AA46" s="72">
-[...2 lines deleted...]
-      <c r="AB46" s="71">
+      <c r="AA46" s="148">
+        <v>-3.171498274687357</v>
+      </c>
+      <c r="AB46" s="27">
         <v>1684041.088026</v>
       </c>
-      <c r="AC46" s="72">
+      <c r="AC46" s="147">
         <v>5.956037960908378</v>
       </c>
-      <c r="AD46" s="71">
+      <c r="AD46" s="27">
         <v>883206.77227700001</v>
       </c>
-      <c r="AE46" s="72">
+      <c r="AE46" s="147">
         <v>7.5565375197345963</v>
       </c>
-      <c r="AF46" s="71">
+      <c r="AF46" s="27">
         <v>697790.35656999995</v>
       </c>
-      <c r="AG46" s="72">
+      <c r="AG46" s="147">
         <v>3.5174946164013399</v>
       </c>
-      <c r="AH46" s="71">
+      <c r="AH46" s="27">
         <v>61835.825842999999</v>
       </c>
-      <c r="AI46" s="72">
+      <c r="AI46" s="147">
         <v>7.0170990593747984</v>
       </c>
-      <c r="AJ46" s="71">
-[...8 lines deleted...]
-      <c r="AM46" s="71">
+      <c r="AJ46" s="27">
+        <v>1546169.2705399999</v>
+      </c>
+      <c r="AK46" s="147">
+        <v>5.8834369320771129</v>
+      </c>
+      <c r="AL46" s="149">
+        <v>91.813037195689176</v>
+      </c>
+      <c r="AM46" s="27">
         <v>83154.363471890436</v>
       </c>
-      <c r="AN46" s="72">
+      <c r="AN46" s="147">
         <v>2.878539409809866</v>
       </c>
-      <c r="AO46" s="78"/>
-[...6 lines deleted...]
-      <c r="D47" s="76">
+    </row>
+    <row r="47" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B47" s="150"/>
+      <c r="C47" s="156" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" s="26">
         <v>20294991</v>
       </c>
-      <c r="E47" s="72">
-[...2 lines deleted...]
-      <c r="F47" s="71">
+      <c r="E47" s="147">
+        <v>2.9011912358263729</v>
+      </c>
+      <c r="F47" s="27">
         <v>211933</v>
       </c>
-      <c r="G47" s="72">
+      <c r="G47" s="147">
         <v>-9.0556823838376932</v>
       </c>
-      <c r="H47" s="71">
+      <c r="H47" s="27">
         <v>1580859</v>
       </c>
-      <c r="I47" s="72">
+      <c r="I47" s="147">
         <v>8.7852060944416888</v>
       </c>
-      <c r="J47" s="71">
+      <c r="J47" s="27">
         <v>316126</v>
       </c>
-      <c r="K47" s="72">
+      <c r="K47" s="147">
         <v>9.0548437618584323</v>
       </c>
-      <c r="L47" s="71">
+      <c r="L47" s="27">
         <v>264247</v>
       </c>
-      <c r="M47" s="72">
+      <c r="M47" s="147">
         <v>8.5181002443481582</v>
       </c>
-      <c r="N47" s="71">
+      <c r="N47" s="27">
         <v>1000486</v>
       </c>
-      <c r="O47" s="72">
+      <c r="O47" s="147">
         <v>8.7709418249421134</v>
       </c>
-      <c r="P47" s="76">
+      <c r="P47" s="27">
         <v>10372605</v>
       </c>
-      <c r="Q47" s="72">
-[...2 lines deleted...]
-      <c r="R47" s="71">
+      <c r="Q47" s="147">
+        <v>3.481347657195033</v>
+      </c>
+      <c r="R47" s="27">
         <v>4157445</v>
       </c>
-      <c r="S47" s="72">
-[...2 lines deleted...]
-      <c r="T47" s="71">
+      <c r="S47" s="147">
+        <v>5.8345049743511854</v>
+      </c>
+      <c r="T47" s="27">
         <v>6215160</v>
       </c>
-      <c r="U47" s="72">
-[...2 lines deleted...]
-      <c r="V47" s="71">
+      <c r="U47" s="147">
+        <v>1.964827223694732</v>
+      </c>
+      <c r="V47" s="27">
         <v>5322620</v>
       </c>
-      <c r="W47" s="72">
-[...2 lines deleted...]
-      <c r="X47" s="71">
+      <c r="W47" s="147">
+        <v>2.8776685015106112</v>
+      </c>
+      <c r="X47" s="27">
         <v>3018540</v>
       </c>
-      <c r="Y47" s="72">
-[...2 lines deleted...]
-      <c r="Z47" s="71">
+      <c r="Y47" s="147">
+        <v>-1.73479652194295</v>
+      </c>
+      <c r="Z47" s="27">
         <v>175871</v>
       </c>
-      <c r="AA47" s="72">
-[...2 lines deleted...]
-      <c r="AB47" s="71">
+      <c r="AA47" s="148">
+        <v>-4.6107868873798594</v>
+      </c>
+      <c r="AB47" s="27">
         <v>1566875.7798589999</v>
       </c>
-      <c r="AC47" s="72">
-[...2 lines deleted...]
-      <c r="AD47" s="71">
+      <c r="AC47" s="147">
+        <v>1.498302760053716</v>
+      </c>
+      <c r="AD47" s="27">
         <v>801739.38631800003</v>
       </c>
-      <c r="AE47" s="72">
-[...2 lines deleted...]
-      <c r="AF47" s="71">
+      <c r="AE47" s="147">
+        <v>2.952782157934331</v>
+      </c>
+      <c r="AF47" s="27">
         <v>660142.05069800001</v>
       </c>
-      <c r="AG47" s="72">
+      <c r="AG47" s="147">
         <v>-0.92718921881069782</v>
       </c>
-      <c r="AH47" s="71">
+      <c r="AH47" s="27">
         <v>62635.016412999998</v>
       </c>
-      <c r="AI47" s="72">
+      <c r="AI47" s="147">
         <v>3.2778374480284089</v>
       </c>
-      <c r="AJ47" s="71">
-[...8 lines deleted...]
-      <c r="AM47" s="71">
+      <c r="AJ47" s="27">
+        <v>1437699.842833</v>
+      </c>
+      <c r="AK47" s="147">
+        <v>1.5624957016525221</v>
+      </c>
+      <c r="AL47" s="149">
+        <v>91.755827827166726</v>
+      </c>
+      <c r="AM47" s="27">
         <v>77205.049258656974</v>
       </c>
-      <c r="AN47" s="72">
+      <c r="AN47" s="147">
         <v>-1.3633355055701291</v>
       </c>
-      <c r="AO47" s="78"/>
-[...6 lines deleted...]
-      <c r="D48" s="76">
+    </row>
+    <row r="48" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B48" s="150"/>
+      <c r="C48" s="156" t="s">
+        <v>58</v>
+      </c>
+      <c r="D48" s="26">
         <v>20331704</v>
       </c>
-      <c r="E48" s="72">
+      <c r="E48" s="147">
         <v>2.7652971116273628</v>
       </c>
-      <c r="F48" s="71">
+      <c r="F48" s="27">
         <v>210041</v>
       </c>
-      <c r="G48" s="72">
+      <c r="G48" s="147">
         <v>-9.0333868921043443</v>
       </c>
-      <c r="H48" s="71">
+      <c r="H48" s="27">
         <v>1595546</v>
       </c>
-      <c r="I48" s="72">
+      <c r="I48" s="147">
         <v>8.5917374653493148</v>
       </c>
-      <c r="J48" s="71">
+      <c r="J48" s="27">
         <v>318581</v>
       </c>
-      <c r="K48" s="72">
+      <c r="K48" s="147">
         <v>8.7771233461374276</v>
       </c>
-      <c r="L48" s="71">
+      <c r="L48" s="27">
         <v>266618</v>
       </c>
-      <c r="M48" s="72">
+      <c r="M48" s="147">
         <v>8.3623594249785604</v>
       </c>
-      <c r="N48" s="71">
+      <c r="N48" s="27">
         <v>1010347</v>
       </c>
-      <c r="O48" s="72">
+      <c r="O48" s="147">
         <v>8.5940396973738906</v>
       </c>
-      <c r="P48" s="76">
+      <c r="P48" s="27">
         <v>10388402</v>
       </c>
-      <c r="Q48" s="72">
-[...2 lines deleted...]
-      <c r="R48" s="71">
+      <c r="Q48" s="147">
+        <v>3.3375298073667241</v>
+      </c>
+      <c r="R48" s="27">
         <v>4168927</v>
       </c>
-      <c r="S48" s="72">
+      <c r="S48" s="147">
         <v>5.7091282153227896</v>
       </c>
-      <c r="T48" s="71">
+      <c r="T48" s="27">
         <v>6219475</v>
       </c>
-      <c r="U48" s="72">
+      <c r="U48" s="147">
         <v>1.806530965547859</v>
       </c>
-      <c r="V48" s="71">
+      <c r="V48" s="27">
         <v>5333096</v>
       </c>
-      <c r="W48" s="72">
-[...2 lines deleted...]
-      <c r="X48" s="71">
+      <c r="W48" s="147">
+        <v>2.7286258285512681</v>
+      </c>
+      <c r="X48" s="27">
         <v>3014233</v>
       </c>
-      <c r="Y48" s="72">
+      <c r="Y48" s="147">
         <v>-1.833078327500437</v>
       </c>
-      <c r="Z48" s="71">
+      <c r="Z48" s="27">
         <v>174273</v>
       </c>
-      <c r="AA48" s="72">
+      <c r="AA48" s="148">
         <v>-5.7341757088611667</v>
       </c>
-      <c r="AB48" s="71">
+      <c r="AB48" s="27">
         <v>1693347.165029</v>
       </c>
-      <c r="AC48" s="72">
+      <c r="AC48" s="147">
         <v>4.9437274255095698</v>
       </c>
-      <c r="AD48" s="71">
-[...5 lines deleted...]
-      <c r="AF48" s="71">
+      <c r="AD48" s="27">
+        <v>864346.09827800002</v>
+      </c>
+      <c r="AE48" s="147">
+        <v>6.5079882490110652</v>
+      </c>
+      <c r="AF48" s="27">
         <v>718431.973535</v>
       </c>
-      <c r="AG48" s="72">
+      <c r="AG48" s="147">
         <v>2.4850256018450478</v>
       </c>
-      <c r="AH48" s="71">
+      <c r="AH48" s="27">
         <v>70050.018131000004</v>
       </c>
-      <c r="AI48" s="72">
+      <c r="AI48" s="147">
         <v>6.8609318107556216</v>
       </c>
-      <c r="AJ48" s="71">
-[...8 lines deleted...]
-      <c r="AM48" s="71">
+      <c r="AJ48" s="27">
+        <v>1553400.087598</v>
+      </c>
+      <c r="AK48" s="147">
+        <v>4.9920952661948403</v>
+      </c>
+      <c r="AL48" s="149">
+        <v>91.735476320438792</v>
+      </c>
+      <c r="AM48" s="27">
         <v>83286.042578083958</v>
       </c>
-      <c r="AN48" s="72">
+      <c r="AN48" s="147">
         <v>2.1198112350280018</v>
       </c>
-      <c r="AO48" s="78"/>
-[...6 lines deleted...]
-      <c r="D49" s="76">
+    </row>
+    <row r="49" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B49" s="150"/>
+      <c r="C49" s="156" t="s">
+        <v>59</v>
+      </c>
+      <c r="D49" s="26">
         <v>20365811</v>
       </c>
-      <c r="E49" s="72">
-[...2 lines deleted...]
-      <c r="F49" s="71">
+      <c r="E49" s="147">
+        <v>2.6419380929207041</v>
+      </c>
+      <c r="F49" s="27">
         <v>209541</v>
       </c>
-      <c r="G49" s="72">
+      <c r="G49" s="147">
         <v>-8.7901277558926623</v>
       </c>
-      <c r="H49" s="71">
+      <c r="H49" s="27">
         <v>1609158</v>
       </c>
-      <c r="I49" s="72">
+      <c r="I49" s="147">
         <v>8.4181930638034697</v>
       </c>
-      <c r="J49" s="71">
+      <c r="J49" s="27">
         <v>320773</v>
       </c>
-      <c r="K49" s="72">
+      <c r="K49" s="147">
         <v>8.556663699833166</v>
       </c>
-      <c r="L49" s="71">
+      <c r="L49" s="27">
         <v>268700</v>
       </c>
-      <c r="M49" s="72">
+      <c r="M49" s="147">
         <v>8.215867901731766</v>
       </c>
-      <c r="N49" s="71">
+      <c r="N49" s="27">
         <v>1019685</v>
       </c>
-      <c r="O49" s="72">
+      <c r="O49" s="147">
         <v>8.4281043145386434</v>
       </c>
-      <c r="P49" s="76">
+      <c r="P49" s="27">
         <v>10399997</v>
       </c>
-      <c r="Q49" s="72">
-[...2 lines deleted...]
-      <c r="R49" s="71">
+      <c r="Q49" s="147">
+        <v>3.2008650616546008</v>
+      </c>
+      <c r="R49" s="27">
         <v>4180371</v>
       </c>
-      <c r="S49" s="72">
-[...2 lines deleted...]
-      <c r="T49" s="71">
+      <c r="S49" s="147">
+        <v>5.5769482837565656</v>
+      </c>
+      <c r="T49" s="27">
         <v>6219626</v>
       </c>
-      <c r="U49" s="72">
-[...2 lines deleted...]
-      <c r="V49" s="71">
+      <c r="U49" s="147">
+        <v>1.6630425916938969</v>
+      </c>
+      <c r="V49" s="27">
         <v>5343576</v>
       </c>
-      <c r="W49" s="72">
-[...2 lines deleted...]
-      <c r="X49" s="71">
+      <c r="W49" s="147">
+        <v>2.6003889293383602</v>
+      </c>
+      <c r="X49" s="27">
         <v>3012577</v>
       </c>
-      <c r="Y49" s="72">
-[...2 lines deleted...]
-      <c r="Z49" s="71">
+      <c r="Y49" s="147">
+        <v>-1.9105225422579859</v>
+      </c>
+      <c r="Z49" s="27">
         <v>173617</v>
       </c>
-      <c r="AA49" s="72">
+      <c r="AA49" s="148">
         <v>-6.2188732242208218</v>
       </c>
-      <c r="AB49" s="71">
-[...17 lines deleted...]
-      <c r="AH49" s="71">
+      <c r="AB49" s="27">
+        <v>1676649.9857979999</v>
+      </c>
+      <c r="AC49" s="147">
+        <v>5.1461614408943257</v>
+      </c>
+      <c r="AD49" s="27">
+        <v>831735.89116600004</v>
+      </c>
+      <c r="AE49" s="147">
+        <v>6.3176113438075721</v>
+      </c>
+      <c r="AF49" s="27">
+        <v>731368.48756200005</v>
+      </c>
+      <c r="AG49" s="147">
+        <v>3.4344301133294901</v>
+      </c>
+      <c r="AH49" s="27">
         <v>70995.226148000002</v>
       </c>
-      <c r="AI49" s="72">
+      <c r="AI49" s="147">
         <v>5.9477413453737249</v>
       </c>
-      <c r="AJ49" s="71">
-[...21 lines deleted...]
-      <c r="D50" s="76">
+      <c r="AJ49" s="27">
+        <v>1537635.435881</v>
+      </c>
+      <c r="AK49" s="147">
+        <v>5.135541651265596</v>
+      </c>
+      <c r="AL49" s="149">
+        <v>91.708791274594134</v>
+      </c>
+      <c r="AM49" s="27">
+        <v>82326.69869115451</v>
+      </c>
+      <c r="AN49" s="147">
+        <v>2.4397662344475708</v>
+      </c>
+    </row>
+    <row r="50" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B50" s="150"/>
+      <c r="C50" s="156" t="s">
+        <v>60</v>
+      </c>
+      <c r="D50" s="26">
         <v>20389760</v>
       </c>
-      <c r="E50" s="72">
+      <c r="E50" s="147">
         <v>2.5376687044864399</v>
       </c>
-      <c r="F50" s="71">
+      <c r="F50" s="27">
         <v>208247</v>
       </c>
-      <c r="G50" s="72">
+      <c r="G50" s="147">
         <v>-8.7012372092207571</v>
       </c>
-      <c r="H50" s="71">
+      <c r="H50" s="27">
         <v>1619856</v>
       </c>
-      <c r="I50" s="72">
+      <c r="I50" s="147">
         <v>8.2139700621483911</v>
       </c>
-      <c r="J50" s="71">
+      <c r="J50" s="27">
         <v>322426</v>
       </c>
-      <c r="K50" s="72">
+      <c r="K50" s="147">
         <v>8.3712019360043133</v>
       </c>
-      <c r="L50" s="71">
+      <c r="L50" s="27">
         <v>270285</v>
       </c>
-      <c r="M50" s="72">
+      <c r="M50" s="147">
         <v>7.9887330696392089</v>
       </c>
-      <c r="N50" s="71">
+      <c r="N50" s="27">
         <v>1027145</v>
       </c>
-      <c r="O50" s="72">
+      <c r="O50" s="147">
         <v>8.2240796720230094</v>
       </c>
-      <c r="P50" s="76">
+      <c r="P50" s="27">
         <v>10411450</v>
       </c>
-      <c r="Q50" s="72">
-[...2 lines deleted...]
-      <c r="R50" s="71">
+      <c r="Q50" s="147">
+        <v>3.0787645735648179</v>
+      </c>
+      <c r="R50" s="27">
         <v>4188685</v>
       </c>
-      <c r="S50" s="72">
+      <c r="S50" s="147">
         <v>5.4698899722041228</v>
       </c>
-      <c r="T50" s="71">
+      <c r="T50" s="27">
         <v>6222765</v>
       </c>
-      <c r="U50" s="72">
+      <c r="U50" s="147">
         <v>1.5293776550902249</v>
       </c>
-      <c r="V50" s="71">
+      <c r="V50" s="27">
         <v>5349294</v>
       </c>
-      <c r="W50" s="72">
+      <c r="W50" s="147">
         <v>2.495864177163809</v>
       </c>
-      <c r="X50" s="71">
+      <c r="X50" s="27">
         <v>3008777</v>
       </c>
-      <c r="Y50" s="72">
-[...2 lines deleted...]
-      <c r="Z50" s="71">
+      <c r="Y50" s="147">
+        <v>-1.937696978388193</v>
+      </c>
+      <c r="Z50" s="27">
         <v>172559</v>
       </c>
-      <c r="AA50" s="72">
+      <c r="AA50" s="148">
         <v>-6.7339394004907627</v>
       </c>
-      <c r="AB50" s="71">
-[...5 lines deleted...]
-      <c r="AD50" s="71">
+      <c r="AB50" s="27">
+        <v>1667591.2191339999</v>
+      </c>
+      <c r="AC50" s="147">
+        <v>3.7403753675385509</v>
+      </c>
+      <c r="AD50" s="27">
         <v>841558.06546800002</v>
       </c>
-      <c r="AE50" s="72">
+      <c r="AE50" s="147">
         <v>5.0500296169846637</v>
       </c>
-      <c r="AF50" s="71">
+      <c r="AF50" s="27">
         <v>713879.41073</v>
       </c>
-      <c r="AG50" s="72">
-[...30 lines deleted...]
-      <c r="D51" s="76">
+      <c r="AG50" s="147">
+        <v>1.7740616826005919</v>
+      </c>
+      <c r="AH50" s="27">
+        <v>68525.656600000002</v>
+      </c>
+      <c r="AI50" s="147">
+        <v>4.5653644247008804</v>
+      </c>
+      <c r="AJ50" s="27">
+        <v>1534031.3545570001</v>
+      </c>
+      <c r="AK50" s="147">
+        <v>3.7861830798092022</v>
+      </c>
+      <c r="AL50" s="149">
+        <v>91.990851052432433</v>
+      </c>
+      <c r="AM50" s="27">
+        <v>81785.720829180922</v>
+      </c>
+      <c r="AN50" s="147">
+        <v>1.172941298790708</v>
+      </c>
+    </row>
+    <row r="51" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B51" s="150"/>
+      <c r="C51" s="156" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51" s="26">
         <v>20416738</v>
       </c>
-      <c r="E51" s="72">
-[...2 lines deleted...]
-      <c r="F51" s="71">
+      <c r="E51" s="147">
+        <v>2.4445046676647491</v>
+      </c>
+      <c r="F51" s="27">
         <v>207251</v>
       </c>
-      <c r="G51" s="72">
+      <c r="G51" s="147">
         <v>-8.5537665959221183</v>
       </c>
-      <c r="H51" s="71">
+      <c r="H51" s="27">
         <v>1630077</v>
       </c>
-      <c r="I51" s="72">
+      <c r="I51" s="147">
         <v>8.0288125079526651</v>
       </c>
-      <c r="J51" s="71">
+      <c r="J51" s="27">
         <v>324073</v>
       </c>
-      <c r="K51" s="72">
+      <c r="K51" s="147">
         <v>8.1645867474825717</v>
       </c>
-      <c r="L51" s="71">
+      <c r="L51" s="27">
         <v>271914</v>
       </c>
-      <c r="M51" s="72">
+      <c r="M51" s="147">
         <v>7.9147997190152752</v>
       </c>
-      <c r="N51" s="71">
+      <c r="N51" s="27">
         <v>1034090</v>
       </c>
-      <c r="O51" s="72">
+      <c r="O51" s="147">
         <v>8.0163284747625241</v>
       </c>
-      <c r="P51" s="151">
+      <c r="P51" s="27">
         <v>10424221</v>
       </c>
-      <c r="Q51" s="72">
-[...2 lines deleted...]
-      <c r="R51" s="71">
+      <c r="Q51" s="147">
+        <v>2.9833416318917561</v>
+      </c>
+      <c r="R51" s="27">
         <v>4196955</v>
       </c>
-      <c r="S51" s="72">
+      <c r="S51" s="147">
         <v>5.3815470588767012</v>
       </c>
-      <c r="T51" s="71">
+      <c r="T51" s="27">
         <v>6227266</v>
       </c>
-      <c r="U51" s="72">
+      <c r="U51" s="147">
         <v>1.4276797947492481</v>
       </c>
-      <c r="V51" s="71">
+      <c r="V51" s="27">
         <v>5356572</v>
       </c>
-      <c r="W51" s="72">
-[...2 lines deleted...]
-      <c r="X51" s="71">
+      <c r="W51" s="147">
+        <v>2.3974228273313751</v>
+      </c>
+      <c r="X51" s="27">
         <v>3005411</v>
       </c>
-      <c r="Y51" s="72">
+      <c r="Y51" s="147">
         <v>-2.0005138970679792</v>
       </c>
-      <c r="Z51" s="71">
+      <c r="Z51" s="27">
         <v>172163</v>
       </c>
-      <c r="AA51" s="72">
+      <c r="AA51" s="148">
         <v>-7.0499565384054774</v>
       </c>
-      <c r="AB51" s="71">
-[...5 lines deleted...]
-      <c r="AD51" s="71">
+      <c r="AB51" s="27">
+        <v>1656088.7952620001</v>
+      </c>
+      <c r="AC51" s="147">
+        <v>5.5477946939426648</v>
+      </c>
+      <c r="AD51" s="27">
         <v>825659.64381100005</v>
       </c>
-      <c r="AE51" s="72">
+      <c r="AE51" s="147">
         <v>4.6006044391504908</v>
       </c>
-      <c r="AF51" s="71">
+      <c r="AF51" s="27">
         <v>715346.07591000001</v>
       </c>
-      <c r="AG51" s="72">
-[...2 lines deleted...]
-      <c r="AH51" s="71">
+      <c r="AG51" s="147">
+        <v>6.0420127796450904</v>
+      </c>
+      <c r="AH51" s="27">
         <v>70943.075599999996</v>
       </c>
-      <c r="AI51" s="72">
+      <c r="AI51" s="147">
         <v>7.8429864956052198</v>
       </c>
-      <c r="AJ51" s="71">
-[...21 lines deleted...]
-      <c r="D52" s="124">
+      <c r="AJ51" s="27">
+        <v>1520768.291704</v>
+      </c>
+      <c r="AK51" s="147">
+        <v>5.6622851831638732</v>
+      </c>
+      <c r="AL51" s="149">
+        <v>91.828910143879583</v>
+      </c>
+      <c r="AM51" s="27">
+        <v>81114.269833996004</v>
+      </c>
+      <c r="AN51" s="147">
+        <v>3.0292401103847681</v>
+      </c>
+    </row>
+    <row r="52" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B52" s="150"/>
+      <c r="C52" s="156" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" s="26">
         <v>20456615</v>
       </c>
-      <c r="E52" s="125">
-[...2 lines deleted...]
-      <c r="F52" s="124">
+      <c r="E52" s="147">
+        <v>2.385685934443504</v>
+      </c>
+      <c r="F52" s="27">
         <v>206325</v>
       </c>
-      <c r="G52" s="125">
+      <c r="G52" s="147">
         <v>-8.3444020452314245</v>
       </c>
-      <c r="H52" s="126">
+      <c r="H52" s="27">
         <v>1642048</v>
       </c>
-      <c r="I52" s="127">
+      <c r="I52" s="147">
         <v>7.8797195997661218</v>
       </c>
-      <c r="J52" s="124">
+      <c r="J52" s="27">
         <v>326049</v>
       </c>
-      <c r="K52" s="125">
+      <c r="K52" s="147">
         <v>8.0165379607819673</v>
       </c>
-      <c r="L52" s="126">
+      <c r="L52" s="27">
         <v>273676</v>
       </c>
-      <c r="M52" s="127">
+      <c r="M52" s="147">
         <v>7.7579112740330691</v>
       </c>
-      <c r="N52" s="126">
+      <c r="N52" s="27">
         <v>1042323</v>
       </c>
-      <c r="O52" s="127">
+      <c r="O52" s="147">
         <v>7.8689953078074248</v>
       </c>
-      <c r="P52" s="151">
+      <c r="P52" s="27">
         <v>10444374</v>
       </c>
-      <c r="Q52" s="72">
-[...2 lines deleted...]
-      <c r="R52" s="126">
+      <c r="Q52" s="147">
+        <v>2.9057112398098051</v>
+      </c>
+      <c r="R52" s="27">
         <v>4208752</v>
       </c>
-      <c r="S52" s="127">
+      <c r="S52" s="147">
         <v>5.3241241241241299</v>
       </c>
-      <c r="T52" s="126">
+      <c r="T52" s="27">
         <v>6235622</v>
       </c>
-      <c r="U52" s="127">
-[...2 lines deleted...]
-      <c r="V52" s="126">
+      <c r="U52" s="147">
+        <v>1.335216284821872</v>
+      </c>
+      <c r="V52" s="27">
         <v>5367212</v>
       </c>
-      <c r="W52" s="127">
+      <c r="W52" s="147">
         <v>2.3499708236873529</v>
       </c>
-      <c r="X52" s="126">
+      <c r="X52" s="27">
         <v>3002527</v>
       </c>
-      <c r="Y52" s="127">
+      <c r="Y52" s="147">
         <v>-2.001853217231464</v>
       </c>
-      <c r="Z52" s="126">
+      <c r="Z52" s="27">
         <v>170443</v>
       </c>
-      <c r="AA52" s="127">
+      <c r="AA52" s="148">
         <v>-7.1833102802313249</v>
       </c>
-      <c r="AB52" s="71">
+      <c r="AB52" s="27">
         <v>1732119.43487</v>
       </c>
-      <c r="AC52" s="72">
+      <c r="AC52" s="147">
         <v>2.9023742332024982</v>
       </c>
-      <c r="AD52" s="71">
+      <c r="AD52" s="27">
         <v>862594.88245899999</v>
       </c>
-      <c r="AE52" s="72">
+      <c r="AE52" s="147">
         <v>2.8233893143995159</v>
       </c>
-      <c r="AF52" s="71">
+      <c r="AF52" s="27">
         <v>753361.01302900002</v>
       </c>
-      <c r="AG52" s="72">
+      <c r="AG52" s="147">
         <v>2.5522184503895762</v>
       </c>
-      <c r="AH52" s="71">
+      <c r="AH52" s="27">
         <v>70922.503364999997</v>
       </c>
-      <c r="AI52" s="72">
-[...2 lines deleted...]
-      <c r="AJ52" s="71">
+      <c r="AI52" s="147">
+        <v>3.8419578345838761</v>
+      </c>
+      <c r="AJ52" s="27">
         <v>1588873.3378649999</v>
       </c>
-      <c r="AK52" s="72">
-[...5 lines deleted...]
-      <c r="AM52" s="71">
+      <c r="AK52" s="147">
+        <v>2.9357749965212232</v>
+      </c>
+      <c r="AL52" s="149">
+        <v>91.730010406831383</v>
+      </c>
+      <c r="AM52" s="27">
         <v>84672.827585111227</v>
       </c>
-      <c r="AN52" s="72">
+      <c r="AN52" s="147">
         <v>0.50464895951358724</v>
       </c>
-      <c r="AO52" s="78"/>
-[...6 lines deleted...]
-      <c r="D53" s="76">
+    </row>
+    <row r="53" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B53" s="150"/>
+      <c r="C53" s="156" t="s">
+        <v>63</v>
+      </c>
+      <c r="D53" s="26">
         <v>20499944</v>
       </c>
-      <c r="E53" s="72">
-[...2 lines deleted...]
-      <c r="F53" s="71">
+      <c r="E53" s="147">
+        <v>2.3312827086615422</v>
+      </c>
+      <c r="F53" s="27">
         <v>205637</v>
       </c>
-      <c r="G53" s="72">
+      <c r="G53" s="147">
         <v>-8.0886230970706237</v>
       </c>
-      <c r="H53" s="71">
+      <c r="H53" s="27">
         <v>1633635</v>
       </c>
-      <c r="I53" s="72">
+      <c r="I53" s="147">
         <v>9.5743353643322315</v>
       </c>
-      <c r="J53" s="71">
+      <c r="J53" s="27">
         <v>320875</v>
       </c>
-      <c r="K53" s="72">
-[...2 lines deleted...]
-      <c r="L53" s="71">
+      <c r="K53" s="147">
+        <v>6.8176900414454336</v>
+      </c>
+      <c r="L53" s="27">
         <v>272046</v>
       </c>
-      <c r="M53" s="72">
+      <c r="M53" s="147">
         <v>8.7470619273756434</v>
       </c>
-      <c r="N53" s="71">
+      <c r="N53" s="27">
         <v>1040714</v>
       </c>
-      <c r="O53" s="72">
+      <c r="O53" s="147">
         <v>10.67504809466433</v>
       </c>
-      <c r="P53" s="151">
+      <c r="P53" s="27">
         <v>10638253</v>
       </c>
-      <c r="Q53" s="72">
+      <c r="Q53" s="147">
         <v>3.854219790055069</v>
       </c>
-      <c r="R53" s="71">
+      <c r="R53" s="27">
         <v>4497905</v>
       </c>
-      <c r="S53" s="72">
-[...2 lines deleted...]
-      <c r="T53" s="71">
+      <c r="S53" s="147">
+        <v>10.37364894941599</v>
+      </c>
+      <c r="T53" s="27">
         <v>6140348</v>
       </c>
-      <c r="U53" s="72">
+      <c r="U53" s="147">
         <v>-0.45292971175461272</v>
       </c>
-      <c r="V53" s="71">
+      <c r="V53" s="27">
         <v>5293974</v>
       </c>
-      <c r="W53" s="72">
+      <c r="W53" s="147">
         <v>0.61115782079799175</v>
       </c>
-      <c r="X53" s="71">
+      <c r="X53" s="27">
         <v>2933807</v>
       </c>
-      <c r="Y53" s="72">
+      <c r="Y53" s="147">
         <v>-3.3778162740377482</v>
       </c>
-      <c r="Z53" s="71">
+      <c r="Z53" s="27">
         <v>168943</v>
       </c>
-      <c r="AA53" s="72">
+      <c r="AA53" s="148">
         <v>-7.2475623682361157</v>
       </c>
-      <c r="AB53" s="71">
-[...17 lines deleted...]
-      <c r="AH53" s="71">
+      <c r="AB53" s="27">
+        <v>1638195.800695</v>
+      </c>
+      <c r="AC53" s="147">
+        <v>1.6694976525149401</v>
+      </c>
+      <c r="AD53" s="27">
+        <v>837396.55745199998</v>
+      </c>
+      <c r="AE53" s="147">
+        <v>1.20369738190429</v>
+      </c>
+      <c r="AF53" s="27">
+        <v>696990.80447199999</v>
+      </c>
+      <c r="AG53" s="147">
+        <v>1.6799952768831621</v>
+      </c>
+      <c r="AH53" s="27">
         <v>59783.051221000002</v>
       </c>
-      <c r="AI53" s="72">
+      <c r="AI53" s="147">
         <v>4.4922748602631124</v>
       </c>
-      <c r="AJ53" s="71">
-[...21 lines deleted...]
-      <c r="D54" s="76">
+      <c r="AJ53" s="27">
+        <v>1502926.83033</v>
+      </c>
+      <c r="AK53" s="147">
+        <v>1.6356894789422589</v>
+      </c>
+      <c r="AL53" s="149">
+        <v>91.742808136389286</v>
+      </c>
+      <c r="AM53" s="27">
+        <v>79912.20857456977</v>
+      </c>
+      <c r="AN53" s="147">
+        <v>-0.64670845378799191</v>
+      </c>
+    </row>
+    <row r="54" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B54" s="150"/>
+      <c r="C54" s="156" t="s">
+        <v>64</v>
+      </c>
+      <c r="D54" s="26">
         <v>20543375</v>
       </c>
-      <c r="E54" s="72">
-[...2 lines deleted...]
-      <c r="F54" s="71">
+      <c r="E54" s="147">
+        <v>2.243838767749073</v>
+      </c>
+      <c r="F54" s="27">
         <v>204589</v>
       </c>
-      <c r="G54" s="72">
+      <c r="G54" s="147">
         <v>-7.8751609794756821</v>
       </c>
-      <c r="H54" s="71">
+      <c r="H54" s="27">
         <v>1647860</v>
       </c>
-      <c r="I54" s="72">
+      <c r="I54" s="147">
         <v>9.4251041718545139</v>
       </c>
-      <c r="J54" s="71">
+      <c r="J54" s="27">
         <v>323246</v>
       </c>
-      <c r="K54" s="72">
+      <c r="K54" s="147">
         <v>6.6494661686880452</v>
       </c>
-      <c r="L54" s="71">
+      <c r="L54" s="27">
         <v>274345</v>
       </c>
-      <c r="M54" s="72">
+      <c r="M54" s="147">
         <v>8.6261032075673363</v>
       </c>
-      <c r="N54" s="71">
+      <c r="N54" s="27">
         <v>1050269</v>
       </c>
-      <c r="O54" s="72">
-[...2 lines deleted...]
-      <c r="P54" s="151">
+      <c r="O54" s="147">
+        <v>10.5227544897577</v>
+      </c>
+      <c r="P54" s="27">
         <v>10659259</v>
       </c>
-      <c r="Q54" s="72">
-[...2 lines deleted...]
-      <c r="R54" s="71">
+      <c r="Q54" s="147">
+        <v>3.759862739326203</v>
+      </c>
+      <c r="R54" s="27">
         <v>4510921</v>
       </c>
-      <c r="S54" s="72">
-[...2 lines deleted...]
-      <c r="T54" s="71">
+      <c r="S54" s="147">
+        <v>10.24222187301662</v>
+      </c>
+      <c r="T54" s="27">
         <v>6148338</v>
       </c>
-      <c r="U54" s="72">
+      <c r="U54" s="147">
         <v>-0.53133859047324039</v>
       </c>
-      <c r="V54" s="71">
+      <c r="V54" s="27">
         <v>5302696</v>
       </c>
-      <c r="W54" s="72">
+      <c r="W54" s="147">
         <v>0.51448625111221169</v>
       </c>
-      <c r="X54" s="71">
+      <c r="X54" s="27">
         <v>2933265</v>
       </c>
-      <c r="Y54" s="72">
+      <c r="Y54" s="147">
         <v>-3.4353244665143778</v>
       </c>
-      <c r="Z54" s="71">
+      <c r="Z54" s="27">
         <v>168155</v>
       </c>
-      <c r="AA54" s="72">
+      <c r="AA54" s="148">
         <v>-7.1525987112733169</v>
       </c>
-      <c r="AB54" s="90"/>
-[...19 lines deleted...]
-      <c r="D55" s="76">
+      <c r="AB54" s="27">
+        <v>1670116.8229980001</v>
+      </c>
+      <c r="AC54" s="147">
+        <v>5.627672879166834</v>
+      </c>
+      <c r="AD54" s="27">
+        <v>823249.96205199999</v>
+      </c>
+      <c r="AE54" s="147">
+        <v>3.9670024081181809</v>
+      </c>
+      <c r="AF54" s="27">
+        <v>733771.78030800004</v>
+      </c>
+      <c r="AG54" s="147">
+        <v>7.2468385580924064</v>
+      </c>
+      <c r="AH54" s="27">
+        <v>69102.704226999995</v>
+      </c>
+      <c r="AI54" s="147">
+        <v>7.7546463014595002</v>
+      </c>
+      <c r="AJ54" s="27">
+        <v>1530908.1743079999</v>
+      </c>
+      <c r="AK54" s="147">
+        <v>5.6064570990849596</v>
+      </c>
+      <c r="AL54" s="149">
+        <v>91.664735857213344</v>
+      </c>
+      <c r="AM54" s="27">
+        <v>81297.100549349852</v>
+      </c>
+      <c r="AN54" s="147">
+        <v>3.3095726375300671</v>
+      </c>
+    </row>
+    <row r="55" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B55" s="150"/>
+      <c r="C55" s="156" t="s">
+        <v>65</v>
+      </c>
+      <c r="D55" s="26">
         <v>20579394</v>
       </c>
-      <c r="E55" s="72">
-[...2 lines deleted...]
-      <c r="F55" s="71">
+      <c r="E55" s="147">
+        <v>2.149815603729643</v>
+      </c>
+      <c r="F55" s="27">
         <v>203555</v>
       </c>
-      <c r="G55" s="72">
+      <c r="G55" s="147">
         <v>-7.5468613032597442</v>
       </c>
-      <c r="H55" s="71">
+      <c r="H55" s="27">
         <v>1661757</v>
       </c>
-      <c r="I55" s="72">
+      <c r="I55" s="147">
         <v>9.241743548075366</v>
       </c>
-      <c r="J55" s="71">
+      <c r="J55" s="27">
         <v>325602</v>
       </c>
-      <c r="K55" s="72">
+      <c r="K55" s="147">
         <v>6.5186668236956846</v>
       </c>
-      <c r="L55" s="71">
+      <c r="L55" s="27">
         <v>276659</v>
       </c>
-      <c r="M55" s="72">
+      <c r="M55" s="147">
         <v>8.5358629428680111</v>
       </c>
-      <c r="N55" s="71">
+      <c r="N55" s="27">
         <v>1059496</v>
       </c>
-      <c r="O55" s="72">
+      <c r="O55" s="147">
         <v>10.295576604965451</v>
       </c>
-      <c r="P55" s="151">
+      <c r="P55" s="27">
         <v>10678434</v>
       </c>
-      <c r="Q55" s="72">
-[...2 lines deleted...]
-      <c r="R55" s="71">
+      <c r="Q55" s="147">
+        <v>3.6661050272231321</v>
+      </c>
+      <c r="R55" s="27">
         <v>4523616</v>
       </c>
-      <c r="S55" s="72">
-[...2 lines deleted...]
-      <c r="T55" s="71">
+      <c r="S55" s="147">
+        <v>10.10458389396349</v>
+      </c>
+      <c r="T55" s="27">
         <v>6154818</v>
       </c>
-      <c r="U55" s="72">
+      <c r="U55" s="147">
         <v>-0.60568536142489027</v>
       </c>
-      <c r="V55" s="71">
+      <c r="V55" s="27">
         <v>5308456</v>
       </c>
-      <c r="W55" s="72">
+      <c r="W55" s="147">
         <v>0.39503983683992772</v>
       </c>
-      <c r="X55" s="71">
+      <c r="X55" s="27">
         <v>2930447</v>
       </c>
-      <c r="Y55" s="72">
-[...2 lines deleted...]
-      <c r="Z55" s="71">
+      <c r="Y55" s="147">
+        <v>-3.4870443710735892</v>
+      </c>
+      <c r="Z55" s="27">
         <v>167188</v>
       </c>
-      <c r="AA55" s="72">
+      <c r="AA55" s="148">
         <v>-7.367371249688337</v>
       </c>
-      <c r="AB55" s="90"/>
-[...19 lines deleted...]
-      <c r="D56" s="76">
+      <c r="AB55" s="27">
+        <v>1743286.0613490001</v>
+      </c>
+      <c r="AC55" s="147">
+        <v>4.2775581093675852</v>
+      </c>
+      <c r="AD55" s="27">
+        <v>857041.15065700002</v>
+      </c>
+      <c r="AE55" s="147">
+        <v>3.64256770948721</v>
+      </c>
+      <c r="AF55" s="27">
+        <v>767601.65338100004</v>
+      </c>
+      <c r="AG55" s="147">
+        <v>4.6372400179282458</v>
+      </c>
+      <c r="AH55" s="27">
+        <v>73708.315889000005</v>
+      </c>
+      <c r="AI55" s="147">
+        <v>4.9634388435390697</v>
+      </c>
+      <c r="AJ55" s="27">
+        <v>1596258.739175</v>
+      </c>
+      <c r="AK55" s="147">
+        <v>4.1213879162085298</v>
+      </c>
+      <c r="AL55" s="149">
+        <v>91.566081698592455</v>
+      </c>
+      <c r="AM55" s="27">
+        <v>84710.271903487534</v>
+      </c>
+      <c r="AN55" s="147">
+        <v>2.0829626495774578</v>
+      </c>
+    </row>
+    <row r="56" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B56" s="150"/>
+      <c r="C56" s="156" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="26">
         <v>20607899</v>
       </c>
-      <c r="E56" s="72">
-[...2 lines deleted...]
-      <c r="F56" s="71">
+      <c r="E56" s="147">
+        <v>2.0671826050675972</v>
+      </c>
+      <c r="F56" s="27">
         <v>202290</v>
       </c>
-      <c r="G56" s="72">
+      <c r="G56" s="147">
         <v>-7.4102892713291846</v>
       </c>
-      <c r="H56" s="71">
+      <c r="H56" s="27">
         <v>1675022</v>
       </c>
-      <c r="I56" s="72">
+      <c r="I56" s="147">
         <v>9.0907551521095975</v>
       </c>
-      <c r="J56" s="71">
+      <c r="J56" s="27">
         <v>327823</v>
       </c>
-      <c r="K56" s="72">
+      <c r="K56" s="147">
         <v>6.3338479902431466</v>
       </c>
-      <c r="L56" s="71">
+      <c r="L56" s="27">
         <v>278850</v>
       </c>
-      <c r="M56" s="72">
+      <c r="M56" s="147">
         <v>8.4479325472138314</v>
       </c>
-      <c r="N56" s="71">
+      <c r="N56" s="27">
         <v>1068349</v>
       </c>
-      <c r="O56" s="72">
-[...2 lines deleted...]
-      <c r="P56" s="151">
+      <c r="O56" s="147">
+        <v>10.13736900975759</v>
+      </c>
+      <c r="P56" s="27">
         <v>10692557</v>
       </c>
-      <c r="Q56" s="72">
-[...2 lines deleted...]
-      <c r="R56" s="71">
+      <c r="Q56" s="147">
+        <v>3.5811119819918469</v>
+      </c>
+      <c r="R56" s="27">
         <v>4534940</v>
       </c>
-      <c r="S56" s="72">
+      <c r="S56" s="147">
         <v>9.9926023842151768</v>
       </c>
-      <c r="T56" s="71">
+      <c r="T56" s="27">
         <v>6157617</v>
       </c>
-      <c r="U56" s="72">
+      <c r="U56" s="147">
         <v>-0.68252350468948064</v>
       </c>
-      <c r="V56" s="71">
+      <c r="V56" s="27">
         <v>5313723</v>
       </c>
-      <c r="W56" s="72">
-[...2 lines deleted...]
-      <c r="X56" s="71">
+      <c r="W56" s="147">
+        <v>0.29434924939526491</v>
+      </c>
+      <c r="X56" s="27">
         <v>2926295</v>
       </c>
-      <c r="Y56" s="72">
-[...2 lines deleted...]
-      <c r="Z56" s="71">
+      <c r="Y56" s="147">
+        <v>-3.538933576472469</v>
+      </c>
+      <c r="Z56" s="27">
         <v>165551</v>
       </c>
-      <c r="AA56" s="72">
+      <c r="AA56" s="148">
         <v>-8.2240306897431115</v>
       </c>
-      <c r="AB56" s="90"/>
-[...676 lines deleted...]
-      <c r="AM75" s="80"/>
+      <c r="AB56" s="27">
+        <v>1642502.5289040001</v>
+      </c>
+      <c r="AC56" s="147">
+        <v>1.651848908330233</v>
+      </c>
+      <c r="AD56" s="27">
+        <v>835945.14337900002</v>
+      </c>
+      <c r="AE56" s="147">
+        <v>2.9438853097774049</v>
+      </c>
+      <c r="AF56" s="27">
+        <v>695038.85654099996</v>
+      </c>
+      <c r="AG56" s="147">
+        <v>9.3548767290396739E-4</v>
+      </c>
+      <c r="AH56" s="27">
+        <v>67098.966969000001</v>
+      </c>
+      <c r="AI56" s="147">
+        <v>-1.2258252217568271</v>
+      </c>
+      <c r="AJ56" s="27">
+        <v>1506376.2092520001</v>
+      </c>
+      <c r="AK56" s="147">
+        <v>1.537187308861188</v>
+      </c>
+      <c r="AL56" s="149">
+        <v>91.712261183376469</v>
+      </c>
+      <c r="AM56" s="27">
+        <v>79702.570791132079</v>
+      </c>
+      <c r="AN56" s="147">
+        <v>-0.40692187844985073</v>
+      </c>
+    </row>
+    <row r="57" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B57" s="150"/>
+      <c r="C57" s="156" t="s">
+        <v>67</v>
+      </c>
+      <c r="D57" s="26"/>
+      <c r="E57" s="147"/>
+      <c r="F57" s="27"/>
+      <c r="G57" s="147"/>
+      <c r="H57" s="27"/>
+      <c r="I57" s="147"/>
+      <c r="J57" s="27"/>
+      <c r="K57" s="147"/>
+      <c r="L57" s="27"/>
+      <c r="M57" s="147"/>
+      <c r="N57" s="27"/>
+      <c r="O57" s="147"/>
+      <c r="P57" s="27"/>
+      <c r="Q57" s="147"/>
+      <c r="R57" s="27"/>
+      <c r="S57" s="147"/>
+      <c r="T57" s="27"/>
+      <c r="U57" s="147"/>
+      <c r="V57" s="27"/>
+      <c r="W57" s="147"/>
+      <c r="X57" s="27"/>
+      <c r="Y57" s="147"/>
+      <c r="Z57" s="27"/>
+      <c r="AA57" s="148"/>
+      <c r="AB57" s="27"/>
+      <c r="AC57" s="147"/>
+      <c r="AD57" s="27"/>
+      <c r="AE57" s="147"/>
+      <c r="AF57" s="27"/>
+      <c r="AG57" s="147"/>
+      <c r="AH57" s="27"/>
+      <c r="AI57" s="147"/>
+      <c r="AJ57" s="27"/>
+      <c r="AK57" s="147"/>
+      <c r="AL57" s="149"/>
+      <c r="AM57" s="27"/>
+      <c r="AN57" s="147"/>
+    </row>
+    <row r="58" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B58" s="150"/>
+      <c r="C58" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="D58" s="26"/>
+      <c r="E58" s="147"/>
+      <c r="F58" s="27"/>
+      <c r="G58" s="147"/>
+      <c r="H58" s="27"/>
+      <c r="I58" s="147"/>
+      <c r="J58" s="27"/>
+      <c r="K58" s="147"/>
+      <c r="L58" s="27"/>
+      <c r="M58" s="147"/>
+      <c r="N58" s="27"/>
+      <c r="O58" s="147"/>
+      <c r="P58" s="27"/>
+      <c r="Q58" s="147"/>
+      <c r="R58" s="27"/>
+      <c r="S58" s="147"/>
+      <c r="T58" s="27"/>
+      <c r="U58" s="147"/>
+      <c r="V58" s="27"/>
+      <c r="W58" s="147"/>
+      <c r="X58" s="27"/>
+      <c r="Y58" s="147"/>
+      <c r="Z58" s="27"/>
+      <c r="AA58" s="148"/>
+      <c r="AB58" s="27"/>
+      <c r="AC58" s="147"/>
+      <c r="AD58" s="27"/>
+      <c r="AE58" s="147"/>
+      <c r="AF58" s="27"/>
+      <c r="AG58" s="147"/>
+      <c r="AH58" s="27"/>
+      <c r="AI58" s="147"/>
+      <c r="AJ58" s="27"/>
+      <c r="AK58" s="147"/>
+      <c r="AL58" s="149"/>
+      <c r="AM58" s="27"/>
+      <c r="AN58" s="147"/>
+    </row>
+    <row r="59" spans="2:40" s="4" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B59" s="161"/>
+      <c r="C59" s="162" t="s">
+        <v>69</v>
+      </c>
+      <c r="D59" s="28"/>
+      <c r="E59" s="163"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="163"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="163"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="163"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="163"/>
+      <c r="N59" s="29"/>
+      <c r="O59" s="163"/>
+      <c r="P59" s="29"/>
+      <c r="Q59" s="163"/>
+      <c r="R59" s="29"/>
+      <c r="S59" s="163"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="163"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="163"/>
+      <c r="X59" s="29"/>
+      <c r="Y59" s="163"/>
+      <c r="Z59" s="29"/>
+      <c r="AA59" s="164"/>
+      <c r="AB59" s="29"/>
+      <c r="AC59" s="163"/>
+      <c r="AD59" s="29"/>
+      <c r="AE59" s="163"/>
+      <c r="AF59" s="29"/>
+      <c r="AG59" s="163"/>
+      <c r="AH59" s="29"/>
+      <c r="AI59" s="163"/>
+      <c r="AJ59" s="29"/>
+      <c r="AK59" s="163"/>
+      <c r="AL59" s="165"/>
+      <c r="AM59" s="29"/>
+      <c r="AN59" s="163"/>
+    </row>
+    <row r="60" spans="2:40" s="4" customFormat="1" ht="14.25" customHeight="1" thickTop="1">
+      <c r="B60" s="186" t="s">
+        <v>155</v>
+      </c>
+      <c r="C60" s="185"/>
+      <c r="D60" s="32"/>
+      <c r="E60" s="166"/>
+      <c r="F60" s="32"/>
+      <c r="G60" s="166"/>
+      <c r="H60" s="32"/>
+      <c r="I60" s="166"/>
+      <c r="J60" s="32"/>
+      <c r="K60" s="166"/>
+      <c r="L60" s="32"/>
+      <c r="M60" s="166"/>
+      <c r="N60" s="32"/>
+      <c r="O60" s="166"/>
+      <c r="P60" s="166"/>
+      <c r="Q60" s="166"/>
+      <c r="R60" s="166"/>
+      <c r="S60" s="166"/>
+      <c r="T60" s="166"/>
+      <c r="U60" s="166"/>
+      <c r="V60" s="32"/>
+      <c r="W60" s="166"/>
+      <c r="X60" s="32"/>
+      <c r="Y60" s="166"/>
+      <c r="Z60" s="32"/>
+      <c r="AA60" s="166"/>
+      <c r="AB60" s="32"/>
+      <c r="AC60" s="166"/>
+      <c r="AD60" s="32"/>
+      <c r="AE60" s="166"/>
+      <c r="AF60" s="32"/>
+      <c r="AG60" s="166"/>
+      <c r="AH60" s="32"/>
+      <c r="AI60" s="166"/>
+      <c r="AJ60" s="32"/>
+      <c r="AK60" s="166"/>
+      <c r="AL60" s="167"/>
+      <c r="AM60" s="33"/>
+      <c r="AN60" s="166"/>
+    </row>
+    <row r="61" spans="2:40" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B61" s="186" t="s">
+        <v>156</v>
+      </c>
+      <c r="C61" s="187"/>
+    </row>
+    <row r="62" spans="2:40" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B62" s="186" t="s">
+        <v>157</v>
+      </c>
+      <c r="C62" s="186"/>
+    </row>
+    <row r="63" spans="2:40" ht="14.25" customHeight="1">
+      <c r="B63" s="186" t="s">
+        <v>158</v>
+      </c>
+      <c r="C63" s="186"/>
+      <c r="AL63" s="1"/>
+      <c r="AM63" s="1"/>
+    </row>
+    <row r="64" spans="2:40" ht="14.25" customHeight="1">
+      <c r="B64" s="186" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" s="184"/>
+    </row>
+    <row r="65" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B65" s="186" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" s="186"/>
+    </row>
+    <row r="66" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B66" s="186" t="s">
+        <v>161</v>
+      </c>
+      <c r="C66" s="188"/>
+    </row>
+    <row r="67" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B67" s="186" t="s">
+        <v>162</v>
+      </c>
+      <c r="C67" s="186"/>
+    </row>
+    <row r="68" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B68" s="186" t="s">
+        <v>163</v>
+      </c>
+      <c r="C68" s="188"/>
+    </row>
+    <row r="69" spans="2:3" ht="14.25" customHeight="1">
+      <c r="B69" s="186" t="s">
+        <v>164</v>
+      </c>
+      <c r="C69" s="186"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="B1:AN1"/>
+    <mergeCell ref="AM3:AM5"/>
     <mergeCell ref="AA4:AA5"/>
-    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="AN3:AN5"/>
+    <mergeCell ref="AK3:AK5"/>
+    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="Z4:Z5"/>
     <mergeCell ref="W4:W5"/>
-    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="F4:F5"/>
     <mergeCell ref="Y4:Y5"/>
-    <mergeCell ref="Z4:Z5"/>
-[...1 lines deleted...]
-    <mergeCell ref="D2:AA2"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="D3:D5"/>
     <mergeCell ref="AB2:AN2"/>
-    <mergeCell ref="D3:D5"/>
     <mergeCell ref="AB3:AI3"/>
     <mergeCell ref="AJ3:AJ5"/>
-    <mergeCell ref="AK3:AK5"/>
     <mergeCell ref="AL3:AL5"/>
-    <mergeCell ref="AM3:AM5"/>
-    <mergeCell ref="AN3:AN5"/>
+    <mergeCell ref="V4:V5"/>
     <mergeCell ref="AB4:AB5"/>
+    <mergeCell ref="D2:AA2"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="F4:F5"/>
-[...2 lines deleted...]
-    <mergeCell ref="P4:P5"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125978" footer="0.31496062992125978"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA7F1F7B-18CD-4E66-A2FE-B0667CF7193B}">
-  <sheetPr codeName="Sheet2">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:W57"/>
+  <dimension ref="B1:W58"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="1.625" style="1"/>
+    <col min="1" max="1" width="1.625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="36" customWidth="1"/>
+    <col min="3" max="23" width="9.625" style="36" customWidth="1"/>
+    <col min="24" max="24" width="8.625" style="36" customWidth="1"/>
+    <col min="25" max="25" width="1.625" style="36" customWidth="1"/>
+    <col min="26" max="16384" width="1.625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:23" ht="17.25" customHeight="1">
-      <c r="B1" s="180" t="s">
-[...13 lines deleted...]
-      <c r="N1" s="182">
+      <c r="B1" s="223" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" s="224"/>
+      <c r="D1" s="224"/>
+      <c r="E1" s="224"/>
+      <c r="F1" s="224"/>
+      <c r="G1" s="224"/>
+      <c r="H1" s="224"/>
+      <c r="I1" s="224"/>
+      <c r="J1" s="224"/>
+      <c r="K1" s="224"/>
+      <c r="L1" s="224"/>
+      <c r="M1" s="224"/>
+      <c r="N1" s="233">
         <v>45962</v>
       </c>
-      <c r="O1" s="183"/>
-[...7 lines deleted...]
-      <c r="W1" s="183"/>
+      <c r="O1" s="224"/>
+      <c r="P1" s="224"/>
+      <c r="Q1" s="224"/>
+      <c r="R1" s="224"/>
+      <c r="S1" s="224"/>
+      <c r="T1" s="224"/>
+      <c r="U1" s="224"/>
+      <c r="V1" s="224"/>
+      <c r="W1" s="224"/>
     </row>
     <row r="2" spans="2:23" ht="18.75" customHeight="1">
-      <c r="D2" s="3"/>
-[...63 lines deleted...]
-      <c r="R4" s="200" t="s">
+      <c r="D2" s="37"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="W2" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="S4" s="54"/>
-[...1 lines deleted...]
-      <c r="U4" s="203" t="s">
+    </row>
+    <row r="3" spans="2:23" s="47" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B3" s="40"/>
+      <c r="C3" s="234" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="41"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="46"/>
+    </row>
+    <row r="4" spans="2:23" s="47" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B4" s="48"/>
+      <c r="C4" s="221"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="V4" s="203" t="s">
+      <c r="F4" s="43"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="226" t="s">
         <v>73</v>
       </c>
-      <c r="W4" s="198" t="s">
+      <c r="I4" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="J4" s="226" t="s">
+        <v>75</v>
+      </c>
+      <c r="K4" s="226" t="s">
+        <v>76</v>
+      </c>
+      <c r="L4" s="226" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="227" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="237" t="s">
+        <v>79</v>
+      </c>
+      <c r="R4" s="235" t="s">
         <v>11</v>
       </c>
-    </row>
-[...74 lines deleted...]
-      <c r="C7" s="26">
+      <c r="S4" s="52"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="230" t="s">
+        <v>80</v>
+      </c>
+      <c r="V4" s="230" t="s">
+        <v>81</v>
+      </c>
+      <c r="W4" s="235" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="2:23" s="57" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B5" s="54"/>
+      <c r="C5" s="221"/>
+      <c r="D5" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="E5" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="F5" s="225" t="s">
+        <v>85</v>
+      </c>
+      <c r="G5" s="225" t="s">
+        <v>86</v>
+      </c>
+      <c r="H5" s="203"/>
+      <c r="I5" s="203"/>
+      <c r="J5" s="203"/>
+      <c r="K5" s="203"/>
+      <c r="L5" s="203"/>
+      <c r="M5" s="228"/>
+      <c r="N5" s="238"/>
+      <c r="O5" s="235" t="s">
+        <v>87</v>
+      </c>
+      <c r="P5" s="235" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q5" s="236" t="s">
+        <v>89</v>
+      </c>
+      <c r="R5" s="203"/>
+      <c r="S5" s="235" t="s">
+        <v>19</v>
+      </c>
+      <c r="T5" s="235" t="s">
+        <v>20</v>
+      </c>
+      <c r="U5" s="231"/>
+      <c r="V5" s="231"/>
+      <c r="W5" s="203"/>
+    </row>
+    <row r="6" spans="2:23" s="61" customFormat="1" ht="17.25" customHeight="1">
+      <c r="B6" s="58"/>
+      <c r="C6" s="207"/>
+      <c r="D6" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="F6" s="204"/>
+      <c r="G6" s="204"/>
+      <c r="H6" s="204"/>
+      <c r="I6" s="204"/>
+      <c r="J6" s="204"/>
+      <c r="K6" s="204"/>
+      <c r="L6" s="204"/>
+      <c r="M6" s="229"/>
+      <c r="N6" s="239"/>
+      <c r="O6" s="204"/>
+      <c r="P6" s="204"/>
+      <c r="Q6" s="207"/>
+      <c r="R6" s="204"/>
+      <c r="S6" s="204"/>
+      <c r="T6" s="204"/>
+      <c r="U6" s="232"/>
+      <c r="V6" s="232"/>
+      <c r="W6" s="204"/>
+    </row>
+    <row r="7" spans="2:23" s="168" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="62" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="63">
         <v>20607899</v>
       </c>
-      <c r="D7" s="56">
-[...2 lines deleted...]
-      <c r="E7" s="28">
+      <c r="D7" s="169">
+        <v>2.0671826050675972</v>
+      </c>
+      <c r="E7" s="64">
         <v>202290</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="64">
         <v>78582</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="64">
         <v>123708</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="64">
         <v>8158770</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="64">
         <v>5671842</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J7" s="64">
         <v>3820985</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K7" s="64">
         <v>2035396</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="64">
         <v>621110</v>
       </c>
-      <c r="M7" s="26">
+      <c r="M7" s="63">
         <v>97506</v>
       </c>
-      <c r="N7" s="57">
+      <c r="N7" s="65">
         <v>1675022</v>
       </c>
-      <c r="O7" s="28">
+      <c r="O7" s="64">
         <v>327823</v>
       </c>
-      <c r="P7" s="28">
+      <c r="P7" s="64">
         <v>278850</v>
       </c>
-      <c r="Q7" s="28">
+      <c r="Q7" s="64">
         <v>1068349</v>
       </c>
-      <c r="R7" s="58">
+      <c r="R7" s="66">
         <v>10692557</v>
       </c>
-      <c r="S7" s="58">
+      <c r="S7" s="66">
         <v>4534940</v>
       </c>
-      <c r="T7" s="58">
+      <c r="T7" s="66">
         <v>6157617</v>
       </c>
-      <c r="U7" s="58">
+      <c r="U7" s="66">
         <v>5313723</v>
       </c>
-      <c r="V7" s="58">
+      <c r="V7" s="66">
         <v>2926295</v>
       </c>
-      <c r="W7" s="28">
+      <c r="W7" s="64">
         <v>165551</v>
       </c>
     </row>
-    <row r="8" spans="2:23" s="36" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C8" s="32">
+    <row r="8" spans="2:23" s="170" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="67" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="68">
         <v>937345</v>
       </c>
-      <c r="D8" s="59">
-[...2 lines deleted...]
-      <c r="E8" s="34">
+      <c r="D8" s="171">
+        <v>2.3334799900870169</v>
+      </c>
+      <c r="E8" s="69">
         <v>21301</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="69">
         <v>8528</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="69">
         <v>12773</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="69">
         <v>367332</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="69">
         <v>244507</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="69">
         <v>172519</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="69">
         <v>96144</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="69">
         <v>30666</v>
       </c>
-      <c r="M8" s="32">
+      <c r="M8" s="68">
         <v>4876</v>
       </c>
-      <c r="N8" s="60">
+      <c r="N8" s="70">
         <v>48079</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="69">
         <v>9069</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="69">
         <v>7536</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="69">
         <v>31474</v>
       </c>
-      <c r="R8" s="61">
+      <c r="R8" s="71">
         <v>413166</v>
       </c>
-      <c r="S8" s="61">
+      <c r="S8" s="71">
         <v>181058</v>
       </c>
-      <c r="T8" s="61">
+      <c r="T8" s="71">
         <v>232108</v>
       </c>
-      <c r="U8" s="61">
+      <c r="U8" s="71">
         <v>292198</v>
       </c>
-      <c r="V8" s="61">
+      <c r="V8" s="71">
         <v>183871</v>
       </c>
-      <c r="W8" s="34">
+      <c r="W8" s="69">
         <v>6895</v>
       </c>
     </row>
-    <row r="9" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C9" s="37">
+    <row r="9" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="62" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="72">
         <v>229122</v>
       </c>
-      <c r="D9" s="59">
-[...2 lines deleted...]
-      <c r="E9" s="38">
+      <c r="D9" s="171">
+        <v>1.7826919403489021</v>
+      </c>
+      <c r="E9" s="73">
         <v>6230</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="73">
         <v>2704</v>
       </c>
-      <c r="G9" s="38">
+      <c r="G9" s="73">
         <v>3526</v>
       </c>
-      <c r="H9" s="38">
+      <c r="H9" s="73">
         <v>90664</v>
       </c>
-      <c r="I9" s="38">
+      <c r="I9" s="73">
         <v>58400</v>
       </c>
-      <c r="J9" s="38">
+      <c r="J9" s="73">
         <v>42698</v>
       </c>
-      <c r="K9" s="38">
+      <c r="K9" s="73">
         <v>23650</v>
       </c>
-      <c r="L9" s="38">
+      <c r="L9" s="73">
         <v>6576</v>
       </c>
-      <c r="M9" s="37">
+      <c r="M9" s="72">
         <v>904</v>
       </c>
-      <c r="N9" s="62">
+      <c r="N9" s="74">
         <v>10964</v>
       </c>
-      <c r="O9" s="38">
+      <c r="O9" s="73">
         <v>1931</v>
       </c>
-      <c r="P9" s="38">
+      <c r="P9" s="73">
         <v>2035</v>
       </c>
-      <c r="Q9" s="38">
+      <c r="Q9" s="73">
         <v>6998</v>
       </c>
-      <c r="R9" s="63">
+      <c r="R9" s="75">
         <v>106407</v>
       </c>
-      <c r="S9" s="63">
+      <c r="S9" s="75">
         <v>34068</v>
       </c>
-      <c r="T9" s="63">
+      <c r="T9" s="75">
         <v>72339</v>
       </c>
-      <c r="U9" s="63">
+      <c r="U9" s="75">
         <v>67745</v>
       </c>
-      <c r="V9" s="63">
+      <c r="V9" s="75">
         <v>44006</v>
       </c>
-      <c r="W9" s="38">
+      <c r="W9" s="73">
         <v>3078</v>
       </c>
     </row>
-    <row r="10" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C10" s="37">
+    <row r="10" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="62" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="72">
         <v>229054</v>
       </c>
-      <c r="D10" s="59">
-[...2 lines deleted...]
-      <c r="E10" s="38">
+      <c r="D10" s="171">
+        <v>1.4379536506839981</v>
+      </c>
+      <c r="E10" s="73">
         <v>3111</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="73">
         <v>1124</v>
       </c>
-      <c r="G10" s="38">
+      <c r="G10" s="73">
         <v>1987</v>
       </c>
-      <c r="H10" s="38">
+      <c r="H10" s="73">
         <v>85967</v>
       </c>
-      <c r="I10" s="38">
+      <c r="I10" s="73">
         <v>58259</v>
       </c>
-      <c r="J10" s="38">
+      <c r="J10" s="73">
         <v>45529</v>
       </c>
-      <c r="K10" s="38">
+      <c r="K10" s="73">
         <v>26578</v>
       </c>
-      <c r="L10" s="38">
+      <c r="L10" s="73">
         <v>8380</v>
       </c>
-      <c r="M10" s="37">
+      <c r="M10" s="72">
         <v>1230</v>
       </c>
-      <c r="N10" s="62">
+      <c r="N10" s="74">
         <v>11368</v>
       </c>
-      <c r="O10" s="38">
+      <c r="O10" s="73">
         <v>1926</v>
       </c>
-      <c r="P10" s="38">
+      <c r="P10" s="73">
         <v>1995</v>
       </c>
-      <c r="Q10" s="38">
+      <c r="Q10" s="73">
         <v>7447</v>
       </c>
-      <c r="R10" s="63">
+      <c r="R10" s="75">
         <v>125045</v>
       </c>
-      <c r="S10" s="63">
+      <c r="S10" s="75">
         <v>37307</v>
       </c>
-      <c r="T10" s="63">
+      <c r="T10" s="75">
         <v>87738</v>
       </c>
-      <c r="U10" s="63">
+      <c r="U10" s="75">
         <v>61698</v>
       </c>
-      <c r="V10" s="63">
+      <c r="V10" s="75">
         <v>30943</v>
       </c>
-      <c r="W10" s="38">
+      <c r="W10" s="73">
         <v>2538</v>
       </c>
     </row>
-    <row r="11" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="37">
+    <row r="11" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="72">
         <v>359610</v>
       </c>
-      <c r="D11" s="59">
-[...2 lines deleted...]
-      <c r="E11" s="38">
+      <c r="D11" s="171">
+        <v>3.0548789224817301</v>
+      </c>
+      <c r="E11" s="73">
         <v>2183</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="73">
         <v>744</v>
       </c>
-      <c r="G11" s="38">
+      <c r="G11" s="73">
         <v>1439</v>
       </c>
-      <c r="H11" s="38">
+      <c r="H11" s="73">
         <v>145081</v>
       </c>
-      <c r="I11" s="38">
+      <c r="I11" s="73">
         <v>93783</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J11" s="73">
         <v>67075</v>
       </c>
-      <c r="K11" s="38">
+      <c r="K11" s="73">
         <v>37952</v>
       </c>
-      <c r="L11" s="38">
+      <c r="L11" s="73">
         <v>11725</v>
       </c>
-      <c r="M11" s="37">
+      <c r="M11" s="72">
         <v>1811</v>
       </c>
-      <c r="N11" s="62">
+      <c r="N11" s="74">
         <v>25017</v>
       </c>
-      <c r="O11" s="38">
+      <c r="O11" s="73">
         <v>4753</v>
       </c>
-      <c r="P11" s="38">
+      <c r="P11" s="73">
         <v>4059</v>
       </c>
-      <c r="Q11" s="38">
+      <c r="Q11" s="73">
         <v>16205</v>
       </c>
-      <c r="R11" s="63">
+      <c r="R11" s="75">
         <v>199277</v>
       </c>
-      <c r="S11" s="63">
+      <c r="S11" s="75">
         <v>74563</v>
       </c>
-      <c r="T11" s="63">
+      <c r="T11" s="75">
         <v>124714</v>
       </c>
-      <c r="U11" s="63">
+      <c r="U11" s="75">
         <v>88877</v>
       </c>
-      <c r="V11" s="63">
+      <c r="V11" s="75">
         <v>46439</v>
       </c>
-      <c r="W11" s="38">
+      <c r="W11" s="73">
         <v>4048</v>
       </c>
     </row>
-    <row r="12" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C12" s="42">
+    <row r="12" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="77" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="78">
         <v>201010</v>
       </c>
-      <c r="D12" s="64">
+      <c r="D12" s="172">
         <v>1.6320999888766341</v>
       </c>
-      <c r="E12" s="44">
+      <c r="E12" s="79">
         <v>2255</v>
       </c>
-      <c r="F12" s="44">
+      <c r="F12" s="79">
         <v>829</v>
       </c>
-      <c r="G12" s="44">
+      <c r="G12" s="79">
         <v>1426</v>
       </c>
-      <c r="H12" s="44">
+      <c r="H12" s="79">
         <v>76560</v>
       </c>
-      <c r="I12" s="44">
+      <c r="I12" s="79">
         <v>49415</v>
       </c>
-      <c r="J12" s="44">
+      <c r="J12" s="79">
         <v>39848</v>
       </c>
-      <c r="K12" s="44">
+      <c r="K12" s="79">
         <v>24410</v>
       </c>
-      <c r="L12" s="44">
+      <c r="L12" s="79">
         <v>7581</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="78">
         <v>941</v>
       </c>
-      <c r="N12" s="65">
+      <c r="N12" s="80">
         <v>8730</v>
       </c>
-      <c r="O12" s="44">
+      <c r="O12" s="79">
         <v>1445</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="79">
         <v>1573</v>
       </c>
-      <c r="Q12" s="44">
+      <c r="Q12" s="79">
         <v>5712</v>
       </c>
-      <c r="R12" s="66">
+      <c r="R12" s="81">
         <v>106245</v>
       </c>
-      <c r="S12" s="66">
+      <c r="S12" s="81">
         <v>29922</v>
       </c>
-      <c r="T12" s="66">
+      <c r="T12" s="81">
         <v>76323</v>
       </c>
-      <c r="U12" s="66">
+      <c r="U12" s="81">
         <v>57323</v>
       </c>
-      <c r="V12" s="66">
+      <c r="V12" s="81">
         <v>28708</v>
       </c>
-      <c r="W12" s="44">
+      <c r="W12" s="79">
         <v>3293</v>
       </c>
     </row>
-    <row r="13" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C13" s="37">
+    <row r="13" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="62" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="72">
         <v>202813</v>
       </c>
-      <c r="D13" s="59">
-[...2 lines deleted...]
-      <c r="E13" s="38">
+      <c r="D13" s="171">
+        <v>1.8347149764760931</v>
+      </c>
+      <c r="E13" s="73">
         <v>2750</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F13" s="73">
         <v>981</v>
       </c>
-      <c r="G13" s="38">
+      <c r="G13" s="73">
         <v>1769</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="73">
         <v>77080</v>
       </c>
-      <c r="I13" s="38">
+      <c r="I13" s="73">
         <v>50432</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="73">
         <v>39514</v>
       </c>
-      <c r="K13" s="38">
+      <c r="K13" s="73">
         <v>23882</v>
       </c>
-      <c r="L13" s="38">
+      <c r="L13" s="73">
         <v>7976</v>
       </c>
-      <c r="M13" s="37">
+      <c r="M13" s="72">
         <v>1179</v>
       </c>
-      <c r="N13" s="62">
+      <c r="N13" s="74">
         <v>9984</v>
       </c>
-      <c r="O13" s="38">
+      <c r="O13" s="73">
         <v>1655</v>
       </c>
-      <c r="P13" s="38">
+      <c r="P13" s="73">
         <v>1801</v>
       </c>
-      <c r="Q13" s="38">
+      <c r="Q13" s="73">
         <v>6528</v>
       </c>
-      <c r="R13" s="63">
+      <c r="R13" s="75">
         <v>125637</v>
       </c>
-      <c r="S13" s="63">
+      <c r="S13" s="75">
         <v>32566</v>
       </c>
-      <c r="T13" s="63">
+      <c r="T13" s="75">
         <v>93071</v>
       </c>
-      <c r="U13" s="63">
+      <c r="U13" s="75">
         <v>48185</v>
       </c>
-      <c r="V13" s="63">
+      <c r="V13" s="75">
         <v>19006</v>
       </c>
-      <c r="W13" s="38">
+      <c r="W13" s="73">
         <v>3262</v>
       </c>
     </row>
-    <row r="14" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C14" s="37">
+    <row r="14" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="72">
         <v>326078</v>
       </c>
-      <c r="D14" s="59">
+      <c r="D14" s="171">
         <v>2.3474649951820359</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="73">
         <v>7702</v>
       </c>
-      <c r="F14" s="38">
+      <c r="F14" s="73">
         <v>3196</v>
       </c>
-      <c r="G14" s="38">
+      <c r="G14" s="73">
         <v>4506</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H14" s="73">
         <v>126559</v>
       </c>
-      <c r="I14" s="38">
+      <c r="I14" s="73">
         <v>81567</v>
       </c>
-      <c r="J14" s="38">
+      <c r="J14" s="73">
         <v>60559</v>
       </c>
-      <c r="K14" s="38">
+      <c r="K14" s="73">
         <v>36023</v>
       </c>
-      <c r="L14" s="38">
+      <c r="L14" s="73">
         <v>11885</v>
       </c>
-      <c r="M14" s="37">
+      <c r="M14" s="72">
         <v>1783</v>
       </c>
-      <c r="N14" s="62">
+      <c r="N14" s="74">
         <v>19311</v>
       </c>
-      <c r="O14" s="38">
+      <c r="O14" s="73">
         <v>3523</v>
       </c>
-      <c r="P14" s="38">
+      <c r="P14" s="73">
         <v>3565</v>
       </c>
-      <c r="Q14" s="38">
+      <c r="Q14" s="73">
         <v>12223</v>
       </c>
-      <c r="R14" s="63">
+      <c r="R14" s="75">
         <v>182558</v>
       </c>
-      <c r="S14" s="63">
+      <c r="S14" s="75">
         <v>56139</v>
       </c>
-      <c r="T14" s="63">
+      <c r="T14" s="75">
         <v>126419</v>
       </c>
-      <c r="U14" s="63">
+      <c r="U14" s="75">
         <v>83245</v>
       </c>
-      <c r="V14" s="63">
+      <c r="V14" s="75">
         <v>40964</v>
       </c>
-      <c r="W14" s="38">
+      <c r="W14" s="73">
         <v>4253</v>
       </c>
     </row>
-    <row r="15" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C15" s="37">
+    <row r="15" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="62" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="72">
         <v>489891</v>
       </c>
-      <c r="D15" s="59">
-[...2 lines deleted...]
-      <c r="E15" s="38">
+      <c r="D15" s="171">
+        <v>2.6545241951875691</v>
+      </c>
+      <c r="E15" s="73">
         <v>10623</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F15" s="73">
         <v>4521</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G15" s="73">
         <v>6102</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="73">
         <v>199015</v>
       </c>
-      <c r="I15" s="38">
+      <c r="I15" s="73">
         <v>136054</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J15" s="73">
         <v>86151</v>
       </c>
-      <c r="K15" s="38">
+      <c r="K15" s="73">
         <v>42603</v>
       </c>
-      <c r="L15" s="38">
+      <c r="L15" s="73">
         <v>13375</v>
       </c>
-      <c r="M15" s="37">
+      <c r="M15" s="72">
         <v>2070</v>
       </c>
-      <c r="N15" s="62">
+      <c r="N15" s="74">
         <v>34691</v>
       </c>
-      <c r="O15" s="38">
+      <c r="O15" s="73">
         <v>5910</v>
       </c>
-      <c r="P15" s="38">
+      <c r="P15" s="73">
         <v>5944</v>
       </c>
-      <c r="Q15" s="38">
+      <c r="Q15" s="73">
         <v>22837</v>
       </c>
-      <c r="R15" s="63">
+      <c r="R15" s="75">
         <v>286400</v>
       </c>
-      <c r="S15" s="63">
+      <c r="S15" s="75">
         <v>118020</v>
       </c>
-      <c r="T15" s="63">
+      <c r="T15" s="75">
         <v>168380</v>
       </c>
-      <c r="U15" s="63">
+      <c r="U15" s="75">
         <v>100812</v>
       </c>
-      <c r="V15" s="63">
+      <c r="V15" s="75">
         <v>67987</v>
       </c>
-      <c r="W15" s="38">
+      <c r="W15" s="73">
         <v>4632</v>
       </c>
     </row>
-    <row r="16" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C16" s="37">
+    <row r="16" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="62" t="s">
+        <v>101</v>
+      </c>
+      <c r="C16" s="72">
         <v>317436</v>
       </c>
-      <c r="D16" s="59">
+      <c r="D16" s="171">
         <v>3.0485805645279029</v>
       </c>
-      <c r="E16" s="38">
+      <c r="E16" s="73">
         <v>4369</v>
       </c>
-      <c r="F16" s="38">
+      <c r="F16" s="73">
         <v>1773</v>
       </c>
-      <c r="G16" s="38">
+      <c r="G16" s="73">
         <v>2596</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="73">
         <v>133686</v>
       </c>
-      <c r="I16" s="38">
+      <c r="I16" s="73">
         <v>85295</v>
       </c>
-      <c r="J16" s="38">
+      <c r="J16" s="73">
         <v>54868</v>
       </c>
-      <c r="K16" s="38">
+      <c r="K16" s="73">
         <v>28710</v>
       </c>
-      <c r="L16" s="38">
+      <c r="L16" s="73">
         <v>9101</v>
       </c>
-      <c r="M16" s="37">
+      <c r="M16" s="72">
         <v>1407</v>
       </c>
-      <c r="N16" s="62">
+      <c r="N16" s="74">
         <v>21984</v>
       </c>
-      <c r="O16" s="38">
+      <c r="O16" s="73">
         <v>3952</v>
       </c>
-      <c r="P16" s="38">
+      <c r="P16" s="73">
         <v>4111</v>
       </c>
-      <c r="Q16" s="38">
+      <c r="Q16" s="73">
         <v>13921</v>
       </c>
-      <c r="R16" s="63">
+      <c r="R16" s="75">
         <v>184178</v>
       </c>
-      <c r="S16" s="63">
+      <c r="S16" s="75">
         <v>66081</v>
       </c>
-      <c r="T16" s="63">
+      <c r="T16" s="75">
         <v>118097</v>
       </c>
-      <c r="U16" s="63">
+      <c r="U16" s="75">
         <v>71567</v>
       </c>
-      <c r="V16" s="63">
+      <c r="V16" s="75">
         <v>39707</v>
       </c>
-      <c r="W16" s="38">
+      <c r="W16" s="73">
         <v>3124</v>
       </c>
     </row>
-    <row r="17" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C17" s="37">
+    <row r="17" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="72">
         <v>335790</v>
       </c>
-      <c r="D17" s="64">
-[...2 lines deleted...]
-      <c r="E17" s="38">
+      <c r="D17" s="172">
+        <v>2.3110555902560841</v>
+      </c>
+      <c r="E17" s="73">
         <v>3790</v>
       </c>
-      <c r="F17" s="38">
+      <c r="F17" s="73">
         <v>1394</v>
       </c>
-      <c r="G17" s="38">
+      <c r="G17" s="73">
         <v>2396</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="73">
         <v>136948</v>
       </c>
-      <c r="I17" s="38">
+      <c r="I17" s="73">
         <v>92617</v>
       </c>
-      <c r="J17" s="38">
+      <c r="J17" s="73">
         <v>59543</v>
       </c>
-      <c r="K17" s="38">
+      <c r="K17" s="73">
         <v>31316</v>
       </c>
-      <c r="L17" s="38">
+      <c r="L17" s="73">
         <v>10046</v>
       </c>
-      <c r="M17" s="37">
+      <c r="M17" s="72">
         <v>1530</v>
       </c>
-      <c r="N17" s="62">
+      <c r="N17" s="74">
         <v>23105</v>
       </c>
-      <c r="O17" s="38">
+      <c r="O17" s="73">
         <v>4079</v>
       </c>
-      <c r="P17" s="38">
+      <c r="P17" s="73">
         <v>4130</v>
       </c>
-      <c r="Q17" s="38">
+      <c r="Q17" s="73">
         <v>14896</v>
       </c>
-      <c r="R17" s="63">
+      <c r="R17" s="75">
         <v>185608</v>
       </c>
-      <c r="S17" s="63">
+      <c r="S17" s="75">
         <v>66766</v>
       </c>
-      <c r="T17" s="63">
+      <c r="T17" s="75">
         <v>118842</v>
       </c>
-      <c r="U17" s="63">
+      <c r="U17" s="75">
         <v>85369</v>
       </c>
-      <c r="V17" s="63">
+      <c r="V17" s="75">
         <v>41706</v>
       </c>
-      <c r="W17" s="38">
+      <c r="W17" s="73">
         <v>2863</v>
       </c>
     </row>
-    <row r="18" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C18" s="32">
+    <row r="18" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="67" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="68">
         <v>1149312</v>
       </c>
-      <c r="D18" s="59">
-[...2 lines deleted...]
-      <c r="E18" s="34">
+      <c r="D18" s="171">
+        <v>2.8420179481741799</v>
+      </c>
+      <c r="E18" s="69">
         <v>6865</v>
       </c>
-      <c r="F18" s="34">
+      <c r="F18" s="69">
         <v>2755</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="69">
         <v>4110</v>
       </c>
-      <c r="H18" s="34">
+      <c r="H18" s="69">
         <v>472067</v>
       </c>
-      <c r="I18" s="34">
+      <c r="I18" s="69">
         <v>342599</v>
       </c>
-      <c r="J18" s="34">
+      <c r="J18" s="69">
         <v>209910</v>
       </c>
-      <c r="K18" s="34">
+      <c r="K18" s="69">
         <v>91382</v>
       </c>
-      <c r="L18" s="34">
+      <c r="L18" s="69">
         <v>23102</v>
       </c>
-      <c r="M18" s="32">
+      <c r="M18" s="68">
         <v>3387</v>
       </c>
-      <c r="N18" s="60">
+      <c r="N18" s="70">
         <v>103967</v>
       </c>
-      <c r="O18" s="34">
+      <c r="O18" s="69">
         <v>19981</v>
       </c>
-      <c r="P18" s="34">
+      <c r="P18" s="69">
         <v>16688</v>
       </c>
-      <c r="Q18" s="34">
+      <c r="Q18" s="69">
         <v>67298</v>
       </c>
-      <c r="R18" s="61">
+      <c r="R18" s="71">
         <v>643145</v>
       </c>
-      <c r="S18" s="61">
+      <c r="S18" s="71">
         <v>293948</v>
       </c>
-      <c r="T18" s="61">
+      <c r="T18" s="71">
         <v>349197</v>
       </c>
-      <c r="U18" s="61">
+      <c r="U18" s="71">
         <v>248819</v>
       </c>
-      <c r="V18" s="61">
+      <c r="V18" s="71">
         <v>153374</v>
       </c>
-      <c r="W18" s="34">
+      <c r="W18" s="69">
         <v>7545</v>
       </c>
     </row>
-    <row r="19" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C19" s="37">
+    <row r="19" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="62" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="72">
         <v>1011667</v>
       </c>
-      <c r="D19" s="59">
-[...2 lines deleted...]
-      <c r="E19" s="38">
+      <c r="D19" s="171">
+        <v>2.4972163656423958</v>
+      </c>
+      <c r="E19" s="73">
         <v>3297</v>
       </c>
-      <c r="F19" s="38">
+      <c r="F19" s="73">
         <v>997</v>
       </c>
-      <c r="G19" s="38">
+      <c r="G19" s="73">
         <v>2300</v>
       </c>
-      <c r="H19" s="38">
+      <c r="H19" s="73">
         <v>411366</v>
       </c>
-      <c r="I19" s="38">
+      <c r="I19" s="73">
         <v>297470</v>
       </c>
-      <c r="J19" s="38">
+      <c r="J19" s="73">
         <v>186083</v>
       </c>
-      <c r="K19" s="38">
+      <c r="K19" s="73">
         <v>86534</v>
       </c>
-      <c r="L19" s="38">
+      <c r="L19" s="73">
         <v>23449</v>
       </c>
-      <c r="M19" s="37">
+      <c r="M19" s="72">
         <v>3468</v>
       </c>
-      <c r="N19" s="62">
+      <c r="N19" s="74">
         <v>98482</v>
       </c>
-      <c r="O19" s="38">
+      <c r="O19" s="73">
         <v>16948</v>
       </c>
-      <c r="P19" s="38">
+      <c r="P19" s="73">
         <v>14594</v>
       </c>
-      <c r="Q19" s="38">
+      <c r="Q19" s="73">
         <v>66940</v>
       </c>
-      <c r="R19" s="63">
+      <c r="R19" s="75">
         <v>565558</v>
       </c>
-      <c r="S19" s="63">
+      <c r="S19" s="75">
         <v>275729</v>
       </c>
-      <c r="T19" s="63">
+      <c r="T19" s="75">
         <v>289829</v>
       </c>
-      <c r="U19" s="63">
+      <c r="U19" s="75">
         <v>207327</v>
       </c>
-      <c r="V19" s="63">
+      <c r="V19" s="75">
         <v>140291</v>
       </c>
-      <c r="W19" s="38">
+      <c r="W19" s="73">
         <v>6714</v>
       </c>
     </row>
-    <row r="20" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C20" s="37">
+    <row r="20" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="72">
         <v>1788156</v>
       </c>
-      <c r="D20" s="59">
-[...2 lines deleted...]
-      <c r="E20" s="38">
+      <c r="D20" s="171">
+        <v>1.5579377813116799</v>
+      </c>
+      <c r="E20" s="73">
         <v>3357</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="73">
         <v>1082</v>
       </c>
-      <c r="G20" s="38">
+      <c r="G20" s="73">
         <v>2275</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="73">
         <v>686731</v>
       </c>
-      <c r="I20" s="38">
+      <c r="I20" s="73">
         <v>504752</v>
       </c>
-      <c r="J20" s="38">
+      <c r="J20" s="73">
         <v>345865</v>
       </c>
-      <c r="K20" s="38">
+      <c r="K20" s="73">
         <v>186111</v>
       </c>
-      <c r="L20" s="38">
+      <c r="L20" s="73">
         <v>53142</v>
       </c>
-      <c r="M20" s="37">
+      <c r="M20" s="72">
         <v>8198</v>
       </c>
-      <c r="N20" s="62">
+      <c r="N20" s="74">
         <v>270056</v>
       </c>
-      <c r="O20" s="38">
+      <c r="O20" s="73">
         <v>65317</v>
       </c>
-      <c r="P20" s="38">
+      <c r="P20" s="73">
         <v>47448</v>
       </c>
-      <c r="Q20" s="38">
+      <c r="Q20" s="73">
         <v>157291</v>
       </c>
-      <c r="R20" s="63">
+      <c r="R20" s="75">
         <v>842702</v>
       </c>
-      <c r="S20" s="63">
+      <c r="S20" s="75">
         <v>430923</v>
       </c>
-      <c r="T20" s="63">
+      <c r="T20" s="75">
         <v>411779</v>
       </c>
-      <c r="U20" s="63">
+      <c r="U20" s="75">
         <v>414170</v>
       </c>
-      <c r="V20" s="63">
+      <c r="V20" s="75">
         <v>261204</v>
       </c>
-      <c r="W20" s="38">
+      <c r="W20" s="73">
         <v>8802</v>
       </c>
     </row>
-    <row r="21" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C21" s="37">
+    <row r="21" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="72">
         <v>1366791</v>
       </c>
-      <c r="D21" s="59">
-[...2 lines deleted...]
-      <c r="E21" s="38">
+      <c r="D21" s="171">
+        <v>2.3642492677253162</v>
+      </c>
+      <c r="E21" s="73">
         <v>3409</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="73">
         <v>1260</v>
       </c>
-      <c r="G21" s="38">
+      <c r="G21" s="73">
         <v>2149</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="73">
         <v>538852</v>
       </c>
-      <c r="I21" s="38">
+      <c r="I21" s="73">
         <v>399345</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="73">
         <v>258261</v>
       </c>
-      <c r="K21" s="38">
+      <c r="K21" s="73">
         <v>126848</v>
       </c>
-      <c r="L21" s="38">
+      <c r="L21" s="73">
         <v>34906</v>
       </c>
-      <c r="M21" s="37">
+      <c r="M21" s="72">
         <v>5170</v>
       </c>
-      <c r="N21" s="62">
+      <c r="N21" s="74">
         <v>167256</v>
       </c>
-      <c r="O21" s="38">
+      <c r="O21" s="73">
         <v>30769</v>
       </c>
-      <c r="P21" s="38">
+      <c r="P21" s="73">
         <v>25441</v>
       </c>
-      <c r="Q21" s="38">
+      <c r="Q21" s="73">
         <v>111046</v>
       </c>
-      <c r="R21" s="63">
+      <c r="R21" s="75">
         <v>730773</v>
       </c>
-      <c r="S21" s="63">
+      <c r="S21" s="75">
         <v>394575</v>
       </c>
-      <c r="T21" s="63">
+      <c r="T21" s="75">
         <v>336198</v>
       </c>
-      <c r="U21" s="63">
+      <c r="U21" s="75">
         <v>278883</v>
       </c>
-      <c r="V21" s="63">
+      <c r="V21" s="75">
         <v>189842</v>
       </c>
-      <c r="W21" s="38">
+      <c r="W21" s="73">
         <v>7478</v>
       </c>
     </row>
-    <row r="22" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C22" s="42">
+    <row r="22" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="77" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="78">
         <v>409949</v>
       </c>
-      <c r="D22" s="64">
-[...2 lines deleted...]
-      <c r="E22" s="44">
+      <c r="D22" s="172">
+        <v>1.855744384814151</v>
+      </c>
+      <c r="E22" s="79">
         <v>2929</v>
       </c>
-      <c r="F22" s="44">
+      <c r="F22" s="79">
         <v>1029</v>
       </c>
-      <c r="G22" s="44">
+      <c r="G22" s="79">
         <v>1900</v>
       </c>
-      <c r="H22" s="44">
+      <c r="H22" s="79">
         <v>160961</v>
       </c>
-      <c r="I22" s="44">
+      <c r="I22" s="79">
         <v>104920</v>
       </c>
-      <c r="J22" s="44">
+      <c r="J22" s="79">
         <v>78208</v>
       </c>
-      <c r="K22" s="44">
+      <c r="K22" s="79">
         <v>45169</v>
       </c>
-      <c r="L22" s="44">
+      <c r="L22" s="79">
         <v>15238</v>
       </c>
-      <c r="M22" s="42">
+      <c r="M22" s="78">
         <v>2524</v>
       </c>
-      <c r="N22" s="65">
+      <c r="N22" s="80">
         <v>21880</v>
       </c>
-      <c r="O22" s="44">
+      <c r="O22" s="79">
         <v>3672</v>
       </c>
-      <c r="P22" s="44">
+      <c r="P22" s="79">
         <v>3959</v>
       </c>
-      <c r="Q22" s="44">
+      <c r="Q22" s="79">
         <v>14249</v>
       </c>
-      <c r="R22" s="66">
+      <c r="R22" s="81">
         <v>246581</v>
       </c>
-      <c r="S22" s="66">
+      <c r="S22" s="81">
         <v>74638</v>
       </c>
-      <c r="T22" s="66">
+      <c r="T22" s="81">
         <v>171943</v>
       </c>
-      <c r="U22" s="66">
+      <c r="U22" s="81">
         <v>101078</v>
       </c>
-      <c r="V22" s="66">
+      <c r="V22" s="81">
         <v>40410</v>
       </c>
-      <c r="W22" s="44">
+      <c r="W22" s="79">
         <v>5410</v>
       </c>
     </row>
-    <row r="23" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C23" s="37">
+    <row r="23" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="72">
         <v>204471</v>
       </c>
-      <c r="D23" s="59">
-[...2 lines deleted...]
-      <c r="E23" s="38">
+      <c r="D23" s="171">
+        <v>1.656565857441872</v>
+      </c>
+      <c r="E23" s="73">
         <v>4867</v>
       </c>
-      <c r="F23" s="38">
+      <c r="F23" s="73">
         <v>2032</v>
       </c>
-      <c r="G23" s="38">
+      <c r="G23" s="73">
         <v>2835</v>
       </c>
-      <c r="H23" s="38">
+      <c r="H23" s="73">
         <v>81493</v>
       </c>
-      <c r="I23" s="38">
+      <c r="I23" s="73">
         <v>54612</v>
       </c>
-      <c r="J23" s="38">
+      <c r="J23" s="73">
         <v>35378</v>
       </c>
-      <c r="K23" s="38">
+      <c r="K23" s="73">
         <v>20411</v>
       </c>
-      <c r="L23" s="38">
+      <c r="L23" s="73">
         <v>6610</v>
       </c>
-      <c r="M23" s="37">
+      <c r="M23" s="72">
         <v>1100</v>
       </c>
-      <c r="N23" s="62">
+      <c r="N23" s="74">
         <v>12702</v>
       </c>
-      <c r="O23" s="38">
+      <c r="O23" s="73">
         <v>1954</v>
       </c>
-      <c r="P23" s="38">
+      <c r="P23" s="73">
         <v>1970</v>
       </c>
-      <c r="Q23" s="38">
+      <c r="Q23" s="73">
         <v>8778</v>
       </c>
-      <c r="R23" s="63">
+      <c r="R23" s="75">
         <v>127496</v>
       </c>
-      <c r="S23" s="63">
+      <c r="S23" s="75">
         <v>46037</v>
       </c>
-      <c r="T23" s="63">
+      <c r="T23" s="75">
         <v>81459</v>
       </c>
-      <c r="U23" s="63">
+      <c r="U23" s="75">
         <v>47798</v>
       </c>
-      <c r="V23" s="63">
+      <c r="V23" s="75">
         <v>16474</v>
       </c>
-      <c r="W23" s="38">
+      <c r="W23" s="73">
         <v>1874</v>
       </c>
     </row>
-    <row r="24" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C24" s="37">
+    <row r="24" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="62" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="72">
         <v>199186</v>
       </c>
-      <c r="D24" s="59">
-[...2 lines deleted...]
-      <c r="E24" s="38">
+      <c r="D24" s="171">
+        <v>1.914093478983858</v>
+      </c>
+      <c r="E24" s="73">
         <v>1996</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="73">
         <v>535</v>
       </c>
-      <c r="G24" s="38">
+      <c r="G24" s="73">
         <v>1461</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="73">
         <v>83028</v>
       </c>
-      <c r="I24" s="38">
+      <c r="I24" s="73">
         <v>54006</v>
       </c>
-      <c r="J24" s="38">
+      <c r="J24" s="73">
         <v>33713</v>
       </c>
-      <c r="K24" s="38">
+      <c r="K24" s="73">
         <v>19131</v>
       </c>
-      <c r="L24" s="38">
+      <c r="L24" s="73">
         <v>6299</v>
       </c>
-      <c r="M24" s="37">
+      <c r="M24" s="72">
         <v>1013</v>
       </c>
-      <c r="N24" s="62">
+      <c r="N24" s="74">
         <v>13416</v>
       </c>
-      <c r="O24" s="38">
+      <c r="O24" s="73">
         <v>2378</v>
       </c>
-      <c r="P24" s="38">
+      <c r="P24" s="73">
         <v>2410</v>
       </c>
-      <c r="Q24" s="38">
+      <c r="Q24" s="73">
         <v>8628</v>
       </c>
-      <c r="R24" s="63">
+      <c r="R24" s="75">
         <v>111194</v>
       </c>
-      <c r="S24" s="63">
+      <c r="S24" s="75">
         <v>41052</v>
       </c>
-      <c r="T24" s="63">
+      <c r="T24" s="75">
         <v>70142</v>
       </c>
-      <c r="U24" s="63">
+      <c r="U24" s="75">
         <v>54704</v>
       </c>
-      <c r="V24" s="63">
+      <c r="V24" s="75">
         <v>19871</v>
       </c>
-      <c r="W24" s="38">
+      <c r="W24" s="73">
         <v>1880</v>
       </c>
     </row>
-    <row r="25" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C25" s="37">
+    <row r="25" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="62" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="72">
         <v>135163</v>
       </c>
-      <c r="D25" s="59">
-[...2 lines deleted...]
-      <c r="E25" s="38">
+      <c r="D25" s="171">
+        <v>1.9236569842849831</v>
+      </c>
+      <c r="E25" s="73">
         <v>1158</v>
       </c>
-      <c r="F25" s="38">
+      <c r="F25" s="73">
         <v>410</v>
       </c>
-      <c r="G25" s="38">
+      <c r="G25" s="73">
         <v>748</v>
       </c>
-      <c r="H25" s="38">
+      <c r="H25" s="73">
         <v>54043</v>
       </c>
-      <c r="I25" s="38">
+      <c r="I25" s="73">
         <v>35827</v>
       </c>
-      <c r="J25" s="38">
+      <c r="J25" s="73">
         <v>24256</v>
       </c>
-      <c r="K25" s="38">
+      <c r="K25" s="73">
         <v>14415</v>
       </c>
-      <c r="L25" s="38">
+      <c r="L25" s="73">
         <v>4716</v>
       </c>
-      <c r="M25" s="37">
+      <c r="M25" s="72">
         <v>748</v>
       </c>
-      <c r="N25" s="62">
+      <c r="N25" s="74">
         <v>9427</v>
       </c>
-      <c r="O25" s="38">
+      <c r="O25" s="73">
         <v>1598</v>
       </c>
-      <c r="P25" s="38">
+      <c r="P25" s="73">
         <v>1598</v>
       </c>
-      <c r="Q25" s="38">
+      <c r="Q25" s="73">
         <v>6231</v>
       </c>
-      <c r="R25" s="63">
+      <c r="R25" s="75">
         <v>86186</v>
       </c>
-      <c r="S25" s="63">
+      <c r="S25" s="75">
         <v>28838</v>
       </c>
-      <c r="T25" s="63">
+      <c r="T25" s="75">
         <v>57348</v>
       </c>
-      <c r="U25" s="63">
+      <c r="U25" s="75">
         <v>29825</v>
       </c>
-      <c r="V25" s="63">
+      <c r="V25" s="75">
         <v>9725</v>
       </c>
-      <c r="W25" s="38">
+      <c r="W25" s="73">
         <v>1582</v>
       </c>
     </row>
-    <row r="26" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C26" s="37">
+    <row r="26" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="62" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="72">
         <v>145559</v>
       </c>
-      <c r="D26" s="59">
+      <c r="D26" s="171">
         <v>2.1896939062061138</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="73">
         <v>640</v>
       </c>
-      <c r="F26" s="38">
+      <c r="F26" s="73">
         <v>167</v>
       </c>
-      <c r="G26" s="38">
+      <c r="G26" s="73">
         <v>473</v>
       </c>
-      <c r="H26" s="38">
+      <c r="H26" s="73">
         <v>56542</v>
       </c>
-      <c r="I26" s="38">
+      <c r="I26" s="73">
         <v>39214</v>
       </c>
-      <c r="J26" s="38">
+      <c r="J26" s="73">
         <v>27196</v>
       </c>
-      <c r="K26" s="38">
+      <c r="K26" s="73">
         <v>15586</v>
       </c>
-      <c r="L26" s="38">
+      <c r="L26" s="73">
         <v>5455</v>
       </c>
-      <c r="M26" s="37">
+      <c r="M26" s="72">
         <v>926</v>
       </c>
-      <c r="N26" s="62">
+      <c r="N26" s="74">
         <v>11921</v>
       </c>
-      <c r="O26" s="38">
+      <c r="O26" s="73">
         <v>1919</v>
       </c>
-      <c r="P26" s="38">
+      <c r="P26" s="73">
         <v>2177</v>
       </c>
-      <c r="Q26" s="38">
+      <c r="Q26" s="73">
         <v>7825</v>
       </c>
-      <c r="R26" s="63">
+      <c r="R26" s="75">
         <v>77690</v>
       </c>
-      <c r="S26" s="63">
+      <c r="S26" s="75">
         <v>28458</v>
       </c>
-      <c r="T26" s="63">
+      <c r="T26" s="75">
         <v>49232</v>
       </c>
-      <c r="U26" s="63">
+      <c r="U26" s="75">
         <v>35592</v>
       </c>
-      <c r="V26" s="63">
+      <c r="V26" s="75">
         <v>20356</v>
       </c>
-      <c r="W26" s="38">
+      <c r="W26" s="73">
         <v>1345</v>
       </c>
     </row>
-    <row r="27" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C27" s="37">
+    <row r="27" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="62" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="72">
         <v>392149</v>
       </c>
-      <c r="D27" s="64">
+      <c r="D27" s="172">
         <v>1.6754518560387011</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E27" s="73">
         <v>2382</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F27" s="73">
         <v>792</v>
       </c>
-      <c r="G27" s="38">
+      <c r="G27" s="73">
         <v>1590</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="73">
         <v>146724</v>
       </c>
-      <c r="I27" s="38">
+      <c r="I27" s="73">
         <v>106903</v>
       </c>
-      <c r="J27" s="38">
+      <c r="J27" s="73">
         <v>74130</v>
       </c>
-      <c r="K27" s="38">
+      <c r="K27" s="73">
         <v>43408</v>
       </c>
-      <c r="L27" s="38">
+      <c r="L27" s="73">
         <v>15913</v>
       </c>
-      <c r="M27" s="37">
+      <c r="M27" s="72">
         <v>2689</v>
       </c>
-      <c r="N27" s="62">
+      <c r="N27" s="74">
         <v>28466</v>
       </c>
-      <c r="O27" s="38">
+      <c r="O27" s="73">
         <v>4336</v>
       </c>
-      <c r="P27" s="38">
+      <c r="P27" s="73">
         <v>4895</v>
       </c>
-      <c r="Q27" s="38">
+      <c r="Q27" s="73">
         <v>19235</v>
       </c>
-      <c r="R27" s="63">
+      <c r="R27" s="75">
         <v>229768</v>
       </c>
-      <c r="S27" s="63">
+      <c r="S27" s="75">
         <v>84152</v>
       </c>
-      <c r="T27" s="63">
+      <c r="T27" s="75">
         <v>145616</v>
       </c>
-      <c r="U27" s="63">
+      <c r="U27" s="75">
         <v>98020</v>
       </c>
-      <c r="V27" s="63">
+      <c r="V27" s="75">
         <v>35892</v>
       </c>
-      <c r="W27" s="38">
+      <c r="W27" s="73">
         <v>2918</v>
       </c>
     </row>
-    <row r="28" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C28" s="32">
+    <row r="28" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" s="68">
         <v>355247</v>
       </c>
-      <c r="D28" s="59">
-[...2 lines deleted...]
-      <c r="E28" s="34">
+      <c r="D28" s="171">
+        <v>2.1156295003837529</v>
+      </c>
+      <c r="E28" s="69">
         <v>1613</v>
       </c>
-      <c r="F28" s="34">
+      <c r="F28" s="69">
         <v>527</v>
       </c>
-      <c r="G28" s="34">
+      <c r="G28" s="69">
         <v>1086</v>
       </c>
-      <c r="H28" s="34">
+      <c r="H28" s="69">
         <v>142665</v>
       </c>
-      <c r="I28" s="34">
+      <c r="I28" s="69">
         <v>98403</v>
       </c>
-      <c r="J28" s="34">
+      <c r="J28" s="69">
         <v>66129</v>
       </c>
-      <c r="K28" s="34">
+      <c r="K28" s="69">
         <v>34206</v>
       </c>
-      <c r="L28" s="34">
+      <c r="L28" s="69">
         <v>10575</v>
       </c>
-      <c r="M28" s="32">
+      <c r="M28" s="68">
         <v>1656</v>
       </c>
-      <c r="N28" s="60">
+      <c r="N28" s="70">
         <v>24322</v>
       </c>
-      <c r="O28" s="34">
+      <c r="O28" s="69">
         <v>4191</v>
       </c>
-      <c r="P28" s="34">
+      <c r="P28" s="69">
         <v>4094</v>
       </c>
-      <c r="Q28" s="34">
+      <c r="Q28" s="69">
         <v>16037</v>
       </c>
-      <c r="R28" s="61">
+      <c r="R28" s="71">
         <v>206641</v>
       </c>
-      <c r="S28" s="61">
+      <c r="S28" s="71">
         <v>73138</v>
       </c>
-      <c r="T28" s="61">
+      <c r="T28" s="71">
         <v>133503</v>
       </c>
-      <c r="U28" s="61">
+      <c r="U28" s="71">
         <v>84128</v>
       </c>
-      <c r="V28" s="61">
+      <c r="V28" s="71">
         <v>40156</v>
       </c>
-      <c r="W28" s="34">
+      <c r="W28" s="69">
         <v>3535</v>
       </c>
     </row>
-    <row r="29" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C29" s="37">
+    <row r="29" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="62" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="72">
         <v>639861</v>
       </c>
-      <c r="D29" s="59">
-[...2 lines deleted...]
-      <c r="E29" s="38">
+      <c r="D29" s="171">
+        <v>1.999301790636032</v>
+      </c>
+      <c r="E29" s="73">
         <v>4601</v>
       </c>
-      <c r="F29" s="38">
+      <c r="F29" s="73">
         <v>1782</v>
       </c>
-      <c r="G29" s="38">
+      <c r="G29" s="73">
         <v>2819</v>
       </c>
-      <c r="H29" s="38">
+      <c r="H29" s="73">
         <v>253461</v>
       </c>
-      <c r="I29" s="38">
+      <c r="I29" s="73">
         <v>179210</v>
       </c>
-      <c r="J29" s="38">
+      <c r="J29" s="73">
         <v>118700</v>
       </c>
-      <c r="K29" s="38">
+      <c r="K29" s="73">
         <v>61911</v>
       </c>
-      <c r="L29" s="38">
+      <c r="L29" s="73">
         <v>18978</v>
       </c>
-      <c r="M29" s="37">
+      <c r="M29" s="72">
         <v>3000</v>
       </c>
-      <c r="N29" s="62">
+      <c r="N29" s="74">
         <v>51067</v>
       </c>
-      <c r="O29" s="38">
+      <c r="O29" s="73">
         <v>9447</v>
       </c>
-      <c r="P29" s="38">
+      <c r="P29" s="73">
         <v>8756</v>
       </c>
-      <c r="Q29" s="38">
+      <c r="Q29" s="73">
         <v>32864</v>
       </c>
-      <c r="R29" s="63">
+      <c r="R29" s="75">
         <v>377127</v>
       </c>
-      <c r="S29" s="63">
+      <c r="S29" s="75">
         <v>153390</v>
       </c>
-      <c r="T29" s="63">
+      <c r="T29" s="75">
         <v>223737</v>
       </c>
-      <c r="U29" s="63">
+      <c r="U29" s="75">
         <v>146437</v>
       </c>
-      <c r="V29" s="63">
+      <c r="V29" s="75">
         <v>65223</v>
       </c>
-      <c r="W29" s="38">
+      <c r="W29" s="73">
         <v>4796</v>
       </c>
     </row>
-    <row r="30" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C30" s="37">
+    <row r="30" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="62" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="72">
         <v>1137543</v>
       </c>
-      <c r="D30" s="59">
-[...2 lines deleted...]
-      <c r="E30" s="38">
+      <c r="D30" s="171">
+        <v>1.9939854963310519</v>
+      </c>
+      <c r="E30" s="73">
         <v>29651</v>
       </c>
-      <c r="F30" s="38">
+      <c r="F30" s="73">
         <v>13441</v>
       </c>
-      <c r="G30" s="38">
+      <c r="G30" s="73">
         <v>16210</v>
       </c>
-      <c r="H30" s="38">
+      <c r="H30" s="73">
         <v>448504</v>
       </c>
-      <c r="I30" s="38">
+      <c r="I30" s="73">
         <v>324110</v>
       </c>
-      <c r="J30" s="38">
+      <c r="J30" s="73">
         <v>206740</v>
       </c>
-      <c r="K30" s="38">
+      <c r="K30" s="73">
         <v>97959</v>
       </c>
-      <c r="L30" s="38">
+      <c r="L30" s="73">
         <v>26682</v>
       </c>
-      <c r="M30" s="37">
+      <c r="M30" s="72">
         <v>3897</v>
       </c>
-      <c r="N30" s="62">
+      <c r="N30" s="74">
         <v>108387</v>
       </c>
-      <c r="O30" s="38">
+      <c r="O30" s="73">
         <v>22595</v>
       </c>
-      <c r="P30" s="38">
+      <c r="P30" s="73">
         <v>18932</v>
       </c>
-      <c r="Q30" s="38">
+      <c r="Q30" s="73">
         <v>66860</v>
       </c>
-      <c r="R30" s="63">
+      <c r="R30" s="75">
         <v>625399</v>
       </c>
-      <c r="S30" s="63">
+      <c r="S30" s="75">
         <v>278569</v>
       </c>
-      <c r="T30" s="63">
+      <c r="T30" s="75">
         <v>346830</v>
       </c>
-      <c r="U30" s="63">
+      <c r="U30" s="75">
         <v>265233</v>
       </c>
-      <c r="V30" s="63">
+      <c r="V30" s="75">
         <v>138519</v>
       </c>
-      <c r="W30" s="38">
+      <c r="W30" s="73">
         <v>8483</v>
       </c>
     </row>
-    <row r="31" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C31" s="37">
+    <row r="31" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="62" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" s="72">
         <v>309362</v>
       </c>
-      <c r="D31" s="59">
-[...2 lines deleted...]
-      <c r="E31" s="38">
+      <c r="D31" s="171">
+        <v>1.6758527984013889</v>
+      </c>
+      <c r="E31" s="73">
         <v>1443</v>
       </c>
-      <c r="F31" s="38">
+      <c r="F31" s="73">
         <v>483</v>
       </c>
-      <c r="G31" s="38">
+      <c r="G31" s="73">
         <v>960</v>
       </c>
-      <c r="H31" s="38">
+      <c r="H31" s="73">
         <v>122530</v>
       </c>
-      <c r="I31" s="38">
+      <c r="I31" s="73">
         <v>86170</v>
       </c>
-      <c r="J31" s="38">
+      <c r="J31" s="73">
         <v>57831</v>
       </c>
-      <c r="K31" s="38">
+      <c r="K31" s="73">
         <v>30682</v>
       </c>
-      <c r="L31" s="38">
+      <c r="L31" s="73">
         <v>9283</v>
       </c>
-      <c r="M31" s="37">
+      <c r="M31" s="72">
         <v>1423</v>
       </c>
-      <c r="N31" s="62">
+      <c r="N31" s="74">
         <v>20176</v>
       </c>
-      <c r="O31" s="38">
+      <c r="O31" s="73">
         <v>3232</v>
       </c>
-      <c r="P31" s="38">
+      <c r="P31" s="73">
         <v>3311</v>
       </c>
-      <c r="Q31" s="38">
+      <c r="Q31" s="73">
         <v>13633</v>
       </c>
-      <c r="R31" s="63">
+      <c r="R31" s="75">
         <v>167916</v>
       </c>
-      <c r="S31" s="63">
+      <c r="S31" s="75">
         <v>69889</v>
       </c>
-      <c r="T31" s="63">
+      <c r="T31" s="75">
         <v>98027</v>
       </c>
-      <c r="U31" s="63">
+      <c r="U31" s="75">
         <v>83158</v>
       </c>
-      <c r="V31" s="63">
+      <c r="V31" s="75">
         <v>38111</v>
       </c>
-      <c r="W31" s="38">
+      <c r="W31" s="73">
         <v>2423</v>
       </c>
     </row>
-    <row r="32" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C32" s="42">
+    <row r="32" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="77" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" s="78">
         <v>218735</v>
       </c>
-      <c r="D32" s="64">
-[...2 lines deleted...]
-      <c r="E32" s="44">
+      <c r="D32" s="172">
+        <v>2.8223437110717291</v>
+      </c>
+      <c r="E32" s="79">
         <v>1221</v>
       </c>
-      <c r="F32" s="44">
+      <c r="F32" s="79">
         <v>466</v>
       </c>
-      <c r="G32" s="44">
+      <c r="G32" s="79">
         <v>755</v>
       </c>
-      <c r="H32" s="44">
+      <c r="H32" s="79">
         <v>90179</v>
       </c>
-      <c r="I32" s="44">
+      <c r="I32" s="79">
         <v>60304</v>
       </c>
-      <c r="J32" s="44">
+      <c r="J32" s="79">
         <v>38678</v>
       </c>
-      <c r="K32" s="44">
+      <c r="K32" s="79">
         <v>20775</v>
       </c>
-      <c r="L32" s="44">
+      <c r="L32" s="79">
         <v>6557</v>
       </c>
-      <c r="M32" s="42">
+      <c r="M32" s="78">
         <v>1021</v>
       </c>
-      <c r="N32" s="65">
+      <c r="N32" s="80">
         <v>15919</v>
       </c>
-      <c r="O32" s="44">
+      <c r="O32" s="79">
         <v>2640</v>
       </c>
-      <c r="P32" s="44">
+      <c r="P32" s="79">
         <v>2540</v>
       </c>
-      <c r="Q32" s="44">
+      <c r="Q32" s="79">
         <v>10739</v>
       </c>
-      <c r="R32" s="66">
+      <c r="R32" s="81">
         <v>128022</v>
       </c>
-      <c r="S32" s="66">
+      <c r="S32" s="81">
         <v>55161</v>
       </c>
-      <c r="T32" s="66">
+      <c r="T32" s="81">
         <v>72861</v>
       </c>
-      <c r="U32" s="66">
+      <c r="U32" s="81">
         <v>50924</v>
       </c>
-      <c r="V32" s="66">
+      <c r="V32" s="81">
         <v>23867</v>
       </c>
-      <c r="W32" s="44">
+      <c r="W32" s="79">
         <v>1809</v>
       </c>
     </row>
-    <row r="33" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C33" s="37">
+    <row r="33" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="72">
         <v>436652</v>
       </c>
-      <c r="D33" s="59">
-[...2 lines deleted...]
-      <c r="E33" s="38">
+      <c r="D33" s="171">
+        <v>1.950749129692708</v>
+      </c>
+      <c r="E33" s="73">
         <v>1726</v>
       </c>
-      <c r="F33" s="38">
+      <c r="F33" s="73">
         <v>481</v>
       </c>
-      <c r="G33" s="38">
+      <c r="G33" s="73">
         <v>1245</v>
       </c>
-      <c r="H33" s="38">
+      <c r="H33" s="73">
         <v>175458</v>
       </c>
-      <c r="I33" s="38">
+      <c r="I33" s="73">
         <v>122601</v>
       </c>
-      <c r="J33" s="38">
+      <c r="J33" s="73">
         <v>79309</v>
       </c>
-      <c r="K33" s="38">
+      <c r="K33" s="73">
         <v>42474</v>
       </c>
-      <c r="L33" s="38">
+      <c r="L33" s="73">
         <v>12952</v>
       </c>
-      <c r="M33" s="37">
+      <c r="M33" s="72">
         <v>2132</v>
       </c>
-      <c r="N33" s="62">
+      <c r="N33" s="74">
         <v>32975</v>
       </c>
-      <c r="O33" s="38">
+      <c r="O33" s="73">
         <v>7017</v>
       </c>
-      <c r="P33" s="38">
+      <c r="P33" s="73">
         <v>5517</v>
       </c>
-      <c r="Q33" s="38">
+      <c r="Q33" s="73">
         <v>20441</v>
       </c>
-      <c r="R33" s="63">
+      <c r="R33" s="75">
         <v>206129</v>
       </c>
-      <c r="S33" s="63">
+      <c r="S33" s="75">
         <v>94792</v>
       </c>
-      <c r="T33" s="63">
+      <c r="T33" s="75">
         <v>111337</v>
       </c>
-      <c r="U33" s="63">
+      <c r="U33" s="75">
         <v>127956</v>
       </c>
-      <c r="V33" s="63">
+      <c r="V33" s="75">
         <v>69552</v>
       </c>
-      <c r="W33" s="38">
+      <c r="W33" s="73">
         <v>3037</v>
       </c>
     </row>
-    <row r="34" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C34" s="37">
+    <row r="34" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="62" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="72">
         <v>1352679</v>
       </c>
-      <c r="D34" s="59">
+      <c r="D34" s="171">
         <v>1.5841271867736539</v>
       </c>
-      <c r="E34" s="38">
+      <c r="E34" s="73">
         <v>5834</v>
       </c>
-      <c r="F34" s="38">
+      <c r="F34" s="73">
         <v>1778</v>
       </c>
-      <c r="G34" s="38">
+      <c r="G34" s="73">
         <v>4056</v>
       </c>
-      <c r="H34" s="38">
+      <c r="H34" s="73">
         <v>534758</v>
       </c>
-      <c r="I34" s="38">
+      <c r="I34" s="73">
         <v>398447</v>
       </c>
-      <c r="J34" s="38">
+      <c r="J34" s="73">
         <v>256540</v>
       </c>
-      <c r="K34" s="38">
+      <c r="K34" s="73">
         <v>120356</v>
       </c>
-      <c r="L34" s="38">
+      <c r="L34" s="73">
         <v>32089</v>
       </c>
-      <c r="M34" s="37">
+      <c r="M34" s="72">
         <v>4655</v>
       </c>
-      <c r="N34" s="62">
+      <c r="N34" s="74">
         <v>107177</v>
       </c>
-      <c r="O34" s="38">
+      <c r="O34" s="73">
         <v>22412</v>
       </c>
-      <c r="P34" s="38">
+      <c r="P34" s="73">
         <v>17351</v>
       </c>
-      <c r="Q34" s="38">
+      <c r="Q34" s="73">
         <v>67414</v>
       </c>
-      <c r="R34" s="63">
+      <c r="R34" s="75">
         <v>611308</v>
       </c>
-      <c r="S34" s="63">
+      <c r="S34" s="75">
         <v>277680</v>
       </c>
-      <c r="T34" s="63">
+      <c r="T34" s="75">
         <v>333628</v>
       </c>
-      <c r="U34" s="63">
+      <c r="U34" s="75">
         <v>388143</v>
       </c>
-      <c r="V34" s="63">
+      <c r="V34" s="75">
         <v>246038</v>
       </c>
-      <c r="W34" s="38">
+      <c r="W34" s="73">
         <v>9620</v>
       </c>
     </row>
-    <row r="35" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C35" s="37">
+    <row r="35" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="62" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="72">
         <v>917873</v>
       </c>
-      <c r="D35" s="59">
-[...2 lines deleted...]
-      <c r="E35" s="38">
+      <c r="D35" s="171">
+        <v>1.9259790634171601</v>
+      </c>
+      <c r="E35" s="73">
         <v>6225</v>
       </c>
-      <c r="F35" s="38">
+      <c r="F35" s="73">
         <v>2369</v>
       </c>
-      <c r="G35" s="38">
+      <c r="G35" s="73">
         <v>3856</v>
       </c>
-      <c r="H35" s="38">
+      <c r="H35" s="73">
         <v>365080</v>
       </c>
-      <c r="I35" s="38">
+      <c r="I35" s="73">
         <v>258485</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="73">
         <v>167463</v>
       </c>
-      <c r="K35" s="38">
+      <c r="K35" s="73">
         <v>89558</v>
       </c>
-      <c r="L35" s="38">
+      <c r="L35" s="73">
         <v>27003</v>
       </c>
-      <c r="M35" s="37">
+      <c r="M35" s="72">
         <v>4059</v>
       </c>
-      <c r="N35" s="62">
+      <c r="N35" s="74">
         <v>68343</v>
       </c>
-      <c r="O35" s="38">
+      <c r="O35" s="73">
         <v>13227</v>
       </c>
-      <c r="P35" s="38">
+      <c r="P35" s="73">
         <v>10633</v>
       </c>
-      <c r="Q35" s="38">
+      <c r="Q35" s="73">
         <v>44483</v>
       </c>
-      <c r="R35" s="63">
+      <c r="R35" s="75">
         <v>462398</v>
       </c>
-      <c r="S35" s="63">
+      <c r="S35" s="75">
         <v>212474</v>
       </c>
-      <c r="T35" s="63">
+      <c r="T35" s="75">
         <v>249924</v>
       </c>
-      <c r="U35" s="63">
+      <c r="U35" s="75">
         <v>238709</v>
       </c>
-      <c r="V35" s="63">
+      <c r="V35" s="75">
         <v>148418</v>
       </c>
-      <c r="W35" s="38">
+      <c r="W35" s="73">
         <v>6772</v>
       </c>
     </row>
-    <row r="36" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C36" s="37">
+    <row r="36" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="62" t="s">
+        <v>121</v>
+      </c>
+      <c r="C36" s="72">
         <v>250333</v>
       </c>
-      <c r="D36" s="59">
-[...2 lines deleted...]
-      <c r="E36" s="38">
+      <c r="D36" s="171">
+        <v>2.124213669704567</v>
+      </c>
+      <c r="E36" s="73">
         <v>1639</v>
       </c>
-      <c r="F36" s="38">
+      <c r="F36" s="73">
         <v>516</v>
       </c>
-      <c r="G36" s="38">
+      <c r="G36" s="73">
         <v>1123</v>
       </c>
-      <c r="H36" s="38">
+      <c r="H36" s="73">
         <v>99912</v>
       </c>
-      <c r="I36" s="38">
+      <c r="I36" s="73">
         <v>71669</v>
       </c>
-      <c r="J36" s="38">
+      <c r="J36" s="73">
         <v>45946</v>
       </c>
-      <c r="K36" s="38">
+      <c r="K36" s="73">
         <v>22974</v>
       </c>
-      <c r="L36" s="38">
+      <c r="L36" s="73">
         <v>7061</v>
       </c>
-      <c r="M36" s="37">
+      <c r="M36" s="72">
         <v>1132</v>
       </c>
-      <c r="N36" s="62">
+      <c r="N36" s="74">
         <v>21575</v>
       </c>
-      <c r="O36" s="38">
+      <c r="O36" s="73">
         <v>3703</v>
       </c>
-      <c r="P36" s="38">
+      <c r="P36" s="73">
         <v>3219</v>
       </c>
-      <c r="Q36" s="38">
+      <c r="Q36" s="73">
         <v>14653</v>
       </c>
-      <c r="R36" s="63">
+      <c r="R36" s="75">
         <v>131580</v>
       </c>
-      <c r="S36" s="63">
+      <c r="S36" s="75">
         <v>62326</v>
       </c>
-      <c r="T36" s="63">
+      <c r="T36" s="75">
         <v>69254</v>
       </c>
-      <c r="U36" s="63">
+      <c r="U36" s="75">
         <v>55071</v>
       </c>
-      <c r="V36" s="63">
+      <c r="V36" s="75">
         <v>42107</v>
       </c>
-      <c r="W36" s="38">
+      <c r="W36" s="73">
         <v>2114</v>
       </c>
     </row>
-    <row r="37" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C37" s="37">
+    <row r="37" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="62" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" s="72">
         <v>177660</v>
       </c>
-      <c r="D37" s="64">
-[...2 lines deleted...]
-      <c r="E37" s="38">
+      <c r="D37" s="172">
+        <v>1.260195270420472</v>
+      </c>
+      <c r="E37" s="73">
         <v>2215</v>
       </c>
-      <c r="F37" s="38">
+      <c r="F37" s="73">
         <v>766</v>
       </c>
-      <c r="G37" s="38">
+      <c r="G37" s="73">
         <v>1449</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="73">
         <v>69084</v>
       </c>
-      <c r="I37" s="38">
+      <c r="I37" s="73">
         <v>48517</v>
       </c>
-      <c r="J37" s="38">
+      <c r="J37" s="73">
         <v>32608</v>
       </c>
-      <c r="K37" s="38">
+      <c r="K37" s="73">
         <v>18403</v>
       </c>
-      <c r="L37" s="38">
+      <c r="L37" s="73">
         <v>5889</v>
       </c>
-      <c r="M37" s="37">
+      <c r="M37" s="72">
         <v>944</v>
       </c>
-      <c r="N37" s="62">
+      <c r="N37" s="74">
         <v>9586</v>
       </c>
-      <c r="O37" s="38">
+      <c r="O37" s="73">
         <v>1642</v>
       </c>
-      <c r="P37" s="38">
+      <c r="P37" s="73">
         <v>1751</v>
       </c>
-      <c r="Q37" s="38">
+      <c r="Q37" s="73">
         <v>6193</v>
       </c>
-      <c r="R37" s="63">
+      <c r="R37" s="75">
         <v>82122</v>
       </c>
-      <c r="S37" s="63">
+      <c r="S37" s="75">
         <v>31002</v>
       </c>
-      <c r="T37" s="63">
+      <c r="T37" s="75">
         <v>51120</v>
       </c>
-      <c r="U37" s="63">
+      <c r="U37" s="75">
         <v>50314</v>
       </c>
-      <c r="V37" s="63">
+      <c r="V37" s="75">
         <v>35632</v>
       </c>
-      <c r="W37" s="38">
+      <c r="W37" s="73">
         <v>1263</v>
       </c>
     </row>
-    <row r="38" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C38" s="32">
+    <row r="38" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="67" t="s">
+        <v>123</v>
+      </c>
+      <c r="C38" s="68">
         <v>100964</v>
       </c>
-      <c r="D38" s="59">
-[...2 lines deleted...]
-      <c r="E38" s="34">
+      <c r="D38" s="171">
+        <v>1.592859802175473</v>
+      </c>
+      <c r="E38" s="69">
         <v>899</v>
       </c>
-      <c r="F38" s="34">
+      <c r="F38" s="69">
         <v>292</v>
       </c>
-      <c r="G38" s="34">
+      <c r="G38" s="69">
         <v>607</v>
       </c>
-      <c r="H38" s="34">
+      <c r="H38" s="69">
         <v>39138</v>
       </c>
-      <c r="I38" s="34">
+      <c r="I38" s="69">
         <v>25416</v>
       </c>
-      <c r="J38" s="34">
+      <c r="J38" s="69">
         <v>18712</v>
       </c>
-      <c r="K38" s="34">
+      <c r="K38" s="69">
         <v>11790</v>
       </c>
-      <c r="L38" s="34">
+      <c r="L38" s="69">
         <v>4271</v>
       </c>
-      <c r="M38" s="32">
+      <c r="M38" s="68">
         <v>738</v>
       </c>
-      <c r="N38" s="60">
+      <c r="N38" s="70">
         <v>5158</v>
       </c>
-      <c r="O38" s="34">
+      <c r="O38" s="69">
         <v>797</v>
       </c>
-      <c r="P38" s="34">
+      <c r="P38" s="69">
         <v>844</v>
       </c>
-      <c r="Q38" s="34">
+      <c r="Q38" s="69">
         <v>3517</v>
       </c>
-      <c r="R38" s="61">
+      <c r="R38" s="71">
         <v>56505</v>
       </c>
-      <c r="S38" s="61">
+      <c r="S38" s="71">
         <v>19311</v>
       </c>
-      <c r="T38" s="61">
+      <c r="T38" s="71">
         <v>37194</v>
       </c>
-      <c r="U38" s="61">
+      <c r="U38" s="71">
         <v>29179</v>
       </c>
-      <c r="V38" s="61">
+      <c r="V38" s="71">
         <v>10121</v>
       </c>
-      <c r="W38" s="34">
+      <c r="W38" s="69">
         <v>1203</v>
       </c>
     </row>
-    <row r="39" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C39" s="37">
+    <row r="39" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" s="72">
         <v>133289</v>
       </c>
-      <c r="D39" s="59">
-[...2 lines deleted...]
-      <c r="E39" s="38">
+      <c r="D39" s="171">
+        <v>1.2549663088645251</v>
+      </c>
+      <c r="E39" s="73">
         <v>955</v>
       </c>
-      <c r="F39" s="38">
+      <c r="F39" s="73">
         <v>262</v>
       </c>
-      <c r="G39" s="38">
+      <c r="G39" s="73">
         <v>693</v>
       </c>
-      <c r="H39" s="38">
+      <c r="H39" s="73">
         <v>51191</v>
       </c>
-      <c r="I39" s="38">
+      <c r="I39" s="73">
         <v>32798</v>
       </c>
-      <c r="J39" s="38">
+      <c r="J39" s="73">
         <v>24652</v>
       </c>
-      <c r="K39" s="38">
+      <c r="K39" s="73">
         <v>16713</v>
       </c>
-      <c r="L39" s="38">
+      <c r="L39" s="73">
         <v>5904</v>
       </c>
-      <c r="M39" s="37">
+      <c r="M39" s="72">
         <v>1076</v>
       </c>
-      <c r="N39" s="62">
+      <c r="N39" s="74">
         <v>6943</v>
       </c>
-      <c r="O39" s="38">
+      <c r="O39" s="73">
         <v>1097</v>
       </c>
-      <c r="P39" s="38">
+      <c r="P39" s="73">
         <v>1179</v>
       </c>
-      <c r="Q39" s="38">
+      <c r="Q39" s="73">
         <v>4667</v>
       </c>
-      <c r="R39" s="63">
+      <c r="R39" s="75">
         <v>74284</v>
       </c>
-      <c r="S39" s="63">
+      <c r="S39" s="75">
         <v>24899</v>
       </c>
-      <c r="T39" s="63">
+      <c r="T39" s="75">
         <v>49385</v>
       </c>
-      <c r="U39" s="63">
+      <c r="U39" s="75">
         <v>38413</v>
       </c>
-      <c r="V39" s="63">
+      <c r="V39" s="75">
         <v>13649</v>
       </c>
-      <c r="W39" s="38">
+      <c r="W39" s="73">
         <v>1553</v>
       </c>
     </row>
-    <row r="40" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C40" s="37">
+    <row r="40" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="62" t="s">
+        <v>125</v>
+      </c>
+      <c r="C40" s="72">
         <v>334343</v>
       </c>
-      <c r="D40" s="59">
+      <c r="D40" s="171">
         <v>1.489207344651633</v>
       </c>
-      <c r="E40" s="38">
+      <c r="E40" s="73">
         <v>1533</v>
       </c>
-      <c r="F40" s="38">
+      <c r="F40" s="73">
         <v>498</v>
       </c>
-      <c r="G40" s="38">
+      <c r="G40" s="73">
         <v>1035</v>
       </c>
-      <c r="H40" s="38">
+      <c r="H40" s="73">
         <v>130900</v>
       </c>
-      <c r="I40" s="38">
+      <c r="I40" s="73">
         <v>92123</v>
       </c>
-      <c r="J40" s="38">
+      <c r="J40" s="73">
         <v>60583</v>
       </c>
-      <c r="K40" s="38">
+      <c r="K40" s="73">
         <v>35612</v>
       </c>
-      <c r="L40" s="38">
+      <c r="L40" s="73">
         <v>11724</v>
       </c>
-      <c r="M40" s="37">
+      <c r="M40" s="72">
         <v>1868</v>
       </c>
-      <c r="N40" s="62">
+      <c r="N40" s="74">
         <v>21965</v>
       </c>
-      <c r="O40" s="38">
+      <c r="O40" s="73">
         <v>3816</v>
       </c>
-      <c r="P40" s="38">
+      <c r="P40" s="73">
         <v>3724</v>
       </c>
-      <c r="Q40" s="38">
+      <c r="Q40" s="73">
         <v>14425</v>
       </c>
-      <c r="R40" s="63">
+      <c r="R40" s="75">
         <v>175139</v>
       </c>
-      <c r="S40" s="63">
+      <c r="S40" s="75">
         <v>71630</v>
       </c>
-      <c r="T40" s="63">
+      <c r="T40" s="75">
         <v>103509</v>
       </c>
-      <c r="U40" s="63">
+      <c r="U40" s="75">
         <v>101755</v>
       </c>
-      <c r="V40" s="63">
+      <c r="V40" s="75">
         <v>35484</v>
       </c>
-      <c r="W40" s="38">
+      <c r="W40" s="73">
         <v>2544</v>
       </c>
     </row>
-    <row r="41" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C41" s="37">
+    <row r="41" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="62" t="s">
+        <v>126</v>
+      </c>
+      <c r="C41" s="72">
         <v>489412</v>
       </c>
-      <c r="D41" s="59">
-[...2 lines deleted...]
-      <c r="E41" s="38">
+      <c r="D41" s="171">
+        <v>1.7971096486484319</v>
+      </c>
+      <c r="E41" s="73">
         <v>8415</v>
       </c>
-      <c r="F41" s="38">
+      <c r="F41" s="73">
         <v>3425</v>
       </c>
-      <c r="G41" s="38">
+      <c r="G41" s="73">
         <v>4990</v>
       </c>
-      <c r="H41" s="38">
+      <c r="H41" s="73">
         <v>191729</v>
       </c>
-      <c r="I41" s="38">
+      <c r="I41" s="73">
         <v>135074</v>
       </c>
-      <c r="J41" s="38">
+      <c r="J41" s="73">
         <v>86703</v>
       </c>
-      <c r="K41" s="38">
+      <c r="K41" s="73">
         <v>48711</v>
       </c>
-      <c r="L41" s="38">
+      <c r="L41" s="73">
         <v>15961</v>
       </c>
-      <c r="M41" s="37">
+      <c r="M41" s="72">
         <v>2819</v>
       </c>
-      <c r="N41" s="62">
+      <c r="N41" s="74">
         <v>36615</v>
       </c>
-      <c r="O41" s="38">
+      <c r="O41" s="73">
         <v>6682</v>
       </c>
-      <c r="P41" s="38">
+      <c r="P41" s="73">
         <v>6175</v>
       </c>
-      <c r="Q41" s="38">
+      <c r="Q41" s="73">
         <v>23758</v>
       </c>
-      <c r="R41" s="63">
+      <c r="R41" s="75">
         <v>247915</v>
       </c>
-      <c r="S41" s="63">
+      <c r="S41" s="75">
         <v>114041</v>
       </c>
-      <c r="T41" s="63">
+      <c r="T41" s="75">
         <v>133874</v>
       </c>
-      <c r="U41" s="63">
+      <c r="U41" s="75">
         <v>144398</v>
       </c>
-      <c r="V41" s="63">
+      <c r="V41" s="75">
         <v>60483</v>
       </c>
-      <c r="W41" s="38">
+      <c r="W41" s="73">
         <v>3095</v>
       </c>
     </row>
-    <row r="42" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C42" s="42">
+    <row r="42" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="77" t="s">
+        <v>127</v>
+      </c>
+      <c r="C42" s="78">
         <v>270196</v>
       </c>
-      <c r="D42" s="64">
-[...2 lines deleted...]
-      <c r="E42" s="44">
+      <c r="D42" s="172">
+        <v>1.5824081628049489</v>
+      </c>
+      <c r="E42" s="79">
         <v>1136</v>
       </c>
-      <c r="F42" s="44">
+      <c r="F42" s="79">
         <v>321</v>
       </c>
-      <c r="G42" s="44">
+      <c r="G42" s="79">
         <v>815</v>
       </c>
-      <c r="H42" s="44">
+      <c r="H42" s="79">
         <v>106999</v>
       </c>
-      <c r="I42" s="44">
+      <c r="I42" s="79">
         <v>72784</v>
       </c>
-      <c r="J42" s="44">
+      <c r="J42" s="79">
         <v>49723</v>
       </c>
-      <c r="K42" s="44">
+      <c r="K42" s="79">
         <v>28829</v>
       </c>
-      <c r="L42" s="44">
+      <c r="L42" s="79">
         <v>9181</v>
       </c>
-      <c r="M42" s="42">
+      <c r="M42" s="78">
         <v>1544</v>
       </c>
-      <c r="N42" s="65">
+      <c r="N42" s="80">
         <v>14860</v>
       </c>
-      <c r="O42" s="44">
+      <c r="O42" s="79">
         <v>2378</v>
       </c>
-      <c r="P42" s="44">
+      <c r="P42" s="79">
         <v>2283</v>
       </c>
-      <c r="Q42" s="44">
+      <c r="Q42" s="79">
         <v>10199</v>
       </c>
-      <c r="R42" s="66">
+      <c r="R42" s="81">
         <v>135399</v>
       </c>
-      <c r="S42" s="66">
+      <c r="S42" s="81">
         <v>57279</v>
       </c>
-      <c r="T42" s="66">
+      <c r="T42" s="81">
         <v>78120</v>
       </c>
-      <c r="U42" s="66">
+      <c r="U42" s="81">
         <v>82564</v>
       </c>
-      <c r="V42" s="66">
+      <c r="V42" s="81">
         <v>37373</v>
       </c>
-      <c r="W42" s="44">
+      <c r="W42" s="79">
         <v>1567</v>
       </c>
     </row>
-    <row r="43" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C43" s="37">
+    <row r="43" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="62" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="72">
         <v>139186</v>
       </c>
-      <c r="D43" s="59">
-[...2 lines deleted...]
-      <c r="E43" s="38">
+      <c r="D43" s="171">
+        <v>1.77912001930487</v>
+      </c>
+      <c r="E43" s="73">
         <v>3198</v>
       </c>
-      <c r="F43" s="38">
+      <c r="F43" s="73">
         <v>1310</v>
       </c>
-      <c r="G43" s="38">
+      <c r="G43" s="73">
         <v>1888</v>
       </c>
-      <c r="H43" s="38">
+      <c r="H43" s="73">
         <v>55384</v>
       </c>
-      <c r="I43" s="38">
+      <c r="I43" s="73">
         <v>34773</v>
       </c>
-      <c r="J43" s="38">
+      <c r="J43" s="73">
         <v>24902</v>
       </c>
-      <c r="K43" s="38">
+      <c r="K43" s="73">
         <v>15128</v>
       </c>
-      <c r="L43" s="38">
+      <c r="L43" s="73">
         <v>5063</v>
       </c>
-      <c r="M43" s="37">
+      <c r="M43" s="72">
         <v>738</v>
       </c>
-      <c r="N43" s="62">
+      <c r="N43" s="74">
         <v>7471</v>
       </c>
-      <c r="O43" s="38">
+      <c r="O43" s="73">
         <v>1420</v>
       </c>
-      <c r="P43" s="38">
+      <c r="P43" s="73">
         <v>1334</v>
       </c>
-      <c r="Q43" s="38">
+      <c r="Q43" s="73">
         <v>4717</v>
       </c>
-      <c r="R43" s="63">
+      <c r="R43" s="75">
         <v>65761</v>
       </c>
-      <c r="S43" s="63">
+      <c r="S43" s="75">
         <v>23620</v>
       </c>
-      <c r="T43" s="63">
+      <c r="T43" s="75">
         <v>42141</v>
       </c>
-      <c r="U43" s="63">
+      <c r="U43" s="75">
         <v>44129</v>
       </c>
-      <c r="V43" s="63">
+      <c r="V43" s="75">
         <v>21825</v>
       </c>
-      <c r="W43" s="38">
+      <c r="W43" s="73">
         <v>1615</v>
       </c>
     </row>
-    <row r="44" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C44" s="37">
+    <row r="44" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="62" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="72">
         <v>176575</v>
       </c>
-      <c r="D44" s="59">
+      <c r="D44" s="171">
         <v>1.7254291969120761</v>
       </c>
-      <c r="E44" s="38">
+      <c r="E44" s="73">
         <v>595</v>
       </c>
-      <c r="F44" s="38">
+      <c r="F44" s="73">
         <v>184</v>
       </c>
-      <c r="G44" s="38">
+      <c r="G44" s="73">
         <v>411</v>
       </c>
-      <c r="H44" s="38">
+      <c r="H44" s="73">
         <v>72783</v>
       </c>
-      <c r="I44" s="38">
+      <c r="I44" s="73">
         <v>45615</v>
       </c>
-      <c r="J44" s="38">
+      <c r="J44" s="73">
         <v>31377</v>
       </c>
-      <c r="K44" s="38">
+      <c r="K44" s="73">
         <v>18911</v>
       </c>
-      <c r="L44" s="38">
+      <c r="L44" s="73">
         <v>6280</v>
       </c>
-      <c r="M44" s="37">
+      <c r="M44" s="72">
         <v>1014</v>
       </c>
-      <c r="N44" s="62">
+      <c r="N44" s="74">
         <v>11623</v>
       </c>
-      <c r="O44" s="38">
+      <c r="O44" s="73">
         <v>1882</v>
       </c>
-      <c r="P44" s="38">
+      <c r="P44" s="73">
         <v>1983</v>
       </c>
-      <c r="Q44" s="38">
+      <c r="Q44" s="73">
         <v>7758</v>
       </c>
-      <c r="R44" s="63">
+      <c r="R44" s="75">
         <v>92534</v>
       </c>
-      <c r="S44" s="63">
+      <c r="S44" s="75">
         <v>36423</v>
       </c>
-      <c r="T44" s="63">
+      <c r="T44" s="75">
         <v>56111</v>
       </c>
-      <c r="U44" s="63">
+      <c r="U44" s="75">
         <v>52979</v>
       </c>
-      <c r="V44" s="63">
+      <c r="V44" s="75">
         <v>19439</v>
       </c>
-      <c r="W44" s="38">
+      <c r="W44" s="73">
         <v>1529</v>
       </c>
     </row>
-    <row r="45" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C45" s="37">
+    <row r="45" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="62" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="72">
         <v>254088</v>
       </c>
-      <c r="D45" s="59">
-[...2 lines deleted...]
-      <c r="E45" s="38">
+      <c r="D45" s="171">
+        <v>1.697845873057813</v>
+      </c>
+      <c r="E45" s="73">
         <v>2934</v>
       </c>
-      <c r="F45" s="38">
+      <c r="F45" s="73">
         <v>1075</v>
       </c>
-      <c r="G45" s="38">
+      <c r="G45" s="73">
         <v>1859</v>
       </c>
-      <c r="H45" s="38">
+      <c r="H45" s="73">
         <v>100100</v>
       </c>
-      <c r="I45" s="38">
+      <c r="I45" s="73">
         <v>65617</v>
       </c>
-      <c r="J45" s="38">
+      <c r="J45" s="73">
         <v>46949</v>
       </c>
-      <c r="K45" s="38">
+      <c r="K45" s="73">
         <v>27537</v>
       </c>
-      <c r="L45" s="38">
+      <c r="L45" s="73">
         <v>9399</v>
       </c>
-      <c r="M45" s="37">
+      <c r="M45" s="72">
         <v>1552</v>
       </c>
-      <c r="N45" s="62">
+      <c r="N45" s="74">
         <v>13250</v>
       </c>
-      <c r="O45" s="38">
+      <c r="O45" s="73">
         <v>2426</v>
       </c>
-      <c r="P45" s="38">
+      <c r="P45" s="73">
         <v>2242</v>
       </c>
-      <c r="Q45" s="38">
+      <c r="Q45" s="73">
         <v>8582</v>
       </c>
-      <c r="R45" s="63">
+      <c r="R45" s="75">
         <v>114731</v>
       </c>
-      <c r="S45" s="63">
+      <c r="S45" s="75">
         <v>42405</v>
       </c>
-      <c r="T45" s="63">
+      <c r="T45" s="75">
         <v>72326</v>
       </c>
-      <c r="U45" s="63">
+      <c r="U45" s="75">
         <v>85043</v>
       </c>
-      <c r="V45" s="63">
+      <c r="V45" s="75">
         <v>41064</v>
       </c>
-      <c r="W45" s="38">
+      <c r="W45" s="73">
         <v>1855</v>
       </c>
     </row>
-    <row r="46" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C46" s="37">
+    <row r="46" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="62" t="s">
+        <v>131</v>
+      </c>
+      <c r="C46" s="72">
         <v>139996</v>
       </c>
-      <c r="D46" s="59">
-[...2 lines deleted...]
-      <c r="E46" s="38">
+      <c r="D46" s="171">
+        <v>1.4037578409074489</v>
+      </c>
+      <c r="E46" s="73">
         <v>983</v>
       </c>
-      <c r="F46" s="38">
+      <c r="F46" s="73">
         <v>324</v>
       </c>
-      <c r="G46" s="38">
+      <c r="G46" s="73">
         <v>659</v>
       </c>
-      <c r="H46" s="38">
+      <c r="H46" s="73">
         <v>54422</v>
       </c>
-      <c r="I46" s="38">
+      <c r="I46" s="73">
         <v>36207</v>
       </c>
-      <c r="J46" s="38">
+      <c r="J46" s="73">
         <v>25344</v>
       </c>
-      <c r="K46" s="38">
+      <c r="K46" s="73">
         <v>16181</v>
       </c>
-      <c r="L46" s="38">
+      <c r="L46" s="73">
         <v>5845</v>
       </c>
-      <c r="M46" s="37">
+      <c r="M46" s="72">
         <v>1014</v>
       </c>
-      <c r="N46" s="62">
+      <c r="N46" s="74">
         <v>7517</v>
       </c>
-      <c r="O46" s="38">
+      <c r="O46" s="73">
         <v>1447</v>
       </c>
-      <c r="P46" s="38">
+      <c r="P46" s="73">
         <v>1323</v>
       </c>
-      <c r="Q46" s="38">
+      <c r="Q46" s="73">
         <v>4747</v>
       </c>
-      <c r="R46" s="63">
+      <c r="R46" s="75">
         <v>62066</v>
       </c>
-      <c r="S46" s="63">
+      <c r="S46" s="75">
         <v>24053</v>
       </c>
-      <c r="T46" s="63">
+      <c r="T46" s="75">
         <v>38013</v>
       </c>
-      <c r="U46" s="63">
+      <c r="U46" s="75">
         <v>47212</v>
       </c>
-      <c r="V46" s="63">
+      <c r="V46" s="75">
         <v>23200</v>
       </c>
-      <c r="W46" s="38">
+      <c r="W46" s="73">
         <v>1145</v>
       </c>
     </row>
-    <row r="47" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C47" s="42">
+    <row r="47" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="62" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="78">
         <v>799737</v>
       </c>
-      <c r="D47" s="64">
-[...2 lines deleted...]
-      <c r="E47" s="44">
+      <c r="D47" s="172">
+        <v>2.4959564864109658</v>
+      </c>
+      <c r="E47" s="79">
         <v>19667</v>
       </c>
-      <c r="F47" s="38">
+      <c r="F47" s="73">
         <v>8006</v>
       </c>
-      <c r="G47" s="38">
+      <c r="G47" s="73">
         <v>11661</v>
       </c>
-      <c r="H47" s="38">
+      <c r="H47" s="73">
         <v>320942</v>
       </c>
-      <c r="I47" s="38">
+      <c r="I47" s="73">
         <v>207979</v>
       </c>
-      <c r="J47" s="38">
+      <c r="J47" s="73">
         <v>143461</v>
       </c>
-      <c r="K47" s="38">
+      <c r="K47" s="73">
         <v>78906</v>
       </c>
-      <c r="L47" s="38">
+      <c r="L47" s="73">
         <v>24662</v>
       </c>
-      <c r="M47" s="37">
+      <c r="M47" s="72">
         <v>4120</v>
       </c>
-      <c r="N47" s="62">
+      <c r="N47" s="74">
         <v>52607</v>
       </c>
-      <c r="O47" s="38">
+      <c r="O47" s="73">
         <v>11448</v>
       </c>
-      <c r="P47" s="38">
+      <c r="P47" s="73">
         <v>8469</v>
       </c>
-      <c r="Q47" s="38">
+      <c r="Q47" s="73">
         <v>32690</v>
       </c>
-      <c r="R47" s="63">
+      <c r="R47" s="75">
         <v>381495</v>
       </c>
-      <c r="S47" s="63">
+      <c r="S47" s="75">
         <v>155264</v>
       </c>
-      <c r="T47" s="63">
+      <c r="T47" s="75">
         <v>226231</v>
       </c>
-      <c r="U47" s="63">
+      <c r="U47" s="75">
         <v>236757</v>
       </c>
-      <c r="V47" s="63">
+      <c r="V47" s="75">
         <v>128867</v>
       </c>
-      <c r="W47" s="38">
+      <c r="W47" s="73">
         <v>7871</v>
       </c>
     </row>
-    <row r="48" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C48" s="37">
+    <row r="48" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="67" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="72">
         <v>137927</v>
       </c>
-      <c r="D48" s="59">
-[...2 lines deleted...]
-      <c r="E48" s="38">
+      <c r="D48" s="171">
+        <v>2.35618024222275</v>
+      </c>
+      <c r="E48" s="73">
         <v>1377</v>
       </c>
-      <c r="F48" s="34">
+      <c r="F48" s="69">
         <v>477</v>
       </c>
-      <c r="G48" s="34">
+      <c r="G48" s="69">
         <v>900</v>
       </c>
-      <c r="H48" s="34">
+      <c r="H48" s="69">
         <v>54690</v>
       </c>
-      <c r="I48" s="34">
+      <c r="I48" s="69">
         <v>34826</v>
       </c>
-      <c r="J48" s="34">
+      <c r="J48" s="69">
         <v>25705</v>
       </c>
-      <c r="K48" s="34">
+      <c r="K48" s="69">
         <v>15312</v>
       </c>
-      <c r="L48" s="34">
+      <c r="L48" s="69">
         <v>5145</v>
       </c>
-      <c r="M48" s="32">
+      <c r="M48" s="68">
         <v>872</v>
       </c>
-      <c r="N48" s="60">
+      <c r="N48" s="70">
         <v>7896</v>
       </c>
-      <c r="O48" s="34">
+      <c r="O48" s="69">
         <v>1353</v>
       </c>
-      <c r="P48" s="34">
+      <c r="P48" s="69">
         <v>1388</v>
       </c>
-      <c r="Q48" s="34">
+      <c r="Q48" s="69">
         <v>5155</v>
       </c>
-      <c r="R48" s="61">
+      <c r="R48" s="71">
         <v>78339</v>
       </c>
-      <c r="S48" s="61">
+      <c r="S48" s="71">
         <v>24465</v>
       </c>
-      <c r="T48" s="61">
+      <c r="T48" s="71">
         <v>53874</v>
       </c>
-      <c r="U48" s="61">
+      <c r="U48" s="71">
         <v>36509</v>
       </c>
-      <c r="V48" s="61">
+      <c r="V48" s="71">
         <v>15175</v>
       </c>
-      <c r="W48" s="34">
+      <c r="W48" s="69">
         <v>1906</v>
       </c>
     </row>
-    <row r="49" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C49" s="37">
+    <row r="49" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="62" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" s="72">
         <v>240161</v>
       </c>
-      <c r="D49" s="59">
+      <c r="D49" s="171">
         <v>2.0173143255229231</v>
       </c>
-      <c r="E49" s="38">
+      <c r="E49" s="73">
         <v>1113</v>
       </c>
-      <c r="F49" s="38">
+      <c r="F49" s="73">
         <v>367</v>
       </c>
-      <c r="G49" s="38">
+      <c r="G49" s="73">
         <v>746</v>
       </c>
-      <c r="H49" s="38">
+      <c r="H49" s="73">
         <v>94866</v>
       </c>
-      <c r="I49" s="38">
+      <c r="I49" s="73">
         <v>60513</v>
       </c>
-      <c r="J49" s="38">
+      <c r="J49" s="73">
         <v>46116</v>
       </c>
-      <c r="K49" s="38">
+      <c r="K49" s="73">
         <v>27205</v>
       </c>
-      <c r="L49" s="38">
+      <c r="L49" s="73">
         <v>8807</v>
       </c>
-      <c r="M49" s="37">
+      <c r="M49" s="72">
         <v>1541</v>
       </c>
-      <c r="N49" s="62">
+      <c r="N49" s="74">
         <v>11646</v>
       </c>
-      <c r="O49" s="38">
+      <c r="O49" s="73">
         <v>2040</v>
       </c>
-      <c r="P49" s="38">
+      <c r="P49" s="73">
         <v>2023</v>
       </c>
-      <c r="Q49" s="38">
+      <c r="Q49" s="73">
         <v>7583</v>
       </c>
-      <c r="R49" s="63">
+      <c r="R49" s="75">
         <v>114658</v>
       </c>
-      <c r="S49" s="63">
+      <c r="S49" s="75">
         <v>43215</v>
       </c>
-      <c r="T49" s="63">
+      <c r="T49" s="75">
         <v>71443</v>
       </c>
-      <c r="U49" s="63">
+      <c r="U49" s="75">
         <v>71100</v>
       </c>
-      <c r="V49" s="63">
+      <c r="V49" s="75">
         <v>42749</v>
       </c>
-      <c r="W49" s="38">
+      <c r="W49" s="73">
         <v>2053</v>
       </c>
     </row>
-    <row r="50" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C50" s="37">
+    <row r="50" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="62" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="72">
         <v>309186</v>
       </c>
-      <c r="D50" s="59">
-[...2 lines deleted...]
-      <c r="E50" s="38">
+      <c r="D50" s="171">
+        <v>1.8426045482094371</v>
+      </c>
+      <c r="E50" s="73">
         <v>2580</v>
       </c>
-      <c r="F50" s="38">
+      <c r="F50" s="73">
         <v>857</v>
       </c>
-      <c r="G50" s="38">
+      <c r="G50" s="73">
         <v>1723</v>
       </c>
-      <c r="H50" s="38">
+      <c r="H50" s="73">
         <v>118408</v>
       </c>
-      <c r="I50" s="38">
+      <c r="I50" s="73">
         <v>77240</v>
       </c>
-      <c r="J50" s="38">
+      <c r="J50" s="73">
         <v>60051</v>
       </c>
-      <c r="K50" s="38">
+      <c r="K50" s="73">
         <v>36333</v>
       </c>
-      <c r="L50" s="38">
+      <c r="L50" s="73">
         <v>12394</v>
       </c>
-      <c r="M50" s="37">
+      <c r="M50" s="72">
         <v>2180</v>
       </c>
-      <c r="N50" s="62">
+      <c r="N50" s="74">
         <v>16585</v>
       </c>
-      <c r="O50" s="38">
+      <c r="O50" s="73">
         <v>3435</v>
       </c>
-      <c r="P50" s="38">
+      <c r="P50" s="73">
         <v>2895</v>
       </c>
-      <c r="Q50" s="38">
+      <c r="Q50" s="73">
         <v>10255</v>
       </c>
-      <c r="R50" s="63">
+      <c r="R50" s="75">
         <v>149875</v>
       </c>
-      <c r="S50" s="63">
+      <c r="S50" s="75">
         <v>51155</v>
       </c>
-      <c r="T50" s="63">
+      <c r="T50" s="75">
         <v>98720</v>
       </c>
-      <c r="U50" s="63">
+      <c r="U50" s="75">
         <v>95767</v>
       </c>
-      <c r="V50" s="63">
+      <c r="V50" s="75">
         <v>46954</v>
       </c>
-      <c r="W50" s="38">
+      <c r="W50" s="73">
         <v>3005</v>
       </c>
     </row>
-    <row r="51" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C51" s="37">
+    <row r="51" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="62" t="s">
+        <v>136</v>
+      </c>
+      <c r="C51" s="72">
         <v>212526</v>
       </c>
-      <c r="D51" s="59">
-[...2 lines deleted...]
-      <c r="E51" s="38">
+      <c r="D51" s="171">
+        <v>1.9319130159521909</v>
+      </c>
+      <c r="E51" s="73">
         <v>839</v>
       </c>
-      <c r="F51" s="38">
+      <c r="F51" s="73">
         <v>260</v>
       </c>
-      <c r="G51" s="38">
+      <c r="G51" s="73">
         <v>579</v>
       </c>
-      <c r="H51" s="38">
+      <c r="H51" s="73">
         <v>83475</v>
       </c>
-      <c r="I51" s="38">
+      <c r="I51" s="73">
         <v>55193</v>
       </c>
-      <c r="J51" s="38">
+      <c r="J51" s="73">
         <v>39892</v>
       </c>
-      <c r="K51" s="38">
+      <c r="K51" s="73">
         <v>23857</v>
       </c>
-      <c r="L51" s="38">
+      <c r="L51" s="73">
         <v>8027</v>
       </c>
-      <c r="M51" s="37">
+      <c r="M51" s="72">
         <v>1243</v>
       </c>
-      <c r="N51" s="62">
+      <c r="N51" s="74">
         <v>11247</v>
       </c>
-      <c r="O51" s="38">
+      <c r="O51" s="73">
         <v>1974</v>
       </c>
-      <c r="P51" s="38">
+      <c r="P51" s="73">
         <v>1810</v>
       </c>
-      <c r="Q51" s="38">
+      <c r="Q51" s="73">
         <v>7463</v>
       </c>
-      <c r="R51" s="63">
+      <c r="R51" s="75">
         <v>100822</v>
       </c>
-      <c r="S51" s="63">
+      <c r="S51" s="75">
         <v>37635</v>
       </c>
-      <c r="T51" s="63">
+      <c r="T51" s="75">
         <v>63187</v>
       </c>
-      <c r="U51" s="63">
+      <c r="U51" s="75">
         <v>64661</v>
       </c>
-      <c r="V51" s="63">
+      <c r="V51" s="75">
         <v>35791</v>
       </c>
-      <c r="W51" s="38">
+      <c r="W51" s="73">
         <v>1900</v>
       </c>
     </row>
-    <row r="52" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C52" s="42">
+    <row r="52" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="77" t="s">
+        <v>137</v>
+      </c>
+      <c r="C52" s="78">
         <v>194532</v>
       </c>
-      <c r="D52" s="64">
+      <c r="D52" s="172">
         <v>1.7804728743414211</v>
       </c>
-      <c r="E52" s="44">
+      <c r="E52" s="79">
         <v>1802</v>
       </c>
-      <c r="F52" s="44">
+      <c r="F52" s="79">
         <v>584</v>
       </c>
-      <c r="G52" s="44">
+      <c r="G52" s="79">
         <v>1218</v>
       </c>
-      <c r="H52" s="44">
+      <c r="H52" s="79">
         <v>76920</v>
       </c>
-      <c r="I52" s="44">
+      <c r="I52" s="79">
         <v>48450</v>
       </c>
-      <c r="J52" s="44">
+      <c r="J52" s="79">
         <v>36716</v>
       </c>
-      <c r="K52" s="44">
+      <c r="K52" s="79">
         <v>22151</v>
       </c>
-      <c r="L52" s="44">
+      <c r="L52" s="79">
         <v>7290</v>
       </c>
-      <c r="M52" s="42">
+      <c r="M52" s="78">
         <v>1203</v>
       </c>
-      <c r="N52" s="65">
+      <c r="N52" s="80">
         <v>9578</v>
       </c>
-      <c r="O52" s="44">
+      <c r="O52" s="79">
         <v>1844</v>
       </c>
-      <c r="P52" s="44">
+      <c r="P52" s="79">
         <v>1694</v>
       </c>
-      <c r="Q52" s="44">
+      <c r="Q52" s="79">
         <v>6040</v>
       </c>
-      <c r="R52" s="66">
+      <c r="R52" s="81">
         <v>81544</v>
       </c>
-      <c r="S52" s="66">
+      <c r="S52" s="81">
         <v>31593</v>
       </c>
-      <c r="T52" s="66">
+      <c r="T52" s="81">
         <v>49951</v>
       </c>
-      <c r="U52" s="66">
+      <c r="U52" s="81">
         <v>70330</v>
       </c>
-      <c r="V52" s="66">
+      <c r="V52" s="81">
         <v>33080</v>
       </c>
-      <c r="W52" s="44">
+      <c r="W52" s="79">
         <v>1424</v>
       </c>
     </row>
-    <row r="53" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C53" s="37">
+    <row r="53" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="62" t="s">
+        <v>138</v>
+      </c>
+      <c r="C53" s="72">
         <v>282169</v>
       </c>
-      <c r="D53" s="59">
-[...2 lines deleted...]
-      <c r="E53" s="38">
+      <c r="D53" s="171">
+        <v>1.6583443217108811</v>
+      </c>
+      <c r="E53" s="73">
         <v>2073</v>
       </c>
-      <c r="F53" s="38">
+      <c r="F53" s="73">
         <v>623</v>
       </c>
-      <c r="G53" s="38">
+      <c r="G53" s="73">
         <v>1450</v>
       </c>
-      <c r="H53" s="38">
+      <c r="H53" s="73">
         <v>107660</v>
       </c>
-      <c r="I53" s="38">
+      <c r="I53" s="73">
         <v>69425</v>
       </c>
-      <c r="J53" s="38">
+      <c r="J53" s="73">
         <v>54872</v>
       </c>
-      <c r="K53" s="38">
+      <c r="K53" s="73">
         <v>34254</v>
       </c>
-      <c r="L53" s="38">
+      <c r="L53" s="73">
         <v>11839</v>
       </c>
-      <c r="M53" s="37">
+      <c r="M53" s="72">
         <v>2046</v>
       </c>
-      <c r="N53" s="62">
+      <c r="N53" s="74">
         <v>12805</v>
       </c>
-      <c r="O53" s="38">
+      <c r="O53" s="73">
         <v>2352</v>
       </c>
-      <c r="P53" s="38">
+      <c r="P53" s="73">
         <v>2137</v>
       </c>
-      <c r="Q53" s="38">
+      <c r="Q53" s="73">
         <v>8316</v>
       </c>
-      <c r="R53" s="63">
+      <c r="R53" s="75">
         <v>111953</v>
       </c>
-      <c r="S53" s="63">
+      <c r="S53" s="75">
         <v>44834</v>
       </c>
-      <c r="T53" s="63">
+      <c r="T53" s="75">
         <v>67119</v>
       </c>
-      <c r="U53" s="63">
+      <c r="U53" s="75">
         <v>106467</v>
       </c>
-      <c r="V53" s="63">
+      <c r="V53" s="75">
         <v>50934</v>
       </c>
-      <c r="W53" s="38">
+      <c r="W53" s="73">
         <v>1471</v>
       </c>
     </row>
-    <row r="54" spans="2:23" s="40" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="C54" s="47">
+    <row r="54" spans="2:23" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="83">
         <v>167115</v>
       </c>
-      <c r="D54" s="67">
-[...2 lines deleted...]
-      <c r="E54" s="49">
+      <c r="D54" s="173">
+        <v>4.3158282407725226</v>
+      </c>
+      <c r="E54" s="84">
         <v>809</v>
       </c>
-      <c r="F54" s="49">
+      <c r="F54" s="84">
         <v>255</v>
       </c>
-      <c r="G54" s="49">
+      <c r="G54" s="84">
         <v>554</v>
       </c>
-      <c r="H54" s="49">
+      <c r="H54" s="84">
         <v>66833</v>
       </c>
-      <c r="I54" s="49">
+      <c r="I54" s="84">
         <v>39916</v>
       </c>
-      <c r="J54" s="49">
+      <c r="J54" s="84">
         <v>33979</v>
       </c>
-      <c r="K54" s="49">
+      <c r="K54" s="84">
         <v>18405</v>
       </c>
-      <c r="L54" s="49">
+      <c r="L54" s="84">
         <v>6108</v>
       </c>
-      <c r="M54" s="47">
+      <c r="M54" s="83">
         <v>1065</v>
       </c>
-      <c r="N54" s="68">
+      <c r="N54" s="85">
         <v>16923</v>
       </c>
-      <c r="O54" s="49">
+      <c r="O54" s="84">
         <v>4211</v>
       </c>
-      <c r="P54" s="49">
+      <c r="P54" s="84">
         <v>3314</v>
       </c>
-      <c r="Q54" s="49">
+      <c r="Q54" s="84">
         <v>9398</v>
       </c>
-      <c r="R54" s="69">
+      <c r="R54" s="86">
         <v>75281</v>
       </c>
-      <c r="S54" s="69">
+      <c r="S54" s="86">
         <v>29857</v>
       </c>
-      <c r="T54" s="69">
+      <c r="T54" s="86">
         <v>45424</v>
       </c>
-      <c r="U54" s="69">
+      <c r="U54" s="86">
         <v>43152</v>
       </c>
-      <c r="V54" s="69">
+      <c r="V54" s="86">
         <v>31708</v>
       </c>
-      <c r="W54" s="49">
+      <c r="W54" s="84">
         <v>2429</v>
       </c>
     </row>
-    <row r="55" spans="2:23" s="2" customFormat="1" ht="13.9" customHeight="1">
-[...12 lines deleted...]
-      </c>
+    <row r="55" spans="2:23" s="87" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="191" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="2:23" ht="12" customHeight="1">
+      <c r="B56" s="189" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="57" spans="2:23" ht="12" customHeight="1">
+      <c r="B57" s="190" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="58" spans="2:23" ht="12" customHeight="1">
+      <c r="B58" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="N4:N6"/>
     <mergeCell ref="R4:R6"/>
+    <mergeCell ref="V4:V6"/>
+    <mergeCell ref="P5:P6"/>
+    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="B1:M1"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="K4:K6"/>
+    <mergeCell ref="M4:M6"/>
     <mergeCell ref="U4:U6"/>
-    <mergeCell ref="V4:V6"/>
-[...2 lines deleted...]
-    <mergeCell ref="B1:M1"/>
     <mergeCell ref="N1:W1"/>
     <mergeCell ref="C3:C6"/>
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="L4:L6"/>
+    <mergeCell ref="Q5:Q6"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="W4:W6"/>
+    <mergeCell ref="G5:G6"/>
     <mergeCell ref="H4:H6"/>
-    <mergeCell ref="I4:I6"/>
-[...10 lines deleted...]
-    <mergeCell ref="T5:T6"/>
+    <mergeCell ref="S5:S6"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
+  <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{221617CD-E74C-4E67-9A08-C2D2B6F885E8}">
-  <sheetPr codeName="Sheet4">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N57"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="1.625" style="1"/>
+    <col min="1" max="1" width="1.625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="36" customWidth="1"/>
+    <col min="3" max="13" width="9.875" style="36" customWidth="1"/>
+    <col min="14" max="14" width="13.125" style="36" customWidth="1"/>
+    <col min="15" max="15" width="8.625" style="36" customWidth="1"/>
+    <col min="16" max="16" width="1.625" style="36" customWidth="1"/>
+    <col min="17" max="16384" width="1.625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17.25" customHeight="1">
-      <c r="B1" s="180" t="s">
-[...9 lines deleted...]
-      <c r="J1" s="182">
+      <c r="B1" s="223" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" s="224"/>
+      <c r="D1" s="224"/>
+      <c r="E1" s="224"/>
+      <c r="F1" s="224"/>
+      <c r="G1" s="224"/>
+      <c r="H1" s="224"/>
+      <c r="I1" s="224"/>
+      <c r="J1" s="233">
         <v>45962</v>
       </c>
-      <c r="K1" s="183"/>
-[...2 lines deleted...]
-      <c r="N1" s="183"/>
+      <c r="K1" s="224"/>
+      <c r="L1" s="224"/>
+      <c r="M1" s="224"/>
+      <c r="N1" s="224"/>
     </row>
     <row r="2" spans="2:14" ht="18.75" customHeight="1">
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="87" t="s">
+        <v>141</v>
+      </c>
+      <c r="D2" s="37"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" s="47" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="40"/>
+      <c r="C3" s="244" t="s">
+        <v>79</v>
+      </c>
+      <c r="D3" s="41"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="46"/>
+    </row>
+    <row r="4" spans="2:14" s="47" customFormat="1" ht="12" customHeight="1">
+      <c r="B4" s="48"/>
+      <c r="C4" s="221"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="F4" s="43"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="226" t="s">
+        <v>73</v>
+      </c>
+      <c r="I4" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="J4" s="226" t="s">
+        <v>75</v>
+      </c>
+      <c r="K4" s="226" t="s">
+        <v>76</v>
+      </c>
+      <c r="L4" s="226" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="243" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="240" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" s="57" customFormat="1" ht="12" customHeight="1">
+      <c r="B5" s="54"/>
+      <c r="C5" s="221"/>
+      <c r="D5" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="E5" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="F5" s="245" t="s">
+        <v>85</v>
+      </c>
+      <c r="G5" s="245" t="s">
+        <v>86</v>
+      </c>
+      <c r="H5" s="203"/>
+      <c r="I5" s="203"/>
+      <c r="J5" s="203"/>
+      <c r="K5" s="203"/>
+      <c r="L5" s="203"/>
+      <c r="M5" s="221"/>
+      <c r="N5" s="241"/>
+    </row>
+    <row r="6" spans="2:14" s="61" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="58"/>
+      <c r="C6" s="207"/>
+      <c r="D6" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="F6" s="204"/>
+      <c r="G6" s="204"/>
+      <c r="H6" s="204"/>
+      <c r="I6" s="204"/>
+      <c r="J6" s="204"/>
+      <c r="K6" s="204"/>
+      <c r="L6" s="204"/>
+      <c r="M6" s="207"/>
+      <c r="N6" s="242"/>
+    </row>
+    <row r="7" spans="2:14" s="168" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="62" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="63">
+        <v>1675022</v>
+      </c>
+      <c r="D7" s="174">
+        <v>9.0907551521095975</v>
+      </c>
+      <c r="E7" s="64">
+        <v>5803</v>
+      </c>
+      <c r="F7" s="64">
+        <v>2256</v>
+      </c>
+      <c r="G7" s="64">
+        <v>3547</v>
+      </c>
+      <c r="H7" s="64">
+        <v>885770</v>
+      </c>
+      <c r="I7" s="64">
+        <v>432774</v>
+      </c>
+      <c r="J7" s="64">
+        <v>225312</v>
+      </c>
+      <c r="K7" s="64">
+        <v>94147</v>
+      </c>
+      <c r="L7" s="64">
+        <v>27013</v>
+      </c>
+      <c r="M7" s="63">
+        <v>4203</v>
+      </c>
+      <c r="N7" s="89">
+        <v>8111</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" s="170" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="67" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="68">
+        <v>48079</v>
+      </c>
+      <c r="D8" s="175">
+        <v>13.03131465111904</v>
+      </c>
+      <c r="E8" s="69">
+        <v>474</v>
+      </c>
+      <c r="F8" s="69">
+        <v>200</v>
+      </c>
+      <c r="G8" s="69">
+        <v>274</v>
+      </c>
+      <c r="H8" s="69">
+        <v>28885</v>
+      </c>
+      <c r="I8" s="69">
+        <v>10644</v>
+      </c>
+      <c r="J8" s="69">
+        <v>5184</v>
+      </c>
+      <c r="K8" s="69">
+        <v>2147</v>
+      </c>
+      <c r="L8" s="69">
+        <v>662</v>
+      </c>
+      <c r="M8" s="68">
+        <v>83</v>
+      </c>
+      <c r="N8" s="90">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="62" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="72">
+        <v>10964</v>
+      </c>
+      <c r="D9" s="175">
+        <v>22.942363758690298</v>
+      </c>
+      <c r="E9" s="73">
+        <v>107</v>
+      </c>
+      <c r="F9" s="73">
+        <v>36</v>
+      </c>
+      <c r="G9" s="73">
+        <v>71</v>
+      </c>
+      <c r="H9" s="73">
+        <v>6591</v>
+      </c>
+      <c r="I9" s="73">
+        <v>2510</v>
+      </c>
+      <c r="J9" s="73">
+        <v>1161</v>
+      </c>
+      <c r="K9" s="73">
+        <v>425</v>
+      </c>
+      <c r="L9" s="73">
+        <v>150</v>
+      </c>
+      <c r="M9" s="72">
+        <v>20</v>
+      </c>
+      <c r="N9" s="91">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="62" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="72">
+        <v>11368</v>
+      </c>
+      <c r="D10" s="175">
+        <v>15.22400162173121</v>
+      </c>
+      <c r="E10" s="73">
+        <v>52</v>
+      </c>
+      <c r="F10" s="73">
+        <v>10</v>
+      </c>
+      <c r="G10" s="73">
+        <v>42</v>
+      </c>
+      <c r="H10" s="73">
+        <v>6417</v>
+      </c>
+      <c r="I10" s="73">
+        <v>2722</v>
+      </c>
+      <c r="J10" s="73">
+        <v>1327</v>
+      </c>
+      <c r="K10" s="73">
+        <v>603</v>
+      </c>
+      <c r="L10" s="73">
+        <v>210</v>
+      </c>
+      <c r="M10" s="72">
+        <v>37</v>
+      </c>
+      <c r="N10" s="91">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="72">
+        <v>25017</v>
+      </c>
+      <c r="D11" s="175">
+        <v>13.471220574227781</v>
+      </c>
+      <c r="E11" s="73">
+        <v>59</v>
+      </c>
+      <c r="F11" s="73">
+        <v>20</v>
+      </c>
+      <c r="G11" s="73">
+        <v>39</v>
+      </c>
+      <c r="H11" s="73">
+        <v>14117</v>
+      </c>
+      <c r="I11" s="73">
+        <v>5916</v>
+      </c>
+      <c r="J11" s="73">
+        <v>3075</v>
+      </c>
+      <c r="K11" s="73">
+        <v>1366</v>
+      </c>
+      <c r="L11" s="73">
+        <v>417</v>
+      </c>
+      <c r="M11" s="72">
+        <v>67</v>
+      </c>
+      <c r="N11" s="91">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="77" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="78">
+        <v>8730</v>
+      </c>
+      <c r="D12" s="176">
+        <v>27.762329869749731</v>
+      </c>
+      <c r="E12" s="79">
+        <v>48</v>
+      </c>
+      <c r="F12" s="79">
+        <v>16</v>
+      </c>
+      <c r="G12" s="79">
+        <v>32</v>
+      </c>
+      <c r="H12" s="79">
+        <v>5266</v>
+      </c>
+      <c r="I12" s="79">
+        <v>1960</v>
+      </c>
+      <c r="J12" s="79">
+        <v>919</v>
+      </c>
+      <c r="K12" s="79">
+        <v>375</v>
+      </c>
+      <c r="L12" s="79">
+        <v>142</v>
+      </c>
+      <c r="M12" s="78">
+        <v>20</v>
+      </c>
+      <c r="N12" s="92">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="62" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="72">
+        <v>9984</v>
+      </c>
+      <c r="D13" s="175">
+        <v>18.04209032868291</v>
+      </c>
+      <c r="E13" s="73">
+        <v>47</v>
+      </c>
+      <c r="F13" s="73">
+        <v>14</v>
+      </c>
+      <c r="G13" s="73">
+        <v>33</v>
+      </c>
+      <c r="H13" s="73">
+        <v>5918</v>
+      </c>
+      <c r="I13" s="73">
+        <v>2186</v>
+      </c>
+      <c r="J13" s="73">
+        <v>1137</v>
+      </c>
+      <c r="K13" s="73">
+        <v>489</v>
+      </c>
+      <c r="L13" s="73">
+        <v>172</v>
+      </c>
+      <c r="M13" s="72">
+        <v>35</v>
+      </c>
+      <c r="N13" s="91">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="72">
+        <v>19311</v>
+      </c>
+      <c r="D14" s="175">
+        <v>18.814988002214971</v>
+      </c>
+      <c r="E14" s="73">
+        <v>201</v>
+      </c>
+      <c r="F14" s="73">
+        <v>67</v>
+      </c>
+      <c r="G14" s="73">
+        <v>134</v>
+      </c>
+      <c r="H14" s="73">
+        <v>11090</v>
+      </c>
+      <c r="I14" s="73">
+        <v>4567</v>
+      </c>
+      <c r="J14" s="73">
+        <v>2240</v>
+      </c>
+      <c r="K14" s="73">
+        <v>840</v>
+      </c>
+      <c r="L14" s="73">
+        <v>311</v>
+      </c>
+      <c r="M14" s="72">
+        <v>62</v>
+      </c>
+      <c r="N14" s="91">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="62" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="72">
+        <v>34691</v>
+      </c>
+      <c r="D15" s="175">
+        <v>15.771733689304179</v>
+      </c>
+      <c r="E15" s="73">
+        <v>388</v>
+      </c>
+      <c r="F15" s="73">
+        <v>159</v>
+      </c>
+      <c r="G15" s="73">
+        <v>229</v>
+      </c>
+      <c r="H15" s="73">
+        <v>19682</v>
+      </c>
+      <c r="I15" s="73">
+        <v>8698</v>
+      </c>
+      <c r="J15" s="73">
+        <v>3947</v>
+      </c>
+      <c r="K15" s="73">
+        <v>1426</v>
+      </c>
+      <c r="L15" s="73">
+        <v>457</v>
+      </c>
+      <c r="M15" s="72">
+        <v>93</v>
+      </c>
+      <c r="N15" s="91">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="62" t="s">
+        <v>101</v>
+      </c>
+      <c r="C16" s="72">
+        <v>21984</v>
+      </c>
+      <c r="D16" s="175">
+        <v>15.705263157894731</v>
+      </c>
+      <c r="E16" s="73">
+        <v>126</v>
+      </c>
+      <c r="F16" s="73">
+        <v>49</v>
+      </c>
+      <c r="G16" s="73">
+        <v>77</v>
+      </c>
+      <c r="H16" s="73">
+        <v>12758</v>
+      </c>
+      <c r="I16" s="73">
+        <v>5297</v>
+      </c>
+      <c r="J16" s="73">
+        <v>2466</v>
+      </c>
+      <c r="K16" s="73">
+        <v>934</v>
+      </c>
+      <c r="L16" s="73">
+        <v>338</v>
+      </c>
+      <c r="M16" s="72">
+        <v>65</v>
+      </c>
+      <c r="N16" s="91">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="72">
+        <v>23105</v>
+      </c>
+      <c r="D17" s="176">
+        <v>10.73568176371915</v>
+      </c>
+      <c r="E17" s="73">
+        <v>77</v>
+      </c>
+      <c r="F17" s="73">
+        <v>28</v>
+      </c>
+      <c r="G17" s="73">
+        <v>49</v>
+      </c>
+      <c r="H17" s="73">
+        <v>12649</v>
+      </c>
+      <c r="I17" s="73">
+        <v>5859</v>
+      </c>
+      <c r="J17" s="73">
+        <v>2950</v>
+      </c>
+      <c r="K17" s="73">
+        <v>1160</v>
+      </c>
+      <c r="L17" s="73">
+        <v>348</v>
+      </c>
+      <c r="M17" s="72">
+        <v>62</v>
+      </c>
+      <c r="N17" s="91">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="67" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="68">
+        <v>103967</v>
+      </c>
+      <c r="D18" s="175">
+        <v>9.0795589269039958</v>
+      </c>
+      <c r="E18" s="69">
+        <v>260</v>
+      </c>
+      <c r="F18" s="69">
+        <v>96</v>
+      </c>
+      <c r="G18" s="69">
+        <v>164</v>
+      </c>
+      <c r="H18" s="69">
+        <v>56322</v>
+      </c>
+      <c r="I18" s="69">
+        <v>27345</v>
+      </c>
+      <c r="J18" s="69">
+        <v>13429</v>
+      </c>
+      <c r="K18" s="69">
+        <v>5081</v>
+      </c>
+      <c r="L18" s="69">
+        <v>1348</v>
+      </c>
+      <c r="M18" s="68">
+        <v>182</v>
+      </c>
+      <c r="N18" s="90">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="62" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="72">
+        <v>98482</v>
+      </c>
+      <c r="D19" s="175">
+        <v>10.15144397467731</v>
+      </c>
+      <c r="E19" s="73">
+        <v>90</v>
+      </c>
+      <c r="F19" s="73">
+        <v>15</v>
+      </c>
+      <c r="G19" s="73">
+        <v>75</v>
+      </c>
+      <c r="H19" s="73">
+        <v>53135</v>
+      </c>
+      <c r="I19" s="73">
+        <v>26238</v>
+      </c>
+      <c r="J19" s="73">
+        <v>12884</v>
+      </c>
+      <c r="K19" s="73">
+        <v>4825</v>
+      </c>
+      <c r="L19" s="73">
+        <v>1145</v>
+      </c>
+      <c r="M19" s="72">
+        <v>165</v>
+      </c>
+      <c r="N19" s="91">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="72">
+        <v>270056</v>
+      </c>
+      <c r="D20" s="175">
+        <v>6.2033490376825817</v>
+      </c>
+      <c r="E20" s="73">
+        <v>148</v>
+      </c>
+      <c r="F20" s="73">
+        <v>48</v>
+      </c>
+      <c r="G20" s="73">
+        <v>100</v>
+      </c>
+      <c r="H20" s="73">
+        <v>129930</v>
+      </c>
+      <c r="I20" s="73">
+        <v>73386</v>
+      </c>
+      <c r="J20" s="73">
+        <v>41088</v>
+      </c>
+      <c r="K20" s="73">
+        <v>19347</v>
+      </c>
+      <c r="L20" s="73">
+        <v>5386</v>
+      </c>
+      <c r="M20" s="72">
+        <v>771</v>
+      </c>
+      <c r="N20" s="91">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="72">
+        <v>167256</v>
+      </c>
+      <c r="D21" s="175">
+        <v>7.0184980196689386</v>
+      </c>
+      <c r="E21" s="73">
+        <v>139</v>
+      </c>
+      <c r="F21" s="73">
+        <v>51</v>
+      </c>
+      <c r="G21" s="73">
+        <v>88</v>
+      </c>
+      <c r="H21" s="73">
+        <v>83385</v>
+      </c>
+      <c r="I21" s="73">
+        <v>45558</v>
+      </c>
+      <c r="J21" s="73">
+        <v>24974</v>
+      </c>
+      <c r="K21" s="73">
+        <v>10299</v>
+      </c>
+      <c r="L21" s="73">
+        <v>2556</v>
+      </c>
+      <c r="M21" s="72">
+        <v>345</v>
+      </c>
+      <c r="N21" s="91">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="77" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="78">
+        <v>21880</v>
+      </c>
+      <c r="D22" s="176">
+        <v>18.136169753253071</v>
+      </c>
+      <c r="E22" s="79">
+        <v>69</v>
+      </c>
+      <c r="F22" s="79">
+        <v>25</v>
+      </c>
+      <c r="G22" s="79">
+        <v>44</v>
+      </c>
+      <c r="H22" s="79">
+        <v>12707</v>
+      </c>
+      <c r="I22" s="79">
+        <v>5041</v>
+      </c>
+      <c r="J22" s="79">
+        <v>2542</v>
+      </c>
+      <c r="K22" s="79">
+        <v>1100</v>
+      </c>
+      <c r="L22" s="79">
+        <v>353</v>
+      </c>
+      <c r="M22" s="78">
         <v>68</v>
       </c>
-      <c r="D2" s="3"/>
-[...4 lines deleted...]
-      <c r="N2" s="5" t="s">
+      <c r="N22" s="92">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="72">
+        <v>12702</v>
+      </c>
+      <c r="D23" s="175">
+        <v>14.33972454766406</v>
+      </c>
+      <c r="E23" s="73">
+        <v>156</v>
+      </c>
+      <c r="F23" s="73">
+        <v>62</v>
+      </c>
+      <c r="G23" s="73">
+        <v>94</v>
+      </c>
+      <c r="H23" s="73">
+        <v>7219</v>
+      </c>
+      <c r="I23" s="73">
+        <v>3082</v>
+      </c>
+      <c r="J23" s="73">
+        <v>1458</v>
+      </c>
+      <c r="K23" s="73">
+        <v>560</v>
+      </c>
+      <c r="L23" s="73">
+        <v>195</v>
+      </c>
+      <c r="M23" s="72">
+        <v>32</v>
+      </c>
+      <c r="N23" s="91">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="62" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="72">
+        <v>13416</v>
+      </c>
+      <c r="D24" s="175">
+        <v>11.02284011916583</v>
+      </c>
+      <c r="E24" s="73">
+        <v>44</v>
+      </c>
+      <c r="F24" s="73">
+        <v>12</v>
+      </c>
+      <c r="G24" s="73">
+        <v>32</v>
+      </c>
+      <c r="H24" s="73">
+        <v>7771</v>
+      </c>
+      <c r="I24" s="73">
+        <v>3258</v>
+      </c>
+      <c r="J24" s="73">
+        <v>1469</v>
+      </c>
+      <c r="K24" s="73">
+        <v>622</v>
+      </c>
+      <c r="L24" s="73">
+        <v>202</v>
+      </c>
+      <c r="M24" s="72">
+        <v>50</v>
+      </c>
+      <c r="N24" s="91">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="62" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="72">
+        <v>9427</v>
+      </c>
+      <c r="D25" s="175">
+        <v>10.01283697047497</v>
+      </c>
+      <c r="E25" s="73">
+        <v>16</v>
+      </c>
+      <c r="F25" s="73">
+        <v>4</v>
+      </c>
+      <c r="G25" s="73">
+        <v>12</v>
+      </c>
+      <c r="H25" s="73">
+        <v>5357</v>
+      </c>
+      <c r="I25" s="73">
+        <v>2277</v>
+      </c>
+      <c r="J25" s="73">
+        <v>1095</v>
+      </c>
+      <c r="K25" s="73">
+        <v>472</v>
+      </c>
+      <c r="L25" s="73">
+        <v>180</v>
+      </c>
+      <c r="M25" s="72">
+        <v>30</v>
+      </c>
+      <c r="N25" s="91">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="62" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="72">
+        <v>11921</v>
+      </c>
+      <c r="D26" s="175">
+        <v>11.83975982737593</v>
+      </c>
+      <c r="E26" s="73">
+        <v>14</v>
+      </c>
+      <c r="F26" s="73">
+        <v>4</v>
+      </c>
+      <c r="G26" s="73">
+        <v>10</v>
+      </c>
+      <c r="H26" s="73">
+        <v>6503</v>
+      </c>
+      <c r="I26" s="73">
+        <v>3191</v>
+      </c>
+      <c r="J26" s="73">
+        <v>1491</v>
+      </c>
+      <c r="K26" s="73">
+        <v>517</v>
+      </c>
+      <c r="L26" s="73">
+        <v>165</v>
+      </c>
+      <c r="M26" s="72">
+        <v>40</v>
+      </c>
+      <c r="N26" s="91">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="62" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="72">
+        <v>28466</v>
+      </c>
+      <c r="D27" s="176">
+        <v>10.80144797789109</v>
+      </c>
+      <c r="E27" s="73">
+        <v>51</v>
+      </c>
+      <c r="F27" s="73">
+        <v>15</v>
+      </c>
+      <c r="G27" s="73">
+        <v>36</v>
+      </c>
+      <c r="H27" s="73">
+        <v>14836</v>
+      </c>
+      <c r="I27" s="73">
+        <v>7659</v>
+      </c>
+      <c r="J27" s="73">
+        <v>3832</v>
+      </c>
+      <c r="K27" s="73">
+        <v>1508</v>
+      </c>
+      <c r="L27" s="73">
+        <v>496</v>
+      </c>
+      <c r="M27" s="72">
+        <v>84</v>
+      </c>
+      <c r="N27" s="91">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" s="68">
+        <v>24322</v>
+      </c>
+      <c r="D28" s="175">
+        <v>7.2871636524040504</v>
+      </c>
+      <c r="E28" s="69">
+        <v>57</v>
+      </c>
+      <c r="F28" s="69">
+        <v>17</v>
+      </c>
+      <c r="G28" s="69">
+        <v>40</v>
+      </c>
+      <c r="H28" s="69">
+        <v>13361</v>
+      </c>
+      <c r="I28" s="69">
+        <v>6200</v>
+      </c>
+      <c r="J28" s="69">
+        <v>3069</v>
+      </c>
+      <c r="K28" s="69">
+        <v>1192</v>
+      </c>
+      <c r="L28" s="69">
+        <v>388</v>
+      </c>
+      <c r="M28" s="68">
+        <v>55</v>
+      </c>
+      <c r="N28" s="90">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="62" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="72">
+        <v>51067</v>
+      </c>
+      <c r="D29" s="175">
+        <v>8.8175754863730305</v>
+      </c>
+      <c r="E29" s="73">
+        <v>119</v>
+      </c>
+      <c r="F29" s="73">
+        <v>45</v>
+      </c>
+      <c r="G29" s="73">
+        <v>74</v>
+      </c>
+      <c r="H29" s="73">
+        <v>27529</v>
+      </c>
+      <c r="I29" s="73">
+        <v>13181</v>
+      </c>
+      <c r="J29" s="73">
+        <v>6441</v>
+      </c>
+      <c r="K29" s="73">
+        <v>2725</v>
+      </c>
+      <c r="L29" s="73">
+        <v>891</v>
+      </c>
+      <c r="M29" s="72">
+        <v>181</v>
+      </c>
+      <c r="N29" s="91">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="62" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="72">
+        <v>108387</v>
+      </c>
+      <c r="D30" s="175">
+        <v>6.6685693478068409</v>
+      </c>
+      <c r="E30" s="73">
+        <v>1649</v>
+      </c>
+      <c r="F30" s="73">
+        <v>762</v>
+      </c>
+      <c r="G30" s="73">
+        <v>887</v>
+      </c>
+      <c r="H30" s="73">
+        <v>54829</v>
+      </c>
+      <c r="I30" s="73">
+        <v>28681</v>
+      </c>
+      <c r="J30" s="73">
+        <v>15144</v>
+      </c>
+      <c r="K30" s="73">
+        <v>6123</v>
+      </c>
+      <c r="L30" s="73">
+        <v>1693</v>
+      </c>
+      <c r="M30" s="72">
+        <v>268</v>
+      </c>
+      <c r="N30" s="91">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="62" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" s="72">
+        <v>20176</v>
+      </c>
+      <c r="D31" s="175">
+        <v>8.9181602245735228</v>
+      </c>
+      <c r="E31" s="73">
+        <v>36</v>
+      </c>
+      <c r="F31" s="73">
+        <v>8</v>
+      </c>
+      <c r="G31" s="73">
+        <v>28</v>
+      </c>
+      <c r="H31" s="73">
+        <v>10988</v>
+      </c>
+      <c r="I31" s="73">
+        <v>5339</v>
+      </c>
+      <c r="J31" s="73">
+        <v>2552</v>
+      </c>
+      <c r="K31" s="73">
+        <v>955</v>
+      </c>
+      <c r="L31" s="73">
+        <v>265</v>
+      </c>
+      <c r="M31" s="72">
+        <v>41</v>
+      </c>
+      <c r="N31" s="91">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="77" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" s="78">
+        <v>15919</v>
+      </c>
+      <c r="D32" s="176">
+        <v>11.60263600673024</v>
+      </c>
+      <c r="E32" s="79">
+        <v>25</v>
+      </c>
+      <c r="F32" s="79">
+        <v>10</v>
+      </c>
+      <c r="G32" s="79">
+        <v>15</v>
+      </c>
+      <c r="H32" s="79">
+        <v>8869</v>
+      </c>
+      <c r="I32" s="79">
+        <v>4092</v>
+      </c>
+      <c r="J32" s="79">
+        <v>1965</v>
+      </c>
+      <c r="K32" s="79">
+        <v>732</v>
+      </c>
+      <c r="L32" s="79">
+        <v>207</v>
+      </c>
+      <c r="M32" s="78">
+        <v>29</v>
+      </c>
+      <c r="N32" s="92">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="72">
+        <v>32975</v>
+      </c>
+      <c r="D33" s="175">
+        <v>7.6840180262556226</v>
+      </c>
+      <c r="E33" s="73">
+        <v>29</v>
+      </c>
+      <c r="F33" s="73">
+        <v>13</v>
+      </c>
+      <c r="G33" s="73">
+        <v>16</v>
+      </c>
+      <c r="H33" s="73">
+        <v>17240</v>
+      </c>
+      <c r="I33" s="73">
+        <v>8569</v>
+      </c>
+      <c r="J33" s="73">
+        <v>4570</v>
+      </c>
+      <c r="K33" s="73">
+        <v>1980</v>
+      </c>
+      <c r="L33" s="73">
+        <v>521</v>
+      </c>
+      <c r="M33" s="72">
+        <v>66</v>
+      </c>
+      <c r="N33" s="91">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="62" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="72">
+        <v>107177</v>
+      </c>
+      <c r="D34" s="175">
+        <v>6.0790815064086789</v>
+      </c>
+      <c r="E34" s="73">
+        <v>137</v>
+      </c>
+      <c r="F34" s="73">
+        <v>44</v>
+      </c>
+      <c r="G34" s="73">
+        <v>93</v>
+      </c>
+      <c r="H34" s="73">
+        <v>54255</v>
+      </c>
+      <c r="I34" s="73">
+        <v>28600</v>
+      </c>
+      <c r="J34" s="73">
+        <v>15865</v>
+      </c>
+      <c r="K34" s="73">
+        <v>6352</v>
+      </c>
+      <c r="L34" s="73">
+        <v>1733</v>
+      </c>
+      <c r="M34" s="72">
+        <v>235</v>
+      </c>
+      <c r="N34" s="91">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="35" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="62" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="72">
+        <v>68343</v>
+      </c>
+      <c r="D35" s="175">
+        <v>7.0955104599232266</v>
+      </c>
+      <c r="E35" s="73">
+        <v>97</v>
+      </c>
+      <c r="F35" s="73">
+        <v>35</v>
+      </c>
+      <c r="G35" s="73">
+        <v>62</v>
+      </c>
+      <c r="H35" s="73">
+        <v>35454</v>
+      </c>
+      <c r="I35" s="73">
+        <v>17903</v>
+      </c>
+      <c r="J35" s="73">
+        <v>9559</v>
+      </c>
+      <c r="K35" s="73">
+        <v>4066</v>
+      </c>
+      <c r="L35" s="73">
+        <v>1101</v>
+      </c>
+      <c r="M35" s="72">
+        <v>163</v>
+      </c>
+      <c r="N35" s="91">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="36" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="62" t="s">
+        <v>121</v>
+      </c>
+      <c r="C36" s="72">
+        <v>21575</v>
+      </c>
+      <c r="D36" s="175">
+        <v>7.423819956184019</v>
+      </c>
+      <c r="E36" s="73">
+        <v>46</v>
+      </c>
+      <c r="F36" s="73">
+        <v>13</v>
+      </c>
+      <c r="G36" s="73">
+        <v>33</v>
+      </c>
+      <c r="H36" s="73">
+        <v>10807</v>
+      </c>
+      <c r="I36" s="73">
+        <v>6002</v>
+      </c>
+      <c r="J36" s="73">
+        <v>3166</v>
+      </c>
+      <c r="K36" s="73">
+        <v>1167</v>
+      </c>
+      <c r="L36" s="73">
+        <v>337</v>
+      </c>
+      <c r="M36" s="72">
+        <v>50</v>
+      </c>
+      <c r="N36" s="91">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="37" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="62" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" s="72">
+        <v>9586</v>
+      </c>
+      <c r="D37" s="176">
+        <v>10.52692263346016</v>
+      </c>
+      <c r="E37" s="73">
+        <v>45</v>
+      </c>
+      <c r="F37" s="73">
+        <v>15</v>
+      </c>
+      <c r="G37" s="73">
+        <v>30</v>
+      </c>
+      <c r="H37" s="73">
+        <v>5428</v>
+      </c>
+      <c r="I37" s="73">
+        <v>2403</v>
+      </c>
+      <c r="J37" s="73">
+        <v>1139</v>
+      </c>
+      <c r="K37" s="73">
+        <v>414</v>
+      </c>
+      <c r="L37" s="73">
+        <v>125</v>
+      </c>
+      <c r="M37" s="72">
+        <v>32</v>
+      </c>
+      <c r="N37" s="91">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="38" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="67" t="s">
+        <v>123</v>
+      </c>
+      <c r="C38" s="68">
+        <v>5158</v>
+      </c>
+      <c r="D38" s="175">
+        <v>10.68669527896995</v>
+      </c>
+      <c r="E38" s="69">
+        <v>19</v>
+      </c>
+      <c r="F38" s="69">
+        <v>5</v>
+      </c>
+      <c r="G38" s="69">
+        <v>14</v>
+      </c>
+      <c r="H38" s="69">
+        <v>2826</v>
+      </c>
+      <c r="I38" s="69">
+        <v>1222</v>
+      </c>
+      <c r="J38" s="69">
+        <v>688</v>
+      </c>
+      <c r="K38" s="69">
+        <v>274</v>
+      </c>
+      <c r="L38" s="69">
+        <v>116</v>
+      </c>
+      <c r="M38" s="68">
+        <v>13</v>
+      </c>
+      <c r="N38" s="90">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" s="72">
+        <v>6943</v>
+      </c>
+      <c r="D39" s="175">
+        <v>14.13776097320401</v>
+      </c>
+      <c r="E39" s="73">
+        <v>12</v>
+      </c>
+      <c r="F39" s="73">
         <v>2</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="E4" s="15" t="s">
+      <c r="G39" s="73">
+        <v>10</v>
+      </c>
+      <c r="H39" s="73">
+        <v>4008</v>
+      </c>
+      <c r="I39" s="73">
+        <v>1561</v>
+      </c>
+      <c r="J39" s="73">
+        <v>845</v>
+      </c>
+      <c r="K39" s="73">
+        <v>354</v>
+      </c>
+      <c r="L39" s="73">
+        <v>136</v>
+      </c>
+      <c r="M39" s="72">
+        <v>27</v>
+      </c>
+      <c r="N39" s="91">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="62" t="s">
+        <v>125</v>
+      </c>
+      <c r="C40" s="72">
+        <v>21965</v>
+      </c>
+      <c r="D40" s="175">
+        <v>9.4474064477552346</v>
+      </c>
+      <c r="E40" s="73">
+        <v>27</v>
+      </c>
+      <c r="F40" s="73">
+        <v>6</v>
+      </c>
+      <c r="G40" s="73">
+        <v>21</v>
+      </c>
+      <c r="H40" s="73">
+        <v>12065</v>
+      </c>
+      <c r="I40" s="73">
+        <v>5702</v>
+      </c>
+      <c r="J40" s="73">
+        <v>2639</v>
+      </c>
+      <c r="K40" s="73">
+        <v>1098</v>
+      </c>
+      <c r="L40" s="73">
+        <v>363</v>
+      </c>
+      <c r="M40" s="72">
+        <v>71</v>
+      </c>
+      <c r="N40" s="91">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="41" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="62" t="s">
+        <v>126</v>
+      </c>
+      <c r="C41" s="72">
+        <v>36615</v>
+      </c>
+      <c r="D41" s="175">
+        <v>7.1553994732221238</v>
+      </c>
+      <c r="E41" s="73">
+        <v>151</v>
+      </c>
+      <c r="F41" s="73">
+        <v>53</v>
+      </c>
+      <c r="G41" s="73">
+        <v>98</v>
+      </c>
+      <c r="H41" s="73">
+        <v>19340</v>
+      </c>
+      <c r="I41" s="73">
+        <v>9535</v>
+      </c>
+      <c r="J41" s="73">
+        <v>4710</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2060</v>
+      </c>
+      <c r="L41" s="73">
+        <v>684</v>
+      </c>
+      <c r="M41" s="72">
+        <v>135</v>
+      </c>
+      <c r="N41" s="91">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="42" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="77" t="s">
+        <v>127</v>
+      </c>
+      <c r="C42" s="78">
+        <v>14860</v>
+      </c>
+      <c r="D42" s="176">
+        <v>11.277519844241439</v>
+      </c>
+      <c r="E42" s="79">
+        <v>14</v>
+      </c>
+      <c r="F42" s="79">
+        <v>6</v>
+      </c>
+      <c r="G42" s="79">
+        <v>8</v>
+      </c>
+      <c r="H42" s="79">
+        <v>8354</v>
+      </c>
+      <c r="I42" s="79">
+        <v>3693</v>
+      </c>
+      <c r="J42" s="79">
+        <v>1753</v>
+      </c>
+      <c r="K42" s="79">
+        <v>785</v>
+      </c>
+      <c r="L42" s="79">
+        <v>233</v>
+      </c>
+      <c r="M42" s="78">
+        <v>28</v>
+      </c>
+      <c r="N42" s="92">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="43" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="62" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="72">
+        <v>7471</v>
+      </c>
+      <c r="D43" s="175">
+        <v>10.191740412979341</v>
+      </c>
+      <c r="E43" s="73">
+        <v>40</v>
+      </c>
+      <c r="F43" s="73">
+        <v>16</v>
+      </c>
+      <c r="G43" s="73">
+        <v>24</v>
+      </c>
+      <c r="H43" s="73">
+        <v>4133</v>
+      </c>
+      <c r="I43" s="73">
+        <v>1826</v>
+      </c>
+      <c r="J43" s="73">
+        <v>913</v>
+      </c>
+      <c r="K43" s="73">
+        <v>404</v>
+      </c>
+      <c r="L43" s="73">
+        <v>130</v>
+      </c>
+      <c r="M43" s="72">
+        <v>25</v>
+      </c>
+      <c r="N43" s="91">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="62" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="72">
+        <v>11623</v>
+      </c>
+      <c r="D44" s="175">
+        <v>6.6623841424245267</v>
+      </c>
+      <c r="E44" s="73">
+        <v>10</v>
+      </c>
+      <c r="F44" s="73">
+        <v>1</v>
+      </c>
+      <c r="G44" s="73">
+        <v>9</v>
+      </c>
+      <c r="H44" s="73">
+        <v>6351</v>
+      </c>
+      <c r="I44" s="73">
+        <v>2845</v>
+      </c>
+      <c r="J44" s="73">
+        <v>1544</v>
+      </c>
+      <c r="K44" s="73">
+        <v>635</v>
+      </c>
+      <c r="L44" s="73">
+        <v>199</v>
+      </c>
+      <c r="M44" s="72">
+        <v>39</v>
+      </c>
+      <c r="N44" s="91">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="45" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="62" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="72">
+        <v>13250</v>
+      </c>
+      <c r="D45" s="175">
+        <v>7.679804957334424</v>
+      </c>
+      <c r="E45" s="73">
+        <v>54</v>
+      </c>
+      <c r="F45" s="73">
+        <v>22</v>
+      </c>
+      <c r="G45" s="73">
+        <v>32</v>
+      </c>
+      <c r="H45" s="73">
+        <v>7168</v>
+      </c>
+      <c r="I45" s="73">
+        <v>3233</v>
+      </c>
+      <c r="J45" s="73">
+        <v>1775</v>
+      </c>
+      <c r="K45" s="73">
+        <v>771</v>
+      </c>
+      <c r="L45" s="73">
+        <v>213</v>
+      </c>
+      <c r="M45" s="72">
+        <v>36</v>
+      </c>
+      <c r="N45" s="91">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="46" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="62" t="s">
+        <v>131</v>
+      </c>
+      <c r="C46" s="72">
+        <v>7517</v>
+      </c>
+      <c r="D46" s="175">
+        <v>8.8946834709546572</v>
+      </c>
+      <c r="E46" s="73">
+        <v>7</v>
+      </c>
+      <c r="F46" s="73">
+        <v>3</v>
+      </c>
+      <c r="G46" s="73">
         <v>4</v>
       </c>
-      <c r="F4" s="9"/>
-[...1 lines deleted...]
-      <c r="H4" s="187" t="s">
+      <c r="H46" s="73">
+        <v>4266</v>
+      </c>
+      <c r="I46" s="73">
+        <v>1806</v>
+      </c>
+      <c r="J46" s="73">
+        <v>887</v>
+      </c>
+      <c r="K46" s="73">
+        <v>418</v>
+      </c>
+      <c r="L46" s="73">
+        <v>118</v>
+      </c>
+      <c r="M46" s="72">
+        <v>15</v>
+      </c>
+      <c r="N46" s="91">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="47" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="62" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="78">
+        <v>52607</v>
+      </c>
+      <c r="D47" s="176">
+        <v>9.8427745181968174</v>
+      </c>
+      <c r="E47" s="79">
+        <v>529</v>
+      </c>
+      <c r="F47" s="73">
+        <v>206</v>
+      </c>
+      <c r="G47" s="73">
+        <v>323</v>
+      </c>
+      <c r="H47" s="73">
+        <v>29463</v>
+      </c>
+      <c r="I47" s="73">
+        <v>12518</v>
+      </c>
+      <c r="J47" s="73">
+        <v>6205</v>
+      </c>
+      <c r="K47" s="73">
+        <v>2881</v>
+      </c>
+      <c r="L47" s="73">
+        <v>863</v>
+      </c>
+      <c r="M47" s="72">
+        <v>148</v>
+      </c>
+      <c r="N47" s="91">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="48" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="67" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="72">
+        <v>7896</v>
+      </c>
+      <c r="D48" s="175">
+        <v>12.175024861485999</v>
+      </c>
+      <c r="E48" s="73">
+        <v>23</v>
+      </c>
+      <c r="F48" s="69">
         <v>5</v>
       </c>
-      <c r="I4" s="187" t="s">
-[...5 lines deleted...]
-      <c r="K4" s="187" t="s">
+      <c r="G48" s="69">
+        <v>18</v>
+      </c>
+      <c r="H48" s="69">
+        <v>4692</v>
+      </c>
+      <c r="I48" s="69">
+        <v>1834</v>
+      </c>
+      <c r="J48" s="69">
+        <v>871</v>
+      </c>
+      <c r="K48" s="69">
+        <v>325</v>
+      </c>
+      <c r="L48" s="69">
+        <v>120</v>
+      </c>
+      <c r="M48" s="68">
+        <v>31</v>
+      </c>
+      <c r="N48" s="90">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="49" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="62" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" s="72">
+        <v>11646</v>
+      </c>
+      <c r="D49" s="175">
+        <v>10.304982004167449</v>
+      </c>
+      <c r="E49" s="73">
+        <v>15</v>
+      </c>
+      <c r="F49" s="73">
+        <v>4</v>
+      </c>
+      <c r="G49" s="73">
+        <v>11</v>
+      </c>
+      <c r="H49" s="73">
+        <v>6670</v>
+      </c>
+      <c r="I49" s="73">
+        <v>2680</v>
+      </c>
+      <c r="J49" s="73">
+        <v>1413</v>
+      </c>
+      <c r="K49" s="73">
+        <v>624</v>
+      </c>
+      <c r="L49" s="73">
+        <v>222</v>
+      </c>
+      <c r="M49" s="72">
+        <v>22</v>
+      </c>
+      <c r="N49" s="91">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="50" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="62" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="72">
+        <v>16585</v>
+      </c>
+      <c r="D50" s="175">
+        <v>13.533680175246429</v>
+      </c>
+      <c r="E50" s="73">
+        <v>37</v>
+      </c>
+      <c r="F50" s="73">
+        <v>12</v>
+      </c>
+      <c r="G50" s="73">
+        <v>25</v>
+      </c>
+      <c r="H50" s="73">
+        <v>9482</v>
+      </c>
+      <c r="I50" s="73">
+        <v>3846</v>
+      </c>
+      <c r="J50" s="73">
+        <v>1985</v>
+      </c>
+      <c r="K50" s="73">
+        <v>887</v>
+      </c>
+      <c r="L50" s="73">
+        <v>302</v>
+      </c>
+      <c r="M50" s="72">
+        <v>46</v>
+      </c>
+      <c r="N50" s="91">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="51" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="62" t="s">
+        <v>136</v>
+      </c>
+      <c r="C51" s="72">
+        <v>11247</v>
+      </c>
+      <c r="D51" s="175">
+        <v>11.79920477137177</v>
+      </c>
+      <c r="E51" s="73">
         <v>8</v>
       </c>
-      <c r="L4" s="187" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="210" t="s">
+      <c r="F51" s="73">
+        <v>4</v>
+      </c>
+      <c r="G51" s="73">
+        <v>4</v>
+      </c>
+      <c r="H51" s="73">
+        <v>6513</v>
+      </c>
+      <c r="I51" s="73">
+        <v>2621</v>
+      </c>
+      <c r="J51" s="73">
+        <v>1292</v>
+      </c>
+      <c r="K51" s="73">
+        <v>580</v>
+      </c>
+      <c r="L51" s="73">
+        <v>194</v>
+      </c>
+      <c r="M51" s="72">
+        <v>39</v>
+      </c>
+      <c r="N51" s="91">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="52" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="77" t="s">
+        <v>137</v>
+      </c>
+      <c r="C52" s="78">
+        <v>9578</v>
+      </c>
+      <c r="D52" s="176">
+        <v>13.375946969696971</v>
+      </c>
+      <c r="E52" s="79">
+        <v>21</v>
+      </c>
+      <c r="F52" s="79">
+        <v>11</v>
+      </c>
+      <c r="G52" s="79">
         <v>10</v>
       </c>
-      <c r="N4" s="213" t="s">
+      <c r="H52" s="79">
+        <v>5551</v>
+      </c>
+      <c r="I52" s="79">
+        <v>2248</v>
+      </c>
+      <c r="J52" s="79">
+        <v>1134</v>
+      </c>
+      <c r="K52" s="79">
+        <v>482</v>
+      </c>
+      <c r="L52" s="79">
+        <v>125</v>
+      </c>
+      <c r="M52" s="78">
+        <v>17</v>
+      </c>
+      <c r="N52" s="92">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="62" t="s">
+        <v>138</v>
+      </c>
+      <c r="C53" s="72">
+        <v>12805</v>
+      </c>
+      <c r="D53" s="175">
+        <v>11.81453021306322</v>
+      </c>
+      <c r="E53" s="73">
+        <v>16</v>
+      </c>
+      <c r="F53" s="73">
+        <v>5</v>
+      </c>
+      <c r="G53" s="73">
         <v>11</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D5" s="18" t="s">
+      <c r="H53" s="73">
+        <v>7541</v>
+      </c>
+      <c r="I53" s="73">
+        <v>2977</v>
+      </c>
+      <c r="J53" s="73">
+        <v>1486</v>
+      </c>
+      <c r="K53" s="73">
+        <v>581</v>
+      </c>
+      <c r="L53" s="73">
+        <v>177</v>
+      </c>
+      <c r="M53" s="72">
+        <v>27</v>
+      </c>
+      <c r="N53" s="91">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="54" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="83">
+        <v>16923</v>
+      </c>
+      <c r="D54" s="177">
+        <v>10.81789011852532</v>
+      </c>
+      <c r="E54" s="84">
+        <v>14</v>
+      </c>
+      <c r="F54" s="84">
+        <v>2</v>
+      </c>
+      <c r="G54" s="84">
         <v>12</v>
       </c>
-      <c r="E5" s="19" t="s">
-[...271 lines deleted...]
-      <c r="L12" s="44">
+      <c r="H54" s="84">
+        <v>8049</v>
+      </c>
+      <c r="I54" s="84">
+        <v>4263</v>
+      </c>
+      <c r="J54" s="84">
+        <v>3034</v>
+      </c>
+      <c r="K54" s="84">
+        <v>1186</v>
+      </c>
+      <c r="L54" s="84">
+        <v>324</v>
+      </c>
+      <c r="M54" s="83">
+        <v>53</v>
+      </c>
+      <c r="N54" s="93">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="55" spans="2:14" s="87" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="193" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="2:14" ht="12" customHeight="1">
+      <c r="B56" s="192" t="s">
         <v>142</v>
       </c>
-      <c r="M12" s="42">
-[...1740 lines deleted...]
-        <v>124</v>
+    </row>
+    <row r="57" spans="2:14" ht="12" customHeight="1">
+      <c r="B57" s="192" t="s">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="N4:N6"/>
+    <mergeCell ref="M4:M6"/>
+    <mergeCell ref="C3:C6"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="J1:N1"/>
     <mergeCell ref="F5:F6"/>
+    <mergeCell ref="B1:I1"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="B1:I1"/>
-[...1 lines deleted...]
-    <mergeCell ref="C3:C6"/>
     <mergeCell ref="H4:H6"/>
-    <mergeCell ref="I4:I6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
-    <mergeCell ref="M4:M6"/>
-    <mergeCell ref="N4:N6"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
-  <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A74E6D1-951F-4E7A-BDE3-CA03532E367E}">
-  <sheetPr codeName="Sheet6">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N57"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="1.625" style="1"/>
+    <col min="1" max="1" width="1.625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="10.375" style="36" customWidth="1"/>
+    <col min="3" max="13" width="9.875" style="36" customWidth="1"/>
+    <col min="14" max="14" width="13.125" style="36" customWidth="1"/>
+    <col min="15" max="15" width="8.625" style="36" customWidth="1"/>
+    <col min="16" max="16" width="1.625" style="36" customWidth="1"/>
+    <col min="17" max="16384" width="1.625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="17.25" customHeight="1">
-      <c r="B1" s="180" t="s">
-[...9 lines deleted...]
-      <c r="J1" s="182">
+      <c r="B1" s="223" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" s="224"/>
+      <c r="D1" s="224"/>
+      <c r="E1" s="224"/>
+      <c r="F1" s="224"/>
+      <c r="G1" s="224"/>
+      <c r="H1" s="224"/>
+      <c r="I1" s="224"/>
+      <c r="J1" s="233">
         <v>45962</v>
       </c>
-      <c r="K1" s="183"/>
-[...2 lines deleted...]
-      <c r="N1" s="183"/>
+      <c r="K1" s="224"/>
+      <c r="L1" s="224"/>
+      <c r="M1" s="224"/>
+      <c r="N1" s="224"/>
     </row>
     <row r="2" spans="2:14" ht="18.75" customHeight="1">
-      <c r="B2" s="2" t="s">
-[...37 lines deleted...]
-      <c r="H4" s="187" t="s">
+      <c r="B2" s="87" t="s">
+        <v>143</v>
+      </c>
+      <c r="D2" s="37"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" s="47" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="40"/>
+      <c r="C3" s="244" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="41"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="46"/>
+    </row>
+    <row r="4" spans="2:14" s="47" customFormat="1" ht="12" customHeight="1">
+      <c r="B4" s="48"/>
+      <c r="C4" s="221"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="F4" s="43"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="226" t="s">
+        <v>73</v>
+      </c>
+      <c r="I4" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="J4" s="226" t="s">
+        <v>75</v>
+      </c>
+      <c r="K4" s="226" t="s">
+        <v>76</v>
+      </c>
+      <c r="L4" s="226" t="s">
+        <v>77</v>
+      </c>
+      <c r="M4" s="243" t="s">
+        <v>78</v>
+      </c>
+      <c r="N4" s="240" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" s="57" customFormat="1" ht="12" customHeight="1">
+      <c r="B5" s="54"/>
+      <c r="C5" s="221"/>
+      <c r="D5" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="E5" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="F5" s="245" t="s">
+        <v>85</v>
+      </c>
+      <c r="G5" s="245" t="s">
+        <v>86</v>
+      </c>
+      <c r="H5" s="203"/>
+      <c r="I5" s="203"/>
+      <c r="J5" s="203"/>
+      <c r="K5" s="203"/>
+      <c r="L5" s="203"/>
+      <c r="M5" s="221"/>
+      <c r="N5" s="241"/>
+    </row>
+    <row r="6" spans="2:14" s="61" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="58"/>
+      <c r="C6" s="207"/>
+      <c r="D6" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="E6" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="F6" s="204"/>
+      <c r="G6" s="204"/>
+      <c r="H6" s="204"/>
+      <c r="I6" s="204"/>
+      <c r="J6" s="204"/>
+      <c r="K6" s="204"/>
+      <c r="L6" s="204"/>
+      <c r="M6" s="207"/>
+      <c r="N6" s="242"/>
+    </row>
+    <row r="7" spans="2:14" s="168" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="62" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="63">
+        <v>4534940</v>
+      </c>
+      <c r="D7" s="174">
+        <v>9.9926023842151768</v>
+      </c>
+      <c r="E7" s="64">
+        <v>16467</v>
+      </c>
+      <c r="F7" s="64">
+        <v>5894</v>
+      </c>
+      <c r="G7" s="64">
+        <v>10573</v>
+      </c>
+      <c r="H7" s="64">
+        <v>1987198</v>
+      </c>
+      <c r="I7" s="64">
+        <v>1283456</v>
+      </c>
+      <c r="J7" s="64">
+        <v>796132</v>
+      </c>
+      <c r="K7" s="64">
+        <v>353046</v>
+      </c>
+      <c r="L7" s="64">
+        <v>88494</v>
+      </c>
+      <c r="M7" s="63">
+        <v>10147</v>
+      </c>
+      <c r="N7" s="89">
+        <v>11760</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" s="170" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="67" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="68">
+        <v>181058</v>
+      </c>
+      <c r="D8" s="175">
+        <v>10.928128120768781</v>
+      </c>
+      <c r="E8" s="69">
+        <v>1442</v>
+      </c>
+      <c r="F8" s="69">
+        <v>567</v>
+      </c>
+      <c r="G8" s="69">
+        <v>875</v>
+      </c>
+      <c r="H8" s="69">
+        <v>78422</v>
+      </c>
+      <c r="I8" s="69">
+        <v>48549</v>
+      </c>
+      <c r="J8" s="69">
+        <v>32617</v>
+      </c>
+      <c r="K8" s="69">
+        <v>15669</v>
+      </c>
+      <c r="L8" s="69">
+        <v>3932</v>
+      </c>
+      <c r="M8" s="68">
+        <v>427</v>
+      </c>
+      <c r="N8" s="90">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="62" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="72">
+        <v>34068</v>
+      </c>
+      <c r="D9" s="175">
+        <v>14.39892545332437</v>
+      </c>
+      <c r="E9" s="73">
+        <v>307</v>
+      </c>
+      <c r="F9" s="73">
+        <v>111</v>
+      </c>
+      <c r="G9" s="73">
+        <v>196</v>
+      </c>
+      <c r="H9" s="73">
+        <v>16100</v>
+      </c>
+      <c r="I9" s="73">
+        <v>8817</v>
+      </c>
+      <c r="J9" s="73">
+        <v>5526</v>
+      </c>
+      <c r="K9" s="73">
+        <v>2591</v>
+      </c>
+      <c r="L9" s="73">
+        <v>659</v>
+      </c>
+      <c r="M9" s="72">
+        <v>68</v>
+      </c>
+      <c r="N9" s="91">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B10" s="62" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="72">
+        <v>37307</v>
+      </c>
+      <c r="D10" s="175">
+        <v>13.67846913279298</v>
+      </c>
+      <c r="E10" s="73">
+        <v>157</v>
+      </c>
+      <c r="F10" s="73">
+        <v>42</v>
+      </c>
+      <c r="G10" s="73">
+        <v>115</v>
+      </c>
+      <c r="H10" s="73">
+        <v>16711</v>
+      </c>
+      <c r="I10" s="73">
+        <v>9910</v>
+      </c>
+      <c r="J10" s="73">
+        <v>6365</v>
+      </c>
+      <c r="K10" s="73">
+        <v>3146</v>
+      </c>
+      <c r="L10" s="73">
+        <v>920</v>
+      </c>
+      <c r="M10" s="72">
+        <v>98</v>
+      </c>
+      <c r="N10" s="91">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="62" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="72">
+        <v>74563</v>
+      </c>
+      <c r="D11" s="175">
+        <v>12.24127289970045</v>
+      </c>
+      <c r="E11" s="73">
+        <v>194</v>
+      </c>
+      <c r="F11" s="73">
+        <v>70</v>
+      </c>
+      <c r="G11" s="73">
+        <v>124</v>
+      </c>
+      <c r="H11" s="73">
+        <v>33048</v>
+      </c>
+      <c r="I11" s="73">
+        <v>20441</v>
+      </c>
+      <c r="J11" s="73">
+        <v>12883</v>
+      </c>
+      <c r="K11" s="73">
+        <v>6098</v>
+      </c>
+      <c r="L11" s="73">
+        <v>1704</v>
+      </c>
+      <c r="M11" s="72">
+        <v>195</v>
+      </c>
+      <c r="N11" s="91">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B12" s="77" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="78">
+        <v>29922</v>
+      </c>
+      <c r="D12" s="176">
+        <v>17.79387449807102</v>
+      </c>
+      <c r="E12" s="79">
+        <v>155</v>
+      </c>
+      <c r="F12" s="79">
+        <v>57</v>
+      </c>
+      <c r="G12" s="79">
+        <v>98</v>
+      </c>
+      <c r="H12" s="79">
+        <v>13416</v>
+      </c>
+      <c r="I12" s="79">
+        <v>7569</v>
+      </c>
+      <c r="J12" s="79">
+        <v>5197</v>
+      </c>
+      <c r="K12" s="79">
+        <v>2744</v>
+      </c>
+      <c r="L12" s="79">
+        <v>772</v>
+      </c>
+      <c r="M12" s="78">
+        <v>69</v>
+      </c>
+      <c r="N12" s="92">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B13" s="62" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="72">
+        <v>32566</v>
+      </c>
+      <c r="D13" s="175">
+        <v>13.883060567911601</v>
+      </c>
+      <c r="E13" s="73">
+        <v>162</v>
+      </c>
+      <c r="F13" s="73">
+        <v>51</v>
+      </c>
+      <c r="G13" s="73">
+        <v>111</v>
+      </c>
+      <c r="H13" s="73">
+        <v>14478</v>
+      </c>
+      <c r="I13" s="73">
+        <v>8387</v>
+      </c>
+      <c r="J13" s="73">
+        <v>5752</v>
+      </c>
+      <c r="K13" s="73">
+        <v>2828</v>
+      </c>
+      <c r="L13" s="73">
+        <v>843</v>
+      </c>
+      <c r="M13" s="72">
+        <v>116</v>
+      </c>
+      <c r="N13" s="91">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B14" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="72">
+        <v>56139</v>
+      </c>
+      <c r="D14" s="175">
+        <v>12.172557795672081</v>
+      </c>
+      <c r="E14" s="73">
+        <v>547</v>
+      </c>
+      <c r="F14" s="73">
+        <v>202</v>
+      </c>
+      <c r="G14" s="73">
+        <v>345</v>
+      </c>
+      <c r="H14" s="73">
+        <v>25179</v>
+      </c>
+      <c r="I14" s="73">
+        <v>14776</v>
+      </c>
+      <c r="J14" s="73">
+        <v>9423</v>
+      </c>
+      <c r="K14" s="73">
+        <v>4648</v>
+      </c>
+      <c r="L14" s="73">
+        <v>1403</v>
+      </c>
+      <c r="M14" s="72">
+        <v>163</v>
+      </c>
+      <c r="N14" s="91">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B15" s="62" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="72">
+        <v>118020</v>
+      </c>
+      <c r="D15" s="175">
+        <v>11.356431159420289</v>
+      </c>
+      <c r="E15" s="73">
+        <v>1097</v>
+      </c>
+      <c r="F15" s="73">
+        <v>415</v>
+      </c>
+      <c r="G15" s="73">
+        <v>682</v>
+      </c>
+      <c r="H15" s="73">
+        <v>52757</v>
+      </c>
+      <c r="I15" s="73">
+        <v>35310</v>
+      </c>
+      <c r="J15" s="73">
+        <v>19868</v>
+      </c>
+      <c r="K15" s="73">
+        <v>7069</v>
+      </c>
+      <c r="L15" s="73">
+        <v>1718</v>
+      </c>
+      <c r="M15" s="72">
+        <v>201</v>
+      </c>
+      <c r="N15" s="91">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B16" s="62" t="s">
+        <v>101</v>
+      </c>
+      <c r="C16" s="72">
+        <v>66081</v>
+      </c>
+      <c r="D16" s="175">
+        <v>13.578315945067979</v>
+      </c>
+      <c r="E16" s="73">
+        <v>339</v>
+      </c>
+      <c r="F16" s="73">
+        <v>122</v>
+      </c>
+      <c r="G16" s="73">
+        <v>217</v>
+      </c>
+      <c r="H16" s="73">
+        <v>31430</v>
+      </c>
+      <c r="I16" s="73">
+        <v>18076</v>
+      </c>
+      <c r="J16" s="73">
+        <v>10547</v>
+      </c>
+      <c r="K16" s="73">
+        <v>4399</v>
+      </c>
+      <c r="L16" s="73">
+        <v>1149</v>
+      </c>
+      <c r="M16" s="72">
+        <v>141</v>
+      </c>
+      <c r="N16" s="91">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B17" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="72">
+        <v>66766</v>
+      </c>
+      <c r="D17" s="176">
+        <v>11.609635412313409</v>
+      </c>
+      <c r="E17" s="73">
+        <v>249</v>
+      </c>
+      <c r="F17" s="73">
+        <v>77</v>
+      </c>
+      <c r="G17" s="73">
+        <v>172</v>
+      </c>
+      <c r="H17" s="73">
+        <v>30659</v>
+      </c>
+      <c r="I17" s="73">
+        <v>18570</v>
+      </c>
+      <c r="J17" s="73">
+        <v>10890</v>
+      </c>
+      <c r="K17" s="73">
+        <v>4931</v>
+      </c>
+      <c r="L17" s="73">
+        <v>1334</v>
+      </c>
+      <c r="M17" s="72">
+        <v>133</v>
+      </c>
+      <c r="N17" s="91">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B18" s="67" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="68">
+        <v>293948</v>
+      </c>
+      <c r="D18" s="175">
+        <v>10.110617065669761</v>
+      </c>
+      <c r="E18" s="69">
+        <v>723</v>
+      </c>
+      <c r="F18" s="69">
+        <v>283</v>
+      </c>
+      <c r="G18" s="69">
+        <v>440</v>
+      </c>
+      <c r="H18" s="69">
+        <v>131491</v>
+      </c>
+      <c r="I18" s="69">
+        <v>87483</v>
+      </c>
+      <c r="J18" s="69">
+        <v>51073</v>
+      </c>
+      <c r="K18" s="69">
+        <v>19099</v>
+      </c>
+      <c r="L18" s="69">
+        <v>3691</v>
+      </c>
+      <c r="M18" s="68">
+        <v>388</v>
+      </c>
+      <c r="N18" s="90">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B19" s="62" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="72">
+        <v>275729</v>
+      </c>
+      <c r="D19" s="175">
+        <v>8.9713036845578955</v>
+      </c>
+      <c r="E19" s="73">
+        <v>424</v>
+      </c>
+      <c r="F19" s="73">
+        <v>128</v>
+      </c>
+      <c r="G19" s="73">
+        <v>296</v>
+      </c>
+      <c r="H19" s="73">
+        <v>121331</v>
+      </c>
+      <c r="I19" s="73">
+        <v>82385</v>
+      </c>
+      <c r="J19" s="73">
+        <v>48735</v>
+      </c>
+      <c r="K19" s="73">
+        <v>18705</v>
+      </c>
+      <c r="L19" s="73">
+        <v>3773</v>
+      </c>
+      <c r="M19" s="72">
+        <v>376</v>
+      </c>
+      <c r="N19" s="91">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B20" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="72">
+        <v>430923</v>
+      </c>
+      <c r="D20" s="175">
+        <v>7.3111633512964236</v>
+      </c>
+      <c r="E20" s="73">
+        <v>346</v>
+      </c>
+      <c r="F20" s="73">
+        <v>81</v>
+      </c>
+      <c r="G20" s="73">
+        <v>265</v>
+      </c>
+      <c r="H20" s="73">
+        <v>183311</v>
+      </c>
+      <c r="I20" s="73">
+        <v>122470</v>
+      </c>
+      <c r="J20" s="73">
+        <v>77825</v>
+      </c>
+      <c r="K20" s="73">
+        <v>36914</v>
+      </c>
+      <c r="L20" s="73">
+        <v>9019</v>
+      </c>
+      <c r="M20" s="72">
+        <v>1038</v>
+      </c>
+      <c r="N20" s="91">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B21" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="72">
+        <v>394575</v>
+      </c>
+      <c r="D21" s="175">
+        <v>7.6001145334805953</v>
+      </c>
+      <c r="E21" s="73">
+        <v>426</v>
+      </c>
+      <c r="F21" s="73">
+        <v>134</v>
+      </c>
+      <c r="G21" s="73">
+        <v>292</v>
+      </c>
+      <c r="H21" s="73">
+        <v>166772</v>
+      </c>
+      <c r="I21" s="73">
+        <v>117802</v>
+      </c>
+      <c r="J21" s="73">
+        <v>72330</v>
+      </c>
+      <c r="K21" s="73">
+        <v>30073</v>
+      </c>
+      <c r="L21" s="73">
+        <v>6500</v>
+      </c>
+      <c r="M21" s="72">
+        <v>672</v>
+      </c>
+      <c r="N21" s="91">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B22" s="77" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="78">
+        <v>74638</v>
+      </c>
+      <c r="D22" s="176">
+        <v>13.586973063460659</v>
+      </c>
+      <c r="E22" s="79">
+        <v>194</v>
+      </c>
+      <c r="F22" s="79">
+        <v>67</v>
+      </c>
+      <c r="G22" s="79">
+        <v>127</v>
+      </c>
+      <c r="H22" s="79">
+        <v>32751</v>
+      </c>
+      <c r="I22" s="79">
+        <v>19873</v>
+      </c>
+      <c r="J22" s="79">
+        <v>13328</v>
+      </c>
+      <c r="K22" s="79">
+        <v>6426</v>
+      </c>
+      <c r="L22" s="79">
+        <v>1861</v>
+      </c>
+      <c r="M22" s="78">
+        <v>205</v>
+      </c>
+      <c r="N22" s="92">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B23" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="72">
+        <v>46037</v>
+      </c>
+      <c r="D23" s="175">
+        <v>12.65906421299923</v>
+      </c>
+      <c r="E23" s="73">
+        <v>549</v>
+      </c>
+      <c r="F23" s="73">
+        <v>210</v>
+      </c>
+      <c r="G23" s="73">
+        <v>339</v>
+      </c>
+      <c r="H23" s="73">
+        <v>20867</v>
+      </c>
+      <c r="I23" s="73">
+        <v>12660</v>
+      </c>
+      <c r="J23" s="73">
+        <v>7467</v>
+      </c>
+      <c r="K23" s="73">
+        <v>3364</v>
+      </c>
+      <c r="L23" s="73">
+        <v>1010</v>
+      </c>
+      <c r="M23" s="72">
+        <v>120</v>
+      </c>
+      <c r="N23" s="91">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B24" s="62" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="72">
+        <v>41052</v>
+      </c>
+      <c r="D24" s="175">
+        <v>10.304430770884281</v>
+      </c>
+      <c r="E24" s="73">
+        <v>135</v>
+      </c>
+      <c r="F24" s="73">
+        <v>35</v>
+      </c>
+      <c r="G24" s="73">
+        <v>100</v>
+      </c>
+      <c r="H24" s="73">
+        <v>19176</v>
+      </c>
+      <c r="I24" s="73">
+        <v>11392</v>
+      </c>
+      <c r="J24" s="73">
+        <v>6468</v>
+      </c>
+      <c r="K24" s="73">
+        <v>2933</v>
+      </c>
+      <c r="L24" s="73">
+        <v>843</v>
+      </c>
+      <c r="M24" s="72">
+        <v>105</v>
+      </c>
+      <c r="N24" s="91">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B25" s="62" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="72">
+        <v>28838</v>
+      </c>
+      <c r="D25" s="175">
+        <v>14.074367088607589</v>
+      </c>
+      <c r="E25" s="73">
+        <v>105</v>
+      </c>
+      <c r="F25" s="73">
+        <v>33</v>
+      </c>
+      <c r="G25" s="73">
+        <v>72</v>
+      </c>
+      <c r="H25" s="73">
+        <v>13319</v>
+      </c>
+      <c r="I25" s="73">
+        <v>7776</v>
+      </c>
+      <c r="J25" s="73">
+        <v>4681</v>
+      </c>
+      <c r="K25" s="73">
+        <v>2247</v>
+      </c>
+      <c r="L25" s="73">
+        <v>615</v>
+      </c>
+      <c r="M25" s="72">
+        <v>95</v>
+      </c>
+      <c r="N25" s="91">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B26" s="62" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="72">
+        <v>28458</v>
+      </c>
+      <c r="D26" s="175">
+        <v>9.7577908053070104</v>
+      </c>
+      <c r="E26" s="73">
+        <v>36</v>
+      </c>
+      <c r="F26" s="73">
         <v>5</v>
       </c>
-      <c r="I4" s="187" t="s">
-[...5 lines deleted...]
-      <c r="K4" s="187" t="s">
+      <c r="G26" s="73">
+        <v>31</v>
+      </c>
+      <c r="H26" s="73">
+        <v>13181</v>
+      </c>
+      <c r="I26" s="73">
+        <v>7647</v>
+      </c>
+      <c r="J26" s="73">
+        <v>4561</v>
+      </c>
+      <c r="K26" s="73">
+        <v>2297</v>
+      </c>
+      <c r="L26" s="73">
+        <v>661</v>
+      </c>
+      <c r="M26" s="72">
+        <v>75</v>
+      </c>
+      <c r="N26" s="91">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B27" s="62" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="72">
+        <v>84152</v>
+      </c>
+      <c r="D27" s="176">
+        <v>11.19009553003978</v>
+      </c>
+      <c r="E27" s="73">
+        <v>179</v>
+      </c>
+      <c r="F27" s="73">
+        <v>58</v>
+      </c>
+      <c r="G27" s="73">
+        <v>121</v>
+      </c>
+      <c r="H27" s="73">
+        <v>36016</v>
+      </c>
+      <c r="I27" s="73">
+        <v>23288</v>
+      </c>
+      <c r="J27" s="73">
+        <v>14934</v>
+      </c>
+      <c r="K27" s="73">
+        <v>7349</v>
+      </c>
+      <c r="L27" s="73">
+        <v>2087</v>
+      </c>
+      <c r="M27" s="72">
+        <v>299</v>
+      </c>
+      <c r="N27" s="91">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B28" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" s="68">
+        <v>73138</v>
+      </c>
+      <c r="D28" s="175">
+        <v>12.209266646210491</v>
+      </c>
+      <c r="E28" s="69">
+        <v>163</v>
+      </c>
+      <c r="F28" s="69">
+        <v>52</v>
+      </c>
+      <c r="G28" s="69">
+        <v>111</v>
+      </c>
+      <c r="H28" s="69">
+        <v>33784</v>
+      </c>
+      <c r="I28" s="69">
+        <v>20072</v>
+      </c>
+      <c r="J28" s="69">
+        <v>12191</v>
+      </c>
+      <c r="K28" s="69">
+        <v>5298</v>
+      </c>
+      <c r="L28" s="69">
+        <v>1441</v>
+      </c>
+      <c r="M28" s="68">
+        <v>189</v>
+      </c>
+      <c r="N28" s="90">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="29" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B29" s="62" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="72">
+        <v>153390</v>
+      </c>
+      <c r="D29" s="175">
+        <v>9.9972032786179952</v>
+      </c>
+      <c r="E29" s="73">
+        <v>367</v>
+      </c>
+      <c r="F29" s="73">
+        <v>122</v>
+      </c>
+      <c r="G29" s="73">
+        <v>245</v>
+      </c>
+      <c r="H29" s="73">
+        <v>66863</v>
+      </c>
+      <c r="I29" s="73">
+        <v>43929</v>
+      </c>
+      <c r="J29" s="73">
+        <v>27406</v>
+      </c>
+      <c r="K29" s="73">
+        <v>11655</v>
+      </c>
+      <c r="L29" s="73">
+        <v>2819</v>
+      </c>
+      <c r="M29" s="72">
+        <v>351</v>
+      </c>
+      <c r="N29" s="91">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B30" s="62" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="72">
+        <v>278569</v>
+      </c>
+      <c r="D30" s="175">
+        <v>8.7060356904538061</v>
+      </c>
+      <c r="E30" s="73">
+        <v>3557</v>
+      </c>
+      <c r="F30" s="73">
+        <v>1391</v>
+      </c>
+      <c r="G30" s="73">
+        <v>2166</v>
+      </c>
+      <c r="H30" s="73">
+        <v>124246</v>
+      </c>
+      <c r="I30" s="73">
+        <v>80354</v>
+      </c>
+      <c r="J30" s="73">
+        <v>47001</v>
+      </c>
+      <c r="K30" s="73">
+        <v>18566</v>
+      </c>
+      <c r="L30" s="73">
+        <v>4352</v>
+      </c>
+      <c r="M30" s="72">
+        <v>493</v>
+      </c>
+      <c r="N30" s="91">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B31" s="62" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" s="72">
+        <v>69889</v>
+      </c>
+      <c r="D31" s="175">
+        <v>10.24892730943967</v>
+      </c>
+      <c r="E31" s="73">
+        <v>107</v>
+      </c>
+      <c r="F31" s="73">
+        <v>33</v>
+      </c>
+      <c r="G31" s="73">
+        <v>74</v>
+      </c>
+      <c r="H31" s="73">
+        <v>31714</v>
+      </c>
+      <c r="I31" s="73">
+        <v>20186</v>
+      </c>
+      <c r="J31" s="73">
+        <v>11515</v>
+      </c>
+      <c r="K31" s="73">
+        <v>4927</v>
+      </c>
+      <c r="L31" s="73">
+        <v>1289</v>
+      </c>
+      <c r="M31" s="72">
+        <v>151</v>
+      </c>
+      <c r="N31" s="91">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B32" s="77" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" s="78">
+        <v>55161</v>
+      </c>
+      <c r="D32" s="176">
+        <v>11.36661888514263</v>
+      </c>
+      <c r="E32" s="79">
+        <v>112</v>
+      </c>
+      <c r="F32" s="79">
+        <v>27</v>
+      </c>
+      <c r="G32" s="79">
+        <v>85</v>
+      </c>
+      <c r="H32" s="79">
+        <v>25101</v>
+      </c>
+      <c r="I32" s="79">
+        <v>16058</v>
+      </c>
+      <c r="J32" s="79">
+        <v>8941</v>
+      </c>
+      <c r="K32" s="79">
+        <v>3806</v>
+      </c>
+      <c r="L32" s="79">
+        <v>1026</v>
+      </c>
+      <c r="M32" s="78">
+        <v>117</v>
+      </c>
+      <c r="N32" s="92">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="33" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B33" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="72">
+        <v>94792</v>
+      </c>
+      <c r="D33" s="175">
+        <v>9.8872054067213</v>
+      </c>
+      <c r="E33" s="73">
+        <v>142</v>
+      </c>
+      <c r="F33" s="73">
+        <v>39</v>
+      </c>
+      <c r="G33" s="73">
+        <v>103</v>
+      </c>
+      <c r="H33" s="73">
+        <v>41364</v>
+      </c>
+      <c r="I33" s="73">
+        <v>26892</v>
+      </c>
+      <c r="J33" s="73">
+        <v>16506</v>
+      </c>
+      <c r="K33" s="73">
+        <v>7712</v>
+      </c>
+      <c r="L33" s="73">
+        <v>1943</v>
+      </c>
+      <c r="M33" s="72">
+        <v>233</v>
+      </c>
+      <c r="N33" s="91">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="34" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B34" s="62" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="72">
+        <v>277680</v>
+      </c>
+      <c r="D34" s="175">
+        <v>9.097766811774143</v>
+      </c>
+      <c r="E34" s="73">
+        <v>471</v>
+      </c>
+      <c r="F34" s="73">
+        <v>147</v>
+      </c>
+      <c r="G34" s="73">
+        <v>324</v>
+      </c>
+      <c r="H34" s="73">
+        <v>120414</v>
+      </c>
+      <c r="I34" s="73">
+        <v>80825</v>
+      </c>
+      <c r="J34" s="73">
+        <v>50210</v>
+      </c>
+      <c r="K34" s="73">
+        <v>20687</v>
+      </c>
+      <c r="L34" s="73">
+        <v>4612</v>
+      </c>
+      <c r="M34" s="72">
+        <v>461</v>
+      </c>
+      <c r="N34" s="91">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="35" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B35" s="62" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="72">
+        <v>212474</v>
+      </c>
+      <c r="D35" s="175">
+        <v>9.6374040877825742</v>
+      </c>
+      <c r="E35" s="73">
+        <v>356</v>
+      </c>
+      <c r="F35" s="73">
+        <v>110</v>
+      </c>
+      <c r="G35" s="73">
+        <v>246</v>
+      </c>
+      <c r="H35" s="73">
+        <v>91579</v>
+      </c>
+      <c r="I35" s="73">
+        <v>60693</v>
+      </c>
+      <c r="J35" s="73">
+        <v>38004</v>
+      </c>
+      <c r="K35" s="73">
+        <v>17110</v>
+      </c>
+      <c r="L35" s="73">
+        <v>4261</v>
+      </c>
+      <c r="M35" s="72">
+        <v>471</v>
+      </c>
+      <c r="N35" s="91">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="36" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B36" s="62" t="s">
+        <v>121</v>
+      </c>
+      <c r="C36" s="72">
+        <v>62326</v>
+      </c>
+      <c r="D36" s="175">
+        <v>9.9417886752513738</v>
+      </c>
+      <c r="E36" s="73">
+        <v>135</v>
+      </c>
+      <c r="F36" s="73">
+        <v>29</v>
+      </c>
+      <c r="G36" s="73">
+        <v>106</v>
+      </c>
+      <c r="H36" s="73">
+        <v>26896</v>
+      </c>
+      <c r="I36" s="73">
+        <v>18779</v>
+      </c>
+      <c r="J36" s="73">
+        <v>10957</v>
+      </c>
+      <c r="K36" s="73">
+        <v>4404</v>
+      </c>
+      <c r="L36" s="73">
+        <v>1033</v>
+      </c>
+      <c r="M36" s="72">
+        <v>122</v>
+      </c>
+      <c r="N36" s="91">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="37" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B37" s="62" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" s="72">
+        <v>31002</v>
+      </c>
+      <c r="D37" s="176">
+        <v>10.559537819621269</v>
+      </c>
+      <c r="E37" s="73">
+        <v>147</v>
+      </c>
+      <c r="F37" s="73">
+        <v>43</v>
+      </c>
+      <c r="G37" s="73">
+        <v>104</v>
+      </c>
+      <c r="H37" s="73">
+        <v>14046</v>
+      </c>
+      <c r="I37" s="73">
+        <v>8394</v>
+      </c>
+      <c r="J37" s="73">
+        <v>5077</v>
+      </c>
+      <c r="K37" s="73">
+        <v>2533</v>
+      </c>
+      <c r="L37" s="73">
+        <v>732</v>
+      </c>
+      <c r="M37" s="72">
+        <v>73</v>
+      </c>
+      <c r="N37" s="91">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="38" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B38" s="67" t="s">
+        <v>123</v>
+      </c>
+      <c r="C38" s="68">
+        <v>19311</v>
+      </c>
+      <c r="D38" s="175">
+        <v>10.002848191398471</v>
+      </c>
+      <c r="E38" s="69">
+        <v>44</v>
+      </c>
+      <c r="F38" s="69">
         <v>8</v>
       </c>
-      <c r="L4" s="187" t="s">
+      <c r="G38" s="69">
+        <v>36</v>
+      </c>
+      <c r="H38" s="69">
+        <v>8235</v>
+      </c>
+      <c r="I38" s="69">
+        <v>5311</v>
+      </c>
+      <c r="J38" s="69">
+        <v>3397</v>
+      </c>
+      <c r="K38" s="69">
+        <v>1689</v>
+      </c>
+      <c r="L38" s="69">
+        <v>571</v>
+      </c>
+      <c r="M38" s="68">
+        <v>64</v>
+      </c>
+      <c r="N38" s="90">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="39" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B39" s="62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" s="72">
+        <v>24899</v>
+      </c>
+      <c r="D39" s="175">
+        <v>12.946246314356991</v>
+      </c>
+      <c r="E39" s="73">
+        <v>60</v>
+      </c>
+      <c r="F39" s="73">
+        <v>11</v>
+      </c>
+      <c r="G39" s="73">
+        <v>49</v>
+      </c>
+      <c r="H39" s="73">
+        <v>10800</v>
+      </c>
+      <c r="I39" s="73">
+        <v>6543</v>
+      </c>
+      <c r="J39" s="73">
+        <v>4342</v>
+      </c>
+      <c r="K39" s="73">
+        <v>2371</v>
+      </c>
+      <c r="L39" s="73">
+        <v>684</v>
+      </c>
+      <c r="M39" s="72">
+        <v>99</v>
+      </c>
+      <c r="N39" s="91">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B40" s="62" t="s">
+        <v>125</v>
+      </c>
+      <c r="C40" s="72">
+        <v>71630</v>
+      </c>
+      <c r="D40" s="175">
+        <v>11.80831967532974</v>
+      </c>
+      <c r="E40" s="73">
+        <v>102</v>
+      </c>
+      <c r="F40" s="73">
+        <v>32</v>
+      </c>
+      <c r="G40" s="73">
+        <v>70</v>
+      </c>
+      <c r="H40" s="73">
+        <v>30242</v>
+      </c>
+      <c r="I40" s="73">
+        <v>20194</v>
+      </c>
+      <c r="J40" s="73">
+        <v>12885</v>
+      </c>
+      <c r="K40" s="73">
+        <v>6377</v>
+      </c>
+      <c r="L40" s="73">
+        <v>1618</v>
+      </c>
+      <c r="M40" s="72">
+        <v>212</v>
+      </c>
+      <c r="N40" s="91">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="41" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B41" s="62" t="s">
+        <v>126</v>
+      </c>
+      <c r="C41" s="72">
+        <v>114041</v>
+      </c>
+      <c r="D41" s="175">
+        <v>9.5736810246259907</v>
+      </c>
+      <c r="E41" s="73">
+        <v>692</v>
+      </c>
+      <c r="F41" s="73">
+        <v>257</v>
+      </c>
+      <c r="G41" s="73">
+        <v>435</v>
+      </c>
+      <c r="H41" s="73">
+        <v>48546</v>
+      </c>
+      <c r="I41" s="73">
+        <v>32760</v>
+      </c>
+      <c r="J41" s="73">
+        <v>20082</v>
+      </c>
+      <c r="K41" s="73">
+        <v>9268</v>
+      </c>
+      <c r="L41" s="73">
+        <v>2387</v>
+      </c>
+      <c r="M41" s="72">
+        <v>306</v>
+      </c>
+      <c r="N41" s="91">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="42" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B42" s="77" t="s">
+        <v>127</v>
+      </c>
+      <c r="C42" s="78">
+        <v>57279</v>
+      </c>
+      <c r="D42" s="176">
+        <v>8.9928262896504574</v>
+      </c>
+      <c r="E42" s="79">
+        <v>46</v>
+      </c>
+      <c r="F42" s="79">
         <v>9</v>
       </c>
-      <c r="M4" s="210" t="s">
+      <c r="G42" s="79">
+        <v>37</v>
+      </c>
+      <c r="H42" s="79">
+        <v>24232</v>
+      </c>
+      <c r="I42" s="79">
+        <v>15713</v>
+      </c>
+      <c r="J42" s="79">
+        <v>10453</v>
+      </c>
+      <c r="K42" s="79">
+        <v>5205</v>
+      </c>
+      <c r="L42" s="79">
+        <v>1461</v>
+      </c>
+      <c r="M42" s="78">
+        <v>169</v>
+      </c>
+      <c r="N42" s="92">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="43" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B43" s="62" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="72">
+        <v>23620</v>
+      </c>
+      <c r="D43" s="175">
+        <v>11.05886778258416</v>
+      </c>
+      <c r="E43" s="73">
+        <v>182</v>
+      </c>
+      <c r="F43" s="73">
+        <v>70</v>
+      </c>
+      <c r="G43" s="73">
+        <v>112</v>
+      </c>
+      <c r="H43" s="73">
+        <v>10593</v>
+      </c>
+      <c r="I43" s="73">
+        <v>6294</v>
+      </c>
+      <c r="J43" s="73">
+        <v>3828</v>
+      </c>
+      <c r="K43" s="73">
+        <v>2013</v>
+      </c>
+      <c r="L43" s="73">
+        <v>627</v>
+      </c>
+      <c r="M43" s="72">
+        <v>83</v>
+      </c>
+      <c r="N43" s="91">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="44" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B44" s="62" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="72">
+        <v>36423</v>
+      </c>
+      <c r="D44" s="175">
+        <v>11.33765360396162</v>
+      </c>
+      <c r="E44" s="73">
+        <v>47</v>
+      </c>
+      <c r="F44" s="73">
+        <v>14</v>
+      </c>
+      <c r="G44" s="73">
+        <v>33</v>
+      </c>
+      <c r="H44" s="73">
+        <v>16328</v>
+      </c>
+      <c r="I44" s="73">
+        <v>9708</v>
+      </c>
+      <c r="J44" s="73">
+        <v>6169</v>
+      </c>
+      <c r="K44" s="73">
+        <v>3132</v>
+      </c>
+      <c r="L44" s="73">
+        <v>928</v>
+      </c>
+      <c r="M44" s="72">
+        <v>111</v>
+      </c>
+      <c r="N44" s="91">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B45" s="62" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="72">
+        <v>42405</v>
+      </c>
+      <c r="D45" s="175">
+        <v>9.6785039960685992</v>
+      </c>
+      <c r="E45" s="73">
+        <v>202</v>
+      </c>
+      <c r="F45" s="73">
+        <v>69</v>
+      </c>
+      <c r="G45" s="73">
+        <v>133</v>
+      </c>
+      <c r="H45" s="73">
+        <v>18349</v>
+      </c>
+      <c r="I45" s="73">
+        <v>11261</v>
+      </c>
+      <c r="J45" s="73">
+        <v>7556</v>
+      </c>
+      <c r="K45" s="73">
+        <v>3804</v>
+      </c>
+      <c r="L45" s="73">
+        <v>1115</v>
+      </c>
+      <c r="M45" s="72">
+        <v>118</v>
+      </c>
+      <c r="N45" s="91">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="46" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B46" s="62" t="s">
+        <v>131</v>
+      </c>
+      <c r="C46" s="72">
+        <v>24053</v>
+      </c>
+      <c r="D46" s="175">
+        <v>11.227745664739871</v>
+      </c>
+      <c r="E46" s="73">
+        <v>46</v>
+      </c>
+      <c r="F46" s="73">
+        <v>16</v>
+      </c>
+      <c r="G46" s="73">
+        <v>30</v>
+      </c>
+      <c r="H46" s="73">
+        <v>10325</v>
+      </c>
+      <c r="I46" s="73">
+        <v>6469</v>
+      </c>
+      <c r="J46" s="73">
+        <v>4092</v>
+      </c>
+      <c r="K46" s="73">
+        <v>2336</v>
+      </c>
+      <c r="L46" s="73">
+        <v>690</v>
+      </c>
+      <c r="M46" s="72">
+        <v>95</v>
+      </c>
+      <c r="N46" s="91">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="47" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B47" s="62" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="78">
+        <v>155264</v>
+      </c>
+      <c r="D47" s="176">
+        <v>10.10225644953127</v>
+      </c>
+      <c r="E47" s="79">
+        <v>1275</v>
+      </c>
+      <c r="F47" s="73">
+        <v>505</v>
+      </c>
+      <c r="G47" s="73">
+        <v>770</v>
+      </c>
+      <c r="H47" s="73">
+        <v>67580</v>
+      </c>
+      <c r="I47" s="73">
+        <v>41315</v>
+      </c>
+      <c r="J47" s="73">
+        <v>27560</v>
+      </c>
+      <c r="K47" s="73">
+        <v>13364</v>
+      </c>
+      <c r="L47" s="73">
+        <v>3739</v>
+      </c>
+      <c r="M47" s="72">
+        <v>431</v>
+      </c>
+      <c r="N47" s="91">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="48" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B48" s="67" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="72">
+        <v>24465</v>
+      </c>
+      <c r="D48" s="175">
+        <v>13.405645946321791</v>
+      </c>
+      <c r="E48" s="73">
+        <v>89</v>
+      </c>
+      <c r="F48" s="69">
+        <v>32</v>
+      </c>
+      <c r="G48" s="69">
+        <v>57</v>
+      </c>
+      <c r="H48" s="69">
+        <v>11050</v>
+      </c>
+      <c r="I48" s="69">
+        <v>6461</v>
+      </c>
+      <c r="J48" s="69">
+        <v>4115</v>
+      </c>
+      <c r="K48" s="69">
+        <v>2034</v>
+      </c>
+      <c r="L48" s="69">
+        <v>627</v>
+      </c>
+      <c r="M48" s="68">
+        <v>89</v>
+      </c>
+      <c r="N48" s="90">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="49" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B49" s="62" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" s="72">
+        <v>43215</v>
+      </c>
+      <c r="D49" s="175">
+        <v>10.245159315288671</v>
+      </c>
+      <c r="E49" s="73">
+        <v>48</v>
+      </c>
+      <c r="F49" s="73">
+        <v>20</v>
+      </c>
+      <c r="G49" s="73">
+        <v>28</v>
+      </c>
+      <c r="H49" s="73">
+        <v>18576</v>
+      </c>
+      <c r="I49" s="73">
+        <v>11159</v>
+      </c>
+      <c r="J49" s="73">
+        <v>8033</v>
+      </c>
+      <c r="K49" s="73">
+        <v>4109</v>
+      </c>
+      <c r="L49" s="73">
+        <v>1159</v>
+      </c>
+      <c r="M49" s="72">
+        <v>131</v>
+      </c>
+      <c r="N49" s="91">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="50" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B50" s="62" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="72">
+        <v>51155</v>
+      </c>
+      <c r="D50" s="175">
+        <v>12.157421618066209</v>
+      </c>
+      <c r="E50" s="73">
+        <v>108</v>
+      </c>
+      <c r="F50" s="73">
+        <v>39</v>
+      </c>
+      <c r="G50" s="73">
+        <v>69</v>
+      </c>
+      <c r="H50" s="73">
+        <v>22222</v>
+      </c>
+      <c r="I50" s="73">
+        <v>13138</v>
+      </c>
+      <c r="J50" s="73">
+        <v>9197</v>
+      </c>
+      <c r="K50" s="73">
+        <v>4847</v>
+      </c>
+      <c r="L50" s="73">
+        <v>1435</v>
+      </c>
+      <c r="M50" s="72">
+        <v>208</v>
+      </c>
+      <c r="N50" s="91">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="51" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B51" s="62" t="s">
+        <v>136</v>
+      </c>
+      <c r="C51" s="72">
+        <v>37635</v>
+      </c>
+      <c r="D51" s="175">
+        <v>12.31310991077024</v>
+      </c>
+      <c r="E51" s="73">
+        <v>33</v>
+      </c>
+      <c r="F51" s="73">
         <v>10</v>
       </c>
-      <c r="N4" s="213" t="s">
-[...46 lines deleted...]
-      <c r="B7" s="25" t="s">
+      <c r="G51" s="73">
+        <v>23</v>
+      </c>
+      <c r="H51" s="73">
+        <v>16797</v>
+      </c>
+      <c r="I51" s="73">
+        <v>9983</v>
+      </c>
+      <c r="J51" s="73">
+        <v>6612</v>
+      </c>
+      <c r="K51" s="73">
+        <v>3200</v>
+      </c>
+      <c r="L51" s="73">
+        <v>906</v>
+      </c>
+      <c r="M51" s="72">
+        <v>104</v>
+      </c>
+      <c r="N51" s="91">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="52" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B52" s="77" t="s">
+        <v>137</v>
+      </c>
+      <c r="C52" s="78">
+        <v>31593</v>
+      </c>
+      <c r="D52" s="176">
+        <v>11.18814668825228</v>
+      </c>
+      <c r="E52" s="79">
+        <v>84</v>
+      </c>
+      <c r="F52" s="79">
+        <v>31</v>
+      </c>
+      <c r="G52" s="79">
+        <v>53</v>
+      </c>
+      <c r="H52" s="79">
+        <v>14147</v>
+      </c>
+      <c r="I52" s="79">
+        <v>8271</v>
+      </c>
+      <c r="J52" s="79">
+        <v>5487</v>
+      </c>
+      <c r="K52" s="79">
+        <v>2708</v>
+      </c>
+      <c r="L52" s="79">
+        <v>818</v>
+      </c>
+      <c r="M52" s="78">
+        <v>78</v>
+      </c>
+      <c r="N52" s="92">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="53" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B53" s="62" t="s">
+        <v>138</v>
+      </c>
+      <c r="C53" s="72">
+        <v>44834</v>
+      </c>
+      <c r="D53" s="175">
+        <v>12.78426242704769</v>
+      </c>
+      <c r="E53" s="73">
+        <v>60</v>
+      </c>
+      <c r="F53" s="73">
+        <v>22</v>
+      </c>
+      <c r="G53" s="73">
+        <v>38</v>
+      </c>
+      <c r="H53" s="73">
+        <v>19819</v>
+      </c>
+      <c r="I53" s="73">
+        <v>11837</v>
+      </c>
+      <c r="J53" s="73">
+        <v>8059</v>
+      </c>
+      <c r="K53" s="73">
+        <v>3811</v>
+      </c>
+      <c r="L53" s="73">
+        <v>1119</v>
+      </c>
+      <c r="M53" s="72">
+        <v>129</v>
+      </c>
+      <c r="N53" s="91">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="54" spans="2:14" s="76" customFormat="1" ht="12" customHeight="1">
+      <c r="B54" s="82" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="83">
+        <v>29857</v>
+      </c>
+      <c r="D54" s="177">
+        <v>10.72090780983461</v>
+      </c>
+      <c r="E54" s="84">
+        <v>26</v>
+      </c>
+      <c r="F54" s="84">
+        <v>8</v>
+      </c>
+      <c r="G54" s="84">
         <v>18</v>
       </c>
-      <c r="C7" s="26">
-[...155 lines deleted...]
-      <c r="N10" s="39">
+      <c r="H54" s="84">
+        <v>12935</v>
+      </c>
+      <c r="I54" s="84">
+        <v>7676</v>
+      </c>
+      <c r="J54" s="84">
+        <v>5987</v>
+      </c>
+      <c r="K54" s="84">
+        <v>2550</v>
+      </c>
+      <c r="L54" s="84">
+        <v>608</v>
+      </c>
+      <c r="M54" s="83">
+        <v>75</v>
+      </c>
+      <c r="N54" s="93">
         <v>118</v>
       </c>
     </row>
-    <row r="11" spans="2:14" s="40" customFormat="1" ht="12" customHeight="1">
-[...911 lines deleted...]
-      <c r="E33" s="38">
+    <row r="55" spans="2:14" s="87" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B55" s="195" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="2:14" ht="12" customHeight="1">
+      <c r="B56" s="194" t="s">
         <v>142</v>
       </c>
-      <c r="F33" s="38">
-[...900 lines deleted...]
-        <v>124</v>
+    </row>
+    <row r="57" spans="2:14" ht="12" customHeight="1">
+      <c r="B57" s="194" t="s">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="N4:N6"/>
+    <mergeCell ref="M4:M6"/>
+    <mergeCell ref="C3:C6"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="J1:N1"/>
     <mergeCell ref="F5:F6"/>
+    <mergeCell ref="B1:I1"/>
     <mergeCell ref="G5:G6"/>
-    <mergeCell ref="B1:I1"/>
-[...1 lines deleted...]
-    <mergeCell ref="C3:C6"/>
     <mergeCell ref="H4:H6"/>
-    <mergeCell ref="I4:I6"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
-    <mergeCell ref="M4:M6"/>
-    <mergeCell ref="N4:N6"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
-  <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.98425196850393704" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125978" footer="0.31496062992125978"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J59"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="12.125" defaultRowHeight="13.5"/>
+  <cols>
+    <col min="1" max="1" width="2.625" style="94" customWidth="1"/>
+    <col min="2" max="2" width="12.125" style="94" customWidth="1"/>
+    <col min="3" max="10" width="14.125" style="94" customWidth="1"/>
+    <col min="11" max="11" width="8.625" style="94" customWidth="1"/>
+    <col min="12" max="12" width="12.125" style="94" customWidth="1"/>
+    <col min="13" max="16384" width="12.125" style="94"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="B1" s="260" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" s="259"/>
+      <c r="D1" s="259"/>
+      <c r="E1" s="259"/>
+      <c r="F1" s="259"/>
+      <c r="G1" s="258">
+        <v>45962</v>
+      </c>
+      <c r="H1" s="259"/>
+      <c r="I1" s="259"/>
+      <c r="J1" s="259"/>
+    </row>
+    <row r="2" spans="1:10" ht="16.149999999999999" customHeight="1">
+      <c r="B2" s="95"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+    </row>
+    <row r="3" spans="1:10" ht="15" customHeight="1" thickBot="1">
+      <c r="B3" s="97" t="s">
+        <v>144</v>
+      </c>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+    </row>
+    <row r="4" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="B4" s="99"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="101"/>
+      <c r="H4" s="249" t="s">
+        <v>145</v>
+      </c>
+      <c r="I4" s="252" t="s">
+        <v>146</v>
+      </c>
+      <c r="J4" s="246" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="13.5" customHeight="1">
+      <c r="B5" s="102"/>
+      <c r="C5" s="255" t="s">
+        <v>148</v>
+      </c>
+      <c r="D5" s="256"/>
+      <c r="E5" s="256"/>
+      <c r="F5" s="256"/>
+      <c r="G5" s="257"/>
+      <c r="H5" s="250"/>
+      <c r="I5" s="253"/>
+      <c r="J5" s="247"/>
+    </row>
+    <row r="6" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B6" s="103"/>
+      <c r="C6" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="105" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="106" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="107" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="108" t="s">
+        <v>149</v>
+      </c>
+      <c r="H6" s="251"/>
+      <c r="I6" s="254"/>
+      <c r="J6" s="248"/>
+    </row>
+    <row r="7" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B7" s="109" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="110">
+        <v>1642502.5289040001</v>
+      </c>
+      <c r="D7" s="111">
+        <v>835945.14337900002</v>
+      </c>
+      <c r="E7" s="112">
+        <v>695038.85654099996</v>
+      </c>
+      <c r="F7" s="112">
+        <v>67098.966969000001</v>
+      </c>
+      <c r="G7" s="113">
+        <v>44419.562015000003</v>
+      </c>
+      <c r="H7" s="114">
+        <v>1506376.2092520001</v>
+      </c>
+      <c r="I7" s="178">
+        <v>91.712261183376469</v>
+      </c>
+      <c r="J7" s="115">
+        <v>79702.570791132079</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A8" s="116"/>
+      <c r="B8" s="117" t="s">
+        <v>93</v>
+      </c>
+      <c r="C8" s="118">
+        <v>83921.406977999999</v>
+      </c>
+      <c r="D8" s="119">
+        <v>48406.690410000003</v>
+      </c>
+      <c r="E8" s="120">
+        <v>31300.769425999999</v>
+      </c>
+      <c r="F8" s="120">
+        <v>2667.6898080000001</v>
+      </c>
+      <c r="G8" s="121">
+        <v>1546.2573339999999</v>
+      </c>
+      <c r="H8" s="122">
+        <v>77703.558541999999</v>
+      </c>
+      <c r="I8" s="179">
+        <v>92.590867265094815</v>
+      </c>
+      <c r="J8" s="123">
+        <v>89530.969896889612</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A9" s="116"/>
+      <c r="B9" s="109" t="s">
+        <v>94</v>
+      </c>
+      <c r="C9" s="118">
+        <v>15338.700819</v>
+      </c>
+      <c r="D9" s="119">
+        <v>7661.3588890000001</v>
+      </c>
+      <c r="E9" s="120">
+        <v>7001.6915090000002</v>
+      </c>
+      <c r="F9" s="120">
+        <v>441.29238299999997</v>
+      </c>
+      <c r="G9" s="121">
+        <v>234.35803799999999</v>
+      </c>
+      <c r="H9" s="122">
+        <v>14156.022097999999</v>
+      </c>
+      <c r="I9" s="179">
+        <v>92.289576966420654</v>
+      </c>
+      <c r="J9" s="123">
+        <v>66945.560963155003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A10" s="116"/>
+      <c r="B10" s="109" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" s="118">
+        <v>14966.196715</v>
+      </c>
+      <c r="D10" s="119">
+        <v>7463.9580509999996</v>
+      </c>
+      <c r="E10" s="120">
+        <v>6703.3880159999999</v>
+      </c>
+      <c r="F10" s="120">
+        <v>532.97608000000002</v>
+      </c>
+      <c r="G10" s="121">
+        <v>265.87456800000001</v>
+      </c>
+      <c r="H10" s="122">
+        <v>13720.297941000001</v>
+      </c>
+      <c r="I10" s="179">
+        <v>91.675247908833867</v>
+      </c>
+      <c r="J10" s="123">
+        <v>65339.163319566564</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A11" s="116"/>
+      <c r="B11" s="109" t="s">
+        <v>96</v>
+      </c>
+      <c r="C11" s="118">
+        <v>26050.220359999999</v>
+      </c>
+      <c r="D11" s="119">
+        <v>12714.847367</v>
+      </c>
+      <c r="E11" s="120">
+        <v>11714.275975</v>
+      </c>
+      <c r="F11" s="120">
+        <v>980.02262199999996</v>
+      </c>
+      <c r="G11" s="121">
+        <v>641.07439599999998</v>
+      </c>
+      <c r="H11" s="122">
+        <v>23892.594553999999</v>
+      </c>
+      <c r="I11" s="179">
+        <v>91.717437410575513</v>
+      </c>
+      <c r="J11" s="123">
+        <v>72440.200105670025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A12" s="116"/>
+      <c r="B12" s="124" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="125">
+        <v>13503.612384</v>
+      </c>
+      <c r="D12" s="126">
+        <v>6948.0775510000003</v>
+      </c>
+      <c r="E12" s="127">
+        <v>5909.889956</v>
+      </c>
+      <c r="F12" s="127">
+        <v>483.94336900000002</v>
+      </c>
+      <c r="G12" s="128">
+        <v>161.70150799999999</v>
+      </c>
+      <c r="H12" s="129">
+        <v>12418.413918</v>
+      </c>
+      <c r="I12" s="180">
+        <v>91.963643244930395</v>
+      </c>
+      <c r="J12" s="130">
+        <v>67178.808934878864</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A13" s="116"/>
+      <c r="B13" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="118">
+        <v>14225.278426999999</v>
+      </c>
+      <c r="D13" s="119">
+        <v>7327.1428919999998</v>
+      </c>
+      <c r="E13" s="120">
+        <v>6199.2989170000001</v>
+      </c>
+      <c r="F13" s="120">
+        <v>508.64122800000001</v>
+      </c>
+      <c r="G13" s="121">
+        <v>190.19539</v>
+      </c>
+      <c r="H13" s="122">
+        <v>12993.658227</v>
+      </c>
+      <c r="I13" s="179">
+        <v>91.342030974505576</v>
+      </c>
+      <c r="J13" s="123">
+        <v>70139.874795994343</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A14" s="116"/>
+      <c r="B14" s="109" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="118">
+        <v>22173.194036000001</v>
+      </c>
+      <c r="D14" s="119">
+        <v>11035.805060000001</v>
+      </c>
+      <c r="E14" s="120">
+        <v>9971.1725490000008</v>
+      </c>
+      <c r="F14" s="120">
+        <v>790.96385099999998</v>
+      </c>
+      <c r="G14" s="121">
+        <v>375.25257599999998</v>
+      </c>
+      <c r="H14" s="122">
+        <v>20374.387890999998</v>
+      </c>
+      <c r="I14" s="179">
+        <v>91.88747393776697</v>
+      </c>
+      <c r="J14" s="123">
+        <v>67999.662767804024</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A15" s="116"/>
+      <c r="B15" s="109" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="118">
+        <v>33973.777771000001</v>
+      </c>
+      <c r="D15" s="119">
+        <v>16062.084161999999</v>
+      </c>
+      <c r="E15" s="120">
+        <v>15985.599996000001</v>
+      </c>
+      <c r="F15" s="120">
+        <v>1356.185479</v>
+      </c>
+      <c r="G15" s="121">
+        <v>569.90813400000002</v>
+      </c>
+      <c r="H15" s="122">
+        <v>31400.196840000001</v>
+      </c>
+      <c r="I15" s="179">
+        <v>92.424802009516853</v>
+      </c>
+      <c r="J15" s="123">
+        <v>69349.667111663613</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A16" s="116"/>
+      <c r="B16" s="109" t="s">
+        <v>101</v>
+      </c>
+      <c r="C16" s="118">
+        <v>22024.3308</v>
+      </c>
+      <c r="D16" s="119">
+        <v>10715.17965</v>
+      </c>
+      <c r="E16" s="120">
+        <v>10102.756649999999</v>
+      </c>
+      <c r="F16" s="120">
+        <v>813.20137899999997</v>
+      </c>
+      <c r="G16" s="121">
+        <v>393.19312100000002</v>
+      </c>
+      <c r="H16" s="122">
+        <v>20194.831423</v>
+      </c>
+      <c r="I16" s="179">
+        <v>91.693280519560673</v>
+      </c>
+      <c r="J16" s="123">
+        <v>69381.956677881521</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A17" s="116"/>
+      <c r="B17" s="109" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="125">
+        <v>24056.291841999999</v>
+      </c>
+      <c r="D17" s="126">
+        <v>12376.197211000001</v>
+      </c>
+      <c r="E17" s="127">
+        <v>10308.016532</v>
+      </c>
+      <c r="F17" s="127">
+        <v>889.96354399999996</v>
+      </c>
+      <c r="G17" s="128">
+        <v>482.114555</v>
+      </c>
+      <c r="H17" s="129">
+        <v>22049.700541999999</v>
+      </c>
+      <c r="I17" s="180">
+        <v>91.658767223231465</v>
+      </c>
+      <c r="J17" s="130">
+        <v>71640.882224009052</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A18" s="116"/>
+      <c r="B18" s="117" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="118">
+        <v>83493.490250000003</v>
+      </c>
+      <c r="D18" s="119">
+        <v>40022.371026000001</v>
+      </c>
+      <c r="E18" s="120">
+        <v>37512.731604000001</v>
+      </c>
+      <c r="F18" s="120">
+        <v>3625.6654629999998</v>
+      </c>
+      <c r="G18" s="121">
+        <v>2332.7221570000002</v>
+      </c>
+      <c r="H18" s="122">
+        <v>76515.135091999997</v>
+      </c>
+      <c r="I18" s="179">
+        <v>91.642036837716219</v>
+      </c>
+      <c r="J18" s="123">
+        <v>72646.496556200582</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A19" s="116"/>
+      <c r="B19" s="109" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="118">
+        <v>72259.692997000006</v>
+      </c>
+      <c r="D19" s="119">
+        <v>34924.228934999999</v>
+      </c>
+      <c r="E19" s="120">
+        <v>32149.64028</v>
+      </c>
+      <c r="F19" s="120">
+        <v>3268.1648770000002</v>
+      </c>
+      <c r="G19" s="121">
+        <v>1917.658905</v>
+      </c>
+      <c r="H19" s="122">
+        <v>65758.828779999996</v>
+      </c>
+      <c r="I19" s="179">
+        <v>91.003471025997996</v>
+      </c>
+      <c r="J19" s="123">
+        <v>71426.361635795183</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A20" s="116"/>
+      <c r="B20" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="118">
+        <v>147713.71408000001</v>
+      </c>
+      <c r="D20" s="119">
+        <v>70053.768043999997</v>
+      </c>
+      <c r="E20" s="120">
+        <v>65919.348448000004</v>
+      </c>
+      <c r="F20" s="120">
+        <v>6770.3786870000004</v>
+      </c>
+      <c r="G20" s="121">
+        <v>4970.2189010000002</v>
+      </c>
+      <c r="H20" s="122">
+        <v>133870.51583300001</v>
+      </c>
+      <c r="I20" s="179">
+        <v>90.62835950390992</v>
+      </c>
+      <c r="J20" s="123">
+        <v>82606.726750909875</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A21" s="116"/>
+      <c r="B21" s="109" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="118">
+        <v>103760.535756</v>
+      </c>
+      <c r="D21" s="119">
+        <v>47313.241507999999</v>
+      </c>
+      <c r="E21" s="120">
+        <v>48128.836686000002</v>
+      </c>
+      <c r="F21" s="120">
+        <v>5005.9581090000001</v>
+      </c>
+      <c r="G21" s="121">
+        <v>3312.4994529999999</v>
+      </c>
+      <c r="H21" s="122">
+        <v>94553.152474999995</v>
+      </c>
+      <c r="I21" s="179">
+        <v>91.126314822957553</v>
+      </c>
+      <c r="J21" s="123">
+        <v>75915.43678294633</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A22" s="116"/>
+      <c r="B22" s="124" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="125">
+        <v>26723.314783000002</v>
+      </c>
+      <c r="D22" s="126">
+        <v>13782.680938</v>
+      </c>
+      <c r="E22" s="127">
+        <v>11404.803131999999</v>
+      </c>
+      <c r="F22" s="127">
+        <v>1143.496298</v>
+      </c>
+      <c r="G22" s="128">
+        <v>392.33441499999998</v>
+      </c>
+      <c r="H22" s="129">
+        <v>24402.418181000001</v>
+      </c>
+      <c r="I22" s="180">
+        <v>91.315087140774779</v>
+      </c>
+      <c r="J22" s="130">
+        <v>65186.925161422521</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A23" s="116"/>
+      <c r="B23" s="109" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="118">
+        <v>15831.638403999999</v>
+      </c>
+      <c r="D23" s="119">
+        <v>8680.7987859999994</v>
+      </c>
+      <c r="E23" s="120">
+        <v>6266.2006760000004</v>
+      </c>
+      <c r="F23" s="120">
+        <v>492.14087000000001</v>
+      </c>
+      <c r="G23" s="121">
+        <v>392.49807199999998</v>
+      </c>
+      <c r="H23" s="122">
+        <v>14484.830961</v>
+      </c>
+      <c r="I23" s="179">
+        <v>91.49293706291499</v>
+      </c>
+      <c r="J23" s="123">
+        <v>77427.304625105768</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A24" s="116"/>
+      <c r="B24" s="109" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="118">
+        <v>16179.988728</v>
+      </c>
+      <c r="D24" s="119">
+        <v>8869.6828220000007</v>
+      </c>
+      <c r="E24" s="120">
+        <v>6379.5864170000004</v>
+      </c>
+      <c r="F24" s="120">
+        <v>448.85329000000002</v>
+      </c>
+      <c r="G24" s="121">
+        <v>481.86619899999999</v>
+      </c>
+      <c r="H24" s="122">
+        <v>14836.821851999999</v>
+      </c>
+      <c r="I24" s="179">
+        <v>91.698592016472759</v>
+      </c>
+      <c r="J24" s="123">
+        <v>81230.5519865854</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A25" s="116"/>
+      <c r="B25" s="109" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="118">
+        <v>10299.255714000001</v>
+      </c>
+      <c r="D25" s="119">
+        <v>5787.0101480000003</v>
+      </c>
+      <c r="E25" s="120">
+        <v>4079.4091250000001</v>
+      </c>
+      <c r="F25" s="120">
+        <v>305.35432500000002</v>
+      </c>
+      <c r="G25" s="121">
+        <v>127.482116</v>
+      </c>
+      <c r="H25" s="122">
+        <v>9406.9295550000006</v>
+      </c>
+      <c r="I25" s="179">
+        <v>91.336013166591812</v>
+      </c>
+      <c r="J25" s="123">
+        <v>76198.780095144379</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A26" s="116"/>
+      <c r="B26" s="109" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="118">
+        <v>10498.446223000001</v>
+      </c>
+      <c r="D26" s="119">
+        <v>5359.7009040000003</v>
+      </c>
+      <c r="E26" s="120">
+        <v>4508.8158249999997</v>
+      </c>
+      <c r="F26" s="120">
+        <v>407.63404000000003</v>
+      </c>
+      <c r="G26" s="121">
+        <v>222.29545400000001</v>
+      </c>
+      <c r="H26" s="122">
+        <v>9584.5752979999997</v>
+      </c>
+      <c r="I26" s="179">
+        <v>91.295179252355538</v>
+      </c>
+      <c r="J26" s="123">
+        <v>72125.023000982415</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A27" s="116"/>
+      <c r="B27" s="109" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="125">
+        <v>27930.777536000001</v>
+      </c>
+      <c r="D27" s="126">
+        <v>14281.064783</v>
+      </c>
+      <c r="E27" s="127">
+        <v>12094.201582</v>
+      </c>
+      <c r="F27" s="127">
+        <v>1069.086358</v>
+      </c>
+      <c r="G27" s="128">
+        <v>486.42481299999997</v>
+      </c>
+      <c r="H27" s="129">
+        <v>25536.432162000001</v>
+      </c>
+      <c r="I27" s="180">
+        <v>91.427573504124879</v>
+      </c>
+      <c r="J27" s="130">
+        <v>71224.910776261066</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A28" s="116"/>
+      <c r="B28" s="117" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" s="118">
+        <v>25832.488407000001</v>
+      </c>
+      <c r="D28" s="119">
+        <v>11867.901886</v>
+      </c>
+      <c r="E28" s="120">
+        <v>11865.464104000001</v>
+      </c>
+      <c r="F28" s="120">
+        <v>1206.751197</v>
+      </c>
+      <c r="G28" s="121">
+        <v>892.37121999999999</v>
+      </c>
+      <c r="H28" s="122">
+        <v>23510.312118999998</v>
+      </c>
+      <c r="I28" s="179">
+        <v>91.010636484517903</v>
+      </c>
+      <c r="J28" s="123">
+        <v>72716.978347459648</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A29" s="116"/>
+      <c r="B29" s="109" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="118">
+        <v>44587.06667</v>
+      </c>
+      <c r="D29" s="119">
+        <v>20969.714225</v>
+      </c>
+      <c r="E29" s="120">
+        <v>20817.018388</v>
+      </c>
+      <c r="F29" s="120">
+        <v>1700.950014</v>
+      </c>
+      <c r="G29" s="121">
+        <v>1099.384043</v>
+      </c>
+      <c r="H29" s="122">
+        <v>40666.845032999998</v>
+      </c>
+      <c r="I29" s="179">
+        <v>91.207715757543468</v>
+      </c>
+      <c r="J29" s="123">
+        <v>69682.425823733589</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A30" s="116"/>
+      <c r="B30" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="118">
+        <v>91605.654309999998</v>
+      </c>
+      <c r="D30" s="119">
+        <v>41875.612782999997</v>
+      </c>
+      <c r="E30" s="120">
+        <v>41403.586180999999</v>
+      </c>
+      <c r="F30" s="120">
+        <v>4200.8060249999999</v>
+      </c>
+      <c r="G30" s="121">
+        <v>4125.6493209999999</v>
+      </c>
+      <c r="H30" s="122">
+        <v>84268.923788</v>
+      </c>
+      <c r="I30" s="179">
+        <v>91.990963246469491</v>
+      </c>
+      <c r="J30" s="123">
+        <v>80529.399161174573</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A31" s="116"/>
+      <c r="B31" s="109" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" s="118">
+        <v>22265.084900999998</v>
+      </c>
+      <c r="D31" s="119">
+        <v>10744.798086000001</v>
+      </c>
+      <c r="E31" s="120">
+        <v>10061.438959999999</v>
+      </c>
+      <c r="F31" s="120">
+        <v>879.78111000000001</v>
+      </c>
+      <c r="G31" s="121">
+        <v>579.06674499999997</v>
+      </c>
+      <c r="H31" s="122">
+        <v>20368.724837999998</v>
+      </c>
+      <c r="I31" s="179">
+        <v>91.482807851701352</v>
+      </c>
+      <c r="J31" s="123">
+        <v>71970.975430078674</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A32" s="116"/>
+      <c r="B32" s="124" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" s="125">
+        <v>16984.930603000001</v>
+      </c>
+      <c r="D32" s="126">
+        <v>8953.4509159999998</v>
+      </c>
+      <c r="E32" s="127">
+        <v>7029.1412099999998</v>
+      </c>
+      <c r="F32" s="127">
+        <v>593.040888</v>
+      </c>
+      <c r="G32" s="128">
+        <v>409.29758900000002</v>
+      </c>
+      <c r="H32" s="129">
+        <v>15635.996636</v>
+      </c>
+      <c r="I32" s="180">
+        <v>92.058054292186853</v>
+      </c>
+      <c r="J32" s="130">
+        <v>77650.721663199758</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A33" s="116"/>
+      <c r="B33" s="109" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="118">
+        <v>37902.906542999997</v>
+      </c>
+      <c r="D33" s="119">
+        <v>20277.909671000001</v>
+      </c>
+      <c r="E33" s="120">
+        <v>14982.512707</v>
+      </c>
+      <c r="F33" s="120">
+        <v>1455.9515140000001</v>
+      </c>
+      <c r="G33" s="121">
+        <v>1186.532651</v>
+      </c>
+      <c r="H33" s="122">
+        <v>34897.379102999999</v>
+      </c>
+      <c r="I33" s="179">
+        <v>92.070456558284533</v>
+      </c>
+      <c r="J33" s="123">
+        <v>86803.464871339194</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A34" s="116"/>
+      <c r="B34" s="109" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="118">
+        <v>123024.415006</v>
+      </c>
+      <c r="D34" s="119">
+        <v>60996.350440000002</v>
+      </c>
+      <c r="E34" s="120">
+        <v>49824.136590000002</v>
+      </c>
+      <c r="F34" s="120">
+        <v>6052.6999079999996</v>
+      </c>
+      <c r="G34" s="121">
+        <v>6151.2280680000003</v>
+      </c>
+      <c r="H34" s="122">
+        <v>113501.47634199999</v>
+      </c>
+      <c r="I34" s="179">
+        <v>92.259309939790768</v>
+      </c>
+      <c r="J34" s="123">
+        <v>90948.713631245846</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A35" s="116"/>
+      <c r="B35" s="109" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="118">
+        <v>78143.297567000001</v>
+      </c>
+      <c r="D35" s="119">
+        <v>39800.053712000001</v>
+      </c>
+      <c r="E35" s="120">
+        <v>32765.297411</v>
+      </c>
+      <c r="F35" s="120">
+        <v>3455.4954339999999</v>
+      </c>
+      <c r="G35" s="121">
+        <v>2122.4510100000002</v>
+      </c>
+      <c r="H35" s="122">
+        <v>71955.154192000002</v>
+      </c>
+      <c r="I35" s="179">
+        <v>92.081031172642426</v>
+      </c>
+      <c r="J35" s="123">
+        <v>85135.195791792547</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A36" s="116"/>
+      <c r="B36" s="109" t="s">
+        <v>121</v>
+      </c>
+      <c r="C36" s="118">
+        <v>19712.909444000001</v>
+      </c>
+      <c r="D36" s="119">
+        <v>9910.7062160000005</v>
+      </c>
+      <c r="E36" s="120">
+        <v>8428.4631329999993</v>
+      </c>
+      <c r="F36" s="120">
+        <v>838.53184299999998</v>
+      </c>
+      <c r="G36" s="121">
+        <v>535.20825200000002</v>
+      </c>
+      <c r="H36" s="122">
+        <v>18073.502281000001</v>
+      </c>
+      <c r="I36" s="179">
+        <v>91.683585988881077</v>
+      </c>
+      <c r="J36" s="123">
+        <v>78746.747108851006</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A37" s="116"/>
+      <c r="B37" s="109" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" s="125">
+        <v>14249.402206000001</v>
+      </c>
+      <c r="D37" s="126">
+        <v>7186.423796</v>
+      </c>
+      <c r="E37" s="127">
+        <v>6112.8553069999998</v>
+      </c>
+      <c r="F37" s="127">
+        <v>464.27684199999999</v>
+      </c>
+      <c r="G37" s="128">
+        <v>485.84626100000003</v>
+      </c>
+      <c r="H37" s="129">
+        <v>13204.417234</v>
+      </c>
+      <c r="I37" s="180">
+        <v>92.666464481155657</v>
+      </c>
+      <c r="J37" s="130">
+        <v>80206.023899583481</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A38" s="116"/>
+      <c r="B38" s="117" t="s">
+        <v>123</v>
+      </c>
+      <c r="C38" s="118">
+        <v>7859.3409439999996</v>
+      </c>
+      <c r="D38" s="119">
+        <v>4413.7678059999998</v>
+      </c>
+      <c r="E38" s="120">
+        <v>3056.5221329999999</v>
+      </c>
+      <c r="F38" s="120">
+        <v>266.04431099999999</v>
+      </c>
+      <c r="G38" s="121">
+        <v>123.006694</v>
+      </c>
+      <c r="H38" s="122">
+        <v>7212.4763929999999</v>
+      </c>
+      <c r="I38" s="179">
+        <v>91.769480983086353</v>
+      </c>
+      <c r="J38" s="123">
+        <v>77843.00289211997</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A39" s="116"/>
+      <c r="B39" s="109" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" s="118">
+        <v>10702.952501</v>
+      </c>
+      <c r="D39" s="119">
+        <v>5877.0109430000002</v>
+      </c>
+      <c r="E39" s="120">
+        <v>4332.1789699999999</v>
+      </c>
+      <c r="F39" s="120">
+        <v>361.848072</v>
+      </c>
+      <c r="G39" s="121">
+        <v>131.91451599999999</v>
+      </c>
+      <c r="H39" s="122">
+        <v>9847.3053139999993</v>
+      </c>
+      <c r="I39" s="179">
+        <v>92.005503276595363</v>
+      </c>
+      <c r="J39" s="123">
+        <v>80298.843122838342</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A40" s="116"/>
+      <c r="B40" s="109" t="s">
+        <v>125</v>
+      </c>
+      <c r="C40" s="118">
+        <v>27566.129054000001</v>
+      </c>
+      <c r="D40" s="119">
+        <v>15202.482873999999</v>
+      </c>
+      <c r="E40" s="120">
+        <v>10851.469521000001</v>
+      </c>
+      <c r="F40" s="120">
+        <v>1169.0393140000001</v>
+      </c>
+      <c r="G40" s="121">
+        <v>343.13734499999998</v>
+      </c>
+      <c r="H40" s="122">
+        <v>25359.853437000002</v>
+      </c>
+      <c r="I40" s="179">
+        <v>91.996425712590735</v>
+      </c>
+      <c r="J40" s="123">
+        <v>82448.650200542557</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A41" s="116"/>
+      <c r="B41" s="109" t="s">
+        <v>126</v>
+      </c>
+      <c r="C41" s="118">
+        <v>42498.713324999997</v>
+      </c>
+      <c r="D41" s="119">
+        <v>21776.387341000001</v>
+      </c>
+      <c r="E41" s="120">
+        <v>17911.89488</v>
+      </c>
+      <c r="F41" s="120">
+        <v>1928.81897</v>
+      </c>
+      <c r="G41" s="121">
+        <v>881.61213399999997</v>
+      </c>
+      <c r="H41" s="122">
+        <v>38742.207893999999</v>
+      </c>
+      <c r="I41" s="179">
+        <v>91.16089609049358</v>
+      </c>
+      <c r="J41" s="123">
+        <v>86836.271536047338</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A42" s="116"/>
+      <c r="B42" s="124" t="s">
+        <v>127</v>
+      </c>
+      <c r="C42" s="125">
+        <v>23269.220603999998</v>
+      </c>
+      <c r="D42" s="126">
+        <v>13307.025839</v>
+      </c>
+      <c r="E42" s="127">
+        <v>8873.5633330000001</v>
+      </c>
+      <c r="F42" s="127">
+        <v>791.13140299999998</v>
+      </c>
+      <c r="G42" s="128">
+        <v>297.50002899999998</v>
+      </c>
+      <c r="H42" s="129">
+        <v>21399.065685000001</v>
+      </c>
+      <c r="I42" s="180">
+        <v>91.962967085031977</v>
+      </c>
+      <c r="J42" s="130">
+        <v>86119.781950880104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A43" s="116"/>
+      <c r="B43" s="109" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="118">
+        <v>12266.80299</v>
+      </c>
+      <c r="D43" s="119">
+        <v>6896.2700850000001</v>
+      </c>
+      <c r="E43" s="120">
+        <v>4689.0590599999996</v>
+      </c>
+      <c r="F43" s="120">
+        <v>468.23860400000001</v>
+      </c>
+      <c r="G43" s="121">
+        <v>213.235241</v>
+      </c>
+      <c r="H43" s="122">
+        <v>11301.870958</v>
+      </c>
+      <c r="I43" s="179">
+        <v>92.133793680499963</v>
+      </c>
+      <c r="J43" s="123">
+        <v>88132.448593967783</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A44" s="116"/>
+      <c r="B44" s="109" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="118">
+        <v>14141.410876</v>
+      </c>
+      <c r="D44" s="119">
+        <v>6949.1271219999999</v>
+      </c>
+      <c r="E44" s="120">
+        <v>6261.0384050000002</v>
+      </c>
+      <c r="F44" s="120">
+        <v>622.78188399999999</v>
+      </c>
+      <c r="G44" s="121">
+        <v>308.46346499999999</v>
+      </c>
+      <c r="H44" s="122">
+        <v>12995.686213999999</v>
+      </c>
+      <c r="I44" s="179">
+        <v>91.898088019318791</v>
+      </c>
+      <c r="J44" s="123">
+        <v>80087.276658643634</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A45" s="116"/>
+      <c r="B45" s="109" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="118">
+        <v>19860.458996000001</v>
+      </c>
+      <c r="D45" s="119">
+        <v>10416.953879999999</v>
+      </c>
+      <c r="E45" s="120">
+        <v>8341.8152719999998</v>
+      </c>
+      <c r="F45" s="120">
+        <v>695.44255099999998</v>
+      </c>
+      <c r="G45" s="121">
+        <v>406.24729300000001</v>
+      </c>
+      <c r="H45" s="122">
+        <v>18337.417590000001</v>
+      </c>
+      <c r="I45" s="179">
+        <v>92.33128798127602</v>
+      </c>
+      <c r="J45" s="123">
+        <v>78163.703110733288</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A46" s="116"/>
+      <c r="B46" s="109" t="s">
+        <v>131</v>
+      </c>
+      <c r="C46" s="118">
+        <v>13375.072333</v>
+      </c>
+      <c r="D46" s="119">
+        <v>8458.8728150000006</v>
+      </c>
+      <c r="E46" s="120">
+        <v>4353.2405749999998</v>
+      </c>
+      <c r="F46" s="120">
+        <v>383.87598800000001</v>
+      </c>
+      <c r="G46" s="121">
+        <v>179.082955</v>
+      </c>
+      <c r="H46" s="122">
+        <v>12363.464837</v>
+      </c>
+      <c r="I46" s="179">
+        <v>92.436620372481386</v>
+      </c>
+      <c r="J46" s="123">
+        <v>95538.960634589559</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A47" s="116"/>
+      <c r="B47" s="109" t="s">
+        <v>132</v>
+      </c>
+      <c r="C47" s="125">
+        <v>76717.884206000002</v>
+      </c>
+      <c r="D47" s="126">
+        <v>42824.122901000002</v>
+      </c>
+      <c r="E47" s="127">
+        <v>28622.987144999999</v>
+      </c>
+      <c r="F47" s="127">
+        <v>3252.5476549999998</v>
+      </c>
+      <c r="G47" s="128">
+        <v>2018.2265050000001</v>
+      </c>
+      <c r="H47" s="129">
+        <v>70818.288457999995</v>
+      </c>
+      <c r="I47" s="180">
+        <v>92.31001244487058</v>
+      </c>
+      <c r="J47" s="130">
+        <v>95928.891880705778</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A48" s="116"/>
+      <c r="B48" s="117" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="118">
+        <v>12486.153581</v>
+      </c>
+      <c r="D48" s="119">
+        <v>7101.952628</v>
+      </c>
+      <c r="E48" s="120">
+        <v>4776.1309899999997</v>
+      </c>
+      <c r="F48" s="120">
+        <v>415.26540799999998</v>
+      </c>
+      <c r="G48" s="121">
+        <v>192.80455499999999</v>
+      </c>
+      <c r="H48" s="122">
+        <v>11404.412467</v>
+      </c>
+      <c r="I48" s="179">
+        <v>91.336474383543788</v>
+      </c>
+      <c r="J48" s="123">
+        <v>90527.261384645506</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A49" s="116"/>
+      <c r="B49" s="109" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" s="118">
+        <v>21302.108733000001</v>
+      </c>
+      <c r="D49" s="119">
+        <v>12322.777249000001</v>
+      </c>
+      <c r="E49" s="120">
+        <v>7910.0253700000003</v>
+      </c>
+      <c r="F49" s="120">
+        <v>770.81821600000001</v>
+      </c>
+      <c r="G49" s="121">
+        <v>298.48789799999997</v>
+      </c>
+      <c r="H49" s="122">
+        <v>19481.091745999998</v>
+      </c>
+      <c r="I49" s="179">
+        <v>91.451470791814216</v>
+      </c>
+      <c r="J49" s="123">
+        <v>88699.283951182748</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A50" s="116"/>
+      <c r="B50" s="109" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="118">
+        <v>27487.985187999999</v>
+      </c>
+      <c r="D50" s="119">
+        <v>15787.794798000001</v>
+      </c>
+      <c r="E50" s="120">
+        <v>10191.914073</v>
+      </c>
+      <c r="F50" s="120">
+        <v>1002.210455</v>
+      </c>
+      <c r="G50" s="121">
+        <v>506.06586199999998</v>
+      </c>
+      <c r="H50" s="122">
+        <v>25242.678652999999</v>
+      </c>
+      <c r="I50" s="179">
+        <v>91.83168020630265</v>
+      </c>
+      <c r="J50" s="123">
+        <v>88904.365618106895</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A51" s="116"/>
+      <c r="B51" s="109" t="s">
+        <v>136</v>
+      </c>
+      <c r="C51" s="118">
+        <v>18595.980940000001</v>
+      </c>
+      <c r="D51" s="119">
+        <v>10684.318993000001</v>
+      </c>
+      <c r="E51" s="120">
+        <v>7039.8436320000001</v>
+      </c>
+      <c r="F51" s="120">
+        <v>535.42019800000003</v>
+      </c>
+      <c r="G51" s="121">
+        <v>336.39811700000001</v>
+      </c>
+      <c r="H51" s="122">
+        <v>17131.114332000001</v>
+      </c>
+      <c r="I51" s="179">
+        <v>92.122670953866873</v>
+      </c>
+      <c r="J51" s="123">
+        <v>87499.792684189233</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A52" s="116"/>
+      <c r="B52" s="124" t="s">
+        <v>137</v>
+      </c>
+      <c r="C52" s="125">
+        <v>14948.88517</v>
+      </c>
+      <c r="D52" s="126">
+        <v>7745.4585859999997</v>
+      </c>
+      <c r="E52" s="127">
+        <v>6406.0545149999998</v>
+      </c>
+      <c r="F52" s="127">
+        <v>503.37951600000002</v>
+      </c>
+      <c r="G52" s="128">
+        <v>293.99255299999999</v>
+      </c>
+      <c r="H52" s="129">
+        <v>13747.458928</v>
+      </c>
+      <c r="I52" s="180">
+        <v>91.963104751041442</v>
+      </c>
+      <c r="J52" s="130">
+        <v>76845.378498139122</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="13.15" customHeight="1">
+      <c r="A53" s="116"/>
+      <c r="B53" s="109" t="s">
+        <v>138</v>
+      </c>
+      <c r="C53" s="118">
+        <v>26240.005850000001</v>
+      </c>
+      <c r="D53" s="119">
+        <v>15690.225895</v>
+      </c>
+      <c r="E53" s="120">
+        <v>9416.9488000000001</v>
+      </c>
+      <c r="F53" s="120">
+        <v>703.00716399999999</v>
+      </c>
+      <c r="G53" s="121">
+        <v>429.82399099999998</v>
+      </c>
+      <c r="H53" s="122">
+        <v>24221.785713000001</v>
+      </c>
+      <c r="I53" s="179">
+        <v>92.308613997507933</v>
+      </c>
+      <c r="J53" s="123">
+        <v>92993.935726461801</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="13.9" customHeight="1" thickBot="1">
+      <c r="A54" s="116"/>
+      <c r="B54" s="131" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="132">
+        <v>13951.403353</v>
+      </c>
+      <c r="D54" s="133">
+        <v>8121.7827559999996</v>
+      </c>
+      <c r="E54" s="134">
+        <v>5073.8225750000001</v>
+      </c>
+      <c r="F54" s="134">
+        <v>379.200425</v>
+      </c>
+      <c r="G54" s="135">
+        <v>376.59759700000001</v>
+      </c>
+      <c r="H54" s="136">
+        <v>12833.996902000001</v>
+      </c>
+      <c r="I54" s="181">
+        <v>91.99072363742016</v>
+      </c>
+      <c r="J54" s="137">
+        <v>83483.848565359178</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B55" s="196" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B56" s="196" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B57" s="196" t="s">
+        <v>152</v>
+      </c>
+      <c r="C57" s="182"/>
+      <c r="D57" s="182"/>
+      <c r="E57" s="182"/>
+      <c r="F57" s="182"/>
+      <c r="G57" s="182"/>
+      <c r="H57" s="182"/>
+      <c r="I57" s="182"/>
+      <c r="J57" s="183"/>
+    </row>
+    <row r="58" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B58" s="197" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="13.15" customHeight="1">
+      <c r="B59" s="198" t="s">
+        <v>154</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="I4:I6"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="G1:J1"/>
+    <mergeCell ref="B1:F1"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="1.7322834645669289" right="0.31496062992125978" top="0.31496062992125978" bottom="0.23622047244094491" header="0.35433070866141742" footer="0.31496062992125978"/>
+  <pageSetup paperSize="9" scale="74" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>総括表</vt:lpstr>
       <vt:lpstr>被保険者数</vt:lpstr>
       <vt:lpstr>被保険者数（現役並み再掲）</vt:lpstr>
       <vt:lpstr>被保険者数（一般Ⅱ再掲）</vt:lpstr>
+      <vt:lpstr>医療給付の状況</vt:lpstr>
+      <vt:lpstr>医療給付の状況!Print_Area</vt:lpstr>
       <vt:lpstr>総括表!Print_Area</vt:lpstr>
       <vt:lpstr>被保険者数!Print_Area</vt:lpstr>
       <vt:lpstr>'被保険者数（一般Ⅱ再掲）'!Print_Area</vt:lpstr>
       <vt:lpstr>'被保険者数（現役並み再掲）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>