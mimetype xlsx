--- v0 (2026-05-16)
+++ v1 (2026-07-02)
@@ -57,55 +57,55 @@
   <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet51.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet52.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet53.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet54.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet55.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet56.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet57.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet58.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet59.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet60.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{6C2E9400-F15B-4BDD-A193-FD6DE45275BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A61D56F3-B894-433A-AF96-6C4E7D5E60FD}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3A4E7670-8499-4A77-B77D-52AB48E0590C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{214E10FD-FAEC-46E7-A12A-29278D9A15FB}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DAE39EA2-0739-4661-BD44-EE3DD18A3FBE}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="129" r:id="rId1"/>
     <sheet name="1(1)" sheetId="46" r:id="rId2"/>
     <sheet name="1(2)" sheetId="48" r:id="rId3"/>
     <sheet name="1(3)" sheetId="50" r:id="rId4"/>
     <sheet name="2(1)" sheetId="51" r:id="rId5"/>
     <sheet name="2(2)" sheetId="110" r:id="rId6"/>
     <sheet name="2(3)" sheetId="52" r:id="rId7"/>
     <sheet name="2(4)" sheetId="53" r:id="rId8"/>
     <sheet name="2(5)" sheetId="54" r:id="rId9"/>
     <sheet name="2(6)" sheetId="55" r:id="rId10"/>
     <sheet name="3(1)" sheetId="56" r:id="rId11"/>
     <sheet name="3(2)" sheetId="57" r:id="rId12"/>
     <sheet name="3(3)" sheetId="58" r:id="rId13"/>
     <sheet name="3(4)" sheetId="59" r:id="rId14"/>
     <sheet name="3(5)" sheetId="60" r:id="rId15"/>
     <sheet name="3(6)" sheetId="61" r:id="rId16"/>
     <sheet name="3(7)" sheetId="62" r:id="rId17"/>
     <sheet name="3(8)" sheetId="63" r:id="rId18"/>
     <sheet name="3(9)" sheetId="127" r:id="rId19"/>
     <sheet name="3(10)" sheetId="65" r:id="rId20"/>
     <sheet name="4(1)" sheetId="66" r:id="rId21"/>
     <sheet name="4(2)" sheetId="67" r:id="rId22"/>
     <sheet name="4(3)" sheetId="68" r:id="rId23"/>
@@ -5020,87 +5020,81 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="377">
+  <cellXfs count="378">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyAlignment="1">
@@ -5195,71 +5189,53 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1">
@@ -5346,65 +5322,58 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="10" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="28" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -5414,413 +5383,447 @@
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="31" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="31" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="10" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="177" fontId="31" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="10" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="13" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...319 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="2" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5861,54 +5864,54 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -6721,677 +6724,677 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FEC8FB5-83D6-4C1A-84B9-56401CD6373F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="3.875" style="21" customWidth="1"/>
-[...130 lines deleted...]
-    <col min="16145" max="16384" width="9" style="18"/>
+    <col min="1" max="1" width="3.875" style="19" customWidth="1"/>
+    <col min="2" max="2" width="1.875" style="19" customWidth="1"/>
+    <col min="3" max="3" width="60.75" style="22" customWidth="1"/>
+    <col min="4" max="5" width="60.75" style="16" customWidth="1"/>
+    <col min="6" max="16" width="8.625" style="16" customWidth="1"/>
+    <col min="17" max="257" width="9" style="16"/>
+    <col min="258" max="272" width="8.625" style="16" customWidth="1"/>
+    <col min="273" max="513" width="9" style="16"/>
+    <col min="514" max="528" width="8.625" style="16" customWidth="1"/>
+    <col min="529" max="769" width="9" style="16"/>
+    <col min="770" max="784" width="8.625" style="16" customWidth="1"/>
+    <col min="785" max="1025" width="9" style="16"/>
+    <col min="1026" max="1040" width="8.625" style="16" customWidth="1"/>
+    <col min="1041" max="1281" width="9" style="16"/>
+    <col min="1282" max="1296" width="8.625" style="16" customWidth="1"/>
+    <col min="1297" max="1537" width="9" style="16"/>
+    <col min="1538" max="1552" width="8.625" style="16" customWidth="1"/>
+    <col min="1553" max="1793" width="9" style="16"/>
+    <col min="1794" max="1808" width="8.625" style="16" customWidth="1"/>
+    <col min="1809" max="2049" width="9" style="16"/>
+    <col min="2050" max="2064" width="8.625" style="16" customWidth="1"/>
+    <col min="2065" max="2305" width="9" style="16"/>
+    <col min="2306" max="2320" width="8.625" style="16" customWidth="1"/>
+    <col min="2321" max="2561" width="9" style="16"/>
+    <col min="2562" max="2576" width="8.625" style="16" customWidth="1"/>
+    <col min="2577" max="2817" width="9" style="16"/>
+    <col min="2818" max="2832" width="8.625" style="16" customWidth="1"/>
+    <col min="2833" max="3073" width="9" style="16"/>
+    <col min="3074" max="3088" width="8.625" style="16" customWidth="1"/>
+    <col min="3089" max="3329" width="9" style="16"/>
+    <col min="3330" max="3344" width="8.625" style="16" customWidth="1"/>
+    <col min="3345" max="3585" width="9" style="16"/>
+    <col min="3586" max="3600" width="8.625" style="16" customWidth="1"/>
+    <col min="3601" max="3841" width="9" style="16"/>
+    <col min="3842" max="3856" width="8.625" style="16" customWidth="1"/>
+    <col min="3857" max="4097" width="9" style="16"/>
+    <col min="4098" max="4112" width="8.625" style="16" customWidth="1"/>
+    <col min="4113" max="4353" width="9" style="16"/>
+    <col min="4354" max="4368" width="8.625" style="16" customWidth="1"/>
+    <col min="4369" max="4609" width="9" style="16"/>
+    <col min="4610" max="4624" width="8.625" style="16" customWidth="1"/>
+    <col min="4625" max="4865" width="9" style="16"/>
+    <col min="4866" max="4880" width="8.625" style="16" customWidth="1"/>
+    <col min="4881" max="5121" width="9" style="16"/>
+    <col min="5122" max="5136" width="8.625" style="16" customWidth="1"/>
+    <col min="5137" max="5377" width="9" style="16"/>
+    <col min="5378" max="5392" width="8.625" style="16" customWidth="1"/>
+    <col min="5393" max="5633" width="9" style="16"/>
+    <col min="5634" max="5648" width="8.625" style="16" customWidth="1"/>
+    <col min="5649" max="5889" width="9" style="16"/>
+    <col min="5890" max="5904" width="8.625" style="16" customWidth="1"/>
+    <col min="5905" max="6145" width="9" style="16"/>
+    <col min="6146" max="6160" width="8.625" style="16" customWidth="1"/>
+    <col min="6161" max="6401" width="9" style="16"/>
+    <col min="6402" max="6416" width="8.625" style="16" customWidth="1"/>
+    <col min="6417" max="6657" width="9" style="16"/>
+    <col min="6658" max="6672" width="8.625" style="16" customWidth="1"/>
+    <col min="6673" max="6913" width="9" style="16"/>
+    <col min="6914" max="6928" width="8.625" style="16" customWidth="1"/>
+    <col min="6929" max="7169" width="9" style="16"/>
+    <col min="7170" max="7184" width="8.625" style="16" customWidth="1"/>
+    <col min="7185" max="7425" width="9" style="16"/>
+    <col min="7426" max="7440" width="8.625" style="16" customWidth="1"/>
+    <col min="7441" max="7681" width="9" style="16"/>
+    <col min="7682" max="7696" width="8.625" style="16" customWidth="1"/>
+    <col min="7697" max="7937" width="9" style="16"/>
+    <col min="7938" max="7952" width="8.625" style="16" customWidth="1"/>
+    <col min="7953" max="8193" width="9" style="16"/>
+    <col min="8194" max="8208" width="8.625" style="16" customWidth="1"/>
+    <col min="8209" max="8449" width="9" style="16"/>
+    <col min="8450" max="8464" width="8.625" style="16" customWidth="1"/>
+    <col min="8465" max="8705" width="9" style="16"/>
+    <col min="8706" max="8720" width="8.625" style="16" customWidth="1"/>
+    <col min="8721" max="8961" width="9" style="16"/>
+    <col min="8962" max="8976" width="8.625" style="16" customWidth="1"/>
+    <col min="8977" max="9217" width="9" style="16"/>
+    <col min="9218" max="9232" width="8.625" style="16" customWidth="1"/>
+    <col min="9233" max="9473" width="9" style="16"/>
+    <col min="9474" max="9488" width="8.625" style="16" customWidth="1"/>
+    <col min="9489" max="9729" width="9" style="16"/>
+    <col min="9730" max="9744" width="8.625" style="16" customWidth="1"/>
+    <col min="9745" max="9985" width="9" style="16"/>
+    <col min="9986" max="10000" width="8.625" style="16" customWidth="1"/>
+    <col min="10001" max="10241" width="9" style="16"/>
+    <col min="10242" max="10256" width="8.625" style="16" customWidth="1"/>
+    <col min="10257" max="10497" width="9" style="16"/>
+    <col min="10498" max="10512" width="8.625" style="16" customWidth="1"/>
+    <col min="10513" max="10753" width="9" style="16"/>
+    <col min="10754" max="10768" width="8.625" style="16" customWidth="1"/>
+    <col min="10769" max="11009" width="9" style="16"/>
+    <col min="11010" max="11024" width="8.625" style="16" customWidth="1"/>
+    <col min="11025" max="11265" width="9" style="16"/>
+    <col min="11266" max="11280" width="8.625" style="16" customWidth="1"/>
+    <col min="11281" max="11521" width="9" style="16"/>
+    <col min="11522" max="11536" width="8.625" style="16" customWidth="1"/>
+    <col min="11537" max="11777" width="9" style="16"/>
+    <col min="11778" max="11792" width="8.625" style="16" customWidth="1"/>
+    <col min="11793" max="12033" width="9" style="16"/>
+    <col min="12034" max="12048" width="8.625" style="16" customWidth="1"/>
+    <col min="12049" max="12289" width="9" style="16"/>
+    <col min="12290" max="12304" width="8.625" style="16" customWidth="1"/>
+    <col min="12305" max="12545" width="9" style="16"/>
+    <col min="12546" max="12560" width="8.625" style="16" customWidth="1"/>
+    <col min="12561" max="12801" width="9" style="16"/>
+    <col min="12802" max="12816" width="8.625" style="16" customWidth="1"/>
+    <col min="12817" max="13057" width="9" style="16"/>
+    <col min="13058" max="13072" width="8.625" style="16" customWidth="1"/>
+    <col min="13073" max="13313" width="9" style="16"/>
+    <col min="13314" max="13328" width="8.625" style="16" customWidth="1"/>
+    <col min="13329" max="13569" width="9" style="16"/>
+    <col min="13570" max="13584" width="8.625" style="16" customWidth="1"/>
+    <col min="13585" max="13825" width="9" style="16"/>
+    <col min="13826" max="13840" width="8.625" style="16" customWidth="1"/>
+    <col min="13841" max="14081" width="9" style="16"/>
+    <col min="14082" max="14096" width="8.625" style="16" customWidth="1"/>
+    <col min="14097" max="14337" width="9" style="16"/>
+    <col min="14338" max="14352" width="8.625" style="16" customWidth="1"/>
+    <col min="14353" max="14593" width="9" style="16"/>
+    <col min="14594" max="14608" width="8.625" style="16" customWidth="1"/>
+    <col min="14609" max="14849" width="9" style="16"/>
+    <col min="14850" max="14864" width="8.625" style="16" customWidth="1"/>
+    <col min="14865" max="15105" width="9" style="16"/>
+    <col min="15106" max="15120" width="8.625" style="16" customWidth="1"/>
+    <col min="15121" max="15361" width="9" style="16"/>
+    <col min="15362" max="15376" width="8.625" style="16" customWidth="1"/>
+    <col min="15377" max="15617" width="9" style="16"/>
+    <col min="15618" max="15632" width="8.625" style="16" customWidth="1"/>
+    <col min="15633" max="15873" width="9" style="16"/>
+    <col min="15874" max="15888" width="8.625" style="16" customWidth="1"/>
+    <col min="15889" max="16129" width="9" style="16"/>
+    <col min="16130" max="16144" width="8.625" style="16" customWidth="1"/>
+    <col min="16145" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:11" s="70" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="78" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-      <c r="C2" s="123"/>
+    <row r="2" spans="1:11" s="70" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="112"/>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
     </row>
     <row r="3" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="18"/>
-      <c r="B3" s="125" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="114" t="s">
         <v>398</v>
       </c>
-      <c r="C3" s="125"/>
-[...7 lines deleted...]
-      <c r="K3" s="19"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
     </row>
     <row r="4" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="121"/>
-[...9 lines deleted...]
-      <c r="K4" s="19"/>
+      <c r="A4" s="110"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
     </row>
     <row r="5" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C5" s="86" t="s">
+      <c r="C5" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="E5" s="84" t="s">
+      <c r="E5" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="20"/>
-[...3 lines deleted...]
-      <c r="J5" s="20"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
     </row>
     <row r="6" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C6" s="163" t="s">
+      <c r="C6" s="164" t="s">
         <v>391</v>
       </c>
-      <c r="D6" s="77" t="s">
+      <c r="D6" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="77" t="s">
+      <c r="E6" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="F6" s="20"/>
-[...3 lines deleted...]
-      <c r="J6" s="20"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
     </row>
     <row r="7" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C7" s="163"/>
-      <c r="D7" s="77" t="s">
+      <c r="C7" s="164"/>
+      <c r="D7" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="E7" s="77" t="s">
+      <c r="E7" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="F7" s="20"/>
-[...3 lines deleted...]
-      <c r="J7" s="20"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
     </row>
     <row r="8" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C8" s="77" t="s">
+      <c r="C8" s="69" t="s">
         <v>342</v>
       </c>
-      <c r="D8" s="77" t="s">
+      <c r="D8" s="69" t="s">
         <v>328</v>
       </c>
-      <c r="E8" s="77" t="s">
+      <c r="E8" s="69" t="s">
         <v>328</v>
       </c>
-      <c r="F8" s="20"/>
-[...3 lines deleted...]
-      <c r="J8" s="20"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
     </row>
     <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C9" s="77" t="s">
+      <c r="C9" s="69" t="s">
         <v>341</v>
       </c>
-      <c r="D9" s="77" t="s">
+      <c r="D9" s="69" t="s">
         <v>329</v>
       </c>
-      <c r="E9" s="77" t="s">
+      <c r="E9" s="69" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="D10" s="77" t="s">
+    <row r="10" spans="1:11" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C10" s="77"/>
+      <c r="D10" s="69" t="s">
         <v>330</v>
       </c>
-      <c r="E10" s="77" t="s">
+      <c r="E10" s="69" t="s">
         <v>330</v>
       </c>
-      <c r="F10" s="22"/>
-[...8 lines deleted...]
-      <c r="C11" s="84" t="s">
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="K10" s="21"/>
+    </row>
+    <row r="11" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="19"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="85"/>
-[...10 lines deleted...]
-      <c r="C12" s="77" t="s">
+      <c r="D11" s="77"/>
+      <c r="E11" s="77"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="K11" s="26"/>
+    </row>
+    <row r="12" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="19"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="69" t="s">
         <v>340</v>
       </c>
-      <c r="D12" s="22" t="s">
+      <c r="D12" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="E12" s="84" t="s">
+      <c r="E12" s="76" t="s">
         <v>31</v>
       </c>
-      <c r="F12" s="27"/>
-[...8 lines deleted...]
-      <c r="C13" s="77" t="s">
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="K12" s="26"/>
+    </row>
+    <row r="13" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="D13" s="77" t="s">
+      <c r="D13" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="E13" s="77" t="s">
+      <c r="E13" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="F13" s="27"/>
-[...8 lines deleted...]
-      <c r="C14" s="164" t="s">
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="K13" s="26"/>
+    </row>
+    <row r="14" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="19"/>
+      <c r="B14" s="19"/>
+      <c r="C14" s="165" t="s">
         <v>382</v>
       </c>
-      <c r="D14" s="77" t="s">
+      <c r="D14" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="E14" s="77" t="s">
+      <c r="E14" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="F14" s="27"/>
-[...9 lines deleted...]
-      <c r="D15" s="77" t="s">
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="K14" s="25"/>
+    </row>
+    <row r="15" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="19"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="165"/>
+      <c r="D15" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="E15" s="77" t="s">
+      <c r="E15" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="F15" s="27"/>
-[...8 lines deleted...]
-      <c r="C16" s="77" t="s">
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="K15" s="25"/>
+    </row>
+    <row r="16" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="D16" s="77" t="s">
+      <c r="D16" s="69" t="s">
         <v>326</v>
       </c>
-      <c r="E16" s="77" t="s">
+      <c r="E16" s="69" t="s">
         <v>326</v>
       </c>
-      <c r="F16" s="27"/>
-[...8 lines deleted...]
-      <c r="C17" s="77" t="s">
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="K16" s="25"/>
+    </row>
+    <row r="17" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="19"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="D17" s="85"/>
-[...8 lines deleted...]
-      <c r="C18" s="77" t="s">
+      <c r="D17" s="77"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="25"/>
+      <c r="K17" s="25"/>
+    </row>
+    <row r="18" spans="1:11" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C18" s="69" t="s">
         <v>323</v>
       </c>
-      <c r="D18" s="84" t="s">
+      <c r="D18" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="E18" s="84" t="s">
+      <c r="E18" s="76" t="s">
         <v>321</v>
       </c>
-      <c r="F18" s="22"/>
-[...8 lines deleted...]
-      <c r="D19" s="77" t="s">
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+    </row>
+    <row r="19" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C19" s="77"/>
+      <c r="D19" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="E19" s="77" t="s">
+      <c r="E19" s="69" t="s">
         <v>386</v>
       </c>
-      <c r="F19" s="27"/>
-[...7 lines deleted...]
-      <c r="C20" s="84" t="s">
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+    </row>
+    <row r="20" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C20" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="77" t="s">
+      <c r="D20" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="E20" s="77" t="s">
+      <c r="E20" s="69" t="s">
         <v>343</v>
       </c>
-      <c r="F20" s="27"/>
-[...7 lines deleted...]
-      <c r="C21" s="77" t="s">
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="25"/>
+    </row>
+    <row r="21" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C21" s="69" t="s">
         <v>327</v>
       </c>
-      <c r="D21" s="164" t="s">
+      <c r="D21" s="165" t="s">
         <v>383</v>
       </c>
       <c r="E21"/>
-      <c r="F21" s="29"/>
-[...9 lines deleted...]
-      <c r="C22" s="77" t="s">
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+    </row>
+    <row r="22" spans="1:11" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="164"/>
-      <c r="E22" s="84" t="s">
+      <c r="D22" s="165"/>
+      <c r="E22" s="76" t="s">
         <v>322</v>
       </c>
-      <c r="F22" s="27"/>
-[...9 lines deleted...]
-      <c r="C23" s="77" t="s">
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+    </row>
+    <row r="23" spans="1:11" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="D23" s="77" t="s">
+      <c r="D23" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="E23" s="77" t="s">
+      <c r="E23" s="69" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="24" spans="1:11" s="26" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C24" s="77" t="s">
+    <row r="24" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C24" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="D24" s="77" t="s">
+      <c r="D24" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="E24" s="77" t="s">
+      <c r="E24" s="69" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="25" spans="1:11" s="26" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C25" s="77" t="s">
+    <row r="25" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C25" s="69" t="s">
         <v>11</v>
       </c>
-      <c r="D25" s="77" t="s">
+      <c r="D25" s="69" t="s">
         <v>323</v>
       </c>
-      <c r="E25" s="31"/>
-[...8 lines deleted...]
-      <c r="C26" s="77" t="s">
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+    </row>
+    <row r="26" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C26" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="D26" s="85"/>
-[...2 lines deleted...]
-      <c r="C27" s="164" t="s">
+      <c r="D26" s="77"/>
+    </row>
+    <row r="27" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C27" s="165" t="s">
         <v>384</v>
       </c>
-      <c r="D27" s="84" t="s">
+      <c r="D27" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="E27" s="32"/>
-[...9 lines deleted...]
-      <c r="D28" s="77" t="s">
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+    </row>
+    <row r="28" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C28" s="165"/>
+      <c r="D28" s="69" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="29" spans="1:11" s="26" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C29" s="164" t="s">
+    <row r="29" spans="1:11" s="24" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C29" s="165" t="s">
         <v>385</v>
       </c>
-      <c r="D29" s="77" t="s">
+      <c r="D29" s="69" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="30" spans="1:11" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="D30" s="77" t="s">
+    <row r="30" spans="1:11" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C30" s="165"/>
+      <c r="D30" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="E30" s="22"/>
-[...5 lines deleted...]
-      <c r="K30" s="22"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
     </row>
     <row r="31" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C31" s="77" t="s">
+      <c r="C31" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="D31" s="77" t="s">
+      <c r="D31" s="69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C32" s="77" t="s">
+      <c r="C32" s="69" t="s">
         <v>324</v>
       </c>
-      <c r="D32" s="77" t="s">
+      <c r="D32" s="69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C33" s="85"/>
-      <c r="D33" s="77" t="s">
+      <c r="C33" s="77"/>
+      <c r="D33" s="69" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C34" s="84" t="s">
+      <c r="C34" s="76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C35" s="77" t="s">
+      <c r="C35" s="69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C36" s="77" t="s">
+      <c r="C36" s="69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C37" s="77" t="s">
+      <c r="C37" s="69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C38" s="77" t="s">
+      <c r="C38" s="69" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C39" s="77" t="s">
+      <c r="C39" s="69" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C40" s="77"/>
+      <c r="C40" s="69"/>
     </row>
     <row r="41" spans="1:5" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A41" s="126"/>
-      <c r="B41" s="161" t="s">
+      <c r="A41" s="115"/>
+      <c r="B41" s="162" t="s">
         <v>399</v>
       </c>
-      <c r="C41" s="161"/>
+      <c r="C41" s="162"/>
     </row>
     <row r="42" spans="1:5" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A42" s="124"/>
-[...1 lines deleted...]
-      <c r="C42" s="85"/>
+      <c r="A42" s="113"/>
+      <c r="B42" s="113"/>
+      <c r="C42" s="77"/>
     </row>
     <row r="43" spans="1:5" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A43" s="121"/>
-      <c r="B43" s="121" t="s">
+      <c r="A43" s="110"/>
+      <c r="B43" s="110" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="189" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C44" s="162" t="s">
+      <c r="C44" s="163" t="s">
         <v>445</v>
       </c>
-      <c r="D44" s="162"/>
-      <c r="E44" s="162"/>
+      <c r="D44" s="163"/>
+      <c r="E44" s="163"/>
     </row>
     <row r="45" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C45" s="122"/>
-[...1 lines deleted...]
-      <c r="E45" s="122"/>
+      <c r="C45" s="111"/>
+      <c r="D45" s="111"/>
+      <c r="E45" s="111"/>
     </row>
     <row r="48" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="C44:E44"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="C29:C30"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="C6" location="'1(1)'!A1" display="(1)　年間販売金額及び年間販売金額規模別事業体数割合" xr:uid="{E624F366-5A09-445C-87A0-D6AACA2AB484}"/>
     <hyperlink ref="C8" location="'1(2)'!A1" display="(2)　従事者数及び雇用者の男女別割合" xr:uid="{5120EF5C-F4BA-4F28-B2E5-A379E4385ADB}"/>
     <hyperlink ref="C9" location="'1(3)'!A1" display="(3)　産地別年間仕入金額（農産物直売所は販売金額）" xr:uid="{514C3411-6E6B-4540-AD57-C790B2FE8A05}"/>
     <hyperlink ref="C12" location="'2(1)'!A1" display="（1）　１事業体当たり稼働日数" xr:uid="{46E30F32-5E44-4145-AFC5-8EB4FF276E04}"/>
     <hyperlink ref="C13" location="'2(2)'!A1" display="（2）　年間販売金額及び年間販売金額規模別事業体数割合" xr:uid="{05748E32-4F22-40E3-B51A-C27F3BA8A5AE}"/>
     <hyperlink ref="C14" location="'2(3)'!A1" display="（3）　加工原料の年間仕入金額及び年間仕入金額規模別事業体数割合" xr:uid="{D60E1698-6AE8-40F2-A3AA-0680B6471E89}"/>
     <hyperlink ref="C16" location="'2(4)'!A1" display="（4）　加工原料の品目別年間仕入金額" xr:uid="{0EC4D5AD-8125-4CD6-A1C2-210D64C9C349}"/>
     <hyperlink ref="C17" location="'2(5)'!A1" display="（5）　加工原料の産地別年間仕入金額" xr:uid="{D13831B4-1204-4B6F-A8A9-033B77E85F17}"/>
     <hyperlink ref="C18" location="'2(6)'!A1" display="（6）　従事者数" xr:uid="{C1D11C17-BD7C-4691-8C8B-3616A2B96F18}"/>
     <hyperlink ref="C21" location="'3(1)'!A1" display="（1）　１事業体当たり営業日数" xr:uid="{FB39A97F-8743-4420-827D-4EB5F18F1862}"/>
     <hyperlink ref="C22" location="'3(2)'!A1" display="（2）　年間購入者数規模別事業体数割合" xr:uid="{EC7C50D2-CDF9-4847-9F50-408B75D91216}"/>
@@ -7433,27409 +7436,27517 @@
     <hyperlink ref="E7" location="'9(2)'!A1" display="（2）　年間売上金額及び年間売上金額規模別漁業経営体数割合" xr:uid="{41B1C095-5776-435A-93A5-903C15B4C41F}"/>
     <hyperlink ref="E8" location="'9(3)'!A1" display="（3）　従事者数" xr:uid="{66E7EEDE-F4B3-4740-94C0-EEA86B5C9E68}"/>
     <hyperlink ref="E9" location="'9(4)'!A1" display="（4）　年間宿泊者数" xr:uid="{6AD35233-142F-4CD6-ADC4-05E2A3A1620C}"/>
     <hyperlink ref="E10" location="'9(5)'!A1" display="（5）　年間外国人宿泊者数及び国（地域）別宿泊者数割合" xr:uid="{F83FDACB-B1AA-4866-807D-3F285BA66C06}"/>
     <hyperlink ref="E13" location="'10(1)'!A1" display="（1）　１事業体当たり営業日数" xr:uid="{FEA37564-0791-4E0B-A18B-006BABCE31F4}"/>
     <hyperlink ref="E14" location="'10(2)'!A1" display="（2）　年間利用者数規模別事業体数割合" xr:uid="{FEFAD9B7-85BE-4D1B-8659-C01CA5D4F3E5}"/>
     <hyperlink ref="E15" location="'10(3)'!A1" display="（3）　年間売上金額及び年間売上金額規模別事業体数割合" xr:uid="{156E33FC-CEA5-4550-9C90-53D20ED8E3B1}"/>
     <hyperlink ref="E16" location="'10(4)'!A1" display="（4）　従事者数" xr:uid="{98754E77-9ECB-41AB-B066-BDD9447565D4}"/>
     <hyperlink ref="E19" location="'11(1)'!A1" display="(1)　農業生産関連事業の年間販売金額及び事業体数" xr:uid="{CCF75235-0CC6-49CC-B0BC-676EECB09B82}"/>
     <hyperlink ref="E20" location="'11(2)'!A1" display="(2)　農業生産関連事業の従事者数" xr:uid="{DC374DC4-DD19-430E-8455-7F1650B49A93}"/>
     <hyperlink ref="E23" location="'12(1)'!A1" display="(1)　漁業生産関連事業の年間販売金額及び事業体数" xr:uid="{CA26C657-E6C6-452E-AF28-9A76C6312E97}"/>
     <hyperlink ref="E24" location="'12(2)'!A1" display="(2)　漁業生産関連事業の従事者数" xr:uid="{CC76C191-53BD-4F9D-98D9-FDBEC444CD6E}"/>
     <hyperlink ref="B41" location="調査の概要!A1" display="　調査の概要" xr:uid="{AC45F63C-D999-40E9-A265-F226662B4B8B}"/>
   </hyperlinks>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="56" firstPageNumber="7" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05F525A5-8E28-46DF-834B-AC82E45602BD}">
   <sheetPr codeName="Sheet15"/>
   <dimension ref="A1:H16"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="10.625" style="31" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:8" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...6 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="33" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="217" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="218" t="s">
         <v>187</v>
       </c>
-      <c r="E4" s="218"/>
-[...2 lines deleted...]
-      <c r="H4" s="218"/>
+      <c r="E4" s="219"/>
+      <c r="F4" s="219"/>
+      <c r="G4" s="219"/>
+      <c r="H4" s="219"/>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="213" t="s">
+      <c r="E5" s="214" t="s">
         <v>62</v>
       </c>
-      <c r="F5" s="220" t="s">
+      <c r="F5" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="G5" s="221"/>
-      <c r="H5" s="221"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...4 lines deleted...]
-      <c r="F6" s="213" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="214" t="s">
         <v>188</v>
       </c>
-      <c r="G6" s="213" t="s">
+      <c r="G6" s="214" t="s">
         <v>66</v>
       </c>
-      <c r="H6" s="215" t="s">
+      <c r="H6" s="216" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="216"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="217"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="205"/>
-[...4 lines deleted...]
-      <c r="E8" s="38">
+      <c r="B8" s="206"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="35">
+        <v>1542</v>
+      </c>
+      <c r="E8" s="36">
         <v>647</v>
       </c>
-      <c r="F8" s="38">
-[...5 lines deleted...]
-      <c r="H8" s="38">
+      <c r="F8" s="36">
+        <v>895</v>
+      </c>
+      <c r="G8" s="36">
+        <v>475</v>
+      </c>
+      <c r="H8" s="36">
         <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="93"/>
-      <c r="B9" s="201" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="202"/>
-[...12 lines deleted...]
-      <c r="H9" s="41">
+      <c r="C9" s="203"/>
+      <c r="D9" s="38">
+        <v>1255</v>
+      </c>
+      <c r="E9" s="39">
+        <v>575</v>
+      </c>
+      <c r="F9" s="39">
+        <v>680</v>
+      </c>
+      <c r="G9" s="39">
+        <v>323</v>
+      </c>
+      <c r="H9" s="39">
         <v>356</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>797</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>454</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>343</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>86</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>257</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>91</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>29</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>62</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>36</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D12" s="40">
-[...2 lines deleted...]
-      <c r="E12" s="41">
+      <c r="D12" s="38">
+        <v>367</v>
+      </c>
+      <c r="E12" s="39">
         <v>92</v>
       </c>
-      <c r="F12" s="41">
-[...5 lines deleted...]
-      <c r="H12" s="41">
+      <c r="F12" s="39">
+        <v>275</v>
+      </c>
+      <c r="G12" s="39">
+        <v>201</v>
+      </c>
+      <c r="H12" s="39">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="201" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="202"/>
-      <c r="D13" s="40">
+      <c r="C13" s="203"/>
+      <c r="D13" s="38">
         <v>287</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>72</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>215</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="39">
         <v>152</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="39">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-[...1 lines deleted...]
-      <c r="C14" s="94" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>131</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>30</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>101</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="39">
         <v>58</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="39">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>166</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>156</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>42</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>114</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="39">
         <v>93</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="39">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="46"/>
-[...6 lines deleted...]
-      <c r="H16" s="47"/>
+      <c r="A16" s="44"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{51D9F8C0-4F03-4525-A660-A681552CD874}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93DFE0D4-28BB-4B7B-A60C-AE3B2BAAC225}">
   <sheetPr codeName="Sheet16"/>
   <dimension ref="A1:E18"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="10.625" style="31" customWidth="1"/>
+    <col min="6" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="E1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="E1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>353</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:5" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...3 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="15.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="203" t="s">
+      <c r="E4" s="204" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="170"/>
     </row>
     <row r="6" spans="1:5" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="170"/>
     </row>
     <row r="7" spans="1:5" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="175"/>
-[...3 lines deleted...]
-      <c r="E7" s="169"/>
+      <c r="A7" s="176"/>
+      <c r="B7" s="176"/>
+      <c r="C7" s="177"/>
+      <c r="D7" s="183"/>
+      <c r="E7" s="170"/>
     </row>
     <row r="8" spans="1:5" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="177"/>
-[...3 lines deleted...]
-      <c r="E8" s="170"/>
+      <c r="A8" s="178"/>
+      <c r="B8" s="178"/>
+      <c r="C8" s="179"/>
+      <c r="D8" s="184"/>
+      <c r="E8" s="171"/>
     </row>
     <row r="9" spans="1:5" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="14"/>
-[...2 lines deleted...]
-      <c r="D9" s="127" t="s">
+      <c r="A9" s="12"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="116" t="s">
         <v>49</v>
       </c>
-      <c r="E9" s="35" t="s">
+      <c r="E9" s="33" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="204" t="s">
+      <c r="A10" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B10" s="205"/>
-[...1 lines deleted...]
-      <c r="D10" s="37">
+      <c r="B10" s="206"/>
+      <c r="C10" s="206"/>
+      <c r="D10" s="35">
         <v>20960</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="36">
         <v>201</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-      <c r="B11" s="201" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C11" s="202"/>
-      <c r="D11" s="40">
+      <c r="C11" s="203"/>
+      <c r="D11" s="38">
         <v>11270</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>155</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>8920</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="94" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>660</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>234</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-[...1 lines deleted...]
-      <c r="C14" s="94" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>1690</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>251</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-      <c r="B15" s="201" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="202"/>
-      <c r="D15" s="40">
+      <c r="C15" s="203"/>
+      <c r="D15" s="38">
         <v>9690</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>254</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="94" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>2170</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="93"/>
-[...1 lines deleted...]
-      <c r="C17" s="94" t="s">
+      <c r="A17" s="85"/>
+      <c r="B17" s="85"/>
+      <c r="C17" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D17" s="38">
         <v>7520</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="39">
         <v>241</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="46"/>
-[...3 lines deleted...]
-      <c r="E18" s="47"/>
+      <c r="A18" s="44"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="44"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="E4:E8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A4:C8"/>
     <mergeCell ref="D4:D8"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目次!A1" display="目次へ戻る" xr:uid="{A8FAA4F0-2419-4316-9E7A-A6DC19299EED}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BEAA334-753C-4E01-BA09-1B9D97403059}">
   <sheetPr codeName="Sheet17"/>
   <dimension ref="A1:M18"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M1" sqref="M1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="13" width="10.625" style="31" customWidth="1"/>
+    <col min="14" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="M1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="M1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>354</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...11 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
     </row>
     <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="181" t="s">
+      <c r="E4" s="182" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="222" t="s">
+      <c r="F4" s="223" t="s">
         <v>191</v>
       </c>
-      <c r="G4" s="222" t="s">
+      <c r="G4" s="223" t="s">
         <v>44</v>
       </c>
-      <c r="H4" s="222" t="s">
+      <c r="H4" s="223" t="s">
         <v>192</v>
       </c>
-      <c r="I4" s="181" t="s">
+      <c r="I4" s="182" t="s">
         <v>193</v>
       </c>
-      <c r="J4" s="181" t="s">
+      <c r="J4" s="182" t="s">
         <v>194</v>
       </c>
-      <c r="K4" s="181" t="s">
+      <c r="K4" s="182" t="s">
         <v>195</v>
       </c>
-      <c r="L4" s="181" t="s">
+      <c r="L4" s="182" t="s">
         <v>196</v>
       </c>
-      <c r="M4" s="203" t="s">
+      <c r="M4" s="204" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...11 lines deleted...]
-      <c r="M5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="183"/>
+      <c r="F5" s="167"/>
+      <c r="G5" s="167"/>
+      <c r="H5" s="167"/>
+      <c r="I5" s="183"/>
+      <c r="J5" s="183"/>
+      <c r="K5" s="183"/>
+      <c r="L5" s="183"/>
+      <c r="M5" s="170"/>
     </row>
     <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...11 lines deleted...]
-      <c r="M6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="167"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="183"/>
+      <c r="M6" s="170"/>
     </row>
     <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...11 lines deleted...]
-      <c r="M7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="168"/>
+      <c r="G7" s="168"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="184"/>
+      <c r="M7" s="171"/>
     </row>
     <row r="8" spans="1:13" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="116" t="s">
         <v>171</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="35" t="s">
+      <c r="M8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="205"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="206"/>
+      <c r="C9" s="206"/>
+      <c r="D9" s="35">
         <v>20960</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>100</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>40.6</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>21.5</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>6.8</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>13.1</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>6.6</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>5.7</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>0.8</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="201" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="202"/>
-      <c r="D10" s="40">
+      <c r="C10" s="203"/>
+      <c r="D10" s="38">
         <v>11270</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>100</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>58.2</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>25.1</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>6.7</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>6.6</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>1.8</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>0.8</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>0.6</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>0.2</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>8920</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>100</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>65.099999999999994</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>25.2</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>6</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>3.6</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>0.1</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>0</v>
       </c>
-      <c r="L11" s="42" t="s">
+      <c r="L11" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="M11" s="42" t="s">
+      <c r="M11" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>660</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>100</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>32.6</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>27.1</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>11</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>18.899999999999999</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>6</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>2.6</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>0.6</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>1.2</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="94" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>1690</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="40">
         <v>100</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="40">
         <v>32.1</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>23.7</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>8.9</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>17.8</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>8.6999999999999993</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>4.0999999999999996</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>4</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>0.8</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="201" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="202"/>
-      <c r="D14" s="40">
+      <c r="C14" s="203"/>
+      <c r="D14" s="38">
         <v>9690</v>
       </c>
-      <c r="E14" s="42">
+      <c r="E14" s="40">
         <v>100</v>
       </c>
-      <c r="F14" s="42">
+      <c r="F14" s="40">
         <v>20.100000000000001</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="40">
         <v>17.3</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="40">
         <v>6.9</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I14" s="40">
         <v>20.6</v>
       </c>
-      <c r="J14" s="42">
+      <c r="J14" s="40">
         <v>12.2</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="40">
         <v>11.5</v>
       </c>
-      <c r="L14" s="42">
+      <c r="L14" s="40">
         <v>9.8000000000000007</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="40">
         <v>1.5</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>2170</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="40">
         <v>100</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="40">
         <v>10.1</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="40">
         <v>5.8</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="40">
         <v>5.6</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="40">
         <v>24.1</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="40">
         <v>14</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="40">
         <v>20.100000000000001</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="40">
         <v>16.600000000000001</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="40">
         <v>3.7</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="94" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>7520</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="40">
         <v>100</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="40">
         <v>23</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>20.7</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>7.3</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>19.600000000000001</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>11.7</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="40">
         <v>9</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="40">
         <v>7.9</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="40">
         <v>0.9</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...11 lines deleted...]
-      <c r="M17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
     </row>
     <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="8" t="s">
         <v>406</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="J4:J7"/>
     <mergeCell ref="K4:K7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="M4:M7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="H4:H7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="M1" location="目次!A1" display="目次へ戻る" xr:uid="{B8393B4B-FEDB-415F-88ED-806415A585D0}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB9FC485-3483-46D1-B354-5C98F7AEDEA2}">
   <sheetPr codeName="Sheet18"/>
   <dimension ref="A1:N17"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N1" sqref="N1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="14" width="10.625" style="31" customWidth="1"/>
+    <col min="15" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="N1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="N1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>355</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...12 lines deleted...]
-      <c r="N3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
     </row>
     <row r="4" spans="1:14" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="179" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="209"/>
+      <c r="D4" s="180" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="180"/>
-      <c r="F4" s="181" t="s">
+      <c r="E4" s="181"/>
+      <c r="F4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="G4" s="179" t="s">
+      <c r="G4" s="180" t="s">
         <v>37</v>
       </c>
-      <c r="H4" s="184"/>
-[...5 lines deleted...]
-      <c r="N4" s="184"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
+      <c r="N4" s="185"/>
     </row>
     <row r="5" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="210"/>
+      <c r="D5" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="165" t="s">
+      <c r="E5" s="166" t="s">
         <v>39</v>
       </c>
-      <c r="F5" s="186"/>
-      <c r="G5" s="185" t="s">
+      <c r="F5" s="187"/>
+      <c r="G5" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="165" t="s">
+      <c r="H5" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="185" t="s">
+      <c r="I5" s="186" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="185" t="s">
+      <c r="J5" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="165" t="s">
+      <c r="K5" s="166" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="165" t="s">
+      <c r="L5" s="166" t="s">
         <v>168</v>
       </c>
-      <c r="M5" s="185" t="s">
+      <c r="M5" s="186" t="s">
         <v>169</v>
       </c>
-      <c r="N5" s="168" t="s">
+      <c r="N5" s="169" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...12 lines deleted...]
-      <c r="N6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="210"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="187"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="167"/>
+      <c r="M6" s="183"/>
+      <c r="N6" s="170"/>
     </row>
     <row r="7" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...12 lines deleted...]
-      <c r="N7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="211"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="168"/>
+      <c r="F7" s="188"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="168"/>
+      <c r="M7" s="184"/>
+      <c r="N7" s="171"/>
     </row>
     <row r="8" spans="1:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>171</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="35" t="s">
+      <c r="M8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="N8" s="35" t="s">
+      <c r="N8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="205"/>
+      <c r="B9" s="206"/>
       <c r="C9" s="207"/>
-      <c r="D9" s="37">
+      <c r="D9" s="35">
         <v>1134381</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>5412</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>20960</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>100</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>23.9</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>25.7</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>11.6</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>18.100000000000001</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>6.2</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="N9" s="39">
+      <c r="N9" s="37">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="201" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="206"/>
-      <c r="D10" s="40">
+      <c r="C10" s="208"/>
+      <c r="D10" s="38">
         <v>196186</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>1741</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>11270</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>100</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>33.200000000000003</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>29.7</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>13.6</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>16.8</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>2.5</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>3.4</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="40">
         <v>0.8</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="140" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="128" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>57439</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>644</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>8920</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>100</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>38.200000000000003</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>31.8</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>13.8</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>14.5</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>0.9</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>0.8</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="140" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="128" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>26692</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>4026</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>660</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>100</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>12</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>17.5</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>17.899999999999999</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>32.5</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>5.7</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>12.7</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="40">
         <v>1.7</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="140" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="128" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>112055</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>6634</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>1690</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>100</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>15.2</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>23.3</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>10.7</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>23</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>9.6</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>13.4</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="40">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="201" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="206"/>
-      <c r="D14" s="40">
+      <c r="C14" s="208"/>
+      <c r="D14" s="38">
         <v>938195</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>9683</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>9690</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="40">
         <v>100</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="40">
         <v>13.2</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I14" s="40">
         <v>21.1</v>
       </c>
-      <c r="J14" s="42">
+      <c r="J14" s="40">
         <v>9.1999999999999993</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="40">
         <v>19.7</v>
       </c>
-      <c r="L14" s="42">
+      <c r="L14" s="40">
         <v>10.5</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="40">
         <v>17.399999999999999</v>
       </c>
-      <c r="N14" s="42">
+      <c r="N14" s="40">
         <v>8.9</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="140" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="128" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>438441</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>20242</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>2170</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="40">
         <v>100</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="40">
         <v>5.8</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="40">
         <v>10.1</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="40">
         <v>4.2</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="40">
         <v>17.399999999999999</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="40">
         <v>13.9</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="40">
         <v>27.9</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="40">
         <v>20.6</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="140" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="128" t="s">
         <v>190</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>499754</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>6643</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="39">
         <v>7520</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>100</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>15.3</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>24.3</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>10.7</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="40">
         <v>20.3</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="40">
         <v>9.5</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="40">
         <v>14.3</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="40">
         <v>5.6</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...12 lines deleted...]
-      <c r="N17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="M5:M7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:N4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
-    <mergeCell ref="J5:J7"/>
-[...3 lines deleted...]
-    <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="N1" location="目次!A1" display="目次へ戻る" xr:uid="{003F5A54-BD9F-4D4D-A0A7-32FB9A11D683}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{574F61A5-8DC7-4587-9F9D-47A5539F798E}">
   <sheetPr codeName="Sheet19"/>
   <dimension ref="A1:M16"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M1" sqref="M1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="13" width="10.625" style="31" customWidth="1"/>
+    <col min="14" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="M1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="M1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>356</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...11 lines deleted...]
-      <c r="M3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="33" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="179" t="s">
+      <c r="E4" s="180" t="s">
         <v>199</v>
       </c>
-      <c r="F4" s="184"/>
-[...4 lines deleted...]
-      <c r="K4" s="181" t="s">
+      <c r="F4" s="185"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="181"/>
+      <c r="K4" s="182" t="s">
         <v>200</v>
       </c>
-      <c r="L4" s="181" t="s">
+      <c r="L4" s="182" t="s">
         <v>201</v>
       </c>
-      <c r="M4" s="223" t="s">
+      <c r="M4" s="224" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="186" t="s">
         <v>176</v>
       </c>
-      <c r="F5" s="185" t="s">
+      <c r="F5" s="186" t="s">
         <v>177</v>
       </c>
-      <c r="G5" s="185" t="s">
+      <c r="G5" s="186" t="s">
         <v>178</v>
       </c>
-      <c r="H5" s="165" t="s">
+      <c r="H5" s="166" t="s">
         <v>179</v>
       </c>
-      <c r="I5" s="185" t="s">
+      <c r="I5" s="186" t="s">
         <v>180</v>
       </c>
-      <c r="J5" s="165" t="s">
+      <c r="J5" s="166" t="s">
         <v>202</v>
       </c>
-      <c r="K5" s="182"/>
-[...1 lines deleted...]
-      <c r="M5" s="186"/>
+      <c r="K5" s="183"/>
+      <c r="L5" s="183"/>
+      <c r="M5" s="187"/>
     </row>
     <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...11 lines deleted...]
-      <c r="M6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="167"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="183"/>
+      <c r="M6" s="187"/>
     </row>
     <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...11 lines deleted...]
-      <c r="M7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="168"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="184"/>
+      <c r="M7" s="188"/>
     </row>
     <row r="8" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="205"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="206"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="35">
         <v>1134381</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>82503</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>300323</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>201385</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>27246</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="36">
         <v>91256</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="36">
         <v>41561</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="36">
         <v>160066</v>
       </c>
-      <c r="L8" s="38">
+      <c r="L8" s="36">
         <v>84724</v>
       </c>
-      <c r="M8" s="38">
+      <c r="M8" s="36">
         <v>145317</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="93"/>
-      <c r="B9" s="201" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="202"/>
-      <c r="D9" s="40">
+      <c r="C9" s="203"/>
+      <c r="D9" s="38">
         <v>196186</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>9399</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>23520</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>48961</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>1776</v>
       </c>
-      <c r="I9" s="41">
+      <c r="I9" s="39">
         <v>50138</v>
       </c>
-      <c r="J9" s="41">
+      <c r="J9" s="39">
         <v>1759</v>
       </c>
-      <c r="K9" s="41">
+      <c r="K9" s="39">
         <v>38285</v>
       </c>
-      <c r="L9" s="41">
+      <c r="L9" s="39">
         <v>10542</v>
       </c>
-      <c r="M9" s="41">
+      <c r="M9" s="39">
         <v>11806</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>57439</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>1427</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>8109</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>32496</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>329</v>
       </c>
-      <c r="I10" s="41">
+      <c r="I10" s="39">
         <v>4397</v>
       </c>
-      <c r="J10" s="41">
+      <c r="J10" s="39">
         <v>165</v>
       </c>
-      <c r="K10" s="41">
+      <c r="K10" s="39">
         <v>3072</v>
       </c>
-      <c r="L10" s="41">
+      <c r="L10" s="39">
         <v>5131</v>
       </c>
-      <c r="M10" s="41">
+      <c r="M10" s="39">
         <v>2314</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>26692</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>1504</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>3405</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>4829</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>339</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="39">
         <v>8885</v>
       </c>
-      <c r="J11" s="41">
+      <c r="J11" s="39">
         <v>111</v>
       </c>
-      <c r="K11" s="41">
+      <c r="K11" s="39">
         <v>5761</v>
       </c>
-      <c r="L11" s="41">
+      <c r="L11" s="39">
         <v>1285</v>
       </c>
-      <c r="M11" s="41">
+      <c r="M11" s="39">
         <v>572</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>112055</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>6468</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>12006</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>11637</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>1107</v>
       </c>
-      <c r="I12" s="41">
+      <c r="I12" s="39">
         <v>36856</v>
       </c>
-      <c r="J12" s="41">
+      <c r="J12" s="39">
         <v>1483</v>
       </c>
-      <c r="K12" s="41">
+      <c r="K12" s="39">
         <v>29452</v>
       </c>
-      <c r="L12" s="41">
+      <c r="L12" s="39">
         <v>4126</v>
       </c>
-      <c r="M12" s="41">
+      <c r="M12" s="39">
         <v>8921</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="201" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="202"/>
-      <c r="D13" s="40">
+      <c r="C13" s="203"/>
+      <c r="D13" s="38">
         <v>938195</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>73104</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>276803</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="39">
         <v>152424</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="39">
         <v>25470</v>
       </c>
-      <c r="I13" s="41">
+      <c r="I13" s="39">
         <v>41118</v>
       </c>
-      <c r="J13" s="41">
+      <c r="J13" s="39">
         <v>39802</v>
       </c>
-      <c r="K13" s="41">
+      <c r="K13" s="39">
         <v>121781</v>
       </c>
-      <c r="L13" s="41">
+      <c r="L13" s="39">
         <v>74182</v>
       </c>
-      <c r="M13" s="41">
+      <c r="M13" s="39">
         <v>133511</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-[...1 lines deleted...]
-      <c r="C14" s="94" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>438441</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>42143</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>129848</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="39">
         <v>72741</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="39">
         <v>10217</v>
       </c>
-      <c r="I14" s="41">
+      <c r="I14" s="39">
         <v>25485</v>
       </c>
-      <c r="J14" s="41">
+      <c r="J14" s="39">
         <v>19728</v>
       </c>
-      <c r="K14" s="41">
+      <c r="K14" s="39">
         <v>54213</v>
       </c>
-      <c r="L14" s="41">
+      <c r="L14" s="39">
         <v>39524</v>
       </c>
-      <c r="M14" s="41">
+      <c r="M14" s="39">
         <v>44542</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>499754</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>30961</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>146955</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="39">
         <v>79683</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="39">
         <v>15254</v>
       </c>
-      <c r="I15" s="41">
+      <c r="I15" s="39">
         <v>15632</v>
       </c>
-      <c r="J15" s="41">
+      <c r="J15" s="39">
         <v>20074</v>
       </c>
-      <c r="K15" s="41">
+      <c r="K15" s="39">
         <v>67569</v>
       </c>
-      <c r="L15" s="41">
+      <c r="L15" s="39">
         <v>34657</v>
       </c>
-      <c r="M15" s="41">
+      <c r="M15" s="39">
         <v>88969</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="46"/>
-[...11 lines deleted...]
-      <c r="M16" s="47"/>
+      <c r="A16" s="44"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="K4:K7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="M4:M7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="E4:J4"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="M1" location="目次!A1" display="目次へ戻る" xr:uid="{FADE371A-C25D-426D-8D4B-35EF2D24E8CC}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C088B42D-F2FA-44F6-A9DD-4CB0E2A26CE1}">
   <sheetPr codeName="Sheet20"/>
   <dimension ref="A1:N18"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="10.625" style="31" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>357</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...6 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="181" t="s">
+      <c r="E4" s="182" t="s">
         <v>182</v>
       </c>
-      <c r="F4" s="179" t="s">
+      <c r="F4" s="180" t="s">
         <v>203</v>
       </c>
-      <c r="G4" s="184"/>
-      <c r="H4" s="184"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
     </row>
     <row r="5" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...4 lines deleted...]
-      <c r="F5" s="165" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="183"/>
+      <c r="F5" s="166" t="s">
         <v>78</v>
       </c>
-      <c r="G5" s="165" t="s">
+      <c r="G5" s="166" t="s">
         <v>184</v>
       </c>
-      <c r="H5" s="192" t="s">
+      <c r="H5" s="193" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...6 lines deleted...]
-      <c r="H6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="167"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="187"/>
     </row>
     <row r="7" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="168"/>
+      <c r="G7" s="168"/>
+      <c r="H7" s="188"/>
     </row>
     <row r="8" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="205"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="206"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="35">
         <v>989064</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>137716</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>732383</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>115154</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>3811</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="93"/>
-      <c r="B9" s="201" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="202"/>
-      <c r="D9" s="40">
+      <c r="C9" s="203"/>
+      <c r="D9" s="38">
         <v>184380</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>137716</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>35822</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>9876</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>965</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>55125</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>47558</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>5044</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>2487</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>26120</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>19446</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>4796</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>1800</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>103135</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>70713</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>25983</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>5590</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>850</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="201" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="202"/>
-      <c r="D13" s="40">
+      <c r="C13" s="203"/>
+      <c r="D13" s="38">
         <v>804684</v>
       </c>
-      <c r="E13" s="41" t="s">
+      <c r="E13" s="39" t="s">
         <v>421</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>696561</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="39">
         <v>105277</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="39">
         <v>2846</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-[...1 lines deleted...]
-      <c r="C14" s="94" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>393899</v>
       </c>
-      <c r="E14" s="41" t="s">
+      <c r="E14" s="39" t="s">
         <v>421</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>333579</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="39">
         <v>59362</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="39">
         <v>958</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>410785</v>
       </c>
-      <c r="E15" s="41" t="s">
+      <c r="E15" s="39" t="s">
         <v>421</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>362982</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="39">
         <v>45916</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="39">
         <v>1888</v>
       </c>
-      <c r="N15" s="77"/>
+      <c r="N15" s="69"/>
     </row>
     <row r="16" spans="1:14" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="46"/>
-[...6 lines deleted...]
-      <c r="H16" s="47"/>
+      <c r="A16" s="44"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
     </row>
     <row r="17" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="34" t="s">
+      <c r="A17" s="32" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="18" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="34"/>
+      <c r="A18" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{32713EB5-9547-4BAD-958D-51A0C584845B}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56C89B72-6EA1-4467-967F-2F57EAB3B13B}">
   <sheetPr codeName="Sheet21"/>
   <dimension ref="A1:G17"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="10" width="12.375" style="31" customWidth="1"/>
+    <col min="11" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="G1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="G1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>358</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:7" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...1 lines deleted...]
-      <c r="C3" s="13"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
     </row>
     <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="224" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="225" t="s">
         <v>204</v>
       </c>
-      <c r="E4" s="227" t="s">
+      <c r="E4" s="228" t="s">
         <v>205</v>
       </c>
-      <c r="F4" s="227"/>
-      <c r="G4" s="228"/>
+      <c r="F4" s="228"/>
+      <c r="G4" s="229"/>
     </row>
     <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="229" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="226"/>
+      <c r="E5" s="230" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="229" t="s">
+      <c r="F5" s="230" t="s">
         <v>334</v>
       </c>
-      <c r="G5" s="230" t="s">
+      <c r="G5" s="231" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...5 lines deleted...]
-      <c r="G6" s="230"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="226"/>
+      <c r="E6" s="230"/>
+      <c r="F6" s="230"/>
+      <c r="G6" s="231"/>
     </row>
     <row r="7" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...5 lines deleted...]
-      <c r="G7" s="230"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="227"/>
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
+      <c r="G7" s="231"/>
     </row>
     <row r="8" spans="1:7" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="36" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="34" t="s">
         <v>206</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="F8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="205"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="206"/>
+      <c r="C9" s="206"/>
+      <c r="D9" s="35">
         <v>20960</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>100</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>46.6</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>53.4</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="201" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="202"/>
-      <c r="D10" s="40">
+      <c r="C10" s="203"/>
+      <c r="D10" s="38">
         <v>11270</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>100</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>86.7</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>13.3</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>8920</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>100</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>91.2</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>660</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>100</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>75.099999999999994</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>24.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="94" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>1690</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="40">
         <v>100</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="40">
         <v>67.900000000000006</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>32.1</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="201" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="202"/>
-      <c r="D14" s="40">
+      <c r="C14" s="203"/>
+      <c r="D14" s="38">
         <v>9690</v>
       </c>
-      <c r="E14" s="42">
+      <c r="E14" s="40">
         <v>100</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="40">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>2170</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="40">
         <v>100</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="40">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="94" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>7520</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="40">
         <v>100</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...5 lines deleted...]
-      <c r="G17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="A9:C9"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="G1" location="目次!A1" display="目次へ戻る" xr:uid="{A2263A53-ECA4-448D-8530-EA12E59ECA44}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D871D5B-C8B9-4510-B659-91E473EC0546}">
   <sheetPr codeName="Sheet22"/>
   <dimension ref="A1:L17"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="11.75" style="8" customWidth="1"/>
+    <col min="6" max="12" width="11.75" style="31" customWidth="1"/>
+    <col min="13" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="L1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="L1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>359</v>
       </c>
-      <c r="B2" s="12"/>
-[...2 lines deleted...]
-      <c r="E2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...4 lines deleted...]
-      <c r="L3" s="10"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="L3" s="9"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="228" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="229" t="s">
         <v>207</v>
       </c>
-      <c r="E4" s="235"/>
-      <c r="F4" s="236" t="s">
+      <c r="E4" s="236"/>
+      <c r="F4" s="237" t="s">
         <v>208</v>
       </c>
-      <c r="G4" s="237"/>
-[...4 lines deleted...]
-      <c r="L4" s="237"/>
+      <c r="G4" s="238"/>
+      <c r="H4" s="238"/>
+      <c r="I4" s="238"/>
+      <c r="J4" s="238"/>
+      <c r="K4" s="238"/>
+      <c r="L4" s="238"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="238" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="239" t="s">
         <v>209</v>
       </c>
-      <c r="E5" s="230" t="s">
+      <c r="E5" s="231" t="s">
         <v>210</v>
       </c>
-      <c r="F5" s="238" t="s">
+      <c r="F5" s="239" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="238" t="s">
+      <c r="G5" s="239" t="s">
         <v>211</v>
       </c>
-      <c r="H5" s="238" t="s">
+      <c r="H5" s="239" t="s">
         <v>212</v>
       </c>
-      <c r="I5" s="238" t="s">
+      <c r="I5" s="239" t="s">
         <v>213</v>
       </c>
-      <c r="J5" s="213" t="s">
+      <c r="J5" s="214" t="s">
         <v>214</v>
       </c>
-      <c r="K5" s="213" t="s">
+      <c r="K5" s="214" t="s">
         <v>215</v>
       </c>
-      <c r="L5" s="231" t="s">
+      <c r="L5" s="232" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...10 lines deleted...]
-      <c r="L6" s="232"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="226"/>
+      <c r="E6" s="221"/>
+      <c r="F6" s="226"/>
+      <c r="G6" s="226"/>
+      <c r="H6" s="226"/>
+      <c r="I6" s="226"/>
+      <c r="J6" s="220"/>
+      <c r="K6" s="220"/>
+      <c r="L6" s="233"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...10 lines deleted...]
-      <c r="L7" s="233"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="227"/>
+      <c r="E7" s="221"/>
+      <c r="F7" s="227"/>
+      <c r="G7" s="227"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="227"/>
+      <c r="J7" s="215"/>
+      <c r="K7" s="215"/>
+      <c r="L7" s="234"/>
     </row>
     <row r="8" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="36" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="34" t="s">
         <v>171</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="F8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="H8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="K8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="10" t="s">
+      <c r="L8" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="205"/>
+      <c r="D9" s="35">
         <v>11190</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>115</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>100</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>47</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>22.9</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>20.3</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>5.9</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>2.8</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>1.3</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="201" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="234"/>
-      <c r="D10" s="40">
+      <c r="C10" s="235"/>
+      <c r="D10" s="38">
         <v>1500</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>46</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>100</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>71.900000000000006</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>12.8</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>12</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>0.7</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>0.1</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="95" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="87" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>790</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>23</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>100</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>85.4</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>8.1</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>6.1</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>0.4</v>
       </c>
-      <c r="K11" s="42" t="s">
+      <c r="K11" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="L11" s="42" t="s">
+      <c r="L11" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="95" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="87" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>170</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>57</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>100</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>75.2</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>13.3</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>5.5</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>1.2</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>4.8</v>
       </c>
-      <c r="L12" s="42" t="s">
+      <c r="L12" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="95" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="87" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>540</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>78</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="40">
         <v>100</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>51.3</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>19.600000000000001</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>22.7</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>5.5</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>0.6</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>0.4</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="201" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="234"/>
-      <c r="D14" s="40">
+      <c r="C14" s="235"/>
+      <c r="D14" s="38">
         <v>9690</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>126</v>
       </c>
-      <c r="F14" s="42">
+      <c r="F14" s="40">
         <v>100</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="40">
         <v>43.2</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="40">
         <v>24.4</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I14" s="40">
         <v>21.5</v>
       </c>
-      <c r="J14" s="42">
+      <c r="J14" s="40">
         <v>6.4</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="40">
         <v>3.1</v>
       </c>
-      <c r="L14" s="42">
+      <c r="L14" s="40">
         <v>1.4</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="95" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="87" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>2170</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>268</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="40">
         <v>100</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="40">
         <v>19.2</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="40">
         <v>20.7</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="40">
         <v>32.5</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="40">
         <v>13.4</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="40">
         <v>9.8000000000000007</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="40">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="95" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="87" t="s">
         <v>190</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>7520</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>85</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="40">
         <v>100</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>50.1</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>25.5</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>18.399999999999999</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>4.4000000000000004</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="40">
         <v>1.2</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="40">
         <v>0.6</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...10 lines deleted...]
-      <c r="L17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:L4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目次!A1" display="目次へ戻る" xr:uid="{116BB407-A1BF-44FA-AE1D-379CEE4AA1FB}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A6626AB-948C-4D5F-BA42-4C421FCC93AE}">
   <sheetPr codeName="Sheet23"/>
   <dimension ref="A1:L17"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="12" width="11.625" style="31" customWidth="1"/>
+    <col min="13" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="L1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="L1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>360</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...2 lines deleted...]
-      <c r="J3" s="10"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="J3" s="9"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="224" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="225" t="s">
         <v>336</v>
       </c>
-      <c r="E4" s="239" t="s">
+      <c r="E4" s="240" t="s">
         <v>218</v>
       </c>
-      <c r="F4" s="240"/>
-[...2 lines deleted...]
-      <c r="I4" s="242" t="s">
+      <c r="F4" s="241"/>
+      <c r="G4" s="241"/>
+      <c r="H4" s="242"/>
+      <c r="I4" s="243" t="s">
         <v>219</v>
       </c>
-      <c r="J4" s="243"/>
-[...1 lines deleted...]
-      <c r="L4" s="243"/>
+      <c r="J4" s="244"/>
+      <c r="K4" s="244"/>
+      <c r="L4" s="244"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="232" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="226"/>
+      <c r="E5" s="233" t="s">
         <v>220</v>
       </c>
-      <c r="F5" s="244"/>
-[...1 lines deleted...]
-      <c r="H5" s="238" t="s">
+      <c r="F5" s="245"/>
+      <c r="G5" s="246"/>
+      <c r="H5" s="239" t="s">
         <v>221</v>
       </c>
-      <c r="I5" s="220" t="s">
+      <c r="I5" s="221" t="s">
         <v>222</v>
       </c>
-      <c r="J5" s="246"/>
-      <c r="K5" s="230" t="s">
+      <c r="J5" s="247"/>
+      <c r="K5" s="231" t="s">
         <v>223</v>
       </c>
-      <c r="L5" s="247"/>
+      <c r="L5" s="248"/>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="238" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="226"/>
+      <c r="E6" s="239" t="s">
         <v>40</v>
       </c>
-      <c r="F6" s="238" t="s">
+      <c r="F6" s="239" t="s">
         <v>224</v>
       </c>
-      <c r="G6" s="238" t="s">
+      <c r="G6" s="239" t="s">
         <v>166</v>
       </c>
-      <c r="H6" s="225"/>
-      <c r="I6" s="219" t="s">
+      <c r="H6" s="226"/>
+      <c r="I6" s="220" t="s">
         <v>225</v>
       </c>
-      <c r="J6" s="225" t="s">
+      <c r="J6" s="226" t="s">
         <v>226</v>
       </c>
-      <c r="K6" s="225" t="s">
+      <c r="K6" s="226" t="s">
         <v>225</v>
       </c>
-      <c r="L6" s="232" t="s">
+      <c r="L6" s="233" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...10 lines deleted...]
-      <c r="L7" s="233"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="227"/>
+      <c r="E7" s="227"/>
+      <c r="F7" s="227"/>
+      <c r="G7" s="227"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="215"/>
+      <c r="J7" s="227"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="234"/>
     </row>
     <row r="8" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="36" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="34" t="s">
         <v>206</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="F8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="H8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="K8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="10" t="s">
+      <c r="L8" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="205"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="206"/>
+      <c r="C9" s="206"/>
+      <c r="D9" s="35">
         <v>11190</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>86.5</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>84</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>2.5</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>13.5</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>15.5</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>18.8</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>17.7</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>20.7</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="201" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="202"/>
-      <c r="D10" s="40">
+      <c r="C10" s="203"/>
+      <c r="D10" s="38">
         <v>1500</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>75.5</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>71.099999999999994</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>4.3</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>24.5</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>16</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>18.399999999999999</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>18.100000000000001</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>20.8</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>790</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>68</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>67.3</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>0.8</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>32</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>15.6</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>18.2</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>17.8</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>21.7</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>170</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>79.400000000000006</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>74.5</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>4.8</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>20.6</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>16.2</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>18.100000000000001</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>17.8</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>18.3</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="94" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>540</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="40">
         <v>85.1</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="40">
         <v>75.7</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>9.4</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>14.9</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>16.600000000000001</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>18.7</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>18.399999999999999</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="201" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="202"/>
-      <c r="D14" s="40">
+      <c r="C14" s="203"/>
+      <c r="D14" s="38">
         <v>9690</v>
       </c>
-      <c r="E14" s="42">
+      <c r="E14" s="40">
         <v>88.2</v>
       </c>
-      <c r="F14" s="42">
+      <c r="F14" s="40">
         <v>86</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="40">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="40">
         <v>11.8</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I14" s="40">
         <v>15.4</v>
       </c>
-      <c r="J14" s="42">
+      <c r="J14" s="40">
         <v>18.899999999999999</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="40">
         <v>17.7</v>
       </c>
-      <c r="L14" s="42">
+      <c r="L14" s="40">
         <v>20.7</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>2170</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="40">
         <v>94.8</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="40">
         <v>93.2</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="40">
         <v>1.6</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="40">
         <v>5.2</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="40">
         <v>15.1</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="40">
         <v>18</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="40">
         <v>17.100000000000001</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="40">
         <v>19.600000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="94" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>7520</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="40">
         <v>86.3</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="40">
         <v>83.9</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>2.4</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>13.7</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>15.5</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>19.100000000000001</v>
       </c>
-      <c r="K16" s="45">
+      <c r="K16" s="43">
         <v>17.899999999999999</v>
       </c>
-      <c r="L16" s="45">
+      <c r="L16" s="43">
         <v>20.9</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...8 lines deleted...]
-      <c r="J17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目次!A1" display="目次へ戻る" xr:uid="{FFA3543B-640F-45B7-AC90-3D7C4E4C3A50}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E1D3EE9-890D-48D4-A8AD-6FD85D19DB9E}">
   <dimension ref="A1:E20"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="15.6" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.875" style="5" customWidth="1"/>
     <col min="2" max="2" width="3.625" style="5" customWidth="1"/>
     <col min="3" max="3" width="7" style="5" customWidth="1"/>
     <col min="4" max="4" width="9.875" style="5" customWidth="1"/>
     <col min="5" max="5" width="12.5" style="5" customWidth="1"/>
     <col min="6" max="6" width="2.625" style="5" customWidth="1"/>
     <col min="7" max="16384" width="8.625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="17"/>
-[...2 lines deleted...]
-      <c r="E1" s="77" t="s">
+      <c r="B1" s="15"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="B2" s="17"/>
-[...2 lines deleted...]
-      <c r="E2" s="89"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
     </row>
     <row r="3" spans="1:5" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D3" s="13"/>
-      <c r="E3" s="13"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="90"/>
-[...3 lines deleted...]
-      <c r="E4" s="105" t="s">
+      <c r="A4" s="82"/>
+      <c r="B4" s="82"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="97" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="255" t="s">
+      <c r="A5" s="256" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="255"/>
-[...2 lines deleted...]
-      <c r="E5" s="249" t="s">
+      <c r="B5" s="256"/>
+      <c r="C5" s="256"/>
+      <c r="D5" s="256"/>
+      <c r="E5" s="250" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="256"/>
-[...3 lines deleted...]
-      <c r="E6" s="250"/>
+      <c r="A6" s="257"/>
+      <c r="B6" s="257"/>
+      <c r="C6" s="257"/>
+      <c r="D6" s="257"/>
+      <c r="E6" s="251"/>
     </row>
     <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="256"/>
-[...3 lines deleted...]
-      <c r="E7" s="250"/>
+      <c r="A7" s="257"/>
+      <c r="B7" s="257"/>
+      <c r="C7" s="257"/>
+      <c r="D7" s="257"/>
+      <c r="E7" s="251"/>
     </row>
     <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="257"/>
-[...3 lines deleted...]
-      <c r="E8" s="251"/>
+      <c r="A8" s="258"/>
+      <c r="B8" s="258"/>
+      <c r="C8" s="258"/>
+      <c r="D8" s="258"/>
+      <c r="E8" s="252"/>
     </row>
     <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="252" t="s">
+      <c r="A9" s="253" t="s">
         <v>396</v>
       </c>
-      <c r="B9" s="252"/>
-[...2 lines deleted...]
-      <c r="E9" s="147">
+      <c r="B9" s="253"/>
+      <c r="C9" s="253"/>
+      <c r="D9" s="253"/>
+      <c r="E9" s="135">
         <v>10580</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="253" t="s">
+      <c r="A10" s="254" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="253"/>
-[...2 lines deleted...]
-      <c r="E10" s="148">
+      <c r="B10" s="254"/>
+      <c r="C10" s="254"/>
+      <c r="D10" s="254"/>
+      <c r="E10" s="136">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="254" t="s">
+      <c r="A11" s="255" t="s">
         <v>314</v>
       </c>
-      <c r="B11" s="254"/>
-[...2 lines deleted...]
-      <c r="E11" s="148">
+      <c r="B11" s="255"/>
+      <c r="C11" s="255"/>
+      <c r="D11" s="255"/>
+      <c r="E11" s="136">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="254" t="s">
+      <c r="A12" s="255" t="s">
         <v>231</v>
       </c>
-      <c r="B12" s="254"/>
-      <c r="C12" s="254" t="s">
+      <c r="B12" s="255"/>
+      <c r="C12" s="255" t="s">
         <v>315</v>
       </c>
-      <c r="D12" s="254">
+      <c r="D12" s="255">
         <v>300</v>
       </c>
-      <c r="E12" s="148">
+      <c r="E12" s="136">
         <v>8.9</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="254" t="s">
+      <c r="A13" s="255" t="s">
         <v>232</v>
       </c>
-      <c r="B13" s="254"/>
-      <c r="C13" s="254" t="s">
+      <c r="B13" s="255"/>
+      <c r="C13" s="255" t="s">
         <v>316</v>
       </c>
-      <c r="D13" s="254">
+      <c r="D13" s="255">
         <v>500</v>
       </c>
-      <c r="E13" s="148">
+      <c r="E13" s="136">
         <v>8.6</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="254" t="s">
+      <c r="A14" s="255" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="254"/>
-      <c r="C14" s="254" t="s">
+      <c r="B14" s="255"/>
+      <c r="C14" s="255" t="s">
         <v>315</v>
       </c>
-      <c r="D14" s="254">
+      <c r="D14" s="255">
         <v>1000</v>
       </c>
-      <c r="E14" s="148">
+      <c r="E14" s="136">
         <v>9.6</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="254" t="s">
+      <c r="A15" s="255" t="s">
         <v>401</v>
       </c>
-      <c r="B15" s="254"/>
-      <c r="C15" s="254" t="s">
+      <c r="B15" s="255"/>
+      <c r="C15" s="255" t="s">
         <v>315</v>
       </c>
-      <c r="D15" s="254">
+      <c r="D15" s="255">
         <v>3000</v>
       </c>
-      <c r="E15" s="148">
+      <c r="E15" s="136">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="254" t="s">
+      <c r="A16" s="255" t="s">
         <v>402</v>
       </c>
-      <c r="B16" s="254"/>
-      <c r="C16" s="254" t="s">
+      <c r="B16" s="255"/>
+      <c r="C16" s="255" t="s">
         <v>316</v>
       </c>
-      <c r="D16" s="254">
+      <c r="D16" s="255">
         <v>5000</v>
       </c>
-      <c r="E16" s="148">
+      <c r="E16" s="136">
         <v>6.9</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="254" t="s">
+      <c r="A17" s="255" t="s">
         <v>403</v>
       </c>
-      <c r="B17" s="254"/>
-      <c r="C17" s="254" t="s">
+      <c r="B17" s="255"/>
+      <c r="C17" s="255" t="s">
         <v>315</v>
       </c>
-      <c r="D17" s="254" t="s">
+      <c r="D17" s="255" t="s">
         <v>317</v>
       </c>
-      <c r="E17" s="148">
+      <c r="E17" s="136">
         <v>10.8</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="254" t="s">
+      <c r="A18" s="255" t="s">
         <v>169</v>
       </c>
-      <c r="B18" s="254"/>
-      <c r="C18" s="254" t="s">
+      <c r="B18" s="255"/>
+      <c r="C18" s="255" t="s">
         <v>315</v>
       </c>
-      <c r="D18" s="254" t="s">
+      <c r="D18" s="255" t="s">
         <v>318</v>
       </c>
-      <c r="E18" s="148">
+      <c r="E18" s="136">
         <v>19.2</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="254" t="s">
+      <c r="A19" s="255" t="s">
         <v>404</v>
       </c>
-      <c r="B19" s="254"/>
-      <c r="C19" s="254" t="s">
+      <c r="B19" s="255"/>
+      <c r="C19" s="255" t="s">
         <v>315</v>
       </c>
-      <c r="D19" s="254" t="s">
+      <c r="D19" s="255" t="s">
         <v>319</v>
       </c>
-      <c r="E19" s="148">
+      <c r="E19" s="136">
         <v>5.4</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="248" t="s">
+      <c r="A20" s="249" t="s">
         <v>320</v>
       </c>
-      <c r="B20" s="248"/>
-[...2 lines deleted...]
-      <c r="E20" s="152">
+      <c r="B20" s="249"/>
+      <c r="C20" s="249"/>
+      <c r="D20" s="249"/>
+      <c r="E20" s="140">
         <v>3.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A5:D8"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目次!A1" display="目次へ戻る" xr:uid="{A434C5AD-BF7B-4E84-AA99-CBBE7172B372}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{479BF35A-167E-46D0-B77E-4B090AA6BB9E}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:L20"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4.125" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="4.125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="20.625" style="8" customWidth="1"/>
+    <col min="3" max="12" width="10.625" style="31" customWidth="1"/>
+    <col min="13" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="L1" s="77" t="s">
+      <c r="L1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...10 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
     </row>
     <row r="4" spans="1:12" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="179" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="180" t="s">
         <v>393</v>
       </c>
-      <c r="D4" s="180"/>
-      <c r="E4" s="181" t="s">
+      <c r="D4" s="181"/>
+      <c r="E4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="179" t="s">
+      <c r="F4" s="180" t="s">
         <v>394</v>
       </c>
-      <c r="G4" s="184"/>
-[...4 lines deleted...]
-      <c r="L4" s="184"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...1 lines deleted...]
-      <c r="C5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="165" t="s">
+      <c r="D5" s="166" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="182"/>
-      <c r="F5" s="185" t="s">
+      <c r="E5" s="183"/>
+      <c r="F5" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="165" t="s">
+      <c r="G5" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="185" t="s">
+      <c r="H5" s="186" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="185" t="s">
+      <c r="I5" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="165" t="s">
+      <c r="J5" s="166" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="165" t="s">
+      <c r="K5" s="166" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="168" t="s">
+      <c r="L5" s="169" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...10 lines deleted...]
-      <c r="L6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="167"/>
+      <c r="K6" s="167"/>
+      <c r="L6" s="170"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...10 lines deleted...]
-      <c r="L7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="168"/>
+      <c r="H7" s="184"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="168"/>
+      <c r="K7" s="168"/>
+      <c r="L7" s="171"/>
     </row>
     <row r="8" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="91"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="171" t="s">
+      <c r="A9" s="172" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="172"/>
-      <c r="C9" s="37">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
         <v>2224434</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>4091</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>54380</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>100</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>37.799999999999997</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>25.5</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>11</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>14.6</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>3.7</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>7.4</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-      <c r="B10" s="92" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>1006107</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>3739</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>26910</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>100</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>50.9</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>24.7</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>8.9</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>10.4</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>1.9</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>3.2</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-      <c r="B11" s="92" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>1134381</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>5412</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>20960</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>100</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>23.9</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>25.7</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>11.6</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>18.100000000000001</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>6.2</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>14.4</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="92" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="84" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>39113</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="39">
         <v>900</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>4350</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>100</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>29.2</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>30.9</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>20.7</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>16.8</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>1.5</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>0.9</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="92" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="84" t="s">
         <v>55</v>
       </c>
-      <c r="C13" s="40">
+      <c r="C13" s="38">
         <v>4933</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="39">
         <v>638</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>770</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="40">
         <v>100</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>46.7</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>28.1</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>8</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>14.9</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>1.4</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>0.9</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="100"/>
-      <c r="B14" s="43" t="s">
+      <c r="A14" s="92"/>
+      <c r="B14" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="C14" s="128">
+      <c r="C14" s="117">
         <v>39900</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="42">
         <v>2873</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="42">
         <v>1390</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="43">
         <v>100</v>
       </c>
-      <c r="G14" s="45">
+      <c r="G14" s="43">
         <v>13.2</v>
       </c>
-      <c r="H14" s="45">
+      <c r="H14" s="43">
         <v>19.600000000000001</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="43">
         <v>16.5</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="43">
         <v>34.799999999999997</v>
       </c>
-      <c r="K14" s="45">
+      <c r="K14" s="43">
         <v>9.9</v>
       </c>
-      <c r="L14" s="45">
+      <c r="L14" s="43">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="171" t="s">
+      <c r="A15" s="172" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="37">
+      <c r="B15" s="173"/>
+      <c r="C15" s="35">
         <v>246357</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="36">
         <v>8629</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="36">
         <v>2860</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="37">
         <v>100</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="37">
         <v>15.4</v>
       </c>
-      <c r="H15" s="39">
+      <c r="H15" s="37">
         <v>24.4</v>
       </c>
-      <c r="I15" s="39">
+      <c r="I15" s="37">
         <v>16.100000000000001</v>
       </c>
-      <c r="J15" s="39">
+      <c r="J15" s="37">
         <v>25.5</v>
       </c>
-      <c r="K15" s="39">
+      <c r="K15" s="37">
         <v>8.6</v>
       </c>
-      <c r="L15" s="39">
+      <c r="L15" s="37">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-      <c r="B16" s="92" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="84" t="s">
         <v>58</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="38">
         <v>193147</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="39">
         <v>16651</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>1160</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="40">
         <v>100</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>21.4</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>26.9</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>8.9</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>18.3</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="40">
         <v>9.9</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="40">
         <v>14.6</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="93"/>
-      <c r="B17" s="92" t="s">
+      <c r="A17" s="85"/>
+      <c r="B17" s="84" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="38">
         <v>34259</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="39">
         <v>4398</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="39">
         <v>780</v>
       </c>
-      <c r="F17" s="42">
+      <c r="F17" s="40">
         <v>100</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="40">
         <v>9.8000000000000007</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="40">
         <v>25.3</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="40">
         <v>16.2</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="40">
         <v>28.4</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="40">
         <v>8.1999999999999993</v>
       </c>
-      <c r="L17" s="42">
+      <c r="L17" s="40">
         <v>12.1</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="93"/>
-      <c r="B18" s="92" t="s">
+      <c r="A18" s="85"/>
+      <c r="B18" s="84" t="s">
         <v>60</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="38">
         <v>5440</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="39">
         <v>1011</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="39">
         <v>540</v>
       </c>
-      <c r="F18" s="42">
+      <c r="F18" s="40">
         <v>100</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="40">
         <v>16.5</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="40">
         <v>25.7</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="40">
         <v>26.9</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="40">
         <v>28.1</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="40">
         <v>2.6</v>
       </c>
-      <c r="L18" s="42">
+      <c r="L18" s="40">
         <v>0.2</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="100"/>
-      <c r="B19" s="92" t="s">
+      <c r="A19" s="92"/>
+      <c r="B19" s="84" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="40">
+      <c r="C19" s="38">
         <v>13511</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="39">
         <v>3574</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="39">
         <v>380</v>
       </c>
-      <c r="F19" s="42">
+      <c r="F19" s="40">
         <v>100</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="40">
         <v>6.6</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="40">
         <v>12.7</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="40">
         <v>22.3</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="40">
         <v>37.4</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="40">
         <v>13.8</v>
       </c>
-      <c r="L19" s="42">
+      <c r="L19" s="40">
         <v>7.2</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="99"/>
-[...10 lines deleted...]
-      <c r="L20" s="47"/>
+      <c r="A20" s="91"/>
+      <c r="B20" s="44"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:L4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目次!A1" display="目次へ戻る" xr:uid="{7DF4A625-8FDC-44CF-A161-E9AA301C4CAB}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7145B632-8B9D-4FCF-82C4-C23A13B70AB1}">
   <sheetPr codeName="Sheet25"/>
   <dimension ref="A1:H16"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="10.625" style="31" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:8" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...6 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="33" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="217" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="218" t="s">
         <v>187</v>
       </c>
-      <c r="E4" s="218"/>
-[...2 lines deleted...]
-      <c r="H4" s="218"/>
+      <c r="E4" s="219"/>
+      <c r="F4" s="219"/>
+      <c r="G4" s="219"/>
+      <c r="H4" s="219"/>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="213" t="s">
+      <c r="E5" s="214" t="s">
         <v>62</v>
       </c>
-      <c r="F5" s="220" t="s">
+      <c r="F5" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="G5" s="221"/>
-      <c r="H5" s="221"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...4 lines deleted...]
-      <c r="F6" s="213" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="214" t="s">
         <v>188</v>
       </c>
-      <c r="G6" s="213" t="s">
+      <c r="G6" s="214" t="s">
         <v>66</v>
       </c>
-      <c r="H6" s="215" t="s">
+      <c r="H6" s="216" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="216"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="217"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="205"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="206"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="35">
         <v>1719</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>755</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>965</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>653</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>312</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="93"/>
-      <c r="B9" s="201" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="202"/>
-      <c r="D9" s="40">
+      <c r="C9" s="203"/>
+      <c r="D9" s="38">
         <v>663</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>298</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>364</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>162</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>202</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>428</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>234</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>195</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>39</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>155</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>55</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>18</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>38</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>23</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>179</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>47</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>132</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>100</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="201" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="202"/>
-      <c r="D13" s="40">
+      <c r="C13" s="203"/>
+      <c r="D13" s="38">
         <v>1057</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>456</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>600</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="39">
         <v>491</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="39">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-[...1 lines deleted...]
-      <c r="C14" s="94" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>260</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>75</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>184</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="39">
         <v>158</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="39">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>190</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>797</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>381</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>416</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="39">
         <v>333</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="39">
         <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="46"/>
-[...6 lines deleted...]
-      <c r="H16" s="47"/>
+      <c r="A16" s="44"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{FB8FB644-CC4B-4D13-BFCC-0639D2874D5F}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2705072A-42C1-487B-BA0E-894788DF5B22}">
   <sheetPr codeName="Sheet26"/>
   <dimension ref="A1:D13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="4" width="10.625" style="31" customWidth="1"/>
+    <col min="5" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D1" s="77" t="s">
+      <c r="D1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>362</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:4" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...2 lines deleted...]
-      <c r="D3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
     </row>
     <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="222" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="223" t="s">
         <v>227</v>
       </c>
-      <c r="D4" s="203" t="s">
+      <c r="D4" s="204" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="170"/>
     </row>
     <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...2 lines deleted...]
-      <c r="D6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="170"/>
     </row>
     <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...2 lines deleted...]
-      <c r="D7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="171"/>
     </row>
     <row r="8" spans="1:4" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="116" t="s">
         <v>88</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B9" s="172"/>
-      <c r="C9" s="37">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
         <v>4350</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>3480</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>270</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>600</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="39">
         <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...2 lines deleted...]
-      <c r="D13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="D1" location="目次!A1" display="目次へ戻る" xr:uid="{FF54F048-93FD-4CB9-B347-208BFC0F2C1E}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB127EBB-17DD-47AD-9588-8D688CCFA7D1}">
   <sheetPr codeName="Sheet27"/>
   <dimension ref="A1:L14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="12" width="10.625" style="31" customWidth="1"/>
+    <col min="13" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L1" s="77" t="s">
+      <c r="L1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>363</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...10 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="222" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="223" t="s">
         <v>227</v>
       </c>
-      <c r="D4" s="181" t="s">
+      <c r="D4" s="182" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="181" t="s">
+      <c r="E4" s="182" t="s">
         <v>230</v>
       </c>
-      <c r="F4" s="181" t="s">
+      <c r="F4" s="182" t="s">
         <v>231</v>
       </c>
-      <c r="G4" s="181" t="s">
+      <c r="G4" s="182" t="s">
         <v>232</v>
       </c>
-      <c r="H4" s="181" t="s">
+      <c r="H4" s="182" t="s">
         <v>43</v>
       </c>
-      <c r="I4" s="222" t="s">
+      <c r="I4" s="223" t="s">
         <v>233</v>
       </c>
-      <c r="J4" s="222" t="s">
+      <c r="J4" s="223" t="s">
         <v>234</v>
       </c>
-      <c r="K4" s="222" t="s">
+      <c r="K4" s="223" t="s">
         <v>235</v>
       </c>
-      <c r="L4" s="203" t="s">
+      <c r="L4" s="204" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...10 lines deleted...]
-      <c r="L5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="183"/>
+      <c r="F5" s="183"/>
+      <c r="G5" s="183"/>
+      <c r="H5" s="183"/>
+      <c r="I5" s="183"/>
+      <c r="J5" s="183"/>
+      <c r="K5" s="183"/>
+      <c r="L5" s="170"/>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...10 lines deleted...]
-      <c r="L6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="170"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...10 lines deleted...]
-      <c r="L7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="184"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="171"/>
     </row>
     <row r="8" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="116" t="s">
         <v>237</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B9" s="172"/>
-      <c r="C9" s="37">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
         <v>4350</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="37">
         <v>100</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>16.399999999999999</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>15.2</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>12.9</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>13.1</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>13</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>7.9</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>8.1</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>13.5</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>3480</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="40">
         <v>100</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>18.100000000000001</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>16.2</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>14.2</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>14.2</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>13.7</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>7.8</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>7.4</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>270</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="40">
         <v>100</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>11.4</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>10.7</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>5.9</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>8.9</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>11.8</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>9.1999999999999993</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>12.9</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>29.2</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>600</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="40">
         <v>100</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>8.5</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>11</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>8</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>8.1999999999999993</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>9.6999999999999993</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>7.8</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>9.6999999999999993</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>37.1</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...10 lines deleted...]
-      <c r="L13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="34" t="s">
+      <c r="A14" s="32" t="s">
         <v>407</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H4:H7"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="J4:J7"/>
     <mergeCell ref="K4:K7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目次!A1" display="目次へ戻る" xr:uid="{6C2C6B48-5E45-414A-B4B8-D5E235F40D82}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0B39356-B01A-446D-A0A7-301F76C23D87}">
   <sheetPr codeName="Sheet28"/>
   <dimension ref="A1:L13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="12" width="10.625" style="31" customWidth="1"/>
+    <col min="13" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L1" s="77" t="s">
+      <c r="L1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>364</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...10 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="179" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="180" t="s">
         <v>238</v>
       </c>
-      <c r="D4" s="180"/>
-      <c r="E4" s="222" t="s">
+      <c r="D4" s="181"/>
+      <c r="E4" s="223" t="s">
         <v>227</v>
       </c>
-      <c r="F4" s="179" t="s">
+      <c r="F4" s="180" t="s">
         <v>239</v>
       </c>
-      <c r="G4" s="184"/>
-[...4 lines deleted...]
-      <c r="L4" s="184"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...1 lines deleted...]
-      <c r="C5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="165" t="s">
+      <c r="D5" s="166" t="s">
         <v>240</v>
       </c>
-      <c r="E5" s="186"/>
-      <c r="F5" s="185" t="s">
+      <c r="E5" s="187"/>
+      <c r="F5" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="165" t="s">
+      <c r="G5" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="185" t="s">
+      <c r="H5" s="186" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="185" t="s">
+      <c r="I5" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="165" t="s">
+      <c r="J5" s="166" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="165" t="s">
+      <c r="K5" s="166" t="s">
         <v>168</v>
       </c>
-      <c r="L5" s="168" t="s">
+      <c r="L5" s="169" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...10 lines deleted...]
-      <c r="L6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="187"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="167"/>
+      <c r="L6" s="170"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...10 lines deleted...]
-      <c r="L7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="188"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="168"/>
+      <c r="H7" s="184"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="168"/>
+      <c r="L7" s="171"/>
     </row>
     <row r="8" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B9" s="172"/>
-      <c r="C9" s="37">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
         <v>39113</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>900</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>4350</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>100</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>29.2</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>30.9</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>20.7</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>16.8</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>1.5</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>0.9</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>19175</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>551</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>3480</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>100</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>31.5</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>32.799999999999997</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>21.4</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>13.9</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>0.4</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>0.1</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>3888</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>1435</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>270</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>100</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>21.1</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>24.1</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>16.7</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>32.200000000000003</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>1.5</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>16050</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="39">
         <v>2684</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>600</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>100</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>19.3</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>23</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>18.600000000000001</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>27</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>6.5</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>5.5</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...10 lines deleted...]
-      <c r="L13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:L4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目次!A1" display="目次へ戻る" xr:uid="{BE0ABEEC-DEC9-45E4-9878-48B4BE107EA0}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54A5ED5D-5B7A-429D-BE5A-6F2CCD99EF89}">
   <sheetPr codeName="Sheet29"/>
   <dimension ref="A1:K13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K1" sqref="K1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="11" width="10.625" style="31" customWidth="1"/>
+    <col min="12" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K1" s="77" t="s">
+      <c r="K1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>365</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:11" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...9 lines deleted...]
-      <c r="K3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
     </row>
     <row r="4" spans="1:11" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="222" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="223" t="s">
         <v>241</v>
       </c>
-      <c r="D4" s="181" t="s">
+      <c r="D4" s="182" t="s">
         <v>242</v>
       </c>
-      <c r="E4" s="181" t="s">
+      <c r="E4" s="182" t="s">
         <v>243</v>
       </c>
-      <c r="F4" s="181" t="s">
+      <c r="F4" s="182" t="s">
         <v>244</v>
       </c>
-      <c r="G4" s="181" t="s">
+      <c r="G4" s="182" t="s">
         <v>245</v>
       </c>
-      <c r="H4" s="222" t="s">
+      <c r="H4" s="223" t="s">
         <v>179</v>
       </c>
-      <c r="I4" s="181" t="s">
+      <c r="I4" s="182" t="s">
         <v>201</v>
       </c>
-      <c r="J4" s="181" t="s">
+      <c r="J4" s="182" t="s">
         <v>180</v>
       </c>
-      <c r="K4" s="223" t="s">
+      <c r="K4" s="224" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...9 lines deleted...]
-      <c r="K5" s="186"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="183"/>
+      <c r="F5" s="183"/>
+      <c r="G5" s="183"/>
+      <c r="H5" s="167"/>
+      <c r="I5" s="183"/>
+      <c r="J5" s="183"/>
+      <c r="K5" s="187"/>
     </row>
     <row r="6" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...9 lines deleted...]
-      <c r="K6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="187"/>
     </row>
     <row r="7" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...9 lines deleted...]
-      <c r="K7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="188"/>
     </row>
     <row r="8" spans="1:11" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="116" t="s">
         <v>158</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B9" s="172"/>
-      <c r="C9" s="37">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
         <v>4350</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="37">
         <v>3.7</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>8.1</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>90.3</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>3.1</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>2.8</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>1</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>3.5</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>3480</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="40">
         <v>3.2</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>5.8</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>6.2</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>92.3</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>2.6</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>0.4</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>2.8</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>270</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="40">
         <v>2.6</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>11.8</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>8.9</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>90</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>3.3</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>3.3</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>600</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="40">
         <v>7.2</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>20.399999999999999</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>18.600000000000001</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>78.900000000000006</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>6.2</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>6</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>4.3</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>7.4</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...9 lines deleted...]
-      <c r="K13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="H4:H7"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="J4:J7"/>
     <mergeCell ref="K4:K7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:G7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="K1" location="目次!A1" display="目次へ戻る" xr:uid="{78D57EB0-D857-4884-A56A-06B6DF7CA3DC}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0616FC35-7ADB-4A47-A4AE-FBC4FF561A34}">
   <sheetPr codeName="Sheet30"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="7" width="10.625" style="31" customWidth="1"/>
+    <col min="8" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="G1" s="77" t="s">
+      <c r="G1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>366</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:7" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...5 lines deleted...]
-      <c r="G3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="33" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="217" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="218" t="s">
         <v>187</v>
       </c>
-      <c r="D4" s="218"/>
-[...2 lines deleted...]
-      <c r="G4" s="218"/>
+      <c r="D4" s="219"/>
+      <c r="E4" s="219"/>
+      <c r="F4" s="219"/>
+      <c r="G4" s="219"/>
     </row>
     <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...1 lines deleted...]
-      <c r="C5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="213" t="s">
+      <c r="D5" s="214" t="s">
         <v>62</v>
       </c>
-      <c r="E5" s="220" t="s">
+      <c r="E5" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="F5" s="221"/>
-      <c r="G5" s="221"/>
+      <c r="F5" s="222"/>
+      <c r="G5" s="222"/>
     </row>
     <row r="6" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="213" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="220"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="214" t="s">
         <v>188</v>
       </c>
-      <c r="F6" s="213" t="s">
+      <c r="F6" s="214" t="s">
         <v>66</v>
       </c>
-      <c r="G6" s="215" t="s">
+      <c r="G6" s="216" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...5 lines deleted...]
-      <c r="G7" s="216"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="215"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="217"/>
     </row>
     <row r="8" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B8" s="172"/>
-      <c r="C8" s="37">
+      <c r="B8" s="173"/>
+      <c r="C8" s="35">
         <v>329</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="36">
         <v>113</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>216</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>58</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>158</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="93"/>
-      <c r="B9" s="94" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="38">
         <v>233</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="39">
         <v>91</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>143</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>18</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>23</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>6</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>17</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>9</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>73</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>16</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>56</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>31</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="46"/>
-[...5 lines deleted...]
-      <c r="G12" s="47"/>
+      <c r="A12" s="44"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="E6:E7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="G1" location="目次!A1" display="目次へ戻る" xr:uid="{F0CB96C3-80F8-4316-920D-3A24A7614CD2}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65374749-30CA-42F7-B362-E1F0CAE3D463}">
   <sheetPr codeName="Sheet31"/>
   <dimension ref="A1:D13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="4" width="10.625" style="31" customWidth="1"/>
+    <col min="5" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D1" s="77" t="s">
+      <c r="D1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>362</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:4" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...2 lines deleted...]
-      <c r="D3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
     </row>
     <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="222" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="223" t="s">
         <v>227</v>
       </c>
-      <c r="D4" s="203" t="s">
+      <c r="D4" s="204" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="170"/>
     </row>
     <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...2 lines deleted...]
-      <c r="D6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="170"/>
     </row>
     <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...2 lines deleted...]
-      <c r="D7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="171"/>
     </row>
     <row r="8" spans="1:4" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="116" t="s">
         <v>88</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B9" s="172"/>
-      <c r="C9" s="37">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
         <v>770</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>660</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>40</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>80</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="39">
         <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...2 lines deleted...]
-      <c r="D13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="D1" location="目次!A1" display="目次へ戻る" xr:uid="{50BA6D80-55BE-410C-92FC-E54105DD4A37}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D810828-75BD-4DB4-97AC-FFDD08BF2E9C}">
   <sheetPr codeName="Sheet32"/>
   <dimension ref="A1:L13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="12" width="10.625" style="31" customWidth="1"/>
+    <col min="13" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="L1" s="77" t="s">
+      <c r="L1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>367</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...10 lines deleted...]
-      <c r="L3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="179" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="180" t="s">
         <v>238</v>
       </c>
-      <c r="D4" s="180"/>
-      <c r="E4" s="222" t="s">
+      <c r="D4" s="181"/>
+      <c r="E4" s="223" t="s">
         <v>227</v>
       </c>
-      <c r="F4" s="179" t="s">
+      <c r="F4" s="180" t="s">
         <v>239</v>
       </c>
-      <c r="G4" s="184"/>
-[...4 lines deleted...]
-      <c r="L4" s="184"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...1 lines deleted...]
-      <c r="C5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="165" t="s">
+      <c r="D5" s="166" t="s">
         <v>240</v>
       </c>
-      <c r="E5" s="186"/>
-      <c r="F5" s="185" t="s">
+      <c r="E5" s="187"/>
+      <c r="F5" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="165" t="s">
+      <c r="G5" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="185" t="s">
+      <c r="H5" s="186" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="185" t="s">
+      <c r="I5" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="165" t="s">
+      <c r="J5" s="166" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="165" t="s">
+      <c r="K5" s="166" t="s">
         <v>168</v>
       </c>
-      <c r="L5" s="168" t="s">
+      <c r="L5" s="169" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...10 lines deleted...]
-      <c r="L6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="167"/>
+      <c r="E6" s="187"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="167"/>
+      <c r="L6" s="170"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...10 lines deleted...]
-      <c r="L7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="168"/>
+      <c r="E7" s="188"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="168"/>
+      <c r="H7" s="184"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="168"/>
+      <c r="L7" s="171"/>
     </row>
     <row r="8" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>237</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B9" s="172"/>
-      <c r="C9" s="37">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
         <v>4933</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>638</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>770</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>100</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>46.7</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>28.1</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>8</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>14.9</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>1.4</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>0.9</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>4050</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>617</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>660</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>100</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>49.2</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>26.3</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>6.4</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>16.100000000000001</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>1.2</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>0.8</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>324</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>832</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>40</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>100</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>36.6</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>34.1</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>17.100000000000001</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>9.8000000000000007</v>
       </c>
-      <c r="K11" s="42" t="s">
+      <c r="K11" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>2.4</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>559</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="39">
         <v>716</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>80</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>100</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>30.4</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>40.5</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>16.5</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>7.6</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>3.8</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>1.3</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...10 lines deleted...]
-      <c r="L13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:L4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目次!A1" display="目次へ戻る" xr:uid="{2A4491B6-2800-428F-AD72-DB98A95F282F}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA040F5A-BA86-49D4-BAD8-4B03E881EB99}">
   <sheetPr codeName="Sheet34"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="7" width="10.625" style="31" customWidth="1"/>
+    <col min="8" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="G1" s="77" t="s">
+      <c r="G1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>368</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:7" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...5 lines deleted...]
-      <c r="G3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="33" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="217" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="218" t="s">
         <v>187</v>
       </c>
-      <c r="D4" s="218"/>
-[...2 lines deleted...]
-      <c r="G4" s="218"/>
+      <c r="D4" s="219"/>
+      <c r="E4" s="219"/>
+      <c r="F4" s="219"/>
+      <c r="G4" s="219"/>
     </row>
     <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...1 lines deleted...]
-      <c r="C5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="213" t="s">
+      <c r="D5" s="214" t="s">
         <v>62</v>
       </c>
-      <c r="E5" s="220" t="s">
+      <c r="E5" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="F5" s="221"/>
-      <c r="G5" s="221"/>
+      <c r="F5" s="222"/>
+      <c r="G5" s="222"/>
     </row>
     <row r="6" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="213" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="220"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="214" t="s">
         <v>188</v>
       </c>
-      <c r="F6" s="213" t="s">
+      <c r="F6" s="214" t="s">
         <v>66</v>
       </c>
-      <c r="G6" s="215" t="s">
+      <c r="G6" s="216" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...5 lines deleted...]
-      <c r="G7" s="216"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="215"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="217"/>
     </row>
     <row r="8" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B8" s="172"/>
-      <c r="C8" s="37">
+      <c r="B8" s="173"/>
+      <c r="C8" s="35">
         <v>27</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="36">
         <v>16</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>11</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>3</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="93"/>
-      <c r="B9" s="94" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="38">
         <v>21</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="39">
         <v>13</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>8</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>2</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>2</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>1</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>1</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>0</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>4</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>2</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>3</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>1</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="46"/>
-[...5 lines deleted...]
-      <c r="G12" s="47"/>
+      <c r="A12" s="44"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="E6:E7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="G1" location="目次!A1" display="目次へ戻る" xr:uid="{B749C83F-8FE2-490C-9DCE-B0993E53A292}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D946CDD-827C-459E-9818-5FC37BCAC654}">
   <sheetPr codeName="Sheet35"/>
   <dimension ref="A1:D14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="4" width="10.625" style="31" customWidth="1"/>
+    <col min="5" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D1" s="77" t="s">
+      <c r="D1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>369</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:4" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...2 lines deleted...]
-      <c r="D3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
     </row>
     <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="222" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="223" t="s">
         <v>246</v>
       </c>
-      <c r="D4" s="203" t="s">
+      <c r="D4" s="204" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="186"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="187"/>
     </row>
     <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...2 lines deleted...]
-      <c r="D6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="187"/>
     </row>
     <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...2 lines deleted...]
-      <c r="D7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="188"/>
     </row>
     <row r="8" spans="1:4" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="116" t="s">
         <v>248</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B9" s="172"/>
-      <c r="C9" s="37">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
         <v>5037</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>4029</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>610</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-      <c r="B11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>391</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>1000</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>617</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="39">
         <v>790</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...2 lines deleted...]
-      <c r="D13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
     </row>
     <row r="14" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="8" t="s">
         <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="D1" location="目次!A1" display="目次へ戻る" xr:uid="{39902967-C58D-47DA-8528-1F8A4639DBED}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EC9ED42-9125-4C58-B98A-0E2E5A58E7B4}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:L20"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K1" sqref="K1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4.125" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="4.125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="20.625" style="8" customWidth="1"/>
+    <col min="3" max="11" width="10.625" style="31" customWidth="1"/>
+    <col min="12" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="K1" s="77" t="s">
+      <c r="K1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>345</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...9 lines deleted...]
-      <c r="K3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="181" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="182" t="s">
         <v>40</v>
       </c>
-      <c r="D4" s="181" t="s">
+      <c r="D4" s="182" t="s">
         <v>62</v>
       </c>
-      <c r="E4" s="179" t="s">
+      <c r="E4" s="180" t="s">
         <v>63</v>
       </c>
-      <c r="F4" s="184"/>
-[...1 lines deleted...]
-      <c r="H4" s="179" t="s">
+      <c r="F4" s="185"/>
+      <c r="G4" s="181"/>
+      <c r="H4" s="180" t="s">
         <v>64</v>
       </c>
-      <c r="I4" s="184"/>
-[...1 lines deleted...]
-      <c r="K4" s="184"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="187"/>
+      <c r="E5" s="186" t="s">
         <v>65</v>
       </c>
-      <c r="F5" s="185" t="s">
+      <c r="F5" s="186" t="s">
         <v>66</v>
       </c>
-      <c r="G5" s="185" t="s">
+      <c r="G5" s="186" t="s">
         <v>67</v>
       </c>
-      <c r="H5" s="188" t="s">
+      <c r="H5" s="189" t="s">
         <v>68</v>
       </c>
-      <c r="I5" s="189"/>
-      <c r="J5" s="190" t="s">
+      <c r="I5" s="190"/>
+      <c r="J5" s="191" t="s">
         <v>67</v>
       </c>
-      <c r="K5" s="188"/>
+      <c r="K5" s="189"/>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...6 lines deleted...]
-      <c r="H6" s="185" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="187"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="187"/>
+      <c r="H6" s="186" t="s">
         <v>69</v>
       </c>
-      <c r="I6" s="185" t="s">
+      <c r="I6" s="186" t="s">
         <v>70</v>
       </c>
-      <c r="J6" s="185" t="s">
+      <c r="J6" s="186" t="s">
         <v>69</v>
       </c>
-      <c r="K6" s="192" t="s">
+      <c r="K6" s="193" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...9 lines deleted...]
-      <c r="K7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="188"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="188"/>
+      <c r="H7" s="192"/>
+      <c r="I7" s="192"/>
+      <c r="J7" s="192"/>
+      <c r="K7" s="188"/>
     </row>
     <row r="8" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="91"/>
-[...1 lines deleted...]
-      <c r="C8" s="127" t="s">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="116" t="s">
         <v>71</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>71</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>72</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="171" t="s">
+      <c r="A9" s="172" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="172"/>
-[...3 lines deleted...]
-      <c r="D9" s="38">
+      <c r="B9" s="173"/>
+      <c r="C9" s="35">
+        <v>3750</v>
+      </c>
+      <c r="D9" s="36">
         <v>1563</v>
       </c>
-      <c r="E9" s="38">
-[...5 lines deleted...]
-      <c r="G9" s="38">
+      <c r="E9" s="36">
+        <v>2188</v>
+      </c>
+      <c r="F9" s="36">
+        <v>1258</v>
+      </c>
+      <c r="G9" s="36">
         <v>930</v>
       </c>
-      <c r="H9" s="39">
-[...9 lines deleted...]
-        <v>64.7</v>
+      <c r="H9" s="37">
+        <v>30.1</v>
+      </c>
+      <c r="I9" s="37">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="J9" s="37">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="K9" s="37">
+        <v>64.8</v>
       </c>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-      <c r="B10" s="92" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="40">
-[...2 lines deleted...]
-      <c r="D10" s="41">
+      <c r="C10" s="38">
+        <v>1542</v>
+      </c>
+      <c r="D10" s="39">
         <v>647</v>
       </c>
-      <c r="E10" s="41">
-[...5 lines deleted...]
-      <c r="G10" s="41">
+      <c r="E10" s="39">
+        <v>895</v>
+      </c>
+      <c r="F10" s="39">
+        <v>475</v>
+      </c>
+      <c r="G10" s="39">
         <v>420</v>
       </c>
-      <c r="H10" s="42">
-[...9 lines deleted...]
-        <v>60.3</v>
+      <c r="H10" s="40">
+        <v>41.2</v>
+      </c>
+      <c r="I10" s="40">
+        <v>58.8</v>
+      </c>
+      <c r="J10" s="40">
+        <v>39.6</v>
+      </c>
+      <c r="K10" s="40">
+        <v>60.4</v>
       </c>
       <c r="L10" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-      <c r="B11" s="92" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>1719</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>755</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>965</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>653</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>312</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>21.6</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>78.400000000000006</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>28.4</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>71.599999999999994</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="92" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="84" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>329</v>
       </c>
-      <c r="D12" s="41">
+      <c r="D12" s="39">
         <v>113</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>216</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>58</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>158</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>41.1</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>58.9</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>40.4</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>59.6</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="92" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="84" t="s">
         <v>55</v>
       </c>
-      <c r="C13" s="40">
+      <c r="C13" s="38">
         <v>27</v>
       </c>
-      <c r="D13" s="41">
+      <c r="D13" s="39">
         <v>16</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>11</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>3</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="39">
         <v>8</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>31.5</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>68.5</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>18.3</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>81.7</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="100"/>
-      <c r="B14" s="43" t="s">
+      <c r="A14" s="92"/>
+      <c r="B14" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="C14" s="128">
+      <c r="C14" s="117">
         <v>133</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="42">
         <v>32</v>
       </c>
-      <c r="E14" s="44">
+      <c r="E14" s="42">
         <v>101</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="42">
         <v>69</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="42">
         <v>32</v>
       </c>
-      <c r="H14" s="45">
+      <c r="H14" s="43">
         <v>24.9</v>
       </c>
-      <c r="I14" s="45">
+      <c r="I14" s="43">
         <v>75.099999999999994</v>
       </c>
-      <c r="J14" s="45">
+      <c r="J14" s="43">
         <v>22.8</v>
       </c>
-      <c r="K14" s="45">
+      <c r="K14" s="43">
         <v>77.2</v>
       </c>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="171" t="s">
+      <c r="A15" s="172" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="172"/>
-      <c r="C15" s="37">
+      <c r="B15" s="173"/>
+      <c r="C15" s="35">
         <v>265</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="36">
         <v>81</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="36">
         <v>184</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F15" s="36">
         <v>121</v>
       </c>
-      <c r="G15" s="38">
+      <c r="G15" s="36">
         <v>63</v>
       </c>
-      <c r="H15" s="39">
+      <c r="H15" s="37">
         <v>41.7</v>
       </c>
-      <c r="I15" s="39">
+      <c r="I15" s="37">
         <v>58.3</v>
       </c>
-      <c r="J15" s="39">
+      <c r="J15" s="37">
         <v>31.4</v>
       </c>
-      <c r="K15" s="39">
+      <c r="K15" s="37">
         <v>68.599999999999994</v>
       </c>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-      <c r="B16" s="92" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="84" t="s">
         <v>58</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="38">
         <v>138</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="39">
         <v>35</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>103</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="39">
         <v>73</v>
       </c>
-      <c r="G16" s="41">
+      <c r="G16" s="39">
         <v>29</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>42.7</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>57.3</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>31.8</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="40">
         <v>68.2</v>
       </c>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="93"/>
-      <c r="B17" s="92" t="s">
+      <c r="A17" s="85"/>
+      <c r="B17" s="84" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="38">
         <v>65</v>
       </c>
-      <c r="D17" s="41">
+      <c r="D17" s="39">
         <v>24</v>
       </c>
-      <c r="E17" s="41">
+      <c r="E17" s="39">
         <v>41</v>
       </c>
-      <c r="F17" s="41">
+      <c r="F17" s="39">
         <v>26</v>
       </c>
-      <c r="G17" s="41">
+      <c r="G17" s="39">
         <v>15</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="40">
         <v>44.3</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I17" s="40">
         <v>55.7</v>
       </c>
-      <c r="J17" s="42">
+      <c r="J17" s="40">
         <v>33.1</v>
       </c>
-      <c r="K17" s="42">
+      <c r="K17" s="40">
         <v>66.900000000000006</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="93"/>
-      <c r="B18" s="92" t="s">
+      <c r="A18" s="85"/>
+      <c r="B18" s="84" t="s">
         <v>60</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="38">
         <v>25</v>
       </c>
-      <c r="D18" s="41">
+      <c r="D18" s="39">
         <v>13</v>
       </c>
-      <c r="E18" s="41">
+      <c r="E18" s="39">
         <v>12</v>
       </c>
-      <c r="F18" s="41">
+      <c r="F18" s="39">
         <v>4</v>
       </c>
-      <c r="G18" s="41">
+      <c r="G18" s="39">
         <v>8</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="40">
         <v>35.1</v>
       </c>
-      <c r="I18" s="42">
+      <c r="I18" s="40">
         <v>64.900000000000006</v>
       </c>
-      <c r="J18" s="42">
+      <c r="J18" s="40">
         <v>23.6</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="40">
         <v>76.400000000000006</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="100"/>
-      <c r="B19" s="149" t="s">
+      <c r="A19" s="92"/>
+      <c r="B19" s="137" t="s">
         <v>61</v>
       </c>
-      <c r="C19" s="40">
+      <c r="C19" s="38">
         <v>38</v>
       </c>
-      <c r="D19" s="41">
+      <c r="D19" s="39">
         <v>9</v>
       </c>
-      <c r="E19" s="41">
+      <c r="E19" s="39">
         <v>29</v>
       </c>
-      <c r="F19" s="41">
+      <c r="F19" s="39">
         <v>18</v>
       </c>
-      <c r="G19" s="41">
+      <c r="G19" s="39">
         <v>11</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="40">
         <v>35.4</v>
       </c>
-      <c r="I19" s="42">
+      <c r="I19" s="40">
         <v>64.599999999999994</v>
       </c>
-      <c r="J19" s="42">
+      <c r="J19" s="40">
         <v>33.200000000000003</v>
       </c>
-      <c r="K19" s="42">
+      <c r="K19" s="40">
         <v>66.8</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="99"/>
-[...9 lines deleted...]
-      <c r="K20" s="47"/>
+      <c r="A20" s="91"/>
+      <c r="B20" s="91"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="K1" location="目次!A1" display="目次へ戻る" xr:uid="{BB1C74D6-E05F-431B-B90A-6DE68350C64E}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23D720A2-717F-42D8-BF25-33A4439DF656}">
   <sheetPr codeName="Sheet36"/>
   <dimension ref="A1:J14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J1" sqref="J1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="12.125" style="31" customWidth="1"/>
+    <col min="4" max="9" width="10.625" style="31" customWidth="1"/>
+    <col min="10" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C1" s="9"/>
-[...1 lines deleted...]
-      <c r="J1" s="77" t="s">
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="J1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>370</v>
       </c>
-      <c r="B2" s="13"/>
-[...1 lines deleted...]
-      <c r="D2" s="13"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
     </row>
     <row r="3" spans="1:10" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...8 lines deleted...]
-      <c r="J3" s="48"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
     </row>
     <row r="4" spans="1:10" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="265" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="266" t="s">
         <v>251</v>
       </c>
-      <c r="D4" s="228" t="s">
+      <c r="D4" s="229" t="s">
         <v>252</v>
       </c>
-      <c r="E4" s="235"/>
-[...4 lines deleted...]
-      <c r="J4" s="235"/>
+      <c r="E4" s="236"/>
+      <c r="F4" s="236"/>
+      <c r="G4" s="236"/>
+      <c r="H4" s="236"/>
+      <c r="I4" s="236"/>
+      <c r="J4" s="236"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="261" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="263"/>
+      <c r="D5" s="262" t="s">
         <v>405</v>
       </c>
-      <c r="E5" s="238" t="s">
+      <c r="E5" s="239" t="s">
         <v>253</v>
       </c>
-      <c r="F5" s="266" t="s">
+      <c r="F5" s="267" t="s">
         <v>254</v>
       </c>
-      <c r="G5" s="258" t="s">
+      <c r="G5" s="259" t="s">
         <v>255</v>
       </c>
-      <c r="H5" s="238" t="s">
+      <c r="H5" s="239" t="s">
         <v>256</v>
       </c>
-      <c r="I5" s="258" t="s">
+      <c r="I5" s="259" t="s">
         <v>257</v>
       </c>
-      <c r="J5" s="231" t="s">
+      <c r="J5" s="232" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...8 lines deleted...]
-      <c r="J6" s="232"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="263"/>
+      <c r="D6" s="263"/>
+      <c r="E6" s="226"/>
+      <c r="F6" s="268"/>
+      <c r="G6" s="260"/>
+      <c r="H6" s="226"/>
+      <c r="I6" s="260"/>
+      <c r="J6" s="233"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...8 lines deleted...]
-      <c r="J7" s="233"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="264"/>
+      <c r="D7" s="264"/>
+      <c r="E7" s="227"/>
+      <c r="F7" s="269"/>
+      <c r="G7" s="261"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="261"/>
+      <c r="J7" s="234"/>
     </row>
     <row r="8" spans="1:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="49" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="47" t="s">
         <v>258</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="D8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="F8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="H8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>229</v>
       </c>
-      <c r="B9" s="264"/>
-      <c r="C9" s="37">
+      <c r="B9" s="265"/>
+      <c r="C9" s="35">
         <v>461</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="37">
         <v>100</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>53.5</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>11.1</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>9.6999999999999993</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>8.3000000000000007</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>11.9</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>5.5</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="95" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="87" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>403</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="40">
         <v>100</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>55.2</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>11.3</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>9.4</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>8.6</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>11.6</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>3.9</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-      <c r="B11" s="95" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="87" t="s">
         <v>163</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>6</v>
       </c>
-      <c r="D11" s="42">
+      <c r="D11" s="40">
         <v>100</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>45.9</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>33.6</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>8</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>9.6999999999999993</v>
       </c>
-      <c r="I11" s="42" t="s">
+      <c r="I11" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>2.8</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="95" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="87" t="s">
         <v>164</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>52</v>
       </c>
-      <c r="D12" s="42">
+      <c r="D12" s="40">
         <v>100</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>41.6</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>7.2</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>11.8</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>5.7</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>15.5</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>18.100000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...8 lines deleted...]
-      <c r="J13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
     </row>
     <row r="14" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="8" t="s">
         <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="D5:D7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="J1" location="目次!A1" display="目次へ戻る" xr:uid="{FFE7A424-A543-4BB8-8A5D-DBCD29F2DCFB}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61FB9F4D-8691-42EA-AB53-898AB9309AA2}">
   <sheetPr codeName="Sheet37"/>
   <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="10.625" style="31" customWidth="1"/>
+    <col min="6" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="E1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="E1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>353</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:5" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...3 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>259</v>
       </c>
-      <c r="E4" s="203" t="s">
+      <c r="E4" s="204" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="170"/>
     </row>
     <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="170"/>
     </row>
     <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...3 lines deleted...]
-      <c r="E7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="171"/>
     </row>
     <row r="8" spans="1:5" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="116" t="s">
         <v>261</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="173"/>
+      <c r="D9" s="35">
         <v>1390</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>232</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="269" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="270" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="202"/>
-      <c r="D10" s="40">
+      <c r="C10" s="203"/>
+      <c r="D10" s="38">
         <v>1240</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>224</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>590</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>196</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="84"/>
+      <c r="C12" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>180</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="94" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>480</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>254</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="269" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="270" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="202"/>
-      <c r="D14" s="40">
+      <c r="C14" s="203"/>
+      <c r="D14" s="38">
         <v>150</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>302</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>70</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>316</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="94" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="86" t="s">
         <v>166</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>80</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...3 lines deleted...]
-      <c r="E17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目次!A1" display="目次へ戻る" xr:uid="{210D16A9-6264-48CE-A780-697C62AE98B2}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{571CE3E5-A53E-45C6-A601-5A031199F414}">
   <sheetPr codeName="Sheet38"/>
   <dimension ref="A1:M18"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M1" sqref="M1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="13" width="10.625" style="31" customWidth="1"/>
+    <col min="14" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="M1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="M1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>371</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...11 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
     </row>
     <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>259</v>
       </c>
-      <c r="E4" s="181" t="s">
+      <c r="E4" s="182" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="222" t="s">
+      <c r="F4" s="223" t="s">
         <v>262</v>
       </c>
-      <c r="G4" s="181" t="s">
+      <c r="G4" s="182" t="s">
         <v>43</v>
       </c>
-      <c r="H4" s="222" t="s">
+      <c r="H4" s="223" t="s">
         <v>233</v>
       </c>
-      <c r="I4" s="222" t="s">
+      <c r="I4" s="223" t="s">
         <v>234</v>
       </c>
-      <c r="J4" s="222" t="s">
+      <c r="J4" s="223" t="s">
         <v>235</v>
       </c>
-      <c r="K4" s="203" t="s">
+      <c r="K4" s="204" t="s">
         <v>263</v>
       </c>
-      <c r="L4" s="181" t="s">
+      <c r="L4" s="182" t="s">
         <v>264</v>
       </c>
-      <c r="M4" s="203" t="s">
+      <c r="M4" s="204" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...11 lines deleted...]
-      <c r="M5" s="186"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="183"/>
+      <c r="F5" s="183"/>
+      <c r="G5" s="183"/>
+      <c r="H5" s="183"/>
+      <c r="I5" s="183"/>
+      <c r="J5" s="183"/>
+      <c r="K5" s="187"/>
+      <c r="L5" s="183"/>
+      <c r="M5" s="187"/>
     </row>
     <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...11 lines deleted...]
-      <c r="M6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="187"/>
+      <c r="L6" s="183"/>
+      <c r="M6" s="187"/>
     </row>
     <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...11 lines deleted...]
-      <c r="M7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="184"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="188"/>
+      <c r="L7" s="184"/>
+      <c r="M7" s="188"/>
     </row>
     <row r="8" spans="1:13" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="116" t="s">
         <v>266</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="35" t="s">
+      <c r="M8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="173"/>
+      <c r="D9" s="35">
         <v>1390</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>100</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>14.7</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>7.9</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>9.6</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>6.4</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>14.3</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>15.5</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>21.7</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="269" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="270" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="202"/>
-      <c r="D10" s="40">
+      <c r="C10" s="203"/>
+      <c r="D10" s="38">
         <v>1240</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>100</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>16</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>8.6999999999999993</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>10.6</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>6.8</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>10.199999999999999</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>14.7</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>14.7</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>18.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>590</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>100</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>23.3</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>12.3</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>13.2</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>7.4</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>13.7</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>15.1</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>10.6</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>4.5</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="84"/>
+      <c r="C12" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>180</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>100</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>11.9</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>3.4</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>10.7</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>7.3</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>6.8</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>14.1</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>20.3</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>25.4</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="94" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>480</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="40">
         <v>100</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="40">
         <v>8.8000000000000007</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>6.3</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>7.3</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>6</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>7.1</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>14.6</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>17.5</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>32.5</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="269" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="270" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="202"/>
-      <c r="D14" s="40">
+      <c r="C14" s="203"/>
+      <c r="D14" s="38">
         <v>150</v>
       </c>
-      <c r="E14" s="42">
+      <c r="E14" s="40">
         <v>100</v>
       </c>
-      <c r="F14" s="42">
+      <c r="F14" s="40">
         <v>3.5</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="40">
         <v>1.4</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="40">
         <v>1.4</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I14" s="40">
         <v>2.8</v>
       </c>
-      <c r="J14" s="42">
+      <c r="J14" s="40">
         <v>6.3</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="40">
         <v>10.5</v>
       </c>
-      <c r="L14" s="42">
+      <c r="L14" s="40">
         <v>23.1</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="40">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>70</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="40">
         <v>100</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="40">
         <v>1.5</v>
       </c>
-      <c r="H15" s="42" t="s">
+      <c r="H15" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="I15" s="42" t="s">
+      <c r="I15" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="J15" s="42" t="s">
+      <c r="J15" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="40">
         <v>8.8000000000000007</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="40">
         <v>27.9</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="40">
         <v>61.8</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="94" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="86" t="s">
         <v>166</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>80</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="40">
         <v>100</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="40">
         <v>6.7</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>1.3</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>2.7</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>5.3</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>12</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="40">
         <v>12</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="40">
         <v>18.7</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="40">
         <v>41.3</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...11 lines deleted...]
-      <c r="M17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
     </row>
     <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="8" t="s">
         <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="J4:J7"/>
     <mergeCell ref="K4:K7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="M4:M7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="H4:H7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="M1" location="目次!A1" display="目次へ戻る" xr:uid="{ADA4D1FA-8137-43AA-9A55-DF56D31C274B}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAA27D5A-764C-4765-92DB-67342F427BC0}">
   <sheetPr codeName="Sheet39"/>
   <dimension ref="A1:M17"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M1" sqref="M1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="13" width="10.625" style="31" customWidth="1"/>
+    <col min="14" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="M1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="M1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>372</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...11 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
     </row>
     <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="179" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="180" t="s">
         <v>238</v>
       </c>
-      <c r="E4" s="180"/>
-      <c r="F4" s="181" t="s">
+      <c r="E4" s="181"/>
+      <c r="F4" s="182" t="s">
         <v>259</v>
       </c>
-      <c r="G4" s="179" t="s">
+      <c r="G4" s="180" t="s">
         <v>267</v>
       </c>
-      <c r="H4" s="184"/>
-[...4 lines deleted...]
-      <c r="M4" s="184"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
     </row>
     <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="165" t="s">
+      <c r="E5" s="166" t="s">
         <v>268</v>
       </c>
-      <c r="F5" s="182"/>
-      <c r="G5" s="185" t="s">
+      <c r="F5" s="183"/>
+      <c r="G5" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="165" t="s">
+      <c r="H5" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="185" t="s">
+      <c r="I5" s="186" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="185" t="s">
+      <c r="J5" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="165" t="s">
+      <c r="K5" s="166" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="165" t="s">
+      <c r="L5" s="166" t="s">
         <v>168</v>
       </c>
-      <c r="M5" s="168" t="s">
+      <c r="M5" s="169" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...11 lines deleted...]
-      <c r="M6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="167"/>
+      <c r="M6" s="170"/>
     </row>
     <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...11 lines deleted...]
-      <c r="M7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="168"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="168"/>
+      <c r="M7" s="171"/>
     </row>
     <row r="8" spans="1:13" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>266</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="35" t="s">
+      <c r="M8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="173"/>
+      <c r="D9" s="35">
         <v>39900</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>2873</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>1390</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>100</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>13.2</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>19.600000000000001</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>16.5</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>34.799999999999997</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>9.9</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="269" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="270" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="202"/>
-      <c r="D10" s="40">
+      <c r="C10" s="203"/>
+      <c r="D10" s="38">
         <v>30895</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>2486</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>1240</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>100</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>14.2</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>21.3</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>17.7</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>33.4</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>9.1</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>4.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>6422</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>1094</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>590</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>100</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>19</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>31.5</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>19.600000000000001</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>26.5</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>2.7</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>0.7</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="84"/>
+      <c r="C12" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>5256</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>2953</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>180</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>100</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>9.5</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>10.1</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>21.2</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>45.3</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>10.6</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>3.4</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="94" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>19217</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>4020</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>480</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>100</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>10</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>13</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>14</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>37.4</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>16.3</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="269" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="270" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="202"/>
-      <c r="D14" s="40">
+      <c r="C14" s="203"/>
+      <c r="D14" s="38">
         <v>9004</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>6167</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>150</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="40">
         <v>100</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="40">
         <v>4.0999999999999996</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I14" s="40">
         <v>4.8</v>
       </c>
-      <c r="J14" s="42">
+      <c r="J14" s="40">
         <v>6.2</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="40">
         <v>46.9</v>
       </c>
-      <c r="L14" s="42">
+      <c r="L14" s="40">
         <v>17.2</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="40">
         <v>20.7</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>5363</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>7773</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>70</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="40">
         <v>100</v>
       </c>
-      <c r="H15" s="42" t="s">
+      <c r="H15" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="40">
         <v>1.5</v>
       </c>
-      <c r="J15" s="42" t="s">
+      <c r="J15" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="40">
         <v>51.5</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="40">
         <v>20.6</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="40">
         <v>26.5</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="94" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="86" t="s">
         <v>166</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>3641</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>4728</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="39">
         <v>80</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>100</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>7.8</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>7.8</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>11.7</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="40">
         <v>42.9</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="40">
         <v>14.3</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="40">
         <v>15.6</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...11 lines deleted...]
-      <c r="M17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:M4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="M1" location="目次!A1" display="目次へ戻る" xr:uid="{862D63AE-6E63-422D-ADF2-A73C0EA49E1E}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91649EAF-4AA3-488A-9877-5615BB2DAE9C}">
   <sheetPr codeName="Sheet40"/>
   <dimension ref="A1:H16"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="10.625" style="31" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>373</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:8" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...6 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="33" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="217" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="218" t="s">
         <v>187</v>
       </c>
-      <c r="E4" s="218"/>
-[...2 lines deleted...]
-      <c r="H4" s="218"/>
+      <c r="E4" s="219"/>
+      <c r="F4" s="219"/>
+      <c r="G4" s="219"/>
+      <c r="H4" s="219"/>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="213" t="s">
+      <c r="E5" s="214" t="s">
         <v>62</v>
       </c>
-      <c r="F5" s="220" t="s">
+      <c r="F5" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="G5" s="221"/>
-      <c r="H5" s="221"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...4 lines deleted...]
-      <c r="F6" s="213" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="214" t="s">
         <v>188</v>
       </c>
-      <c r="G6" s="213" t="s">
+      <c r="G6" s="214" t="s">
         <v>66</v>
       </c>
-      <c r="H6" s="215" t="s">
+      <c r="H6" s="216" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="216"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="217"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="204"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="205"/>
+      <c r="C8" s="173"/>
+      <c r="D8" s="35">
         <v>133</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>32</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>101</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>69</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="95"/>
-      <c r="B9" s="269" t="s">
+      <c r="A9" s="87"/>
+      <c r="B9" s="270" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="202"/>
-      <c r="D9" s="40">
+      <c r="C9" s="203"/>
+      <c r="D9" s="38">
         <v>110</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>28</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>83</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>54</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>34</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>13</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>21</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>10</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="84"/>
+      <c r="C11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>20</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>4</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>16</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>10</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>57</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>11</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>46</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>34</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="269" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="270" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="202"/>
-      <c r="D13" s="40">
+      <c r="C13" s="203"/>
+      <c r="D13" s="38">
         <v>22</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>4</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>18</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="39">
         <v>15</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="39">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-[...1 lines deleted...]
-      <c r="C14" s="94" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>13</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>2</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>11</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="39">
         <v>10</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="39">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>166</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>10</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>2</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>7</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="39">
         <v>5</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="39">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="46"/>
-[...6 lines deleted...]
-      <c r="H16" s="47"/>
+      <c r="A16" s="44"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{A98C2F4A-AFF6-44F0-A522-D6BDEBB111CB}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DD95DEA-B978-4AA5-B0C8-38067F7A24C2}">
   <sheetPr codeName="Sheet41"/>
   <dimension ref="A1:E14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="10.625" style="31" customWidth="1"/>
+    <col min="6" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="E1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="E1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>347</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:5" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...3 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="203" t="s">
+      <c r="E4" s="204" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="170"/>
     </row>
     <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="170"/>
     </row>
     <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...3 lines deleted...]
-      <c r="E7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="171"/>
     </row>
     <row r="8" spans="1:5" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="116" t="s">
         <v>49</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="173"/>
+      <c r="D9" s="35">
         <v>1160</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>164</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="270" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="271" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="270"/>
-      <c r="D10" s="40">
+      <c r="C10" s="271"/>
+      <c r="D10" s="38">
         <v>900</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>157</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="86" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>580</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>131</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="107"/>
+      <c r="C12" s="86" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>320</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>203</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="270" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="271" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="270"/>
-      <c r="D13" s="40">
+      <c r="C13" s="271"/>
+      <c r="D13" s="38">
         <v>260</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>189</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="46"/>
-[...3 lines deleted...]
-      <c r="E14" s="47"/>
+      <c r="A14" s="44"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目次!A1" display="目次へ戻る" xr:uid="{D372B804-273E-496A-A820-1AB947CADEF4}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77F37919-A25A-4777-8FED-AC7BE41B8493}">
   <sheetPr codeName="Sheet42"/>
   <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N1" sqref="N1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="14" width="10.625" style="31" customWidth="1"/>
+    <col min="15" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="N1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="N1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>348</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...1 lines deleted...]
-      <c r="C3" s="13"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
     </row>
     <row r="4" spans="1:14" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="242" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="209"/>
+      <c r="D4" s="243" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="274"/>
-      <c r="F4" s="275" t="s">
+      <c r="E4" s="275"/>
+      <c r="F4" s="276" t="s">
         <v>36</v>
       </c>
-      <c r="G4" s="242" t="s">
+      <c r="G4" s="243" t="s">
         <v>37</v>
       </c>
-      <c r="H4" s="243"/>
-[...5 lines deleted...]
-      <c r="N4" s="243"/>
+      <c r="H4" s="244"/>
+      <c r="I4" s="244"/>
+      <c r="J4" s="244"/>
+      <c r="K4" s="244"/>
+      <c r="L4" s="244"/>
+      <c r="M4" s="244"/>
+      <c r="N4" s="244"/>
     </row>
     <row r="5" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="210"/>
+      <c r="D5" s="214" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="238" t="s">
+      <c r="E5" s="239" t="s">
         <v>39</v>
       </c>
-      <c r="F5" s="276"/>
-      <c r="G5" s="213" t="s">
+      <c r="F5" s="277"/>
+      <c r="G5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="238" t="s">
+      <c r="H5" s="239" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="213" t="s">
+      <c r="I5" s="214" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="213" t="s">
+      <c r="J5" s="214" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="238" t="s">
+      <c r="K5" s="239" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="238" t="s">
+      <c r="L5" s="239" t="s">
         <v>168</v>
       </c>
-      <c r="M5" s="213" t="s">
+      <c r="M5" s="214" t="s">
         <v>169</v>
       </c>
-      <c r="N5" s="231" t="s">
+      <c r="N5" s="232" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...12 lines deleted...]
-      <c r="N6" s="232"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="210"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="226"/>
+      <c r="F6" s="277"/>
+      <c r="G6" s="220"/>
+      <c r="H6" s="226"/>
+      <c r="I6" s="220"/>
+      <c r="J6" s="220"/>
+      <c r="K6" s="226"/>
+      <c r="L6" s="226"/>
+      <c r="M6" s="220"/>
+      <c r="N6" s="233"/>
     </row>
     <row r="7" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...12 lines deleted...]
-      <c r="N7" s="233"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="211"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="227"/>
+      <c r="F7" s="217"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="215"/>
+      <c r="J7" s="215"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="227"/>
+      <c r="M7" s="215"/>
+      <c r="N7" s="234"/>
     </row>
     <row r="8" spans="1:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="36" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="F8" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="H8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="K8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="10" t="s">
+      <c r="L8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="10" t="s">
+      <c r="M8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="N8" s="10" t="s">
+      <c r="N8" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="274"/>
+      <c r="D9" s="35">
         <v>193147</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>16651</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>1160</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>100</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>21.4</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>26.9</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>8.9</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>18.3</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>9.9</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>5.8</v>
       </c>
-      <c r="N9" s="39">
+      <c r="N9" s="37">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="271" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="272" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="272"/>
-      <c r="D10" s="40">
+      <c r="C10" s="273"/>
+      <c r="D10" s="38">
         <v>75689</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>8382</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>900</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>100</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>24</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>30.3</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>9.8000000000000007</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>18</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>10.3</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>4.2</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="40">
         <v>3.4</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="141" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="129" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>9104</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>1567</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>580</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>100</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>33.9</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>33.9</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>11.5</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>13.3</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>5.3</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>1.9</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="40">
         <v>0.2</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="141" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="108"/>
+      <c r="C12" s="129" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>66585</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>20679</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>320</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>100</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>5.9</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>23.8</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>6.6</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>26.6</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>19.399999999999999</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>8.4</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="40">
         <v>9.4</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="271" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="272" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="272"/>
-      <c r="D13" s="40">
+      <c r="C13" s="273"/>
+      <c r="D13" s="38">
         <v>117458</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>45704</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>260</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>100</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>12.5</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>14.8</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>5.9</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>19.5</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>8.1999999999999993</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>11.3</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="40">
         <v>27.7</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="46"/>
-[...12 lines deleted...]
-      <c r="N14" s="47"/>
+      <c r="A14" s="44"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="M5:M7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:N4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
-    <mergeCell ref="J5:J7"/>
-[...3 lines deleted...]
-    <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="N1" location="目次!A1" display="目次へ戻る" xr:uid="{821CB9AD-DB49-4005-A994-3B5AC782D30A}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F0C04B4-2199-4CB6-9520-43EC2FB3DF96}">
   <sheetPr codeName="Sheet43"/>
   <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N1" sqref="N1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="14" width="10.625" style="31" customWidth="1"/>
+    <col min="15" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="N1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="N1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>349</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...1 lines deleted...]
-      <c r="C3" s="13"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
     </row>
     <row r="4" spans="1:14" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="242" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="209"/>
+      <c r="D4" s="243" t="s">
         <v>172</v>
       </c>
-      <c r="E4" s="274"/>
-      <c r="F4" s="275" t="s">
+      <c r="E4" s="275"/>
+      <c r="F4" s="276" t="s">
         <v>36</v>
       </c>
-      <c r="G4" s="242" t="s">
+      <c r="G4" s="243" t="s">
         <v>173</v>
       </c>
-      <c r="H4" s="243"/>
-[...5 lines deleted...]
-      <c r="N4" s="243"/>
+      <c r="H4" s="244"/>
+      <c r="I4" s="244"/>
+      <c r="J4" s="244"/>
+      <c r="K4" s="244"/>
+      <c r="L4" s="244"/>
+      <c r="M4" s="244"/>
+      <c r="N4" s="244"/>
     </row>
     <row r="5" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="210"/>
+      <c r="D5" s="214" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="238" t="s">
+      <c r="E5" s="239" t="s">
         <v>39</v>
       </c>
-      <c r="F5" s="276"/>
-      <c r="G5" s="213" t="s">
+      <c r="F5" s="277"/>
+      <c r="G5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="238" t="s">
+      <c r="H5" s="239" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="213" t="s">
+      <c r="I5" s="214" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="213" t="s">
+      <c r="J5" s="214" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="238" t="s">
+      <c r="K5" s="239" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="238" t="s">
+      <c r="L5" s="239" t="s">
         <v>168</v>
       </c>
-      <c r="M5" s="213" t="s">
+      <c r="M5" s="214" t="s">
         <v>169</v>
       </c>
-      <c r="N5" s="231" t="s">
+      <c r="N5" s="232" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...12 lines deleted...]
-      <c r="N6" s="232"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="210"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="226"/>
+      <c r="F6" s="277"/>
+      <c r="G6" s="220"/>
+      <c r="H6" s="226"/>
+      <c r="I6" s="220"/>
+      <c r="J6" s="220"/>
+      <c r="K6" s="226"/>
+      <c r="L6" s="226"/>
+      <c r="M6" s="220"/>
+      <c r="N6" s="233"/>
     </row>
     <row r="7" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...12 lines deleted...]
-      <c r="N7" s="233"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="211"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="227"/>
+      <c r="F7" s="217"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="215"/>
+      <c r="J7" s="215"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="227"/>
+      <c r="M7" s="215"/>
+      <c r="N7" s="234"/>
     </row>
     <row r="8" spans="1:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="36" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="F8" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="H8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="K8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="10" t="s">
+      <c r="L8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="10" t="s">
+      <c r="M8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="N8" s="10" t="s">
+      <c r="N8" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="274"/>
+      <c r="D9" s="35">
         <v>129325</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>11149</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>1160</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>100</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>33.6</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>25</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>8.4</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>17.5</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>4.3</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>3.5</v>
       </c>
-      <c r="N9" s="39">
+      <c r="N9" s="37">
         <v>7.6</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="271" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="272" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="272"/>
-      <c r="D10" s="40">
+      <c r="C10" s="273"/>
+      <c r="D10" s="38">
         <v>49680</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>5502</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>900</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>100</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>37.9</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>27.6</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>8.6999999999999993</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>17.899999999999999</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>3.5</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>1.9</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="40">
         <v>2.4</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="141" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="129" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>4646</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>800</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>580</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>100</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>48.7</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>30.2</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>6.5</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>12.3</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>1.4</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>0.7</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="40">
         <v>0.2</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="141" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="108"/>
+      <c r="C12" s="129" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>45034</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>13986</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>320</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>100</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>18.100000000000001</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>22.8</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>12.8</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>28.1</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>7.5</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>4.0999999999999996</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="40">
         <v>6.6</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="271" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="272" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="272"/>
-      <c r="D13" s="40">
+      <c r="C13" s="273"/>
+      <c r="D13" s="38">
         <v>79645</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>30990</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>260</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>100</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>18.899999999999999</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>16.2</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>7.3</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>15.8</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>6.9</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>9.3000000000000007</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="40">
         <v>25.5</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="46"/>
-[...12 lines deleted...]
-      <c r="N14" s="47"/>
+      <c r="A14" s="44"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="M5:M7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:N4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
-    <mergeCell ref="J5:J7"/>
-[...3 lines deleted...]
-    <mergeCell ref="M5:M7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="N1" location="目次!A1" display="目次へ戻る" xr:uid="{8770CFB2-6666-42B5-B7BB-288023495611}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CA89FAF-A419-4F51-B0EF-86A41A8F4081}">
   <sheetPr codeName="Sheet44"/>
   <dimension ref="A1:H13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="25" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="24" width="10.625" style="31" customWidth="1"/>
+    <col min="25" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>350</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:8" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...2 lines deleted...]
-      <c r="H3" s="10" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="H3" s="9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="275" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="276" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="242" t="s">
+      <c r="E4" s="243" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="243"/>
-[...1 lines deleted...]
-      <c r="H4" s="236" t="s">
+      <c r="F4" s="244"/>
+      <c r="G4" s="275"/>
+      <c r="H4" s="237" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="277"/>
+      <c r="E5" s="214" t="s">
         <v>275</v>
       </c>
-      <c r="F5" s="277" t="s">
+      <c r="F5" s="278" t="s">
         <v>276</v>
       </c>
-      <c r="G5" s="213" t="s">
+      <c r="G5" s="214" t="s">
         <v>277</v>
       </c>
-      <c r="H5" s="232"/>
+      <c r="H5" s="233"/>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...6 lines deleted...]
-      <c r="H6" s="232"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="277"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="279"/>
+      <c r="G6" s="220"/>
+      <c r="H6" s="233"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="233"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="217"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="280"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="234"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="204"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="205"/>
+      <c r="C8" s="265"/>
+      <c r="D8" s="35">
         <v>129325</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>84974</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>36872</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>5088</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>2390</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="95"/>
-      <c r="B9" s="271" t="s">
+      <c r="A9" s="87"/>
+      <c r="B9" s="272" t="s">
         <v>269</v>
       </c>
-      <c r="C9" s="271"/>
-      <c r="D9" s="40">
+      <c r="C9" s="272"/>
+      <c r="D9" s="38">
         <v>49680</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>40360</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>8373</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>585</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>361</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-[...1 lines deleted...]
-      <c r="C10" s="95" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="108"/>
+      <c r="C10" s="87" t="s">
         <v>270</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>4646</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>3632</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>864</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>113</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="95" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="87" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>45034</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>36729</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>7510</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>472</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>324</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="271" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="272" t="s">
         <v>272</v>
       </c>
-      <c r="C12" s="271"/>
-      <c r="D12" s="40">
+      <c r="C12" s="272"/>
+      <c r="D12" s="38">
         <v>79645</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>44614</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>28499</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>4503</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>2030</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...6 lines deleted...]
-      <c r="H13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:H7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{B786A34A-7E52-4BD3-B140-3616C25E0073}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B7F1031-BD64-43AA-B229-58F165AAD801}">
   <sheetPr codeName="Sheet45"/>
   <dimension ref="A1:G14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="7" width="10.625" style="31" customWidth="1"/>
+    <col min="8" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="G1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="G1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>351</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:7" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...5 lines deleted...]
-      <c r="G3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="222" t="s">
+      <c r="E4" s="223" t="s">
         <v>278</v>
       </c>
-      <c r="F4" s="280" t="s">
+      <c r="F4" s="281" t="s">
         <v>279</v>
       </c>
-      <c r="G4" s="281"/>
+      <c r="G4" s="282"/>
     </row>
     <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...4 lines deleted...]
-      <c r="F5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="167"/>
+      <c r="F5" s="186" t="s">
         <v>280</v>
       </c>
-      <c r="G5" s="192" t="s">
+      <c r="G5" s="193" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...5 lines deleted...]
-      <c r="G6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="187"/>
     </row>
     <row r="7" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...5 lines deleted...]
-      <c r="G7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="168"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="188"/>
     </row>
     <row r="8" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="204"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="205"/>
+      <c r="C8" s="173"/>
+      <c r="D8" s="35">
         <v>126934</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>95369</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>25696</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>5870</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="95"/>
-      <c r="B9" s="270" t="s">
+      <c r="A9" s="87"/>
+      <c r="B9" s="271" t="s">
         <v>269</v>
       </c>
-      <c r="C9" s="270"/>
-      <c r="D9" s="40">
+      <c r="C9" s="271"/>
+      <c r="D9" s="38">
         <v>49319</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>29281</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>15524</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>4515</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="107"/>
+      <c r="C10" s="86" t="s">
         <v>270</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>4609</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>3638</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>970</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="86" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>44710</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>25643</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>14554</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>4513</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="270" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="271" t="s">
         <v>272</v>
       </c>
-      <c r="C12" s="270"/>
-      <c r="D12" s="40">
+      <c r="C12" s="271"/>
+      <c r="D12" s="38">
         <v>77615</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>66088</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>10173</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>1355</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...5 lines deleted...]
-      <c r="G13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
     </row>
     <row r="14" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="34" t="s">
+      <c r="A14" s="32" t="s">
         <v>415</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="G1" location="目次!A1" display="目次へ戻る" xr:uid="{CE243260-54C7-4DD6-A085-413325775B02}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2075F020-5C4A-45A6-B795-4C787EC997C0}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:K12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F1" sqref="F1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="24.625" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="24.625" style="8" customWidth="1"/>
+    <col min="2" max="6" width="10.625" style="31" customWidth="1"/>
+    <col min="7" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="F1" s="77" t="s">
+      <c r="F1" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="J1" s="77"/>
+      <c r="J1" s="69"/>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="97"/>
-[...4 lines deleted...]
-      <c r="F3" s="107" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="99" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="194" t="s">
+      <c r="A4" s="195" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="196" t="s">
+      <c r="B4" s="197" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="183" t="s">
+      <c r="C4" s="184" t="s">
         <v>76</v>
       </c>
-      <c r="D4" s="198" t="s">
+      <c r="D4" s="199" t="s">
         <v>77</v>
       </c>
-      <c r="E4" s="198"/>
-      <c r="F4" s="199"/>
+      <c r="E4" s="199"/>
+      <c r="F4" s="200"/>
     </row>
     <row r="5" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="195"/>
-[...2 lines deleted...]
-      <c r="D5" s="200" t="s">
+      <c r="A5" s="196"/>
+      <c r="B5" s="198"/>
+      <c r="C5" s="198"/>
+      <c r="D5" s="201" t="s">
         <v>78</v>
       </c>
-      <c r="E5" s="200" t="s">
+      <c r="E5" s="201" t="s">
         <v>79</v>
       </c>
-      <c r="F5" s="190" t="s">
+      <c r="F5" s="191" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="195"/>
-[...4 lines deleted...]
-      <c r="F6" s="190"/>
+      <c r="A6" s="196"/>
+      <c r="B6" s="198"/>
+      <c r="C6" s="198"/>
+      <c r="D6" s="201"/>
+      <c r="E6" s="201"/>
+      <c r="F6" s="191"/>
     </row>
     <row r="7" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="101" t="s">
+      <c r="A7" s="93" t="s">
         <v>81</v>
       </c>
-      <c r="B7" s="40">
-[...12 lines deleted...]
-        <v>15410</v>
+      <c r="B7" s="38">
+        <v>417533</v>
+      </c>
+      <c r="C7" s="39">
+        <v>115812</v>
+      </c>
+      <c r="D7" s="39">
+        <v>223181</v>
+      </c>
+      <c r="E7" s="39">
+        <v>63604</v>
+      </c>
+      <c r="F7" s="39">
+        <v>14936</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="150" t="s">
+      <c r="A8" s="138" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="40">
+      <c r="B8" s="38">
         <v>989064</v>
       </c>
-      <c r="C8" s="41">
+      <c r="C8" s="39">
         <v>137716</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="39">
         <v>732383</v>
       </c>
-      <c r="E8" s="41">
+      <c r="E8" s="39">
         <v>115154</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="39">
         <v>3811</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="99"/>
-[...4 lines deleted...]
-      <c r="F9" s="47"/>
+      <c r="A9" s="91"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
     </row>
     <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="193" t="s">
+      <c r="A10" s="194" t="s">
         <v>412</v>
       </c>
-      <c r="B10" s="193"/>
-[...8 lines deleted...]
-      <c r="K10" s="193"/>
+      <c r="B10" s="194"/>
+      <c r="C10" s="194"/>
+      <c r="D10" s="194"/>
+      <c r="E10" s="194"/>
+      <c r="F10" s="194"/>
+      <c r="G10" s="194"/>
+      <c r="H10" s="194"/>
+      <c r="I10" s="194"/>
+      <c r="J10" s="194"/>
+      <c r="K10" s="194"/>
     </row>
     <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="193" t="s">
+      <c r="A11" s="194" t="s">
         <v>443</v>
       </c>
-      <c r="B11" s="193"/>
-[...8 lines deleted...]
-      <c r="K11" s="193"/>
+      <c r="B11" s="194"/>
+      <c r="C11" s="194"/>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="194"/>
+      <c r="G11" s="194"/>
+      <c r="H11" s="194"/>
+      <c r="I11" s="194"/>
+      <c r="J11" s="194"/>
+      <c r="K11" s="194"/>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="8" t="s">
         <v>411</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="F1" location="目次!A1" display="目次へ戻る" xr:uid="{8C7DFBA8-B000-4412-8EE0-36B43893F79E}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{189034B4-8429-4574-8BC6-6555ABEAE11B}">
   <sheetPr codeName="Sheet46"/>
   <dimension ref="A1:H13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="10.625" style="31" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:8" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...6 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="33" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="217" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="218" t="s">
         <v>187</v>
       </c>
-      <c r="E4" s="218"/>
-[...2 lines deleted...]
-      <c r="H4" s="218"/>
+      <c r="E4" s="219"/>
+      <c r="F4" s="219"/>
+      <c r="G4" s="219"/>
+      <c r="H4" s="219"/>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="213" t="s">
+      <c r="E5" s="214" t="s">
         <v>62</v>
       </c>
-      <c r="F5" s="220" t="s">
+      <c r="F5" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="G5" s="221"/>
-      <c r="H5" s="221"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...4 lines deleted...]
-      <c r="F6" s="213" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="214" t="s">
         <v>188</v>
       </c>
-      <c r="G6" s="213" t="s">
+      <c r="G6" s="214" t="s">
         <v>66</v>
       </c>
-      <c r="H6" s="215" t="s">
+      <c r="H6" s="216" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="216"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="217"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="204"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="205"/>
+      <c r="C8" s="173"/>
+      <c r="D8" s="35">
         <v>138</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>35</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>103</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>73</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="95"/>
-      <c r="B9" s="270" t="s">
+      <c r="A9" s="87"/>
+      <c r="B9" s="271" t="s">
         <v>269</v>
       </c>
-      <c r="C9" s="270"/>
-      <c r="D9" s="40">
+      <c r="C9" s="271"/>
+      <c r="D9" s="38">
         <v>83</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>24</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>59</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>38</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="107"/>
+      <c r="C10" s="86" t="s">
         <v>270</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>35</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>16</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>19</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>9</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="86" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>48</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>9</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>40</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>30</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="270" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="271" t="s">
         <v>272</v>
       </c>
-      <c r="C12" s="270"/>
-      <c r="D12" s="40">
+      <c r="C12" s="271"/>
+      <c r="D12" s="38">
         <v>55</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>11</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>44</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>35</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...6 lines deleted...]
-      <c r="H13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{79391799-E0A8-4ACA-B1E2-6290552350C7}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52F488C1-4024-46D8-B384-D3E7293268B1}">
   <sheetPr codeName="Sheet47"/>
   <dimension ref="A1:F14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="10.625" style="31" customWidth="1"/>
+    <col min="6" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="E1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="E1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>353</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:6" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...3 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
     </row>
     <row r="4" spans="1:6" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="203" t="s">
+      <c r="E4" s="204" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="170"/>
     </row>
     <row r="6" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="170"/>
     </row>
     <row r="7" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...3 lines deleted...]
-      <c r="E7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="171"/>
     </row>
     <row r="8" spans="1:6" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="116" t="s">
         <v>49</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="173"/>
+      <c r="D9" s="35">
         <v>780</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>212</v>
       </c>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="270" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="271" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="270"/>
-      <c r="D10" s="40">
+      <c r="C10" s="271"/>
+      <c r="D10" s="38">
         <v>510</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>199</v>
       </c>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="86" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>310</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>183</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="107"/>
+      <c r="C12" s="86" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>200</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>223</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="270" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="271" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="270"/>
-      <c r="D13" s="40">
+      <c r="C13" s="271"/>
+      <c r="D13" s="38">
         <v>270</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>235</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="46"/>
-[...3 lines deleted...]
-      <c r="E14" s="47"/>
+      <c r="A14" s="44"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目次!A1" display="目次へ戻る" xr:uid="{E121C825-7D97-4CE5-A3DD-2D4CD2AA18F2}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B7A8F12-2395-402B-9A2D-04D75D70A27B}">
   <sheetPr codeName="Sheet48"/>
   <dimension ref="A1:M15"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M1" sqref="M1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="13" width="10.625" style="31" customWidth="1"/>
+    <col min="14" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="M1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="M1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>354</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...11 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
     </row>
     <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="181" t="s">
+      <c r="E4" s="182" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="222" t="s">
+      <c r="F4" s="223" t="s">
         <v>191</v>
       </c>
-      <c r="G4" s="222" t="s">
+      <c r="G4" s="223" t="s">
         <v>44</v>
       </c>
-      <c r="H4" s="222" t="s">
+      <c r="H4" s="223" t="s">
         <v>192</v>
       </c>
-      <c r="I4" s="181" t="s">
+      <c r="I4" s="182" t="s">
         <v>193</v>
       </c>
-      <c r="J4" s="181" t="s">
+      <c r="J4" s="182" t="s">
         <v>194</v>
       </c>
-      <c r="K4" s="181" t="s">
+      <c r="K4" s="182" t="s">
         <v>195</v>
       </c>
-      <c r="L4" s="181" t="s">
+      <c r="L4" s="182" t="s">
         <v>196</v>
       </c>
-      <c r="M4" s="203" t="s">
+      <c r="M4" s="204" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...11 lines deleted...]
-      <c r="M5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="183"/>
+      <c r="F5" s="167"/>
+      <c r="G5" s="167"/>
+      <c r="H5" s="167"/>
+      <c r="I5" s="183"/>
+      <c r="J5" s="183"/>
+      <c r="K5" s="183"/>
+      <c r="L5" s="183"/>
+      <c r="M5" s="170"/>
     </row>
     <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...11 lines deleted...]
-      <c r="M6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="167"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="183"/>
+      <c r="M6" s="170"/>
     </row>
     <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...11 lines deleted...]
-      <c r="M7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="168"/>
+      <c r="G7" s="168"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="184"/>
+      <c r="M7" s="171"/>
     </row>
     <row r="8" spans="1:13" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="116" t="s">
         <v>171</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="35" t="s">
+      <c r="M8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="205"/>
+      <c r="C9" s="173"/>
+      <c r="D9" s="35">
         <v>780</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>100</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>38.799999999999997</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>29.6</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>11.6</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>13.1</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>1.9</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>0.9</v>
       </c>
-      <c r="M9" s="39" t="s">
+      <c r="M9" s="37" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="270" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="271" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="270"/>
-      <c r="D10" s="40">
+      <c r="C10" s="271"/>
+      <c r="D10" s="38">
         <v>510</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>100</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>49.4</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>28.5</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>8.5</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>11</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>2</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>0.2</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>0.4</v>
       </c>
-      <c r="M10" s="42" t="s">
+      <c r="M10" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="86" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>310</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>100</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>58.4</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>24.9</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>8.9</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>7.2</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>0.7</v>
       </c>
-      <c r="K11" s="42" t="s">
+      <c r="K11" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="L11" s="42" t="s">
+      <c r="L11" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="M11" s="42" t="s">
+      <c r="M11" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="107"/>
+      <c r="C12" s="86" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>200</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>100</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>36</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>34</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>7.9</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>16.7</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>3.9</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>0.5</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>1</v>
       </c>
-      <c r="M12" s="42" t="s">
+      <c r="M12" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="270" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="271" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="270"/>
-      <c r="D13" s="40">
+      <c r="C13" s="271"/>
+      <c r="D13" s="38">
         <v>270</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="40">
         <v>100</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="40">
         <v>18.899999999999999</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>31.5</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>17.399999999999999</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>17</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>8.1</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>5.2</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>1.9</v>
       </c>
-      <c r="M13" s="42" t="s">
+      <c r="M13" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="46"/>
-[...11 lines deleted...]
-      <c r="M14" s="47"/>
+      <c r="A14" s="44"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
     </row>
     <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="8" t="s">
         <v>406</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="M4:M7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="H4:H7"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="J4:J7"/>
     <mergeCell ref="K4:K7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="M1" location="目次!A1" display="目次へ戻る" xr:uid="{7DD06A59-3D41-43A2-AD75-79FDC328562F}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45F3F060-4BAE-4775-82EC-47D53101CD75}">
   <sheetPr codeName="Sheet49"/>
   <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N1" sqref="N1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="14" width="10.625" style="31" customWidth="1"/>
+    <col min="15" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="N1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="N1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>355</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...12 lines deleted...]
-      <c r="N3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
     </row>
     <row r="4" spans="1:14" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="179" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="209"/>
+      <c r="D4" s="180" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="180"/>
-      <c r="F4" s="181" t="s">
+      <c r="E4" s="181"/>
+      <c r="F4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="G4" s="179" t="s">
+      <c r="G4" s="180" t="s">
         <v>37</v>
       </c>
-      <c r="H4" s="184"/>
-[...5 lines deleted...]
-      <c r="N4" s="184"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
+      <c r="N4" s="185"/>
     </row>
     <row r="5" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="210"/>
+      <c r="D5" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="165" t="s">
+      <c r="E5" s="166" t="s">
         <v>39</v>
       </c>
-      <c r="F5" s="186"/>
-      <c r="G5" s="185" t="s">
+      <c r="F5" s="187"/>
+      <c r="G5" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="165" t="s">
+      <c r="H5" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="185" t="s">
+      <c r="I5" s="186" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="185" t="s">
+      <c r="J5" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="165" t="s">
+      <c r="K5" s="166" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="165" t="s">
+      <c r="L5" s="166" t="s">
         <v>168</v>
       </c>
-      <c r="M5" s="185" t="s">
+      <c r="M5" s="186" t="s">
         <v>169</v>
       </c>
-      <c r="N5" s="168" t="s">
+      <c r="N5" s="169" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...12 lines deleted...]
-      <c r="N6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="210"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="187"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="167"/>
+      <c r="M6" s="183"/>
+      <c r="N6" s="170"/>
     </row>
     <row r="7" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...12 lines deleted...]
-      <c r="N7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="211"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="168"/>
+      <c r="F7" s="188"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="168"/>
+      <c r="M7" s="184"/>
+      <c r="N7" s="171"/>
     </row>
     <row r="8" spans="1:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>171</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="35" t="s">
+      <c r="M8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="N8" s="35" t="s">
+      <c r="N8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="204"/>
+      <c r="B9" s="205"/>
       <c r="C9" s="283"/>
-      <c r="D9" s="37">
+      <c r="D9" s="35">
         <v>34259</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>4398</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>780</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>100</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>9.8000000000000007</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>25.3</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>16.2</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>28.4</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>8.1999999999999993</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>9.4</v>
       </c>
-      <c r="N9" s="39">
+      <c r="N9" s="37">
         <v>2.7</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="95"/>
-      <c r="B10" s="270" t="s">
+      <c r="A10" s="87"/>
+      <c r="B10" s="271" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="282"/>
-      <c r="D10" s="40">
+      <c r="C10" s="284"/>
+      <c r="D10" s="38">
         <v>13603</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>2673</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>510</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>100</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>12</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>30.5</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>17.100000000000001</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>27.4</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>7.5</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>4.5</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="40">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="140" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="128" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>3364</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>1103</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>310</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>100</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>15.9</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>36.4</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>23.2</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>21.5</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>2.2999999999999998</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>0.7</v>
       </c>
-      <c r="N11" s="42" t="s">
+      <c r="N11" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="140" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="107"/>
+      <c r="C12" s="128" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>10239</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>5019</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>200</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>100</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>6.3</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>21.8</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>8.3000000000000007</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>35.9</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>15</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>10.199999999999999</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="40">
         <v>2.4</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="270" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="271" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="282"/>
-      <c r="D13" s="40">
+      <c r="C13" s="284"/>
+      <c r="D13" s="38">
         <v>20656</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>7650</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>270</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>100</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>5.6</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>15.6</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>14.4</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>30.4</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>9.6</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>18.5</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="40">
         <v>5.9</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="46"/>
-[...12 lines deleted...]
-      <c r="N14" s="47"/>
+      <c r="A14" s="44"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="J5:J7"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:N4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="N1" location="目次!A1" display="目次へ戻る" xr:uid="{D164361E-B567-4711-BD20-97F54AB0FF04}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="19" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78E9CD45-3FDC-4338-8717-E4D5529C484B}">
   <sheetPr codeName="Sheet50"/>
   <dimension ref="A1:I13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I1" sqref="I1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="9" width="10.625" style="31" customWidth="1"/>
+    <col min="10" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="I1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="I1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>356</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...2 lines deleted...]
-      <c r="I3" s="10" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="I3" s="9" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="275" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="276" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="242" t="s">
+      <c r="E4" s="243" t="s">
         <v>273</v>
       </c>
-      <c r="F4" s="243"/>
-[...1 lines deleted...]
-      <c r="H4" s="275" t="s">
+      <c r="F4" s="244"/>
+      <c r="G4" s="275"/>
+      <c r="H4" s="276" t="s">
         <v>281</v>
       </c>
-      <c r="I4" s="236" t="s">
+      <c r="I4" s="237" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="220"/>
+      <c r="E5" s="214" t="s">
         <v>275</v>
       </c>
-      <c r="F5" s="238" t="s">
+      <c r="F5" s="239" t="s">
         <v>276</v>
       </c>
-      <c r="G5" s="213" t="s">
+      <c r="G5" s="214" t="s">
         <v>277</v>
       </c>
-      <c r="H5" s="219"/>
-      <c r="I5" s="232"/>
+      <c r="H5" s="220"/>
+      <c r="I5" s="233"/>
     </row>
     <row r="6" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...7 lines deleted...]
-      <c r="I6" s="232"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="220"/>
+      <c r="G6" s="220"/>
+      <c r="H6" s="220"/>
+      <c r="I6" s="233"/>
     </row>
     <row r="7" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...7 lines deleted...]
-      <c r="I7" s="233"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="215"/>
+      <c r="I7" s="234"/>
     </row>
     <row r="8" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="204"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="205"/>
+      <c r="C8" s="265"/>
+      <c r="D8" s="35">
         <v>34259</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>10862</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>9436</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>1838</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>8842</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="36">
         <v>3281</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="95"/>
-      <c r="B9" s="271" t="s">
+      <c r="A9" s="87"/>
+      <c r="B9" s="272" t="s">
         <v>269</v>
       </c>
-      <c r="C9" s="271"/>
-      <c r="D9" s="40">
+      <c r="C9" s="272"/>
+      <c r="D9" s="38">
         <v>13603</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>4332</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>5147</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>472</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>2768</v>
       </c>
-      <c r="I9" s="41">
+      <c r="I9" s="39">
         <v>884</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-[...1 lines deleted...]
-      <c r="C10" s="95" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="108"/>
+      <c r="C10" s="87" t="s">
         <v>270</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>3364</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>1121</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>1261</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>178</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>759</v>
       </c>
-      <c r="I10" s="41">
+      <c r="I10" s="39">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="95" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="87" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>10239</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>3211</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>3886</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>294</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>2008</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="39">
         <v>840</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="271" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="272" t="s">
         <v>272</v>
       </c>
-      <c r="C12" s="271"/>
-      <c r="D12" s="40">
+      <c r="C12" s="272"/>
+      <c r="D12" s="38">
         <v>20656</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>6530</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>4290</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>1366</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>6075</v>
       </c>
-      <c r="I12" s="41">
+      <c r="I12" s="39">
         <v>2396</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...7 lines deleted...]
-      <c r="I13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:H7"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="I1" location="目次!A1" display="目次へ戻る" xr:uid="{5AA1A2F7-16C9-459F-B72D-0B08A6CD7CB1}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7254718-93F7-4684-BD05-C4377849504E}">
   <sheetPr codeName="Sheet51"/>
   <dimension ref="A1:G14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="10.625" style="31" customWidth="1"/>
+    <col min="6" max="7" width="11.875" style="31" customWidth="1"/>
+    <col min="8" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="G1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="G1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>357</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:7" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...5 lines deleted...]
-      <c r="G3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="33" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="222" t="s">
+      <c r="E4" s="223" t="s">
         <v>278</v>
       </c>
-      <c r="F4" s="179" t="s">
+      <c r="F4" s="180" t="s">
         <v>279</v>
       </c>
-      <c r="G4" s="184"/>
+      <c r="G4" s="185"/>
     </row>
     <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...4 lines deleted...]
-      <c r="F5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="167"/>
+      <c r="F5" s="186" t="s">
         <v>280</v>
       </c>
-      <c r="G5" s="192" t="s">
+      <c r="G5" s="193" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...5 lines deleted...]
-      <c r="G6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="187"/>
     </row>
     <row r="7" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...5 lines deleted...]
-      <c r="G7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="168"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="188"/>
     </row>
     <row r="8" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="204"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="205"/>
+      <c r="C8" s="173"/>
+      <c r="D8" s="35">
         <v>30979</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>23553</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>6676</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>750</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="95"/>
-      <c r="B9" s="270" t="s">
+      <c r="A9" s="87"/>
+      <c r="B9" s="271" t="s">
         <v>269</v>
       </c>
-      <c r="C9" s="270"/>
-      <c r="D9" s="40">
+      <c r="C9" s="271"/>
+      <c r="D9" s="38">
         <v>12719</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>10376</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>2167</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="107"/>
+      <c r="C10" s="86" t="s">
         <v>270</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>3320</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>2909</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>395</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="86" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>9399</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>7467</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>1772</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>159</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="270" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="271" t="s">
         <v>272</v>
       </c>
-      <c r="C12" s="270"/>
-      <c r="D12" s="40">
+      <c r="C12" s="271"/>
+      <c r="D12" s="38">
         <v>18260</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>13177</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>4509</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>575</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...5 lines deleted...]
-      <c r="G13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
     </row>
     <row r="14" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="34" t="s">
+      <c r="A14" s="32" t="s">
         <v>416</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="G1" location="目次!A1" display="目次へ戻る" xr:uid="{54B5F781-7BDF-46EF-8107-E658C27AEFF6}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19957195-AA75-469C-8419-417DBDE9436B}">
   <sheetPr codeName="Sheet52"/>
   <dimension ref="A1:H13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="10.625" style="31" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:8" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...6 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="33" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="217" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="218" t="s">
         <v>187</v>
       </c>
-      <c r="E4" s="218"/>
-[...2 lines deleted...]
-      <c r="H4" s="218"/>
+      <c r="E4" s="219"/>
+      <c r="F4" s="219"/>
+      <c r="G4" s="219"/>
+      <c r="H4" s="219"/>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="213" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="213" t="s">
+      <c r="E5" s="214" t="s">
         <v>62</v>
       </c>
-      <c r="F5" s="220" t="s">
+      <c r="F5" s="221" t="s">
         <v>63</v>
       </c>
-      <c r="G5" s="221"/>
-      <c r="H5" s="221"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...4 lines deleted...]
-      <c r="F6" s="213" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="220"/>
+      <c r="E6" s="220"/>
+      <c r="F6" s="214" t="s">
         <v>188</v>
       </c>
-      <c r="G6" s="213" t="s">
+      <c r="G6" s="214" t="s">
         <v>66</v>
       </c>
-      <c r="H6" s="215" t="s">
+      <c r="H6" s="216" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="216"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="215"/>
+      <c r="E7" s="215"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="215"/>
+      <c r="H7" s="217"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="204"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="205"/>
+      <c r="C8" s="173"/>
+      <c r="D8" s="35">
         <v>65</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>24</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>41</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>26</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="95"/>
-      <c r="B9" s="270" t="s">
+      <c r="A9" s="87"/>
+      <c r="B9" s="271" t="s">
         <v>269</v>
       </c>
-      <c r="C9" s="270"/>
-      <c r="D9" s="40">
+      <c r="C9" s="271"/>
+      <c r="D9" s="38">
         <v>42</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>14</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>27</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>16</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="107"/>
+      <c r="C10" s="86" t="s">
         <v>270</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>17</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>8</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>9</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>5</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="86" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>25</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>6</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>19</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>12</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-      <c r="B12" s="270" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="271" t="s">
         <v>272</v>
       </c>
-      <c r="C12" s="270"/>
-      <c r="D12" s="40">
+      <c r="C12" s="271"/>
+      <c r="D12" s="38">
         <v>23</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>10</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>13</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>9</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46"/>
-[...6 lines deleted...]
-      <c r="H13" s="47"/>
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{8B3739D8-2909-4D7D-8495-FFC51E8A8A49}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ECADDFD-C4D9-4068-ACF4-FB2754532046}">
   <sheetPr codeName="Sheet53"/>
   <dimension ref="A1:D12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="4" width="10.625" style="31" customWidth="1"/>
+    <col min="5" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="77" t="s">
+      <c r="D1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="64" t="s">
         <v>374</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:4" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...2 lines deleted...]
-      <c r="D3" s="73"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
     </row>
     <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="284" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="285" t="s">
         <v>283</v>
       </c>
-      <c r="D4" s="287" t="s">
+      <c r="D4" s="288" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="288"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="286"/>
+      <c r="D5" s="289"/>
     </row>
     <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...2 lines deleted...]
-      <c r="D6" s="288"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="286"/>
+      <c r="D6" s="289"/>
     </row>
     <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...2 lines deleted...]
-      <c r="D7" s="289"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="287"/>
+      <c r="D7" s="290"/>
     </row>
     <row r="8" spans="1:4" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="129" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="118" t="s">
         <v>88</v>
       </c>
-      <c r="D8" s="74" t="s">
+      <c r="D8" s="66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="290" t="s">
+      <c r="A9" s="291" t="s">
         <v>269</v>
       </c>
-      <c r="B9" s="290"/>
-      <c r="C9" s="37">
+      <c r="B9" s="291"/>
+      <c r="C9" s="35">
         <v>540</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>176</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="103"/>
-      <c r="B10" s="96" t="s">
+      <c r="A10" s="95"/>
+      <c r="B10" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>510</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="103"/>
-      <c r="B11" s="96" t="s">
+      <c r="A11" s="95"/>
+      <c r="B11" s="88" t="s">
         <v>271</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>30</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>211</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="46"/>
-[...2 lines deleted...]
-      <c r="D12" s="47"/>
+      <c r="A12" s="44"/>
+      <c r="B12" s="44"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="D1" location="目次!A1" display="目次へ戻る" xr:uid="{A6367F11-DE98-45B8-A0AB-C3D5F47BF645}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2561E5F2-EDBD-4469-99C1-15E9EDD75811}">
   <sheetPr codeName="Sheet54"/>
   <dimension ref="A1:L12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="6" width="10.625" style="31" customWidth="1"/>
+    <col min="7" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="L1" s="77" t="s">
+      <c r="L1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="64" t="s">
         <v>375</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...4 lines deleted...]
-      <c r="F3" s="74"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="66"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="295" t="s">
+      <c r="A4" s="296" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="296"/>
-      <c r="C4" s="299" t="s">
+      <c r="B4" s="297"/>
+      <c r="C4" s="300" t="s">
         <v>238</v>
       </c>
-      <c r="D4" s="300"/>
-      <c r="E4" s="284" t="s">
+      <c r="D4" s="301"/>
+      <c r="E4" s="285" t="s">
         <v>283</v>
       </c>
-      <c r="F4" s="299" t="s">
+      <c r="F4" s="300" t="s">
         <v>285</v>
       </c>
-      <c r="G4" s="303"/>
-[...4 lines deleted...]
-      <c r="L4" s="303"/>
+      <c r="G4" s="304"/>
+      <c r="H4" s="304"/>
+      <c r="I4" s="304"/>
+      <c r="J4" s="304"/>
+      <c r="K4" s="304"/>
+      <c r="L4" s="304"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="297"/>
-[...1 lines deleted...]
-      <c r="C5" s="304" t="s">
+      <c r="A5" s="298"/>
+      <c r="B5" s="298"/>
+      <c r="C5" s="305" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="291" t="s">
+      <c r="D5" s="292" t="s">
         <v>286</v>
       </c>
-      <c r="E5" s="301"/>
-      <c r="F5" s="304" t="s">
+      <c r="E5" s="302"/>
+      <c r="F5" s="305" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="291" t="s">
+      <c r="G5" s="292" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="304" t="s">
+      <c r="H5" s="305" t="s">
         <v>287</v>
       </c>
-      <c r="I5" s="304" t="s">
+      <c r="I5" s="305" t="s">
         <v>215</v>
       </c>
-      <c r="J5" s="291" t="s">
+      <c r="J5" s="292" t="s">
         <v>288</v>
       </c>
-      <c r="K5" s="291" t="s">
+      <c r="K5" s="292" t="s">
         <v>168</v>
       </c>
-      <c r="L5" s="294" t="s">
+      <c r="L5" s="295" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="297"/>
-[...10 lines deleted...]
-      <c r="L6" s="288"/>
+      <c r="A6" s="298"/>
+      <c r="B6" s="298"/>
+      <c r="C6" s="286"/>
+      <c r="D6" s="293"/>
+      <c r="E6" s="302"/>
+      <c r="F6" s="286"/>
+      <c r="G6" s="293"/>
+      <c r="H6" s="286"/>
+      <c r="I6" s="286"/>
+      <c r="J6" s="286"/>
+      <c r="K6" s="293"/>
+      <c r="L6" s="289"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="298"/>
-[...10 lines deleted...]
-      <c r="L7" s="289"/>
+      <c r="A7" s="299"/>
+      <c r="B7" s="299"/>
+      <c r="C7" s="287"/>
+      <c r="D7" s="294"/>
+      <c r="E7" s="303"/>
+      <c r="F7" s="287"/>
+      <c r="G7" s="294"/>
+      <c r="H7" s="287"/>
+      <c r="I7" s="287"/>
+      <c r="J7" s="287"/>
+      <c r="K7" s="294"/>
+      <c r="L7" s="290"/>
     </row>
     <row r="8" spans="1:12" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...1 lines deleted...]
-      <c r="C8" s="129" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="118" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="74" t="s">
+      <c r="D8" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="74" t="s">
+      <c r="E8" s="66" t="s">
         <v>250</v>
       </c>
-      <c r="F8" s="74" t="s">
+      <c r="F8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="G8" s="74" t="s">
+      <c r="G8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="H8" s="74" t="s">
+      <c r="H8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="I8" s="74" t="s">
+      <c r="I8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="J8" s="74" t="s">
+      <c r="J8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="K8" s="74" t="s">
+      <c r="K8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="L8" s="74" t="s">
+      <c r="L8" s="66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="290" t="s">
+      <c r="A9" s="291" t="s">
         <v>269</v>
       </c>
-      <c r="B9" s="290"/>
-      <c r="C9" s="37">
+      <c r="B9" s="291"/>
+      <c r="C9" s="35">
         <v>5440</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>1011</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>540</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>100</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>16.5</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>25.7</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>26.9</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>28.1</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>2.6</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>0.2</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="103"/>
-      <c r="B10" s="96" t="s">
+      <c r="A10" s="95"/>
+      <c r="B10" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>4861</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>959</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>510</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>100</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>16.7</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>26</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>27.6</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>27.6</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L10" s="42" t="s">
+      <c r="L10" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="103"/>
-      <c r="B11" s="96" t="s">
+      <c r="A11" s="95"/>
+      <c r="B11" s="88" t="s">
         <v>271</v>
       </c>
-      <c r="C11" s="128">
+      <c r="C11" s="117">
         <v>579</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="42">
         <v>1867</v>
       </c>
-      <c r="E11" s="44">
+      <c r="E11" s="42">
         <v>30</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="43">
         <v>100</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="43">
         <v>12.5</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="43">
         <v>21.9</v>
       </c>
-      <c r="I11" s="45">
+      <c r="I11" s="43">
         <v>15.6</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="43">
         <v>37.5</v>
       </c>
-      <c r="K11" s="45">
+      <c r="K11" s="43">
         <v>9.4</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="43">
         <v>3.1</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="46"/>
-      <c r="B12" s="46"/>
+      <c r="A12" s="44"/>
+      <c r="B12" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:L4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目次!A1" display="目次へ戻る" xr:uid="{7A11C3A4-2DCF-4403-A07E-E13DFD7865DA}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1842D17-29AF-45A4-8999-180296D77746}">
   <sheetPr codeName="Sheet56"/>
   <dimension ref="A1:G11"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="7" width="10.625" style="31" customWidth="1"/>
+    <col min="8" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="G1" s="77" t="s">
+      <c r="G1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="64" t="s">
         <v>376</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:7" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...1 lines deleted...]
-      <c r="G3" s="10" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="G3" s="9" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="309" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="310" t="s">
         <v>187</v>
       </c>
-      <c r="D4" s="310"/>
-[...2 lines deleted...]
-      <c r="G4" s="310"/>
+      <c r="D4" s="311"/>
+      <c r="E4" s="311"/>
+      <c r="F4" s="311"/>
+      <c r="G4" s="311"/>
     </row>
     <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...1 lines deleted...]
-      <c r="C5" s="305" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="306" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="305" t="s">
+      <c r="D5" s="306" t="s">
         <v>62</v>
       </c>
-      <c r="E5" s="312" t="s">
+      <c r="E5" s="313" t="s">
         <v>63</v>
       </c>
-      <c r="F5" s="313"/>
-      <c r="G5" s="313"/>
+      <c r="F5" s="314"/>
+      <c r="G5" s="314"/>
     </row>
     <row r="6" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="305" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="312"/>
+      <c r="D6" s="312"/>
+      <c r="E6" s="306" t="s">
         <v>188</v>
       </c>
-      <c r="F6" s="305" t="s">
+      <c r="F6" s="306" t="s">
         <v>66</v>
       </c>
-      <c r="G6" s="307" t="s">
+      <c r="G6" s="308" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...5 lines deleted...]
-      <c r="G7" s="308"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="307"/>
+      <c r="D7" s="307"/>
+      <c r="E7" s="307"/>
+      <c r="F7" s="307"/>
+      <c r="G7" s="309"/>
     </row>
     <row r="8" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="290" t="s">
+      <c r="A8" s="291" t="s">
         <v>269</v>
       </c>
-      <c r="B8" s="290"/>
-      <c r="C8" s="37">
+      <c r="B8" s="291"/>
+      <c r="C8" s="35">
         <v>25</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="36">
         <v>13</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>12</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>4</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="103"/>
-      <c r="B9" s="96" t="s">
+      <c r="A9" s="95"/>
+      <c r="B9" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="38">
         <v>23</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="39">
         <v>12</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>11</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>4</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="153"/>
-      <c r="B10" s="154" t="s">
+      <c r="A10" s="141"/>
+      <c r="B10" s="142" t="s">
         <v>271</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>2</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>1</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>1</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>0</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="99"/>
-[...5 lines deleted...]
-      <c r="G11" s="47"/>
+      <c r="A11" s="91"/>
+      <c r="B11" s="91"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="E6:E7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="G1" location="目次!A1" display="目次へ戻る" xr:uid="{E11C071A-81D0-4C88-AD23-B474C9524577}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DAF2960-B883-4AB2-9551-BB351E781ADC}">
   <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="10.625" style="31" customWidth="1"/>
+    <col min="6" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="E1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="E1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>347</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:5" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...3 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="203" t="s">
+      <c r="E4" s="204" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="169"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="170"/>
     </row>
     <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="170"/>
     </row>
     <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...3 lines deleted...]
-      <c r="E7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="171"/>
     </row>
     <row r="8" spans="1:5" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="91"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="116" t="s">
         <v>49</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="205"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="206"/>
+      <c r="C9" s="206"/>
+      <c r="D9" s="35">
         <v>26910</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>126</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="201" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="202"/>
-      <c r="D10" s="40">
+      <c r="C10" s="203"/>
+      <c r="D10" s="38">
         <v>25500</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>123</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>21280</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>112</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>1110</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="94" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>3110</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="201" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="202"/>
-      <c r="D14" s="40">
+      <c r="C14" s="203"/>
+      <c r="D14" s="38">
         <v>1420</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>193</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>610</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>196</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="100"/>
-[...1 lines deleted...]
-      <c r="C16" s="151" t="s">
+      <c r="A16" s="92"/>
+      <c r="B16" s="92"/>
+      <c r="C16" s="139" t="s">
         <v>166</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>810</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="99"/>
-[...3 lines deleted...]
-      <c r="E17" s="47"/>
+      <c r="A17" s="91"/>
+      <c r="B17" s="91"/>
+      <c r="C17" s="91"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目次!A1" display="目次へ戻る" xr:uid="{11185AA8-31CA-4C79-8EBB-8155E11A6478}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C06181A-6185-48BF-AA8D-F81734EE43E0}">
   <sheetPr codeName="Sheet57"/>
   <dimension ref="A1:D13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="4" width="10.625" style="31" customWidth="1"/>
+    <col min="5" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="77" t="s">
+      <c r="D1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>377</v>
       </c>
-      <c r="B2" s="13"/>
+      <c r="B2" s="11"/>
     </row>
     <row r="3" spans="1:4" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...2 lines deleted...]
-      <c r="D3" s="73"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
     </row>
     <row r="4" spans="1:4" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="222" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="223" t="s">
         <v>246</v>
       </c>
-      <c r="D4" s="203" t="s">
+      <c r="D4" s="204" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="186"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="183"/>
+      <c r="D5" s="187"/>
     </row>
     <row r="6" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...2 lines deleted...]
-      <c r="D6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="187"/>
     </row>
     <row r="7" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...2 lines deleted...]
-      <c r="D7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="184"/>
+      <c r="D7" s="188"/>
     </row>
     <row r="8" spans="1:4" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="91"/>
-[...1 lines deleted...]
-      <c r="C8" s="49" t="s">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="47" t="s">
         <v>258</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="D8" s="9" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="290" t="s">
+      <c r="A9" s="291" t="s">
         <v>269</v>
       </c>
-      <c r="B9" s="290"/>
-      <c r="C9" s="37">
+      <c r="B9" s="291"/>
+      <c r="C9" s="35">
         <v>4233</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>790</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="103"/>
-      <c r="B10" s="96" t="s">
+      <c r="A10" s="95"/>
+      <c r="B10" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>3819</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="39">
         <v>750</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="153"/>
-      <c r="B11" s="154" t="s">
+      <c r="A11" s="141"/>
+      <c r="B11" s="142" t="s">
         <v>271</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>414</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="39">
         <v>1340</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="99"/>
-[...2 lines deleted...]
-      <c r="D12" s="47"/>
+      <c r="A12" s="91"/>
+      <c r="B12" s="91"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
     </row>
     <row r="13" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="8" t="s">
         <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="D1" location="目次!A1" display="目次へ戻る" xr:uid="{005BDB28-CBBA-4B4D-A328-023B2E1D413D}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{815ECC39-1F96-4E71-A519-F4F451F10A36}">
   <sheetPr codeName="Sheet58"/>
   <dimension ref="A1:J13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J1" sqref="J1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="16384" width="10.625" style="33"/>
+    <col min="1" max="1" width="2.625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="12.625" style="31" customWidth="1"/>
+    <col min="4" max="9" width="10.625" style="31" customWidth="1"/>
+    <col min="10" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="9"/>
-[...1 lines deleted...]
-      <c r="J1" s="77" t="s">
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="J1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>370</v>
       </c>
-      <c r="B2" s="13"/>
-[...1 lines deleted...]
-      <c r="D2" s="13"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
     </row>
     <row r="3" spans="1:10" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...8 lines deleted...]
-      <c r="J3" s="48"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
     </row>
     <row r="4" spans="1:10" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="174"/>
-      <c r="C4" s="265" t="s">
+      <c r="B4" s="175"/>
+      <c r="C4" s="266" t="s">
         <v>251</v>
       </c>
-      <c r="D4" s="233" t="s">
+      <c r="D4" s="234" t="s">
         <v>252</v>
       </c>
-      <c r="E4" s="319"/>
-[...4 lines deleted...]
-      <c r="J4" s="319"/>
+      <c r="E4" s="320"/>
+      <c r="F4" s="320"/>
+      <c r="G4" s="320"/>
+      <c r="H4" s="320"/>
+      <c r="I4" s="320"/>
+      <c r="J4" s="320"/>
     </row>
     <row r="5" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="261" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="315"/>
+      <c r="D5" s="262" t="s">
         <v>405</v>
       </c>
-      <c r="E5" s="238" t="s">
+      <c r="E5" s="239" t="s">
         <v>253</v>
       </c>
-      <c r="F5" s="266" t="s">
+      <c r="F5" s="267" t="s">
         <v>254</v>
       </c>
-      <c r="G5" s="316" t="s">
+      <c r="G5" s="317" t="s">
         <v>255</v>
       </c>
-      <c r="H5" s="238" t="s">
+      <c r="H5" s="239" t="s">
         <v>256</v>
       </c>
-      <c r="I5" s="316" t="s">
+      <c r="I5" s="317" t="s">
         <v>257</v>
       </c>
-      <c r="J5" s="231" t="s">
+      <c r="J5" s="232" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...8 lines deleted...]
-      <c r="J6" s="232"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="177"/>
+      <c r="C6" s="315"/>
+      <c r="D6" s="263"/>
+      <c r="E6" s="226"/>
+      <c r="F6" s="268"/>
+      <c r="G6" s="318"/>
+      <c r="H6" s="226"/>
+      <c r="I6" s="318"/>
+      <c r="J6" s="233"/>
     </row>
     <row r="7" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...8 lines deleted...]
-      <c r="J7" s="233"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="179"/>
+      <c r="C7" s="316"/>
+      <c r="D7" s="264"/>
+      <c r="E7" s="227"/>
+      <c r="F7" s="269"/>
+      <c r="G7" s="319"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="319"/>
+      <c r="J7" s="234"/>
     </row>
     <row r="8" spans="1:10" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="91"/>
-[...1 lines deleted...]
-      <c r="C8" s="49" t="s">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="47" t="s">
         <v>258</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="D8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="F8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="G8" s="10" t="s">
+      <c r="G8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="H8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="290" t="s">
+      <c r="A9" s="291" t="s">
         <v>269</v>
       </c>
-      <c r="B9" s="290"/>
-      <c r="C9" s="37">
+      <c r="B9" s="291"/>
+      <c r="C9" s="35">
         <v>84</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="37">
         <v>100</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>53.5</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>12.5</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>16.3</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>13.7</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>1.9</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="103"/>
-      <c r="B10" s="96" t="s">
+      <c r="A10" s="95"/>
+      <c r="B10" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="38">
         <v>80</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="40">
         <v>100</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>53.3</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>12.6</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>16.3</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>13.9</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>1.8</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="153"/>
-      <c r="B11" s="155" t="s">
+      <c r="A11" s="141"/>
+      <c r="B11" s="143" t="s">
         <v>271</v>
       </c>
-      <c r="C11" s="128">
+      <c r="C11" s="117">
         <v>4</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="43">
         <v>100</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="43">
         <v>56.8</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="43">
         <v>11</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="43">
         <v>18</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="43">
         <v>7.8</v>
       </c>
-      <c r="I11" s="45">
+      <c r="I11" s="43">
         <v>3</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="43">
         <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="146"/>
-[...2 lines deleted...]
-      <c r="D12" s="146"/>
+      <c r="A12" s="134"/>
+      <c r="B12" s="134"/>
+      <c r="C12" s="134"/>
+      <c r="D12" s="134"/>
     </row>
     <row r="13" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="8" t="s">
         <v>408</v>
       </c>
-      <c r="B13" s="99"/>
-[...1 lines deleted...]
-      <c r="D13" s="99"/>
+      <c r="B13" s="91"/>
+      <c r="C13" s="91"/>
+      <c r="D13" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="J1" location="目次!A1" display="目次へ戻る" xr:uid="{7FCBF6A9-DFF8-4A1B-8CF6-CDF98BD30D5D}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC480091-3C43-462B-838E-29863772E8B8}">
   <sheetPr codeName="Sheet59"/>
   <dimension ref="A1:E14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="5" width="10.625" style="31" customWidth="1"/>
+    <col min="6" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="E1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="E1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="64" t="s">
         <v>353</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:5" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...3 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
     </row>
     <row r="4" spans="1:5" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="322" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="323" t="s">
         <v>291</v>
       </c>
-      <c r="E4" s="287" t="s">
+      <c r="E4" s="288" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="288"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="286"/>
+      <c r="E5" s="289"/>
     </row>
     <row r="6" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...3 lines deleted...]
-      <c r="E6" s="288"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="286"/>
+      <c r="E6" s="289"/>
     </row>
     <row r="7" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...3 lines deleted...]
-      <c r="E7" s="289"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="287"/>
+      <c r="E7" s="290"/>
     </row>
     <row r="8" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="91"/>
-[...2 lines deleted...]
-      <c r="D8" s="129" t="s">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="118" t="s">
         <v>266</v>
       </c>
-      <c r="E8" s="74" t="s">
+      <c r="E8" s="66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="323" t="s">
+      <c r="A9" s="324" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="323"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="324"/>
+      <c r="C9" s="325"/>
+      <c r="D9" s="35">
         <v>380</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>229</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="102"/>
-      <c r="B10" s="325" t="s">
+      <c r="A10" s="94"/>
+      <c r="B10" s="326" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="325"/>
-      <c r="D10" s="40">
+      <c r="C10" s="326"/>
+      <c r="D10" s="38">
         <v>300</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>221</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="96" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="95"/>
+      <c r="C11" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>210</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>214</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="96" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="95"/>
+      <c r="C12" s="88" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>90</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>238</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="100"/>
-      <c r="B13" s="320" t="s">
+      <c r="A13" s="92"/>
+      <c r="B13" s="321" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="321"/>
-      <c r="D13" s="40">
+      <c r="C13" s="322"/>
+      <c r="D13" s="38">
         <v>80</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="99"/>
-[...3 lines deleted...]
-      <c r="E14" s="47"/>
+      <c r="A14" s="91"/>
+      <c r="B14" s="91"/>
+      <c r="C14" s="91"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="E1" location="目次!A1" display="目次へ戻る" xr:uid="{359ABCB8-2E77-4A6D-B148-28F49BFB8C66}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3C12DA0-D316-41E3-BFF3-616640A6B75B}">
   <sheetPr codeName="Sheet60"/>
   <dimension ref="A1:K15"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K1" sqref="K1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="11" width="10.625" style="31" customWidth="1"/>
+    <col min="12" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="K1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="K1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="64" t="s">
         <v>371</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:11" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...9 lines deleted...]
-      <c r="K3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
     </row>
     <row r="4" spans="1:11" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="322" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="323" t="s">
         <v>291</v>
       </c>
-      <c r="E4" s="322" t="s">
+      <c r="E4" s="323" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="326" t="s">
+      <c r="F4" s="327" t="s">
         <v>292</v>
       </c>
-      <c r="G4" s="326" t="s">
+      <c r="G4" s="327" t="s">
         <v>43</v>
       </c>
-      <c r="H4" s="326" t="s">
+      <c r="H4" s="327" t="s">
         <v>44</v>
       </c>
-      <c r="I4" s="326" t="s">
+      <c r="I4" s="327" t="s">
         <v>263</v>
       </c>
-      <c r="J4" s="326" t="s">
+      <c r="J4" s="327" t="s">
         <v>264</v>
       </c>
-      <c r="K4" s="327" t="s">
+      <c r="K4" s="328" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...9 lines deleted...]
-      <c r="K5" s="328"/>
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="286"/>
+      <c r="E5" s="286"/>
+      <c r="F5" s="279"/>
+      <c r="G5" s="312"/>
+      <c r="H5" s="279"/>
+      <c r="I5" s="279"/>
+      <c r="J5" s="279"/>
+      <c r="K5" s="329"/>
     </row>
     <row r="6" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...9 lines deleted...]
-      <c r="K6" s="328"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="286"/>
+      <c r="E6" s="286"/>
+      <c r="F6" s="279"/>
+      <c r="G6" s="312"/>
+      <c r="H6" s="279"/>
+      <c r="I6" s="279"/>
+      <c r="J6" s="279"/>
+      <c r="K6" s="329"/>
     </row>
     <row r="7" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...9 lines deleted...]
-      <c r="K7" s="329"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="287"/>
+      <c r="E7" s="287"/>
+      <c r="F7" s="280"/>
+      <c r="G7" s="307"/>
+      <c r="H7" s="280"/>
+      <c r="I7" s="280"/>
+      <c r="J7" s="280"/>
+      <c r="K7" s="330"/>
     </row>
     <row r="8" spans="1:11" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="91"/>
-[...2 lines deleted...]
-      <c r="D8" s="129" t="s">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="118" t="s">
         <v>266</v>
       </c>
-      <c r="E8" s="74" t="s">
+      <c r="E8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="F8" s="74" t="s">
+      <c r="F8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="G8" s="74" t="s">
+      <c r="G8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="H8" s="74" t="s">
+      <c r="H8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="I8" s="74" t="s">
+      <c r="I8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="J8" s="74" t="s">
+      <c r="J8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="K8" s="74" t="s">
+      <c r="K8" s="66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="323" t="s">
+      <c r="A9" s="324" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="323"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="324"/>
+      <c r="C9" s="325"/>
+      <c r="D9" s="35">
         <v>380</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="37">
         <v>100</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="37">
         <v>10.6</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>6.1</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>29.6</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>19.3</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>14.6</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>19.8</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="102"/>
-      <c r="B10" s="325" t="s">
+      <c r="A10" s="94"/>
+      <c r="B10" s="326" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="325"/>
-      <c r="D10" s="40">
+      <c r="C10" s="326"/>
+      <c r="D10" s="38">
         <v>300</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>100</v>
       </c>
-      <c r="F10" s="42">
+      <c r="F10" s="40">
         <v>13.4</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>7.7</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>34.1</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>20.7</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>13.7</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>10.4</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="96" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="95"/>
+      <c r="C11" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>210</v>
       </c>
-      <c r="E11" s="42">
+      <c r="E11" s="40">
         <v>100</v>
       </c>
-      <c r="F11" s="42">
+      <c r="F11" s="40">
         <v>15.7</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>9</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>41.9</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>19</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>10</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>4.3</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="96" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="95"/>
+      <c r="C12" s="88" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>90</v>
       </c>
-      <c r="E12" s="42">
+      <c r="E12" s="40">
         <v>100</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>7.9</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>4.5</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>15.7</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>24.7</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>22.5</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>24.7</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="100"/>
-      <c r="B13" s="320" t="s">
+      <c r="A13" s="92"/>
+      <c r="B13" s="321" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="321"/>
-      <c r="D13" s="40">
+      <c r="C13" s="322"/>
+      <c r="D13" s="38">
         <v>80</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="40">
         <v>100</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>12.7</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>13.9</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>17.7</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>55.7</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="99"/>
-[...9 lines deleted...]
-      <c r="K14" s="47"/>
+      <c r="A14" s="91"/>
+      <c r="B14" s="91"/>
+      <c r="C14" s="91"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
     </row>
     <row r="15" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="8" t="s">
         <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="I4:I7"/>
     <mergeCell ref="J4:J7"/>
     <mergeCell ref="K4:K7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="H4:H7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="K1" location="目次!A1" display="目次へ戻る" xr:uid="{E874160D-926E-43FA-A767-444C664729F4}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3804D678-BC04-4B79-B157-05F6740C0D71}">
   <sheetPr codeName="Sheet61"/>
   <dimension ref="A1:M14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M1" sqref="M1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="13" width="10.625" style="31" customWidth="1"/>
+    <col min="14" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="M1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="M1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="64" t="s">
         <v>372</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...11 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
     </row>
     <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="299" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="300" t="s">
         <v>238</v>
       </c>
-      <c r="E4" s="300"/>
-      <c r="F4" s="322" t="s">
+      <c r="E4" s="301"/>
+      <c r="F4" s="323" t="s">
         <v>291</v>
       </c>
-      <c r="G4" s="299" t="s">
+      <c r="G4" s="300" t="s">
         <v>267</v>
       </c>
-      <c r="H4" s="303"/>
-[...4 lines deleted...]
-      <c r="M4" s="303"/>
+      <c r="H4" s="304"/>
+      <c r="I4" s="304"/>
+      <c r="J4" s="304"/>
+      <c r="K4" s="304"/>
+      <c r="L4" s="304"/>
+      <c r="M4" s="304"/>
     </row>
     <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="304" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="305" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="291" t="s">
+      <c r="E5" s="292" t="s">
         <v>268</v>
       </c>
-      <c r="F5" s="285"/>
-      <c r="G5" s="304" t="s">
+      <c r="F5" s="286"/>
+      <c r="G5" s="305" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="291" t="s">
+      <c r="H5" s="292" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="304" t="s">
+      <c r="I5" s="305" t="s">
         <v>287</v>
       </c>
-      <c r="J5" s="304" t="s">
+      <c r="J5" s="305" t="s">
         <v>215</v>
       </c>
-      <c r="K5" s="291" t="s">
+      <c r="K5" s="292" t="s">
         <v>288</v>
       </c>
-      <c r="L5" s="291" t="s">
+      <c r="L5" s="292" t="s">
         <v>168</v>
       </c>
-      <c r="M5" s="294" t="s">
+      <c r="M5" s="295" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...11 lines deleted...]
-      <c r="M6" s="288"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="286"/>
+      <c r="E6" s="293"/>
+      <c r="F6" s="286"/>
+      <c r="G6" s="286"/>
+      <c r="H6" s="293"/>
+      <c r="I6" s="286"/>
+      <c r="J6" s="286"/>
+      <c r="K6" s="286"/>
+      <c r="L6" s="293"/>
+      <c r="M6" s="289"/>
     </row>
     <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...11 lines deleted...]
-      <c r="M7" s="289"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="287"/>
+      <c r="E7" s="294"/>
+      <c r="F7" s="287"/>
+      <c r="G7" s="287"/>
+      <c r="H7" s="294"/>
+      <c r="I7" s="287"/>
+      <c r="J7" s="287"/>
+      <c r="K7" s="287"/>
+      <c r="L7" s="294"/>
+      <c r="M7" s="290"/>
     </row>
     <row r="8" spans="1:13" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="91"/>
-[...2 lines deleted...]
-      <c r="D8" s="129" t="s">
+      <c r="A8" s="83"/>
+      <c r="B8" s="83"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="118" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="74" t="s">
+      <c r="E8" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="F8" s="74" t="s">
+      <c r="F8" s="66" t="s">
         <v>266</v>
       </c>
-      <c r="G8" s="74" t="s">
+      <c r="G8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="H8" s="74" t="s">
+      <c r="H8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="I8" s="74" t="s">
+      <c r="I8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="J8" s="74" t="s">
+      <c r="J8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="K8" s="74" t="s">
+      <c r="K8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="L8" s="74" t="s">
+      <c r="L8" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="M8" s="74" t="s">
+      <c r="M8" s="66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="323" t="s">
+      <c r="A9" s="324" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="323"/>
-[...1 lines deleted...]
-      <c r="D9" s="37">
+      <c r="B9" s="324"/>
+      <c r="C9" s="325"/>
+      <c r="D9" s="35">
         <v>13511</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>3574</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>380</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>100</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>6.6</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>12.7</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>22.3</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>37.4</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>13.8</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>7.2</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="102"/>
-      <c r="B10" s="325" t="s">
+      <c r="A10" s="94"/>
+      <c r="B10" s="326" t="s">
         <v>269</v>
       </c>
-      <c r="C10" s="325"/>
-      <c r="D10" s="40">
+      <c r="C10" s="326"/>
+      <c r="D10" s="38">
         <v>9305</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>3112</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>300</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>100</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>8.4</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>14.4</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>25.8</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>35.200000000000003</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>9.4</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>6.7</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="96" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="95"/>
+      <c r="C11" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>3406</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>1622</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>210</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>100</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>10</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>17.2</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>31.6</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>32.1</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>6.7</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>2.4</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...1 lines deleted...]
-      <c r="C12" s="96" t="s">
+      <c r="A12" s="84"/>
+      <c r="B12" s="95"/>
+      <c r="C12" s="88" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>5900</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>6629</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>90</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>100</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>4.5</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>7.9</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>12.4</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>42.7</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>15.7</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="100"/>
-      <c r="B13" s="320" t="s">
+      <c r="A13" s="92"/>
+      <c r="B13" s="321" t="s">
         <v>272</v>
       </c>
-      <c r="C13" s="321"/>
-      <c r="D13" s="40">
+      <c r="C13" s="322"/>
+      <c r="D13" s="38">
         <v>4206</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>5324</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>80</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>100</v>
       </c>
-      <c r="H13" s="42" t="s">
+      <c r="H13" s="40" t="s">
         <v>421</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>6.3</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>8.9</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>45.6</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>30.4</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>8.9</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="99"/>
-[...11 lines deleted...]
-      <c r="M14" s="47"/>
+      <c r="A14" s="91"/>
+      <c r="B14" s="91"/>
+      <c r="C14" s="91"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:M4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="M1" location="目次!A1" display="目次へ戻る" xr:uid="{A25F4E34-DA58-457A-ACD7-5084FFA2EEFA}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="20" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8DB09A3-3466-4B2A-93C4-C9CA11C2589D}">
   <sheetPr codeName="Sheet62"/>
   <dimension ref="A1:H13"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="10.625" style="31" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="64" t="s">
         <v>378</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:8" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...6 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="33" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="309" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="310" t="s">
         <v>187</v>
       </c>
-      <c r="E4" s="310"/>
-[...2 lines deleted...]
-      <c r="H4" s="310"/>
+      <c r="E4" s="311"/>
+      <c r="F4" s="311"/>
+      <c r="G4" s="311"/>
+      <c r="H4" s="311"/>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="305" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="306" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="305" t="s">
+      <c r="E5" s="306" t="s">
         <v>62</v>
       </c>
-      <c r="F5" s="312" t="s">
+      <c r="F5" s="313" t="s">
         <v>63</v>
       </c>
-      <c r="G5" s="313"/>
-      <c r="H5" s="313"/>
+      <c r="G5" s="314"/>
+      <c r="H5" s="314"/>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...4 lines deleted...]
-      <c r="F6" s="305" t="s">
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="312"/>
+      <c r="E6" s="312"/>
+      <c r="F6" s="306" t="s">
         <v>188</v>
       </c>
-      <c r="G6" s="305" t="s">
+      <c r="G6" s="306" t="s">
         <v>66</v>
       </c>
-      <c r="H6" s="307" t="s">
+      <c r="H6" s="308" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="308"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="307"/>
+      <c r="E7" s="307"/>
+      <c r="F7" s="307"/>
+      <c r="G7" s="307"/>
+      <c r="H7" s="309"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="323" t="s">
+      <c r="A8" s="324" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="323"/>
-[...1 lines deleted...]
-      <c r="D8" s="37">
+      <c r="B8" s="324"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="35">
         <v>38</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>9</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>29</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>18</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="102"/>
-      <c r="B9" s="325" t="s">
+      <c r="A9" s="94"/>
+      <c r="B9" s="326" t="s">
         <v>269</v>
       </c>
-      <c r="C9" s="325"/>
-      <c r="D9" s="40">
+      <c r="C9" s="326"/>
+      <c r="D9" s="38">
         <v>27</v>
       </c>
-      <c r="E9" s="41">
+      <c r="E9" s="39">
         <v>7</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="39">
         <v>20</v>
       </c>
-      <c r="G9" s="41">
+      <c r="G9" s="39">
         <v>11</v>
       </c>
-      <c r="H9" s="41">
+      <c r="H9" s="39">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-[...1 lines deleted...]
-      <c r="C10" s="96" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="95"/>
+      <c r="C10" s="88" t="s">
         <v>270</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>13</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>5</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>8</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>3</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="96" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="95"/>
+      <c r="C11" s="88" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>14</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>2</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>12</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>8</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="100"/>
-      <c r="B12" s="320" t="s">
+      <c r="A12" s="92"/>
+      <c r="B12" s="321" t="s">
         <v>272</v>
       </c>
-      <c r="C12" s="321"/>
-      <c r="D12" s="40">
+      <c r="C12" s="322"/>
+      <c r="D12" s="38">
         <v>11</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>2</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>9</v>
       </c>
-      <c r="G12" s="41">
+      <c r="G12" s="39">
         <v>7</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H12" s="39">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="99"/>
-[...6 lines deleted...]
-      <c r="H13" s="47"/>
+      <c r="A13" s="91"/>
+      <c r="B13" s="91"/>
+      <c r="C13" s="91"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{0BD8007E-157D-471B-A5BF-DBCBD5F9A744}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3C855FE-1095-4824-BB23-E31EBB549BA4}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:U73"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="U1" sqref="U1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="10.15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="12.625" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.125" style="17"/>
+    <col min="1" max="1" width="12.625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="10.625" style="15" customWidth="1"/>
+    <col min="3" max="3" width="9.125" style="15" customWidth="1"/>
+    <col min="4" max="4" width="10.625" style="15" customWidth="1"/>
+    <col min="5" max="9" width="9.125" style="15" customWidth="1"/>
+    <col min="10" max="10" width="10.625" style="15" customWidth="1"/>
+    <col min="11" max="16384" width="9.125" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>337</v>
       </c>
-      <c r="U1" s="104" t="s">
+      <c r="U1" s="96" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:21" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="5" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="50"/>
-[...18 lines deleted...]
-      <c r="U3" s="50"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
     </row>
     <row r="4" spans="1:21" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="330" t="s">
+      <c r="A4" s="331" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="333" t="s">
+      <c r="B4" s="334" t="s">
         <v>51</v>
       </c>
-      <c r="C4" s="334"/>
-      <c r="D4" s="333" t="s">
+      <c r="C4" s="335"/>
+      <c r="D4" s="334" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="335"/>
-[...4 lines deleted...]
-      <c r="J4" s="333" t="s">
+      <c r="E4" s="336"/>
+      <c r="F4" s="336"/>
+      <c r="G4" s="336"/>
+      <c r="H4" s="336"/>
+      <c r="I4" s="335"/>
+      <c r="J4" s="334" t="s">
         <v>82</v>
       </c>
-      <c r="K4" s="335"/>
-[...4 lines deleted...]
-      <c r="P4" s="333" t="s">
+      <c r="K4" s="336"/>
+      <c r="L4" s="336"/>
+      <c r="M4" s="336"/>
+      <c r="N4" s="336"/>
+      <c r="O4" s="335"/>
+      <c r="P4" s="334" t="s">
         <v>54</v>
       </c>
-      <c r="Q4" s="334"/>
-      <c r="R4" s="333" t="s">
+      <c r="Q4" s="335"/>
+      <c r="R4" s="334" t="s">
         <v>55</v>
       </c>
-      <c r="S4" s="334"/>
-      <c r="T4" s="333" t="s">
+      <c r="S4" s="335"/>
+      <c r="T4" s="334" t="s">
         <v>56</v>
       </c>
-      <c r="U4" s="335"/>
+      <c r="U4" s="336"/>
     </row>
     <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="331"/>
-      <c r="B5" s="338" t="s">
+      <c r="A5" s="332"/>
+      <c r="B5" s="339" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="338" t="s">
+      <c r="C5" s="339" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="338" t="s">
+      <c r="D5" s="339" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="338" t="s">
+      <c r="E5" s="339" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="336" t="s">
+      <c r="F5" s="337" t="s">
         <v>83</v>
       </c>
-      <c r="G5" s="337"/>
-      <c r="H5" s="336" t="s">
+      <c r="G5" s="338"/>
+      <c r="H5" s="337" t="s">
         <v>84</v>
       </c>
-      <c r="I5" s="337"/>
-      <c r="J5" s="338" t="s">
+      <c r="I5" s="338"/>
+      <c r="J5" s="339" t="s">
         <v>38</v>
       </c>
-      <c r="K5" s="338" t="s">
+      <c r="K5" s="339" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="336" t="s">
+      <c r="L5" s="337" t="s">
         <v>83</v>
       </c>
-      <c r="M5" s="337"/>
-      <c r="N5" s="336" t="s">
+      <c r="M5" s="338"/>
+      <c r="N5" s="337" t="s">
         <v>84</v>
       </c>
-      <c r="O5" s="337"/>
-      <c r="P5" s="338" t="s">
+      <c r="O5" s="338"/>
+      <c r="P5" s="339" t="s">
         <v>38</v>
       </c>
-      <c r="Q5" s="341" t="s">
+      <c r="Q5" s="342" t="s">
         <v>85</v>
       </c>
-      <c r="R5" s="338" t="s">
+      <c r="R5" s="339" t="s">
         <v>38</v>
       </c>
-      <c r="S5" s="341" t="s">
+      <c r="S5" s="342" t="s">
         <v>85</v>
       </c>
-      <c r="T5" s="338" t="s">
+      <c r="T5" s="339" t="s">
         <v>38</v>
       </c>
-      <c r="U5" s="348" t="s">
+      <c r="U5" s="349" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="331"/>
-[...4 lines deleted...]
-      <c r="F6" s="342" t="s">
+      <c r="A6" s="332"/>
+      <c r="B6" s="340"/>
+      <c r="C6" s="340"/>
+      <c r="D6" s="340"/>
+      <c r="E6" s="347"/>
+      <c r="F6" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="G6" s="344" t="s">
+      <c r="G6" s="345" t="s">
         <v>86</v>
       </c>
-      <c r="H6" s="342" t="s">
+      <c r="H6" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="342" t="s">
+      <c r="I6" s="343" t="s">
         <v>87</v>
       </c>
-      <c r="J6" s="339"/>
-[...1 lines deleted...]
-      <c r="L6" s="342" t="s">
+      <c r="J6" s="340"/>
+      <c r="K6" s="340"/>
+      <c r="L6" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="M6" s="344" t="s">
+      <c r="M6" s="345" t="s">
         <v>86</v>
       </c>
-      <c r="N6" s="342" t="s">
+      <c r="N6" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="O6" s="342" t="s">
+      <c r="O6" s="343" t="s">
         <v>87</v>
       </c>
-      <c r="P6" s="339"/>
-[...4 lines deleted...]
-      <c r="U6" s="346"/>
+      <c r="P6" s="340"/>
+      <c r="Q6" s="340"/>
+      <c r="R6" s="340"/>
+      <c r="S6" s="340"/>
+      <c r="T6" s="340"/>
+      <c r="U6" s="347"/>
     </row>
     <row r="7" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="332"/>
-[...19 lines deleted...]
-      <c r="U7" s="347"/>
+      <c r="A7" s="333"/>
+      <c r="B7" s="341"/>
+      <c r="C7" s="341"/>
+      <c r="D7" s="341"/>
+      <c r="E7" s="348"/>
+      <c r="F7" s="344"/>
+      <c r="G7" s="346"/>
+      <c r="H7" s="344"/>
+      <c r="I7" s="344"/>
+      <c r="J7" s="341"/>
+      <c r="K7" s="341"/>
+      <c r="L7" s="344"/>
+      <c r="M7" s="346"/>
+      <c r="N7" s="344"/>
+      <c r="O7" s="344"/>
+      <c r="P7" s="341"/>
+      <c r="Q7" s="341"/>
+      <c r="R7" s="341"/>
+      <c r="S7" s="341"/>
+      <c r="T7" s="341"/>
+      <c r="U7" s="348"/>
     </row>
     <row r="8" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="142"/>
-      <c r="B8" s="130" t="s">
+      <c r="A8" s="130"/>
+      <c r="B8" s="119" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="52" t="s">
+      <c r="C8" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="D8" s="51" t="s">
+      <c r="D8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="52" t="s">
+      <c r="E8" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="F8" s="51" t="s">
+      <c r="F8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="G8" s="52" t="s">
+      <c r="G8" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="H8" s="51" t="s">
+      <c r="H8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="I8" s="52" t="s">
+      <c r="I8" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="J8" s="51" t="s">
+      <c r="J8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="K8" s="52" t="s">
+      <c r="K8" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="L8" s="51" t="s">
+      <c r="L8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="M8" s="52" t="s">
+      <c r="M8" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="N8" s="51" t="s">
+      <c r="N8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="O8" s="52" t="s">
+      <c r="O8" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="P8" s="51" t="s">
+      <c r="P8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="Q8" s="52" t="s">
+      <c r="Q8" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="R8" s="51" t="s">
+      <c r="R8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="S8" s="52" t="s">
+      <c r="S8" s="50" t="s">
         <v>88</v>
       </c>
-      <c r="T8" s="51" t="s">
+      <c r="T8" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="U8" s="52" t="s">
+      <c r="U8" s="50" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="143" t="s">
+      <c r="A9" s="131" t="s">
         <v>89</v>
       </c>
-      <c r="B9" s="132">
+      <c r="B9" s="121">
         <v>2224434</v>
       </c>
-      <c r="C9" s="87">
+      <c r="C9" s="79">
         <v>54380</v>
       </c>
-      <c r="D9" s="87">
+      <c r="D9" s="79">
         <v>1006107</v>
       </c>
-      <c r="E9" s="87">
+      <c r="E9" s="79">
         <v>26910</v>
       </c>
-      <c r="F9" s="87">
+      <c r="F9" s="79">
         <v>420011</v>
       </c>
-      <c r="G9" s="87">
+      <c r="G9" s="79">
         <v>25500</v>
       </c>
-      <c r="H9" s="87">
+      <c r="H9" s="79">
         <v>586096</v>
       </c>
-      <c r="I9" s="87">
+      <c r="I9" s="79">
         <v>1420</v>
       </c>
-      <c r="J9" s="87">
+      <c r="J9" s="79">
         <v>1134381</v>
       </c>
-      <c r="K9" s="87">
+      <c r="K9" s="79">
         <v>20960</v>
       </c>
-      <c r="L9" s="87">
+      <c r="L9" s="79">
         <v>196186</v>
       </c>
-      <c r="M9" s="87">
+      <c r="M9" s="79">
         <v>11270</v>
       </c>
-      <c r="N9" s="87">
+      <c r="N9" s="79">
         <v>938195</v>
       </c>
-      <c r="O9" s="87">
+      <c r="O9" s="79">
         <v>9690</v>
       </c>
-      <c r="P9" s="87">
+      <c r="P9" s="79">
         <v>39113</v>
       </c>
-      <c r="Q9" s="87">
+      <c r="Q9" s="79">
         <v>4350</v>
       </c>
-      <c r="R9" s="87">
+      <c r="R9" s="79">
         <v>4933</v>
       </c>
-      <c r="S9" s="87">
+      <c r="S9" s="79">
         <v>770</v>
       </c>
-      <c r="T9" s="87">
+      <c r="T9" s="79">
         <v>39900</v>
       </c>
-      <c r="U9" s="87">
+      <c r="U9" s="79">
         <v>1390</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="144" t="s">
+    <row r="10" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="132" t="s">
         <v>90</v>
       </c>
-      <c r="B10" s="134"/>
-[...18 lines deleted...]
-      <c r="U10" s="54"/>
+      <c r="B10" s="122"/>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="52"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="52"/>
+      <c r="L10" s="52"/>
+      <c r="M10" s="52"/>
+      <c r="N10" s="52"/>
+      <c r="O10" s="52"/>
+      <c r="P10" s="52"/>
+      <c r="Q10" s="52"/>
+      <c r="R10" s="52"/>
+      <c r="S10" s="52"/>
+      <c r="T10" s="52"/>
+      <c r="U10" s="52"/>
     </row>
     <row r="11" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="133" t="s">
         <v>91</v>
       </c>
-      <c r="B11" s="134">
+      <c r="B11" s="122">
         <v>150110</v>
       </c>
-      <c r="C11" s="54">
+      <c r="C11" s="52">
         <v>2500</v>
       </c>
-      <c r="D11" s="54">
+      <c r="D11" s="52">
         <v>115057</v>
       </c>
-      <c r="E11" s="54">
+      <c r="E11" s="52">
         <v>990</v>
       </c>
-      <c r="F11" s="54">
+      <c r="F11" s="52">
         <v>20587</v>
       </c>
-      <c r="G11" s="54">
+      <c r="G11" s="52">
         <v>890</v>
       </c>
-      <c r="H11" s="54">
+      <c r="H11" s="52">
         <v>94470</v>
       </c>
-      <c r="I11" s="54">
+      <c r="I11" s="52">
         <v>100</v>
       </c>
-      <c r="J11" s="54">
+      <c r="J11" s="52">
         <v>29494</v>
       </c>
-      <c r="K11" s="54">
+      <c r="K11" s="52">
         <v>1160</v>
       </c>
-      <c r="L11" s="54">
+      <c r="L11" s="52">
         <v>14946</v>
       </c>
-      <c r="M11" s="54">
+      <c r="M11" s="52">
         <v>740</v>
       </c>
-      <c r="N11" s="54">
+      <c r="N11" s="52">
         <v>14548</v>
       </c>
-      <c r="O11" s="54">
+      <c r="O11" s="52">
         <v>410</v>
       </c>
-      <c r="P11" s="54">
+      <c r="P11" s="52">
         <v>2448</v>
       </c>
-      <c r="Q11" s="54">
+      <c r="Q11" s="52">
         <v>180</v>
       </c>
-      <c r="R11" s="54">
+      <c r="R11" s="52">
         <v>314</v>
       </c>
-      <c r="S11" s="54">
+      <c r="S11" s="52">
         <v>60</v>
       </c>
-      <c r="T11" s="54">
+      <c r="T11" s="52">
         <v>2797</v>
       </c>
-      <c r="U11" s="54">
+      <c r="U11" s="52">
         <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="145" t="s">
+      <c r="A12" s="133" t="s">
         <v>92</v>
       </c>
-      <c r="B12" s="134">
+      <c r="B12" s="122">
         <v>2074324</v>
       </c>
-      <c r="C12" s="54">
+      <c r="C12" s="52">
         <v>51880</v>
       </c>
-      <c r="D12" s="54">
+      <c r="D12" s="52">
         <v>891050</v>
       </c>
-      <c r="E12" s="54">
+      <c r="E12" s="52">
         <v>25920</v>
       </c>
-      <c r="F12" s="54">
+      <c r="F12" s="52">
         <v>399424</v>
       </c>
-      <c r="G12" s="54">
+      <c r="G12" s="52">
         <v>24610</v>
       </c>
-      <c r="H12" s="54">
+      <c r="H12" s="52">
         <v>491626</v>
       </c>
-      <c r="I12" s="54">
+      <c r="I12" s="52">
         <v>1320</v>
       </c>
-      <c r="J12" s="54">
+      <c r="J12" s="52">
         <v>1104887</v>
       </c>
-      <c r="K12" s="54">
+      <c r="K12" s="52">
         <v>19800</v>
       </c>
-      <c r="L12" s="54">
+      <c r="L12" s="52">
         <v>181240</v>
       </c>
-      <c r="M12" s="54">
+      <c r="M12" s="52">
         <v>10530</v>
       </c>
-      <c r="N12" s="54">
+      <c r="N12" s="52">
         <v>923647</v>
       </c>
-      <c r="O12" s="54">
+      <c r="O12" s="52">
         <v>9280</v>
       </c>
-      <c r="P12" s="54">
+      <c r="P12" s="52">
         <v>36664</v>
       </c>
-      <c r="Q12" s="54">
+      <c r="Q12" s="52">
         <v>4170</v>
       </c>
-      <c r="R12" s="54">
+      <c r="R12" s="52">
         <v>4619</v>
       </c>
-      <c r="S12" s="54">
+      <c r="S12" s="52">
         <v>720</v>
       </c>
-      <c r="T12" s="54">
+      <c r="T12" s="52">
         <v>37103</v>
       </c>
-      <c r="U12" s="54">
+      <c r="U12" s="52">
         <v>1270</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="145" t="s">
+      <c r="A13" s="133" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="134">
+      <c r="B13" s="122">
         <v>193163</v>
       </c>
-      <c r="C13" s="54">
+      <c r="C13" s="52">
         <v>7430</v>
       </c>
-      <c r="D13" s="54">
+      <c r="D13" s="52">
         <v>70709</v>
       </c>
-      <c r="E13" s="54">
+      <c r="E13" s="52">
         <v>4010</v>
       </c>
-      <c r="F13" s="54">
+      <c r="F13" s="52">
         <v>40710</v>
       </c>
-      <c r="G13" s="54">
+      <c r="G13" s="52">
         <v>3800</v>
       </c>
-      <c r="H13" s="54">
+      <c r="H13" s="52">
         <v>29998</v>
       </c>
-      <c r="I13" s="54">
+      <c r="I13" s="52">
         <v>210</v>
       </c>
-      <c r="J13" s="54">
+      <c r="J13" s="52">
         <v>114654</v>
       </c>
-      <c r="K13" s="54">
+      <c r="K13" s="52">
         <v>2700</v>
       </c>
-      <c r="L13" s="54">
+      <c r="L13" s="52">
         <v>21797</v>
       </c>
-      <c r="M13" s="54">
+      <c r="M13" s="52">
         <v>1440</v>
       </c>
-      <c r="N13" s="54">
+      <c r="N13" s="52">
         <v>92857</v>
       </c>
-      <c r="O13" s="54">
+      <c r="O13" s="52">
         <v>1260</v>
       </c>
-      <c r="P13" s="54">
+      <c r="P13" s="52">
         <v>3044</v>
       </c>
-      <c r="Q13" s="54">
+      <c r="Q13" s="52">
         <v>380</v>
       </c>
-      <c r="R13" s="54">
+      <c r="R13" s="52">
         <v>565</v>
       </c>
-      <c r="S13" s="54">
+      <c r="S13" s="52">
         <v>130</v>
       </c>
-      <c r="T13" s="54">
+      <c r="T13" s="52">
         <v>4192</v>
       </c>
-      <c r="U13" s="54">
+      <c r="U13" s="52">
         <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="145" t="s">
+      <c r="A14" s="133" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="134">
+      <c r="B14" s="122">
         <v>82827</v>
       </c>
-      <c r="C14" s="54">
+      <c r="C14" s="52">
         <v>3360</v>
       </c>
-      <c r="D14" s="54">
+      <c r="D14" s="52">
         <v>27117</v>
       </c>
-      <c r="E14" s="54">
+      <c r="E14" s="52">
         <v>1990</v>
       </c>
-      <c r="F14" s="54">
+      <c r="F14" s="52">
         <v>17182</v>
       </c>
-      <c r="G14" s="54">
+      <c r="G14" s="52">
         <v>1880</v>
       </c>
-      <c r="H14" s="54">
+      <c r="H14" s="52">
         <v>9935</v>
       </c>
-      <c r="I14" s="54">
+      <c r="I14" s="52">
         <v>110</v>
       </c>
-      <c r="J14" s="54">
+      <c r="J14" s="52">
         <v>51414</v>
       </c>
-      <c r="K14" s="54">
+      <c r="K14" s="52">
         <v>1060</v>
       </c>
-      <c r="L14" s="54">
+      <c r="L14" s="52">
         <v>10588</v>
       </c>
-      <c r="M14" s="54">
+      <c r="M14" s="52">
         <v>390</v>
       </c>
-      <c r="N14" s="54">
+      <c r="N14" s="52">
         <v>40826</v>
       </c>
-      <c r="O14" s="54">
+      <c r="O14" s="52">
         <v>660</v>
       </c>
-      <c r="P14" s="54">
+      <c r="P14" s="52">
         <v>1248</v>
       </c>
-      <c r="Q14" s="54">
+      <c r="Q14" s="52">
         <v>160</v>
       </c>
-      <c r="R14" s="54">
+      <c r="R14" s="52">
         <v>582</v>
       </c>
-      <c r="S14" s="54">
+      <c r="S14" s="52">
         <v>70</v>
       </c>
-      <c r="T14" s="54">
+      <c r="T14" s="52">
         <v>2466</v>
       </c>
-      <c r="U14" s="54">
+      <c r="U14" s="52">
         <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="145" t="s">
+      <c r="A15" s="133" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="134">
+      <c r="B15" s="122">
         <v>567635</v>
       </c>
-      <c r="C15" s="54">
+      <c r="C15" s="52">
         <v>15660</v>
       </c>
-      <c r="D15" s="54">
+      <c r="D15" s="52">
         <v>238669</v>
       </c>
-      <c r="E15" s="54">
+      <c r="E15" s="52">
         <v>6220</v>
       </c>
-      <c r="F15" s="54">
+      <c r="F15" s="52">
         <v>134479</v>
       </c>
-      <c r="G15" s="54">
+      <c r="G15" s="52">
         <v>5990</v>
       </c>
-      <c r="H15" s="54">
+      <c r="H15" s="52">
         <v>104191</v>
       </c>
-      <c r="I15" s="54">
+      <c r="I15" s="52">
         <v>230</v>
       </c>
-      <c r="J15" s="54">
+      <c r="J15" s="52">
         <v>302186</v>
       </c>
-      <c r="K15" s="54">
+      <c r="K15" s="52">
         <v>6920</v>
       </c>
-      <c r="L15" s="54">
+      <c r="L15" s="52">
         <v>50493</v>
       </c>
-      <c r="M15" s="54">
+      <c r="M15" s="52">
         <v>4800</v>
       </c>
-      <c r="N15" s="54">
+      <c r="N15" s="52">
         <v>251694</v>
       </c>
-      <c r="O15" s="54">
+      <c r="O15" s="52">
         <v>2120</v>
       </c>
-      <c r="P15" s="54">
+      <c r="P15" s="52">
         <v>15458</v>
       </c>
-      <c r="Q15" s="54">
+      <c r="Q15" s="52">
         <v>2040</v>
       </c>
-      <c r="R15" s="54">
+      <c r="R15" s="52">
         <v>1637</v>
       </c>
-      <c r="S15" s="54">
+      <c r="S15" s="52">
         <v>180</v>
       </c>
-      <c r="T15" s="54">
+      <c r="T15" s="52">
         <v>9684</v>
       </c>
-      <c r="U15" s="54">
+      <c r="U15" s="52">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="145" t="s">
+      <c r="A16" s="133" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="134">
+      <c r="B16" s="122">
         <v>267704</v>
       </c>
-      <c r="C16" s="54">
+      <c r="C16" s="52">
         <v>5740</v>
       </c>
-      <c r="D16" s="54">
+      <c r="D16" s="52">
         <v>114281</v>
       </c>
-      <c r="E16" s="54">
+      <c r="E16" s="52">
         <v>2860</v>
       </c>
-      <c r="F16" s="54">
+      <c r="F16" s="52">
         <v>46743</v>
       </c>
-      <c r="G16" s="54">
+      <c r="G16" s="52">
         <v>2730</v>
       </c>
-      <c r="H16" s="54">
+      <c r="H16" s="52">
         <v>67537</v>
       </c>
-      <c r="I16" s="54">
+      <c r="I16" s="52">
         <v>130</v>
       </c>
-      <c r="J16" s="54">
+      <c r="J16" s="52">
         <v>141599</v>
       </c>
-      <c r="K16" s="54">
+      <c r="K16" s="52">
         <v>2370</v>
       </c>
-      <c r="L16" s="54">
+      <c r="L16" s="52">
         <v>33365</v>
       </c>
-      <c r="M16" s="54">
+      <c r="M16" s="52">
         <v>1310</v>
       </c>
-      <c r="N16" s="54">
+      <c r="N16" s="52">
         <v>108233</v>
       </c>
-      <c r="O16" s="54">
+      <c r="O16" s="52">
         <v>1070</v>
       </c>
-      <c r="P16" s="54">
+      <c r="P16" s="52">
         <v>6461</v>
       </c>
-      <c r="Q16" s="54">
+      <c r="Q16" s="52">
         <v>320</v>
       </c>
-      <c r="R16" s="54">
+      <c r="R16" s="52">
         <v>540</v>
       </c>
-      <c r="S16" s="54">
+      <c r="S16" s="52">
         <v>50</v>
       </c>
-      <c r="T16" s="54">
+      <c r="T16" s="52">
         <v>4824</v>
       </c>
-      <c r="U16" s="54">
+      <c r="U16" s="52">
         <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="145" t="s">
+      <c r="A17" s="133" t="s">
         <v>97</v>
       </c>
-      <c r="B17" s="134">
+      <c r="B17" s="122">
         <v>157005</v>
       </c>
-      <c r="C17" s="54">
+      <c r="C17" s="52">
         <v>5740</v>
       </c>
-      <c r="D17" s="54">
+      <c r="D17" s="52">
         <v>42018</v>
       </c>
-      <c r="E17" s="54">
+      <c r="E17" s="52">
         <v>3350</v>
       </c>
-      <c r="F17" s="54">
+      <c r="F17" s="52">
         <v>31327</v>
       </c>
-      <c r="G17" s="54">
+      <c r="G17" s="52">
         <v>3230</v>
       </c>
-      <c r="H17" s="54">
+      <c r="H17" s="52">
         <v>10691</v>
       </c>
-      <c r="I17" s="54">
+      <c r="I17" s="52">
         <v>110</v>
       </c>
-      <c r="J17" s="54">
+      <c r="J17" s="52">
         <v>107394</v>
       </c>
-      <c r="K17" s="54">
+      <c r="K17" s="52">
         <v>1710</v>
       </c>
-      <c r="L17" s="54">
+      <c r="L17" s="52">
         <v>11525</v>
       </c>
-      <c r="M17" s="54">
+      <c r="M17" s="52">
         <v>610</v>
       </c>
-      <c r="N17" s="54">
+      <c r="N17" s="52">
         <v>95869</v>
       </c>
-      <c r="O17" s="54">
+      <c r="O17" s="52">
         <v>1100</v>
       </c>
-      <c r="P17" s="54">
+      <c r="P17" s="52">
         <v>3444</v>
       </c>
-      <c r="Q17" s="54">
+      <c r="Q17" s="52">
         <v>440</v>
       </c>
-      <c r="R17" s="54">
+      <c r="R17" s="52">
         <v>658</v>
       </c>
-      <c r="S17" s="54">
+      <c r="S17" s="52">
         <v>90</v>
       </c>
-      <c r="T17" s="54">
+      <c r="T17" s="52">
         <v>3491</v>
       </c>
-      <c r="U17" s="54">
+      <c r="U17" s="52">
         <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="145" t="s">
+      <c r="A18" s="133" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="134">
+      <c r="B18" s="122">
         <v>160055</v>
       </c>
-      <c r="C18" s="54">
+      <c r="C18" s="52">
         <v>4340</v>
       </c>
-      <c r="D18" s="54">
+      <c r="D18" s="52">
         <v>71511</v>
       </c>
-      <c r="E18" s="54">
+      <c r="E18" s="52">
         <v>2410</v>
       </c>
-      <c r="F18" s="54">
+      <c r="F18" s="52">
         <v>16206</v>
       </c>
-      <c r="G18" s="54">
+      <c r="G18" s="52">
         <v>2230</v>
       </c>
-      <c r="H18" s="54">
+      <c r="H18" s="52">
         <v>55305</v>
       </c>
-      <c r="I18" s="54">
+      <c r="I18" s="52">
         <v>180</v>
       </c>
-      <c r="J18" s="54">
+      <c r="J18" s="52">
         <v>83176</v>
       </c>
-      <c r="K18" s="54">
+      <c r="K18" s="52">
         <v>1500</v>
       </c>
-      <c r="L18" s="54">
+      <c r="L18" s="52">
         <v>12041</v>
       </c>
-      <c r="M18" s="54">
+      <c r="M18" s="52">
         <v>580</v>
       </c>
-      <c r="N18" s="54">
+      <c r="N18" s="52">
         <v>71135</v>
       </c>
-      <c r="O18" s="54">
+      <c r="O18" s="52">
         <v>930</v>
       </c>
-      <c r="P18" s="54">
+      <c r="P18" s="52">
         <v>3119</v>
       </c>
-      <c r="Q18" s="54">
+      <c r="Q18" s="52">
         <v>300</v>
       </c>
-      <c r="R18" s="54">
+      <c r="R18" s="52">
         <v>113</v>
       </c>
-      <c r="S18" s="54">
+      <c r="S18" s="52">
         <v>50</v>
       </c>
-      <c r="T18" s="54">
+      <c r="T18" s="52">
         <v>2135</v>
       </c>
-      <c r="U18" s="54">
+      <c r="U18" s="52">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="145" t="s">
+      <c r="A19" s="133" t="s">
         <v>99</v>
       </c>
-      <c r="B19" s="134">
+      <c r="B19" s="122">
         <v>179803</v>
       </c>
-      <c r="C19" s="54">
+      <c r="C19" s="52">
         <v>2390</v>
       </c>
-      <c r="D19" s="54">
+      <c r="D19" s="52">
         <v>99522</v>
       </c>
-      <c r="E19" s="54">
+      <c r="E19" s="52">
         <v>1400</v>
       </c>
-      <c r="F19" s="54">
+      <c r="F19" s="52">
         <v>29699</v>
       </c>
-      <c r="G19" s="54">
+      <c r="G19" s="52">
         <v>1310</v>
       </c>
-      <c r="H19" s="54">
+      <c r="H19" s="52">
         <v>69823</v>
       </c>
-      <c r="I19" s="54">
+      <c r="I19" s="52">
         <v>90</v>
       </c>
-      <c r="J19" s="54">
+      <c r="J19" s="52">
         <v>78043</v>
       </c>
-      <c r="K19" s="54">
+      <c r="K19" s="52">
         <v>790</v>
       </c>
-      <c r="L19" s="54">
+      <c r="L19" s="52">
         <v>5640</v>
       </c>
-      <c r="M19" s="54">
+      <c r="M19" s="52">
         <v>210</v>
       </c>
-      <c r="N19" s="54">
+      <c r="N19" s="52">
         <v>72404</v>
       </c>
-      <c r="O19" s="54">
+      <c r="O19" s="52">
         <v>580</v>
       </c>
-      <c r="P19" s="54">
+      <c r="P19" s="52">
         <v>908</v>
       </c>
-      <c r="Q19" s="54">
+      <c r="Q19" s="52">
         <v>100</v>
       </c>
-      <c r="R19" s="54">
+      <c r="R19" s="52">
         <v>83</v>
       </c>
-      <c r="S19" s="54">
+      <c r="S19" s="52">
         <v>50</v>
       </c>
-      <c r="T19" s="54">
+      <c r="T19" s="52">
         <v>1247</v>
       </c>
-      <c r="U19" s="54">
+      <c r="U19" s="52">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="145" t="s">
+      <c r="A20" s="133" t="s">
         <v>100</v>
       </c>
-      <c r="B20" s="134">
+      <c r="B20" s="122">
         <v>439008</v>
       </c>
-      <c r="C20" s="54">
+      <c r="C20" s="52">
         <v>6920</v>
       </c>
-      <c r="D20" s="54">
+      <c r="D20" s="52">
         <v>219526</v>
       </c>
-      <c r="E20" s="54">
+      <c r="E20" s="52">
         <v>3510</v>
       </c>
-      <c r="F20" s="54">
+      <c r="F20" s="52">
         <v>78054</v>
       </c>
-      <c r="G20" s="54">
+      <c r="G20" s="52">
         <v>3280</v>
       </c>
-      <c r="H20" s="54">
+      <c r="H20" s="52">
         <v>141472</v>
       </c>
-      <c r="I20" s="54">
+      <c r="I20" s="52">
         <v>240</v>
       </c>
-      <c r="J20" s="54">
+      <c r="J20" s="52">
         <v>208974</v>
       </c>
-      <c r="K20" s="54">
+      <c r="K20" s="52">
         <v>2670</v>
       </c>
-      <c r="L20" s="54">
+      <c r="L20" s="52">
         <v>34826</v>
       </c>
-      <c r="M20" s="54">
+      <c r="M20" s="52">
         <v>1160</v>
       </c>
-      <c r="N20" s="54">
+      <c r="N20" s="52">
         <v>174148</v>
       </c>
-      <c r="O20" s="54">
+      <c r="O20" s="52">
         <v>1520</v>
       </c>
-      <c r="P20" s="54">
+      <c r="P20" s="52">
         <v>2558</v>
       </c>
-      <c r="Q20" s="54">
+      <c r="Q20" s="52">
         <v>420</v>
       </c>
-      <c r="R20" s="54">
+      <c r="R20" s="52">
         <v>375</v>
       </c>
-      <c r="S20" s="54">
+      <c r="S20" s="52">
         <v>100</v>
       </c>
-      <c r="T20" s="54">
+      <c r="T20" s="52">
         <v>7576</v>
       </c>
-      <c r="U20" s="54">
+      <c r="U20" s="52">
         <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="145" t="s">
+      <c r="A21" s="133" t="s">
         <v>101</v>
       </c>
-      <c r="B21" s="134">
+      <c r="B21" s="122">
         <v>27124</v>
       </c>
-      <c r="C21" s="54">
+      <c r="C21" s="52">
         <v>310</v>
       </c>
-      <c r="D21" s="54">
+      <c r="D21" s="52">
         <v>7698</v>
       </c>
-      <c r="E21" s="54">
+      <c r="E21" s="52">
         <v>180</v>
       </c>
-      <c r="F21" s="54">
+      <c r="F21" s="52">
         <v>5022</v>
       </c>
-      <c r="G21" s="54">
+      <c r="G21" s="52">
         <v>170</v>
       </c>
-      <c r="H21" s="54">
+      <c r="H21" s="52">
         <v>2676</v>
       </c>
-      <c r="I21" s="54">
+      <c r="I21" s="52">
         <v>20</v>
       </c>
-      <c r="J21" s="54">
+      <c r="J21" s="52">
         <v>17447</v>
       </c>
-      <c r="K21" s="54">
+      <c r="K21" s="52">
         <v>90</v>
       </c>
-      <c r="L21" s="54">
+      <c r="L21" s="52">
         <v>965</v>
       </c>
-      <c r="M21" s="54">
+      <c r="M21" s="52">
         <v>40</v>
       </c>
-      <c r="N21" s="54">
+      <c r="N21" s="52">
         <v>16482</v>
       </c>
-      <c r="O21" s="54">
+      <c r="O21" s="52">
         <v>50</v>
       </c>
-      <c r="P21" s="54">
+      <c r="P21" s="52">
         <v>424</v>
       </c>
-      <c r="Q21" s="54">
+      <c r="Q21" s="52">
         <v>20</v>
       </c>
-      <c r="R21" s="54">
+      <c r="R21" s="52">
         <v>67</v>
       </c>
-      <c r="S21" s="54">
+      <c r="S21" s="52">
         <v>10</v>
       </c>
-      <c r="T21" s="54">
+      <c r="T21" s="52">
         <v>1488</v>
       </c>
-      <c r="U21" s="54">
+      <c r="U21" s="52">
         <v>10</v>
       </c>
     </row>
-    <row r="22" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="144" t="s">
+    <row r="22" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="132" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="134"/>
-[...18 lines deleted...]
-      <c r="U22" s="54"/>
+      <c r="B22" s="122"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
     </row>
     <row r="23" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="145" t="s">
+      <c r="A23" s="133" t="s">
         <v>91</v>
       </c>
-      <c r="B23" s="134">
+      <c r="B23" s="122">
         <v>150110</v>
       </c>
-      <c r="C23" s="54">
+      <c r="C23" s="52">
         <v>2500</v>
       </c>
-      <c r="D23" s="54">
+      <c r="D23" s="52">
         <v>115057</v>
       </c>
-      <c r="E23" s="54">
+      <c r="E23" s="52">
         <v>990</v>
       </c>
-      <c r="F23" s="54">
+      <c r="F23" s="52">
         <v>20587</v>
       </c>
-      <c r="G23" s="54">
+      <c r="G23" s="52">
         <v>890</v>
       </c>
-      <c r="H23" s="54">
+      <c r="H23" s="52">
         <v>94470</v>
       </c>
-      <c r="I23" s="54">
+      <c r="I23" s="52">
         <v>100</v>
       </c>
-      <c r="J23" s="54">
+      <c r="J23" s="52">
         <v>29494</v>
       </c>
-      <c r="K23" s="54">
+      <c r="K23" s="52">
         <v>1160</v>
       </c>
-      <c r="L23" s="54">
+      <c r="L23" s="52">
         <v>14946</v>
       </c>
-      <c r="M23" s="54">
+      <c r="M23" s="52">
         <v>740</v>
       </c>
-      <c r="N23" s="54">
+      <c r="N23" s="52">
         <v>14548</v>
       </c>
-      <c r="O23" s="54">
+      <c r="O23" s="52">
         <v>410</v>
       </c>
-      <c r="P23" s="54">
+      <c r="P23" s="52">
         <v>2448</v>
       </c>
-      <c r="Q23" s="54">
+      <c r="Q23" s="52">
         <v>180</v>
       </c>
-      <c r="R23" s="54">
+      <c r="R23" s="52">
         <v>314</v>
       </c>
-      <c r="S23" s="54">
+      <c r="S23" s="52">
         <v>60</v>
       </c>
-      <c r="T23" s="54">
+      <c r="T23" s="52">
         <v>2797</v>
       </c>
-      <c r="U23" s="54">
+      <c r="U23" s="52">
         <v>120</v>
       </c>
     </row>
-    <row r="24" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="144" t="s">
+    <row r="24" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="132" t="s">
         <v>103</v>
       </c>
-      <c r="B24" s="135">
+      <c r="B24" s="123">
         <v>26084</v>
       </c>
-      <c r="C24" s="113">
+      <c r="C24" s="103">
         <v>850</v>
       </c>
-      <c r="D24" s="113">
+      <c r="D24" s="103">
         <v>11624</v>
       </c>
-      <c r="E24" s="113">
+      <c r="E24" s="103">
         <v>480</v>
       </c>
-      <c r="F24" s="113">
+      <c r="F24" s="103">
         <v>6540</v>
       </c>
-      <c r="G24" s="113">
+      <c r="G24" s="103">
         <v>460</v>
       </c>
-      <c r="H24" s="113">
+      <c r="H24" s="103">
         <v>5084</v>
       </c>
-      <c r="I24" s="113">
+      <c r="I24" s="103">
         <v>20</v>
       </c>
-      <c r="J24" s="113">
+      <c r="J24" s="103">
         <v>13818</v>
       </c>
-      <c r="K24" s="113">
+      <c r="K24" s="103">
         <v>270</v>
       </c>
-      <c r="L24" s="113">
+      <c r="L24" s="103">
         <v>2483</v>
       </c>
-      <c r="M24" s="113">
+      <c r="M24" s="103">
         <v>110</v>
       </c>
-      <c r="N24" s="113">
+      <c r="N24" s="103">
         <v>11335</v>
       </c>
-      <c r="O24" s="113">
+      <c r="O24" s="103">
         <v>160</v>
       </c>
-      <c r="P24" s="113">
+      <c r="P24" s="103">
         <v>200</v>
       </c>
-      <c r="Q24" s="113">
+      <c r="Q24" s="103">
         <v>50</v>
       </c>
-      <c r="R24" s="113">
+      <c r="R24" s="103">
         <v>26</v>
       </c>
-      <c r="S24" s="113">
+      <c r="S24" s="103">
         <v>20</v>
       </c>
-      <c r="T24" s="113">
+      <c r="T24" s="103">
         <v>415</v>
       </c>
-      <c r="U24" s="113">
+      <c r="U24" s="103">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="145" t="s">
+      <c r="A25" s="133" t="s">
         <v>104</v>
       </c>
-      <c r="B25" s="134">
+      <c r="B25" s="122">
         <v>30078</v>
       </c>
-      <c r="C25" s="54">
+      <c r="C25" s="52">
         <v>1180</v>
       </c>
-      <c r="D25" s="54">
+      <c r="D25" s="52">
         <v>10126</v>
       </c>
-      <c r="E25" s="54">
+      <c r="E25" s="52">
         <v>670</v>
       </c>
-      <c r="F25" s="54">
+      <c r="F25" s="52">
         <v>9970</v>
       </c>
-      <c r="G25" s="54">
+      <c r="G25" s="52">
         <v>660</v>
       </c>
-      <c r="H25" s="54">
+      <c r="H25" s="52">
         <v>157</v>
       </c>
-      <c r="I25" s="54">
+      <c r="I25" s="52">
         <v>10</v>
       </c>
-      <c r="J25" s="54">
+      <c r="J25" s="52">
         <v>17913</v>
       </c>
-      <c r="K25" s="54">
+      <c r="K25" s="52">
         <v>410</v>
       </c>
-      <c r="L25" s="54">
+      <c r="L25" s="52">
         <v>3253</v>
       </c>
-      <c r="M25" s="54">
+      <c r="M25" s="52">
         <v>150</v>
       </c>
-      <c r="N25" s="54">
+      <c r="N25" s="52">
         <v>14660</v>
       </c>
-      <c r="O25" s="54">
+      <c r="O25" s="52">
         <v>260</v>
       </c>
-      <c r="P25" s="54">
+      <c r="P25" s="52">
         <v>1214</v>
       </c>
-      <c r="Q25" s="54">
+      <c r="Q25" s="52">
         <v>40</v>
       </c>
-      <c r="R25" s="54">
+      <c r="R25" s="52">
         <v>181</v>
       </c>
-      <c r="S25" s="54">
+      <c r="S25" s="52">
         <v>20</v>
       </c>
-      <c r="T25" s="54">
+      <c r="T25" s="52">
         <v>644</v>
       </c>
-      <c r="U25" s="54">
+      <c r="U25" s="52">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="145" t="s">
+      <c r="A26" s="133" t="s">
         <v>105</v>
       </c>
-      <c r="B26" s="134">
+      <c r="B26" s="122">
         <v>29216</v>
       </c>
-      <c r="C26" s="54">
+      <c r="C26" s="52">
         <v>1120</v>
       </c>
-      <c r="D26" s="54">
+      <c r="D26" s="52">
         <v>10009</v>
       </c>
-      <c r="E26" s="54">
+      <c r="E26" s="52">
         <v>630</v>
       </c>
-      <c r="F26" s="54">
+      <c r="F26" s="52">
         <v>5259</v>
       </c>
-      <c r="G26" s="54">
+      <c r="G26" s="52">
         <v>610</v>
       </c>
-      <c r="H26" s="54">
+      <c r="H26" s="52">
         <v>4751</v>
       </c>
-      <c r="I26" s="54">
+      <c r="I26" s="52">
         <v>20</v>
       </c>
-      <c r="J26" s="54">
+      <c r="J26" s="52">
         <v>17919</v>
       </c>
-      <c r="K26" s="54">
+      <c r="K26" s="52">
         <v>400</v>
       </c>
-      <c r="L26" s="54">
+      <c r="L26" s="52">
         <v>3473</v>
       </c>
-      <c r="M26" s="54">
+      <c r="M26" s="52">
         <v>180</v>
       </c>
-      <c r="N26" s="54">
+      <c r="N26" s="52">
         <v>14446</v>
       </c>
-      <c r="O26" s="54">
+      <c r="O26" s="52">
         <v>220</v>
       </c>
-      <c r="P26" s="54">
+      <c r="P26" s="52">
         <v>338</v>
       </c>
-      <c r="Q26" s="54">
+      <c r="Q26" s="52">
         <v>50</v>
       </c>
-      <c r="R26" s="54">
+      <c r="R26" s="52">
         <v>12</v>
       </c>
-      <c r="S26" s="54">
+      <c r="S26" s="52">
         <v>10</v>
       </c>
-      <c r="T26" s="54">
+      <c r="T26" s="52">
         <v>938</v>
       </c>
-      <c r="U26" s="54">
+      <c r="U26" s="52">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="145" t="s">
+      <c r="A27" s="133" t="s">
         <v>106</v>
       </c>
-      <c r="B27" s="134">
+      <c r="B27" s="122">
         <v>19378</v>
       </c>
-      <c r="C27" s="54">
+      <c r="C27" s="52">
         <v>1110</v>
       </c>
-      <c r="D27" s="54">
+      <c r="D27" s="52">
         <v>7001</v>
       </c>
-      <c r="E27" s="54">
+      <c r="E27" s="52">
         <v>630</v>
       </c>
-      <c r="F27" s="54">
+      <c r="F27" s="52">
         <v>6140</v>
       </c>
-      <c r="G27" s="54">
+      <c r="G27" s="52">
         <v>580</v>
       </c>
-      <c r="H27" s="54">
+      <c r="H27" s="52">
         <v>861</v>
       </c>
-      <c r="I27" s="54">
+      <c r="I27" s="52">
         <v>50</v>
       </c>
-      <c r="J27" s="54">
+      <c r="J27" s="52">
         <v>11757</v>
       </c>
-      <c r="K27" s="54">
+      <c r="K27" s="52">
         <v>400</v>
       </c>
-      <c r="L27" s="54">
+      <c r="L27" s="52">
         <v>1918</v>
       </c>
-      <c r="M27" s="54">
+      <c r="M27" s="52">
         <v>190</v>
       </c>
-      <c r="N27" s="54">
+      <c r="N27" s="52">
         <v>9839</v>
       </c>
-      <c r="O27" s="54">
+      <c r="O27" s="52">
         <v>210</v>
       </c>
-      <c r="P27" s="54">
+      <c r="P27" s="52">
         <v>149</v>
       </c>
-      <c r="Q27" s="54">
+      <c r="Q27" s="52">
         <v>30</v>
       </c>
-      <c r="R27" s="54">
+      <c r="R27" s="52">
         <v>48</v>
       </c>
-      <c r="S27" s="54">
+      <c r="S27" s="52">
         <v>20</v>
       </c>
-      <c r="T27" s="54">
+      <c r="T27" s="52">
         <v>424</v>
       </c>
-      <c r="U27" s="54">
+      <c r="U27" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="145" t="s">
+      <c r="A28" s="133" t="s">
         <v>107</v>
       </c>
-      <c r="B28" s="134">
+      <c r="B28" s="122">
         <v>37126</v>
       </c>
-      <c r="C28" s="54">
+      <c r="C28" s="52">
         <v>1460</v>
       </c>
-      <c r="D28" s="54">
+      <c r="D28" s="52">
         <v>9839</v>
       </c>
-      <c r="E28" s="54">
+      <c r="E28" s="52">
         <v>660</v>
       </c>
-      <c r="F28" s="54">
+      <c r="F28" s="52">
         <v>7401</v>
       </c>
-      <c r="G28" s="54">
+      <c r="G28" s="52">
         <v>640</v>
       </c>
-      <c r="H28" s="54">
+      <c r="H28" s="52">
         <v>2438</v>
       </c>
-      <c r="I28" s="54">
+      <c r="I28" s="52">
         <v>20</v>
       </c>
-      <c r="J28" s="54">
+      <c r="J28" s="52">
         <v>25698</v>
       </c>
-      <c r="K28" s="54">
+      <c r="K28" s="52">
         <v>610</v>
       </c>
-      <c r="L28" s="54">
+      <c r="L28" s="52">
         <v>5489</v>
       </c>
-      <c r="M28" s="54">
+      <c r="M28" s="52">
         <v>440</v>
       </c>
-      <c r="N28" s="54">
+      <c r="N28" s="52">
         <v>20209</v>
       </c>
-      <c r="O28" s="54">
+      <c r="O28" s="52">
         <v>170</v>
       </c>
-      <c r="P28" s="54">
+      <c r="P28" s="52">
         <v>581</v>
       </c>
-      <c r="Q28" s="54">
+      <c r="Q28" s="52">
         <v>130</v>
       </c>
-      <c r="R28" s="54">
+      <c r="R28" s="52">
         <v>22</v>
       </c>
-      <c r="S28" s="54">
+      <c r="S28" s="52">
         <v>10</v>
       </c>
-      <c r="T28" s="54">
+      <c r="T28" s="52">
         <v>986</v>
       </c>
-      <c r="U28" s="54">
+      <c r="U28" s="52">
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="145" t="s">
+      <c r="A29" s="133" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="134">
+      <c r="B29" s="122">
         <v>51280</v>
       </c>
-      <c r="C29" s="54">
+      <c r="C29" s="52">
         <v>1710</v>
       </c>
-      <c r="D29" s="54">
+      <c r="D29" s="52">
         <v>22108</v>
       </c>
-      <c r="E29" s="54">
+      <c r="E29" s="52">
         <v>940</v>
       </c>
-      <c r="F29" s="54">
+      <c r="F29" s="52">
         <v>5401</v>
       </c>
-      <c r="G29" s="54">
+      <c r="G29" s="52">
         <v>860</v>
       </c>
-      <c r="H29" s="54">
+      <c r="H29" s="52">
         <v>16708</v>
       </c>
-      <c r="I29" s="54">
+      <c r="I29" s="52">
         <v>80</v>
       </c>
-      <c r="J29" s="54">
+      <c r="J29" s="52">
         <v>27549</v>
       </c>
-      <c r="K29" s="54">
+      <c r="K29" s="52">
         <v>610</v>
       </c>
-      <c r="L29" s="54">
+      <c r="L29" s="52">
         <v>5181</v>
       </c>
-      <c r="M29" s="54">
+      <c r="M29" s="52">
         <v>370</v>
       </c>
-      <c r="N29" s="54">
+      <c r="N29" s="52">
         <v>22368</v>
       </c>
-      <c r="O29" s="54">
+      <c r="O29" s="52">
         <v>240</v>
       </c>
-      <c r="P29" s="54">
+      <c r="P29" s="52">
         <v>562</v>
       </c>
-      <c r="Q29" s="54">
+      <c r="Q29" s="52">
         <v>80</v>
       </c>
-      <c r="R29" s="54">
+      <c r="R29" s="52">
         <v>276</v>
       </c>
-      <c r="S29" s="54">
+      <c r="S29" s="52">
         <v>40</v>
       </c>
-      <c r="T29" s="54">
+      <c r="T29" s="52">
         <v>785</v>
       </c>
-      <c r="U29" s="54">
+      <c r="U29" s="52">
         <v>50</v>
       </c>
     </row>
-    <row r="30" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="144" t="s">
+    <row r="30" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="132" t="s">
         <v>109</v>
       </c>
-      <c r="B30" s="135">
+      <c r="B30" s="123">
         <v>52722</v>
       </c>
-      <c r="C30" s="113">
+      <c r="C30" s="103">
         <v>2060</v>
       </c>
-      <c r="D30" s="113">
+      <c r="D30" s="103">
         <v>13440</v>
       </c>
-      <c r="E30" s="113">
+      <c r="E30" s="103">
         <v>1220</v>
       </c>
-      <c r="F30" s="113">
+      <c r="F30" s="103">
         <v>11433</v>
       </c>
-      <c r="G30" s="113">
+      <c r="G30" s="103">
         <v>1170</v>
       </c>
-      <c r="H30" s="113">
+      <c r="H30" s="103">
         <v>2006</v>
       </c>
-      <c r="I30" s="113">
+      <c r="I30" s="103">
         <v>50</v>
       </c>
-      <c r="J30" s="113">
+      <c r="J30" s="103">
         <v>36691</v>
       </c>
-      <c r="K30" s="113">
+      <c r="K30" s="103">
         <v>600</v>
       </c>
-      <c r="L30" s="113">
+      <c r="L30" s="103">
         <v>4986</v>
       </c>
-      <c r="M30" s="113">
+      <c r="M30" s="103">
         <v>320</v>
       </c>
-      <c r="N30" s="113">
+      <c r="N30" s="103">
         <v>31705</v>
       </c>
-      <c r="O30" s="113">
+      <c r="O30" s="103">
         <v>280</v>
       </c>
-      <c r="P30" s="113">
+      <c r="P30" s="103">
         <v>1641</v>
       </c>
-      <c r="Q30" s="113">
+      <c r="Q30" s="103">
         <v>200</v>
       </c>
-      <c r="R30" s="113">
+      <c r="R30" s="103">
         <v>10</v>
       </c>
-      <c r="S30" s="113">
+      <c r="S30" s="103">
         <v>0</v>
       </c>
-      <c r="T30" s="113">
+      <c r="T30" s="103">
         <v>941</v>
       </c>
-      <c r="U30" s="113">
+      <c r="U30" s="103">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="145" t="s">
+      <c r="A31" s="133" t="s">
         <v>110</v>
       </c>
-      <c r="B31" s="134">
+      <c r="B31" s="122">
         <v>54259</v>
       </c>
-      <c r="C31" s="54">
+      <c r="C31" s="52">
         <v>1440</v>
       </c>
-      <c r="D31" s="54">
+      <c r="D31" s="52">
         <v>25555</v>
       </c>
-      <c r="E31" s="54">
+      <c r="E31" s="52">
         <v>710</v>
       </c>
-      <c r="F31" s="54">
+      <c r="F31" s="52">
         <v>10670</v>
       </c>
-      <c r="G31" s="54">
+      <c r="G31" s="52">
         <v>670</v>
       </c>
-      <c r="H31" s="54">
+      <c r="H31" s="52">
         <v>14885</v>
       </c>
-      <c r="I31" s="54">
+      <c r="I31" s="52">
         <v>40</v>
       </c>
-      <c r="J31" s="54">
+      <c r="J31" s="52">
         <v>25938</v>
       </c>
-      <c r="K31" s="54">
+      <c r="K31" s="52">
         <v>510</v>
       </c>
-      <c r="L31" s="54">
+      <c r="L31" s="52">
         <v>3942</v>
       </c>
-      <c r="M31" s="54">
+      <c r="M31" s="52">
         <v>280</v>
       </c>
-      <c r="N31" s="54">
+      <c r="N31" s="52">
         <v>21996</v>
       </c>
-      <c r="O31" s="54">
+      <c r="O31" s="52">
         <v>240</v>
       </c>
-      <c r="P31" s="54">
+      <c r="P31" s="52">
         <v>1337</v>
       </c>
-      <c r="Q31" s="54">
+      <c r="Q31" s="52">
         <v>140</v>
       </c>
-      <c r="R31" s="54">
+      <c r="R31" s="52">
         <v>42</v>
       </c>
-      <c r="S31" s="54">
+      <c r="S31" s="52">
         <v>30</v>
       </c>
-      <c r="T31" s="54">
+      <c r="T31" s="52">
         <v>1386</v>
       </c>
-      <c r="U31" s="54">
+      <c r="U31" s="52">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="145" t="s">
+      <c r="A32" s="133" t="s">
         <v>111</v>
       </c>
-      <c r="B32" s="134">
+      <c r="B32" s="122">
         <v>63060</v>
       </c>
-      <c r="C32" s="54">
+      <c r="C32" s="52">
         <v>1620</v>
       </c>
-      <c r="D32" s="54">
+      <c r="D32" s="52">
         <v>30151</v>
       </c>
-      <c r="E32" s="54">
+      <c r="E32" s="52">
         <v>540</v>
       </c>
-      <c r="F32" s="54">
+      <c r="F32" s="52">
         <v>8171</v>
       </c>
-      <c r="G32" s="54">
+      <c r="G32" s="52">
         <v>520</v>
       </c>
-      <c r="H32" s="54">
+      <c r="H32" s="52">
         <v>21980</v>
       </c>
-      <c r="I32" s="54">
+      <c r="I32" s="52">
         <v>20</v>
       </c>
-      <c r="J32" s="54">
+      <c r="J32" s="52">
         <v>29924</v>
       </c>
-      <c r="K32" s="54">
+      <c r="K32" s="52">
         <v>840</v>
       </c>
-      <c r="L32" s="54">
+      <c r="L32" s="52">
         <v>6173</v>
       </c>
-      <c r="M32" s="54">
+      <c r="M32" s="52">
         <v>640</v>
       </c>
-      <c r="N32" s="54">
+      <c r="N32" s="52">
         <v>23751</v>
       </c>
-      <c r="O32" s="54">
+      <c r="O32" s="52">
         <v>200</v>
       </c>
-      <c r="P32" s="54">
+      <c r="P32" s="52">
         <v>1739</v>
       </c>
-      <c r="Q32" s="54">
+      <c r="Q32" s="52">
         <v>210</v>
       </c>
-      <c r="R32" s="54">
+      <c r="R32" s="52">
         <v>294</v>
       </c>
-      <c r="S32" s="54">
+      <c r="S32" s="52">
         <v>10</v>
       </c>
-      <c r="T32" s="54">
+      <c r="T32" s="52">
         <v>953</v>
       </c>
-      <c r="U32" s="54">
+      <c r="U32" s="52">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="145" t="s">
+      <c r="A33" s="133" t="s">
         <v>112</v>
       </c>
-      <c r="B33" s="134">
+      <c r="B33" s="122">
         <v>60927</v>
       </c>
-      <c r="C33" s="54">
+      <c r="C33" s="52">
         <v>1550</v>
       </c>
-      <c r="D33" s="54">
+      <c r="D33" s="52">
         <v>7499</v>
       </c>
-      <c r="E33" s="54">
+      <c r="E33" s="52">
         <v>540</v>
       </c>
-      <c r="F33" s="54">
+      <c r="F33" s="52">
         <v>6482</v>
       </c>
-      <c r="G33" s="54">
+      <c r="G33" s="52">
         <v>530</v>
       </c>
-      <c r="H33" s="54">
+      <c r="H33" s="52">
         <v>1017</v>
       </c>
-      <c r="I33" s="54">
+      <c r="I33" s="52">
         <v>10</v>
       </c>
-      <c r="J33" s="54">
+      <c r="J33" s="52">
         <v>50418</v>
       </c>
-      <c r="K33" s="54">
+      <c r="K33" s="52">
         <v>760</v>
       </c>
-      <c r="L33" s="54">
+      <c r="L33" s="52">
         <v>6480</v>
       </c>
-      <c r="M33" s="54">
+      <c r="M33" s="52">
         <v>540</v>
       </c>
-      <c r="N33" s="54">
+      <c r="N33" s="52">
         <v>43938</v>
       </c>
-      <c r="O33" s="54">
+      <c r="O33" s="52">
         <v>220</v>
       </c>
-      <c r="P33" s="54">
+      <c r="P33" s="52">
         <v>2239</v>
       </c>
-      <c r="Q33" s="54">
+      <c r="Q33" s="52">
         <v>220</v>
       </c>
-      <c r="R33" s="113" t="s">
+      <c r="R33" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="S33" s="54">
+      <c r="S33" s="52">
         <v>0</v>
       </c>
-      <c r="T33" s="113" t="s">
+      <c r="T33" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="U33" s="54">
+      <c r="U33" s="52">
         <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="145" t="s">
+      <c r="A34" s="133" t="s">
         <v>113</v>
       </c>
-      <c r="B34" s="134">
+      <c r="B34" s="122">
         <v>75477</v>
       </c>
-      <c r="C34" s="54">
+      <c r="C34" s="52">
         <v>2260</v>
       </c>
-      <c r="D34" s="54">
+      <c r="D34" s="52">
         <v>25490</v>
       </c>
-      <c r="E34" s="54">
+      <c r="E34" s="52">
         <v>710</v>
       </c>
-      <c r="F34" s="54">
+      <c r="F34" s="52">
         <v>8711</v>
       </c>
-      <c r="G34" s="54">
+      <c r="G34" s="52">
         <v>700</v>
       </c>
-      <c r="H34" s="54">
+      <c r="H34" s="52">
         <v>16778</v>
       </c>
-      <c r="I34" s="54">
+      <c r="I34" s="52">
         <v>20</v>
       </c>
-      <c r="J34" s="54">
+      <c r="J34" s="52">
         <v>45787</v>
       </c>
-      <c r="K34" s="54">
+      <c r="K34" s="52">
         <v>1240</v>
       </c>
-      <c r="L34" s="54">
+      <c r="L34" s="52">
         <v>11966</v>
       </c>
-      <c r="M34" s="54">
+      <c r="M34" s="52">
         <v>950</v>
       </c>
-      <c r="N34" s="54">
+      <c r="N34" s="52">
         <v>33821</v>
       </c>
-      <c r="O34" s="54">
+      <c r="O34" s="52">
         <v>290</v>
       </c>
-      <c r="P34" s="54">
+      <c r="P34" s="52">
         <v>2122</v>
       </c>
-      <c r="Q34" s="54">
+      <c r="Q34" s="52">
         <v>250</v>
       </c>
-      <c r="R34" s="54">
+      <c r="R34" s="52">
         <v>157</v>
       </c>
-      <c r="S34" s="54">
+      <c r="S34" s="52">
         <v>20</v>
       </c>
-      <c r="T34" s="54">
+      <c r="T34" s="52">
         <v>1921</v>
       </c>
-      <c r="U34" s="54">
+      <c r="U34" s="52">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="145" t="s">
+      <c r="A35" s="133" t="s">
         <v>114</v>
       </c>
-      <c r="B35" s="134">
+      <c r="B35" s="122">
         <v>74543</v>
       </c>
-      <c r="C35" s="54">
+      <c r="C35" s="52">
         <v>840</v>
       </c>
-      <c r="D35" s="54">
+      <c r="D35" s="52">
         <v>58016</v>
       </c>
-      <c r="E35" s="54">
+      <c r="E35" s="52">
         <v>140</v>
       </c>
-      <c r="F35" s="54">
+      <c r="F35" s="52">
         <v>57994</v>
       </c>
-      <c r="G35" s="54">
+      <c r="G35" s="52">
         <v>140</v>
       </c>
-      <c r="H35" s="54">
+      <c r="H35" s="52">
         <v>22</v>
       </c>
-      <c r="I35" s="54">
+      <c r="I35" s="52">
         <v>0</v>
       </c>
-      <c r="J35" s="54">
+      <c r="J35" s="52">
         <v>14658</v>
       </c>
-      <c r="K35" s="54">
+      <c r="K35" s="52">
         <v>570</v>
       </c>
-      <c r="L35" s="54">
+      <c r="L35" s="52">
         <v>1678</v>
       </c>
-      <c r="M35" s="54">
+      <c r="M35" s="52">
         <v>430</v>
       </c>
-      <c r="N35" s="54">
+      <c r="N35" s="52">
         <v>12979</v>
       </c>
-      <c r="O35" s="54">
+      <c r="O35" s="52">
         <v>140</v>
       </c>
-      <c r="P35" s="54">
+      <c r="P35" s="52">
         <v>457</v>
       </c>
-      <c r="Q35" s="54">
+      <c r="Q35" s="52">
         <v>110</v>
       </c>
-      <c r="R35" s="54">
+      <c r="R35" s="52">
         <v>75</v>
       </c>
-      <c r="S35" s="54">
+      <c r="S35" s="52">
         <v>10</v>
       </c>
-      <c r="T35" s="54">
+      <c r="T35" s="52">
         <v>1337</v>
       </c>
-      <c r="U35" s="54">
+      <c r="U35" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="145" t="s">
+      <c r="A36" s="133" t="s">
         <v>115</v>
       </c>
-      <c r="B36" s="134">
+      <c r="B36" s="122">
         <v>34504</v>
       </c>
-      <c r="C36" s="54">
+      <c r="C36" s="52">
         <v>1250</v>
       </c>
-      <c r="D36" s="54">
+      <c r="D36" s="52">
         <v>5394</v>
       </c>
-      <c r="E36" s="54">
+      <c r="E36" s="52">
         <v>280</v>
       </c>
-      <c r="F36" s="54">
+      <c r="F36" s="52">
         <v>3760</v>
       </c>
-      <c r="G36" s="54">
+      <c r="G36" s="52">
         <v>270</v>
       </c>
-      <c r="H36" s="54">
+      <c r="H36" s="52">
         <v>1634</v>
       </c>
-      <c r="I36" s="54">
+      <c r="I36" s="52">
         <v>20</v>
       </c>
-      <c r="J36" s="54">
+      <c r="J36" s="52">
         <v>27722</v>
       </c>
-      <c r="K36" s="54">
+      <c r="K36" s="52">
         <v>770</v>
       </c>
-      <c r="L36" s="54">
+      <c r="L36" s="52">
         <v>3973</v>
       </c>
-      <c r="M36" s="54">
+      <c r="M36" s="52">
         <v>550</v>
       </c>
-      <c r="N36" s="54">
+      <c r="N36" s="52">
         <v>23749</v>
       </c>
-      <c r="O36" s="54">
+      <c r="O36" s="52">
         <v>220</v>
       </c>
-      <c r="P36" s="54">
+      <c r="P36" s="52">
         <v>973</v>
       </c>
-      <c r="Q36" s="54">
+      <c r="Q36" s="52">
         <v>170</v>
       </c>
-      <c r="R36" s="113" t="s">
+      <c r="R36" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="S36" s="54">
+      <c r="S36" s="52">
         <v>0</v>
       </c>
-      <c r="T36" s="113" t="s">
+      <c r="T36" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="U36" s="54">
+      <c r="U36" s="52">
         <v>20</v>
       </c>
     </row>
-    <row r="37" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="144" t="s">
+    <row r="37" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="132" t="s">
         <v>116</v>
       </c>
-      <c r="B37" s="135">
+      <c r="B37" s="123">
         <v>39561</v>
       </c>
-      <c r="C37" s="113">
+      <c r="C37" s="103">
         <v>1710</v>
       </c>
-      <c r="D37" s="113">
+      <c r="D37" s="103">
         <v>12925</v>
       </c>
-      <c r="E37" s="113">
+      <c r="E37" s="103">
         <v>920</v>
       </c>
-      <c r="F37" s="113">
+      <c r="F37" s="103">
         <v>8430</v>
       </c>
-      <c r="G37" s="113">
+      <c r="G37" s="103">
         <v>890</v>
       </c>
-      <c r="H37" s="113">
+      <c r="H37" s="103">
         <v>4496</v>
       </c>
-      <c r="I37" s="113">
+      <c r="I37" s="103">
         <v>30</v>
       </c>
-      <c r="J37" s="113">
+      <c r="J37" s="103">
         <v>24838</v>
       </c>
-      <c r="K37" s="113">
+      <c r="K37" s="103">
         <v>620</v>
       </c>
-      <c r="L37" s="113">
+      <c r="L37" s="103">
         <v>5825</v>
       </c>
-      <c r="M37" s="113">
+      <c r="M37" s="103">
         <v>250</v>
       </c>
-      <c r="N37" s="113">
+      <c r="N37" s="103">
         <v>19014</v>
       </c>
-      <c r="O37" s="113">
+      <c r="O37" s="103">
         <v>360</v>
       </c>
-      <c r="P37" s="113">
+      <c r="P37" s="103">
         <v>664</v>
       </c>
-      <c r="Q37" s="113">
+      <c r="Q37" s="103">
         <v>90</v>
       </c>
-      <c r="R37" s="113">
+      <c r="R37" s="103">
         <v>413</v>
       </c>
-      <c r="S37" s="113">
+      <c r="S37" s="103">
         <v>50</v>
       </c>
-      <c r="T37" s="113">
+      <c r="T37" s="103">
         <v>720</v>
       </c>
-      <c r="U37" s="113">
+      <c r="U37" s="103">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="145" t="s">
+      <c r="A38" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B38" s="134">
+      <c r="B38" s="122">
         <v>7542</v>
       </c>
-      <c r="C38" s="54">
+      <c r="C38" s="52">
         <v>730</v>
       </c>
-      <c r="D38" s="54">
+      <c r="D38" s="52">
         <v>1811</v>
       </c>
-      <c r="E38" s="54">
+      <c r="E38" s="52">
         <v>490</v>
       </c>
-      <c r="F38" s="54">
+      <c r="F38" s="52">
         <v>1583</v>
       </c>
-      <c r="G38" s="54">
+      <c r="G38" s="52">
         <v>470</v>
       </c>
-      <c r="H38" s="54">
+      <c r="H38" s="52">
         <v>228</v>
       </c>
-      <c r="I38" s="54">
+      <c r="I38" s="52">
         <v>20</v>
       </c>
-      <c r="J38" s="54">
+      <c r="J38" s="52">
         <v>4917</v>
       </c>
-      <c r="K38" s="54">
+      <c r="K38" s="52">
         <v>180</v>
       </c>
-      <c r="L38" s="54">
+      <c r="L38" s="52">
         <v>1429</v>
       </c>
-      <c r="M38" s="54">
+      <c r="M38" s="52">
         <v>70</v>
       </c>
-      <c r="N38" s="54">
+      <c r="N38" s="52">
         <v>3487</v>
       </c>
-      <c r="O38" s="54">
+      <c r="O38" s="52">
         <v>110</v>
       </c>
-      <c r="P38" s="113" t="s">
+      <c r="P38" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="Q38" s="54">
+      <c r="Q38" s="52">
         <v>30</v>
       </c>
-      <c r="R38" s="113" t="s">
+      <c r="R38" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="S38" s="54">
+      <c r="S38" s="52">
         <v>0</v>
       </c>
-      <c r="T38" s="54">
+      <c r="T38" s="52">
         <v>619</v>
       </c>
-      <c r="U38" s="54">
+      <c r="U38" s="52">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="145" t="s">
+      <c r="A39" s="133" t="s">
         <v>118</v>
       </c>
-      <c r="B39" s="134">
+      <c r="B39" s="122">
         <v>22343</v>
       </c>
-      <c r="C39" s="54">
+      <c r="C39" s="52">
         <v>470</v>
       </c>
-      <c r="D39" s="54">
+      <c r="D39" s="52">
         <v>8854</v>
       </c>
-      <c r="E39" s="54">
+      <c r="E39" s="52">
         <v>280</v>
       </c>
-      <c r="F39" s="54">
+      <c r="F39" s="52">
         <v>4441</v>
       </c>
-      <c r="G39" s="54">
+      <c r="G39" s="52">
         <v>250</v>
       </c>
-      <c r="H39" s="54">
+      <c r="H39" s="52">
         <v>4413</v>
       </c>
-      <c r="I39" s="54">
+      <c r="I39" s="52">
         <v>30</v>
       </c>
-      <c r="J39" s="54">
+      <c r="J39" s="52">
         <v>12435</v>
       </c>
-      <c r="K39" s="54">
+      <c r="K39" s="52">
         <v>150</v>
       </c>
-      <c r="L39" s="54">
+      <c r="L39" s="52">
         <v>2589</v>
       </c>
-      <c r="M39" s="54">
+      <c r="M39" s="52">
         <v>40</v>
       </c>
-      <c r="N39" s="54">
+      <c r="N39" s="52">
         <v>9846</v>
       </c>
-      <c r="O39" s="54">
+      <c r="O39" s="52">
         <v>110</v>
       </c>
-      <c r="P39" s="113" t="s">
+      <c r="P39" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="Q39" s="54">
+      <c r="Q39" s="52">
         <v>20</v>
       </c>
-      <c r="R39" s="113" t="s">
+      <c r="R39" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="S39" s="54">
+      <c r="S39" s="52">
         <v>10</v>
       </c>
-      <c r="T39" s="54">
+      <c r="T39" s="52">
         <v>762</v>
       </c>
-      <c r="U39" s="54">
+      <c r="U39" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="145" t="s">
+      <c r="A40" s="133" t="s">
         <v>119</v>
       </c>
-      <c r="B40" s="134">
+      <c r="B40" s="122">
         <v>13381</v>
       </c>
-      <c r="C40" s="54">
+      <c r="C40" s="52">
         <v>460</v>
       </c>
-      <c r="D40" s="54">
+      <c r="D40" s="52">
         <v>3527</v>
       </c>
-      <c r="E40" s="54">
+      <c r="E40" s="52">
         <v>290</v>
       </c>
-      <c r="F40" s="54">
+      <c r="F40" s="52">
         <v>2729</v>
       </c>
-      <c r="G40" s="54">
+      <c r="G40" s="52">
         <v>260</v>
       </c>
-      <c r="H40" s="54">
+      <c r="H40" s="52">
         <v>798</v>
       </c>
-      <c r="I40" s="54">
+      <c r="I40" s="52">
         <v>30</v>
       </c>
-      <c r="J40" s="54">
+      <c r="J40" s="52">
         <v>9224</v>
       </c>
-      <c r="K40" s="54">
+      <c r="K40" s="52">
         <v>110</v>
       </c>
-      <c r="L40" s="54">
+      <c r="L40" s="52">
         <v>745</v>
       </c>
-      <c r="M40" s="54">
+      <c r="M40" s="52">
         <v>30</v>
       </c>
-      <c r="N40" s="54">
+      <c r="N40" s="52">
         <v>8479</v>
       </c>
-      <c r="O40" s="54">
+      <c r="O40" s="52">
         <v>80</v>
       </c>
-      <c r="P40" s="54">
+      <c r="P40" s="52">
         <v>162</v>
       </c>
-      <c r="Q40" s="54">
+      <c r="Q40" s="52">
         <v>30</v>
       </c>
-      <c r="R40" s="54">
+      <c r="R40" s="52">
         <v>104</v>
       </c>
-      <c r="S40" s="54">
+      <c r="S40" s="52">
         <v>10</v>
       </c>
-      <c r="T40" s="54">
+      <c r="T40" s="52">
         <v>364</v>
       </c>
-      <c r="U40" s="54">
+      <c r="U40" s="52">
         <v>20</v>
       </c>
     </row>
-    <row r="41" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="144" t="s">
+    <row r="41" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="132" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="135">
+      <c r="B41" s="123">
         <v>59430</v>
       </c>
-      <c r="C41" s="113">
+      <c r="C41" s="103">
         <v>1620</v>
       </c>
-      <c r="D41" s="113">
+      <c r="D41" s="103">
         <v>34377</v>
       </c>
-      <c r="E41" s="113">
+      <c r="E41" s="103">
         <v>460</v>
       </c>
-      <c r="F41" s="113">
+      <c r="F41" s="103">
         <v>7127</v>
       </c>
-      <c r="G41" s="113">
+      <c r="G41" s="103">
         <v>450</v>
       </c>
-      <c r="H41" s="113">
+      <c r="H41" s="103">
         <v>27250</v>
       </c>
-      <c r="I41" s="113">
+      <c r="I41" s="103">
         <v>10</v>
       </c>
-      <c r="J41" s="113">
+      <c r="J41" s="103">
         <v>21531</v>
       </c>
-      <c r="K41" s="113">
+      <c r="K41" s="103">
         <v>720</v>
       </c>
-      <c r="L41" s="113">
+      <c r="L41" s="103">
         <v>6949</v>
       </c>
-      <c r="M41" s="113">
+      <c r="M41" s="103">
         <v>620</v>
       </c>
-      <c r="N41" s="113">
+      <c r="N41" s="103">
         <v>14581</v>
       </c>
-      <c r="O41" s="113">
+      <c r="O41" s="103">
         <v>100</v>
       </c>
-      <c r="P41" s="113">
+      <c r="P41" s="103">
         <v>2834</v>
       </c>
-      <c r="Q41" s="113">
+      <c r="Q41" s="103">
         <v>410</v>
       </c>
-      <c r="R41" s="113">
+      <c r="R41" s="103">
         <v>91</v>
       </c>
-      <c r="S41" s="113">
+      <c r="S41" s="103">
         <v>10</v>
       </c>
-      <c r="T41" s="113">
+      <c r="T41" s="103">
         <v>598</v>
       </c>
-      <c r="U41" s="113">
+      <c r="U41" s="103">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="145" t="s">
+      <c r="A42" s="133" t="s">
         <v>121</v>
       </c>
-      <c r="B42" s="134">
+      <c r="B42" s="122">
         <v>92712</v>
       </c>
-      <c r="C42" s="54">
+      <c r="C42" s="52">
         <v>3040</v>
       </c>
-      <c r="D42" s="54">
+      <c r="D42" s="52">
         <v>38748</v>
       </c>
-      <c r="E42" s="54">
+      <c r="E42" s="52">
         <v>1610</v>
       </c>
-      <c r="F42" s="54">
+      <c r="F42" s="52">
         <v>20129</v>
       </c>
-      <c r="G42" s="54">
+      <c r="G42" s="52">
         <v>1560</v>
       </c>
-      <c r="H42" s="54">
+      <c r="H42" s="52">
         <v>18619</v>
       </c>
-      <c r="I42" s="54">
+      <c r="I42" s="52">
         <v>50</v>
       </c>
-      <c r="J42" s="54">
+      <c r="J42" s="52">
         <v>49518</v>
       </c>
-      <c r="K42" s="54">
+      <c r="K42" s="52">
         <v>920</v>
       </c>
-      <c r="L42" s="54">
+      <c r="L42" s="52">
         <v>4344</v>
       </c>
-      <c r="M42" s="54">
+      <c r="M42" s="52">
         <v>480</v>
       </c>
-      <c r="N42" s="54">
+      <c r="N42" s="52">
         <v>45173</v>
       </c>
-      <c r="O42" s="54">
+      <c r="O42" s="52">
         <v>440</v>
       </c>
-      <c r="P42" s="54">
+      <c r="P42" s="52">
         <v>2117</v>
       </c>
-      <c r="Q42" s="54">
+      <c r="Q42" s="52">
         <v>340</v>
       </c>
-      <c r="R42" s="54">
+      <c r="R42" s="52">
         <v>948</v>
       </c>
-      <c r="S42" s="54">
+      <c r="S42" s="52">
         <v>90</v>
       </c>
-      <c r="T42" s="54">
+      <c r="T42" s="52">
         <v>1381</v>
       </c>
-      <c r="U42" s="54">
+      <c r="U42" s="52">
         <v>70</v>
       </c>
     </row>
-    <row r="43" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="144" t="s">
+    <row r="43" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="132" t="s">
         <v>122</v>
       </c>
-      <c r="B43" s="135">
+      <c r="B43" s="123">
         <v>41993</v>
       </c>
-      <c r="C43" s="113">
+      <c r="C43" s="103">
         <v>1140</v>
       </c>
-      <c r="D43" s="113">
+      <c r="D43" s="103">
         <v>18814</v>
       </c>
-      <c r="E43" s="113">
+      <c r="E43" s="103">
         <v>580</v>
       </c>
-      <c r="F43" s="113">
+      <c r="F43" s="103">
         <v>12743</v>
       </c>
-      <c r="G43" s="113">
+      <c r="G43" s="103">
         <v>570</v>
       </c>
-      <c r="H43" s="113">
+      <c r="H43" s="103">
         <v>6070</v>
       </c>
-      <c r="I43" s="113">
+      <c r="I43" s="103">
         <v>10</v>
       </c>
-      <c r="J43" s="113">
+      <c r="J43" s="103">
         <v>22097</v>
       </c>
-      <c r="K43" s="113">
+      <c r="K43" s="103">
         <v>470</v>
       </c>
-      <c r="L43" s="113">
+      <c r="L43" s="103">
         <v>3034</v>
       </c>
-      <c r="M43" s="113">
+      <c r="M43" s="103">
         <v>220</v>
       </c>
-      <c r="N43" s="113">
+      <c r="N43" s="103">
         <v>19063</v>
       </c>
-      <c r="O43" s="113">
+      <c r="O43" s="103">
         <v>240</v>
       </c>
-      <c r="P43" s="113">
+      <c r="P43" s="103">
         <v>672</v>
       </c>
-      <c r="Q43" s="113">
+      <c r="Q43" s="103">
         <v>50</v>
       </c>
-      <c r="R43" s="113">
+      <c r="R43" s="103">
         <v>216</v>
       </c>
-      <c r="S43" s="113">
+      <c r="S43" s="103">
         <v>20</v>
       </c>
-      <c r="T43" s="113">
+      <c r="T43" s="103">
         <v>194</v>
       </c>
-      <c r="U43" s="113">
+      <c r="U43" s="103">
         <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="145" t="s">
+      <c r="A44" s="133" t="s">
         <v>123</v>
       </c>
-      <c r="B44" s="134">
+      <c r="B44" s="122">
         <v>109221</v>
       </c>
-      <c r="C44" s="54">
+      <c r="C44" s="52">
         <v>2300</v>
       </c>
-      <c r="D44" s="54">
+      <c r="D44" s="52">
         <v>62264</v>
       </c>
-      <c r="E44" s="54">
+      <c r="E44" s="52">
         <v>1100</v>
       </c>
-      <c r="F44" s="54">
+      <c r="F44" s="52">
         <v>18507</v>
       </c>
-      <c r="G44" s="54">
+      <c r="G44" s="52">
         <v>1030</v>
       </c>
-      <c r="H44" s="54">
+      <c r="H44" s="52">
         <v>43757</v>
       </c>
-      <c r="I44" s="54">
+      <c r="I44" s="52">
         <v>70</v>
       </c>
-      <c r="J44" s="54">
+      <c r="J44" s="52">
         <v>44296</v>
       </c>
-      <c r="K44" s="54">
+      <c r="K44" s="52">
         <v>1000</v>
       </c>
-      <c r="L44" s="54">
+      <c r="L44" s="52">
         <v>12071</v>
       </c>
-      <c r="M44" s="54">
+      <c r="M44" s="52">
         <v>600</v>
       </c>
-      <c r="N44" s="54">
+      <c r="N44" s="52">
         <v>32225</v>
       </c>
-      <c r="O44" s="54">
+      <c r="O44" s="52">
         <v>400</v>
       </c>
-      <c r="P44" s="54">
+      <c r="P44" s="52">
         <v>1684</v>
       </c>
-      <c r="Q44" s="54">
+      <c r="Q44" s="52">
         <v>140</v>
       </c>
-      <c r="R44" s="54">
+      <c r="R44" s="52">
         <v>72</v>
       </c>
-      <c r="S44" s="54">
+      <c r="S44" s="52">
         <v>20</v>
       </c>
-      <c r="T44" s="54">
+      <c r="T44" s="52">
         <v>905</v>
       </c>
-      <c r="U44" s="54">
+      <c r="U44" s="52">
         <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="145" t="s">
+      <c r="A45" s="133" t="s">
         <v>124</v>
       </c>
-      <c r="B45" s="134">
+      <c r="B45" s="122">
         <v>67942</v>
       </c>
-      <c r="C45" s="54">
+      <c r="C45" s="52">
         <v>1200</v>
       </c>
-      <c r="D45" s="54">
+      <c r="D45" s="52">
         <v>8909</v>
       </c>
-      <c r="E45" s="54">
+      <c r="E45" s="52">
         <v>500</v>
       </c>
-      <c r="F45" s="54">
+      <c r="F45" s="52">
         <v>5285</v>
       </c>
-      <c r="G45" s="54">
+      <c r="G45" s="52">
         <v>480</v>
       </c>
-      <c r="H45" s="54">
+      <c r="H45" s="52">
         <v>3624</v>
       </c>
-      <c r="I45" s="54">
+      <c r="I45" s="52">
         <v>20</v>
       </c>
-      <c r="J45" s="54">
+      <c r="J45" s="52">
         <v>54602</v>
       </c>
-      <c r="K45" s="54">
+      <c r="K45" s="52">
         <v>560</v>
       </c>
-      <c r="L45" s="54">
+      <c r="L45" s="52">
         <v>8205</v>
       </c>
-      <c r="M45" s="54">
+      <c r="M45" s="52">
         <v>300</v>
       </c>
-      <c r="N45" s="54">
+      <c r="N45" s="52">
         <v>46397</v>
       </c>
-      <c r="O45" s="54">
+      <c r="O45" s="52">
         <v>270</v>
       </c>
-      <c r="P45" s="54">
+      <c r="P45" s="52">
         <v>2536</v>
       </c>
-      <c r="Q45" s="54">
+      <c r="Q45" s="52">
         <v>80</v>
       </c>
-      <c r="R45" s="54">
+      <c r="R45" s="52">
         <v>11</v>
       </c>
-      <c r="S45" s="54">
+      <c r="S45" s="52">
         <v>0</v>
       </c>
-      <c r="T45" s="54">
+      <c r="T45" s="52">
         <v>1884</v>
       </c>
-      <c r="U45" s="54">
+      <c r="U45" s="52">
         <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="145" t="s">
+      <c r="A46" s="133" t="s">
         <v>125</v>
       </c>
-      <c r="B46" s="134">
+      <c r="B46" s="122">
         <v>48549</v>
       </c>
-      <c r="C46" s="54">
+      <c r="C46" s="52">
         <v>1100</v>
       </c>
-      <c r="D46" s="54">
+      <c r="D46" s="52">
         <v>24294</v>
       </c>
-      <c r="E46" s="54">
+      <c r="E46" s="52">
         <v>680</v>
       </c>
-      <c r="F46" s="54">
+      <c r="F46" s="52">
         <v>10208</v>
       </c>
-      <c r="G46" s="54">
+      <c r="G46" s="52">
         <v>650</v>
       </c>
-      <c r="H46" s="54">
+      <c r="H46" s="52">
         <v>14086</v>
       </c>
-      <c r="I46" s="54">
+      <c r="I46" s="52">
         <v>30</v>
       </c>
-      <c r="J46" s="54">
+      <c r="J46" s="52">
         <v>20603</v>
       </c>
-      <c r="K46" s="54">
+      <c r="K46" s="52">
         <v>340</v>
       </c>
-      <c r="L46" s="54">
+      <c r="L46" s="52">
         <v>10055</v>
       </c>
-      <c r="M46" s="54">
+      <c r="M46" s="52">
         <v>180</v>
       </c>
-      <c r="N46" s="54">
+      <c r="N46" s="52">
         <v>10548</v>
       </c>
-      <c r="O46" s="54">
+      <c r="O46" s="52">
         <v>160</v>
       </c>
-      <c r="P46" s="54">
+      <c r="P46" s="52">
         <v>1569</v>
       </c>
-      <c r="Q46" s="54">
+      <c r="Q46" s="52">
         <v>50</v>
       </c>
-      <c r="R46" s="54">
+      <c r="R46" s="52">
         <v>242</v>
       </c>
-      <c r="S46" s="54">
+      <c r="S46" s="52">
         <v>10</v>
       </c>
-      <c r="T46" s="54">
+      <c r="T46" s="52">
         <v>1841</v>
       </c>
-      <c r="U46" s="54">
+      <c r="U46" s="52">
         <v>30</v>
       </c>
     </row>
-    <row r="47" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="144" t="s">
+    <row r="47" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="132" t="s">
         <v>126</v>
       </c>
-      <c r="B47" s="135">
+      <c r="B47" s="123">
         <v>16212</v>
       </c>
-      <c r="C47" s="113">
+      <c r="C47" s="103">
         <v>750</v>
       </c>
-      <c r="D47" s="113">
+      <c r="D47" s="103">
         <v>3653</v>
       </c>
-      <c r="E47" s="113">
+      <c r="E47" s="103">
         <v>470</v>
       </c>
-      <c r="F47" s="113">
+      <c r="F47" s="103">
         <v>3010</v>
       </c>
-      <c r="G47" s="113">
+      <c r="G47" s="103">
         <v>450</v>
       </c>
-      <c r="H47" s="113">
+      <c r="H47" s="103">
         <v>643</v>
       </c>
-      <c r="I47" s="113">
+      <c r="I47" s="103">
         <v>20</v>
       </c>
-      <c r="J47" s="113">
+      <c r="J47" s="103">
         <v>11164</v>
       </c>
-      <c r="K47" s="113">
+      <c r="K47" s="103">
         <v>180</v>
       </c>
-      <c r="L47" s="113">
+      <c r="L47" s="103">
         <v>1755</v>
       </c>
-      <c r="M47" s="113">
+      <c r="M47" s="103">
         <v>80</v>
       </c>
-      <c r="N47" s="113">
+      <c r="N47" s="103">
         <v>9409</v>
       </c>
-      <c r="O47" s="113">
+      <c r="O47" s="103">
         <v>100</v>
       </c>
-      <c r="P47" s="113">
+      <c r="P47" s="103">
         <v>332</v>
       </c>
-      <c r="Q47" s="113">
+      <c r="Q47" s="103">
         <v>70</v>
       </c>
-      <c r="R47" s="113">
+      <c r="R47" s="103">
         <v>144</v>
       </c>
-      <c r="S47" s="113">
+      <c r="S47" s="103">
         <v>10</v>
       </c>
-      <c r="T47" s="113">
+      <c r="T47" s="103">
         <v>919</v>
       </c>
-      <c r="U47" s="113">
+      <c r="U47" s="103">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="145" t="s">
+      <c r="A48" s="133" t="s">
         <v>127</v>
       </c>
-      <c r="B48" s="134">
+      <c r="B48" s="122">
         <v>23129</v>
       </c>
-      <c r="C48" s="54">
+      <c r="C48" s="52">
         <v>930</v>
       </c>
-      <c r="D48" s="54">
+      <c r="D48" s="52">
         <v>7742</v>
       </c>
-      <c r="E48" s="54">
+      <c r="E48" s="52">
         <v>500</v>
       </c>
-      <c r="F48" s="54">
+      <c r="F48" s="52">
         <v>6467</v>
       </c>
-      <c r="G48" s="54">
+      <c r="G48" s="52">
         <v>470</v>
       </c>
-      <c r="H48" s="54">
+      <c r="H48" s="52">
         <v>1275</v>
       </c>
-      <c r="I48" s="54">
+      <c r="I48" s="52">
         <v>30</v>
       </c>
-      <c r="J48" s="54">
+      <c r="J48" s="52">
         <v>14526</v>
       </c>
-      <c r="K48" s="54">
+      <c r="K48" s="52">
         <v>340</v>
       </c>
-      <c r="L48" s="54">
+      <c r="L48" s="52">
         <v>2267</v>
       </c>
-      <c r="M48" s="54">
+      <c r="M48" s="52">
         <v>150</v>
       </c>
-      <c r="N48" s="54">
+      <c r="N48" s="52">
         <v>12258</v>
       </c>
-      <c r="O48" s="54">
+      <c r="O48" s="52">
         <v>190</v>
       </c>
-      <c r="P48" s="54">
+      <c r="P48" s="52">
         <v>345</v>
       </c>
-      <c r="Q48" s="54">
+      <c r="Q48" s="52">
         <v>50</v>
       </c>
-      <c r="R48" s="54">
+      <c r="R48" s="52">
         <v>67</v>
       </c>
-      <c r="S48" s="54">
+      <c r="S48" s="52">
         <v>20</v>
       </c>
-      <c r="T48" s="54">
+      <c r="T48" s="52">
         <v>450</v>
       </c>
-      <c r="U48" s="54">
+      <c r="U48" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="145" t="s">
+      <c r="A49" s="133" t="s">
         <v>128</v>
       </c>
-      <c r="B49" s="134">
+      <c r="B49" s="122">
         <v>21739</v>
       </c>
-      <c r="C49" s="54">
+      <c r="C49" s="52">
         <v>480</v>
       </c>
-      <c r="D49" s="54">
+      <c r="D49" s="52">
         <v>1349</v>
       </c>
-      <c r="E49" s="54">
+      <c r="E49" s="52">
         <v>150</v>
       </c>
-      <c r="F49" s="54">
+      <c r="F49" s="52">
         <v>788</v>
       </c>
-      <c r="G49" s="54">
+      <c r="G49" s="52">
         <v>140</v>
       </c>
-      <c r="H49" s="54">
+      <c r="H49" s="52">
         <v>561</v>
       </c>
-      <c r="I49" s="54">
+      <c r="I49" s="52">
         <v>10</v>
       </c>
-      <c r="J49" s="54">
+      <c r="J49" s="52">
         <v>19298</v>
       </c>
-      <c r="K49" s="54">
+      <c r="K49" s="52">
         <v>240</v>
       </c>
-      <c r="L49" s="54">
+      <c r="L49" s="52">
         <v>1027</v>
       </c>
-      <c r="M49" s="54">
+      <c r="M49" s="52">
         <v>90</v>
       </c>
-      <c r="N49" s="54">
+      <c r="N49" s="52">
         <v>18271</v>
       </c>
-      <c r="O49" s="54">
+      <c r="O49" s="52">
         <v>150</v>
       </c>
-      <c r="P49" s="54">
+      <c r="P49" s="52">
         <v>623</v>
       </c>
-      <c r="Q49" s="54">
+      <c r="Q49" s="52">
         <v>70</v>
       </c>
-      <c r="R49" s="113" t="s">
+      <c r="R49" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="S49" s="54">
+      <c r="S49" s="52">
         <v>0</v>
       </c>
-      <c r="T49" s="113" t="s">
+      <c r="T49" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="U49" s="54">
+      <c r="U49" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="145" t="s">
+      <c r="A50" s="133" t="s">
         <v>129</v>
       </c>
-      <c r="B50" s="134">
+      <c r="B50" s="122">
         <v>40469</v>
       </c>
-      <c r="C50" s="54">
+      <c r="C50" s="52">
         <v>2050</v>
       </c>
-      <c r="D50" s="54">
+      <c r="D50" s="52">
         <v>7385</v>
       </c>
-      <c r="E50" s="54">
+      <c r="E50" s="52">
         <v>1230</v>
       </c>
-      <c r="F50" s="54">
+      <c r="F50" s="52">
         <v>6785</v>
       </c>
-      <c r="G50" s="54">
+      <c r="G50" s="52">
         <v>1210</v>
       </c>
-      <c r="H50" s="54">
+      <c r="H50" s="52">
         <v>600</v>
       </c>
-      <c r="I50" s="54">
+      <c r="I50" s="52">
         <v>20</v>
       </c>
-      <c r="J50" s="54">
+      <c r="J50" s="52">
         <v>30329</v>
       </c>
-      <c r="K50" s="54">
+      <c r="K50" s="52">
         <v>570</v>
       </c>
-      <c r="L50" s="54">
+      <c r="L50" s="52">
         <v>2210</v>
       </c>
-      <c r="M50" s="54">
+      <c r="M50" s="52">
         <v>160</v>
       </c>
-      <c r="N50" s="54">
+      <c r="N50" s="52">
         <v>28119</v>
       </c>
-      <c r="O50" s="54">
+      <c r="O50" s="52">
         <v>400</v>
       </c>
-      <c r="P50" s="54">
+      <c r="P50" s="52">
         <v>1483</v>
       </c>
-      <c r="Q50" s="54">
+      <c r="Q50" s="52">
         <v>160</v>
       </c>
-      <c r="R50" s="54">
+      <c r="R50" s="52">
         <v>315</v>
       </c>
-      <c r="S50" s="54">
+      <c r="S50" s="52">
         <v>30</v>
       </c>
-      <c r="T50" s="54">
+      <c r="T50" s="52">
         <v>957</v>
       </c>
-      <c r="U50" s="54">
+      <c r="U50" s="52">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="145" t="s">
+      <c r="A51" s="133" t="s">
         <v>130</v>
       </c>
-      <c r="B51" s="134">
+      <c r="B51" s="122">
         <v>19895</v>
       </c>
-      <c r="C51" s="54">
+      <c r="C51" s="52">
         <v>560</v>
       </c>
-      <c r="D51" s="54">
+      <c r="D51" s="52">
         <v>4281</v>
       </c>
-      <c r="E51" s="54">
+      <c r="E51" s="52">
         <v>300</v>
       </c>
-      <c r="F51" s="54">
+      <c r="F51" s="52">
         <v>4264</v>
       </c>
-      <c r="G51" s="54">
+      <c r="G51" s="52">
         <v>290</v>
       </c>
-      <c r="H51" s="54">
+      <c r="H51" s="52">
         <v>17</v>
       </c>
-      <c r="I51" s="54">
+      <c r="I51" s="52">
         <v>10</v>
       </c>
-      <c r="J51" s="54">
+      <c r="J51" s="52">
         <v>14677</v>
       </c>
-      <c r="K51" s="54">
+      <c r="K51" s="52">
         <v>190</v>
       </c>
-      <c r="L51" s="54">
+      <c r="L51" s="52">
         <v>2927</v>
       </c>
-      <c r="M51" s="54">
+      <c r="M51" s="52">
         <v>80</v>
       </c>
-      <c r="N51" s="54">
+      <c r="N51" s="52">
         <v>11751</v>
       </c>
-      <c r="O51" s="54">
+      <c r="O51" s="52">
         <v>120</v>
       </c>
-      <c r="P51" s="54">
+      <c r="P51" s="52">
         <v>389</v>
       </c>
-      <c r="Q51" s="54">
+      <c r="Q51" s="52">
         <v>40</v>
       </c>
-      <c r="R51" s="113" t="s">
+      <c r="R51" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="S51" s="54">
+      <c r="S51" s="52">
         <v>10</v>
       </c>
-      <c r="T51" s="113" t="s">
+      <c r="T51" s="103" t="s">
         <v>444</v>
       </c>
-      <c r="U51" s="54">
+      <c r="U51" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="145" t="s">
+      <c r="A52" s="133" t="s">
         <v>131</v>
       </c>
-      <c r="B52" s="134">
+      <c r="B52" s="122">
         <v>35561</v>
       </c>
-      <c r="C52" s="54">
+      <c r="C52" s="52">
         <v>980</v>
       </c>
-      <c r="D52" s="54">
+      <c r="D52" s="52">
         <v>17608</v>
       </c>
-      <c r="E52" s="54">
+      <c r="E52" s="52">
         <v>700</v>
       </c>
-      <c r="F52" s="54">
+      <c r="F52" s="52">
         <v>10013</v>
       </c>
-      <c r="G52" s="54">
+      <c r="G52" s="52">
         <v>690</v>
       </c>
-      <c r="H52" s="54">
+      <c r="H52" s="52">
         <v>7594</v>
       </c>
-      <c r="I52" s="54">
+      <c r="I52" s="52">
         <v>20</v>
       </c>
-      <c r="J52" s="54">
+      <c r="J52" s="52">
         <v>17399</v>
       </c>
-      <c r="K52" s="54">
+      <c r="K52" s="52">
         <v>190</v>
       </c>
-      <c r="L52" s="54">
+      <c r="L52" s="52">
         <v>1339</v>
       </c>
-      <c r="M52" s="54">
+      <c r="M52" s="52">
         <v>60</v>
       </c>
-      <c r="N52" s="54">
+      <c r="N52" s="52">
         <v>16060</v>
       </c>
-      <c r="O52" s="54">
+      <c r="O52" s="52">
         <v>140</v>
       </c>
-      <c r="P52" s="54">
+      <c r="P52" s="52">
         <v>273</v>
       </c>
-      <c r="Q52" s="54">
+      <c r="Q52" s="52">
         <v>60</v>
       </c>
-      <c r="R52" s="54">
+      <c r="R52" s="52">
         <v>63</v>
       </c>
-      <c r="S52" s="54">
+      <c r="S52" s="52">
         <v>20</v>
       </c>
-      <c r="T52" s="54">
+      <c r="T52" s="52">
         <v>218</v>
       </c>
-      <c r="U52" s="54">
+      <c r="U52" s="52">
         <v>10</v>
       </c>
     </row>
-    <row r="53" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="144" t="s">
+    <row r="53" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="132" t="s">
         <v>132</v>
       </c>
-      <c r="B53" s="135">
+      <c r="B53" s="123">
         <v>43349</v>
       </c>
-      <c r="C53" s="113">
+      <c r="C53" s="103">
         <v>510</v>
       </c>
-      <c r="D53" s="113">
+      <c r="D53" s="103">
         <v>24348</v>
       </c>
-      <c r="E53" s="113">
+      <c r="E53" s="103">
         <v>290</v>
       </c>
-      <c r="F53" s="113">
+      <c r="F53" s="103">
         <v>2387</v>
       </c>
-      <c r="G53" s="113">
+      <c r="G53" s="103">
         <v>270</v>
       </c>
-      <c r="H53" s="113">
+      <c r="H53" s="103">
         <v>21961</v>
       </c>
-      <c r="I53" s="113">
+      <c r="I53" s="103">
         <v>20</v>
       </c>
-      <c r="J53" s="113">
+      <c r="J53" s="103">
         <v>18414</v>
       </c>
-      <c r="K53" s="113">
+      <c r="K53" s="103">
         <v>150</v>
       </c>
-      <c r="L53" s="113">
+      <c r="L53" s="103">
         <v>849</v>
       </c>
-      <c r="M53" s="113">
+      <c r="M53" s="103">
         <v>70</v>
       </c>
-      <c r="N53" s="113">
+      <c r="N53" s="103">
         <v>17566</v>
       </c>
-      <c r="O53" s="113">
+      <c r="O53" s="103">
         <v>90</v>
       </c>
-      <c r="P53" s="113">
+      <c r="P53" s="103">
         <v>224</v>
       </c>
-      <c r="Q53" s="113">
+      <c r="Q53" s="103">
         <v>50</v>
       </c>
-      <c r="R53" s="113">
+      <c r="R53" s="103">
         <v>5</v>
       </c>
-      <c r="S53" s="113">
+      <c r="S53" s="103">
         <v>10</v>
       </c>
-      <c r="T53" s="113">
+      <c r="T53" s="103">
         <v>357</v>
       </c>
-      <c r="U53" s="113">
+      <c r="U53" s="103">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="145" t="s">
+      <c r="A54" s="133" t="s">
         <v>133</v>
       </c>
-      <c r="B54" s="134">
+      <c r="B54" s="122">
         <v>13637</v>
       </c>
-      <c r="C54" s="54">
+      <c r="C54" s="52">
         <v>750</v>
       </c>
-      <c r="D54" s="54">
+      <c r="D54" s="52">
         <v>4186</v>
       </c>
-      <c r="E54" s="54">
+      <c r="E54" s="52">
         <v>440</v>
       </c>
-      <c r="F54" s="54">
+      <c r="F54" s="52">
         <v>2842</v>
       </c>
-      <c r="G54" s="54">
+      <c r="G54" s="52">
         <v>410</v>
       </c>
-      <c r="H54" s="54">
+      <c r="H54" s="52">
         <v>1344</v>
       </c>
-      <c r="I54" s="54">
+      <c r="I54" s="52">
         <v>20</v>
       </c>
-      <c r="J54" s="54">
+      <c r="J54" s="52">
         <v>8794</v>
       </c>
-      <c r="K54" s="54">
+      <c r="K54" s="52">
         <v>250</v>
       </c>
-      <c r="L54" s="54">
+      <c r="L54" s="52">
         <v>1075</v>
       </c>
-      <c r="M54" s="54">
+      <c r="M54" s="52">
         <v>70</v>
       </c>
-      <c r="N54" s="54">
+      <c r="N54" s="52">
         <v>7719</v>
       </c>
-      <c r="O54" s="54">
+      <c r="O54" s="52">
         <v>180</v>
       </c>
-      <c r="P54" s="54">
+      <c r="P54" s="52">
         <v>303</v>
       </c>
-      <c r="Q54" s="54">
+      <c r="Q54" s="52">
         <v>40</v>
       </c>
-      <c r="R54" s="54">
+      <c r="R54" s="52">
         <v>27</v>
       </c>
-      <c r="S54" s="54">
+      <c r="S54" s="52">
         <v>10</v>
       </c>
-      <c r="T54" s="54">
+      <c r="T54" s="52">
         <v>328</v>
       </c>
-      <c r="U54" s="54">
+      <c r="U54" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="145" t="s">
+      <c r="A55" s="133" t="s">
         <v>134</v>
       </c>
-      <c r="B55" s="134">
+      <c r="B55" s="122">
         <v>28037</v>
       </c>
-      <c r="C55" s="54">
+      <c r="C55" s="52">
         <v>1030</v>
       </c>
-      <c r="D55" s="54">
+      <c r="D55" s="52">
         <v>4420</v>
       </c>
-      <c r="E55" s="54">
+      <c r="E55" s="52">
         <v>680</v>
       </c>
-      <c r="F55" s="54">
+      <c r="F55" s="52">
         <v>2212</v>
       </c>
-      <c r="G55" s="54">
+      <c r="G55" s="52">
         <v>630</v>
       </c>
-      <c r="H55" s="54">
+      <c r="H55" s="52">
         <v>2208</v>
       </c>
-      <c r="I55" s="54">
+      <c r="I55" s="52">
         <v>50</v>
       </c>
-      <c r="J55" s="54">
+      <c r="J55" s="52">
         <v>22332</v>
       </c>
-      <c r="K55" s="54">
+      <c r="K55" s="52">
         <v>260</v>
       </c>
-      <c r="L55" s="54">
+      <c r="L55" s="52">
         <v>5497</v>
       </c>
-      <c r="M55" s="54">
+      <c r="M55" s="52">
         <v>100</v>
       </c>
-      <c r="N55" s="54">
+      <c r="N55" s="52">
         <v>16834</v>
       </c>
-      <c r="O55" s="54">
+      <c r="O55" s="52">
         <v>160</v>
       </c>
-      <c r="P55" s="54">
+      <c r="P55" s="52">
         <v>824</v>
       </c>
-      <c r="Q55" s="54">
+      <c r="Q55" s="52">
         <v>60</v>
       </c>
-      <c r="R55" s="54">
+      <c r="R55" s="52">
         <v>30</v>
       </c>
-      <c r="S55" s="54">
+      <c r="S55" s="52">
         <v>10</v>
       </c>
-      <c r="T55" s="54">
+      <c r="T55" s="52">
         <v>433</v>
       </c>
-      <c r="U55" s="54">
+      <c r="U55" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="145" t="s">
+      <c r="A56" s="133" t="s">
         <v>135</v>
       </c>
-      <c r="B56" s="134">
+      <c r="B56" s="122">
         <v>31913</v>
       </c>
-      <c r="C56" s="54">
+      <c r="C56" s="52">
         <v>1090</v>
       </c>
-      <c r="D56" s="54">
+      <c r="D56" s="52">
         <v>13890</v>
       </c>
-      <c r="E56" s="54">
+      <c r="E56" s="52">
         <v>590</v>
       </c>
-      <c r="F56" s="54">
+      <c r="F56" s="52">
         <v>3917</v>
       </c>
-      <c r="G56" s="54">
+      <c r="G56" s="52">
         <v>570</v>
       </c>
-      <c r="H56" s="54">
+      <c r="H56" s="52">
         <v>9973</v>
       </c>
-      <c r="I56" s="54">
+      <c r="I56" s="52">
         <v>10</v>
       </c>
-      <c r="J56" s="54">
+      <c r="J56" s="52">
         <v>16451</v>
       </c>
-      <c r="K56" s="54">
+      <c r="K56" s="52">
         <v>410</v>
       </c>
-      <c r="L56" s="54">
+      <c r="L56" s="52">
         <v>1681</v>
       </c>
-      <c r="M56" s="54">
+      <c r="M56" s="52">
         <v>150</v>
       </c>
-      <c r="N56" s="54">
+      <c r="N56" s="52">
         <v>14770</v>
       </c>
-      <c r="O56" s="54">
+      <c r="O56" s="52">
         <v>260</v>
       </c>
-      <c r="P56" s="54">
+      <c r="P56" s="52">
         <v>1088</v>
       </c>
-      <c r="Q56" s="54">
+      <c r="Q56" s="52">
         <v>70</v>
       </c>
-      <c r="R56" s="54">
+      <c r="R56" s="52">
         <v>45</v>
       </c>
-      <c r="S56" s="54">
+      <c r="S56" s="52">
         <v>10</v>
       </c>
-      <c r="T56" s="54">
+      <c r="T56" s="52">
         <v>439</v>
       </c>
-      <c r="U56" s="54">
+      <c r="U56" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="145" t="s">
+      <c r="A57" s="133" t="s">
         <v>136</v>
       </c>
-      <c r="B57" s="134">
+      <c r="B57" s="122">
         <v>43118</v>
       </c>
-      <c r="C57" s="54">
+      <c r="C57" s="52">
         <v>960</v>
       </c>
-      <c r="D57" s="54">
+      <c r="D57" s="52">
         <v>24666</v>
       </c>
-      <c r="E57" s="54">
+      <c r="E57" s="52">
         <v>420</v>
       </c>
-      <c r="F57" s="54">
+      <c r="F57" s="52">
         <v>4848</v>
       </c>
-      <c r="G57" s="54">
+      <c r="G57" s="52">
         <v>350</v>
       </c>
-      <c r="H57" s="54">
+      <c r="H57" s="52">
         <v>19819</v>
       </c>
-      <c r="I57" s="54">
+      <c r="I57" s="52">
         <v>70</v>
       </c>
-      <c r="J57" s="54">
+      <c r="J57" s="52">
         <v>17185</v>
       </c>
-      <c r="K57" s="54">
+      <c r="K57" s="52">
         <v>430</v>
       </c>
-      <c r="L57" s="54">
+      <c r="L57" s="52">
         <v>2940</v>
       </c>
-      <c r="M57" s="54">
+      <c r="M57" s="52">
         <v>190</v>
       </c>
-      <c r="N57" s="54">
+      <c r="N57" s="52">
         <v>14246</v>
       </c>
-      <c r="O57" s="54">
+      <c r="O57" s="52">
         <v>240</v>
       </c>
-      <c r="P57" s="54">
+      <c r="P57" s="52">
         <v>681</v>
       </c>
-      <c r="Q57" s="54">
+      <c r="Q57" s="52">
         <v>80</v>
       </c>
-      <c r="R57" s="54">
+      <c r="R57" s="52">
         <v>6</v>
       </c>
-      <c r="S57" s="54">
+      <c r="S57" s="52">
         <v>10</v>
       </c>
-      <c r="T57" s="54">
+      <c r="T57" s="52">
         <v>579</v>
       </c>
-      <c r="U57" s="54">
+      <c r="U57" s="52">
         <v>20</v>
       </c>
     </row>
-    <row r="58" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="144" t="s">
+    <row r="58" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="132" t="s">
         <v>137</v>
       </c>
-      <c r="B58" s="135">
+      <c r="B58" s="123">
         <v>26046</v>
       </c>
-      <c r="C58" s="113">
+      <c r="C58" s="103">
         <v>500</v>
       </c>
-      <c r="D58" s="113">
+      <c r="D58" s="103">
         <v>10471</v>
       </c>
-      <c r="E58" s="113">
+      <c r="E58" s="103">
         <v>300</v>
       </c>
-      <c r="F58" s="113">
+      <c r="F58" s="103">
         <v>9233</v>
       </c>
-      <c r="G58" s="113">
+      <c r="G58" s="103">
         <v>280</v>
       </c>
-      <c r="H58" s="113">
+      <c r="H58" s="103">
         <v>1238</v>
       </c>
-      <c r="I58" s="113">
+      <c r="I58" s="103">
         <v>20</v>
       </c>
-      <c r="J58" s="113">
+      <c r="J58" s="103">
         <v>15070</v>
       </c>
-      <c r="K58" s="113">
+      <c r="K58" s="103">
         <v>150</v>
       </c>
-      <c r="L58" s="113">
+      <c r="L58" s="103">
         <v>791</v>
       </c>
-      <c r="M58" s="113">
+      <c r="M58" s="103">
         <v>50</v>
       </c>
-      <c r="N58" s="113">
+      <c r="N58" s="103">
         <v>14279</v>
       </c>
-      <c r="O58" s="113">
+      <c r="O58" s="103">
         <v>100</v>
       </c>
-      <c r="P58" s="113">
+      <c r="P58" s="103">
         <v>95</v>
       </c>
-      <c r="Q58" s="113">
+      <c r="Q58" s="103">
         <v>20</v>
       </c>
-      <c r="R58" s="113">
+      <c r="R58" s="103">
         <v>21</v>
       </c>
-      <c r="S58" s="113">
+      <c r="S58" s="103">
         <v>20</v>
       </c>
-      <c r="T58" s="113">
+      <c r="T58" s="103">
         <v>390</v>
       </c>
-      <c r="U58" s="113">
+      <c r="U58" s="103">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="145" t="s">
+      <c r="A59" s="133" t="s">
         <v>138</v>
       </c>
-      <c r="B59" s="134">
+      <c r="B59" s="122">
         <v>34609</v>
       </c>
-      <c r="C59" s="54">
+      <c r="C59" s="52">
         <v>430</v>
       </c>
-      <c r="D59" s="54">
+      <c r="D59" s="52">
         <v>25402</v>
       </c>
-      <c r="E59" s="54">
+      <c r="E59" s="52">
         <v>280</v>
       </c>
-      <c r="F59" s="54">
+      <c r="F59" s="52">
         <v>13560</v>
       </c>
-      <c r="G59" s="54">
+      <c r="G59" s="52">
         <v>270</v>
       </c>
-      <c r="H59" s="54">
+      <c r="H59" s="52">
         <v>11843</v>
       </c>
-      <c r="I59" s="54">
+      <c r="I59" s="52">
         <v>10</v>
       </c>
-      <c r="J59" s="54">
+      <c r="J59" s="52">
         <v>8869</v>
       </c>
-      <c r="K59" s="54">
+      <c r="K59" s="52">
         <v>110</v>
       </c>
-      <c r="L59" s="54">
+      <c r="L59" s="52">
         <v>890</v>
       </c>
-      <c r="M59" s="54">
+      <c r="M59" s="52">
         <v>30</v>
       </c>
-      <c r="N59" s="54">
+      <c r="N59" s="52">
         <v>7978</v>
       </c>
-      <c r="O59" s="54">
+      <c r="O59" s="52">
         <v>80</v>
       </c>
-      <c r="P59" s="54">
+      <c r="P59" s="52">
         <v>100</v>
       </c>
-      <c r="Q59" s="54">
+      <c r="Q59" s="52">
         <v>20</v>
       </c>
-      <c r="R59" s="54">
+      <c r="R59" s="52">
         <v>6</v>
       </c>
-      <c r="S59" s="54">
+      <c r="S59" s="52">
         <v>10</v>
       </c>
-      <c r="T59" s="54">
+      <c r="T59" s="52">
         <v>233</v>
       </c>
-      <c r="U59" s="54">
+      <c r="U59" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="145" t="s">
+      <c r="A60" s="133" t="s">
         <v>139</v>
       </c>
-      <c r="B60" s="134">
+      <c r="B60" s="122">
         <v>84884</v>
       </c>
-      <c r="C60" s="54">
+      <c r="C60" s="52">
         <v>830</v>
       </c>
-      <c r="D60" s="54">
+      <c r="D60" s="52">
         <v>52034</v>
       </c>
-      <c r="E60" s="54">
+      <c r="E60" s="52">
         <v>500</v>
       </c>
-      <c r="F60" s="54">
+      <c r="F60" s="52">
         <v>5327</v>
       </c>
-      <c r="G60" s="54">
+      <c r="G60" s="52">
         <v>490</v>
       </c>
-      <c r="H60" s="54">
+      <c r="H60" s="52">
         <v>46707</v>
       </c>
-      <c r="I60" s="54">
+      <c r="I60" s="52">
         <v>20</v>
       </c>
-      <c r="J60" s="54">
+      <c r="J60" s="52">
         <v>32095</v>
       </c>
-      <c r="K60" s="54">
+      <c r="K60" s="52">
         <v>250</v>
       </c>
-      <c r="L60" s="54">
+      <c r="L60" s="52">
         <v>1538</v>
       </c>
-      <c r="M60" s="54">
+      <c r="M60" s="52">
         <v>70</v>
       </c>
-      <c r="N60" s="54">
+      <c r="N60" s="52">
         <v>30557</v>
       </c>
-      <c r="O60" s="54">
+      <c r="O60" s="52">
         <v>190</v>
       </c>
-      <c r="P60" s="54">
+      <c r="P60" s="52">
         <v>323</v>
       </c>
-      <c r="Q60" s="54">
+      <c r="Q60" s="52">
         <v>50</v>
       </c>
-      <c r="R60" s="54">
+      <c r="R60" s="52">
         <v>13</v>
       </c>
-      <c r="S60" s="54">
+      <c r="S60" s="52">
         <v>10</v>
       </c>
-      <c r="T60" s="54">
+      <c r="T60" s="52">
         <v>419</v>
       </c>
-      <c r="U60" s="54">
+      <c r="U60" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="145" t="s">
+      <c r="A61" s="133" t="s">
         <v>140</v>
       </c>
-      <c r="B61" s="134">
+      <c r="B61" s="122">
         <v>34264</v>
       </c>
-      <c r="C61" s="54">
+      <c r="C61" s="52">
         <v>630</v>
       </c>
-      <c r="D61" s="54">
+      <c r="D61" s="52">
         <v>11615</v>
       </c>
-      <c r="E61" s="54">
+      <c r="E61" s="52">
         <v>310</v>
       </c>
-      <c r="F61" s="54">
+      <c r="F61" s="52">
         <v>1580</v>
       </c>
-      <c r="G61" s="54">
+      <c r="G61" s="52">
         <v>260</v>
       </c>
-      <c r="H61" s="54">
+      <c r="H61" s="52">
         <v>10035</v>
       </c>
-      <c r="I61" s="54">
+      <c r="I61" s="52">
         <v>50</v>
       </c>
-      <c r="J61" s="54">
+      <c r="J61" s="52">
         <v>22009</v>
       </c>
-      <c r="K61" s="54">
+      <c r="K61" s="52">
         <v>270</v>
       </c>
-      <c r="L61" s="54">
+      <c r="L61" s="52">
         <v>2420</v>
       </c>
-      <c r="M61" s="54">
+      <c r="M61" s="52">
         <v>70</v>
       </c>
-      <c r="N61" s="54">
+      <c r="N61" s="52">
         <v>19590</v>
       </c>
-      <c r="O61" s="54">
+      <c r="O61" s="52">
         <v>210</v>
       </c>
-      <c r="P61" s="54">
+      <c r="P61" s="52">
         <v>391</v>
       </c>
-      <c r="Q61" s="54">
+      <c r="Q61" s="52">
         <v>10</v>
       </c>
-      <c r="R61" s="54">
+      <c r="R61" s="52">
         <v>43</v>
       </c>
-      <c r="S61" s="54">
+      <c r="S61" s="52">
         <v>10</v>
       </c>
-      <c r="T61" s="54">
+      <c r="T61" s="52">
         <v>206</v>
       </c>
-      <c r="U61" s="54">
+      <c r="U61" s="52">
         <v>20</v>
       </c>
     </row>
-    <row r="62" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="144" t="s">
+    <row r="62" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="132" t="s">
         <v>141</v>
       </c>
-      <c r="B62" s="135">
+      <c r="B62" s="123">
         <v>81780</v>
       </c>
-      <c r="C62" s="113">
+      <c r="C62" s="103">
         <v>1440</v>
       </c>
-      <c r="D62" s="113">
+      <c r="D62" s="103">
         <v>32632</v>
       </c>
-      <c r="E62" s="113">
+      <c r="E62" s="103">
         <v>620</v>
       </c>
-      <c r="F62" s="113">
+      <c r="F62" s="103">
         <v>5254</v>
       </c>
-      <c r="G62" s="113">
+      <c r="G62" s="103">
         <v>570</v>
       </c>
-      <c r="H62" s="113">
+      <c r="H62" s="103">
         <v>27378</v>
       </c>
-      <c r="I62" s="113">
+      <c r="I62" s="103">
         <v>50</v>
       </c>
-      <c r="J62" s="113">
+      <c r="J62" s="103">
         <v>47212</v>
       </c>
-      <c r="K62" s="113">
+      <c r="K62" s="103">
         <v>630</v>
       </c>
-      <c r="L62" s="113">
+      <c r="L62" s="103">
         <v>5361</v>
       </c>
-      <c r="M62" s="113">
+      <c r="M62" s="103">
         <v>360</v>
       </c>
-      <c r="N62" s="113">
+      <c r="N62" s="103">
         <v>41851</v>
       </c>
-      <c r="O62" s="113">
+      <c r="O62" s="103">
         <v>270</v>
       </c>
-      <c r="P62" s="113">
+      <c r="P62" s="103">
         <v>771</v>
       </c>
-      <c r="Q62" s="113">
+      <c r="Q62" s="103">
         <v>160</v>
       </c>
-      <c r="R62" s="113">
+      <c r="R62" s="103">
         <v>11</v>
       </c>
-      <c r="S62" s="113">
+      <c r="S62" s="103">
         <v>10</v>
       </c>
-      <c r="T62" s="113">
+      <c r="T62" s="103">
         <v>1153</v>
       </c>
-      <c r="U62" s="113">
+      <c r="U62" s="103">
         <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="145" t="s">
+      <c r="A63" s="133" t="s">
         <v>142</v>
       </c>
-      <c r="B63" s="134">
+      <c r="B63" s="122">
         <v>34444</v>
       </c>
-      <c r="C63" s="54">
+      <c r="C63" s="52">
         <v>480</v>
       </c>
-      <c r="D63" s="54">
+      <c r="D63" s="52">
         <v>15785</v>
       </c>
-      <c r="E63" s="54">
+      <c r="E63" s="52">
         <v>250</v>
       </c>
-      <c r="F63" s="54">
+      <c r="F63" s="52">
         <v>3794</v>
       </c>
-      <c r="G63" s="54">
+      <c r="G63" s="52">
         <v>230</v>
       </c>
-      <c r="H63" s="54">
+      <c r="H63" s="52">
         <v>11991</v>
       </c>
-      <c r="I63" s="54">
+      <c r="I63" s="52">
         <v>20</v>
       </c>
-      <c r="J63" s="54">
+      <c r="J63" s="52">
         <v>17429</v>
       </c>
-      <c r="K63" s="54">
+      <c r="K63" s="52">
         <v>180</v>
       </c>
-      <c r="L63" s="54">
+      <c r="L63" s="52">
         <v>1327</v>
       </c>
-      <c r="M63" s="54">
+      <c r="M63" s="52">
         <v>40</v>
       </c>
-      <c r="N63" s="54">
+      <c r="N63" s="52">
         <v>16102</v>
       </c>
-      <c r="O63" s="54">
+      <c r="O63" s="52">
         <v>130</v>
       </c>
-      <c r="P63" s="54">
+      <c r="P63" s="52">
         <v>184</v>
       </c>
-      <c r="Q63" s="54">
+      <c r="Q63" s="52">
         <v>30</v>
       </c>
-      <c r="R63" s="54">
+      <c r="R63" s="52">
         <v>32</v>
       </c>
-      <c r="S63" s="54">
+      <c r="S63" s="52">
         <v>10</v>
       </c>
-      <c r="T63" s="54">
+      <c r="T63" s="52">
         <v>1015</v>
       </c>
-      <c r="U63" s="54">
+      <c r="U63" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="145" t="s">
+      <c r="A64" s="133" t="s">
         <v>143</v>
       </c>
-      <c r="B64" s="134">
+      <c r="B64" s="122">
         <v>26306</v>
       </c>
-      <c r="C64" s="54">
+      <c r="C64" s="52">
         <v>560</v>
       </c>
-      <c r="D64" s="54">
+      <c r="D64" s="52">
         <v>8452</v>
       </c>
-      <c r="E64" s="54">
+      <c r="E64" s="52">
         <v>290</v>
       </c>
-      <c r="F64" s="54">
+      <c r="F64" s="52">
         <v>2599</v>
       </c>
-      <c r="G64" s="54">
+      <c r="G64" s="52">
         <v>280</v>
       </c>
-      <c r="H64" s="54">
+      <c r="H64" s="52">
         <v>5852</v>
       </c>
-      <c r="I64" s="54">
+      <c r="I64" s="52">
         <v>10</v>
       </c>
-      <c r="J64" s="54">
+      <c r="J64" s="52">
         <v>17246</v>
       </c>
-      <c r="K64" s="54">
+      <c r="K64" s="52">
         <v>210</v>
       </c>
-      <c r="L64" s="54">
+      <c r="L64" s="52">
         <v>1141</v>
       </c>
-      <c r="M64" s="54">
+      <c r="M64" s="52">
         <v>60</v>
       </c>
-      <c r="N64" s="54">
+      <c r="N64" s="52">
         <v>16105</v>
       </c>
-      <c r="O64" s="54">
+      <c r="O64" s="52">
         <v>150</v>
       </c>
-      <c r="P64" s="54">
+      <c r="P64" s="52">
         <v>132</v>
       </c>
-      <c r="Q64" s="54">
+      <c r="Q64" s="52">
         <v>30</v>
       </c>
-      <c r="R64" s="54">
+      <c r="R64" s="52">
         <v>102</v>
       </c>
-      <c r="S64" s="54">
+      <c r="S64" s="52">
         <v>20</v>
       </c>
-      <c r="T64" s="54">
+      <c r="T64" s="52">
         <v>373</v>
       </c>
-      <c r="U64" s="54">
+      <c r="U64" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="145" t="s">
+      <c r="A65" s="133" t="s">
         <v>144</v>
       </c>
-      <c r="B65" s="134">
+      <c r="B65" s="122">
         <v>104831</v>
       </c>
-      <c r="C65" s="54">
+      <c r="C65" s="52">
         <v>1530</v>
       </c>
-      <c r="D65" s="54">
+      <c r="D65" s="52">
         <v>51386</v>
       </c>
-      <c r="E65" s="54">
+      <c r="E65" s="52">
         <v>850</v>
       </c>
-      <c r="F65" s="54">
+      <c r="F65" s="52">
         <v>20478</v>
       </c>
-      <c r="G65" s="54">
+      <c r="G65" s="52">
         <v>780</v>
       </c>
-      <c r="H65" s="54">
+      <c r="H65" s="52">
         <v>30909</v>
       </c>
-      <c r="I65" s="54">
+      <c r="I65" s="52">
         <v>70</v>
       </c>
-      <c r="J65" s="54">
+      <c r="J65" s="52">
         <v>51509</v>
       </c>
-      <c r="K65" s="54">
+      <c r="K65" s="52">
         <v>560</v>
       </c>
-      <c r="L65" s="54">
+      <c r="L65" s="52">
         <v>16270</v>
       </c>
-      <c r="M65" s="54">
+      <c r="M65" s="52">
         <v>270</v>
       </c>
-      <c r="N65" s="54">
+      <c r="N65" s="52">
         <v>35240</v>
       </c>
-      <c r="O65" s="54">
+      <c r="O65" s="52">
         <v>290</v>
       </c>
-      <c r="P65" s="54">
+      <c r="P65" s="52">
         <v>467</v>
       </c>
-      <c r="Q65" s="54">
+      <c r="Q65" s="52">
         <v>60</v>
       </c>
-      <c r="R65" s="54">
+      <c r="R65" s="52">
         <v>53</v>
       </c>
-      <c r="S65" s="54">
+      <c r="S65" s="52">
         <v>20</v>
       </c>
-      <c r="T65" s="54">
+      <c r="T65" s="52">
         <v>1416</v>
       </c>
-      <c r="U65" s="54">
+      <c r="U65" s="52">
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="145" t="s">
+      <c r="A66" s="133" t="s">
         <v>145</v>
       </c>
-      <c r="B66" s="134">
+      <c r="B66" s="122">
         <v>32821</v>
       </c>
-      <c r="C66" s="54">
+      <c r="C66" s="52">
         <v>770</v>
       </c>
-      <c r="D66" s="54">
+      <c r="D66" s="52">
         <v>13473</v>
       </c>
-      <c r="E66" s="54">
+      <c r="E66" s="52">
         <v>370</v>
       </c>
-      <c r="F66" s="54">
+      <c r="F66" s="52">
         <v>5262</v>
       </c>
-      <c r="G66" s="54">
+      <c r="G66" s="52">
         <v>350</v>
       </c>
-      <c r="H66" s="54">
+      <c r="H66" s="52">
         <v>8211</v>
       </c>
-      <c r="I66" s="54">
+      <c r="I66" s="52">
         <v>20</v>
       </c>
-      <c r="J66" s="54">
+      <c r="J66" s="52">
         <v>18382</v>
       </c>
-      <c r="K66" s="54">
+      <c r="K66" s="52">
         <v>320</v>
       </c>
-      <c r="L66" s="54">
+      <c r="L66" s="52">
         <v>2025</v>
       </c>
-      <c r="M66" s="54">
+      <c r="M66" s="52">
         <v>70</v>
       </c>
-      <c r="N66" s="54">
+      <c r="N66" s="52">
         <v>16357</v>
       </c>
-      <c r="O66" s="54">
+      <c r="O66" s="52">
         <v>250</v>
       </c>
-      <c r="P66" s="54">
+      <c r="P66" s="52">
         <v>202</v>
       </c>
-      <c r="Q66" s="54">
+      <c r="Q66" s="52">
         <v>40</v>
       </c>
-      <c r="R66" s="54">
+      <c r="R66" s="52">
         <v>111</v>
       </c>
-      <c r="S66" s="54">
+      <c r="S66" s="52">
         <v>20</v>
       </c>
-      <c r="T66" s="54">
+      <c r="T66" s="52">
         <v>652</v>
       </c>
-      <c r="U66" s="54">
+      <c r="U66" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="145" t="s">
+      <c r="A67" s="133" t="s">
         <v>146</v>
       </c>
-      <c r="B67" s="134">
+      <c r="B67" s="122">
         <v>78466</v>
       </c>
-      <c r="C67" s="54">
+      <c r="C67" s="52">
         <v>910</v>
       </c>
-      <c r="D67" s="54">
+      <c r="D67" s="52">
         <v>53881</v>
       </c>
-      <c r="E67" s="54">
+      <c r="E67" s="52">
         <v>500</v>
       </c>
-      <c r="F67" s="54">
+      <c r="F67" s="52">
         <v>27314</v>
       </c>
-      <c r="G67" s="54">
+      <c r="G67" s="52">
         <v>480</v>
       </c>
-      <c r="H67" s="54">
+      <c r="H67" s="52">
         <v>26568</v>
       </c>
-      <c r="I67" s="54">
+      <c r="I67" s="52">
         <v>20</v>
       </c>
-      <c r="J67" s="54">
+      <c r="J67" s="52">
         <v>22553</v>
       </c>
-      <c r="K67" s="54">
+      <c r="K67" s="52">
         <v>320</v>
       </c>
-      <c r="L67" s="54">
+      <c r="L67" s="52">
         <v>4433</v>
       </c>
-      <c r="M67" s="54">
+      <c r="M67" s="52">
         <v>170</v>
       </c>
-      <c r="N67" s="54">
+      <c r="N67" s="52">
         <v>18120</v>
       </c>
-      <c r="O67" s="54">
+      <c r="O67" s="52">
         <v>150</v>
       </c>
-      <c r="P67" s="54">
+      <c r="P67" s="52">
         <v>275</v>
       </c>
-      <c r="Q67" s="54">
+      <c r="Q67" s="52">
         <v>30</v>
       </c>
-      <c r="R67" s="54">
+      <c r="R67" s="52">
         <v>34</v>
       </c>
-      <c r="S67" s="54">
+      <c r="S67" s="52">
         <v>20</v>
       </c>
-      <c r="T67" s="54">
+      <c r="T67" s="52">
         <v>1723</v>
       </c>
-      <c r="U67" s="54">
+      <c r="U67" s="52">
         <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="145" t="s">
+      <c r="A68" s="133" t="s">
         <v>147</v>
       </c>
-      <c r="B68" s="134">
+      <c r="B68" s="122">
         <v>80360</v>
       </c>
-      <c r="C68" s="54">
+      <c r="C68" s="52">
         <v>1220</v>
       </c>
-      <c r="D68" s="54">
+      <c r="D68" s="52">
         <v>43917</v>
       </c>
-      <c r="E68" s="54">
+      <c r="E68" s="52">
         <v>640</v>
       </c>
-      <c r="F68" s="54">
+      <c r="F68" s="52">
         <v>13354</v>
       </c>
-      <c r="G68" s="54">
+      <c r="G68" s="52">
         <v>590</v>
       </c>
-      <c r="H68" s="54">
+      <c r="H68" s="52">
         <v>30562</v>
       </c>
-      <c r="I68" s="54">
+      <c r="I68" s="52">
         <v>50</v>
       </c>
-      <c r="J68" s="54">
+      <c r="J68" s="52">
         <v>34642</v>
       </c>
-      <c r="K68" s="54">
+      <c r="K68" s="52">
         <v>460</v>
       </c>
-      <c r="L68" s="54">
+      <c r="L68" s="52">
         <v>4269</v>
       </c>
-      <c r="M68" s="54">
+      <c r="M68" s="52">
         <v>190</v>
       </c>
-      <c r="N68" s="54">
+      <c r="N68" s="52">
         <v>30372</v>
       </c>
-      <c r="O68" s="54">
+      <c r="O68" s="52">
         <v>270</v>
       </c>
-      <c r="P68" s="54">
+      <c r="P68" s="52">
         <v>526</v>
       </c>
-      <c r="Q68" s="54">
+      <c r="Q68" s="52">
         <v>70</v>
       </c>
-      <c r="R68" s="54">
+      <c r="R68" s="52">
         <v>33</v>
       </c>
-      <c r="S68" s="54">
+      <c r="S68" s="52">
         <v>10</v>
       </c>
-      <c r="T68" s="54">
+      <c r="T68" s="52">
         <v>1244</v>
       </c>
-      <c r="U68" s="54">
+      <c r="U68" s="52">
         <v>50</v>
       </c>
     </row>
-    <row r="69" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="144" t="s">
+    <row r="69" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="132" t="s">
         <v>101</v>
       </c>
-      <c r="B69" s="135">
+      <c r="B69" s="123">
         <v>27124</v>
       </c>
-      <c r="C69" s="113">
+      <c r="C69" s="103">
         <v>310</v>
       </c>
-      <c r="D69" s="113">
+      <c r="D69" s="103">
         <v>7698</v>
       </c>
-      <c r="E69" s="113">
+      <c r="E69" s="103">
         <v>180</v>
       </c>
-      <c r="F69" s="113">
+      <c r="F69" s="103">
         <v>5022</v>
       </c>
-      <c r="G69" s="113">
+      <c r="G69" s="103">
         <v>170</v>
       </c>
-      <c r="H69" s="113">
+      <c r="H69" s="103">
         <v>2676</v>
       </c>
-      <c r="I69" s="113">
+      <c r="I69" s="103">
         <v>20</v>
       </c>
-      <c r="J69" s="113">
+      <c r="J69" s="103">
         <v>17447</v>
       </c>
-      <c r="K69" s="113">
+      <c r="K69" s="103">
         <v>90</v>
       </c>
-      <c r="L69" s="113">
+      <c r="L69" s="103">
         <v>965</v>
       </c>
-      <c r="M69" s="113">
+      <c r="M69" s="103">
         <v>40</v>
       </c>
-      <c r="N69" s="113">
+      <c r="N69" s="103">
         <v>16482</v>
       </c>
-      <c r="O69" s="113">
+      <c r="O69" s="103">
         <v>50</v>
       </c>
-      <c r="P69" s="113">
+      <c r="P69" s="103">
         <v>424</v>
       </c>
-      <c r="Q69" s="113">
+      <c r="Q69" s="103">
         <v>20</v>
       </c>
-      <c r="R69" s="113">
+      <c r="R69" s="103">
         <v>67</v>
       </c>
-      <c r="S69" s="113">
+      <c r="S69" s="103">
         <v>10</v>
       </c>
-      <c r="T69" s="113">
+      <c r="T69" s="103">
         <v>1488</v>
       </c>
-      <c r="U69" s="113">
+      <c r="U69" s="103">
         <v>10</v>
       </c>
     </row>
-    <row r="70" spans="1:21" s="108" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="144" t="s">
+    <row r="70" spans="1:21" s="100" customFormat="1" ht="15.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="132" t="s">
         <v>148</v>
       </c>
-      <c r="B70" s="135">
+      <c r="B70" s="123">
         <v>676855</v>
       </c>
-      <c r="C70" s="113">
+      <c r="C70" s="103">
         <v>17960</v>
       </c>
-      <c r="D70" s="113">
+      <c r="D70" s="103">
         <v>300933</v>
       </c>
-      <c r="E70" s="113">
+      <c r="E70" s="103">
         <v>7320</v>
       </c>
-      <c r="F70" s="113">
+      <c r="F70" s="103">
         <v>152986</v>
       </c>
-      <c r="G70" s="113">
+      <c r="G70" s="103">
         <v>7020</v>
       </c>
-      <c r="H70" s="113">
+      <c r="H70" s="103">
         <v>147948</v>
       </c>
-      <c r="I70" s="113">
+      <c r="I70" s="103">
         <v>300</v>
       </c>
-      <c r="J70" s="113">
+      <c r="J70" s="103">
         <v>346483</v>
       </c>
-      <c r="K70" s="113">
+      <c r="K70" s="103">
         <v>7920</v>
       </c>
-      <c r="L70" s="113">
+      <c r="L70" s="103">
         <v>62564</v>
       </c>
-      <c r="M70" s="113">
+      <c r="M70" s="103">
         <v>5400</v>
       </c>
-      <c r="N70" s="113">
+      <c r="N70" s="103">
         <v>283919</v>
       </c>
-      <c r="O70" s="113">
+      <c r="O70" s="103">
         <v>2510</v>
       </c>
-      <c r="P70" s="113">
+      <c r="P70" s="103">
         <v>17142</v>
       </c>
-      <c r="Q70" s="113">
+      <c r="Q70" s="103">
         <v>2180</v>
       </c>
-      <c r="R70" s="113">
+      <c r="R70" s="103">
         <v>1708</v>
       </c>
-      <c r="S70" s="113">
+      <c r="S70" s="103">
         <v>200</v>
       </c>
-      <c r="T70" s="113">
+      <c r="T70" s="103">
         <v>10590</v>
       </c>
-      <c r="U70" s="113">
+      <c r="U70" s="103">
         <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="145" t="s">
+      <c r="A71" s="133" t="s">
         <v>149</v>
       </c>
-      <c r="B71" s="134">
+      <c r="B71" s="122">
         <v>158484</v>
       </c>
-      <c r="C71" s="54">
+      <c r="C71" s="52">
         <v>3440</v>
       </c>
-      <c r="D71" s="54">
+      <c r="D71" s="52">
         <v>52017</v>
       </c>
-      <c r="E71" s="54">
+      <c r="E71" s="52">
         <v>1760</v>
       </c>
-      <c r="F71" s="54">
+      <c r="F71" s="52">
         <v>28236</v>
       </c>
-      <c r="G71" s="54">
+      <c r="G71" s="52">
         <v>1700</v>
       </c>
-      <c r="H71" s="54">
+      <c r="H71" s="52">
         <v>23780</v>
       </c>
-      <c r="I71" s="54">
+      <c r="I71" s="52">
         <v>60</v>
       </c>
-      <c r="J71" s="54">
+      <c r="J71" s="52">
         <v>97302</v>
       </c>
-      <c r="K71" s="54">
+      <c r="K71" s="52">
         <v>1370</v>
       </c>
-      <c r="L71" s="54">
+      <c r="L71" s="52">
         <v>21294</v>
       </c>
-      <c r="M71" s="54">
+      <c r="M71" s="52">
         <v>700</v>
       </c>
-      <c r="N71" s="54">
+      <c r="N71" s="52">
         <v>76008</v>
       </c>
-      <c r="O71" s="54">
+      <c r="O71" s="52">
         <v>670</v>
       </c>
-      <c r="P71" s="54">
+      <c r="P71" s="52">
         <v>4777</v>
       </c>
-      <c r="Q71" s="54">
+      <c r="Q71" s="52">
         <v>180</v>
       </c>
-      <c r="R71" s="54">
+      <c r="R71" s="52">
         <v>469</v>
       </c>
-      <c r="S71" s="54">
+      <c r="S71" s="52">
         <v>30</v>
       </c>
-      <c r="T71" s="54">
+      <c r="T71" s="52">
         <v>3919</v>
       </c>
-      <c r="U71" s="54">
+      <c r="U71" s="52">
         <v>90</v>
       </c>
     </row>
     <row r="72" spans="1:21" ht="10.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="156" t="s">
+      <c r="A72" s="144" t="s">
         <v>150</v>
       </c>
-      <c r="B72" s="134">
+      <c r="B72" s="122">
         <v>339857</v>
       </c>
-      <c r="C72" s="54">
+      <c r="C72" s="52">
         <v>6720</v>
       </c>
-      <c r="D72" s="54">
+      <c r="D72" s="52">
         <v>171033</v>
       </c>
-      <c r="E72" s="54">
+      <c r="E72" s="52">
         <v>3800</v>
       </c>
-      <c r="F72" s="54">
+      <c r="F72" s="52">
         <v>45905</v>
       </c>
-      <c r="G72" s="54">
+      <c r="G72" s="52">
         <v>3540</v>
       </c>
-      <c r="H72" s="54">
+      <c r="H72" s="52">
         <v>125128</v>
       </c>
-      <c r="I72" s="54">
+      <c r="I72" s="52">
         <v>270</v>
       </c>
-      <c r="J72" s="54">
+      <c r="J72" s="52">
         <v>161219</v>
       </c>
-      <c r="K72" s="54">
+      <c r="K72" s="52">
         <v>2290</v>
       </c>
-      <c r="L72" s="54">
+      <c r="L72" s="52">
         <v>17681</v>
       </c>
-      <c r="M72" s="54">
+      <c r="M72" s="52">
         <v>790</v>
       </c>
-      <c r="N72" s="54">
+      <c r="N72" s="52">
         <v>143539</v>
       </c>
-      <c r="O72" s="54">
+      <c r="O72" s="52">
         <v>1500</v>
       </c>
-      <c r="P72" s="54">
+      <c r="P72" s="52">
         <v>4027</v>
       </c>
-      <c r="Q72" s="54">
+      <c r="Q72" s="52">
         <v>400</v>
       </c>
-      <c r="R72" s="54">
+      <c r="R72" s="52">
         <v>195</v>
       </c>
-      <c r="S72" s="54">
+      <c r="S72" s="52">
         <v>90</v>
       </c>
-      <c r="T72" s="54">
+      <c r="T72" s="52">
         <v>3382</v>
       </c>
-      <c r="U72" s="54">
+      <c r="U72" s="52">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:21" ht="4.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B73" s="16"/>
-[...18 lines deleted...]
-      <c r="U73" s="16"/>
+      <c r="B73" s="14"/>
+      <c r="C73" s="14"/>
+      <c r="D73" s="14"/>
+      <c r="E73" s="14"/>
+      <c r="F73" s="14"/>
+      <c r="G73" s="14"/>
+      <c r="H73" s="14"/>
+      <c r="I73" s="14"/>
+      <c r="J73" s="14"/>
+      <c r="K73" s="14"/>
+      <c r="L73" s="14"/>
+      <c r="M73" s="14"/>
+      <c r="N73" s="14"/>
+      <c r="O73" s="14"/>
+      <c r="P73" s="14"/>
+      <c r="Q73" s="14"/>
+      <c r="R73" s="14"/>
+      <c r="S73" s="14"/>
+      <c r="T73" s="14"/>
+      <c r="U73" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="R5:R7"/>
     <mergeCell ref="O6:O7"/>
     <mergeCell ref="S5:S7"/>
     <mergeCell ref="T5:T7"/>
     <mergeCell ref="U5:U7"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="J4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="Q5:Q7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="U1" location="目次!A1" display="目次へ戻る" xr:uid="{001D0C35-17CF-4EAB-A542-532231AA3E39}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet57.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EE110C7-9573-48E0-97E9-2A12579830D6}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:V73"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="U1" sqref="U1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.625" defaultRowHeight="15.6" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.25" style="5" customWidth="1"/>
     <col min="2" max="21" width="7.5" style="5" customWidth="1"/>
     <col min="22" max="22" width="3.625" style="5" customWidth="1"/>
     <col min="23" max="230" width="9" style="5" customWidth="1"/>
     <col min="231" max="16384" width="1.625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>337</v>
       </c>
-      <c r="B1" s="55"/>
-[...18 lines deleted...]
-      <c r="U1" s="104" t="s">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="147"/>
+      <c r="Q1" s="147"/>
+      <c r="R1" s="147"/>
+      <c r="S1" s="147"/>
+      <c r="T1" s="147"/>
+      <c r="U1" s="148" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="2" spans="1:22" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:22" s="55" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="5" t="s">
         <v>379</v>
       </c>
-      <c r="C2" s="56"/>
-[...13 lines deleted...]
-    <row r="3" spans="1:22" s="57" customFormat="1" ht="4.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="149"/>
+      <c r="M2" s="150"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="149"/>
+      <c r="Q2" s="150"/>
+      <c r="R2" s="149"/>
+      <c r="S2" s="150"/>
+      <c r="T2" s="149"/>
+      <c r="U2" s="150"/>
+      <c r="V2" s="151"/>
+    </row>
+    <row r="3" spans="1:22" s="55" customFormat="1" ht="4.7" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="5"/>
-      <c r="C3" s="56"/>
-[...31 lines deleted...]
-      <c r="U4" s="15" t="s">
+      <c r="C3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="149"/>
+      <c r="M3" s="150"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="149"/>
+      <c r="Q3" s="150"/>
+      <c r="R3" s="149"/>
+      <c r="S3" s="150"/>
+      <c r="T3" s="149"/>
+      <c r="U3" s="150"/>
+      <c r="V3" s="151"/>
+    </row>
+    <row r="4" spans="1:22" s="55" customFormat="1" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="54"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="E4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="149"/>
+      <c r="M4" s="150"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="54"/>
+      <c r="P4" s="149"/>
+      <c r="Q4" s="150"/>
+      <c r="R4" s="149"/>
+      <c r="S4" s="150"/>
+      <c r="T4" s="149"/>
+      <c r="U4" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="V4" s="60"/>
-[...2 lines deleted...]
-      <c r="A5" s="330" t="s">
+      <c r="V4" s="151"/>
+    </row>
+    <row r="5" spans="1:22" s="55" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="331" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="349" t="s">
+      <c r="B5" s="350" t="s">
         <v>152</v>
       </c>
-      <c r="C5" s="350"/>
-      <c r="D5" s="333" t="s">
+      <c r="C5" s="351"/>
+      <c r="D5" s="334" t="s">
         <v>52</v>
       </c>
-      <c r="E5" s="335"/>
-[...4 lines deleted...]
-      <c r="J5" s="333" t="s">
+      <c r="E5" s="336"/>
+      <c r="F5" s="336"/>
+      <c r="G5" s="336"/>
+      <c r="H5" s="336"/>
+      <c r="I5" s="335"/>
+      <c r="J5" s="334" t="s">
         <v>153</v>
       </c>
-      <c r="K5" s="335"/>
-[...4 lines deleted...]
-      <c r="P5" s="352" t="s">
+      <c r="K5" s="336"/>
+      <c r="L5" s="336"/>
+      <c r="M5" s="336"/>
+      <c r="N5" s="336"/>
+      <c r="O5" s="335"/>
+      <c r="P5" s="353" t="s">
         <v>54</v>
       </c>
-      <c r="Q5" s="350"/>
-      <c r="R5" s="349" t="s">
+      <c r="Q5" s="351"/>
+      <c r="R5" s="350" t="s">
         <v>55</v>
       </c>
-      <c r="S5" s="350"/>
-      <c r="T5" s="349" t="s">
+      <c r="S5" s="351"/>
+      <c r="T5" s="350" t="s">
         <v>56</v>
       </c>
-      <c r="U5" s="352"/>
-      <c r="V5" s="60"/>
+      <c r="U5" s="353"/>
+      <c r="V5" s="151"/>
     </row>
     <row r="6" spans="1:22" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="331"/>
-[...2 lines deleted...]
-      <c r="D6" s="348" t="s">
+      <c r="A6" s="332"/>
+      <c r="B6" s="347"/>
+      <c r="C6" s="352"/>
+      <c r="D6" s="349" t="s">
         <v>65</v>
       </c>
-      <c r="E6" s="61"/>
-      <c r="F6" s="348" t="s">
+      <c r="E6" s="152"/>
+      <c r="F6" s="349" t="s">
         <v>83</v>
       </c>
-      <c r="G6" s="358"/>
-      <c r="H6" s="348" t="s">
+      <c r="G6" s="359"/>
+      <c r="H6" s="349" t="s">
         <v>154</v>
       </c>
-      <c r="I6" s="358"/>
-      <c r="J6" s="346" t="s">
+      <c r="I6" s="359"/>
+      <c r="J6" s="347" t="s">
         <v>65</v>
       </c>
-      <c r="K6" s="62"/>
-      <c r="L6" s="346" t="s">
+      <c r="K6" s="153"/>
+      <c r="L6" s="347" t="s">
         <v>83</v>
       </c>
-      <c r="M6" s="351"/>
-      <c r="N6" s="346" t="s">
+      <c r="M6" s="352"/>
+      <c r="N6" s="347" t="s">
         <v>154</v>
       </c>
-      <c r="O6" s="351"/>
-[...6 lines deleted...]
-      <c r="V6" s="60"/>
+      <c r="O6" s="352"/>
+      <c r="P6" s="354"/>
+      <c r="Q6" s="352"/>
+      <c r="R6" s="347"/>
+      <c r="S6" s="352"/>
+      <c r="T6" s="347"/>
+      <c r="U6" s="354"/>
+      <c r="V6" s="151"/>
     </row>
     <row r="7" spans="1:22" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="331"/>
-[...1 lines deleted...]
-      <c r="C7" s="341" t="s">
+      <c r="A7" s="332"/>
+      <c r="B7" s="340"/>
+      <c r="C7" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="D7" s="346"/>
-      <c r="E7" s="341" t="s">
+      <c r="D7" s="347"/>
+      <c r="E7" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="F7" s="339"/>
-      <c r="G7" s="355" t="s">
+      <c r="F7" s="340"/>
+      <c r="G7" s="356" t="s">
         <v>63</v>
       </c>
-      <c r="H7" s="339"/>
-      <c r="I7" s="355" t="s">
+      <c r="H7" s="340"/>
+      <c r="I7" s="356" t="s">
         <v>63</v>
       </c>
-      <c r="J7" s="346"/>
-      <c r="K7" s="341" t="s">
+      <c r="J7" s="347"/>
+      <c r="K7" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="L7" s="339"/>
-      <c r="M7" s="355" t="s">
+      <c r="L7" s="340"/>
+      <c r="M7" s="356" t="s">
         <v>63</v>
       </c>
-      <c r="N7" s="339"/>
-      <c r="O7" s="355" t="s">
+      <c r="N7" s="340"/>
+      <c r="O7" s="356" t="s">
         <v>63</v>
       </c>
-      <c r="P7" s="339"/>
-      <c r="Q7" s="341" t="s">
+      <c r="P7" s="340"/>
+      <c r="Q7" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="R7" s="339"/>
-      <c r="S7" s="341" t="s">
+      <c r="R7" s="340"/>
+      <c r="S7" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="T7" s="339"/>
-      <c r="U7" s="356" t="s">
+      <c r="T7" s="340"/>
+      <c r="U7" s="357" t="s">
         <v>63</v>
       </c>
-      <c r="V7" s="60"/>
+      <c r="V7" s="151"/>
     </row>
     <row r="8" spans="1:22" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="332"/>
-[...20 lines deleted...]
-      <c r="V8" s="60"/>
+      <c r="A8" s="333"/>
+      <c r="B8" s="341"/>
+      <c r="C8" s="355"/>
+      <c r="D8" s="348"/>
+      <c r="E8" s="355"/>
+      <c r="F8" s="341"/>
+      <c r="G8" s="356"/>
+      <c r="H8" s="341"/>
+      <c r="I8" s="356"/>
+      <c r="J8" s="348"/>
+      <c r="K8" s="355"/>
+      <c r="L8" s="341"/>
+      <c r="M8" s="356"/>
+      <c r="N8" s="341"/>
+      <c r="O8" s="356"/>
+      <c r="P8" s="341"/>
+      <c r="Q8" s="355"/>
+      <c r="R8" s="341"/>
+      <c r="S8" s="355"/>
+      <c r="T8" s="341"/>
+      <c r="U8" s="358"/>
+      <c r="V8" s="151"/>
     </row>
     <row r="9" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="143" t="s">
+      <c r="A9" s="131" t="s">
         <v>89</v>
       </c>
-      <c r="B9" s="132">
-[...17 lines deleted...]
-      <c r="H9" s="87">
+      <c r="B9" s="121">
+        <v>3750</v>
+      </c>
+      <c r="C9" s="79">
+        <v>2188</v>
+      </c>
+      <c r="D9" s="79">
+        <v>1542</v>
+      </c>
+      <c r="E9" s="79">
+        <v>895</v>
+      </c>
+      <c r="F9" s="79">
+        <v>1255</v>
+      </c>
+      <c r="G9" s="79">
+        <v>680</v>
+      </c>
+      <c r="H9" s="79">
         <v>287</v>
       </c>
-      <c r="I9" s="87">
+      <c r="I9" s="79">
         <v>215</v>
       </c>
-      <c r="J9" s="87">
+      <c r="J9" s="79">
         <v>1719</v>
       </c>
-      <c r="K9" s="87">
+      <c r="K9" s="79">
         <v>965</v>
       </c>
-      <c r="L9" s="87">
+      <c r="L9" s="79">
         <v>663</v>
       </c>
-      <c r="M9" s="87">
+      <c r="M9" s="79">
         <v>364</v>
       </c>
-      <c r="N9" s="87">
+      <c r="N9" s="79">
         <v>1057</v>
       </c>
-      <c r="O9" s="87">
+      <c r="O9" s="79">
         <v>600</v>
       </c>
-      <c r="P9" s="87">
+      <c r="P9" s="79">
         <v>329</v>
       </c>
-      <c r="Q9" s="87">
+      <c r="Q9" s="79">
         <v>216</v>
       </c>
-      <c r="R9" s="87">
+      <c r="R9" s="79">
         <v>27</v>
       </c>
-      <c r="S9" s="87">
+      <c r="S9" s="79">
         <v>11</v>
       </c>
-      <c r="T9" s="87">
+      <c r="T9" s="79">
         <v>133</v>
       </c>
-      <c r="U9" s="87">
+      <c r="U9" s="79">
         <v>101</v>
       </c>
-      <c r="V9" s="63"/>
-[...2 lines deleted...]
-      <c r="A10" s="144" t="s">
+      <c r="V9" s="56"/>
+    </row>
+    <row r="10" spans="1:22" s="157" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="132" t="s">
         <v>90</v>
       </c>
-      <c r="B10" s="133"/>
-[...19 lines deleted...]
-      <c r="V10" s="109"/>
+      <c r="B10" s="154"/>
+      <c r="C10" s="155"/>
+      <c r="D10" s="155"/>
+      <c r="E10" s="155"/>
+      <c r="F10" s="155"/>
+      <c r="G10" s="155"/>
+      <c r="H10" s="155"/>
+      <c r="I10" s="155"/>
+      <c r="J10" s="155"/>
+      <c r="K10" s="155"/>
+      <c r="L10" s="155"/>
+      <c r="M10" s="155"/>
+      <c r="N10" s="155"/>
+      <c r="O10" s="155"/>
+      <c r="P10" s="155"/>
+      <c r="Q10" s="155"/>
+      <c r="R10" s="155"/>
+      <c r="S10" s="155"/>
+      <c r="T10" s="155"/>
+      <c r="U10" s="155"/>
+      <c r="V10" s="156"/>
     </row>
     <row r="11" spans="1:22" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="133" t="s">
         <v>91</v>
       </c>
-      <c r="B11" s="134">
+      <c r="B11" s="122">
         <v>186</v>
       </c>
-      <c r="C11" s="54">
+      <c r="C11" s="52">
         <v>118</v>
       </c>
-      <c r="D11" s="54">
+      <c r="D11" s="52">
         <v>80</v>
       </c>
-      <c r="E11" s="54">
+      <c r="E11" s="52">
         <v>53</v>
       </c>
-      <c r="F11" s="54">
+      <c r="F11" s="52">
         <v>48</v>
       </c>
-      <c r="G11" s="54">
+      <c r="G11" s="52">
         <v>28</v>
       </c>
-      <c r="H11" s="54">
+      <c r="H11" s="52">
         <v>31</v>
       </c>
-      <c r="I11" s="54">
+      <c r="I11" s="52">
         <v>25</v>
       </c>
-      <c r="J11" s="54">
+      <c r="J11" s="52">
         <v>82</v>
       </c>
-      <c r="K11" s="54">
+      <c r="K11" s="52">
         <v>48</v>
       </c>
-      <c r="L11" s="54">
+      <c r="L11" s="52">
         <v>49</v>
       </c>
-      <c r="M11" s="54">
+      <c r="M11" s="52">
         <v>30</v>
       </c>
-      <c r="N11" s="54">
+      <c r="N11" s="52">
         <v>33</v>
       </c>
-      <c r="O11" s="54">
+      <c r="O11" s="52">
         <v>18</v>
       </c>
-      <c r="P11" s="54">
+      <c r="P11" s="52">
         <v>13</v>
       </c>
-      <c r="Q11" s="54">
+      <c r="Q11" s="52">
         <v>8</v>
       </c>
-      <c r="R11" s="54">
+      <c r="R11" s="52">
         <v>2</v>
       </c>
-      <c r="S11" s="54">
+      <c r="S11" s="52">
         <v>1</v>
       </c>
-      <c r="T11" s="54">
+      <c r="T11" s="52">
         <v>10</v>
       </c>
-      <c r="U11" s="54">
+      <c r="U11" s="52">
         <v>8</v>
       </c>
-      <c r="V11" s="65"/>
+      <c r="V11" s="57"/>
     </row>
     <row r="12" spans="1:22" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="145" t="s">
+      <c r="A12" s="133" t="s">
         <v>92</v>
       </c>
-      <c r="B12" s="134">
-[...17 lines deleted...]
-      <c r="H12" s="54">
+      <c r="B12" s="122">
+        <v>3564</v>
+      </c>
+      <c r="C12" s="52">
+        <v>2069</v>
+      </c>
+      <c r="D12" s="52">
+        <v>1462</v>
+      </c>
+      <c r="E12" s="52">
+        <v>842</v>
+      </c>
+      <c r="F12" s="52">
+        <v>1207</v>
+      </c>
+      <c r="G12" s="52">
+        <v>651</v>
+      </c>
+      <c r="H12" s="52">
         <v>256</v>
       </c>
-      <c r="I12" s="54">
+      <c r="I12" s="52">
         <v>190</v>
       </c>
-      <c r="J12" s="54">
+      <c r="J12" s="52">
         <v>1637</v>
       </c>
-      <c r="K12" s="54">
+      <c r="K12" s="52">
         <v>916</v>
       </c>
-      <c r="L12" s="54">
+      <c r="L12" s="52">
         <v>614</v>
       </c>
-      <c r="M12" s="54">
+      <c r="M12" s="52">
         <v>334</v>
       </c>
-      <c r="N12" s="54">
+      <c r="N12" s="52">
         <v>1024</v>
       </c>
-      <c r="O12" s="54">
+      <c r="O12" s="52">
         <v>582</v>
       </c>
-      <c r="P12" s="54">
+      <c r="P12" s="52">
         <v>317</v>
       </c>
-      <c r="Q12" s="54">
+      <c r="Q12" s="52">
         <v>208</v>
       </c>
-      <c r="R12" s="54">
+      <c r="R12" s="52">
         <v>25</v>
       </c>
-      <c r="S12" s="54">
+      <c r="S12" s="52">
         <v>10</v>
       </c>
-      <c r="T12" s="54">
+      <c r="T12" s="52">
         <v>123</v>
       </c>
-      <c r="U12" s="54">
+      <c r="U12" s="52">
         <v>93</v>
       </c>
-      <c r="V12" s="65"/>
+      <c r="V12" s="57"/>
     </row>
     <row r="13" spans="1:22" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="145" t="s">
+      <c r="A13" s="133" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="134">
+      <c r="B13" s="122">
         <v>454</v>
       </c>
-      <c r="C13" s="54">
+      <c r="C13" s="52">
         <v>240</v>
       </c>
-      <c r="D13" s="54">
+      <c r="D13" s="52">
         <v>200</v>
       </c>
-      <c r="E13" s="54">
+      <c r="E13" s="52">
         <v>106</v>
       </c>
-      <c r="F13" s="54">
+      <c r="F13" s="52">
         <v>170</v>
       </c>
-      <c r="G13" s="54">
+      <c r="G13" s="52">
         <v>86</v>
       </c>
-      <c r="H13" s="54">
+      <c r="H13" s="52">
         <v>30</v>
       </c>
-      <c r="I13" s="54">
+      <c r="I13" s="52">
         <v>20</v>
       </c>
-      <c r="J13" s="54">
+      <c r="J13" s="52">
         <v>205</v>
       </c>
-      <c r="K13" s="54">
+      <c r="K13" s="52">
         <v>103</v>
       </c>
-      <c r="L13" s="54">
+      <c r="L13" s="52">
         <v>84</v>
       </c>
-      <c r="M13" s="54">
+      <c r="M13" s="52">
         <v>45</v>
       </c>
-      <c r="N13" s="54">
+      <c r="N13" s="52">
         <v>121</v>
       </c>
-      <c r="O13" s="54">
+      <c r="O13" s="52">
         <v>58</v>
       </c>
-      <c r="P13" s="54">
+      <c r="P13" s="52">
         <v>29</v>
       </c>
-      <c r="Q13" s="54">
+      <c r="Q13" s="52">
         <v>19</v>
       </c>
-      <c r="R13" s="54">
+      <c r="R13" s="52">
         <v>4</v>
       </c>
-      <c r="S13" s="54">
+      <c r="S13" s="52">
         <v>1</v>
       </c>
-      <c r="T13" s="54">
+      <c r="T13" s="52">
         <v>17</v>
       </c>
-      <c r="U13" s="54">
+      <c r="U13" s="52">
         <v>11</v>
       </c>
-      <c r="V13" s="65"/>
+      <c r="V13" s="57"/>
     </row>
     <row r="14" spans="1:22" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="145" t="s">
+      <c r="A14" s="133" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="134">
+      <c r="B14" s="122">
         <v>209</v>
       </c>
-      <c r="C14" s="54">
+      <c r="C14" s="52">
         <v>105</v>
       </c>
-      <c r="D14" s="54">
+      <c r="D14" s="52">
         <v>95</v>
       </c>
-      <c r="E14" s="54">
+      <c r="E14" s="52">
         <v>49</v>
       </c>
-      <c r="F14" s="54">
+      <c r="F14" s="52">
         <v>83</v>
       </c>
-      <c r="G14" s="54">
+      <c r="G14" s="52">
         <v>42</v>
       </c>
-      <c r="H14" s="54">
+      <c r="H14" s="52">
         <v>12</v>
       </c>
-      <c r="I14" s="54">
+      <c r="I14" s="52">
         <v>7</v>
       </c>
-      <c r="J14" s="54">
+      <c r="J14" s="52">
         <v>92</v>
       </c>
-      <c r="K14" s="54">
+      <c r="K14" s="52">
         <v>41</v>
       </c>
-      <c r="L14" s="54">
+      <c r="L14" s="52">
         <v>27</v>
       </c>
-      <c r="M14" s="54">
+      <c r="M14" s="52">
         <v>17</v>
       </c>
-      <c r="N14" s="54">
+      <c r="N14" s="52">
         <v>65</v>
       </c>
-      <c r="O14" s="54">
+      <c r="O14" s="52">
         <v>24</v>
       </c>
-      <c r="P14" s="54">
+      <c r="P14" s="52">
         <v>10</v>
       </c>
-      <c r="Q14" s="54">
+      <c r="Q14" s="52">
         <v>6</v>
       </c>
-      <c r="R14" s="54">
+      <c r="R14" s="52">
         <v>3</v>
       </c>
-      <c r="S14" s="54">
+      <c r="S14" s="52">
         <v>2</v>
       </c>
-      <c r="T14" s="54">
+      <c r="T14" s="52">
         <v>9</v>
       </c>
-      <c r="U14" s="54">
+      <c r="U14" s="52">
         <v>7</v>
       </c>
-      <c r="V14" s="65"/>
+      <c r="V14" s="57"/>
     </row>
     <row r="15" spans="1:22" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="145" t="s">
+      <c r="A15" s="133" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="134">
-[...14 lines deleted...]
-      <c r="G15" s="54">
+      <c r="B15" s="122">
+        <v>1022</v>
+      </c>
+      <c r="C15" s="52">
+        <v>600</v>
+      </c>
+      <c r="D15" s="52">
+        <v>332</v>
+      </c>
+      <c r="E15" s="52">
+        <v>184</v>
+      </c>
+      <c r="F15" s="52">
+        <v>282</v>
+      </c>
+      <c r="G15" s="52">
+        <v>151</v>
+      </c>
+      <c r="H15" s="52">
+        <v>49</v>
+      </c>
+      <c r="I15" s="52">
+        <v>33</v>
+      </c>
+      <c r="J15" s="52">
+        <v>494</v>
+      </c>
+      <c r="K15" s="52">
+        <v>284</v>
+      </c>
+      <c r="L15" s="52">
+        <v>241</v>
+      </c>
+      <c r="M15" s="52">
+        <v>111</v>
+      </c>
+      <c r="N15" s="52">
+        <v>253</v>
+      </c>
+      <c r="O15" s="52">
+        <v>172</v>
+      </c>
+      <c r="P15" s="52">
+        <v>158</v>
+      </c>
+      <c r="Q15" s="52">
+        <v>104</v>
+      </c>
+      <c r="R15" s="52">
+        <v>7</v>
+      </c>
+      <c r="S15" s="52">
+        <v>3</v>
+      </c>
+      <c r="T15" s="52">
+        <v>31</v>
+      </c>
+      <c r="U15" s="52">
+        <v>25</v>
+      </c>
+      <c r="V15" s="57"/>
+    </row>
+    <row r="16" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="133" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="122">
+        <v>406</v>
+      </c>
+      <c r="C16" s="52">
+        <v>235</v>
+      </c>
+      <c r="D16" s="52">
+        <v>134</v>
+      </c>
+      <c r="E16" s="52">
+        <v>73</v>
+      </c>
+      <c r="F16" s="52">
+        <v>108</v>
+      </c>
+      <c r="G16" s="52">
+        <v>55</v>
+      </c>
+      <c r="H16" s="52">
+        <v>26</v>
+      </c>
+      <c r="I16" s="52">
+        <v>18</v>
+      </c>
+      <c r="J16" s="52">
+        <v>223</v>
+      </c>
+      <c r="K16" s="52">
+        <v>126</v>
+      </c>
+      <c r="L16" s="52">
+        <v>100</v>
+      </c>
+      <c r="M16" s="52">
+        <v>63</v>
+      </c>
+      <c r="N16" s="52">
+        <v>124</v>
+      </c>
+      <c r="O16" s="52">
+        <v>63</v>
+      </c>
+      <c r="P16" s="52">
+        <v>31</v>
+      </c>
+      <c r="Q16" s="52">
+        <v>22</v>
+      </c>
+      <c r="R16" s="52">
+        <v>2</v>
+      </c>
+      <c r="S16" s="52">
+        <v>1</v>
+      </c>
+      <c r="T16" s="52">
+        <v>16</v>
+      </c>
+      <c r="U16" s="52">
+        <v>12</v>
+      </c>
+      <c r="V16" s="57"/>
+    </row>
+    <row r="17" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="133" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="122">
+        <v>385</v>
+      </c>
+      <c r="C17" s="52">
+        <v>192</v>
+      </c>
+      <c r="D17" s="52">
+        <v>176</v>
+      </c>
+      <c r="E17" s="52">
+        <v>75</v>
+      </c>
+      <c r="F17" s="52">
+        <v>162</v>
+      </c>
+      <c r="G17" s="52">
+        <v>65</v>
+      </c>
+      <c r="H17" s="52">
+        <v>15</v>
+      </c>
+      <c r="I17" s="52">
+        <v>10</v>
+      </c>
+      <c r="J17" s="52">
+        <v>162</v>
+      </c>
+      <c r="K17" s="52">
+        <v>87</v>
+      </c>
+      <c r="L17" s="52">
+        <v>38</v>
+      </c>
+      <c r="M17" s="52">
+        <v>23</v>
+      </c>
+      <c r="N17" s="52">
+        <v>124</v>
+      </c>
+      <c r="O17" s="52">
+        <v>64</v>
+      </c>
+      <c r="P17" s="52">
+        <v>29</v>
+      </c>
+      <c r="Q17" s="52">
+        <v>17</v>
+      </c>
+      <c r="R17" s="52">
+        <v>3</v>
+      </c>
+      <c r="S17" s="52">
+        <v>2</v>
+      </c>
+      <c r="T17" s="52">
+        <v>14</v>
+      </c>
+      <c r="U17" s="52">
+        <v>10</v>
+      </c>
+      <c r="V17" s="57"/>
+    </row>
+    <row r="18" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="133" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="122">
+        <v>281</v>
+      </c>
+      <c r="C18" s="52">
+        <v>162</v>
+      </c>
+      <c r="D18" s="52">
+        <v>120</v>
+      </c>
+      <c r="E18" s="52">
+        <v>76</v>
+      </c>
+      <c r="F18" s="52">
+        <v>86</v>
+      </c>
+      <c r="G18" s="52">
+        <v>49</v>
+      </c>
+      <c r="H18" s="52">
+        <v>34</v>
+      </c>
+      <c r="I18" s="52">
+        <v>28</v>
+      </c>
+      <c r="J18" s="52">
+        <v>132</v>
+      </c>
+      <c r="K18" s="52">
+        <v>67</v>
+      </c>
+      <c r="L18" s="52">
+        <v>38</v>
+      </c>
+      <c r="M18" s="52">
+        <v>25</v>
+      </c>
+      <c r="N18" s="52">
+        <v>95</v>
+      </c>
+      <c r="O18" s="52">
+        <v>42</v>
+      </c>
+      <c r="P18" s="52">
+        <v>21</v>
+      </c>
+      <c r="Q18" s="52">
+        <v>14</v>
+      </c>
+      <c r="R18" s="52">
+        <v>1</v>
+      </c>
+      <c r="S18" s="52">
+        <v>0</v>
+      </c>
+      <c r="T18" s="52">
+        <v>7</v>
+      </c>
+      <c r="U18" s="52">
+        <v>5</v>
+      </c>
+      <c r="V18" s="57"/>
+    </row>
+    <row r="19" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="133" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" s="122">
+        <v>151</v>
+      </c>
+      <c r="C19" s="52">
+        <v>89</v>
+      </c>
+      <c r="D19" s="52">
+        <v>72</v>
+      </c>
+      <c r="E19" s="52">
+        <v>42</v>
+      </c>
+      <c r="F19" s="52">
+        <v>50</v>
+      </c>
+      <c r="G19" s="52">
+        <v>24</v>
+      </c>
+      <c r="H19" s="52">
+        <v>22</v>
+      </c>
+      <c r="I19" s="52">
+        <v>18</v>
+      </c>
+      <c r="J19" s="52">
+        <v>65</v>
+      </c>
+      <c r="K19" s="52">
+        <v>39</v>
+      </c>
+      <c r="L19" s="52">
+        <v>15</v>
+      </c>
+      <c r="M19" s="52">
+        <v>9</v>
+      </c>
+      <c r="N19" s="52">
+        <v>50</v>
+      </c>
+      <c r="O19" s="52">
+        <v>30</v>
+      </c>
+      <c r="P19" s="52">
+        <v>7</v>
+      </c>
+      <c r="Q19" s="52">
+        <v>4</v>
+      </c>
+      <c r="R19" s="52">
+        <v>1</v>
+      </c>
+      <c r="S19" s="52">
+        <v>0</v>
+      </c>
+      <c r="T19" s="52">
+        <v>5</v>
+      </c>
+      <c r="U19" s="52">
+        <v>4</v>
+      </c>
+      <c r="V19" s="57"/>
+    </row>
+    <row r="20" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="133" t="s">
+        <v>100</v>
+      </c>
+      <c r="B20" s="122">
+        <v>624</v>
+      </c>
+      <c r="C20" s="52">
+        <v>422</v>
+      </c>
+      <c r="D20" s="52">
+        <v>316</v>
+      </c>
+      <c r="E20" s="52">
+        <v>224</v>
+      </c>
+      <c r="F20" s="52">
+        <v>254</v>
+      </c>
+      <c r="G20" s="52">
+        <v>174</v>
+      </c>
+      <c r="H20" s="52">
+        <v>61</v>
+      </c>
+      <c r="I20" s="52">
+        <v>50</v>
+      </c>
+      <c r="J20" s="52">
+        <v>253</v>
+      </c>
+      <c r="K20" s="52">
+        <v>161</v>
+      </c>
+      <c r="L20" s="52">
+        <v>70</v>
+      </c>
+      <c r="M20" s="52">
+        <v>40</v>
+      </c>
+      <c r="N20" s="52">
+        <v>184</v>
+      </c>
+      <c r="O20" s="52">
+        <v>121</v>
+      </c>
+      <c r="P20" s="52">
+        <v>30</v>
+      </c>
+      <c r="Q20" s="52">
+        <v>19</v>
+      </c>
+      <c r="R20" s="52">
+        <v>3</v>
+      </c>
+      <c r="S20" s="52">
+        <v>1</v>
+      </c>
+      <c r="T20" s="52">
+        <v>22</v>
+      </c>
+      <c r="U20" s="52">
+        <v>17</v>
+      </c>
+      <c r="V20" s="57"/>
+    </row>
+    <row r="21" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="133" t="s">
+        <v>101</v>
+      </c>
+      <c r="B21" s="122">
+        <v>33</v>
+      </c>
+      <c r="C21" s="52">
+        <v>25</v>
+      </c>
+      <c r="D21" s="52">
+        <v>17</v>
+      </c>
+      <c r="E21" s="52">
+        <v>12</v>
+      </c>
+      <c r="F21" s="52">
+        <v>11</v>
+      </c>
+      <c r="G21" s="52">
+        <v>7</v>
+      </c>
+      <c r="H21" s="52">
+        <v>7</v>
+      </c>
+      <c r="I21" s="52">
+        <v>5</v>
+      </c>
+      <c r="J21" s="52">
+        <v>11</v>
+      </c>
+      <c r="K21" s="52">
+        <v>9</v>
+      </c>
+      <c r="L21" s="52">
+        <v>3</v>
+      </c>
+      <c r="M21" s="52">
+        <v>2</v>
+      </c>
+      <c r="N21" s="52">
+        <v>9</v>
+      </c>
+      <c r="O21" s="52">
+        <v>7</v>
+      </c>
+      <c r="P21" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="52">
+        <v>1</v>
+      </c>
+      <c r="R21" s="52">
+        <v>0</v>
+      </c>
+      <c r="S21" s="52">
+        <v>0</v>
+      </c>
+      <c r="T21" s="52">
+        <v>3</v>
+      </c>
+      <c r="U21" s="52">
+        <v>2</v>
+      </c>
+      <c r="V21" s="57"/>
+    </row>
+    <row r="22" spans="1:22" s="100" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="132" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" s="123"/>
+      <c r="C22" s="103"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="103"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="103"/>
+      <c r="L22" s="103"/>
+      <c r="M22" s="103"/>
+      <c r="N22" s="103"/>
+      <c r="O22" s="103"/>
+      <c r="P22" s="103"/>
+      <c r="Q22" s="103"/>
+      <c r="R22" s="103"/>
+      <c r="S22" s="103"/>
+      <c r="T22" s="103"/>
+      <c r="U22" s="103"/>
+    </row>
+    <row r="23" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="133" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="122">
+        <v>186</v>
+      </c>
+      <c r="C23" s="52">
+        <v>118</v>
+      </c>
+      <c r="D23" s="52">
+        <v>80</v>
+      </c>
+      <c r="E23" s="52">
+        <v>53</v>
+      </c>
+      <c r="F23" s="52">
+        <v>48</v>
+      </c>
+      <c r="G23" s="52">
+        <v>28</v>
+      </c>
+      <c r="H23" s="52">
+        <v>31</v>
+      </c>
+      <c r="I23" s="52">
+        <v>25</v>
+      </c>
+      <c r="J23" s="52">
+        <v>82</v>
+      </c>
+      <c r="K23" s="52">
+        <v>48</v>
+      </c>
+      <c r="L23" s="52">
+        <v>49</v>
+      </c>
+      <c r="M23" s="52">
+        <v>30</v>
+      </c>
+      <c r="N23" s="52">
+        <v>33</v>
+      </c>
+      <c r="O23" s="52">
+        <v>18</v>
+      </c>
+      <c r="P23" s="52">
+        <v>13</v>
+      </c>
+      <c r="Q23" s="52">
+        <v>8</v>
+      </c>
+      <c r="R23" s="52">
+        <v>2</v>
+      </c>
+      <c r="S23" s="52">
+        <v>1</v>
+      </c>
+      <c r="T23" s="52">
+        <v>10</v>
+      </c>
+      <c r="U23" s="52">
+        <v>8</v>
+      </c>
+      <c r="V23" s="158"/>
+    </row>
+    <row r="24" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="132" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="123">
+        <v>52</v>
+      </c>
+      <c r="C24" s="103">
+        <v>28</v>
+      </c>
+      <c r="D24" s="103">
+        <v>27</v>
+      </c>
+      <c r="E24" s="103">
+        <v>15</v>
+      </c>
+      <c r="F24" s="103">
+        <v>22</v>
+      </c>
+      <c r="G24" s="103">
+        <v>12</v>
+      </c>
+      <c r="H24" s="103">
+        <v>4</v>
+      </c>
+      <c r="I24" s="103">
+        <v>3</v>
+      </c>
+      <c r="J24" s="103">
+        <v>21</v>
+      </c>
+      <c r="K24" s="103">
+        <v>10</v>
+      </c>
+      <c r="L24" s="103">
+        <v>7</v>
+      </c>
+      <c r="M24" s="103">
+        <v>4</v>
+      </c>
+      <c r="N24" s="103">
+        <v>14</v>
+      </c>
+      <c r="O24" s="103">
+        <v>7</v>
+      </c>
+      <c r="P24" s="103">
+        <v>3</v>
+      </c>
+      <c r="Q24" s="103">
+        <v>2</v>
+      </c>
+      <c r="R24" s="103">
+        <v>0</v>
+      </c>
+      <c r="S24" s="103">
+        <v>0</v>
+      </c>
+      <c r="T24" s="103">
+        <v>1</v>
+      </c>
+      <c r="U24" s="103">
+        <v>1</v>
+      </c>
+      <c r="V24" s="101"/>
+    </row>
+    <row r="25" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="133" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="122">
+        <v>68</v>
+      </c>
+      <c r="C25" s="52">
+        <v>36</v>
+      </c>
+      <c r="D25" s="52">
+        <v>31</v>
+      </c>
+      <c r="E25" s="52">
+        <v>16</v>
+      </c>
+      <c r="F25" s="52">
+        <v>30</v>
+      </c>
+      <c r="G25" s="52">
+        <v>16</v>
+      </c>
+      <c r="H25" s="52">
+        <v>1</v>
+      </c>
+      <c r="I25" s="52">
+        <v>0</v>
+      </c>
+      <c r="J25" s="52">
+        <v>29</v>
+      </c>
+      <c r="K25" s="52">
+        <v>14</v>
+      </c>
+      <c r="L25" s="52">
+        <v>8</v>
+      </c>
+      <c r="M25" s="52">
+        <v>4</v>
+      </c>
+      <c r="N25" s="52">
+        <v>21</v>
+      </c>
+      <c r="O25" s="52">
+        <v>10</v>
+      </c>
+      <c r="P25" s="52">
+        <v>5</v>
+      </c>
+      <c r="Q25" s="52">
+        <v>3</v>
+      </c>
+      <c r="R25" s="52">
+        <v>1</v>
+      </c>
+      <c r="S25" s="52">
+        <v>0</v>
+      </c>
+      <c r="T25" s="52">
+        <v>3</v>
+      </c>
+      <c r="U25" s="52">
+        <v>2</v>
+      </c>
+      <c r="V25" s="57"/>
+    </row>
+    <row r="26" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="133" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" s="122">
+        <v>69</v>
+      </c>
+      <c r="C26" s="52">
+        <v>37</v>
+      </c>
+      <c r="D26" s="52">
+        <v>31</v>
+      </c>
+      <c r="E26" s="52">
+        <v>16</v>
+      </c>
+      <c r="F26" s="52">
+        <v>26</v>
+      </c>
+      <c r="G26" s="52">
+        <v>12</v>
+      </c>
+      <c r="H26" s="52">
+        <v>5</v>
+      </c>
+      <c r="I26" s="52">
+        <v>4</v>
+      </c>
+      <c r="J26" s="52">
+        <v>31</v>
+      </c>
+      <c r="K26" s="52">
+        <v>16</v>
+      </c>
+      <c r="L26" s="52">
+        <v>10</v>
+      </c>
+      <c r="M26" s="52">
+        <v>5</v>
+      </c>
+      <c r="N26" s="52">
+        <v>22</v>
+      </c>
+      <c r="O26" s="52">
+        <v>11</v>
+      </c>
+      <c r="P26" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="52">
+        <v>2</v>
+      </c>
+      <c r="R26" s="52">
+        <v>0</v>
+      </c>
+      <c r="S26" s="52">
+        <v>0</v>
+      </c>
+      <c r="T26" s="52">
+        <v>4</v>
+      </c>
+      <c r="U26" s="52">
+        <v>3</v>
+      </c>
+      <c r="V26" s="57"/>
+    </row>
+    <row r="27" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="133" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="122">
+        <v>69</v>
+      </c>
+      <c r="C27" s="52">
+        <v>28</v>
+      </c>
+      <c r="D27" s="52">
+        <v>34</v>
+      </c>
+      <c r="E27" s="52">
+        <v>17</v>
+      </c>
+      <c r="F27" s="52">
+        <v>28</v>
+      </c>
+      <c r="G27" s="52">
+        <v>15</v>
+      </c>
+      <c r="H27" s="52">
+        <v>5</v>
+      </c>
+      <c r="I27" s="52">
+        <v>2</v>
+      </c>
+      <c r="J27" s="52">
+        <v>31</v>
+      </c>
+      <c r="K27" s="52">
+        <v>8</v>
+      </c>
+      <c r="L27" s="52">
+        <v>8</v>
+      </c>
+      <c r="M27" s="52">
+        <v>3</v>
+      </c>
+      <c r="N27" s="52">
+        <v>22</v>
+      </c>
+      <c r="O27" s="52">
+        <v>5</v>
+      </c>
+      <c r="P27" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="52">
+        <v>2</v>
+      </c>
+      <c r="R27" s="52">
+        <v>1</v>
+      </c>
+      <c r="S27" s="52">
+        <v>0</v>
+      </c>
+      <c r="T27" s="52">
+        <v>1</v>
+      </c>
+      <c r="U27" s="52">
+        <v>1</v>
+      </c>
+      <c r="V27" s="57"/>
+    </row>
+    <row r="28" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="133" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="122">
+        <v>97</v>
+      </c>
+      <c r="C28" s="52">
+        <v>61</v>
+      </c>
+      <c r="D28" s="52">
+        <v>34</v>
+      </c>
+      <c r="E28" s="52">
+        <v>21</v>
+      </c>
+      <c r="F28" s="52">
+        <v>31</v>
+      </c>
+      <c r="G28" s="52">
+        <v>18</v>
+      </c>
+      <c r="H28" s="52">
+        <v>3</v>
+      </c>
+      <c r="I28" s="52">
+        <v>3</v>
+      </c>
+      <c r="J28" s="52">
+        <v>48</v>
+      </c>
+      <c r="K28" s="52">
+        <v>30</v>
+      </c>
+      <c r="L28" s="52">
+        <v>32</v>
+      </c>
+      <c r="M28" s="52">
+        <v>21</v>
+      </c>
+      <c r="N28" s="52">
+        <v>16</v>
+      </c>
+      <c r="O28" s="52">
+        <v>9</v>
+      </c>
+      <c r="P28" s="52">
+        <v>10</v>
+      </c>
+      <c r="Q28" s="52">
+        <v>7</v>
+      </c>
+      <c r="R28" s="52">
+        <v>0</v>
+      </c>
+      <c r="S28" s="52">
+        <v>0</v>
+      </c>
+      <c r="T28" s="52">
+        <v>4</v>
+      </c>
+      <c r="U28" s="52">
+        <v>3</v>
+      </c>
+      <c r="V28" s="57"/>
+    </row>
+    <row r="29" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="133" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" s="122">
+        <v>99</v>
+      </c>
+      <c r="C29" s="52">
+        <v>51</v>
+      </c>
+      <c r="D29" s="52">
+        <v>44</v>
+      </c>
+      <c r="E29" s="52">
+        <v>22</v>
+      </c>
+      <c r="F29" s="52">
+        <v>33</v>
+      </c>
+      <c r="G29" s="52">
+        <v>14</v>
+      </c>
+      <c r="H29" s="52">
+        <v>11</v>
+      </c>
+      <c r="I29" s="52">
+        <v>8</v>
+      </c>
+      <c r="J29" s="52">
+        <v>45</v>
+      </c>
+      <c r="K29" s="52">
+        <v>23</v>
+      </c>
+      <c r="L29" s="52">
+        <v>19</v>
+      </c>
+      <c r="M29" s="52">
+        <v>8</v>
+      </c>
+      <c r="N29" s="52">
+        <v>26</v>
+      </c>
+      <c r="O29" s="52">
+        <v>16</v>
+      </c>
+      <c r="P29" s="52">
+        <v>6</v>
+      </c>
+      <c r="Q29" s="52">
+        <v>3</v>
+      </c>
+      <c r="R29" s="52">
+        <v>1</v>
+      </c>
+      <c r="S29" s="52">
+        <v>0</v>
+      </c>
+      <c r="T29" s="52">
+        <v>3</v>
+      </c>
+      <c r="U29" s="52">
+        <v>2</v>
+      </c>
+      <c r="V29" s="57"/>
+    </row>
+    <row r="30" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="132" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="123">
+        <v>118</v>
+      </c>
+      <c r="C30" s="103">
+        <v>67</v>
+      </c>
+      <c r="D30" s="103">
+        <v>53</v>
+      </c>
+      <c r="E30" s="103">
+        <v>26</v>
+      </c>
+      <c r="F30" s="103">
+        <v>45</v>
+      </c>
+      <c r="G30" s="103">
+        <v>22</v>
+      </c>
+      <c r="H30" s="103">
+        <v>8</v>
+      </c>
+      <c r="I30" s="103">
+        <v>3</v>
+      </c>
+      <c r="J30" s="103">
+        <v>47</v>
+      </c>
+      <c r="K30" s="103">
+        <v>29</v>
+      </c>
+      <c r="L30" s="103">
+        <v>16</v>
+      </c>
+      <c r="M30" s="103">
+        <v>9</v>
+      </c>
+      <c r="N30" s="103">
+        <v>31</v>
+      </c>
+      <c r="O30" s="103">
+        <v>20</v>
+      </c>
+      <c r="P30" s="103">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="103">
+        <v>10</v>
+      </c>
+      <c r="R30" s="103">
+        <v>0</v>
+      </c>
+      <c r="S30" s="103">
+        <v>0</v>
+      </c>
+      <c r="T30" s="103">
+        <v>3</v>
+      </c>
+      <c r="U30" s="103">
+        <v>3</v>
+      </c>
+      <c r="V30" s="101"/>
+    </row>
+    <row r="31" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="133" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31" s="122">
+        <v>93</v>
+      </c>
+      <c r="C31" s="52">
+        <v>59</v>
+      </c>
+      <c r="D31" s="52">
+        <v>42</v>
+      </c>
+      <c r="E31" s="52">
+        <v>25</v>
+      </c>
+      <c r="F31" s="52">
+        <v>32</v>
+      </c>
+      <c r="G31" s="52">
+        <v>17</v>
+      </c>
+      <c r="H31" s="52">
+        <v>11</v>
+      </c>
+      <c r="I31" s="52">
+        <v>8</v>
+      </c>
+      <c r="J31" s="52">
+        <v>36</v>
+      </c>
+      <c r="K31" s="52">
+        <v>24</v>
+      </c>
+      <c r="L31" s="52">
+        <v>13</v>
+      </c>
+      <c r="M31" s="52">
+        <v>6</v>
+      </c>
+      <c r="N31" s="52">
+        <v>24</v>
+      </c>
+      <c r="O31" s="52">
+        <v>18</v>
+      </c>
+      <c r="P31" s="52">
+        <v>9</v>
+      </c>
+      <c r="Q31" s="52">
+        <v>6</v>
+      </c>
+      <c r="R31" s="52">
+        <v>1</v>
+      </c>
+      <c r="S31" s="52">
+        <v>0</v>
+      </c>
+      <c r="T31" s="52">
+        <v>5</v>
+      </c>
+      <c r="U31" s="52">
+        <v>4</v>
+      </c>
+      <c r="V31" s="57"/>
+    </row>
+    <row r="32" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="133" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" s="122">
+        <v>103</v>
+      </c>
+      <c r="C32" s="52">
+        <v>56</v>
+      </c>
+      <c r="D32" s="52">
+        <v>31</v>
+      </c>
+      <c r="E32" s="52">
+        <v>16</v>
+      </c>
+      <c r="F32" s="52">
+        <v>26</v>
+      </c>
+      <c r="G32" s="52">
+        <v>14</v>
+      </c>
+      <c r="H32" s="52">
+        <v>5</v>
+      </c>
+      <c r="I32" s="52">
+        <v>3</v>
+      </c>
+      <c r="J32" s="52">
+        <v>54</v>
+      </c>
+      <c r="K32" s="52">
+        <v>27</v>
+      </c>
+      <c r="L32" s="52">
+        <v>27</v>
+      </c>
+      <c r="M32" s="52">
+        <v>11</v>
+      </c>
+      <c r="N32" s="52">
+        <v>27</v>
+      </c>
+      <c r="O32" s="52">
+        <v>16</v>
+      </c>
+      <c r="P32" s="52">
+        <v>15</v>
+      </c>
+      <c r="Q32" s="52">
+        <v>10</v>
+      </c>
+      <c r="R32" s="52">
+        <v>1</v>
+      </c>
+      <c r="S32" s="52">
+        <v>0</v>
+      </c>
+      <c r="T32" s="52">
+        <v>3</v>
+      </c>
+      <c r="U32" s="52">
+        <v>2</v>
+      </c>
+      <c r="V32" s="57"/>
+    </row>
+    <row r="33" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="133" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" s="122">
+        <v>112</v>
+      </c>
+      <c r="C33" s="52">
+        <v>73</v>
+      </c>
+      <c r="D33" s="52">
+        <v>32</v>
+      </c>
+      <c r="E33" s="52">
+        <v>19</v>
+      </c>
+      <c r="F33" s="52">
+        <v>31</v>
+      </c>
+      <c r="G33" s="52">
+        <v>18</v>
+      </c>
+      <c r="H33" s="52">
+        <v>1</v>
+      </c>
+      <c r="I33" s="52">
+        <v>1</v>
+      </c>
+      <c r="J33" s="52">
+        <v>63</v>
+      </c>
+      <c r="K33" s="52">
+        <v>43</v>
+      </c>
+      <c r="L33" s="52">
+        <v>38</v>
+      </c>
+      <c r="M33" s="52">
+        <v>22</v>
+      </c>
+      <c r="N33" s="52">
+        <v>25</v>
+      </c>
+      <c r="O33" s="52">
+        <v>21</v>
+      </c>
+      <c r="P33" s="52">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="52">
+        <v>9</v>
+      </c>
+      <c r="R33" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="S33" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="T33" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="U33" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="V33" s="57"/>
+    </row>
+    <row r="34" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="133" t="s">
+        <v>113</v>
+      </c>
+      <c r="B34" s="122">
+        <v>158</v>
+      </c>
+      <c r="C34" s="52">
+        <v>92</v>
+      </c>
+      <c r="D34" s="52">
+        <v>41</v>
+      </c>
+      <c r="E34" s="52">
+        <v>24</v>
+      </c>
+      <c r="F34" s="52">
+        <v>35</v>
+      </c>
+      <c r="G34" s="52">
+        <v>19</v>
+      </c>
+      <c r="H34" s="52">
+        <v>6</v>
+      </c>
+      <c r="I34" s="52">
+        <v>5</v>
+      </c>
+      <c r="J34" s="52">
+        <v>91</v>
+      </c>
+      <c r="K34" s="52">
+        <v>49</v>
+      </c>
+      <c r="L34" s="52">
+        <v>55</v>
+      </c>
+      <c r="M34" s="52">
+        <v>26</v>
+      </c>
+      <c r="N34" s="52">
+        <v>36</v>
+      </c>
+      <c r="O34" s="52">
+        <v>24</v>
+      </c>
+      <c r="P34" s="52">
+        <v>21</v>
+      </c>
+      <c r="Q34" s="52">
+        <v>14</v>
+      </c>
+      <c r="R34" s="52">
+        <v>1</v>
+      </c>
+      <c r="S34" s="52">
+        <v>0</v>
+      </c>
+      <c r="T34" s="52">
+        <v>5</v>
+      </c>
+      <c r="U34" s="52">
+        <v>4</v>
+      </c>
+      <c r="V34" s="57"/>
+    </row>
+    <row r="35" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="133" t="s">
+        <v>114</v>
+      </c>
+      <c r="B35" s="122">
+        <v>59</v>
+      </c>
+      <c r="C35" s="52">
+        <v>33</v>
+      </c>
+      <c r="D35" s="52">
+        <v>17</v>
+      </c>
+      <c r="E35" s="52">
+        <v>14</v>
+      </c>
+      <c r="F35" s="52">
+        <v>17</v>
+      </c>
+      <c r="G35" s="52">
+        <v>14</v>
+      </c>
+      <c r="H35" s="52">
+        <v>0</v>
+      </c>
+      <c r="I35" s="52">
+        <v>0</v>
+      </c>
+      <c r="J35" s="52">
+        <v>32</v>
+      </c>
+      <c r="K35" s="52">
+        <v>13</v>
+      </c>
+      <c r="L35" s="52">
+        <v>16</v>
+      </c>
+      <c r="M35" s="52">
+        <v>3</v>
+      </c>
+      <c r="N35" s="52">
+        <v>16</v>
+      </c>
+      <c r="O35" s="52">
+        <v>10</v>
+      </c>
+      <c r="P35" s="52">
+        <v>7</v>
+      </c>
+      <c r="Q35" s="52">
+        <v>4</v>
+      </c>
+      <c r="R35" s="52">
+        <v>0</v>
+      </c>
+      <c r="S35" s="52">
+        <v>0</v>
+      </c>
+      <c r="T35" s="52">
+        <v>3</v>
+      </c>
+      <c r="U35" s="52">
+        <v>2</v>
+      </c>
+      <c r="V35" s="57"/>
+    </row>
+    <row r="36" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="133" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" s="122">
+        <v>74</v>
+      </c>
+      <c r="C36" s="52">
+        <v>35</v>
+      </c>
+      <c r="D36" s="52">
+        <v>12</v>
+      </c>
+      <c r="E36" s="52">
+        <v>6</v>
+      </c>
+      <c r="F36" s="52">
+        <v>9</v>
+      </c>
+      <c r="G36" s="52">
+        <v>4</v>
+      </c>
+      <c r="H36" s="52">
+        <v>3</v>
+      </c>
+      <c r="I36" s="52">
+        <v>1</v>
+      </c>
+      <c r="J36" s="52">
+        <v>50</v>
+      </c>
+      <c r="K36" s="52">
+        <v>22</v>
+      </c>
+      <c r="L36" s="52">
+        <v>22</v>
+      </c>
+      <c r="M36" s="52">
+        <v>5</v>
+      </c>
+      <c r="N36" s="52">
+        <v>28</v>
+      </c>
+      <c r="O36" s="52">
+        <v>17</v>
+      </c>
+      <c r="P36" s="52">
+        <v>10</v>
+      </c>
+      <c r="Q36" s="52">
+        <v>6</v>
+      </c>
+      <c r="R36" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="S36" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="T36" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="U36" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="V36" s="57"/>
+    </row>
+    <row r="37" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="132" t="s">
+        <v>116</v>
+      </c>
+      <c r="B37" s="123">
+        <v>103</v>
+      </c>
+      <c r="C37" s="103">
+        <v>46</v>
+      </c>
+      <c r="D37" s="103">
+        <v>40</v>
+      </c>
+      <c r="E37" s="103">
+        <v>20</v>
+      </c>
+      <c r="F37" s="103">
+        <v>37</v>
+      </c>
+      <c r="G37" s="103">
+        <v>17</v>
+      </c>
+      <c r="H37" s="103">
+        <v>3</v>
+      </c>
+      <c r="I37" s="103">
+        <v>2</v>
+      </c>
+      <c r="J37" s="103">
+        <v>52</v>
+      </c>
+      <c r="K37" s="103">
+        <v>20</v>
+      </c>
+      <c r="L37" s="103">
+        <v>14</v>
+      </c>
+      <c r="M37" s="103">
+        <v>8</v>
+      </c>
+      <c r="N37" s="103">
+        <v>38</v>
+      </c>
+      <c r="O37" s="103">
+        <v>12</v>
+      </c>
+      <c r="P37" s="103">
+        <v>5</v>
+      </c>
+      <c r="Q37" s="103">
+        <v>3</v>
+      </c>
+      <c r="R37" s="103">
+        <v>2</v>
+      </c>
+      <c r="S37" s="103">
+        <v>1</v>
+      </c>
+      <c r="T37" s="103">
+        <v>3</v>
+      </c>
+      <c r="U37" s="103">
+        <v>2</v>
+      </c>
+      <c r="V37" s="101"/>
+    </row>
+    <row r="38" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="133" t="s">
+        <v>117</v>
+      </c>
+      <c r="B38" s="122">
+        <v>39</v>
+      </c>
+      <c r="C38" s="52">
+        <v>19</v>
+      </c>
+      <c r="D38" s="52">
+        <v>20</v>
+      </c>
+      <c r="E38" s="52">
+        <v>10</v>
+      </c>
+      <c r="F38" s="52">
+        <v>19</v>
+      </c>
+      <c r="G38" s="52">
+        <v>9</v>
+      </c>
+      <c r="H38" s="52">
+        <v>1</v>
+      </c>
+      <c r="I38" s="52">
+        <v>1</v>
+      </c>
+      <c r="J38" s="52">
+        <v>14</v>
+      </c>
+      <c r="K38" s="52">
+        <v>6</v>
+      </c>
+      <c r="L38" s="52">
+        <v>6</v>
+      </c>
+      <c r="M38" s="52">
+        <v>4</v>
+      </c>
+      <c r="N38" s="52">
+        <v>8</v>
+      </c>
+      <c r="O38" s="52">
+        <v>2</v>
+      </c>
+      <c r="P38" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q38" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="R38" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="S38" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="T38" s="52">
+        <v>3</v>
+      </c>
+      <c r="U38" s="52">
+        <v>2</v>
+      </c>
+      <c r="V38" s="57"/>
+    </row>
+    <row r="39" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="133" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" s="122">
+        <v>37</v>
+      </c>
+      <c r="C39" s="52">
+        <v>22</v>
+      </c>
+      <c r="D39" s="52">
+        <v>18</v>
+      </c>
+      <c r="E39" s="52">
+        <v>11</v>
+      </c>
+      <c r="F39" s="52">
+        <v>13</v>
+      </c>
+      <c r="G39" s="52">
+        <v>7</v>
+      </c>
+      <c r="H39" s="52">
+        <v>5</v>
+      </c>
+      <c r="I39" s="52">
+        <v>3</v>
+      </c>
+      <c r="J39" s="52">
+        <v>16</v>
+      </c>
+      <c r="K39" s="52">
+        <v>9</v>
+      </c>
+      <c r="L39" s="52">
+        <v>4</v>
+      </c>
+      <c r="M39" s="52">
+        <v>3</v>
+      </c>
+      <c r="N39" s="52">
+        <v>11</v>
+      </c>
+      <c r="O39" s="52">
+        <v>5</v>
+      </c>
+      <c r="P39" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q39" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="R39" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="S39" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="T39" s="52">
+        <v>2</v>
+      </c>
+      <c r="U39" s="52">
+        <v>2</v>
+      </c>
+      <c r="V39" s="57"/>
+    </row>
+    <row r="40" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="133" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" s="122">
+        <v>31</v>
+      </c>
+      <c r="C40" s="52">
+        <v>19</v>
+      </c>
+      <c r="D40" s="52">
+        <v>18</v>
+      </c>
+      <c r="E40" s="52">
+        <v>10</v>
+      </c>
+      <c r="F40" s="52">
+        <v>15</v>
+      </c>
+      <c r="G40" s="52">
+        <v>8</v>
+      </c>
+      <c r="H40" s="52">
+        <v>3</v>
+      </c>
+      <c r="I40" s="52">
+        <v>1</v>
+      </c>
+      <c r="J40" s="52">
+        <v>10</v>
+      </c>
+      <c r="K40" s="52">
+        <v>6</v>
+      </c>
+      <c r="L40" s="52">
+        <v>2</v>
+      </c>
+      <c r="M40" s="52">
+        <v>1</v>
+      </c>
+      <c r="N40" s="52">
+        <v>8</v>
+      </c>
+      <c r="O40" s="52">
+        <v>5</v>
+      </c>
+      <c r="P40" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q40" s="52">
+        <v>1</v>
+      </c>
+      <c r="R40" s="52">
+        <v>0</v>
+      </c>
+      <c r="S40" s="52">
+        <v>0</v>
+      </c>
+      <c r="T40" s="52">
+        <v>1</v>
+      </c>
+      <c r="U40" s="52">
+        <v>1</v>
+      </c>
+      <c r="V40" s="57"/>
+    </row>
+    <row r="41" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="132" t="s">
+        <v>120</v>
+      </c>
+      <c r="B41" s="123">
+        <v>104</v>
+      </c>
+      <c r="C41" s="103">
+        <v>64</v>
+      </c>
+      <c r="D41" s="103">
+        <v>24</v>
+      </c>
+      <c r="E41" s="103">
+        <v>14</v>
+      </c>
+      <c r="F41" s="103">
+        <v>20</v>
+      </c>
+      <c r="G41" s="103">
+        <v>11</v>
+      </c>
+      <c r="H41" s="103">
+        <v>4</v>
+      </c>
+      <c r="I41" s="103">
+        <v>3</v>
+      </c>
+      <c r="J41" s="103">
+        <v>45</v>
+      </c>
+      <c r="K41" s="103">
+        <v>27</v>
+      </c>
+      <c r="L41" s="103">
+        <v>33</v>
+      </c>
+      <c r="M41" s="103">
+        <v>19</v>
+      </c>
+      <c r="N41" s="103">
+        <v>12</v>
+      </c>
+      <c r="O41" s="103">
+        <v>8</v>
+      </c>
+      <c r="P41" s="103">
+        <v>32</v>
+      </c>
+      <c r="Q41" s="103">
+        <v>21</v>
+      </c>
+      <c r="R41" s="103">
+        <v>0</v>
+      </c>
+      <c r="S41" s="103">
+        <v>0</v>
+      </c>
+      <c r="T41" s="103">
+        <v>2</v>
+      </c>
+      <c r="U41" s="103">
+        <v>2</v>
+      </c>
+      <c r="V41" s="101"/>
+    </row>
+    <row r="42" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="133" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="122">
+        <v>199</v>
+      </c>
+      <c r="C42" s="52">
+        <v>120</v>
+      </c>
+      <c r="D42" s="52">
+        <v>80</v>
+      </c>
+      <c r="E42" s="52">
+        <v>41</v>
+      </c>
+      <c r="F42" s="52">
+        <v>69</v>
+      </c>
+      <c r="G42" s="52">
+        <v>32</v>
+      </c>
+      <c r="H42" s="52">
+        <v>11</v>
+      </c>
+      <c r="I42" s="52">
+        <v>9</v>
+      </c>
+      <c r="J42" s="52">
+        <v>76</v>
+      </c>
+      <c r="K42" s="52">
+        <v>50</v>
+      </c>
+      <c r="L42" s="52">
+        <v>22</v>
+      </c>
+      <c r="M42" s="52">
+        <v>11</v>
+      </c>
+      <c r="N42" s="52">
+        <v>54</v>
+      </c>
+      <c r="O42" s="52">
+        <v>39</v>
+      </c>
+      <c r="P42" s="52">
+        <v>35</v>
+      </c>
+      <c r="Q42" s="52">
+        <v>24</v>
+      </c>
+      <c r="R42" s="52">
+        <v>3</v>
+      </c>
+      <c r="S42" s="52">
+        <v>1</v>
+      </c>
+      <c r="T42" s="52">
+        <v>5</v>
+      </c>
+      <c r="U42" s="52">
+        <v>4</v>
+      </c>
+      <c r="V42" s="57"/>
+    </row>
+    <row r="43" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="132" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="123">
+        <v>68</v>
+      </c>
+      <c r="C43" s="103">
+        <v>33</v>
+      </c>
+      <c r="D43" s="103">
+        <v>24</v>
+      </c>
+      <c r="E43" s="103">
+        <v>13</v>
+      </c>
+      <c r="F43" s="103">
+        <v>22</v>
+      </c>
+      <c r="G43" s="103">
+        <v>12</v>
+      </c>
+      <c r="H43" s="103">
+        <v>3</v>
+      </c>
+      <c r="I43" s="103">
+        <v>2</v>
+      </c>
+      <c r="J43" s="103">
+        <v>38</v>
+      </c>
+      <c r="K43" s="103">
+        <v>16</v>
+      </c>
+      <c r="L43" s="103">
+        <v>9</v>
+      </c>
+      <c r="M43" s="103">
+        <v>4</v>
+      </c>
+      <c r="N43" s="103">
+        <v>29</v>
+      </c>
+      <c r="O43" s="103">
+        <v>13</v>
+      </c>
+      <c r="P43" s="103">
+        <v>4</v>
+      </c>
+      <c r="Q43" s="103">
+        <v>3</v>
+      </c>
+      <c r="R43" s="103">
+        <v>1</v>
+      </c>
+      <c r="S43" s="103">
+        <v>0</v>
+      </c>
+      <c r="T43" s="103">
+        <v>1</v>
+      </c>
+      <c r="U43" s="103">
+        <v>1</v>
+      </c>
+      <c r="V43" s="101"/>
+    </row>
+    <row r="44" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="133" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="122">
+        <v>161</v>
+      </c>
+      <c r="C44" s="52">
+        <v>91</v>
+      </c>
+      <c r="D44" s="52">
+        <v>58</v>
+      </c>
+      <c r="E44" s="52">
+        <v>33</v>
+      </c>
+      <c r="F44" s="52">
+        <v>43</v>
+      </c>
+      <c r="G44" s="52">
+        <v>23</v>
+      </c>
+      <c r="H44" s="52">
+        <v>15</v>
+      </c>
+      <c r="I44" s="52">
+        <v>10</v>
+      </c>
+      <c r="J44" s="52">
+        <v>89</v>
+      </c>
+      <c r="K44" s="52">
+        <v>48</v>
+      </c>
+      <c r="L44" s="52">
+        <v>46</v>
+      </c>
+      <c r="M44" s="52">
+        <v>27</v>
+      </c>
+      <c r="N44" s="52">
+        <v>43</v>
+      </c>
+      <c r="O44" s="52">
+        <v>21</v>
+      </c>
+      <c r="P44" s="52">
+        <v>11</v>
+      </c>
+      <c r="Q44" s="52">
+        <v>7</v>
+      </c>
+      <c r="R44" s="52">
+        <v>1</v>
+      </c>
+      <c r="S44" s="52">
+        <v>0</v>
+      </c>
+      <c r="T44" s="52">
+        <v>3</v>
+      </c>
+      <c r="U44" s="52">
+        <v>2</v>
+      </c>
+      <c r="V44" s="57"/>
+    </row>
+    <row r="45" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="133" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="122">
+        <v>98</v>
+      </c>
+      <c r="C45" s="52">
+        <v>66</v>
+      </c>
+      <c r="D45" s="52">
+        <v>22</v>
+      </c>
+      <c r="E45" s="52">
+        <v>12</v>
+      </c>
+      <c r="F45" s="52">
+        <v>19</v>
+      </c>
+      <c r="G45" s="52">
+        <v>9</v>
+      </c>
+      <c r="H45" s="52">
+        <v>3</v>
+      </c>
+      <c r="I45" s="52">
+        <v>2</v>
+      </c>
+      <c r="J45" s="52">
+        <v>60</v>
+      </c>
+      <c r="K45" s="52">
+        <v>41</v>
+      </c>
+      <c r="L45" s="52">
+        <v>27</v>
+      </c>
+      <c r="M45" s="52">
+        <v>19</v>
+      </c>
+      <c r="N45" s="52">
+        <v>33</v>
+      </c>
+      <c r="O45" s="52">
+        <v>22</v>
+      </c>
+      <c r="P45" s="52">
+        <v>10</v>
+      </c>
+      <c r="Q45" s="52">
+        <v>8</v>
+      </c>
+      <c r="R45" s="52">
+        <v>0</v>
+      </c>
+      <c r="S45" s="52">
+        <v>0</v>
+      </c>
+      <c r="T45" s="52">
+        <v>6</v>
+      </c>
+      <c r="U45" s="52">
+        <v>5</v>
+      </c>
+      <c r="V45" s="57"/>
+    </row>
+    <row r="46" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="133" t="s">
+        <v>125</v>
+      </c>
+      <c r="B46" s="122">
+        <v>79</v>
+      </c>
+      <c r="C46" s="52">
+        <v>45</v>
+      </c>
+      <c r="D46" s="52">
+        <v>29</v>
+      </c>
+      <c r="E46" s="52">
+        <v>15</v>
+      </c>
+      <c r="F46" s="52">
+        <v>24</v>
+      </c>
+      <c r="G46" s="52">
+        <v>11</v>
+      </c>
+      <c r="H46" s="52">
+        <v>6</v>
+      </c>
+      <c r="I46" s="52">
+        <v>4</v>
+      </c>
+      <c r="J46" s="52">
+        <v>37</v>
+      </c>
+      <c r="K46" s="52">
+        <v>20</v>
+      </c>
+      <c r="L46" s="52">
+        <v>18</v>
+      </c>
+      <c r="M46" s="52">
+        <v>13</v>
+      </c>
+      <c r="N46" s="52">
+        <v>19</v>
+      </c>
+      <c r="O46" s="52">
+        <v>7</v>
+      </c>
+      <c r="P46" s="52">
+        <v>6</v>
+      </c>
+      <c r="Q46" s="52">
+        <v>5</v>
+      </c>
+      <c r="R46" s="52">
+        <v>1</v>
+      </c>
+      <c r="S46" s="52">
+        <v>0</v>
+      </c>
+      <c r="T46" s="52">
+        <v>5</v>
+      </c>
+      <c r="U46" s="52">
+        <v>5</v>
+      </c>
+      <c r="V46" s="57"/>
+    </row>
+    <row r="47" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="132" t="s">
+        <v>126</v>
+      </c>
+      <c r="B47" s="123">
+        <v>61</v>
+      </c>
+      <c r="C47" s="103">
+        <v>26</v>
+      </c>
+      <c r="D47" s="103">
+        <v>38</v>
+      </c>
+      <c r="E47" s="103">
+        <v>11</v>
+      </c>
+      <c r="F47" s="103">
+        <v>36</v>
+      </c>
+      <c r="G47" s="103">
+        <v>9</v>
+      </c>
+      <c r="H47" s="103">
+        <v>3</v>
+      </c>
+      <c r="I47" s="103">
+        <v>2</v>
+      </c>
+      <c r="J47" s="103">
+        <v>15</v>
+      </c>
+      <c r="K47" s="103">
+        <v>9</v>
+      </c>
+      <c r="L47" s="103">
+        <v>5</v>
+      </c>
+      <c r="M47" s="103">
+        <v>3</v>
+      </c>
+      <c r="N47" s="103">
+        <v>10</v>
+      </c>
+      <c r="O47" s="103">
+        <v>6</v>
+      </c>
+      <c r="P47" s="103">
+        <v>5</v>
+      </c>
+      <c r="Q47" s="103">
+        <v>3</v>
+      </c>
+      <c r="R47" s="103">
+        <v>1</v>
+      </c>
+      <c r="S47" s="103">
+        <v>0</v>
+      </c>
+      <c r="T47" s="103">
+        <v>3</v>
+      </c>
+      <c r="U47" s="103">
+        <v>2</v>
+      </c>
+      <c r="V47" s="101"/>
+    </row>
+    <row r="48" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="133" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48" s="122">
+        <v>65</v>
+      </c>
+      <c r="C48" s="52">
+        <v>32</v>
+      </c>
+      <c r="D48" s="52">
+        <v>30</v>
+      </c>
+      <c r="E48" s="52">
+        <v>16</v>
+      </c>
+      <c r="F48" s="52">
+        <v>26</v>
+      </c>
+      <c r="G48" s="52">
+        <v>14</v>
+      </c>
+      <c r="H48" s="52">
+        <v>3</v>
+      </c>
+      <c r="I48" s="52">
+        <v>2</v>
+      </c>
+      <c r="J48" s="52">
+        <v>29</v>
+      </c>
+      <c r="K48" s="52">
+        <v>12</v>
+      </c>
+      <c r="L48" s="52">
+        <v>8</v>
+      </c>
+      <c r="M48" s="52">
+        <v>4</v>
+      </c>
+      <c r="N48" s="52">
+        <v>22</v>
+      </c>
+      <c r="O48" s="52">
+        <v>8</v>
+      </c>
+      <c r="P48" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q48" s="52">
+        <v>2</v>
+      </c>
+      <c r="R48" s="52">
+        <v>1</v>
+      </c>
+      <c r="S48" s="52">
+        <v>0</v>
+      </c>
+      <c r="T48" s="52">
+        <v>2</v>
+      </c>
+      <c r="U48" s="52">
+        <v>2</v>
+      </c>
+      <c r="V48" s="57"/>
+    </row>
+    <row r="49" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="133" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="122">
+        <v>44</v>
+      </c>
+      <c r="C49" s="52">
+        <v>26</v>
+      </c>
+      <c r="D49" s="52">
+        <v>7</v>
+      </c>
+      <c r="E49" s="52">
+        <v>3</v>
+      </c>
+      <c r="F49" s="52">
+        <v>5</v>
+      </c>
+      <c r="G49" s="52">
+        <v>2</v>
+      </c>
+      <c r="H49" s="52">
+        <v>2</v>
+      </c>
+      <c r="I49" s="52">
+        <v>1</v>
+      </c>
+      <c r="J49" s="52">
+        <v>30</v>
+      </c>
+      <c r="K49" s="52">
+        <v>19</v>
+      </c>
+      <c r="L49" s="52">
+        <v>5</v>
+      </c>
+      <c r="M49" s="52">
+        <v>3</v>
+      </c>
+      <c r="N49" s="52">
+        <v>25</v>
+      </c>
+      <c r="O49" s="52">
+        <v>16</v>
+      </c>
+      <c r="P49" s="52">
+        <v>5</v>
+      </c>
+      <c r="Q49" s="52">
+        <v>3</v>
+      </c>
+      <c r="R49" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="S49" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="T49" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="U49" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="V49" s="57"/>
+    </row>
+    <row r="50" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="133" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="122">
+        <v>114</v>
+      </c>
+      <c r="C50" s="52">
+        <v>52</v>
+      </c>
+      <c r="D50" s="52">
+        <v>51</v>
+      </c>
+      <c r="E50" s="52">
+        <v>20</v>
+      </c>
+      <c r="F50" s="52">
+        <v>49</v>
+      </c>
+      <c r="G50" s="52">
+        <v>19</v>
+      </c>
+      <c r="H50" s="52">
+        <v>2</v>
+      </c>
+      <c r="I50" s="52">
+        <v>1</v>
+      </c>
+      <c r="J50" s="52">
+        <v>47</v>
+      </c>
+      <c r="K50" s="52">
+        <v>21</v>
+      </c>
+      <c r="L50" s="52">
+        <v>10</v>
+      </c>
+      <c r="M50" s="52">
+        <v>7</v>
+      </c>
+      <c r="N50" s="52">
+        <v>37</v>
+      </c>
+      <c r="O50" s="52">
+        <v>15</v>
+      </c>
+      <c r="P50" s="52">
+        <v>10</v>
+      </c>
+      <c r="Q50" s="52">
+        <v>6</v>
+      </c>
+      <c r="R50" s="52">
+        <v>1</v>
+      </c>
+      <c r="S50" s="52">
+        <v>1</v>
+      </c>
+      <c r="T50" s="52">
+        <v>4</v>
+      </c>
+      <c r="U50" s="52">
+        <v>3</v>
+      </c>
+      <c r="V50" s="57"/>
+    </row>
+    <row r="51" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="133" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="122">
+        <v>41</v>
+      </c>
+      <c r="C51" s="52">
+        <v>23</v>
+      </c>
+      <c r="D51" s="52">
+        <v>16</v>
+      </c>
+      <c r="E51" s="52">
+        <v>8</v>
+      </c>
+      <c r="F51" s="52">
+        <v>15</v>
+      </c>
+      <c r="G51" s="52">
+        <v>7</v>
+      </c>
+      <c r="H51" s="52">
+        <v>1</v>
+      </c>
+      <c r="I51" s="52">
+        <v>1</v>
+      </c>
+      <c r="J51" s="52">
+        <v>20</v>
+      </c>
+      <c r="K51" s="52">
+        <v>12</v>
+      </c>
+      <c r="L51" s="52">
+        <v>6</v>
+      </c>
+      <c r="M51" s="52">
+        <v>5</v>
+      </c>
+      <c r="N51" s="52">
+        <v>13</v>
+      </c>
+      <c r="O51" s="52">
+        <v>7</v>
+      </c>
+      <c r="P51" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q51" s="52">
+        <v>2</v>
+      </c>
+      <c r="R51" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="S51" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="T51" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="U51" s="52" t="s">
+        <v>444</v>
+      </c>
+      <c r="V51" s="57"/>
+    </row>
+    <row r="52" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="133" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="122">
+        <v>60</v>
+      </c>
+      <c r="C52" s="52">
+        <v>33</v>
+      </c>
+      <c r="D52" s="52">
+        <v>35</v>
+      </c>
+      <c r="E52" s="52">
+        <v>17</v>
+      </c>
+      <c r="F52" s="52">
+        <v>31</v>
+      </c>
+      <c r="G52" s="52">
+        <v>14</v>
+      </c>
+      <c r="H52" s="52">
+        <v>3</v>
+      </c>
+      <c r="I52" s="52">
+        <v>3</v>
+      </c>
+      <c r="J52" s="52">
+        <v>21</v>
+      </c>
+      <c r="K52" s="52">
+        <v>13</v>
+      </c>
+      <c r="L52" s="52">
+        <v>4</v>
+      </c>
+      <c r="M52" s="52">
+        <v>2</v>
+      </c>
+      <c r="N52" s="52">
+        <v>17</v>
+      </c>
+      <c r="O52" s="52">
+        <v>11</v>
+      </c>
+      <c r="P52" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q52" s="52">
+        <v>2</v>
+      </c>
+      <c r="R52" s="52">
+        <v>0</v>
+      </c>
+      <c r="S52" s="52">
+        <v>0</v>
+      </c>
+      <c r="T52" s="52">
+        <v>1</v>
+      </c>
+      <c r="U52" s="52">
+        <v>1</v>
+      </c>
+      <c r="V52" s="57"/>
+    </row>
+    <row r="53" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="132" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" s="123">
+        <v>34</v>
+      </c>
+      <c r="C53" s="103">
+        <v>24</v>
+      </c>
+      <c r="D53" s="103">
+        <v>17</v>
+      </c>
+      <c r="E53" s="103">
+        <v>12</v>
+      </c>
+      <c r="F53" s="103">
+        <v>11</v>
+      </c>
+      <c r="G53" s="103">
+        <v>7</v>
+      </c>
+      <c r="H53" s="103">
+        <v>6</v>
+      </c>
+      <c r="I53" s="103">
+        <v>5</v>
+      </c>
+      <c r="J53" s="103">
+        <v>14</v>
+      </c>
+      <c r="K53" s="103">
+        <v>10</v>
+      </c>
+      <c r="L53" s="103">
+        <v>4</v>
+      </c>
+      <c r="M53" s="103">
+        <v>2</v>
+      </c>
+      <c r="N53" s="103">
+        <v>10</v>
+      </c>
+      <c r="O53" s="103">
+        <v>8</v>
+      </c>
+      <c r="P53" s="103">
+        <v>3</v>
+      </c>
+      <c r="Q53" s="103">
+        <v>2</v>
+      </c>
+      <c r="R53" s="103">
+        <v>0</v>
+      </c>
+      <c r="S53" s="103">
+        <v>0</v>
+      </c>
+      <c r="T53" s="103">
+        <v>1</v>
+      </c>
+      <c r="U53" s="103">
+        <v>0</v>
+      </c>
+      <c r="V53" s="101"/>
+    </row>
+    <row r="54" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="133" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="122">
+        <v>41</v>
+      </c>
+      <c r="C54" s="52">
+        <v>23</v>
+      </c>
+      <c r="D54" s="52">
+        <v>21</v>
+      </c>
+      <c r="E54" s="52">
+        <v>13</v>
+      </c>
+      <c r="F54" s="52">
+        <v>18</v>
+      </c>
+      <c r="G54" s="52">
+        <v>10</v>
+      </c>
+      <c r="H54" s="52">
+        <v>4</v>
+      </c>
+      <c r="I54" s="52">
+        <v>3</v>
+      </c>
+      <c r="J54" s="52">
+        <v>16</v>
+      </c>
+      <c r="K54" s="52">
+        <v>7</v>
+      </c>
+      <c r="L54" s="52">
+        <v>4</v>
+      </c>
+      <c r="M54" s="52">
+        <v>2</v>
+      </c>
+      <c r="N54" s="52">
+        <v>12</v>
+      </c>
+      <c r="O54" s="52">
+        <v>5</v>
+      </c>
+      <c r="P54" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q54" s="52">
+        <v>2</v>
+      </c>
+      <c r="R54" s="52">
+        <v>0</v>
+      </c>
+      <c r="S54" s="52">
+        <v>0</v>
+      </c>
+      <c r="T54" s="52">
+        <v>1</v>
+      </c>
+      <c r="U54" s="52">
+        <v>1</v>
+      </c>
+      <c r="V54" s="57"/>
+    </row>
+    <row r="55" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="133" t="s">
+        <v>134</v>
+      </c>
+      <c r="B55" s="122">
+        <v>62</v>
+      </c>
+      <c r="C55" s="52">
+        <v>35</v>
+      </c>
+      <c r="D55" s="52">
+        <v>27</v>
+      </c>
+      <c r="E55" s="52">
+        <v>14</v>
+      </c>
+      <c r="F55" s="52">
+        <v>22</v>
+      </c>
+      <c r="G55" s="52">
+        <v>12</v>
+      </c>
+      <c r="H55" s="52">
+        <v>5</v>
+      </c>
+      <c r="I55" s="52">
+        <v>3</v>
+      </c>
+      <c r="J55" s="52">
+        <v>28</v>
+      </c>
+      <c r="K55" s="52">
+        <v>16</v>
+      </c>
+      <c r="L55" s="52">
+        <v>9</v>
+      </c>
+      <c r="M55" s="52">
+        <v>7</v>
+      </c>
+      <c r="N55" s="52">
+        <v>18</v>
+      </c>
+      <c r="O55" s="52">
+        <v>9</v>
+      </c>
+      <c r="P55" s="52">
+        <v>5</v>
+      </c>
+      <c r="Q55" s="52">
+        <v>4</v>
+      </c>
+      <c r="R55" s="52">
+        <v>0</v>
+      </c>
+      <c r="S55" s="52">
+        <v>0</v>
+      </c>
+      <c r="T55" s="52">
+        <v>1</v>
+      </c>
+      <c r="U55" s="52">
+        <v>1</v>
+      </c>
+      <c r="V55" s="57"/>
+    </row>
+    <row r="56" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="133" t="s">
+        <v>135</v>
+      </c>
+      <c r="B56" s="122">
+        <v>69</v>
+      </c>
+      <c r="C56" s="52">
+        <v>36</v>
+      </c>
+      <c r="D56" s="52">
+        <v>25</v>
+      </c>
+      <c r="E56" s="52">
+        <v>15</v>
+      </c>
+      <c r="F56" s="52">
+        <v>22</v>
+      </c>
+      <c r="G56" s="52">
+        <v>12</v>
+      </c>
+      <c r="H56" s="52">
+        <v>3</v>
+      </c>
+      <c r="I56" s="52">
+        <v>3</v>
+      </c>
+      <c r="J56" s="52">
+        <v>36</v>
+      </c>
+      <c r="K56" s="52">
+        <v>15</v>
+      </c>
+      <c r="L56" s="52">
+        <v>8</v>
+      </c>
+      <c r="M56" s="52">
+        <v>5</v>
+      </c>
+      <c r="N56" s="52">
+        <v>28</v>
+      </c>
+      <c r="O56" s="52">
+        <v>11</v>
+      </c>
+      <c r="P56" s="52">
+        <v>6</v>
+      </c>
+      <c r="Q56" s="52">
+        <v>4</v>
+      </c>
+      <c r="R56" s="52">
+        <v>0</v>
+      </c>
+      <c r="S56" s="52">
+        <v>0</v>
+      </c>
+      <c r="T56" s="52">
+        <v>2</v>
+      </c>
+      <c r="U56" s="52">
+        <v>1</v>
+      </c>
+      <c r="V56" s="57"/>
+    </row>
+    <row r="57" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="133" t="s">
+        <v>136</v>
+      </c>
+      <c r="B57" s="122">
+        <v>76</v>
+      </c>
+      <c r="C57" s="52">
+        <v>45</v>
+      </c>
+      <c r="D57" s="52">
+        <v>30</v>
+      </c>
+      <c r="E57" s="52">
+        <v>22</v>
+      </c>
+      <c r="F57" s="52">
+        <v>14</v>
+      </c>
+      <c r="G57" s="52">
+        <v>9</v>
+      </c>
+      <c r="H57" s="52">
+        <v>16</v>
+      </c>
+      <c r="I57" s="52">
+        <v>13</v>
+      </c>
+      <c r="J57" s="52">
+        <v>39</v>
+      </c>
+      <c r="K57" s="52">
+        <v>19</v>
+      </c>
+      <c r="L57" s="52">
+        <v>13</v>
+      </c>
+      <c r="M57" s="52">
+        <v>9</v>
+      </c>
+      <c r="N57" s="52">
+        <v>26</v>
+      </c>
+      <c r="O57" s="52">
+        <v>10</v>
+      </c>
+      <c r="P57" s="52">
+        <v>5</v>
+      </c>
+      <c r="Q57" s="52">
+        <v>3</v>
+      </c>
+      <c r="R57" s="52">
+        <v>0</v>
+      </c>
+      <c r="S57" s="52">
+        <v>0</v>
+      </c>
+      <c r="T57" s="52">
+        <v>2</v>
+      </c>
+      <c r="U57" s="52">
+        <v>2</v>
+      </c>
+      <c r="V57" s="57"/>
+    </row>
+    <row r="58" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="132" t="s">
+        <v>137</v>
+      </c>
+      <c r="B58" s="123">
+        <v>35</v>
+      </c>
+      <c r="C58" s="103">
+        <v>20</v>
+      </c>
+      <c r="D58" s="103">
+        <v>17</v>
+      </c>
+      <c r="E58" s="103">
+        <v>10</v>
+      </c>
+      <c r="F58" s="103">
+        <v>13</v>
+      </c>
+      <c r="G58" s="103">
+        <v>7</v>
+      </c>
+      <c r="H58" s="103">
+        <v>4</v>
+      </c>
+      <c r="I58" s="103">
+        <v>2</v>
+      </c>
+      <c r="J58" s="103">
+        <v>15</v>
+      </c>
+      <c r="K58" s="103">
+        <v>8</v>
+      </c>
+      <c r="L58" s="103">
+        <v>3</v>
+      </c>
+      <c r="M58" s="103">
+        <v>2</v>
+      </c>
+      <c r="N58" s="103">
+        <v>12</v>
+      </c>
+      <c r="O58" s="103">
+        <v>6</v>
+      </c>
+      <c r="P58" s="103">
+        <v>1</v>
+      </c>
+      <c r="Q58" s="103">
+        <v>1</v>
+      </c>
+      <c r="R58" s="103">
+        <v>0</v>
+      </c>
+      <c r="S58" s="103">
+        <v>0</v>
+      </c>
+      <c r="T58" s="103">
+        <v>2</v>
+      </c>
+      <c r="U58" s="103">
+        <v>1</v>
+      </c>
+      <c r="V58" s="101"/>
+    </row>
+    <row r="59" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="133" t="s">
+        <v>138</v>
+      </c>
+      <c r="B59" s="122">
+        <v>27</v>
+      </c>
+      <c r="C59" s="52">
+        <v>15</v>
+      </c>
+      <c r="D59" s="52">
+        <v>14</v>
+      </c>
+      <c r="E59" s="52">
+        <v>8</v>
+      </c>
+      <c r="F59" s="52">
+        <v>12</v>
+      </c>
+      <c r="G59" s="52">
+        <v>6</v>
+      </c>
+      <c r="H59" s="52">
+        <v>2</v>
+      </c>
+      <c r="I59" s="52">
+        <v>2</v>
+      </c>
+      <c r="J59" s="52">
+        <v>11</v>
+      </c>
+      <c r="K59" s="52">
+        <v>6</v>
+      </c>
+      <c r="L59" s="52">
+        <v>2</v>
+      </c>
+      <c r="M59" s="52">
+        <v>1</v>
+      </c>
+      <c r="N59" s="52">
+        <v>8</v>
+      </c>
+      <c r="O59" s="52">
+        <v>5</v>
+      </c>
+      <c r="P59" s="52">
+        <v>1</v>
+      </c>
+      <c r="Q59" s="52">
+        <v>1</v>
+      </c>
+      <c r="R59" s="52">
+        <v>0</v>
+      </c>
+      <c r="S59" s="52">
+        <v>0</v>
+      </c>
+      <c r="T59" s="52">
+        <v>1</v>
+      </c>
+      <c r="U59" s="52">
+        <v>1</v>
+      </c>
+      <c r="V59" s="57"/>
+    </row>
+    <row r="60" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="133" t="s">
+        <v>139</v>
+      </c>
+      <c r="B60" s="122">
+        <v>51</v>
+      </c>
+      <c r="C60" s="52">
+        <v>31</v>
+      </c>
+      <c r="D60" s="52">
+        <v>25</v>
+      </c>
+      <c r="E60" s="52">
+        <v>15</v>
+      </c>
+      <c r="F60" s="52">
+        <v>16</v>
+      </c>
+      <c r="G60" s="52">
+        <v>7</v>
+      </c>
+      <c r="H60" s="52">
+        <v>9</v>
+      </c>
+      <c r="I60" s="52">
+        <v>8</v>
+      </c>
+      <c r="J60" s="52">
+        <v>21</v>
+      </c>
+      <c r="K60" s="52">
+        <v>13</v>
+      </c>
+      <c r="L60" s="52">
+        <v>3</v>
+      </c>
+      <c r="M60" s="52">
+        <v>2</v>
+      </c>
+      <c r="N60" s="52">
+        <v>18</v>
+      </c>
+      <c r="O60" s="52">
+        <v>11</v>
+      </c>
+      <c r="P60" s="52">
+        <v>3</v>
+      </c>
+      <c r="Q60" s="52">
+        <v>2</v>
+      </c>
+      <c r="R60" s="52">
+        <v>0</v>
+      </c>
+      <c r="S60" s="52" t="s">
+        <v>421</v>
+      </c>
+      <c r="T60" s="52">
+        <v>1</v>
+      </c>
+      <c r="U60" s="52">
+        <v>1</v>
+      </c>
+      <c r="V60" s="57"/>
+    </row>
+    <row r="61" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="133" t="s">
+        <v>140</v>
+      </c>
+      <c r="B61" s="122">
+        <v>38</v>
+      </c>
+      <c r="C61" s="52">
+        <v>23</v>
+      </c>
+      <c r="D61" s="52">
+        <v>17</v>
+      </c>
+      <c r="E61" s="52">
+        <v>9</v>
+      </c>
+      <c r="F61" s="52">
+        <v>10</v>
+      </c>
+      <c r="G61" s="52">
+        <v>4</v>
+      </c>
+      <c r="H61" s="52">
+        <v>7</v>
+      </c>
+      <c r="I61" s="52">
+        <v>5</v>
+      </c>
+      <c r="J61" s="52">
+        <v>18</v>
+      </c>
+      <c r="K61" s="52">
+        <v>12</v>
+      </c>
+      <c r="L61" s="52">
+        <v>6</v>
+      </c>
+      <c r="M61" s="52">
+        <v>4</v>
+      </c>
+      <c r="N61" s="52">
+        <v>12</v>
+      </c>
+      <c r="O61" s="52">
+        <v>8</v>
+      </c>
+      <c r="P61" s="52">
+        <v>1</v>
+      </c>
+      <c r="Q61" s="52">
+        <v>1</v>
+      </c>
+      <c r="R61" s="52">
+        <v>0</v>
+      </c>
+      <c r="S61" s="52">
+        <v>0</v>
+      </c>
+      <c r="T61" s="52">
+        <v>2</v>
+      </c>
+      <c r="U61" s="52">
+        <v>1</v>
+      </c>
+      <c r="V61" s="57"/>
+    </row>
+    <row r="62" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="132" t="s">
+        <v>141</v>
+      </c>
+      <c r="B62" s="123">
+        <v>116</v>
+      </c>
+      <c r="C62" s="103">
+        <v>72</v>
+      </c>
+      <c r="D62" s="103">
+        <v>56</v>
+      </c>
+      <c r="E62" s="103">
+        <v>40</v>
+      </c>
+      <c r="F62" s="103">
+        <v>43</v>
+      </c>
+      <c r="G62" s="103">
+        <v>29</v>
+      </c>
+      <c r="H62" s="103">
+        <v>13</v>
+      </c>
+      <c r="I62" s="103">
+        <v>11</v>
+      </c>
+      <c r="J62" s="103">
+        <v>45</v>
+      </c>
+      <c r="K62" s="103">
+        <v>22</v>
+      </c>
+      <c r="L62" s="103">
+        <v>19</v>
+      </c>
+      <c r="M62" s="103">
+        <v>10</v>
+      </c>
+      <c r="N62" s="103">
+        <v>26</v>
+      </c>
+      <c r="O62" s="103">
+        <v>12</v>
+      </c>
+      <c r="P62" s="103">
+        <v>12</v>
+      </c>
+      <c r="Q62" s="103">
+        <v>8</v>
+      </c>
+      <c r="R62" s="103">
+        <v>0</v>
+      </c>
+      <c r="S62" s="103">
+        <v>0</v>
+      </c>
+      <c r="T62" s="103">
+        <v>4</v>
+      </c>
+      <c r="U62" s="103">
+        <v>3</v>
+      </c>
+      <c r="V62" s="101"/>
+    </row>
+    <row r="63" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="133" t="s">
         <v>142</v>
       </c>
-      <c r="H15" s="54">
-[...2 lines deleted...]
-      <c r="I15" s="54">
+      <c r="B63" s="122">
+        <v>52</v>
+      </c>
+      <c r="C63" s="52">
+        <v>38</v>
+      </c>
+      <c r="D63" s="52">
+        <v>24</v>
+      </c>
+      <c r="E63" s="52">
+        <v>19</v>
+      </c>
+      <c r="F63" s="52">
+        <v>18</v>
+      </c>
+      <c r="G63" s="52">
+        <v>14</v>
+      </c>
+      <c r="H63" s="52">
+        <v>6</v>
+      </c>
+      <c r="I63" s="52">
+        <v>5</v>
+      </c>
+      <c r="J63" s="52">
+        <v>23</v>
+      </c>
+      <c r="K63" s="52">
+        <v>15</v>
+      </c>
+      <c r="L63" s="52">
+        <v>3</v>
+      </c>
+      <c r="M63" s="52">
+        <v>2</v>
+      </c>
+      <c r="N63" s="52">
+        <v>21</v>
+      </c>
+      <c r="O63" s="52">
+        <v>14</v>
+      </c>
+      <c r="P63" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q63" s="52">
+        <v>1</v>
+      </c>
+      <c r="R63" s="52">
+        <v>0</v>
+      </c>
+      <c r="S63" s="52">
+        <v>0</v>
+      </c>
+      <c r="T63" s="52">
+        <v>2</v>
+      </c>
+      <c r="U63" s="52">
+        <v>2</v>
+      </c>
+      <c r="V63" s="57"/>
+    </row>
+    <row r="64" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="133" t="s">
+        <v>143</v>
+      </c>
+      <c r="B64" s="122">
+        <v>54</v>
+      </c>
+      <c r="C64" s="52">
+        <v>36</v>
+      </c>
+      <c r="D64" s="52">
+        <v>26</v>
+      </c>
+      <c r="E64" s="52">
+        <v>18</v>
+      </c>
+      <c r="F64" s="52">
+        <v>23</v>
+      </c>
+      <c r="G64" s="52">
+        <v>16</v>
+      </c>
+      <c r="H64" s="52">
+        <v>3</v>
+      </c>
+      <c r="I64" s="52">
+        <v>3</v>
+      </c>
+      <c r="J64" s="52">
+        <v>23</v>
+      </c>
+      <c r="K64" s="52">
+        <v>15</v>
+      </c>
+      <c r="L64" s="52">
+        <v>4</v>
+      </c>
+      <c r="M64" s="52">
+        <v>3</v>
+      </c>
+      <c r="N64" s="52">
+        <v>19</v>
+      </c>
+      <c r="O64" s="52">
+        <v>13</v>
+      </c>
+      <c r="P64" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q64" s="52">
+        <v>2</v>
+      </c>
+      <c r="R64" s="52">
+        <v>1</v>
+      </c>
+      <c r="S64" s="52">
+        <v>0</v>
+      </c>
+      <c r="T64" s="52">
+        <v>1</v>
+      </c>
+      <c r="U64" s="52">
+        <v>1</v>
+      </c>
+      <c r="V64" s="57"/>
+    </row>
+    <row r="65" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="133" t="s">
+        <v>144</v>
+      </c>
+      <c r="B65" s="122">
+        <v>131</v>
+      </c>
+      <c r="C65" s="52">
+        <v>87</v>
+      </c>
+      <c r="D65" s="52">
+        <v>70</v>
+      </c>
+      <c r="E65" s="52">
+        <v>46</v>
+      </c>
+      <c r="F65" s="52">
+        <v>57</v>
+      </c>
+      <c r="G65" s="52">
+        <v>38</v>
+      </c>
+      <c r="H65" s="52">
+        <v>13</v>
+      </c>
+      <c r="I65" s="52">
+        <v>8</v>
+      </c>
+      <c r="J65" s="52">
+        <v>53</v>
+      </c>
+      <c r="K65" s="52">
+        <v>36</v>
+      </c>
+      <c r="L65" s="52">
+        <v>19</v>
+      </c>
+      <c r="M65" s="52">
+        <v>12</v>
+      </c>
+      <c r="N65" s="52">
+        <v>34</v>
+      </c>
+      <c r="O65" s="52">
+        <v>24</v>
+      </c>
+      <c r="P65" s="52">
+        <v>4</v>
+      </c>
+      <c r="Q65" s="52">
+        <v>2</v>
+      </c>
+      <c r="R65" s="52">
+        <v>1</v>
+      </c>
+      <c r="S65" s="52">
+        <v>0</v>
+      </c>
+      <c r="T65" s="52">
+        <v>4</v>
+      </c>
+      <c r="U65" s="52">
+        <v>2</v>
+      </c>
+      <c r="V65" s="57"/>
+    </row>
+    <row r="66" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="133" t="s">
+        <v>145</v>
+      </c>
+      <c r="B66" s="122">
+        <v>64</v>
+      </c>
+      <c r="C66" s="52">
+        <v>44</v>
+      </c>
+      <c r="D66" s="52">
+        <v>31</v>
+      </c>
+      <c r="E66" s="52">
+        <v>22</v>
+      </c>
+      <c r="F66" s="52">
+        <v>27</v>
+      </c>
+      <c r="G66" s="52">
+        <v>19</v>
+      </c>
+      <c r="H66" s="52">
+        <v>4</v>
+      </c>
+      <c r="I66" s="52">
+        <v>3</v>
+      </c>
+      <c r="J66" s="52">
+        <v>28</v>
+      </c>
+      <c r="K66" s="52">
+        <v>18</v>
+      </c>
+      <c r="L66" s="52">
+        <v>5</v>
+      </c>
+      <c r="M66" s="52">
+        <v>3</v>
+      </c>
+      <c r="N66" s="52">
+        <v>24</v>
+      </c>
+      <c r="O66" s="52">
+        <v>15</v>
+      </c>
+      <c r="P66" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q66" s="52">
+        <v>2</v>
+      </c>
+      <c r="R66" s="52">
+        <v>1</v>
+      </c>
+      <c r="S66" s="52">
+        <v>0</v>
+      </c>
+      <c r="T66" s="52">
+        <v>2</v>
+      </c>
+      <c r="U66" s="52">
+        <v>1</v>
+      </c>
+      <c r="V66" s="57"/>
+    </row>
+    <row r="67" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="133" t="s">
+        <v>146</v>
+      </c>
+      <c r="B67" s="122">
+        <v>83</v>
+      </c>
+      <c r="C67" s="52">
+        <v>62</v>
+      </c>
+      <c r="D67" s="52">
+        <v>47</v>
+      </c>
+      <c r="E67" s="52">
+        <v>35</v>
+      </c>
+      <c r="F67" s="52">
+        <v>39</v>
+      </c>
+      <c r="G67" s="52">
+        <v>28</v>
+      </c>
+      <c r="H67" s="52">
+        <v>7</v>
+      </c>
+      <c r="I67" s="52">
+        <v>7</v>
+      </c>
+      <c r="J67" s="52">
+        <v>30</v>
+      </c>
+      <c r="K67" s="52">
+        <v>22</v>
+      </c>
+      <c r="L67" s="52">
+        <v>11</v>
+      </c>
+      <c r="M67" s="52">
+        <v>7</v>
+      </c>
+      <c r="N67" s="52">
+        <v>19</v>
+      </c>
+      <c r="O67" s="52">
+        <v>16</v>
+      </c>
+      <c r="P67" s="52">
+        <v>2</v>
+      </c>
+      <c r="Q67" s="52">
+        <v>2</v>
+      </c>
+      <c r="R67" s="52">
+        <v>1</v>
+      </c>
+      <c r="S67" s="52">
+        <v>0</v>
+      </c>
+      <c r="T67" s="52">
+        <v>4</v>
+      </c>
+      <c r="U67" s="52">
+        <v>3</v>
+      </c>
+      <c r="V67" s="57"/>
+    </row>
+    <row r="68" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="133" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="122">
+        <v>122</v>
+      </c>
+      <c r="C68" s="52">
+        <v>84</v>
+      </c>
+      <c r="D68" s="52">
+        <v>62</v>
+      </c>
+      <c r="E68" s="52">
+        <v>44</v>
+      </c>
+      <c r="F68" s="52">
+        <v>46</v>
+      </c>
+      <c r="G68" s="52">
+        <v>30</v>
+      </c>
+      <c r="H68" s="52">
+        <v>16</v>
+      </c>
+      <c r="I68" s="52">
+        <v>14</v>
+      </c>
+      <c r="J68" s="52">
+        <v>50</v>
+      </c>
+      <c r="K68" s="52">
         <v>33</v>
       </c>
-      <c r="J15" s="54">
-[...8 lines deleted...]
-      <c r="M15" s="54">
+      <c r="L68" s="52">
+        <v>10</v>
+      </c>
+      <c r="M68" s="52">
+        <v>5</v>
+      </c>
+      <c r="N68" s="52">
+        <v>40</v>
+      </c>
+      <c r="O68" s="52">
+        <v>28</v>
+      </c>
+      <c r="P68" s="52">
+        <v>5</v>
+      </c>
+      <c r="Q68" s="52">
+        <v>3</v>
+      </c>
+      <c r="R68" s="52">
+        <v>0</v>
+      </c>
+      <c r="S68" s="52">
+        <v>0</v>
+      </c>
+      <c r="T68" s="52">
+        <v>5</v>
+      </c>
+      <c r="U68" s="52">
+        <v>4</v>
+      </c>
+      <c r="V68" s="57"/>
+    </row>
+    <row r="69" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="132" t="s">
+        <v>101</v>
+      </c>
+      <c r="B69" s="123">
+        <v>33</v>
+      </c>
+      <c r="C69" s="103">
+        <v>25</v>
+      </c>
+      <c r="D69" s="103">
+        <v>17</v>
+      </c>
+      <c r="E69" s="103">
+        <v>12</v>
+      </c>
+      <c r="F69" s="103">
+        <v>11</v>
+      </c>
+      <c r="G69" s="103">
+        <v>7</v>
+      </c>
+      <c r="H69" s="103">
+        <v>7</v>
+      </c>
+      <c r="I69" s="103">
+        <v>5</v>
+      </c>
+      <c r="J69" s="103">
+        <v>11</v>
+      </c>
+      <c r="K69" s="103">
+        <v>9</v>
+      </c>
+      <c r="L69" s="103">
+        <v>3</v>
+      </c>
+      <c r="M69" s="103">
+        <v>2</v>
+      </c>
+      <c r="N69" s="103">
+        <v>9</v>
+      </c>
+      <c r="O69" s="103">
+        <v>7</v>
+      </c>
+      <c r="P69" s="103">
+        <v>2</v>
+      </c>
+      <c r="Q69" s="103">
+        <v>1</v>
+      </c>
+      <c r="R69" s="103">
+        <v>0</v>
+      </c>
+      <c r="S69" s="103">
+        <v>0</v>
+      </c>
+      <c r="T69" s="103">
+        <v>3</v>
+      </c>
+      <c r="U69" s="103">
+        <v>2</v>
+      </c>
+      <c r="V69" s="101"/>
+    </row>
+    <row r="70" spans="1:22" s="102" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="132" t="s">
+        <v>148</v>
+      </c>
+      <c r="B70" s="123">
+        <v>1183</v>
+      </c>
+      <c r="C70" s="103">
+        <v>690</v>
+      </c>
+      <c r="D70" s="103">
+        <v>390</v>
+      </c>
+      <c r="E70" s="103">
+        <v>217</v>
+      </c>
+      <c r="F70" s="103">
+        <v>326</v>
+      </c>
+      <c r="G70" s="103">
+        <v>174</v>
+      </c>
+      <c r="H70" s="103">
+        <v>64</v>
+      </c>
+      <c r="I70" s="103">
+        <v>43</v>
+      </c>
+      <c r="J70" s="103">
+        <v>583</v>
+      </c>
+      <c r="K70" s="103">
+        <v>332</v>
+      </c>
+      <c r="L70" s="103">
+        <v>287</v>
+      </c>
+      <c r="M70" s="103">
+        <v>138</v>
+      </c>
+      <c r="N70" s="103">
+        <v>296</v>
+      </c>
+      <c r="O70" s="103">
+        <v>193</v>
+      </c>
+      <c r="P70" s="103">
+        <v>169</v>
+      </c>
+      <c r="Q70" s="103">
         <v>111</v>
       </c>
-      <c r="N15" s="54">
-[...11 lines deleted...]
-      <c r="R15" s="54">
+      <c r="R70" s="103">
         <v>7</v>
       </c>
-      <c r="S15" s="54">
+      <c r="S70" s="103">
         <v>3</v>
       </c>
-      <c r="T15" s="54">
-[...20 lines deleted...]
-      <c r="E16" s="54">
+      <c r="T70" s="103">
+        <v>34</v>
+      </c>
+      <c r="U70" s="103">
+        <v>27</v>
+      </c>
+      <c r="V70" s="101"/>
+    </row>
+    <row r="71" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="133" t="s">
+        <v>149</v>
+      </c>
+      <c r="B71" s="122">
+        <v>245</v>
+      </c>
+      <c r="C71" s="52">
+        <v>144</v>
+      </c>
+      <c r="D71" s="52">
+        <v>76</v>
+      </c>
+      <c r="E71" s="52">
+        <v>40</v>
+      </c>
+      <c r="F71" s="52">
+        <v>65</v>
+      </c>
+      <c r="G71" s="52">
+        <v>32</v>
+      </c>
+      <c r="H71" s="52">
+        <v>11</v>
+      </c>
+      <c r="I71" s="52">
+        <v>9</v>
+      </c>
+      <c r="J71" s="52">
+        <v>135</v>
+      </c>
+      <c r="K71" s="52">
+        <v>78</v>
+      </c>
+      <c r="L71" s="52">
+        <v>54</v>
+      </c>
+      <c r="M71" s="52">
+        <v>36</v>
+      </c>
+      <c r="N71" s="52">
+        <v>81</v>
+      </c>
+      <c r="O71" s="52">
+        <v>42</v>
+      </c>
+      <c r="P71" s="52">
+        <v>20</v>
+      </c>
+      <c r="Q71" s="52">
+        <v>15</v>
+      </c>
+      <c r="R71" s="52">
+        <v>1</v>
+      </c>
+      <c r="S71" s="52">
+        <v>1</v>
+      </c>
+      <c r="T71" s="52">
+        <v>12</v>
+      </c>
+      <c r="U71" s="52">
+        <v>10</v>
+      </c>
+      <c r="V71" s="57"/>
+    </row>
+    <row r="72" spans="1:22" s="1" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="144" t="s">
+        <v>150</v>
+      </c>
+      <c r="B72" s="159">
+        <v>432</v>
+      </c>
+      <c r="C72" s="160">
+        <v>251</v>
+      </c>
+      <c r="D72" s="160">
+        <v>192</v>
+      </c>
+      <c r="E72" s="160">
+        <v>118</v>
+      </c>
+      <c r="F72" s="160">
+        <v>136</v>
+      </c>
+      <c r="G72" s="160">
         <v>73</v>
       </c>
-      <c r="F16" s="54">
-[...8 lines deleted...]
-      <c r="I16" s="54">
+      <c r="H72" s="160">
+        <v>56</v>
+      </c>
+      <c r="I72" s="160">
+        <v>45</v>
+      </c>
+      <c r="J72" s="160">
+        <v>197</v>
+      </c>
+      <c r="K72" s="160">
+        <v>106</v>
+      </c>
+      <c r="L72" s="160">
+        <v>52</v>
+      </c>
+      <c r="M72" s="160">
+        <v>34</v>
+      </c>
+      <c r="N72" s="160">
+        <v>145</v>
+      </c>
+      <c r="O72" s="160">
+        <v>72</v>
+      </c>
+      <c r="P72" s="160">
+        <v>28</v>
+      </c>
+      <c r="Q72" s="160">
         <v>18</v>
       </c>
-      <c r="J16" s="54">
-[...23 lines deleted...]
-      <c r="R16" s="54">
+      <c r="R72" s="160">
         <v>2</v>
       </c>
-      <c r="S16" s="54">
+      <c r="S72" s="160">
         <v>1</v>
       </c>
-      <c r="T16" s="54">
-[...2 lines deleted...]
-      <c r="U16" s="54">
+      <c r="T72" s="160">
         <v>12</v>
       </c>
-      <c r="V16" s="65"/>
-[...170 lines deleted...]
-      <c r="M19" s="54">
+      <c r="U72" s="160">
         <v>9</v>
       </c>
-      <c r="N19" s="54">
-[...3480 lines deleted...]
-      <c r="V72" s="65"/>
+      <c r="V72" s="57"/>
     </row>
     <row r="73" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B73" s="11"/>
-[...18 lines deleted...]
-      <c r="U73" s="11"/>
+      <c r="B73" s="161"/>
+      <c r="C73" s="161"/>
+      <c r="D73" s="161"/>
+      <c r="E73" s="161"/>
+      <c r="F73" s="161"/>
+      <c r="G73" s="161"/>
+      <c r="H73" s="161"/>
+      <c r="I73" s="161"/>
+      <c r="J73" s="161"/>
+      <c r="K73" s="161"/>
+      <c r="L73" s="161"/>
+      <c r="M73" s="161"/>
+      <c r="N73" s="161"/>
+      <c r="O73" s="161"/>
+      <c r="P73" s="161"/>
+      <c r="Q73" s="161"/>
+      <c r="R73" s="161"/>
+      <c r="S73" s="161"/>
+      <c r="T73" s="161"/>
+      <c r="U73" s="161"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="T7:T8"/>
     <mergeCell ref="U7:U8"/>
     <mergeCell ref="T5:U6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:J8"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="R5:S6"/>
     <mergeCell ref="K7:K8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="M7:M8"/>
     <mergeCell ref="N7:N8"/>
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="S7:S8"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:C6"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:Q6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="D6:D8"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="U1" location="目次!A1" display="目次へ戻る" xr:uid="{E81D923B-059B-4662-893C-81FA7B2CA3EC}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="32" fitToWidth="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet58.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E01D064-9201-4ED2-AF40-63E5B288A4F2}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:K49"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K1" sqref="K1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15.95" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="12.625" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="9.125" style="17"/>
+    <col min="1" max="1" width="12.625" style="7" customWidth="1"/>
+    <col min="2" max="16384" width="9.125" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="K1" s="104" t="s">
+      <c r="K1" s="96" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="5" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="66"/>
-[...8 lines deleted...]
-      <c r="K3" s="66"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="330" t="s">
+      <c r="A4" s="331" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="362" t="s">
+      <c r="B4" s="363" t="s">
         <v>57</v>
       </c>
-      <c r="C4" s="363"/>
-      <c r="D4" s="362" t="s">
+      <c r="C4" s="364"/>
+      <c r="D4" s="363" t="s">
         <v>58</v>
       </c>
-      <c r="E4" s="363"/>
-      <c r="F4" s="362" t="s">
+      <c r="E4" s="364"/>
+      <c r="F4" s="363" t="s">
         <v>155</v>
       </c>
-      <c r="G4" s="364"/>
-      <c r="H4" s="365" t="s">
+      <c r="G4" s="365"/>
+      <c r="H4" s="366" t="s">
         <v>60</v>
       </c>
-      <c r="I4" s="365"/>
-      <c r="J4" s="365" t="s">
+      <c r="I4" s="366"/>
+      <c r="J4" s="366" t="s">
         <v>61</v>
       </c>
-      <c r="K4" s="362"/>
+      <c r="K4" s="363"/>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="331"/>
-      <c r="B5" s="342" t="s">
+      <c r="A5" s="332"/>
+      <c r="B5" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="342" t="s">
+      <c r="C5" s="343" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="342" t="s">
+      <c r="D5" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="342" t="s">
+      <c r="E5" s="343" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="342" t="s">
+      <c r="F5" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="G5" s="359" t="s">
+      <c r="G5" s="360" t="s">
         <v>87</v>
       </c>
-      <c r="H5" s="342" t="s">
+      <c r="H5" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="344" t="s">
+      <c r="I5" s="345" t="s">
         <v>156</v>
       </c>
-      <c r="J5" s="342" t="s">
+      <c r="J5" s="343" t="s">
         <v>38</v>
       </c>
-      <c r="K5" s="359" t="s">
+      <c r="K5" s="360" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="331"/>
-[...9 lines deleted...]
-      <c r="K6" s="360"/>
+      <c r="A6" s="332"/>
+      <c r="B6" s="367"/>
+      <c r="C6" s="367"/>
+      <c r="D6" s="367"/>
+      <c r="E6" s="367"/>
+      <c r="F6" s="367"/>
+      <c r="G6" s="361"/>
+      <c r="H6" s="367"/>
+      <c r="I6" s="367"/>
+      <c r="J6" s="367"/>
+      <c r="K6" s="361"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="332"/>
-[...9 lines deleted...]
-      <c r="K7" s="361"/>
+      <c r="A7" s="333"/>
+      <c r="B7" s="344"/>
+      <c r="C7" s="344"/>
+      <c r="D7" s="344"/>
+      <c r="E7" s="344"/>
+      <c r="F7" s="344"/>
+      <c r="G7" s="362"/>
+      <c r="H7" s="344"/>
+      <c r="I7" s="344"/>
+      <c r="J7" s="344"/>
+      <c r="K7" s="362"/>
     </row>
     <row r="8" spans="1:11" ht="12.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="142"/>
-      <c r="B8" s="131" t="s">
+      <c r="A8" s="130"/>
+      <c r="B8" s="120" t="s">
         <v>157</v>
       </c>
-      <c r="C8" s="53" t="s">
+      <c r="C8" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="D8" s="53" t="s">
+      <c r="D8" s="51" t="s">
         <v>157</v>
       </c>
-      <c r="E8" s="53" t="s">
+      <c r="E8" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="F8" s="53" t="s">
+      <c r="F8" s="51" t="s">
         <v>157</v>
       </c>
-      <c r="G8" s="53" t="s">
+      <c r="G8" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="53" t="s">
+      <c r="H8" s="51" t="s">
         <v>157</v>
       </c>
-      <c r="I8" s="53" t="s">
+      <c r="I8" s="51" t="s">
         <v>158</v>
       </c>
-      <c r="J8" s="53" t="s">
+      <c r="J8" s="51" t="s">
         <v>157</v>
       </c>
-      <c r="K8" s="53" t="s">
+      <c r="K8" s="51" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="143" t="s">
+      <c r="A9" s="131" t="s">
         <v>89</v>
       </c>
-      <c r="B9" s="132">
+      <c r="B9" s="121">
         <v>246357</v>
       </c>
-      <c r="C9" s="87">
+      <c r="C9" s="79">
         <v>2860</v>
       </c>
-      <c r="D9" s="87">
+      <c r="D9" s="79">
         <v>193147</v>
       </c>
-      <c r="E9" s="87">
+      <c r="E9" s="79">
         <v>1160</v>
       </c>
-      <c r="F9" s="87">
+      <c r="F9" s="79">
         <v>34259</v>
       </c>
-      <c r="G9" s="87">
+      <c r="G9" s="79">
         <v>780</v>
       </c>
-      <c r="H9" s="87">
+      <c r="H9" s="79">
         <v>5440</v>
       </c>
-      <c r="I9" s="87">
+      <c r="I9" s="79">
         <v>540</v>
       </c>
-      <c r="J9" s="87">
+      <c r="J9" s="79">
         <v>13511</v>
       </c>
-      <c r="K9" s="87">
+      <c r="K9" s="79">
         <v>380</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="108" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="144" t="s">
+    <row r="10" spans="1:11" s="100" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="132" t="s">
         <v>91</v>
       </c>
-      <c r="B10" s="135">
+      <c r="B10" s="123">
         <v>77765</v>
       </c>
-      <c r="C10" s="113">
+      <c r="C10" s="103">
         <v>320</v>
       </c>
-      <c r="D10" s="113">
+      <c r="D10" s="103">
         <v>70130</v>
       </c>
-      <c r="E10" s="113">
+      <c r="E10" s="103">
         <v>190</v>
       </c>
-      <c r="F10" s="113">
+      <c r="F10" s="103">
         <v>6293</v>
       </c>
-      <c r="G10" s="113">
+      <c r="G10" s="103">
         <v>80</v>
       </c>
-      <c r="H10" s="113">
+      <c r="H10" s="103">
         <v>265</v>
       </c>
-      <c r="I10" s="113">
+      <c r="I10" s="103">
         <v>20</v>
       </c>
-      <c r="J10" s="113">
+      <c r="J10" s="103">
         <v>1077</v>
       </c>
-      <c r="K10" s="113">
+      <c r="K10" s="103">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="133" t="s">
         <v>103</v>
       </c>
-      <c r="B11" s="134">
+      <c r="B11" s="122">
         <v>8385</v>
       </c>
-      <c r="C11" s="54">
+      <c r="C11" s="52">
         <v>70</v>
       </c>
-      <c r="D11" s="54">
+      <c r="D11" s="52">
         <v>7063</v>
       </c>
-      <c r="E11" s="54">
+      <c r="E11" s="52">
         <v>30</v>
       </c>
-      <c r="F11" s="54">
+      <c r="F11" s="52">
         <v>1029</v>
       </c>
-      <c r="G11" s="54">
+      <c r="G11" s="52">
         <v>20</v>
       </c>
-      <c r="H11" s="54">
+      <c r="H11" s="52">
         <v>74</v>
       </c>
-      <c r="I11" s="54">
+      <c r="I11" s="52">
         <v>10</v>
       </c>
-      <c r="J11" s="54">
+      <c r="J11" s="52">
         <v>219</v>
       </c>
-      <c r="K11" s="54">
+      <c r="K11" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="145" t="s">
+      <c r="A12" s="133" t="s">
         <v>104</v>
       </c>
-      <c r="B12" s="134">
+      <c r="B12" s="122">
         <v>1923</v>
       </c>
-      <c r="C12" s="54">
+      <c r="C12" s="52">
         <v>40</v>
       </c>
-      <c r="D12" s="54">
+      <c r="D12" s="52">
         <v>1591</v>
       </c>
-      <c r="E12" s="54">
+      <c r="E12" s="52">
         <v>20</v>
       </c>
-      <c r="F12" s="54">
+      <c r="F12" s="52">
         <v>120</v>
       </c>
-      <c r="G12" s="54">
+      <c r="G12" s="52">
         <v>10</v>
       </c>
-      <c r="H12" s="54">
+      <c r="H12" s="52">
         <v>73</v>
       </c>
-      <c r="I12" s="54">
+      <c r="I12" s="52">
         <v>10</v>
       </c>
-      <c r="J12" s="54">
+      <c r="J12" s="52">
         <v>140</v>
       </c>
-      <c r="K12" s="54">
+      <c r="K12" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="145" t="s">
+      <c r="A13" s="133" t="s">
         <v>105</v>
       </c>
-      <c r="B13" s="134">
+      <c r="B13" s="122">
         <v>4124</v>
       </c>
-      <c r="C13" s="54">
+      <c r="C13" s="52">
         <v>80</v>
       </c>
-      <c r="D13" s="54">
+      <c r="D13" s="52">
         <v>3428</v>
       </c>
-      <c r="E13" s="54">
+      <c r="E13" s="52">
         <v>30</v>
       </c>
-      <c r="F13" s="54">
+      <c r="F13" s="52">
         <v>428</v>
       </c>
-      <c r="G13" s="54">
+      <c r="G13" s="52">
         <v>30</v>
       </c>
-      <c r="H13" s="54">
+      <c r="H13" s="52">
         <v>221</v>
       </c>
-      <c r="I13" s="54">
+      <c r="I13" s="52">
         <v>20</v>
       </c>
-      <c r="J13" s="54">
+      <c r="J13" s="52">
         <v>47</v>
       </c>
-      <c r="K13" s="54">
+      <c r="K13" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="145" t="s">
+      <c r="A14" s="133" t="s">
         <v>106</v>
       </c>
-      <c r="B14" s="134">
+      <c r="B14" s="122">
         <v>694</v>
       </c>
-      <c r="C14" s="54">
+      <c r="C14" s="52">
         <v>20</v>
       </c>
-      <c r="D14" s="54">
+      <c r="D14" s="52">
         <v>177</v>
       </c>
-      <c r="E14" s="54">
+      <c r="E14" s="52">
         <v>10</v>
       </c>
-      <c r="F14" s="54">
+      <c r="F14" s="52">
         <v>479</v>
       </c>
-      <c r="G14" s="54">
+      <c r="G14" s="52">
         <v>10</v>
       </c>
-      <c r="H14" s="54">
+      <c r="H14" s="52">
         <v>38</v>
       </c>
-      <c r="I14" s="54">
+      <c r="I14" s="52">
         <v>0</v>
       </c>
-      <c r="J14" s="54" t="s">
+      <c r="J14" s="52" t="s">
         <v>421</v>
       </c>
-      <c r="K14" s="54" t="s">
+      <c r="K14" s="52" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="145" t="s">
+      <c r="A15" s="133" t="s">
         <v>107</v>
       </c>
-      <c r="B15" s="134">
+      <c r="B15" s="122">
         <v>374</v>
       </c>
-      <c r="C15" s="54">
+      <c r="C15" s="52">
         <v>20</v>
       </c>
-      <c r="D15" s="54">
+      <c r="D15" s="52">
         <v>124</v>
       </c>
-      <c r="E15" s="54">
+      <c r="E15" s="52">
         <v>10</v>
       </c>
-      <c r="F15" s="54" t="s">
+      <c r="F15" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="G15" s="54">
+      <c r="G15" s="52">
         <v>0</v>
       </c>
-      <c r="H15" s="54">
+      <c r="H15" s="52">
         <v>78</v>
       </c>
-      <c r="I15" s="54">
+      <c r="I15" s="52">
         <v>10</v>
       </c>
-      <c r="J15" s="54" t="s">
+      <c r="J15" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="K15" s="54">
+      <c r="K15" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="145" t="s">
+      <c r="A16" s="133" t="s">
         <v>108</v>
       </c>
-      <c r="B16" s="134">
+      <c r="B16" s="122">
         <v>50</v>
       </c>
-      <c r="C16" s="54">
+      <c r="C16" s="52">
         <v>10</v>
       </c>
-      <c r="D16" s="54" t="s">
+      <c r="D16" s="52" t="s">
         <v>421</v>
       </c>
-      <c r="E16" s="54" t="s">
+      <c r="E16" s="52" t="s">
         <v>421</v>
       </c>
-      <c r="F16" s="54" t="s">
+      <c r="F16" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="G16" s="54">
+      <c r="G16" s="52">
         <v>0</v>
       </c>
-      <c r="H16" s="54" t="s">
+      <c r="H16" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="I16" s="54">
+      <c r="I16" s="52">
         <v>0</v>
       </c>
-      <c r="J16" s="54" t="s">
+      <c r="J16" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="K16" s="54">
+      <c r="K16" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="145" t="s">
+      <c r="A17" s="133" t="s">
         <v>109</v>
       </c>
-      <c r="B17" s="134">
+      <c r="B17" s="122">
         <v>5674</v>
       </c>
-      <c r="C17" s="54">
+      <c r="C17" s="52">
         <v>10</v>
       </c>
-      <c r="D17" s="54">
+      <c r="D17" s="52">
         <v>5303</v>
       </c>
-      <c r="E17" s="54">
+      <c r="E17" s="52">
         <v>0</v>
       </c>
-      <c r="F17" s="54" t="s">
+      <c r="F17" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="G17" s="54">
+      <c r="G17" s="52">
         <v>0</v>
       </c>
-      <c r="H17" s="54" t="s">
+      <c r="H17" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="I17" s="54">
+      <c r="I17" s="52">
         <v>0</v>
       </c>
-      <c r="J17" s="54">
+      <c r="J17" s="52">
         <v>227</v>
       </c>
-      <c r="K17" s="54">
+      <c r="K17" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="145" t="s">
+      <c r="A18" s="133" t="s">
         <v>113</v>
       </c>
-      <c r="B18" s="134">
+      <c r="B18" s="122">
         <v>3768</v>
       </c>
-      <c r="C18" s="54">
+      <c r="C18" s="52">
         <v>50</v>
       </c>
-      <c r="D18" s="54">
+      <c r="D18" s="52">
         <v>1580</v>
       </c>
-      <c r="E18" s="54">
+      <c r="E18" s="52">
         <v>10</v>
       </c>
-      <c r="F18" s="54">
+      <c r="F18" s="52">
         <v>963</v>
       </c>
-      <c r="G18" s="54">
+      <c r="G18" s="52">
         <v>20</v>
       </c>
-      <c r="H18" s="54">
+      <c r="H18" s="52">
         <v>58</v>
       </c>
-      <c r="I18" s="54">
+      <c r="I18" s="52">
         <v>10</v>
       </c>
-      <c r="J18" s="54">
+      <c r="J18" s="52">
         <v>1167</v>
       </c>
-      <c r="K18" s="54">
+      <c r="K18" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="145" t="s">
+      <c r="A19" s="133" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="134">
+      <c r="B19" s="122">
         <v>475</v>
       </c>
-      <c r="C19" s="54">
+      <c r="C19" s="52">
         <v>40</v>
       </c>
-      <c r="D19" s="54">
+      <c r="D19" s="52">
         <v>156</v>
       </c>
-      <c r="E19" s="54">
+      <c r="E19" s="52">
         <v>0</v>
       </c>
-      <c r="F19" s="54">
+      <c r="F19" s="52">
         <v>50</v>
       </c>
-      <c r="G19" s="54">
+      <c r="G19" s="52">
         <v>0</v>
       </c>
-      <c r="H19" s="54">
+      <c r="H19" s="52">
         <v>214</v>
       </c>
-      <c r="I19" s="54">
+      <c r="I19" s="52">
         <v>30</v>
       </c>
-      <c r="J19" s="54">
+      <c r="J19" s="52">
         <v>55</v>
       </c>
-      <c r="K19" s="54">
+      <c r="K19" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="145" t="s">
+      <c r="A20" s="133" t="s">
         <v>115</v>
       </c>
-      <c r="B20" s="134">
+      <c r="B20" s="122">
         <v>2893</v>
       </c>
-      <c r="C20" s="54">
+      <c r="C20" s="52">
         <v>120</v>
       </c>
-      <c r="D20" s="54">
+      <c r="D20" s="52">
         <v>1022</v>
       </c>
-      <c r="E20" s="54">
+      <c r="E20" s="52">
         <v>50</v>
       </c>
-      <c r="F20" s="54">
+      <c r="F20" s="52">
         <v>1254</v>
       </c>
-      <c r="G20" s="54">
+      <c r="G20" s="52">
         <v>50</v>
       </c>
-      <c r="H20" s="54">
+      <c r="H20" s="52">
         <v>36</v>
       </c>
-      <c r="I20" s="54">
+      <c r="I20" s="52">
         <v>10</v>
       </c>
-      <c r="J20" s="54">
+      <c r="J20" s="52">
         <v>581</v>
       </c>
-      <c r="K20" s="54">
+      <c r="K20" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="145" t="s">
+      <c r="A21" s="133" t="s">
         <v>116</v>
       </c>
-      <c r="B21" s="134">
+      <c r="B21" s="122">
         <v>1393</v>
       </c>
-      <c r="C21" s="54">
+      <c r="C21" s="52">
         <v>50</v>
       </c>
-      <c r="D21" s="54">
+      <c r="D21" s="52">
         <v>413</v>
       </c>
-      <c r="E21" s="54">
+      <c r="E21" s="52">
         <v>20</v>
       </c>
-      <c r="F21" s="54">
+      <c r="F21" s="52">
         <v>703</v>
       </c>
-      <c r="G21" s="54">
+      <c r="G21" s="52">
         <v>10</v>
       </c>
-      <c r="H21" s="54">
+      <c r="H21" s="52">
         <v>101</v>
       </c>
-      <c r="I21" s="54">
+      <c r="I21" s="52">
         <v>20</v>
       </c>
-      <c r="J21" s="54">
+      <c r="J21" s="52">
         <v>175</v>
       </c>
-      <c r="K21" s="54">
+      <c r="K21" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="145" t="s">
+      <c r="A22" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B22" s="134">
+      <c r="B22" s="122">
         <v>924</v>
       </c>
-      <c r="C22" s="54">
+      <c r="C22" s="52">
         <v>20</v>
       </c>
-      <c r="D22" s="54">
+      <c r="D22" s="52">
         <v>577</v>
       </c>
-      <c r="E22" s="54">
+      <c r="E22" s="52">
         <v>10</v>
       </c>
-      <c r="F22" s="54">
+      <c r="F22" s="52">
         <v>133</v>
       </c>
-      <c r="G22" s="54">
+      <c r="G22" s="52">
         <v>0</v>
       </c>
-      <c r="H22" s="54" t="s">
+      <c r="H22" s="52" t="s">
         <v>421</v>
       </c>
-      <c r="I22" s="54" t="s">
+      <c r="I22" s="52" t="s">
         <v>421</v>
       </c>
-      <c r="J22" s="54">
+      <c r="J22" s="52">
         <v>214</v>
       </c>
-      <c r="K22" s="54">
+      <c r="K22" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="145" t="s">
+      <c r="A23" s="133" t="s">
         <v>118</v>
       </c>
-      <c r="B23" s="134">
+      <c r="B23" s="122">
         <v>1676</v>
       </c>
-      <c r="C23" s="54">
+      <c r="C23" s="52">
         <v>50</v>
       </c>
-      <c r="D23" s="54">
+      <c r="D23" s="52">
         <v>553</v>
       </c>
-      <c r="E23" s="54">
+      <c r="E23" s="52">
         <v>10</v>
       </c>
-      <c r="F23" s="54">
+      <c r="F23" s="52">
         <v>868</v>
       </c>
-      <c r="G23" s="54">
+      <c r="G23" s="52">
         <v>20</v>
       </c>
-      <c r="H23" s="54">
+      <c r="H23" s="52">
         <v>93</v>
       </c>
-      <c r="I23" s="54">
+      <c r="I23" s="52">
         <v>10</v>
       </c>
-      <c r="J23" s="54">
+      <c r="J23" s="52">
         <v>162</v>
       </c>
-      <c r="K23" s="54">
+      <c r="K23" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="145" t="s">
+      <c r="A24" s="133" t="s">
         <v>119</v>
       </c>
-      <c r="B24" s="134">
+      <c r="B24" s="122">
         <v>1803</v>
       </c>
-      <c r="C24" s="54">
+      <c r="C24" s="52">
         <v>130</v>
       </c>
-      <c r="D24" s="54">
+      <c r="D24" s="52">
         <v>122</v>
       </c>
-      <c r="E24" s="54">
+      <c r="E24" s="52">
         <v>10</v>
       </c>
-      <c r="F24" s="54">
+      <c r="F24" s="52">
         <v>238</v>
       </c>
-      <c r="G24" s="54">
+      <c r="G24" s="52">
         <v>10</v>
       </c>
-      <c r="H24" s="54">
+      <c r="H24" s="52">
         <v>1234</v>
       </c>
-      <c r="I24" s="54">
+      <c r="I24" s="52">
         <v>100</v>
       </c>
-      <c r="J24" s="54">
+      <c r="J24" s="52">
         <v>209</v>
       </c>
-      <c r="K24" s="54">
+      <c r="K24" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="145" t="s">
+      <c r="A25" s="133" t="s">
         <v>123</v>
       </c>
-      <c r="B25" s="134">
+      <c r="B25" s="122">
         <v>3363</v>
       </c>
-      <c r="C25" s="54">
+      <c r="C25" s="52">
         <v>160</v>
       </c>
-      <c r="D25" s="54">
+      <c r="D25" s="52">
         <v>709</v>
       </c>
-      <c r="E25" s="54">
+      <c r="E25" s="52">
         <v>40</v>
       </c>
-      <c r="F25" s="54">
+      <c r="F25" s="52">
         <v>1412</v>
       </c>
-      <c r="G25" s="54">
+      <c r="G25" s="52">
         <v>40</v>
       </c>
-      <c r="H25" s="54">
+      <c r="H25" s="52">
         <v>582</v>
       </c>
-      <c r="I25" s="54">
+      <c r="I25" s="52">
         <v>50</v>
       </c>
-      <c r="J25" s="54">
+      <c r="J25" s="52">
         <v>660</v>
       </c>
-      <c r="K25" s="54">
+      <c r="K25" s="52">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="145" t="s">
+      <c r="A26" s="133" t="s">
         <v>124</v>
       </c>
-      <c r="B26" s="134">
+      <c r="B26" s="122">
         <v>904</v>
       </c>
-      <c r="C26" s="54">
+      <c r="C26" s="52">
         <v>40</v>
       </c>
-      <c r="D26" s="54">
+      <c r="D26" s="52">
         <v>402</v>
       </c>
-      <c r="E26" s="54">
+      <c r="E26" s="52">
         <v>10</v>
       </c>
-      <c r="F26" s="54">
+      <c r="F26" s="52">
         <v>127</v>
       </c>
-      <c r="G26" s="54">
+      <c r="G26" s="52">
         <v>0</v>
       </c>
-      <c r="H26" s="54">
+      <c r="H26" s="52">
         <v>331</v>
       </c>
-      <c r="I26" s="54">
+      <c r="I26" s="52">
         <v>30</v>
       </c>
-      <c r="J26" s="54">
+      <c r="J26" s="52">
         <v>44</v>
       </c>
-      <c r="K26" s="54">
+      <c r="K26" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="145" t="s">
+      <c r="A27" s="133" t="s">
         <v>125</v>
       </c>
-      <c r="B27" s="134">
+      <c r="B27" s="122">
         <v>18271</v>
       </c>
-      <c r="C27" s="54">
+      <c r="C27" s="52">
         <v>90</v>
       </c>
-      <c r="D27" s="54">
+      <c r="D27" s="52">
         <v>15950</v>
       </c>
-      <c r="E27" s="54">
+      <c r="E27" s="52">
         <v>30</v>
       </c>
-      <c r="F27" s="54">
+      <c r="F27" s="52">
         <v>1378</v>
       </c>
-      <c r="G27" s="54">
+      <c r="G27" s="52">
         <v>10</v>
       </c>
-      <c r="H27" s="54">
+      <c r="H27" s="52">
         <v>474</v>
       </c>
-      <c r="I27" s="54">
+      <c r="I27" s="52">
         <v>30</v>
       </c>
-      <c r="J27" s="54">
+      <c r="J27" s="52">
         <v>469</v>
       </c>
-      <c r="K27" s="54">
+      <c r="K27" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="145" t="s">
+      <c r="A28" s="133" t="s">
         <v>127</v>
       </c>
-      <c r="B28" s="134">
+      <c r="B28" s="122">
         <v>2204</v>
       </c>
-      <c r="C28" s="54">
+      <c r="C28" s="52">
         <v>40</v>
       </c>
-      <c r="D28" s="54">
+      <c r="D28" s="52">
         <v>1741</v>
       </c>
-      <c r="E28" s="54">
+      <c r="E28" s="52">
         <v>10</v>
       </c>
-      <c r="F28" s="54">
+      <c r="F28" s="52">
         <v>95</v>
       </c>
-      <c r="G28" s="54">
+      <c r="G28" s="52">
         <v>10</v>
       </c>
-      <c r="H28" s="54">
+      <c r="H28" s="52">
         <v>302</v>
       </c>
-      <c r="I28" s="54">
+      <c r="I28" s="52">
         <v>20</v>
       </c>
-      <c r="J28" s="54">
+      <c r="J28" s="52">
         <v>66</v>
       </c>
-      <c r="K28" s="54">
+      <c r="K28" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="145" t="s">
+      <c r="A29" s="133" t="s">
         <v>128</v>
       </c>
-      <c r="B29" s="134">
+      <c r="B29" s="122">
         <v>1454</v>
       </c>
-      <c r="C29" s="54">
+      <c r="C29" s="52">
         <v>20</v>
       </c>
-      <c r="D29" s="54">
+      <c r="D29" s="52">
         <v>448</v>
       </c>
-      <c r="E29" s="54">
+      <c r="E29" s="52">
         <v>10</v>
       </c>
-      <c r="F29" s="54">
+      <c r="F29" s="52">
         <v>815</v>
       </c>
-      <c r="G29" s="54">
+      <c r="G29" s="52">
         <v>10</v>
       </c>
-      <c r="H29" s="54" t="s">
+      <c r="H29" s="52" t="s">
         <v>421</v>
       </c>
-      <c r="I29" s="54" t="s">
+      <c r="I29" s="52" t="s">
         <v>421</v>
       </c>
-      <c r="J29" s="54">
+      <c r="J29" s="52">
         <v>190</v>
       </c>
-      <c r="K29" s="54">
+      <c r="K29" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="145" t="s">
+      <c r="A30" s="133" t="s">
         <v>129</v>
       </c>
-      <c r="B30" s="134">
+      <c r="B30" s="122">
         <v>5124</v>
       </c>
-      <c r="C30" s="54">
+      <c r="C30" s="52">
         <v>100</v>
       </c>
-      <c r="D30" s="54">
+      <c r="D30" s="52">
         <v>2968</v>
       </c>
-      <c r="E30" s="54">
+      <c r="E30" s="52">
         <v>20</v>
       </c>
-      <c r="F30" s="54">
+      <c r="F30" s="52">
         <v>1404</v>
       </c>
-      <c r="G30" s="54">
+      <c r="G30" s="52">
         <v>50</v>
       </c>
-      <c r="H30" s="54">
+      <c r="H30" s="52">
         <v>266</v>
       </c>
-      <c r="I30" s="54">
+      <c r="I30" s="52">
         <v>10</v>
       </c>
-      <c r="J30" s="54">
+      <c r="J30" s="52">
         <v>486</v>
       </c>
-      <c r="K30" s="54">
+      <c r="K30" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="145" t="s">
+      <c r="A31" s="133" t="s">
         <v>131</v>
       </c>
-      <c r="B31" s="134">
+      <c r="B31" s="122">
         <v>6289</v>
       </c>
-      <c r="C31" s="54">
+      <c r="C31" s="52">
         <v>30</v>
       </c>
-      <c r="D31" s="54">
+      <c r="D31" s="52">
         <v>2972</v>
       </c>
-      <c r="E31" s="54">
+      <c r="E31" s="52">
         <v>10</v>
       </c>
-      <c r="F31" s="54">
+      <c r="F31" s="52">
         <v>2229</v>
       </c>
-      <c r="G31" s="54">
+      <c r="G31" s="52">
         <v>10</v>
       </c>
-      <c r="H31" s="54">
+      <c r="H31" s="52">
         <v>88</v>
       </c>
-      <c r="I31" s="54">
+      <c r="I31" s="52">
         <v>10</v>
       </c>
-      <c r="J31" s="54">
+      <c r="J31" s="52">
         <v>1000</v>
       </c>
-      <c r="K31" s="54">
+      <c r="K31" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="145" t="s">
+      <c r="A32" s="133" t="s">
         <v>132</v>
       </c>
-      <c r="B32" s="134">
+      <c r="B32" s="122">
         <v>4344</v>
       </c>
-      <c r="C32" s="54">
+      <c r="C32" s="52">
         <v>20</v>
       </c>
-      <c r="D32" s="54">
+      <c r="D32" s="52">
         <v>3682</v>
       </c>
-      <c r="E32" s="54">
+      <c r="E32" s="52">
         <v>10</v>
       </c>
-      <c r="F32" s="54">
+      <c r="F32" s="52">
         <v>595</v>
       </c>
-      <c r="G32" s="54">
+      <c r="G32" s="52">
         <v>10</v>
       </c>
-      <c r="H32" s="54">
+      <c r="H32" s="52">
         <v>19</v>
       </c>
-      <c r="I32" s="54">
+      <c r="I32" s="52">
         <v>0</v>
       </c>
-      <c r="J32" s="54">
+      <c r="J32" s="52">
         <v>48</v>
       </c>
-      <c r="K32" s="54">
+      <c r="K32" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="145" t="s">
+      <c r="A33" s="133" t="s">
         <v>133</v>
       </c>
-      <c r="B33" s="134">
+      <c r="B33" s="122">
         <v>705</v>
       </c>
-      <c r="C33" s="54">
+      <c r="C33" s="52">
         <v>30</v>
       </c>
-      <c r="D33" s="54">
+      <c r="D33" s="52">
         <v>561</v>
       </c>
-      <c r="E33" s="54">
+      <c r="E33" s="52">
         <v>20</v>
       </c>
-      <c r="F33" s="54">
+      <c r="F33" s="52">
         <v>79</v>
       </c>
-      <c r="G33" s="54">
+      <c r="G33" s="52">
         <v>10</v>
       </c>
-      <c r="H33" s="54">
+      <c r="H33" s="52">
         <v>66</v>
       </c>
-      <c r="I33" s="54">
+      <c r="I33" s="52">
         <v>10</v>
       </c>
-      <c r="J33" s="54" t="s">
+      <c r="J33" s="52" t="s">
         <v>421</v>
       </c>
-      <c r="K33" s="54" t="s">
+      <c r="K33" s="52" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="145" t="s">
+      <c r="A34" s="133" t="s">
         <v>134</v>
       </c>
-      <c r="B34" s="134">
+      <c r="B34" s="122">
         <v>1816</v>
       </c>
-      <c r="C34" s="54">
+      <c r="C34" s="52">
         <v>40</v>
       </c>
-      <c r="D34" s="54">
+      <c r="D34" s="52">
         <v>1036</v>
       </c>
-      <c r="E34" s="54">
+      <c r="E34" s="52">
         <v>10</v>
       </c>
-      <c r="F34" s="54">
+      <c r="F34" s="52">
         <v>716</v>
       </c>
-      <c r="G34" s="54">
+      <c r="G34" s="52">
         <v>20</v>
       </c>
-      <c r="H34" s="54" t="s">
+      <c r="H34" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="I34" s="54">
+      <c r="I34" s="52">
         <v>10</v>
       </c>
-      <c r="J34" s="54" t="s">
+      <c r="J34" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="K34" s="54">
+      <c r="K34" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="145" t="s">
+      <c r="A35" s="133" t="s">
         <v>135</v>
       </c>
-      <c r="B35" s="134">
+      <c r="B35" s="122">
         <v>9279</v>
       </c>
-      <c r="C35" s="54">
+      <c r="C35" s="52">
         <v>130</v>
       </c>
-      <c r="D35" s="54">
+      <c r="D35" s="52">
         <v>6734</v>
       </c>
-      <c r="E35" s="54">
+      <c r="E35" s="52">
         <v>30</v>
       </c>
-      <c r="F35" s="54">
+      <c r="F35" s="52">
         <v>2270</v>
       </c>
-      <c r="G35" s="54">
+      <c r="G35" s="52">
         <v>80</v>
       </c>
-      <c r="H35" s="54" t="s">
+      <c r="H35" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="I35" s="54">
+      <c r="I35" s="52">
         <v>0</v>
       </c>
-      <c r="J35" s="54" t="s">
+      <c r="J35" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="K35" s="54">
+      <c r="K35" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="145" t="s">
+      <c r="A36" s="133" t="s">
         <v>136</v>
       </c>
-      <c r="B36" s="134">
+      <c r="B36" s="122">
         <v>1514</v>
       </c>
-      <c r="C36" s="54">
+      <c r="C36" s="52">
         <v>80</v>
       </c>
-      <c r="D36" s="54">
+      <c r="D36" s="52">
         <v>1139</v>
       </c>
-      <c r="E36" s="54">
+      <c r="E36" s="52">
         <v>40</v>
       </c>
-      <c r="F36" s="54">
+      <c r="F36" s="52">
         <v>234</v>
       </c>
-      <c r="G36" s="54">
+      <c r="G36" s="52">
         <v>20</v>
       </c>
-      <c r="H36" s="54">
+      <c r="H36" s="52">
         <v>53</v>
       </c>
-      <c r="I36" s="54">
+      <c r="I36" s="52">
         <v>10</v>
       </c>
-      <c r="J36" s="54">
+      <c r="J36" s="52">
         <v>88</v>
       </c>
-      <c r="K36" s="54">
+      <c r="K36" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="145" t="s">
+      <c r="A37" s="133" t="s">
         <v>137</v>
       </c>
-      <c r="B37" s="134">
+      <c r="B37" s="122">
         <v>2990</v>
       </c>
-      <c r="C37" s="54">
+      <c r="C37" s="52">
         <v>50</v>
       </c>
-      <c r="D37" s="54">
+      <c r="D37" s="52">
         <v>2647</v>
       </c>
-      <c r="E37" s="54">
+      <c r="E37" s="52">
         <v>30</v>
       </c>
-      <c r="F37" s="54">
+      <c r="F37" s="52">
         <v>306</v>
       </c>
-      <c r="G37" s="54">
+      <c r="G37" s="52">
         <v>10</v>
       </c>
-      <c r="H37" s="54" t="s">
+      <c r="H37" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="I37" s="54">
+      <c r="I37" s="52">
         <v>0</v>
       </c>
-      <c r="J37" s="54" t="s">
+      <c r="J37" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="K37" s="54">
+      <c r="K37" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="145" t="s">
+      <c r="A38" s="133" t="s">
         <v>138</v>
       </c>
-      <c r="B38" s="134">
+      <c r="B38" s="122">
         <v>6105</v>
       </c>
-      <c r="C38" s="54">
+      <c r="C38" s="52">
         <v>50</v>
       </c>
-      <c r="D38" s="54">
+      <c r="D38" s="52">
         <v>5791</v>
       </c>
-      <c r="E38" s="54">
+      <c r="E38" s="52">
         <v>30</v>
       </c>
-      <c r="F38" s="54">
+      <c r="F38" s="52">
         <v>138</v>
       </c>
-      <c r="G38" s="54">
+      <c r="G38" s="52">
         <v>10</v>
       </c>
-      <c r="H38" s="54">
+      <c r="H38" s="52">
         <v>20</v>
       </c>
-      <c r="I38" s="54">
+      <c r="I38" s="52">
         <v>10</v>
       </c>
-      <c r="J38" s="54">
+      <c r="J38" s="52">
         <v>157</v>
       </c>
-      <c r="K38" s="54">
+      <c r="K38" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="145" t="s">
+      <c r="A39" s="133" t="s">
         <v>139</v>
       </c>
-      <c r="B39" s="134">
+      <c r="B39" s="122">
         <v>5278</v>
       </c>
-      <c r="C39" s="54">
+      <c r="C39" s="52">
         <v>90</v>
       </c>
-      <c r="D39" s="54">
+      <c r="D39" s="52">
         <v>4546</v>
       </c>
-      <c r="E39" s="54">
+      <c r="E39" s="52">
         <v>60</v>
       </c>
-      <c r="F39" s="54">
+      <c r="F39" s="52">
         <v>480</v>
       </c>
-      <c r="G39" s="54">
+      <c r="G39" s="52">
         <v>20</v>
       </c>
-      <c r="H39" s="54">
+      <c r="H39" s="52">
         <v>193</v>
       </c>
-      <c r="I39" s="54">
+      <c r="I39" s="52">
         <v>10</v>
       </c>
-      <c r="J39" s="54">
+      <c r="J39" s="52">
         <v>59</v>
       </c>
-      <c r="K39" s="54">
+      <c r="K39" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="145" t="s">
+      <c r="A40" s="133" t="s">
         <v>140</v>
       </c>
-      <c r="B40" s="134">
+      <c r="B40" s="122">
         <v>919</v>
       </c>
-      <c r="C40" s="54">
+      <c r="C40" s="52">
         <v>20</v>
       </c>
-      <c r="D40" s="54">
+      <c r="D40" s="52">
         <v>648</v>
       </c>
-      <c r="E40" s="54">
+      <c r="E40" s="52">
         <v>10</v>
       </c>
-      <c r="F40" s="54" t="s">
+      <c r="F40" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="G40" s="54">
+      <c r="G40" s="52">
         <v>0</v>
       </c>
-      <c r="H40" s="54" t="s">
+      <c r="H40" s="52" t="s">
         <v>444</v>
       </c>
-      <c r="I40" s="54">
+      <c r="I40" s="52">
         <v>10</v>
       </c>
-      <c r="J40" s="54">
+      <c r="J40" s="52">
         <v>219</v>
       </c>
-      <c r="K40" s="54">
+      <c r="K40" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="145" t="s">
+      <c r="A41" s="133" t="s">
         <v>141</v>
       </c>
-      <c r="B41" s="134">
+      <c r="B41" s="122">
         <v>3140</v>
       </c>
-      <c r="C41" s="54">
+      <c r="C41" s="52">
         <v>110</v>
       </c>
-      <c r="D41" s="54">
+      <c r="D41" s="52">
         <v>325</v>
       </c>
-      <c r="E41" s="54">
+      <c r="E41" s="52">
         <v>30</v>
       </c>
-      <c r="F41" s="54">
+      <c r="F41" s="52">
         <v>1234</v>
       </c>
-      <c r="G41" s="54">
+      <c r="G41" s="52">
         <v>40</v>
       </c>
-      <c r="H41" s="54">
+      <c r="H41" s="52">
         <v>33</v>
       </c>
-      <c r="I41" s="54">
+      <c r="I41" s="52">
         <v>0</v>
       </c>
-      <c r="J41" s="54">
+      <c r="J41" s="52">
         <v>1548</v>
       </c>
-      <c r="K41" s="54">
+      <c r="K41" s="52">
         <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="145" t="s">
+      <c r="A42" s="133" t="s">
         <v>142</v>
       </c>
-      <c r="B42" s="134">
+      <c r="B42" s="122">
         <v>3342</v>
       </c>
-      <c r="C42" s="54">
+      <c r="C42" s="52">
         <v>40</v>
       </c>
-      <c r="D42" s="54">
+      <c r="D42" s="52">
         <v>2616</v>
       </c>
-      <c r="E42" s="54">
+      <c r="E42" s="52">
         <v>20</v>
       </c>
-      <c r="F42" s="54">
+      <c r="F42" s="52">
         <v>618</v>
       </c>
-      <c r="G42" s="54">
+      <c r="G42" s="52">
         <v>10</v>
       </c>
-      <c r="H42" s="54">
+      <c r="H42" s="52">
         <v>35</v>
       </c>
-      <c r="I42" s="54">
+      <c r="I42" s="52">
         <v>10</v>
       </c>
-      <c r="J42" s="54">
+      <c r="J42" s="52">
         <v>73</v>
       </c>
-      <c r="K42" s="54">
+      <c r="K42" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="145" t="s">
+      <c r="A43" s="133" t="s">
         <v>143</v>
       </c>
-      <c r="B43" s="134">
+      <c r="B43" s="122">
         <v>8557</v>
       </c>
-      <c r="C43" s="54">
+      <c r="C43" s="52">
         <v>240</v>
       </c>
-      <c r="D43" s="54">
+      <c r="D43" s="52">
         <v>6213</v>
       </c>
-      <c r="E43" s="54">
+      <c r="E43" s="52">
         <v>170</v>
       </c>
-      <c r="F43" s="54">
+      <c r="F43" s="52">
         <v>1945</v>
       </c>
-      <c r="G43" s="54">
+      <c r="G43" s="52">
         <v>30</v>
       </c>
-      <c r="H43" s="54">
+      <c r="H43" s="52">
         <v>52</v>
       </c>
-      <c r="I43" s="54">
+      <c r="I43" s="52">
         <v>30</v>
       </c>
-      <c r="J43" s="54">
+      <c r="J43" s="52">
         <v>347</v>
       </c>
-      <c r="K43" s="54">
+      <c r="K43" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="145" t="s">
+      <c r="A44" s="133" t="s">
         <v>144</v>
       </c>
-      <c r="B44" s="134">
+      <c r="B44" s="122">
         <v>4031</v>
       </c>
-      <c r="C44" s="54">
+      <c r="C44" s="52">
         <v>80</v>
       </c>
-      <c r="D44" s="54">
+      <c r="D44" s="52">
         <v>3058</v>
       </c>
-      <c r="E44" s="54">
+      <c r="E44" s="52">
         <v>50</v>
       </c>
-      <c r="F44" s="54">
+      <c r="F44" s="52">
         <v>611</v>
       </c>
-      <c r="G44" s="54">
+      <c r="G44" s="52">
         <v>20</v>
       </c>
-      <c r="H44" s="54">
+      <c r="H44" s="52">
         <v>14</v>
       </c>
-      <c r="I44" s="54">
+      <c r="I44" s="52">
         <v>10</v>
       </c>
-      <c r="J44" s="54">
+      <c r="J44" s="52">
         <v>348</v>
       </c>
-      <c r="K44" s="54">
+      <c r="K44" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="145" t="s">
+      <c r="A45" s="133" t="s">
         <v>145</v>
       </c>
-      <c r="B45" s="134">
+      <c r="B45" s="122">
         <v>6960</v>
       </c>
-      <c r="C45" s="54">
+      <c r="C45" s="52">
         <v>50</v>
       </c>
-      <c r="D45" s="54">
+      <c r="D45" s="52">
         <v>6287</v>
       </c>
-      <c r="E45" s="54">
+      <c r="E45" s="52">
         <v>30</v>
       </c>
-      <c r="F45" s="54">
+      <c r="F45" s="52">
         <v>441</v>
       </c>
-      <c r="G45" s="54">
+      <c r="G45" s="52">
         <v>10</v>
       </c>
-      <c r="H45" s="54">
+      <c r="H45" s="52">
         <v>19</v>
       </c>
-      <c r="I45" s="54">
+      <c r="I45" s="52">
         <v>0</v>
       </c>
-      <c r="J45" s="54">
+      <c r="J45" s="52">
         <v>213</v>
       </c>
-      <c r="K45" s="54">
+      <c r="K45" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="145" t="s">
+      <c r="A46" s="133" t="s">
         <v>146</v>
       </c>
-      <c r="B46" s="134">
+      <c r="B46" s="122">
         <v>14268</v>
       </c>
-      <c r="C46" s="54">
+      <c r="C46" s="52">
         <v>50</v>
       </c>
-      <c r="D46" s="54">
+      <c r="D46" s="52">
         <v>12493</v>
       </c>
-      <c r="E46" s="54">
+      <c r="E46" s="52">
         <v>20</v>
       </c>
-      <c r="F46" s="54">
+      <c r="F46" s="52">
         <v>738</v>
       </c>
-      <c r="G46" s="54">
+      <c r="G46" s="52">
         <v>10</v>
       </c>
-      <c r="H46" s="54">
+      <c r="H46" s="52">
         <v>26</v>
       </c>
-      <c r="I46" s="54">
+      <c r="I46" s="52">
         <v>10</v>
       </c>
-      <c r="J46" s="54">
+      <c r="J46" s="52">
         <v>1011</v>
       </c>
-      <c r="K46" s="54">
+      <c r="K46" s="52">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="145" t="s">
+      <c r="A47" s="133" t="s">
         <v>147</v>
       </c>
-      <c r="B47" s="134">
+      <c r="B47" s="122">
         <v>18031</v>
       </c>
-      <c r="C47" s="54">
+      <c r="C47" s="52">
         <v>160</v>
       </c>
-      <c r="D47" s="54">
+      <c r="D47" s="52">
         <v>14607</v>
       </c>
-      <c r="E47" s="54">
+      <c r="E47" s="52">
         <v>80</v>
       </c>
-      <c r="F47" s="54">
+      <c r="F47" s="52">
         <v>2348</v>
       </c>
-      <c r="G47" s="54">
+      <c r="G47" s="52">
         <v>40</v>
       </c>
-      <c r="H47" s="54">
+      <c r="H47" s="52">
         <v>108</v>
       </c>
-      <c r="I47" s="54">
+      <c r="I47" s="52">
         <v>20</v>
       </c>
-      <c r="J47" s="54">
+      <c r="J47" s="52">
         <v>969</v>
       </c>
-      <c r="K47" s="54">
+      <c r="K47" s="52">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="156" t="s">
+      <c r="A48" s="144" t="s">
         <v>101</v>
       </c>
-      <c r="B48" s="134">
+      <c r="B48" s="122">
         <v>5548</v>
       </c>
-      <c r="C48" s="54">
+      <c r="C48" s="52">
         <v>120</v>
       </c>
-      <c r="D48" s="54">
+      <c r="D48" s="52">
         <v>3336</v>
       </c>
-      <c r="E48" s="54">
+      <c r="E48" s="52">
         <v>30</v>
       </c>
-      <c r="F48" s="54">
+      <c r="F48" s="52">
         <v>1134</v>
       </c>
-      <c r="G48" s="54">
+      <c r="G48" s="52">
         <v>40</v>
       </c>
-      <c r="H48" s="54">
+      <c r="H48" s="52">
         <v>151</v>
       </c>
-      <c r="I48" s="54">
+      <c r="I48" s="52">
         <v>30</v>
       </c>
-      <c r="J48" s="54">
+      <c r="J48" s="52">
         <v>928</v>
       </c>
-      <c r="K48" s="54">
+      <c r="K48" s="52">
         <v>30</v>
       </c>
     </row>
     <row r="49" spans="2:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B49" s="16"/>
-[...8 lines deleted...]
-      <c r="K49" s="16"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="14"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="K1" location="目次!A1" display="目次へ戻る" xr:uid="{72564A6F-5A84-4FC8-926E-BC28621D984E}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet59.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2523C16-025F-4D71-921E-DF0C20146513}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:L59"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K1" sqref="K1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="15.6" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="12.625" style="5" customWidth="1"/>
     <col min="2" max="11" width="7.375" style="5" customWidth="1"/>
-    <col min="12" max="12" width="3.625" style="71" customWidth="1"/>
+    <col min="12" max="12" width="3.625" style="63" customWidth="1"/>
     <col min="13" max="16384" width="8.625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="B1" s="55"/>
-[...8 lines deleted...]
-      <c r="K1" s="104" t="s">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="96" t="s">
         <v>33</v>
       </c>
-      <c r="L1" s="67"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:12" s="57" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" s="55" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="C2"/>
-      <c r="E2" s="56"/>
-[...9 lines deleted...]
-      <c r="A3" s="56"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="60"/>
+    </row>
+    <row r="3" spans="1:12" s="55" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="54"/>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3" s="56"/>
-[...5 lines deleted...]
-      <c r="K3" s="15" t="s">
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="L3" s="68"/>
+      <c r="L3" s="60"/>
     </row>
     <row r="4" spans="1:12" s="2" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="330" t="s">
+      <c r="A4" s="331" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="367" t="s">
+      <c r="B4" s="368" t="s">
         <v>57</v>
       </c>
-      <c r="C4" s="368"/>
-      <c r="D4" s="349" t="s">
+      <c r="C4" s="369"/>
+      <c r="D4" s="350" t="s">
         <v>58</v>
       </c>
-      <c r="E4" s="350"/>
-      <c r="F4" s="349" t="s">
+      <c r="E4" s="351"/>
+      <c r="F4" s="350" t="s">
         <v>155</v>
       </c>
-      <c r="G4" s="350"/>
-      <c r="H4" s="371" t="s">
+      <c r="G4" s="351"/>
+      <c r="H4" s="372" t="s">
         <v>60</v>
       </c>
-      <c r="I4" s="372"/>
-      <c r="J4" s="371" t="s">
+      <c r="I4" s="373"/>
+      <c r="J4" s="372" t="s">
         <v>61</v>
       </c>
-      <c r="K4" s="375"/>
+      <c r="K4" s="376"/>
       <c r="L4" s="3"/>
     </row>
     <row r="5" spans="1:12" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="331"/>
-[...10 lines deleted...]
-      <c r="L5" s="53"/>
+      <c r="A5" s="332"/>
+      <c r="B5" s="370"/>
+      <c r="C5" s="371"/>
+      <c r="D5" s="347"/>
+      <c r="E5" s="352"/>
+      <c r="F5" s="347"/>
+      <c r="G5" s="352"/>
+      <c r="H5" s="374"/>
+      <c r="I5" s="375"/>
+      <c r="J5" s="374"/>
+      <c r="K5" s="377"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="331"/>
-[...1 lines deleted...]
-      <c r="C6" s="341" t="s">
+      <c r="A6" s="332"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="D6" s="69"/>
-      <c r="E6" s="341" t="s">
+      <c r="D6" s="61"/>
+      <c r="E6" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="F6" s="69"/>
-      <c r="G6" s="341" t="s">
+      <c r="F6" s="61"/>
+      <c r="G6" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="H6" s="69"/>
-      <c r="I6" s="341" t="s">
+      <c r="H6" s="61"/>
+      <c r="I6" s="342" t="s">
         <v>63</v>
       </c>
-      <c r="J6" s="69"/>
-      <c r="K6" s="356" t="s">
+      <c r="J6" s="61"/>
+      <c r="K6" s="357" t="s">
         <v>63</v>
       </c>
       <c r="L6" s="3"/>
     </row>
     <row r="7" spans="1:12" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="332"/>
-[...9 lines deleted...]
-      <c r="K7" s="357"/>
+      <c r="A7" s="333"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="355"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="355"/>
+      <c r="F7" s="62"/>
+      <c r="G7" s="355"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="355"/>
+      <c r="J7" s="62"/>
+      <c r="K7" s="358"/>
       <c r="L7" s="3"/>
     </row>
     <row r="8" spans="1:12" s="1" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="143" t="s">
+      <c r="A8" s="131" t="s">
         <v>89</v>
       </c>
-      <c r="B8" s="136">
+      <c r="B8" s="124">
         <v>265</v>
       </c>
-      <c r="C8" s="115">
+      <c r="C8" s="104">
         <v>184</v>
       </c>
-      <c r="D8" s="115">
+      <c r="D8" s="104">
         <v>138</v>
       </c>
-      <c r="E8" s="115">
+      <c r="E8" s="104">
         <v>103</v>
       </c>
-      <c r="F8" s="115">
+      <c r="F8" s="104">
         <v>65</v>
       </c>
-      <c r="G8" s="115">
+      <c r="G8" s="104">
         <v>41</v>
       </c>
-      <c r="H8" s="115">
+      <c r="H8" s="104">
         <v>25</v>
       </c>
-      <c r="I8" s="115">
+      <c r="I8" s="104">
         <v>12</v>
       </c>
-      <c r="J8" s="115">
+      <c r="J8" s="104">
         <v>38</v>
       </c>
-      <c r="K8" s="115">
+      <c r="K8" s="104">
         <v>29</v>
       </c>
-      <c r="L8" s="63"/>
-[...2 lines deleted...]
-      <c r="A9" s="144" t="s">
+      <c r="L8" s="56"/>
+    </row>
+    <row r="9" spans="1:12" s="102" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="132" t="s">
         <v>91</v>
       </c>
-      <c r="B9" s="137">
+      <c r="B9" s="125">
         <v>44</v>
       </c>
-      <c r="C9" s="116">
+      <c r="C9" s="105">
         <v>34</v>
       </c>
-      <c r="D9" s="116">
+      <c r="D9" s="105">
         <v>36</v>
       </c>
-      <c r="E9" s="116">
+      <c r="E9" s="105">
         <v>29</v>
       </c>
-      <c r="F9" s="116">
+      <c r="F9" s="105">
         <v>5</v>
       </c>
-      <c r="G9" s="116">
+      <c r="G9" s="105">
         <v>3</v>
       </c>
-      <c r="H9" s="116">
+      <c r="H9" s="105">
         <v>1</v>
       </c>
-      <c r="I9" s="116">
+      <c r="I9" s="105">
         <v>1</v>
       </c>
-      <c r="J9" s="116">
+      <c r="J9" s="105">
         <v>2</v>
       </c>
-      <c r="K9" s="116">
+      <c r="K9" s="105">
         <v>1</v>
       </c>
-      <c r="L9" s="111"/>
+      <c r="L9" s="101"/>
     </row>
     <row r="10" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="145" t="s">
+      <c r="A10" s="133" t="s">
         <v>103</v>
       </c>
-      <c r="B10" s="138">
+      <c r="B10" s="126">
         <v>9</v>
       </c>
-      <c r="C10" s="117">
+      <c r="C10" s="106">
         <v>6</v>
       </c>
-      <c r="D10" s="117">
+      <c r="D10" s="106">
         <v>5</v>
       </c>
-      <c r="E10" s="117">
+      <c r="E10" s="106">
         <v>4</v>
       </c>
-      <c r="F10" s="117">
+      <c r="F10" s="106">
         <v>2</v>
       </c>
-      <c r="G10" s="117">
+      <c r="G10" s="106">
         <v>1</v>
       </c>
-      <c r="H10" s="117">
+      <c r="H10" s="106">
         <v>1</v>
       </c>
-      <c r="I10" s="117">
+      <c r="I10" s="106">
         <v>0</v>
       </c>
-      <c r="J10" s="117">
+      <c r="J10" s="106">
         <v>1</v>
       </c>
-      <c r="K10" s="117">
+      <c r="K10" s="106">
         <v>0</v>
       </c>
-      <c r="L10" s="65"/>
+      <c r="L10" s="57"/>
     </row>
     <row r="11" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="145" t="s">
+      <c r="A11" s="133" t="s">
         <v>104</v>
       </c>
-      <c r="B11" s="138">
+      <c r="B11" s="126">
         <v>3</v>
       </c>
-      <c r="C11" s="117">
+      <c r="C11" s="106">
         <v>2</v>
       </c>
-      <c r="D11" s="117">
+      <c r="D11" s="106">
         <v>2</v>
       </c>
-      <c r="E11" s="117">
+      <c r="E11" s="106">
         <v>1</v>
       </c>
-      <c r="F11" s="117">
+      <c r="F11" s="106">
         <v>1</v>
       </c>
-      <c r="G11" s="117">
+      <c r="G11" s="106">
         <v>0</v>
       </c>
-      <c r="H11" s="117">
+      <c r="H11" s="106">
         <v>0</v>
       </c>
-      <c r="I11" s="117">
+      <c r="I11" s="106">
         <v>0</v>
       </c>
-      <c r="J11" s="117">
+      <c r="J11" s="106">
         <v>0</v>
       </c>
-      <c r="K11" s="117">
+      <c r="K11" s="106">
         <v>0</v>
       </c>
-      <c r="L11" s="65"/>
+      <c r="L11" s="57"/>
     </row>
     <row r="12" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="145" t="s">
+      <c r="A12" s="133" t="s">
         <v>105</v>
       </c>
-      <c r="B12" s="138">
+      <c r="B12" s="126">
         <v>7</v>
       </c>
-      <c r="C12" s="117">
+      <c r="C12" s="106">
         <v>5</v>
       </c>
-      <c r="D12" s="117">
+      <c r="D12" s="106">
         <v>3</v>
       </c>
-      <c r="E12" s="117">
+      <c r="E12" s="106">
         <v>3</v>
       </c>
-      <c r="F12" s="117">
+      <c r="F12" s="106">
         <v>2</v>
       </c>
-      <c r="G12" s="117">
+      <c r="G12" s="106">
         <v>1</v>
       </c>
-      <c r="H12" s="117">
+      <c r="H12" s="106">
         <v>1</v>
       </c>
-      <c r="I12" s="117">
+      <c r="I12" s="106">
         <v>1</v>
       </c>
-      <c r="J12" s="117">
+      <c r="J12" s="106">
         <v>0</v>
       </c>
-      <c r="K12" s="117">
+      <c r="K12" s="106">
         <v>0</v>
       </c>
-      <c r="L12" s="65"/>
+      <c r="L12" s="57"/>
     </row>
     <row r="13" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="145" t="s">
+      <c r="A13" s="133" t="s">
         <v>106</v>
       </c>
-      <c r="B13" s="138">
+      <c r="B13" s="126">
         <v>1</v>
       </c>
-      <c r="C13" s="117">
+      <c r="C13" s="106">
         <v>0</v>
       </c>
-      <c r="D13" s="117">
+      <c r="D13" s="106">
         <v>0</v>
       </c>
-      <c r="E13" s="117">
+      <c r="E13" s="106">
         <v>0</v>
       </c>
-      <c r="F13" s="117">
+      <c r="F13" s="106">
         <v>0</v>
       </c>
-      <c r="G13" s="117">
+      <c r="G13" s="106">
         <v>0</v>
       </c>
-      <c r="H13" s="117">
+      <c r="H13" s="106">
         <v>0</v>
       </c>
-      <c r="I13" s="117">
+      <c r="I13" s="106">
         <v>0</v>
       </c>
-      <c r="J13" s="117" t="s">
+      <c r="J13" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="K13" s="117" t="s">
+      <c r="K13" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="L13" s="65"/>
+      <c r="L13" s="57"/>
     </row>
     <row r="14" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="145" t="s">
+      <c r="A14" s="133" t="s">
         <v>107</v>
       </c>
-      <c r="B14" s="138">
+      <c r="B14" s="126">
         <v>1</v>
       </c>
-      <c r="C14" s="117">
+      <c r="C14" s="106">
         <v>1</v>
       </c>
-      <c r="D14" s="117">
+      <c r="D14" s="106">
         <v>0</v>
       </c>
-      <c r="E14" s="117">
+      <c r="E14" s="106">
         <v>0</v>
       </c>
-      <c r="F14" s="117" t="s">
+      <c r="F14" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="G14" s="117" t="s">
+      <c r="G14" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="H14" s="117">
+      <c r="H14" s="106">
         <v>0</v>
       </c>
-      <c r="I14" s="117">
+      <c r="I14" s="106">
         <v>0</v>
       </c>
-      <c r="J14" s="117" t="s">
+      <c r="J14" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="K14" s="117" t="s">
+      <c r="K14" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="L14" s="65"/>
+      <c r="L14" s="57"/>
     </row>
     <row r="15" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="145" t="s">
+      <c r="A15" s="133" t="s">
         <v>108</v>
       </c>
-      <c r="B15" s="138">
+      <c r="B15" s="126">
         <v>0</v>
       </c>
-      <c r="C15" s="117">
+      <c r="C15" s="106">
         <v>0</v>
       </c>
-      <c r="D15" s="117" t="s">
+      <c r="D15" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="E15" s="117" t="s">
+      <c r="E15" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="F15" s="117" t="s">
+      <c r="F15" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="G15" s="117" t="s">
+      <c r="G15" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="H15" s="117" t="s">
+      <c r="H15" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="I15" s="117" t="s">
+      <c r="I15" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="J15" s="117" t="s">
+      <c r="J15" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="K15" s="117" t="s">
+      <c r="K15" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="L15" s="65"/>
+      <c r="L15" s="57"/>
     </row>
     <row r="16" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="145" t="s">
+      <c r="A16" s="133" t="s">
         <v>109</v>
       </c>
-      <c r="B16" s="138">
+      <c r="B16" s="126">
         <v>3</v>
       </c>
-      <c r="C16" s="117">
+      <c r="C16" s="106">
         <v>2</v>
       </c>
-      <c r="D16" s="117">
+      <c r="D16" s="106">
         <v>2</v>
       </c>
-      <c r="E16" s="117">
+      <c r="E16" s="106">
         <v>2</v>
       </c>
-      <c r="F16" s="117" t="s">
+      <c r="F16" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="G16" s="117" t="s">
+      <c r="G16" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="H16" s="117" t="s">
+      <c r="H16" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="I16" s="117" t="s">
+      <c r="I16" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="J16" s="117">
+      <c r="J16" s="106">
         <v>1</v>
       </c>
-      <c r="K16" s="117">
+      <c r="K16" s="106">
         <v>1</v>
       </c>
-      <c r="L16" s="65"/>
+      <c r="L16" s="57"/>
     </row>
     <row r="17" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="145" t="s">
+      <c r="A17" s="133" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="138">
+      <c r="B17" s="126">
         <v>5</v>
       </c>
-      <c r="C17" s="117">
+      <c r="C17" s="106">
         <v>4</v>
       </c>
-      <c r="D17" s="117">
+      <c r="D17" s="106">
         <v>1</v>
       </c>
-      <c r="E17" s="117">
+      <c r="E17" s="106">
         <v>1</v>
       </c>
-      <c r="F17" s="117">
+      <c r="F17" s="106">
         <v>2</v>
       </c>
-      <c r="G17" s="117">
+      <c r="G17" s="106">
         <v>1</v>
       </c>
-      <c r="H17" s="117">
+      <c r="H17" s="106">
         <v>0</v>
       </c>
-      <c r="I17" s="117">
+      <c r="I17" s="106">
         <v>0</v>
       </c>
-      <c r="J17" s="117">
+      <c r="J17" s="106">
         <v>2</v>
       </c>
-      <c r="K17" s="117">
+      <c r="K17" s="106">
         <v>2</v>
       </c>
-      <c r="L17" s="65"/>
+      <c r="L17" s="57"/>
     </row>
     <row r="18" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="145" t="s">
+      <c r="A18" s="133" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="138">
+      <c r="B18" s="126">
         <v>2</v>
       </c>
-      <c r="C18" s="117">
+      <c r="C18" s="106">
         <v>1</v>
       </c>
-      <c r="D18" s="117">
+      <c r="D18" s="106">
         <v>0</v>
       </c>
-      <c r="E18" s="117">
+      <c r="E18" s="106">
         <v>0</v>
       </c>
-      <c r="F18" s="117">
+      <c r="F18" s="106">
         <v>0</v>
       </c>
-      <c r="G18" s="117">
+      <c r="G18" s="106">
         <v>0</v>
       </c>
-      <c r="H18" s="117">
+      <c r="H18" s="106">
         <v>1</v>
       </c>
-      <c r="I18" s="117">
+      <c r="I18" s="106">
         <v>0</v>
       </c>
-      <c r="J18" s="117">
+      <c r="J18" s="106">
         <v>0</v>
       </c>
-      <c r="K18" s="117">
+      <c r="K18" s="106">
         <v>0</v>
       </c>
-      <c r="L18" s="65"/>
+      <c r="L18" s="57"/>
     </row>
     <row r="19" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="145" t="s">
+      <c r="A19" s="133" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="138">
+      <c r="B19" s="126">
         <v>9</v>
       </c>
-      <c r="C19" s="117">
+      <c r="C19" s="106">
         <v>5</v>
       </c>
-      <c r="D19" s="117">
+      <c r="D19" s="106">
         <v>3</v>
       </c>
-      <c r="E19" s="117">
+      <c r="E19" s="106">
         <v>2</v>
       </c>
-      <c r="F19" s="117">
+      <c r="F19" s="106">
         <v>4</v>
       </c>
-      <c r="G19" s="117">
+      <c r="G19" s="106">
         <v>2</v>
       </c>
-      <c r="H19" s="117">
+      <c r="H19" s="106">
         <v>0</v>
       </c>
-      <c r="I19" s="117">
+      <c r="I19" s="106">
         <v>0</v>
       </c>
-      <c r="J19" s="117">
+      <c r="J19" s="106">
         <v>2</v>
       </c>
-      <c r="K19" s="117">
+      <c r="K19" s="106">
         <v>1</v>
       </c>
-      <c r="L19" s="65"/>
+      <c r="L19" s="57"/>
     </row>
     <row r="20" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="145" t="s">
+      <c r="A20" s="133" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="138">
+      <c r="B20" s="126">
         <v>4</v>
       </c>
-      <c r="C20" s="117">
+      <c r="C20" s="106">
         <v>2</v>
       </c>
-      <c r="D20" s="117">
+      <c r="D20" s="106">
         <v>1</v>
       </c>
-      <c r="E20" s="117">
+      <c r="E20" s="106">
         <v>1</v>
       </c>
-      <c r="F20" s="117">
+      <c r="F20" s="106">
         <v>1</v>
       </c>
-      <c r="G20" s="117">
+      <c r="G20" s="106">
         <v>1</v>
       </c>
-      <c r="H20" s="117">
+      <c r="H20" s="106">
         <v>1</v>
       </c>
-      <c r="I20" s="117">
+      <c r="I20" s="106">
         <v>0</v>
       </c>
-      <c r="J20" s="117">
+      <c r="J20" s="106">
         <v>1</v>
       </c>
-      <c r="K20" s="117">
+      <c r="K20" s="106">
         <v>0</v>
       </c>
-      <c r="L20" s="65"/>
+      <c r="L20" s="57"/>
     </row>
     <row r="21" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="145" t="s">
+      <c r="A21" s="133" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="138">
+      <c r="B21" s="126">
         <v>1</v>
       </c>
-      <c r="C21" s="117">
+      <c r="C21" s="106">
         <v>1</v>
       </c>
-      <c r="D21" s="117">
+      <c r="D21" s="106">
         <v>1</v>
       </c>
-      <c r="E21" s="117">
+      <c r="E21" s="106">
         <v>0</v>
       </c>
-      <c r="F21" s="117">
+      <c r="F21" s="106">
         <v>0</v>
       </c>
-      <c r="G21" s="117">
+      <c r="G21" s="106">
         <v>0</v>
       </c>
-      <c r="H21" s="117" t="s">
+      <c r="H21" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="I21" s="117" t="s">
+      <c r="I21" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="J21" s="117">
+      <c r="J21" s="106">
         <v>1</v>
       </c>
-      <c r="K21" s="117">
+      <c r="K21" s="106">
         <v>1</v>
       </c>
-      <c r="L21" s="65"/>
+      <c r="L21" s="57"/>
     </row>
     <row r="22" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="145" t="s">
+      <c r="A22" s="133" t="s">
         <v>118</v>
       </c>
-      <c r="B22" s="138">
+      <c r="B22" s="126">
         <v>3</v>
       </c>
-      <c r="C22" s="117">
+      <c r="C22" s="106">
         <v>2</v>
       </c>
-      <c r="D22" s="117">
+      <c r="D22" s="106">
         <v>1</v>
       </c>
-      <c r="E22" s="117">
+      <c r="E22" s="106">
         <v>1</v>
       </c>
-      <c r="F22" s="117">
+      <c r="F22" s="106">
         <v>1</v>
       </c>
-      <c r="G22" s="117">
+      <c r="G22" s="106">
         <v>1</v>
       </c>
-      <c r="H22" s="117">
+      <c r="H22" s="106">
         <v>0</v>
       </c>
-      <c r="I22" s="117">
+      <c r="I22" s="106">
         <v>0</v>
       </c>
-      <c r="J22" s="117">
+      <c r="J22" s="106">
         <v>1</v>
       </c>
-      <c r="K22" s="117">
+      <c r="K22" s="106">
         <v>0</v>
       </c>
-      <c r="L22" s="65"/>
+      <c r="L22" s="57"/>
     </row>
     <row r="23" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="145" t="s">
+      <c r="A23" s="133" t="s">
         <v>119</v>
       </c>
-      <c r="B23" s="138">
+      <c r="B23" s="126">
         <v>8</v>
       </c>
-      <c r="C23" s="117">
+      <c r="C23" s="106">
         <v>4</v>
       </c>
-      <c r="D23" s="117">
+      <c r="D23" s="106">
         <v>1</v>
       </c>
-      <c r="E23" s="117">
+      <c r="E23" s="106">
         <v>1</v>
       </c>
-      <c r="F23" s="117">
+      <c r="F23" s="106">
         <v>1</v>
       </c>
-      <c r="G23" s="117">
+      <c r="G23" s="106">
         <v>0</v>
       </c>
-      <c r="H23" s="117">
+      <c r="H23" s="106">
         <v>5</v>
       </c>
-      <c r="I23" s="117">
+      <c r="I23" s="106">
         <v>3</v>
       </c>
-      <c r="J23" s="117">
+      <c r="J23" s="106">
         <v>1</v>
       </c>
-      <c r="K23" s="117">
+      <c r="K23" s="106">
         <v>1</v>
       </c>
-      <c r="L23" s="65"/>
+      <c r="L23" s="57"/>
     </row>
     <row r="24" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="145" t="s">
+      <c r="A24" s="133" t="s">
         <v>123</v>
       </c>
-      <c r="B24" s="138">
+      <c r="B24" s="126">
         <v>9</v>
       </c>
-      <c r="C24" s="117">
+      <c r="C24" s="106">
         <v>5</v>
       </c>
-      <c r="D24" s="117">
+      <c r="D24" s="106">
         <v>2</v>
       </c>
-      <c r="E24" s="117">
+      <c r="E24" s="106">
         <v>1</v>
       </c>
-      <c r="F24" s="117">
+      <c r="F24" s="106">
         <v>2</v>
       </c>
-      <c r="G24" s="117">
+      <c r="G24" s="106">
         <v>1</v>
       </c>
-      <c r="H24" s="117">
+      <c r="H24" s="106">
         <v>2</v>
       </c>
-      <c r="I24" s="117">
+      <c r="I24" s="106">
         <v>1</v>
       </c>
-      <c r="J24" s="117">
+      <c r="J24" s="106">
         <v>2</v>
       </c>
-      <c r="K24" s="117">
+      <c r="K24" s="106">
         <v>1</v>
       </c>
-      <c r="L24" s="65"/>
+      <c r="L24" s="57"/>
     </row>
     <row r="25" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="145" t="s">
+      <c r="A25" s="133" t="s">
         <v>124</v>
       </c>
-      <c r="B25" s="138">
+      <c r="B25" s="126">
         <v>2</v>
       </c>
-      <c r="C25" s="117">
+      <c r="C25" s="106">
         <v>1</v>
       </c>
-      <c r="D25" s="117">
+      <c r="D25" s="106">
         <v>1</v>
       </c>
-      <c r="E25" s="117">
+      <c r="E25" s="106">
         <v>0</v>
       </c>
-      <c r="F25" s="117">
+      <c r="F25" s="106">
         <v>0</v>
       </c>
-      <c r="G25" s="117">
+      <c r="G25" s="106">
         <v>0</v>
       </c>
-      <c r="H25" s="117">
+      <c r="H25" s="106">
         <v>1</v>
       </c>
-      <c r="I25" s="117">
+      <c r="I25" s="106">
         <v>1</v>
       </c>
-      <c r="J25" s="117">
+      <c r="J25" s="106">
         <v>0</v>
       </c>
-      <c r="K25" s="117">
+      <c r="K25" s="106">
         <v>0</v>
       </c>
-      <c r="L25" s="65"/>
+      <c r="L25" s="57"/>
     </row>
     <row r="26" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="145" t="s">
+      <c r="A26" s="133" t="s">
         <v>125</v>
       </c>
-      <c r="B26" s="138">
+      <c r="B26" s="126">
         <v>10</v>
       </c>
-      <c r="C26" s="117">
+      <c r="C26" s="106">
         <v>8</v>
       </c>
-      <c r="D26" s="117">
+      <c r="D26" s="106">
         <v>5</v>
       </c>
-      <c r="E26" s="117">
+      <c r="E26" s="106">
         <v>4</v>
       </c>
-      <c r="F26" s="117">
+      <c r="F26" s="106">
         <v>1</v>
       </c>
-      <c r="G26" s="117">
+      <c r="G26" s="106">
         <v>1</v>
       </c>
-      <c r="H26" s="117">
+      <c r="H26" s="106">
         <v>2</v>
       </c>
-      <c r="I26" s="117">
+      <c r="I26" s="106">
         <v>1</v>
       </c>
-      <c r="J26" s="117">
+      <c r="J26" s="106">
         <v>2</v>
       </c>
-      <c r="K26" s="117">
+      <c r="K26" s="106">
         <v>2</v>
       </c>
-      <c r="L26" s="65"/>
+      <c r="L26" s="57"/>
     </row>
     <row r="27" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="145" t="s">
+      <c r="A27" s="133" t="s">
         <v>127</v>
       </c>
-      <c r="B27" s="138">
+      <c r="B27" s="126">
         <v>3</v>
       </c>
-      <c r="C27" s="117">
+      <c r="C27" s="106">
         <v>1</v>
       </c>
-      <c r="D27" s="117">
+      <c r="D27" s="106">
         <v>1</v>
       </c>
-      <c r="E27" s="117">
+      <c r="E27" s="106">
         <v>0</v>
       </c>
-      <c r="F27" s="117">
+      <c r="F27" s="106">
         <v>0</v>
       </c>
-      <c r="G27" s="117">
+      <c r="G27" s="106">
         <v>0</v>
       </c>
-      <c r="H27" s="117">
+      <c r="H27" s="106">
         <v>1</v>
       </c>
-      <c r="I27" s="117">
+      <c r="I27" s="106">
         <v>1</v>
       </c>
-      <c r="J27" s="117">
+      <c r="J27" s="106">
         <v>0</v>
       </c>
-      <c r="K27" s="117">
+      <c r="K27" s="106">
         <v>0</v>
       </c>
-      <c r="L27" s="65"/>
+      <c r="L27" s="57"/>
     </row>
     <row r="28" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="145" t="s">
+      <c r="A28" s="133" t="s">
         <v>128</v>
       </c>
-      <c r="B28" s="138">
+      <c r="B28" s="126">
         <v>2</v>
       </c>
-      <c r="C28" s="117">
+      <c r="C28" s="106">
         <v>2</v>
       </c>
-      <c r="D28" s="117">
+      <c r="D28" s="106">
         <v>1</v>
       </c>
-      <c r="E28" s="117">
+      <c r="E28" s="106">
         <v>0</v>
       </c>
-      <c r="F28" s="117">
+      <c r="F28" s="106">
         <v>1</v>
       </c>
-      <c r="G28" s="117">
+      <c r="G28" s="106">
         <v>0</v>
       </c>
-      <c r="H28" s="117" t="s">
+      <c r="H28" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="I28" s="117" t="s">
+      <c r="I28" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="J28" s="117">
+      <c r="J28" s="106">
         <v>1</v>
       </c>
-      <c r="K28" s="117">
+      <c r="K28" s="106">
         <v>1</v>
       </c>
-      <c r="L28" s="65"/>
+      <c r="L28" s="57"/>
     </row>
     <row r="29" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="145" t="s">
+      <c r="A29" s="133" t="s">
         <v>129</v>
       </c>
-      <c r="B29" s="138">
+      <c r="B29" s="126">
         <v>10</v>
       </c>
-      <c r="C29" s="117">
+      <c r="C29" s="106">
         <v>7</v>
       </c>
-      <c r="D29" s="117">
+      <c r="D29" s="106">
         <v>3</v>
       </c>
-      <c r="E29" s="117">
+      <c r="E29" s="106">
         <v>2</v>
       </c>
-      <c r="F29" s="117">
+      <c r="F29" s="106">
         <v>5</v>
       </c>
-      <c r="G29" s="117">
+      <c r="G29" s="106">
         <v>3</v>
       </c>
-      <c r="H29" s="117">
+      <c r="H29" s="106">
         <v>1</v>
       </c>
-      <c r="I29" s="117">
+      <c r="I29" s="106">
         <v>1</v>
       </c>
-      <c r="J29" s="117">
+      <c r="J29" s="106">
         <v>1</v>
       </c>
-      <c r="K29" s="117">
+      <c r="K29" s="106">
         <v>1</v>
       </c>
-      <c r="L29" s="65"/>
+      <c r="L29" s="57"/>
     </row>
     <row r="30" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="145" t="s">
+      <c r="A30" s="133" t="s">
         <v>131</v>
       </c>
-      <c r="B30" s="138">
+      <c r="B30" s="126">
         <v>4</v>
       </c>
-      <c r="C30" s="117">
+      <c r="C30" s="106">
         <v>3</v>
       </c>
-      <c r="D30" s="117">
+      <c r="D30" s="106">
         <v>1</v>
       </c>
-      <c r="E30" s="117">
+      <c r="E30" s="106">
         <v>1</v>
       </c>
-      <c r="F30" s="117">
+      <c r="F30" s="106">
         <v>2</v>
       </c>
-      <c r="G30" s="117">
+      <c r="G30" s="106">
         <v>1</v>
       </c>
-      <c r="H30" s="117">
+      <c r="H30" s="106">
         <v>0</v>
       </c>
-      <c r="I30" s="117">
+      <c r="I30" s="106">
         <v>0</v>
       </c>
-      <c r="J30" s="117">
+      <c r="J30" s="106">
         <v>1</v>
       </c>
-      <c r="K30" s="117">
+      <c r="K30" s="106">
         <v>1</v>
       </c>
-      <c r="L30" s="65"/>
+      <c r="L30" s="57"/>
     </row>
     <row r="31" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="145" t="s">
+      <c r="A31" s="133" t="s">
         <v>132</v>
       </c>
-      <c r="B31" s="138">
+      <c r="B31" s="126">
         <v>3</v>
       </c>
-      <c r="C31" s="117">
+      <c r="C31" s="106">
         <v>2</v>
       </c>
-      <c r="D31" s="117">
+      <c r="D31" s="106">
         <v>2</v>
       </c>
-      <c r="E31" s="117">
+      <c r="E31" s="106">
         <v>2</v>
       </c>
-      <c r="F31" s="117">
+      <c r="F31" s="106">
         <v>0</v>
       </c>
-      <c r="G31" s="117">
+      <c r="G31" s="106">
         <v>0</v>
       </c>
-      <c r="H31" s="117">
+      <c r="H31" s="106">
         <v>0</v>
       </c>
-      <c r="I31" s="117">
+      <c r="I31" s="106">
         <v>0</v>
       </c>
-      <c r="J31" s="117">
+      <c r="J31" s="106">
         <v>0</v>
       </c>
-      <c r="K31" s="117">
+      <c r="K31" s="106">
         <v>0</v>
       </c>
-      <c r="L31" s="65"/>
+      <c r="L31" s="57"/>
     </row>
     <row r="32" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="145" t="s">
+      <c r="A32" s="133" t="s">
         <v>133</v>
       </c>
-      <c r="B32" s="138">
+      <c r="B32" s="126">
         <v>2</v>
       </c>
-      <c r="C32" s="117">
+      <c r="C32" s="106">
         <v>1</v>
       </c>
-      <c r="D32" s="117">
+      <c r="D32" s="106">
         <v>1</v>
       </c>
-      <c r="E32" s="117">
+      <c r="E32" s="106">
         <v>1</v>
       </c>
-      <c r="F32" s="117">
+      <c r="F32" s="106">
         <v>0</v>
       </c>
-      <c r="G32" s="117">
+      <c r="G32" s="106">
         <v>0</v>
       </c>
-      <c r="H32" s="117">
+      <c r="H32" s="106">
         <v>0</v>
       </c>
-      <c r="I32" s="117">
+      <c r="I32" s="106">
         <v>0</v>
       </c>
-      <c r="J32" s="117" t="s">
+      <c r="J32" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="K32" s="117" t="s">
+      <c r="K32" s="106" t="s">
         <v>421</v>
       </c>
-      <c r="L32" s="65"/>
+      <c r="L32" s="57"/>
     </row>
     <row r="33" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="145" t="s">
+      <c r="A33" s="133" t="s">
         <v>134</v>
       </c>
-      <c r="B33" s="138">
+      <c r="B33" s="126">
         <v>4</v>
       </c>
-      <c r="C33" s="117">
+      <c r="C33" s="106">
         <v>3</v>
       </c>
-      <c r="D33" s="117">
+      <c r="D33" s="106">
         <v>1</v>
       </c>
-      <c r="E33" s="117">
+      <c r="E33" s="106">
         <v>1</v>
       </c>
-      <c r="F33" s="117">
+      <c r="F33" s="106">
         <v>2</v>
       </c>
-      <c r="G33" s="117">
+      <c r="G33" s="106">
         <v>1</v>
       </c>
-      <c r="H33" s="117" t="s">
+      <c r="H33" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="I33" s="117" t="s">
+      <c r="I33" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="J33" s="117" t="s">
+      <c r="J33" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="K33" s="117" t="s">
+      <c r="K33" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="L33" s="65"/>
+      <c r="L33" s="57"/>
     </row>
     <row r="34" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="145" t="s">
+      <c r="A34" s="133" t="s">
         <v>135</v>
       </c>
-      <c r="B34" s="138">
+      <c r="B34" s="126">
         <v>17</v>
       </c>
-      <c r="C34" s="117">
+      <c r="C34" s="106">
         <v>13</v>
       </c>
-      <c r="D34" s="117">
+      <c r="D34" s="106">
         <v>5</v>
       </c>
-      <c r="E34" s="117">
+      <c r="E34" s="106">
         <v>4</v>
       </c>
-      <c r="F34" s="117">
+      <c r="F34" s="106">
         <v>11</v>
       </c>
-      <c r="G34" s="117">
+      <c r="G34" s="106">
         <v>9</v>
       </c>
-      <c r="H34" s="117" t="s">
+      <c r="H34" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="I34" s="117" t="s">
+      <c r="I34" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="J34" s="117" t="s">
+      <c r="J34" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="K34" s="117" t="s">
+      <c r="K34" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="L34" s="65"/>
+      <c r="L34" s="57"/>
     </row>
     <row r="35" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="145" t="s">
+      <c r="A35" s="133" t="s">
         <v>136</v>
       </c>
-      <c r="B35" s="138">
+      <c r="B35" s="126">
         <v>5</v>
       </c>
-      <c r="C35" s="117">
+      <c r="C35" s="106">
         <v>4</v>
       </c>
-      <c r="D35" s="117">
+      <c r="D35" s="106">
         <v>3</v>
       </c>
-      <c r="E35" s="117">
+      <c r="E35" s="106">
         <v>2</v>
       </c>
-      <c r="F35" s="117">
+      <c r="F35" s="106">
         <v>2</v>
       </c>
-      <c r="G35" s="117">
+      <c r="G35" s="106">
         <v>1</v>
       </c>
-      <c r="H35" s="117">
+      <c r="H35" s="106">
         <v>0</v>
       </c>
-      <c r="I35" s="117">
+      <c r="I35" s="106">
         <v>0</v>
       </c>
-      <c r="J35" s="117">
+      <c r="J35" s="106">
         <v>1</v>
       </c>
-      <c r="K35" s="117">
+      <c r="K35" s="106">
         <v>0</v>
       </c>
-      <c r="L35" s="65"/>
+      <c r="L35" s="57"/>
     </row>
     <row r="36" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="145" t="s">
+      <c r="A36" s="133" t="s">
         <v>137</v>
       </c>
-      <c r="B36" s="138">
+      <c r="B36" s="126">
         <v>5</v>
       </c>
-      <c r="C36" s="117">
+      <c r="C36" s="106">
         <v>3</v>
       </c>
-      <c r="D36" s="117">
+      <c r="D36" s="106">
         <v>4</v>
       </c>
-      <c r="E36" s="117">
+      <c r="E36" s="106">
         <v>3</v>
       </c>
-      <c r="F36" s="117">
+      <c r="F36" s="106">
         <v>1</v>
       </c>
-      <c r="G36" s="117">
+      <c r="G36" s="106">
         <v>0</v>
       </c>
-      <c r="H36" s="117" t="s">
+      <c r="H36" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="I36" s="117" t="s">
+      <c r="I36" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="J36" s="117" t="s">
+      <c r="J36" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="K36" s="117" t="s">
+      <c r="K36" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="L36" s="65"/>
+      <c r="L36" s="57"/>
     </row>
     <row r="37" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="145" t="s">
+      <c r="A37" s="133" t="s">
         <v>138</v>
       </c>
-      <c r="B37" s="138">
+      <c r="B37" s="126">
         <v>5</v>
       </c>
-      <c r="C37" s="117">
+      <c r="C37" s="106">
         <v>4</v>
       </c>
-      <c r="D37" s="117">
+      <c r="D37" s="106">
         <v>3</v>
       </c>
-      <c r="E37" s="117">
+      <c r="E37" s="106">
         <v>3</v>
       </c>
-      <c r="F37" s="117">
+      <c r="F37" s="106">
         <v>1</v>
       </c>
-      <c r="G37" s="117">
+      <c r="G37" s="106">
         <v>0</v>
       </c>
-      <c r="H37" s="117">
+      <c r="H37" s="106">
         <v>0</v>
       </c>
-      <c r="I37" s="117">
+      <c r="I37" s="106">
         <v>0</v>
       </c>
-      <c r="J37" s="117">
+      <c r="J37" s="106">
         <v>1</v>
       </c>
-      <c r="K37" s="117">
+      <c r="K37" s="106">
         <v>1</v>
       </c>
-      <c r="L37" s="65"/>
+      <c r="L37" s="57"/>
     </row>
     <row r="38" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="145" t="s">
+      <c r="A38" s="133" t="s">
         <v>139</v>
       </c>
-      <c r="B38" s="138">
+      <c r="B38" s="126">
         <v>8</v>
       </c>
-      <c r="C38" s="117">
+      <c r="C38" s="106">
         <v>5</v>
       </c>
-      <c r="D38" s="117">
+      <c r="D38" s="106">
         <v>6</v>
       </c>
-      <c r="E38" s="117">
+      <c r="E38" s="106">
         <v>4</v>
       </c>
-      <c r="F38" s="117">
+      <c r="F38" s="106">
         <v>1</v>
       </c>
-      <c r="G38" s="117">
+      <c r="G38" s="106">
         <v>1</v>
       </c>
-      <c r="H38" s="117">
+      <c r="H38" s="106">
         <v>0</v>
       </c>
-      <c r="I38" s="117">
+      <c r="I38" s="106">
         <v>0</v>
       </c>
-      <c r="J38" s="117">
+      <c r="J38" s="106">
         <v>0</v>
       </c>
-      <c r="K38" s="117">
+      <c r="K38" s="106">
         <v>0</v>
       </c>
-      <c r="L38" s="65"/>
+      <c r="L38" s="57"/>
     </row>
     <row r="39" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="145" t="s">
+      <c r="A39" s="133" t="s">
         <v>140</v>
       </c>
-      <c r="B39" s="138">
+      <c r="B39" s="126">
         <v>2</v>
       </c>
-      <c r="C39" s="117">
+      <c r="C39" s="106">
         <v>1</v>
       </c>
-      <c r="D39" s="117">
+      <c r="D39" s="106">
         <v>1</v>
       </c>
-      <c r="E39" s="117">
+      <c r="E39" s="106">
         <v>1</v>
       </c>
-      <c r="F39" s="117" t="s">
+      <c r="F39" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="G39" s="117" t="s">
+      <c r="G39" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="H39" s="117" t="s">
+      <c r="H39" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="I39" s="117" t="s">
+      <c r="I39" s="106" t="s">
         <v>444</v>
       </c>
-      <c r="J39" s="117">
+      <c r="J39" s="106">
         <v>1</v>
       </c>
-      <c r="K39" s="117">
+      <c r="K39" s="106">
         <v>1</v>
       </c>
-      <c r="L39" s="65"/>
+      <c r="L39" s="57"/>
     </row>
     <row r="40" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="145" t="s">
+      <c r="A40" s="133" t="s">
         <v>141</v>
       </c>
-      <c r="B40" s="138">
+      <c r="B40" s="126">
         <v>11</v>
       </c>
-      <c r="C40" s="117">
+      <c r="C40" s="106">
         <v>7</v>
       </c>
-      <c r="D40" s="117">
+      <c r="D40" s="106">
         <v>2</v>
       </c>
-      <c r="E40" s="117">
+      <c r="E40" s="106">
         <v>1</v>
       </c>
-      <c r="F40" s="117">
+      <c r="F40" s="106">
         <v>4</v>
       </c>
-      <c r="G40" s="117">
+      <c r="G40" s="106">
         <v>2</v>
       </c>
-      <c r="H40" s="117">
+      <c r="H40" s="106">
         <v>0</v>
       </c>
-      <c r="I40" s="117">
+      <c r="I40" s="106">
         <v>0</v>
       </c>
-      <c r="J40" s="117">
+      <c r="J40" s="106">
         <v>5</v>
       </c>
-      <c r="K40" s="117">
+      <c r="K40" s="106">
         <v>4</v>
       </c>
-      <c r="L40" s="65"/>
+      <c r="L40" s="57"/>
     </row>
     <row r="41" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="145" t="s">
+      <c r="A41" s="133" t="s">
         <v>142</v>
       </c>
-      <c r="B41" s="138">
+      <c r="B41" s="126">
         <v>3</v>
       </c>
-      <c r="C41" s="117">
+      <c r="C41" s="106">
         <v>2</v>
       </c>
-      <c r="D41" s="117">
+      <c r="D41" s="106">
         <v>2</v>
       </c>
-      <c r="E41" s="117">
+      <c r="E41" s="106">
         <v>1</v>
       </c>
-      <c r="F41" s="117">
+      <c r="F41" s="106">
         <v>0</v>
       </c>
-      <c r="G41" s="117">
+      <c r="G41" s="106">
         <v>0</v>
       </c>
-      <c r="H41" s="117">
+      <c r="H41" s="106">
         <v>0</v>
       </c>
-      <c r="I41" s="117">
+      <c r="I41" s="106">
         <v>0</v>
       </c>
-      <c r="J41" s="117">
+      <c r="J41" s="106">
         <v>0</v>
       </c>
-      <c r="K41" s="117">
+      <c r="K41" s="106">
         <v>0</v>
       </c>
-      <c r="L41" s="65"/>
+      <c r="L41" s="57"/>
     </row>
     <row r="42" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="145" t="s">
+      <c r="A42" s="133" t="s">
         <v>143</v>
       </c>
-      <c r="B42" s="138">
+      <c r="B42" s="126">
         <v>17</v>
       </c>
-      <c r="C42" s="117">
+      <c r="C42" s="106">
         <v>11</v>
       </c>
-      <c r="D42" s="117">
+      <c r="D42" s="106">
         <v>13</v>
       </c>
-      <c r="E42" s="117">
+      <c r="E42" s="106">
         <v>9</v>
       </c>
-      <c r="F42" s="117">
+      <c r="F42" s="106">
         <v>2</v>
       </c>
-      <c r="G42" s="117">
+      <c r="G42" s="106">
         <v>1</v>
       </c>
-      <c r="H42" s="117">
+      <c r="H42" s="106">
         <v>1</v>
       </c>
-      <c r="I42" s="117">
+      <c r="I42" s="106">
         <v>0</v>
       </c>
-      <c r="J42" s="117">
+      <c r="J42" s="106">
         <v>1</v>
       </c>
-      <c r="K42" s="117">
+      <c r="K42" s="106">
         <v>1</v>
       </c>
-      <c r="L42" s="65"/>
+      <c r="L42" s="57"/>
     </row>
     <row r="43" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="145" t="s">
+      <c r="A43" s="133" t="s">
         <v>144</v>
       </c>
-      <c r="B43" s="138">
+      <c r="B43" s="126">
         <v>6</v>
       </c>
-      <c r="C43" s="117">
+      <c r="C43" s="106">
         <v>4</v>
       </c>
-      <c r="D43" s="117">
+      <c r="D43" s="106">
         <v>3</v>
       </c>
-      <c r="E43" s="117">
+      <c r="E43" s="106">
         <v>2</v>
       </c>
-      <c r="F43" s="117">
+      <c r="F43" s="106">
         <v>2</v>
       </c>
-      <c r="G43" s="117">
+      <c r="G43" s="106">
         <v>1</v>
       </c>
-      <c r="H43" s="117">
+      <c r="H43" s="106">
         <v>0</v>
       </c>
-      <c r="I43" s="117">
+      <c r="I43" s="106">
         <v>0</v>
       </c>
-      <c r="J43" s="117">
+      <c r="J43" s="106">
         <v>1</v>
       </c>
-      <c r="K43" s="117">
+      <c r="K43" s="106">
         <v>1</v>
       </c>
-      <c r="L43" s="65"/>
+      <c r="L43" s="57"/>
     </row>
     <row r="44" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="145" t="s">
+      <c r="A44" s="133" t="s">
         <v>145</v>
       </c>
-      <c r="B44" s="138">
+      <c r="B44" s="126">
         <v>4</v>
       </c>
-      <c r="C44" s="117">
+      <c r="C44" s="106">
         <v>3</v>
       </c>
-      <c r="D44" s="117">
+      <c r="D44" s="106">
         <v>3</v>
       </c>
-      <c r="E44" s="117">
+      <c r="E44" s="106">
         <v>2</v>
       </c>
-      <c r="F44" s="117">
+      <c r="F44" s="106">
         <v>1</v>
       </c>
-      <c r="G44" s="117">
+      <c r="G44" s="106">
         <v>1</v>
       </c>
-      <c r="H44" s="117">
+      <c r="H44" s="106">
         <v>0</v>
       </c>
-      <c r="I44" s="117">
+      <c r="I44" s="106">
         <v>0</v>
       </c>
-      <c r="J44" s="117">
+      <c r="J44" s="106">
         <v>1</v>
       </c>
-      <c r="K44" s="117">
+      <c r="K44" s="106">
         <v>1</v>
       </c>
-      <c r="L44" s="65"/>
+      <c r="L44" s="57"/>
     </row>
     <row r="45" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="145" t="s">
+      <c r="A45" s="133" t="s">
         <v>146</v>
       </c>
-      <c r="B45" s="138">
+      <c r="B45" s="126">
         <v>8</v>
       </c>
-      <c r="C45" s="117">
+      <c r="C45" s="106">
         <v>7</v>
       </c>
-      <c r="D45" s="117">
+      <c r="D45" s="106">
         <v>4</v>
       </c>
-      <c r="E45" s="117">
+      <c r="E45" s="106">
         <v>3</v>
       </c>
-      <c r="F45" s="117">
+      <c r="F45" s="106">
         <v>1</v>
       </c>
-      <c r="G45" s="117">
+      <c r="G45" s="106">
         <v>1</v>
       </c>
-      <c r="H45" s="117">
+      <c r="H45" s="106">
         <v>0</v>
       </c>
-      <c r="I45" s="117">
+      <c r="I45" s="106">
         <v>0</v>
       </c>
-      <c r="J45" s="117">
+      <c r="J45" s="106">
         <v>3</v>
       </c>
-      <c r="K45" s="117">
+      <c r="K45" s="106">
         <v>3</v>
       </c>
-      <c r="L45" s="65"/>
+      <c r="L45" s="57"/>
     </row>
     <row r="46" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="145" t="s">
+      <c r="A46" s="133" t="s">
         <v>147</v>
       </c>
-      <c r="B46" s="138">
+      <c r="B46" s="126">
         <v>15</v>
       </c>
-      <c r="C46" s="117">
+      <c r="C46" s="106">
         <v>11</v>
       </c>
-      <c r="D46" s="117">
+      <c r="D46" s="106">
         <v>9</v>
       </c>
-      <c r="E46" s="117">
+      <c r="E46" s="106">
         <v>7</v>
       </c>
-      <c r="F46" s="117">
+      <c r="F46" s="106">
         <v>3</v>
       </c>
-      <c r="G46" s="117">
+      <c r="G46" s="106">
         <v>1</v>
       </c>
-      <c r="H46" s="117">
+      <c r="H46" s="106">
         <v>1</v>
       </c>
-      <c r="I46" s="117">
+      <c r="I46" s="106">
         <v>0</v>
       </c>
-      <c r="J46" s="117">
+      <c r="J46" s="106">
         <v>3</v>
       </c>
-      <c r="K46" s="117">
+      <c r="K46" s="106">
         <v>2</v>
       </c>
-      <c r="L46" s="65"/>
+      <c r="L46" s="57"/>
     </row>
     <row r="47" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="156" t="s">
+      <c r="A47" s="144" t="s">
         <v>101</v>
       </c>
-      <c r="B47" s="159">
+      <c r="B47" s="145">
         <v>10</v>
       </c>
-      <c r="C47" s="160">
+      <c r="C47" s="146">
         <v>7</v>
       </c>
-      <c r="D47" s="160">
+      <c r="D47" s="146">
         <v>4</v>
       </c>
-      <c r="E47" s="160">
+      <c r="E47" s="146">
         <v>3</v>
       </c>
-      <c r="F47" s="160">
+      <c r="F47" s="146">
         <v>3</v>
       </c>
-      <c r="G47" s="160">
+      <c r="G47" s="146">
         <v>1</v>
       </c>
-      <c r="H47" s="160">
+      <c r="H47" s="146">
         <v>1</v>
       </c>
-      <c r="I47" s="160">
+      <c r="I47" s="146">
         <v>0</v>
       </c>
-      <c r="J47" s="160">
+      <c r="J47" s="146">
         <v>2</v>
       </c>
-      <c r="K47" s="160">
+      <c r="K47" s="146">
         <v>2</v>
       </c>
-      <c r="L47" s="65"/>
+      <c r="L47" s="57"/>
     </row>
     <row r="48" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="56" spans="2:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
       <c r="K56"/>
     </row>
     <row r="57" spans="2:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
     </row>
     <row r="58" spans="2:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B58"/>
       <c r="C58"/>
@@ -34862,2237 +34973,2247 @@
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="D4:E5"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="H4:I5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="I6:I7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="K1" location="目次!A1" display="目次へ戻る" xr:uid="{20463B1C-2066-420B-86A4-2B5033B46698}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="34" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBDA322F-D10F-4F8B-B027-EEC33C25C677}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:N17"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N1" sqref="N1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="14" width="10.625" style="31" customWidth="1"/>
+    <col min="15" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="N1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="N1" s="69" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>348</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:14" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...12 lines deleted...]
-      <c r="N3" s="34"/>
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
     </row>
     <row r="4" spans="1:14" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="179" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="209"/>
+      <c r="D4" s="180" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="180"/>
-      <c r="F4" s="181" t="s">
+      <c r="E4" s="181"/>
+      <c r="F4" s="182" t="s">
         <v>36</v>
       </c>
-      <c r="G4" s="179" t="s">
+      <c r="G4" s="180" t="s">
         <v>37</v>
       </c>
-      <c r="H4" s="184"/>
-[...5 lines deleted...]
-      <c r="N4" s="184"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
+      <c r="N4" s="185"/>
     </row>
     <row r="5" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...2 lines deleted...]
-      <c r="D5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="210"/>
+      <c r="D5" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="165" t="s">
+      <c r="E5" s="166" t="s">
         <v>39</v>
       </c>
-      <c r="F5" s="186"/>
-      <c r="G5" s="185" t="s">
+      <c r="F5" s="187"/>
+      <c r="G5" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="165" t="s">
+      <c r="H5" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="185" t="s">
+      <c r="I5" s="186" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="185" t="s">
+      <c r="J5" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="165" t="s">
+      <c r="K5" s="166" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="165" t="s">
+      <c r="L5" s="166" t="s">
         <v>168</v>
       </c>
-      <c r="M5" s="185" t="s">
+      <c r="M5" s="186" t="s">
         <v>169</v>
       </c>
-      <c r="N5" s="168" t="s">
+      <c r="N5" s="169" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...12 lines deleted...]
-      <c r="N6" s="169"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="210"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="187"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="167"/>
+      <c r="M6" s="183"/>
+      <c r="N6" s="170"/>
     </row>
     <row r="7" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...12 lines deleted...]
-      <c r="N7" s="170"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="211"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="168"/>
+      <c r="F7" s="188"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="168"/>
+      <c r="M7" s="184"/>
+      <c r="N7" s="171"/>
     </row>
     <row r="8" spans="1:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="14"/>
-[...2 lines deleted...]
-      <c r="D8" s="127" t="s">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="33" t="s">
         <v>171</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="K8" s="35" t="s">
+      <c r="K8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="35" t="s">
+      <c r="L8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="35" t="s">
+      <c r="M8" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="N8" s="35" t="s">
+      <c r="N8" s="33" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="204" t="s">
+      <c r="A9" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B9" s="205"/>
+      <c r="B9" s="206"/>
       <c r="C9" s="207"/>
-      <c r="D9" s="37">
+      <c r="D9" s="35">
         <v>1006107</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>3739</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>26910</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="37">
         <v>100</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="37">
         <v>50.9</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="37">
         <v>24.7</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="37">
         <v>8.9</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="37">
         <v>10.4</v>
       </c>
-      <c r="L9" s="39">
+      <c r="L9" s="37">
         <v>1.9</v>
       </c>
-      <c r="M9" s="39">
+      <c r="M9" s="37">
         <v>1.6</v>
       </c>
-      <c r="N9" s="39">
+      <c r="N9" s="37">
         <v>1.6</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="93"/>
-      <c r="B10" s="201" t="s">
+      <c r="A10" s="85"/>
+      <c r="B10" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="206"/>
-      <c r="D10" s="40">
+      <c r="C10" s="208"/>
+      <c r="D10" s="38">
         <v>420011</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>1647</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>25500</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="40">
         <v>100</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="40">
         <v>52.9</v>
       </c>
-      <c r="I10" s="42">
+      <c r="I10" s="40">
         <v>24.7</v>
       </c>
-      <c r="J10" s="42">
+      <c r="J10" s="40">
         <v>8.6999999999999993</v>
       </c>
-      <c r="K10" s="42">
+      <c r="K10" s="40">
         <v>9.9</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="40">
         <v>1.8</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="40">
         <v>1.2</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="40">
         <v>0.7</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...1 lines deleted...]
-      <c r="C11" s="140" t="s">
+      <c r="A11" s="84"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="128" t="s">
         <v>162</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>70019</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>329</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>21280</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="40">
         <v>100</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="40">
         <v>59.9</v>
       </c>
-      <c r="I11" s="42">
+      <c r="I11" s="40">
         <v>24.6</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="40">
         <v>7.7</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="40">
         <v>7.1</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="40">
         <v>0.7</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="40">
         <v>0.1</v>
       </c>
-      <c r="N11" s="42" t="s">
+      <c r="N11" s="40" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="140" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="128" t="s">
         <v>163</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>29581</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>2667</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="39">
         <v>1110</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="40">
         <v>100</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="40">
         <v>19.399999999999999</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I12" s="40">
         <v>25.9</v>
       </c>
-      <c r="J12" s="42">
+      <c r="J12" s="40">
         <v>15.4</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="40">
         <v>26.6</v>
       </c>
-      <c r="L12" s="42">
+      <c r="L12" s="40">
         <v>6.1</v>
       </c>
-      <c r="M12" s="42">
+      <c r="M12" s="40">
         <v>5.0999999999999996</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="40">
         <v>1.5</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-[...1 lines deleted...]
-      <c r="C13" s="140" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="128" t="s">
         <v>164</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="38">
         <v>320411</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>10306</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>3110</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="40">
         <v>100</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="40">
         <v>17.3</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I13" s="40">
         <v>25.3</v>
       </c>
-      <c r="J13" s="42">
+      <c r="J13" s="40">
         <v>13.6</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="40">
         <v>22.9</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="40">
         <v>7.8</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="40">
         <v>7.7</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="40">
         <v>5.4</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-      <c r="B14" s="201" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C14" s="206"/>
-      <c r="D14" s="40">
+      <c r="C14" s="208"/>
+      <c r="D14" s="38">
         <v>586096</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>41420</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>1420</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="40">
         <v>100</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="40">
         <v>15.7</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I14" s="40">
         <v>23.6</v>
       </c>
-      <c r="J14" s="42">
+      <c r="J14" s="40">
         <v>10.8</v>
       </c>
-      <c r="K14" s="42">
+      <c r="K14" s="40">
         <v>19</v>
       </c>
-      <c r="L14" s="42">
+      <c r="L14" s="40">
         <v>4.5</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="40">
         <v>9.1</v>
       </c>
-      <c r="N14" s="42">
+      <c r="N14" s="40">
         <v>17.399999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="140" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="128" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>319408</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>52795</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>610</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="40">
         <v>100</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="40">
         <v>11.1</v>
       </c>
-      <c r="I15" s="42">
+      <c r="I15" s="40">
         <v>17.100000000000001</v>
       </c>
-      <c r="J15" s="42">
+      <c r="J15" s="40">
         <v>7.3</v>
       </c>
-      <c r="K15" s="42">
+      <c r="K15" s="40">
         <v>24.2</v>
       </c>
-      <c r="L15" s="42">
+      <c r="L15" s="40">
         <v>7.1</v>
       </c>
-      <c r="M15" s="42">
+      <c r="M15" s="40">
         <v>12.4</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="40">
         <v>20.9</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="93"/>
-[...1 lines deleted...]
-      <c r="C16" s="140" t="s">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="128" t="s">
         <v>166</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="38">
         <v>266688</v>
       </c>
-      <c r="E16" s="41">
+      <c r="E16" s="39">
         <v>32924</v>
       </c>
-      <c r="F16" s="41">
+      <c r="F16" s="39">
         <v>810</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="40">
         <v>100</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="40">
         <v>19.100000000000001</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="40">
         <v>28.4</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="40">
         <v>13.5</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="40">
         <v>15.2</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="40">
         <v>2.5</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="40">
         <v>6.5</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="40">
         <v>14.8</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="46"/>
-[...12 lines deleted...]
-      <c r="N17" s="47"/>
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="M5:M7"/>
+    <mergeCell ref="N5:N7"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A4:C7"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:F7"/>
+    <mergeCell ref="G4:N4"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="J5:J7"/>
+  </mergeCells>
+  <phoneticPr fontId="27"/>
+  <hyperlinks>
+    <hyperlink ref="N1" location="目次!A1" display="目次へ戻る" xr:uid="{6582067A-5805-4EF1-9A49-2E9CD57FB526}"/>
+  </hyperlinks>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="12" max="1048575" man="1"/>
+  </colBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet60.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC598956-99BF-4FB9-A284-CA80A0B0D756}">
+  <sheetPr codeName="Sheet63">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q43"/>
+  <sheetViews>
+    <sheetView topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="2" max="6" width="22.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="67" customFormat="1" ht="21" x14ac:dyDescent="0.15">
+      <c r="A1" s="109" t="s">
+        <v>294</v>
+      </c>
+      <c r="F1" s="69" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" s="67" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="72"/>
+      <c r="F2" s="69"/>
+    </row>
+    <row r="3" spans="1:17" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B3" s="110" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q3" s="69"/>
+    </row>
+    <row r="4" spans="1:17" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B4" s="162" t="s">
+        <v>381</v>
+      </c>
+      <c r="C4" s="162"/>
+      <c r="D4" s="162"/>
+      <c r="E4" s="162"/>
+      <c r="Q4" s="69"/>
+    </row>
+    <row r="5" spans="1:17" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B5" s="71"/>
+      <c r="Q5" s="69"/>
+    </row>
+    <row r="6" spans="1:17" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B6" s="71" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q6" s="69"/>
+    </row>
+    <row r="7" spans="1:17" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B7" s="71"/>
+      <c r="Q7" s="69"/>
+    </row>
+    <row r="8" spans="1:17" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B8" s="71" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.15"/>
+    <row r="10" spans="1:17" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B10" s="71" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="67" customFormat="1" ht="6.4" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="12" spans="1:17" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="73" t="s">
+        <v>296</v>
+      </c>
+      <c r="C12" s="73" t="s">
+        <v>297</v>
+      </c>
+      <c r="D12" s="73" t="s">
+        <v>298</v>
+      </c>
+      <c r="E12" s="73" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="73" t="s">
+        <v>300</v>
+      </c>
+      <c r="C13" s="74" t="s">
+        <v>422</v>
+      </c>
+      <c r="D13" s="74" t="s">
+        <v>428</v>
+      </c>
+      <c r="E13" s="98">
+        <v>0.63200000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="80" t="s">
+        <v>301</v>
+      </c>
+      <c r="C14" s="74" t="s">
+        <v>423</v>
+      </c>
+      <c r="D14" s="74" t="s">
+        <v>429</v>
+      </c>
+      <c r="E14" s="98">
+        <v>0.57699999999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B15" s="80" t="s">
+        <v>302</v>
+      </c>
+      <c r="C15" s="74" t="s">
+        <v>424</v>
+      </c>
+      <c r="D15" s="74" t="s">
+        <v>430</v>
+      </c>
+      <c r="E15" s="98">
+        <v>0.68899999999999995</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="80" t="s">
+        <v>303</v>
+      </c>
+      <c r="C16" s="74" t="s">
+        <v>425</v>
+      </c>
+      <c r="D16" s="74" t="s">
+        <v>431</v>
+      </c>
+      <c r="E16" s="98">
+        <v>0.60299999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="80" t="s">
+        <v>304</v>
+      </c>
+      <c r="C17" s="74" t="s">
+        <v>426</v>
+      </c>
+      <c r="D17" s="74" t="s">
+        <v>432</v>
+      </c>
+      <c r="E17" s="98">
+        <v>0.55500000000000005</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="80" t="s">
+        <v>305</v>
+      </c>
+      <c r="C18" s="74" t="s">
+        <v>427</v>
+      </c>
+      <c r="D18" s="74" t="s">
+        <v>433</v>
+      </c>
+      <c r="E18" s="98">
+        <v>0.68899999999999995</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="B19" s="75" t="s">
+        <v>397</v>
+      </c>
+      <c r="E19" s="68"/>
+    </row>
+    <row r="20" spans="2:5" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="E20" s="68"/>
+    </row>
+    <row r="21" spans="2:5" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B21" s="71" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" s="67" customFormat="1" ht="6.4" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="23" spans="2:5" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="73" t="s">
+        <v>296</v>
+      </c>
+      <c r="C23" s="73" t="s">
+        <v>297</v>
+      </c>
+      <c r="D23" s="73" t="s">
+        <v>298</v>
+      </c>
+      <c r="E23" s="73" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="73" t="s">
+        <v>300</v>
+      </c>
+      <c r="C24" s="74" t="s">
+        <v>434</v>
+      </c>
+      <c r="D24" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="E24" s="98">
+        <v>0.65100000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="80" t="s">
+        <v>306</v>
+      </c>
+      <c r="C25" s="74" t="s">
+        <v>435</v>
+      </c>
+      <c r="D25" s="74" t="s">
+        <v>440</v>
+      </c>
+      <c r="E25" s="98">
+        <v>0.627</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="80" t="s">
+        <v>307</v>
+      </c>
+      <c r="C26" s="74" t="s">
+        <v>436</v>
+      </c>
+      <c r="D26" s="74" t="s">
+        <v>438</v>
+      </c>
+      <c r="E26" s="98">
+        <v>0.69299999999999995</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B27" s="80" t="s">
+        <v>308</v>
+      </c>
+      <c r="C27" s="74" t="s">
+        <v>437</v>
+      </c>
+      <c r="D27" s="74" t="s">
+        <v>441</v>
+      </c>
+      <c r="E27" s="98">
+        <v>0.58599999999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="80" t="s">
+        <v>309</v>
+      </c>
+      <c r="C28" s="74" t="s">
+        <v>438</v>
+      </c>
+      <c r="D28" s="74" t="s">
+        <v>442</v>
+      </c>
+      <c r="E28" s="98">
+        <v>0.67800000000000005</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="E29" s="68"/>
+    </row>
+    <row r="30" spans="2:5" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.15"/>
+    <row r="31" spans="2:5" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B31" s="71" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.15"/>
+    <row r="33" spans="2:6" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B33" s="71" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="34" spans="2:6" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.15"/>
+    <row r="35" spans="2:6" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B35" s="71" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" s="67" customFormat="1" ht="6.4" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="37" spans="2:6" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B37" s="73" t="s">
+        <v>301</v>
+      </c>
+      <c r="C37" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="D37" s="73" t="s">
+        <v>303</v>
+      </c>
+      <c r="E37" s="73" t="s">
+        <v>304</v>
+      </c>
+      <c r="F37" s="73" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="98">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="C38" s="98">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="D38" s="98">
+        <v>5.5E-2</v>
+      </c>
+      <c r="E38" s="98">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="F38" s="98">
+        <v>1.4E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="2:6" s="67" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="B39" s="68"/>
+      <c r="C39" s="68"/>
+      <c r="D39" s="68"/>
+      <c r="E39" s="68"/>
+      <c r="F39" s="68"/>
+    </row>
+    <row r="40" spans="2:6" s="67" customFormat="1" ht="18.75" x14ac:dyDescent="0.15">
+      <c r="B40" s="71" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" s="67" customFormat="1" ht="6.4" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="42" spans="2:6" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B42" s="73" t="s">
+        <v>306</v>
+      </c>
+      <c r="C42" s="73" t="s">
+        <v>307</v>
+      </c>
+      <c r="D42" s="73" t="s">
+        <v>308</v>
+      </c>
+      <c r="E42" s="73" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" s="67" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="98">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="C43" s="98">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="D43" s="98">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="E43" s="98">
+        <v>3.5000000000000003E-2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B4:E4"/>
+  </mergeCells>
+  <phoneticPr fontId="27"/>
+  <hyperlinks>
+    <hyperlink ref="F1" location="目次!A1" display="目次へ戻る" xr:uid="{0B6CD8BA-B594-4BA5-BE08-2B1602618FDF}"/>
+    <hyperlink ref="B4" r:id="rId1" xr:uid="{82D7A258-580B-493A-93FC-79B3277A3CA1}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4E7B0A2-8EAA-49FA-AD4D-F8A0B382CBBF}">
+  <sheetPr codeName="Sheet12"/>
+  <dimension ref="A1:N17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N1" sqref="N1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="14" width="10.625" style="31" customWidth="1"/>
+    <col min="15" max="16384" width="10.625" style="31"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="N1" s="69" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
+    </row>
+    <row r="3" spans="1:14" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+    </row>
+    <row r="4" spans="1:14" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="174" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="174"/>
+      <c r="C4" s="209"/>
+      <c r="D4" s="180" t="s">
+        <v>172</v>
+      </c>
+      <c r="E4" s="181"/>
+      <c r="F4" s="182" t="s">
+        <v>36</v>
+      </c>
+      <c r="G4" s="180" t="s">
+        <v>173</v>
+      </c>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
+      <c r="N4" s="185"/>
+    </row>
+    <row r="5" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="210"/>
+      <c r="D5" s="186" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="F5" s="187"/>
+      <c r="G5" s="186" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="166" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="186" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="186" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="166" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="166" t="s">
+        <v>168</v>
+      </c>
+      <c r="M5" s="186" t="s">
+        <v>169</v>
+      </c>
+      <c r="N5" s="169" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="210"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="187"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="167"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="167"/>
+      <c r="M6" s="183"/>
+      <c r="N6" s="170"/>
+    </row>
+    <row r="7" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="211"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="168"/>
+      <c r="F7" s="188"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="184"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="184"/>
+      <c r="L7" s="168"/>
+      <c r="M7" s="184"/>
+      <c r="N7" s="171"/>
+    </row>
+    <row r="8" spans="1:14" ht="13.7" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="116" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="33" t="s">
+        <v>171</v>
+      </c>
+      <c r="G8" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="J8" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="K8" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="M8" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="33" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="205" t="s">
+        <v>161</v>
+      </c>
+      <c r="B9" s="206"/>
+      <c r="C9" s="207"/>
+      <c r="D9" s="35">
+        <v>475715</v>
+      </c>
+      <c r="E9" s="36">
+        <v>1768</v>
+      </c>
+      <c r="F9" s="36">
+        <v>26910</v>
+      </c>
+      <c r="G9" s="37">
+        <v>100</v>
+      </c>
+      <c r="H9" s="37">
+        <v>67.7</v>
+      </c>
+      <c r="I9" s="37">
+        <v>20</v>
+      </c>
+      <c r="J9" s="37">
+        <v>5.3</v>
+      </c>
+      <c r="K9" s="37">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L9" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="M9" s="37">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N9" s="37">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="85"/>
+      <c r="B10" s="202" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="208"/>
+      <c r="D10" s="38">
+        <v>186413</v>
+      </c>
+      <c r="E10" s="39">
+        <v>731</v>
+      </c>
+      <c r="F10" s="39">
+        <v>25500</v>
+      </c>
+      <c r="G10" s="40">
+        <v>100</v>
+      </c>
+      <c r="H10" s="40">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="I10" s="40">
+        <v>19.8</v>
+      </c>
+      <c r="J10" s="40">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K10" s="40">
+        <v>4</v>
+      </c>
+      <c r="L10" s="40">
+        <v>0.7</v>
+      </c>
+      <c r="M10" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="N10" s="40">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="84"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="128" t="s">
+        <v>162</v>
+      </c>
+      <c r="D11" s="38">
+        <v>23376</v>
+      </c>
+      <c r="E11" s="39">
+        <v>110</v>
+      </c>
+      <c r="F11" s="39">
+        <v>21280</v>
+      </c>
+      <c r="G11" s="40">
+        <v>100</v>
+      </c>
+      <c r="H11" s="40">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="I11" s="40">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="J11" s="40">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K11" s="40">
+        <v>2.1</v>
+      </c>
+      <c r="L11" s="40">
+        <v>0</v>
+      </c>
+      <c r="M11" s="40" t="s">
+        <v>421</v>
+      </c>
+      <c r="N11" s="40" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="128" t="s">
+        <v>163</v>
+      </c>
+      <c r="D12" s="38">
+        <v>10254</v>
+      </c>
+      <c r="E12" s="39">
+        <v>925</v>
+      </c>
+      <c r="F12" s="39">
+        <v>1110</v>
+      </c>
+      <c r="G12" s="40">
+        <v>100</v>
+      </c>
+      <c r="H12" s="40">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="I12" s="40">
+        <v>31.4</v>
+      </c>
+      <c r="J12" s="40">
+        <v>10.1</v>
+      </c>
+      <c r="K12" s="40">
+        <v>14.5</v>
+      </c>
+      <c r="L12" s="40">
+        <v>1.9</v>
+      </c>
+      <c r="M12" s="40">
+        <v>1.9</v>
+      </c>
+      <c r="N12" s="40" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="85"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="128" t="s">
+        <v>164</v>
+      </c>
+      <c r="D13" s="38">
+        <v>152783</v>
+      </c>
+      <c r="E13" s="39">
+        <v>4914</v>
+      </c>
+      <c r="F13" s="39">
+        <v>3110</v>
+      </c>
+      <c r="G13" s="40">
+        <v>100</v>
+      </c>
+      <c r="H13" s="40">
+        <v>35.6</v>
+      </c>
+      <c r="I13" s="40">
+        <v>30.4</v>
+      </c>
+      <c r="J13" s="40">
+        <v>10.5</v>
+      </c>
+      <c r="K13" s="40">
+        <v>13.6</v>
+      </c>
+      <c r="L13" s="40">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="M13" s="40">
+        <v>3.1</v>
+      </c>
+      <c r="N13" s="40">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="85"/>
+      <c r="B14" s="202" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="208"/>
+      <c r="D14" s="38">
+        <v>289302</v>
+      </c>
+      <c r="E14" s="39">
+        <v>20445</v>
+      </c>
+      <c r="F14" s="39">
+        <v>1420</v>
+      </c>
+      <c r="G14" s="40">
+        <v>100</v>
+      </c>
+      <c r="H14" s="40">
+        <v>32.4</v>
+      </c>
+      <c r="I14" s="40">
+        <v>23.1</v>
+      </c>
+      <c r="J14" s="40">
+        <v>9</v>
+      </c>
+      <c r="K14" s="40">
+        <v>12.1</v>
+      </c>
+      <c r="L14" s="40">
+        <v>4.2</v>
+      </c>
+      <c r="M14" s="40">
+        <v>11.8</v>
+      </c>
+      <c r="N14" s="40">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="128" t="s">
+        <v>165</v>
+      </c>
+      <c r="D15" s="38">
+        <v>160626</v>
+      </c>
+      <c r="E15" s="39">
+        <v>26550</v>
+      </c>
+      <c r="F15" s="39">
+        <v>610</v>
+      </c>
+      <c r="G15" s="40">
+        <v>100</v>
+      </c>
+      <c r="H15" s="40">
+        <v>21.4</v>
+      </c>
+      <c r="I15" s="40">
+        <v>19.2</v>
+      </c>
+      <c r="J15" s="40">
+        <v>12.8</v>
+      </c>
+      <c r="K15" s="40">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="L15" s="40">
+        <v>3.2</v>
+      </c>
+      <c r="M15" s="40">
+        <v>15.1</v>
+      </c>
+      <c r="N15" s="40">
+        <v>10.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="85"/>
+      <c r="B16" s="85"/>
+      <c r="C16" s="128" t="s">
+        <v>166</v>
+      </c>
+      <c r="D16" s="38">
+        <v>128676</v>
+      </c>
+      <c r="E16" s="39">
+        <v>15886</v>
+      </c>
+      <c r="F16" s="39">
+        <v>810</v>
+      </c>
+      <c r="G16" s="40">
+        <v>100</v>
+      </c>
+      <c r="H16" s="40">
+        <v>40.6</v>
+      </c>
+      <c r="I16" s="40">
+        <v>25.9</v>
+      </c>
+      <c r="J16" s="40">
+        <v>6.2</v>
+      </c>
+      <c r="K16" s="40">
+        <v>7.8</v>
+      </c>
+      <c r="L16" s="40">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="M16" s="40">
+        <v>9.4</v>
+      </c>
+      <c r="N16" s="40">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="44"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="M5:M7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="G4:N4"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
-    <hyperlink ref="N1" location="目次!A1" display="目次へ戻る" xr:uid="{6582067A-5805-4EF1-9A49-2E9CD57FB526}"/>
-[...918 lines deleted...]
-  <hyperlinks>
     <hyperlink ref="N1" location="目次!A1" display="目次へ戻る" xr:uid="{665978A0-DBDF-435F-8A73-5922B3100CED}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="12" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5756BC9-635F-44C3-834B-6F7DD1F5C1AF}">
   <sheetPr codeName="Sheet13"/>
   <dimension ref="A1:L16"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="12" width="10.625" style="31" customWidth="1"/>
+    <col min="13" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="L1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="L1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>350</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:12" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...10 lines deleted...]
-      <c r="L3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="179" t="s">
+      <c r="E4" s="180" t="s">
         <v>174</v>
       </c>
-      <c r="F4" s="184"/>
-[...5 lines deleted...]
-      <c r="L4" s="203" t="s">
+      <c r="F4" s="185"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="181"/>
+      <c r="L4" s="204" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...3 lines deleted...]
-      <c r="E5" s="185" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="187"/>
+      <c r="E5" s="186" t="s">
         <v>405</v>
       </c>
-      <c r="F5" s="185" t="s">
+      <c r="F5" s="186" t="s">
         <v>176</v>
       </c>
-      <c r="G5" s="185" t="s">
+      <c r="G5" s="186" t="s">
         <v>177</v>
       </c>
-      <c r="H5" s="185" t="s">
+      <c r="H5" s="186" t="s">
         <v>178</v>
       </c>
-      <c r="I5" s="165" t="s">
+      <c r="I5" s="166" t="s">
         <v>179</v>
       </c>
-      <c r="J5" s="185" t="s">
+      <c r="J5" s="186" t="s">
         <v>180</v>
       </c>
-      <c r="K5" s="165" t="s">
+      <c r="K5" s="166" t="s">
         <v>181</v>
       </c>
-      <c r="L5" s="211"/>
+      <c r="L5" s="212"/>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...10 lines deleted...]
-      <c r="L6" s="211"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="187"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="167"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="167"/>
+      <c r="L6" s="212"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...10 lines deleted...]
-      <c r="L7" s="212"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="188"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="184"/>
+      <c r="G7" s="184"/>
+      <c r="H7" s="184"/>
+      <c r="I7" s="168"/>
+      <c r="J7" s="184"/>
+      <c r="K7" s="168"/>
+      <c r="L7" s="213"/>
     </row>
     <row r="8" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="205"/>
-[...7 lines deleted...]
-      <c r="F8" s="38">
+      <c r="B8" s="206"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="35">
+        <v>475715</v>
+      </c>
+      <c r="E8" s="36">
+        <v>417533</v>
+      </c>
+      <c r="F8" s="36">
         <v>22359</v>
       </c>
-      <c r="G8" s="38">
-[...5 lines deleted...]
-      <c r="I8" s="38">
+      <c r="G8" s="36">
+        <v>46376</v>
+      </c>
+      <c r="H8" s="36">
+        <v>35956</v>
+      </c>
+      <c r="I8" s="36">
         <v>2624</v>
       </c>
-      <c r="J8" s="38">
-[...6 lines deleted...]
-        <v>54843</v>
+      <c r="J8" s="36">
+        <v>236951</v>
+      </c>
+      <c r="K8" s="36">
+        <v>73267</v>
+      </c>
+      <c r="L8" s="36">
+        <v>58182</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="93"/>
-      <c r="B9" s="201" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="202"/>
-[...6 lines deleted...]
-      <c r="F9" s="41">
+      <c r="C9" s="203"/>
+      <c r="D9" s="38">
+        <v>186413</v>
+      </c>
+      <c r="E9" s="39">
+        <v>169583</v>
+      </c>
+      <c r="F9" s="39">
         <v>8122</v>
       </c>
-      <c r="G9" s="41">
-[...5 lines deleted...]
-      <c r="I9" s="41">
+      <c r="G9" s="39">
+        <v>26217</v>
+      </c>
+      <c r="H9" s="39">
+        <v>17081</v>
+      </c>
+      <c r="I9" s="39">
         <v>1718</v>
       </c>
-      <c r="J9" s="41">
-[...6 lines deleted...]
-        <v>13491</v>
+      <c r="J9" s="39">
+        <v>91503</v>
+      </c>
+      <c r="K9" s="39">
+        <v>24942</v>
+      </c>
+      <c r="L9" s="39">
+        <v>16830</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>23376</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>21520</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>3937</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>1816</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>5485</v>
       </c>
-      <c r="I10" s="41">
+      <c r="I10" s="39">
         <v>798</v>
       </c>
-      <c r="J10" s="41">
+      <c r="J10" s="39">
         <v>2120</v>
       </c>
-      <c r="K10" s="41">
+      <c r="K10" s="39">
         <v>7364</v>
       </c>
-      <c r="L10" s="41">
+      <c r="L10" s="39">
         <v>1856</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>10254</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>9521</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>461</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>827</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>1590</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="39">
         <v>58</v>
       </c>
-      <c r="J11" s="41">
+      <c r="J11" s="39">
         <v>2748</v>
       </c>
-      <c r="K11" s="41">
+      <c r="K11" s="39">
         <v>3838</v>
       </c>
-      <c r="L11" s="41">
+      <c r="L11" s="39">
         <v>733</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D12" s="40">
-[...5 lines deleted...]
-      <c r="F12" s="41">
+      <c r="D12" s="38">
+        <v>152783</v>
+      </c>
+      <c r="E12" s="39">
+        <v>138542</v>
+      </c>
+      <c r="F12" s="39">
         <v>3723</v>
       </c>
-      <c r="G12" s="41">
-[...5 lines deleted...]
-      <c r="I12" s="41">
+      <c r="G12" s="39">
+        <v>23574</v>
+      </c>
+      <c r="H12" s="39">
+        <v>10006</v>
+      </c>
+      <c r="I12" s="39">
         <v>862</v>
       </c>
-      <c r="J12" s="41">
-[...6 lines deleted...]
-        <v>10902</v>
+      <c r="J12" s="39">
+        <v>86636</v>
+      </c>
+      <c r="K12" s="39">
+        <v>13740</v>
+      </c>
+      <c r="L12" s="39">
+        <v>14241</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="201" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="202"/>
-      <c r="D13" s="40">
+      <c r="C13" s="203"/>
+      <c r="D13" s="38">
         <v>289302</v>
       </c>
-      <c r="E13" s="41">
+      <c r="E13" s="39">
         <v>247950</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>14238</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="39">
         <v>20159</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="39">
         <v>18875</v>
       </c>
-      <c r="I13" s="41">
+      <c r="I13" s="39">
         <v>906</v>
       </c>
-      <c r="J13" s="41">
+      <c r="J13" s="39">
         <v>145448</v>
       </c>
-      <c r="K13" s="41">
+      <c r="K13" s="39">
         <v>48325</v>
       </c>
-      <c r="L13" s="41">
+      <c r="L13" s="39">
         <v>41352</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-[...1 lines deleted...]
-      <c r="C14" s="94" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>160626</v>
       </c>
-      <c r="E14" s="41">
+      <c r="E14" s="39">
         <v>146656</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>3015</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="39">
         <v>8669</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="39">
         <v>12415</v>
       </c>
-      <c r="I14" s="41">
+      <c r="I14" s="39">
         <v>726</v>
       </c>
-      <c r="J14" s="41">
+      <c r="J14" s="39">
         <v>83823</v>
       </c>
-      <c r="K14" s="41">
+      <c r="K14" s="39">
         <v>38008</v>
       </c>
-      <c r="L14" s="41">
+      <c r="L14" s="39">
         <v>13970</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>166</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>128676</v>
       </c>
-      <c r="E15" s="41">
+      <c r="E15" s="39">
         <v>101294</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>11223</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="39">
         <v>11491</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="39">
         <v>6460</v>
       </c>
-      <c r="I15" s="41">
+      <c r="I15" s="39">
         <v>180</v>
       </c>
-      <c r="J15" s="41">
+      <c r="J15" s="39">
         <v>61625</v>
       </c>
-      <c r="K15" s="41">
+      <c r="K15" s="39">
         <v>10316</v>
       </c>
-      <c r="L15" s="41">
+      <c r="L15" s="39">
         <v>27382</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="46"/>
-[...10 lines deleted...]
-      <c r="L16" s="47"/>
+      <c r="A16" s="44"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="L4:L7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="E4:K4"/>
     <mergeCell ref="E5:E7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="L1" location="目次!A1" display="目次へ戻る" xr:uid="{FAA80E9D-90C1-4E2B-A717-20A5D32FE97B}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE6F485C-BB95-4911-902E-C4BE9C558830}">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:H18"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="2" width="2.625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.625" style="33"/>
+    <col min="1" max="2" width="2.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.625" style="8" customWidth="1"/>
+    <col min="4" max="8" width="10.625" style="31" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="7"/>
-      <c r="H1" s="77" t="s">
+      <c r="B1" s="6"/>
+      <c r="H1" s="69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="10" t="s">
         <v>351</v>
       </c>
-      <c r="B2" s="12"/>
-      <c r="C2" s="13"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:8" ht="13.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="13"/>
-[...6 lines deleted...]
-      <c r="H3" s="35" t="s">
+      <c r="A3" s="11"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="173" t="s">
+      <c r="A4" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="173"/>
-[...1 lines deleted...]
-      <c r="D4" s="181" t="s">
+      <c r="B4" s="174"/>
+      <c r="C4" s="175"/>
+      <c r="D4" s="182" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="181" t="s">
+      <c r="E4" s="182" t="s">
         <v>182</v>
       </c>
-      <c r="F4" s="179" t="s">
+      <c r="F4" s="180" t="s">
         <v>183</v>
       </c>
-      <c r="G4" s="184"/>
-      <c r="H4" s="184"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="175"/>
-[...4 lines deleted...]
-      <c r="F5" s="165" t="s">
+      <c r="A5" s="176"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="183"/>
+      <c r="E5" s="183"/>
+      <c r="F5" s="166" t="s">
         <v>78</v>
       </c>
-      <c r="G5" s="165" t="s">
+      <c r="G5" s="166" t="s">
         <v>184</v>
       </c>
-      <c r="H5" s="192" t="s">
+      <c r="H5" s="193" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175"/>
-[...6 lines deleted...]
-      <c r="H6" s="186"/>
+      <c r="A6" s="176"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="177"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="167"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="187"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="177"/>
-[...6 lines deleted...]
-      <c r="H7" s="187"/>
+      <c r="A7" s="178"/>
+      <c r="B7" s="178"/>
+      <c r="C7" s="179"/>
+      <c r="D7" s="184"/>
+      <c r="E7" s="184"/>
+      <c r="F7" s="168"/>
+      <c r="G7" s="168"/>
+      <c r="H7" s="188"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="204" t="s">
+      <c r="A8" s="205" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="205"/>
-[...14 lines deleted...]
-        <v>15410</v>
+      <c r="B8" s="206"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="35">
+        <v>417533</v>
+      </c>
+      <c r="E8" s="36">
+        <v>115812</v>
+      </c>
+      <c r="F8" s="36">
+        <v>223181</v>
+      </c>
+      <c r="G8" s="36">
+        <v>63604</v>
+      </c>
+      <c r="H8" s="36">
+        <v>14936</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="93"/>
-      <c r="B9" s="201" t="s">
+      <c r="A9" s="85"/>
+      <c r="B9" s="202" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="202"/>
-[...13 lines deleted...]
-        <v>6884</v>
+      <c r="C9" s="203"/>
+      <c r="D9" s="38">
+        <v>169583</v>
+      </c>
+      <c r="E9" s="39">
+        <v>115812</v>
+      </c>
+      <c r="F9" s="39">
+        <v>29245</v>
+      </c>
+      <c r="G9" s="39">
+        <v>18116</v>
+      </c>
+      <c r="H9" s="39">
+        <v>6410</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="92"/>
-[...1 lines deleted...]
-      <c r="C10" s="94" t="s">
+      <c r="A10" s="84"/>
+      <c r="B10" s="85"/>
+      <c r="C10" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="38">
         <v>21520</v>
       </c>
-      <c r="E10" s="41">
+      <c r="E10" s="39">
         <v>18472</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="39">
         <v>1932</v>
       </c>
-      <c r="G10" s="41">
+      <c r="G10" s="39">
         <v>920</v>
       </c>
-      <c r="H10" s="41">
+      <c r="H10" s="39">
         <v>196</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="93"/>
-[...1 lines deleted...]
-      <c r="C11" s="94" t="s">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86" t="s">
         <v>163</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="38">
         <v>9521</v>
       </c>
-      <c r="E11" s="41">
+      <c r="E11" s="39">
         <v>5939</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>2228</v>
       </c>
-      <c r="G11" s="41">
+      <c r="G11" s="39">
         <v>938</v>
       </c>
-      <c r="H11" s="41">
+      <c r="H11" s="39">
         <v>416</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="93"/>
-[...1 lines deleted...]
-      <c r="C12" s="94" t="s">
+      <c r="A12" s="85"/>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86" t="s">
         <v>164</v>
       </c>
-      <c r="D12" s="40">
-[...12 lines deleted...]
-        <v>6272</v>
+      <c r="D12" s="38">
+        <v>138542</v>
+      </c>
+      <c r="E12" s="39">
+        <v>91400</v>
+      </c>
+      <c r="F12" s="39">
+        <v>25086</v>
+      </c>
+      <c r="G12" s="39">
+        <v>16259</v>
+      </c>
+      <c r="H12" s="39">
+        <v>5798</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="93"/>
-      <c r="B13" s="201" t="s">
+      <c r="A13" s="85"/>
+      <c r="B13" s="202" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="202"/>
-      <c r="D13" s="40">
+      <c r="C13" s="203"/>
+      <c r="D13" s="38">
         <v>247950</v>
       </c>
-      <c r="E13" s="41" t="s">
+      <c r="E13" s="39" t="s">
         <v>421</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="39">
         <v>193937</v>
       </c>
-      <c r="G13" s="41">
+      <c r="G13" s="39">
         <v>45487</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H13" s="39">
         <v>8526</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="93"/>
-[...1 lines deleted...]
-      <c r="C14" s="94" t="s">
+      <c r="A14" s="85"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86" t="s">
         <v>165</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="38">
         <v>146656</v>
       </c>
-      <c r="E14" s="41" t="s">
+      <c r="E14" s="39" t="s">
         <v>421</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="39">
         <v>124192</v>
       </c>
-      <c r="G14" s="41">
+      <c r="G14" s="39">
         <v>17017</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="39">
         <v>5447</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="93"/>
-[...1 lines deleted...]
-      <c r="C15" s="94" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86" t="s">
         <v>166</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="38">
         <v>101294</v>
       </c>
-      <c r="E15" s="41" t="s">
+      <c r="E15" s="39" t="s">
         <v>421</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="39">
         <v>69745</v>
       </c>
-      <c r="G15" s="41">
+      <c r="G15" s="39">
         <v>28470</v>
       </c>
-      <c r="H15" s="41">
+      <c r="H15" s="39">
         <v>3079</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="46"/>
-[...6 lines deleted...]
-      <c r="H16" s="47"/>
+      <c r="A16" s="44"/>
+      <c r="B16" s="44"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
     </row>
     <row r="17" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="34" t="s">
+      <c r="A17" s="32" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="18" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="34"/>
+      <c r="A18" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="A4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
   </mergeCells>
   <phoneticPr fontId="27"/>
   <hyperlinks>
     <hyperlink ref="H1" location="目次!A1" display="目次へ戻る" xr:uid="{886C760A-9639-4994-B012-FA111806FEF0}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">