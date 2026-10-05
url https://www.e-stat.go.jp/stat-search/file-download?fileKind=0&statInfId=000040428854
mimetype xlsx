--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2724CD5D-E21E-40B8-ABAB-B0566D9166C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6BC581E-3C42-42B2-A66D-64211B0B552B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9D530280-16C8-4604-A3FF-4933CA4EB507}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{9D530280-16C8-4604-A3FF-4933CA4EB507}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-028" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -602,51 +602,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -726,90 +726,89 @@
     <xf numFmtId="179" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="180" fontId="2" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2 2" xfId="3" xr:uid="{D3402CCA-74F0-4878-AD18-7984C96F7F2E}"/>
     <cellStyle name="標準 2 4" xfId="1" xr:uid="{B84A60DD-CB07-4F7B-BEF7-18851F0C11F1}"/>
     <cellStyle name="標準_H.12.12木材価格" xfId="2" xr:uid="{AE413808-A8DF-49AA-9ABE-E7BC95F2EDCA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1207,224 +1206,224 @@
       <c r="H7" s="9"/>
       <c r="I7" s="5"/>
       <c r="J7" s="9"/>
       <c r="K7" s="5"/>
       <c r="L7" s="10"/>
       <c r="N7" s="10"/>
       <c r="P7" s="7"/>
     </row>
     <row r="8" spans="1:16" ht="16.05" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="O8" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="12.6" thickTop="1">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="50"/>
-      <c r="D9" s="49" t="s">
+      <c r="C9" s="51"/>
+      <c r="D9" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="50"/>
-      <c r="F9" s="49" t="s">
+      <c r="E9" s="51"/>
+      <c r="F9" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="59"/>
-[...2 lines deleted...]
-      <c r="J9" s="49" t="s">
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="K9" s="50"/>
-      <c r="L9" s="49" t="s">
+      <c r="K9" s="51"/>
+      <c r="L9" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="M9" s="50"/>
-      <c r="N9" s="49" t="s">
+      <c r="M9" s="51"/>
+      <c r="N9" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="O9" s="50"/>
-      <c r="P9" s="53" t="s">
+      <c r="O9" s="51"/>
+      <c r="P9" s="54" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:16">
-      <c r="A10" s="57"/>
-[...14 lines deleted...]
-      <c r="P10" s="54"/>
+      <c r="A10" s="58"/>
+      <c r="B10" s="52"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="53"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="53"/>
+      <c r="L10" s="52"/>
+      <c r="M10" s="53"/>
+      <c r="N10" s="52"/>
+      <c r="O10" s="53"/>
+      <c r="P10" s="55"/>
     </row>
     <row r="11" spans="1:16">
-      <c r="A11" s="57"/>
+      <c r="A11" s="58"/>
       <c r="B11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="15"/>
       <c r="F11" s="14" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="15"/>
       <c r="H11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="15"/>
       <c r="J11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="16"/>
       <c r="L11" s="14" t="s">
         <v>16</v>
       </c>
       <c r="M11" s="16"/>
       <c r="N11" s="14" t="s">
         <v>17</v>
       </c>
       <c r="O11" s="16"/>
-      <c r="P11" s="54"/>
+      <c r="P11" s="55"/>
     </row>
     <row r="12" spans="1:16">
-      <c r="A12" s="57"/>
+      <c r="A12" s="58"/>
       <c r="B12" s="17"/>
       <c r="D12" s="17"/>
       <c r="F12" s="17"/>
       <c r="H12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="18"/>
       <c r="L12" s="17"/>
       <c r="M12" s="18"/>
       <c r="N12" s="17"/>
       <c r="O12" s="18"/>
-      <c r="P12" s="54"/>
+      <c r="P12" s="55"/>
     </row>
     <row r="13" spans="1:16">
-      <c r="A13" s="57"/>
+      <c r="A13" s="58"/>
       <c r="B13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="20"/>
       <c r="D13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="20"/>
       <c r="F13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="20"/>
       <c r="H13" s="19" t="s">
         <v>19</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="19" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="21"/>
       <c r="L13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="21"/>
       <c r="N13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="O13" s="21"/>
-      <c r="P13" s="54"/>
+      <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="58"/>
+      <c r="A14" s="59"/>
       <c r="B14" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>21</v>
       </c>
       <c r="H14" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="23" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="22" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="24" t="s">
         <v>21</v>
       </c>
       <c r="L14" s="22" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="25" t="s">
         <v>21</v>
       </c>
       <c r="N14" s="22" t="s">
         <v>20</v>
       </c>
       <c r="O14" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="P14" s="55"/>
+      <c r="P14" s="56"/>
     </row>
     <row r="15" spans="1:16" ht="9" customHeight="1">
       <c r="B15" s="26"/>
       <c r="D15" s="27"/>
       <c r="F15" s="27"/>
       <c r="H15" s="27"/>
       <c r="J15" s="27"/>
       <c r="L15" s="28"/>
       <c r="N15" s="27"/>
       <c r="P15" s="17"/>
     </row>
     <row r="16" spans="1:16" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="29">
         <v>14500</v>
       </c>
       <c r="C16" s="30">
         <v>-1500</v>
       </c>
       <c r="D16" s="31">
         <v>13200</v>
       </c>
       <c r="E16" s="30">
@@ -1503,692 +1502,692 @@
       </c>
       <c r="M17" s="30">
         <v>300</v>
       </c>
       <c r="N17" s="32">
         <v>15300</v>
       </c>
       <c r="O17" s="30">
         <v>-700</v>
       </c>
       <c r="P17" s="47" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="15" customHeight="1">
       <c r="A18" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="34">
         <v>14500</v>
       </c>
       <c r="C18" s="35" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="36">
-        <v>14100</v>
+        <v>14500</v>
       </c>
       <c r="E18" s="35" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="36">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="G18" s="35" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="36">
-        <v>15900</v>
+        <v>16100</v>
       </c>
       <c r="I18" s="35" t="s">
         <v>39</v>
       </c>
       <c r="J18" s="36">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="K18" s="35" t="s">
         <v>39</v>
       </c>
       <c r="L18" s="36">
-        <v>25300</v>
+        <v>25800</v>
       </c>
       <c r="M18" s="35" t="s">
         <v>39</v>
       </c>
       <c r="N18" s="36">
         <v>15400</v>
       </c>
       <c r="O18" s="35" t="s">
         <v>39</v>
       </c>
       <c r="P18" s="47" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="15" customHeight="1">
       <c r="B19" s="29"/>
       <c r="C19" s="37"/>
       <c r="D19" s="31"/>
       <c r="E19" s="37"/>
       <c r="F19" s="31"/>
       <c r="G19" s="37"/>
       <c r="H19" s="31"/>
       <c r="I19" s="37"/>
       <c r="J19" s="31"/>
       <c r="K19" s="37"/>
       <c r="L19" s="32"/>
       <c r="M19" s="38"/>
       <c r="N19" s="32"/>
       <c r="O19" s="38"/>
       <c r="P19" s="17"/>
     </row>
     <row r="20" spans="1:16" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="29">
         <v>15400</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="31">
-        <v>13800</v>
+        <v>14200</v>
       </c>
       <c r="E20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="31">
-        <v>15500</v>
+        <v>15900</v>
       </c>
       <c r="G20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="31">
-        <v>15900</v>
+        <v>16200</v>
       </c>
       <c r="I20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="31">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="K20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="L20" s="31">
-        <v>25000</v>
+        <v>25400</v>
       </c>
       <c r="M20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="31">
         <v>15300</v>
       </c>
       <c r="O20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="P20" s="17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="15" customHeight="1">
       <c r="A21" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="29">
         <v>15500</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="31">
-        <v>13900</v>
+        <v>14300</v>
       </c>
       <c r="E21" s="30">
         <v>100</v>
       </c>
       <c r="F21" s="31">
-        <v>15500</v>
+        <v>16000</v>
       </c>
       <c r="G21" s="30">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="H21" s="31">
-        <v>16000</v>
+        <v>16300</v>
       </c>
       <c r="I21" s="30">
         <v>100</v>
       </c>
       <c r="J21" s="31">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="K21" s="30">
         <v>0</v>
       </c>
       <c r="L21" s="31">
-        <v>25300</v>
+        <v>25800</v>
       </c>
       <c r="M21" s="30">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="N21" s="31">
         <v>15400</v>
       </c>
       <c r="O21" s="30">
         <v>100</v>
       </c>
       <c r="P21" s="47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="15" customHeight="1">
       <c r="A22" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="29">
         <v>15400</v>
       </c>
       <c r="C22" s="30">
         <v>-100</v>
       </c>
       <c r="D22" s="31">
-        <v>14100</v>
+        <v>14500</v>
       </c>
       <c r="E22" s="30">
         <v>200</v>
       </c>
       <c r="F22" s="31">
+        <v>16000</v>
+      </c>
+      <c r="G22" s="30">
+        <v>0</v>
+      </c>
+      <c r="H22" s="31">
+        <v>16300</v>
+      </c>
+      <c r="I22" s="30">
+        <v>0</v>
+      </c>
+      <c r="J22" s="31">
         <v>15500</v>
       </c>
-      <c r="G22" s="30">
-[...10 lines deleted...]
-      </c>
       <c r="K22" s="30">
         <v>0</v>
       </c>
       <c r="L22" s="31">
-        <v>25900</v>
+        <v>26400</v>
       </c>
       <c r="M22" s="30">
         <v>600</v>
       </c>
       <c r="N22" s="31">
         <v>15500</v>
       </c>
       <c r="O22" s="30">
         <v>100</v>
       </c>
       <c r="P22" s="47" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="15" customHeight="1">
       <c r="A23" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="29">
         <v>14400</v>
       </c>
       <c r="C23" s="30">
         <v>-1000</v>
       </c>
       <c r="D23" s="31">
-        <v>14100</v>
+        <v>14500</v>
       </c>
       <c r="E23" s="30">
         <v>0</v>
       </c>
       <c r="F23" s="31">
-        <v>15500</v>
+        <v>16000</v>
       </c>
       <c r="G23" s="30">
         <v>0</v>
       </c>
       <c r="H23" s="31">
-        <v>16000</v>
+        <v>16200</v>
       </c>
       <c r="I23" s="30">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="J23" s="31">
-        <v>15300</v>
+        <v>15600</v>
       </c>
       <c r="K23" s="30">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="L23" s="31">
-        <v>25700</v>
+        <v>26100</v>
       </c>
       <c r="M23" s="30">
-        <v>-200</v>
+        <v>-300</v>
       </c>
       <c r="N23" s="31">
         <v>15400</v>
       </c>
       <c r="O23" s="30">
         <v>-100</v>
       </c>
       <c r="P23" s="47" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="15" customHeight="1">
       <c r="A24" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="29">
         <v>14200</v>
       </c>
       <c r="C24" s="30">
         <v>-200</v>
       </c>
       <c r="D24" s="31">
-        <v>14000</v>
+        <v>14400</v>
       </c>
       <c r="E24" s="30">
         <v>-100</v>
       </c>
       <c r="F24" s="31">
-        <v>15300</v>
+        <v>15700</v>
       </c>
       <c r="G24" s="30">
-        <v>-200</v>
+        <v>-300</v>
       </c>
       <c r="H24" s="31">
-        <v>15800</v>
+        <v>16100</v>
       </c>
       <c r="I24" s="30">
-        <v>-200</v>
+        <v>-100</v>
       </c>
       <c r="J24" s="31">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="K24" s="30">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="L24" s="31">
-        <v>25500</v>
+        <v>25900</v>
       </c>
       <c r="M24" s="30">
         <v>-200</v>
       </c>
       <c r="N24" s="31">
         <v>15400</v>
       </c>
       <c r="O24" s="30">
         <v>0</v>
       </c>
       <c r="P24" s="47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="15" customHeight="1">
       <c r="A25" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="29">
         <v>13900</v>
       </c>
       <c r="C25" s="30">
         <v>-300</v>
       </c>
       <c r="D25" s="31">
-        <v>14000</v>
+        <v>14400</v>
       </c>
       <c r="E25" s="30">
         <v>0</v>
       </c>
       <c r="F25" s="31">
-        <v>15200</v>
+        <v>15700</v>
       </c>
       <c r="G25" s="30">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>16000</v>
+      </c>
+      <c r="I25" s="30">
         <v>-100</v>
       </c>
-      <c r="H25" s="31">
-[...4 lines deleted...]
-      </c>
       <c r="J25" s="31">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="K25" s="30">
         <v>0</v>
       </c>
       <c r="L25" s="31">
-        <v>25200</v>
+        <v>25600</v>
       </c>
       <c r="M25" s="30">
         <v>-300</v>
       </c>
       <c r="N25" s="31">
         <v>15400</v>
       </c>
       <c r="O25" s="30">
         <v>0</v>
       </c>
       <c r="P25" s="47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="15" customHeight="1">
       <c r="A26" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="29">
         <v>13900</v>
       </c>
       <c r="C26" s="30">
         <v>0</v>
       </c>
       <c r="D26" s="31">
-        <v>14000</v>
+        <v>14500</v>
       </c>
       <c r="E26" s="30">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="F26" s="31">
-        <v>15200</v>
+        <v>15700</v>
       </c>
       <c r="G26" s="30">
         <v>0</v>
       </c>
       <c r="H26" s="31">
-        <v>15700</v>
+        <v>15900</v>
       </c>
       <c r="I26" s="30">
         <v>-100</v>
       </c>
       <c r="J26" s="31">
-        <v>15200</v>
+        <v>15400</v>
       </c>
       <c r="K26" s="30">
         <v>-100</v>
       </c>
       <c r="L26" s="31">
-        <v>25100</v>
+        <v>25500</v>
       </c>
       <c r="M26" s="30">
         <v>-100</v>
       </c>
       <c r="N26" s="31">
         <v>15400</v>
       </c>
       <c r="O26" s="30">
         <v>0</v>
       </c>
       <c r="P26" s="47" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="15" customHeight="1">
       <c r="A27" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="29">
         <v>13700</v>
       </c>
       <c r="C27" s="30">
         <v>-200</v>
       </c>
       <c r="D27" s="31">
-        <v>14000</v>
+        <v>14500</v>
       </c>
       <c r="E27" s="30">
         <v>0</v>
       </c>
       <c r="F27" s="31">
-        <v>15200</v>
+        <v>15700</v>
       </c>
       <c r="G27" s="30">
         <v>0</v>
       </c>
       <c r="H27" s="31">
-        <v>15700</v>
+        <v>16000</v>
       </c>
       <c r="I27" s="30">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J27" s="31">
-        <v>15200</v>
+        <v>15400</v>
       </c>
       <c r="K27" s="30">
         <v>0</v>
       </c>
       <c r="L27" s="31">
-        <v>25600</v>
+        <v>26000</v>
       </c>
       <c r="M27" s="30">
         <v>500</v>
       </c>
       <c r="N27" s="31">
         <v>15400</v>
       </c>
       <c r="O27" s="30">
         <v>0</v>
       </c>
       <c r="P27" s="47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="15" customHeight="1">
       <c r="A28" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="29">
         <v>13900</v>
       </c>
       <c r="C28" s="30">
         <v>200</v>
       </c>
       <c r="D28" s="31">
-        <v>14100</v>
+        <v>14500</v>
       </c>
       <c r="E28" s="30">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F28" s="31">
-        <v>15500</v>
+        <v>16000</v>
       </c>
       <c r="G28" s="30">
         <v>300</v>
       </c>
       <c r="H28" s="31">
-        <v>15800</v>
+        <v>16100</v>
       </c>
       <c r="I28" s="30">
         <v>100</v>
       </c>
       <c r="J28" s="31">
-        <v>15400</v>
+        <v>15500</v>
       </c>
       <c r="K28" s="30">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="L28" s="31">
-        <v>25500</v>
+        <v>25900</v>
       </c>
       <c r="M28" s="30">
         <v>-100</v>
       </c>
       <c r="N28" s="31">
         <v>15400</v>
       </c>
       <c r="O28" s="30">
         <v>0</v>
       </c>
       <c r="P28" s="47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="15" customHeight="1">
       <c r="A29" s="45" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="29">
         <v>14100</v>
       </c>
       <c r="C29" s="30">
         <v>200</v>
       </c>
       <c r="D29" s="31">
-        <v>14200</v>
+        <v>14600</v>
       </c>
       <c r="E29" s="30">
         <v>100</v>
       </c>
       <c r="F29" s="31">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="G29" s="30">
         <v>-100</v>
       </c>
       <c r="H29" s="31">
-        <v>15800</v>
+        <v>16000</v>
       </c>
       <c r="I29" s="30">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="J29" s="31">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="K29" s="30">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="L29" s="31">
-        <v>25100</v>
+        <v>25500</v>
       </c>
       <c r="M29" s="30">
         <v>-400</v>
       </c>
       <c r="N29" s="31">
         <v>15500</v>
       </c>
       <c r="O29" s="30">
         <v>100</v>
       </c>
       <c r="P29" s="47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="15" customHeight="1">
       <c r="A30" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="29">
         <v>14500</v>
       </c>
       <c r="C30" s="30">
         <v>400</v>
       </c>
       <c r="D30" s="31">
-        <v>14300</v>
+        <v>14700</v>
       </c>
       <c r="E30" s="30">
         <v>100</v>
       </c>
       <c r="F30" s="31">
-        <v>15300</v>
+        <v>15800</v>
       </c>
       <c r="G30" s="30">
         <v>-100</v>
       </c>
       <c r="H30" s="31">
-        <v>15900</v>
+        <v>16100</v>
       </c>
       <c r="I30" s="30">
         <v>100</v>
       </c>
       <c r="J30" s="31">
-        <v>15300</v>
+        <v>15500</v>
       </c>
       <c r="K30" s="30">
         <v>0</v>
       </c>
       <c r="L30" s="31">
-        <v>25200</v>
+        <v>25700</v>
       </c>
       <c r="M30" s="30">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="N30" s="31">
         <v>15500</v>
       </c>
       <c r="O30" s="30">
         <v>0</v>
       </c>
       <c r="P30" s="47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="15" customHeight="1">
       <c r="A31" s="45" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="29">
         <v>15100</v>
       </c>
       <c r="C31" s="30">
         <v>600</v>
       </c>
       <c r="D31" s="31">
-        <v>14300</v>
+        <v>14700</v>
       </c>
       <c r="E31" s="30">
         <v>0</v>
       </c>
       <c r="F31" s="31">
-        <v>15400</v>
+        <v>15900</v>
       </c>
       <c r="G31" s="30">
         <v>100</v>
       </c>
       <c r="H31" s="31">
-        <v>16100</v>
+        <v>16400</v>
       </c>
       <c r="I31" s="30">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="J31" s="31">
-        <v>15400</v>
+        <v>15600</v>
       </c>
       <c r="K31" s="30">
         <v>100</v>
       </c>
       <c r="L31" s="31">
-        <v>24800</v>
+        <v>25300</v>
       </c>
       <c r="M31" s="30">
         <v>-400</v>
       </c>
       <c r="N31" s="31">
         <v>15500</v>
       </c>
       <c r="O31" s="30">
         <v>0</v>
       </c>
       <c r="P31" s="47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="9" customHeight="1">
       <c r="A32" s="39"/>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
@@ -2197,61 +2196,53 @@
       <c r="M32" s="40"/>
       <c r="N32" s="40"/>
       <c r="O32" s="41"/>
       <c r="P32" s="42"/>
     </row>
     <row r="33" spans="1:15" ht="16.5" customHeight="1">
       <c r="A33" s="48" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="43"/>
       <c r="C33" s="43"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="43"/>
       <c r="I33" s="43"/>
       <c r="J33" s="43"/>
       <c r="K33" s="43"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
       <c r="N33" s="43"/>
       <c r="O33" s="43"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" s="61" t="s">
+      <c r="A34" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="B34" s="62"/>
-[...6 lines deleted...]
-      <c r="I34" s="62"/>
     </row>
     <row r="35" spans="1:15">
       <c r="B35" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="N9:O10"/>
     <mergeCell ref="P9:P14"/>
     <mergeCell ref="A9:A14"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="D9:E10"/>
     <mergeCell ref="F9:I10"/>
     <mergeCell ref="J9:K10"/>
     <mergeCell ref="L9:M10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="33" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="P21:P31 P17:P18 A17:A31" numberStoredAsText="1"/>
   </ignoredErrors>