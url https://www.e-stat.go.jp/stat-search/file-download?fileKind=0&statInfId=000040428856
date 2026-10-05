--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FA61599A-D78A-4E88-B57B-732377CFFB5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C84A551-31C4-4AA2-8953-D0351DA202BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4E595C06-0E00-4D26-9C3D-67F38D38BD84}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4E595C06-0E00-4D26-9C3D-67F38D38BD84}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-030" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -449,51 +449,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -562,52 +562,55 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2 2" xfId="3" xr:uid="{950059A4-19DE-4B69-955F-AEC020586920}"/>
     <cellStyle name="標準 2 4" xfId="1" xr:uid="{2E08CFF4-6772-4538-AB8C-48DBD91D8402}"/>
     <cellStyle name="標準_H.12.12木材価格" xfId="2" xr:uid="{1364F07E-92A4-4DC8-92CF-AE084AD7BE78}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1074,128 +1077,128 @@
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15" customHeight="1">
       <c r="A17" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="16">
         <v>7800</v>
       </c>
       <c r="C17" s="18">
         <v>400</v>
       </c>
       <c r="D17" s="17">
         <v>10100</v>
       </c>
       <c r="E17" s="18">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15" customHeight="1">
       <c r="A18" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="19">
-        <v>7800</v>
+        <v>7900</v>
       </c>
       <c r="C18" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="21">
         <v>10600</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15" customHeight="1">
       <c r="B19" s="22"/>
       <c r="C19" s="23"/>
       <c r="D19" s="24"/>
       <c r="E19" s="23"/>
     </row>
     <row r="20" spans="1:5" ht="15" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="16">
         <v>7800</v>
       </c>
-      <c r="C20" s="20" t="s">
+      <c r="C20" s="49" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="17">
         <v>10500</v>
       </c>
-      <c r="E20" s="20" t="s">
+      <c r="E20" s="49" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15" customHeight="1">
       <c r="A21" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="16">
         <v>7800</v>
       </c>
       <c r="C21" s="18">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>10500</v>
       </c>
       <c r="E21" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15" customHeight="1">
       <c r="A22" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="16">
-        <v>7700</v>
+        <v>7800</v>
       </c>
       <c r="C22" s="18">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="D22" s="17">
         <v>10500</v>
       </c>
       <c r="E22" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15" customHeight="1">
       <c r="A23" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="16">
         <v>7800</v>
       </c>
       <c r="C23" s="18">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="D23" s="17">
         <v>10600</v>
       </c>
       <c r="E23" s="18">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15" customHeight="1">
       <c r="A24" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="16">
         <v>7800</v>
       </c>
       <c r="C24" s="18">
         <v>0</v>
       </c>
       <c r="D24" s="17">
         <v>10600</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
     </row>
@@ -1250,71 +1253,71 @@
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15" customHeight="1">
       <c r="A28" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="16">
         <v>7900</v>
       </c>
       <c r="C28" s="18">
         <v>0</v>
       </c>
       <c r="D28" s="17">
         <v>10600</v>
       </c>
       <c r="E28" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="16">
-        <v>7800</v>
+        <v>7900</v>
       </c>
       <c r="C29" s="18">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="D29" s="17">
         <v>10600</v>
       </c>
       <c r="E29" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="15" customHeight="1">
       <c r="A30" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="16">
         <v>7900</v>
       </c>
       <c r="C30" s="18">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="D30" s="17">
         <v>10600</v>
       </c>
       <c r="E30" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15" customHeight="1">
       <c r="A31" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="16">
         <v>7900</v>
       </c>
       <c r="C31" s="18">
         <v>0</v>
       </c>
       <c r="D31" s="17">
         <v>10600</v>
       </c>
       <c r="E31" s="18">
         <v>0</v>
       </c>
     </row>