--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78619FD3-D521-4A69-9D34-6696BFF0C7EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{77778C2E-A74D-4465-9754-C280B4DD05BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{271AFFEA-9298-4EA4-B964-6E5D8945C7AB}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-031" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -544,51 +544,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -740,55 +740,50 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2 2" xfId="3" xr:uid="{087EB537-4885-4C59-89EA-2DEA72ADA81B}"/>
     <cellStyle name="標準 2 4" xfId="1" xr:uid="{EF8E8E39-0AE1-41F6-9030-3948AC8C3EEA}"/>
     <cellStyle name="標準_H.12.12木材価格" xfId="2" xr:uid="{9759989A-DCD3-43BB-9E11-5A50707F9288}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1511,839 +1506,838 @@
       </c>
       <c r="M17" s="28">
         <v>-7300</v>
       </c>
       <c r="N17" s="27">
         <v>104500</v>
       </c>
       <c r="O17" s="28">
         <v>-6400</v>
       </c>
       <c r="P17" s="26">
         <v>98800</v>
       </c>
       <c r="Q17" s="28">
         <v>-4900</v>
       </c>
       <c r="R17" s="41" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:18" ht="15" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="29">
-        <v>52500</v>
+        <v>53500</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="31">
-        <v>75900</v>
+        <v>76500</v>
       </c>
       <c r="E18" s="30" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="31">
-        <v>78800</v>
+        <v>80200</v>
       </c>
       <c r="G18" s="30" t="s">
         <v>21</v>
       </c>
       <c r="H18" s="31">
-        <v>81100</v>
+        <v>81600</v>
       </c>
       <c r="I18" s="30" t="s">
         <v>21</v>
       </c>
       <c r="J18" s="31">
-        <v>81300</v>
+        <v>82100</v>
       </c>
       <c r="K18" s="30" t="s">
         <v>21</v>
       </c>
       <c r="L18" s="31">
-        <v>95500</v>
+        <v>95700</v>
       </c>
       <c r="M18" s="30" t="s">
         <v>21</v>
       </c>
       <c r="N18" s="31">
-        <v>109800</v>
+        <v>109900</v>
       </c>
       <c r="O18" s="30" t="s">
         <v>21</v>
       </c>
       <c r="P18" s="31">
         <v>98500</v>
       </c>
       <c r="Q18" s="30" t="s">
         <v>21</v>
       </c>
       <c r="R18" s="41" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:18" ht="15" customHeight="1">
       <c r="B19" s="25"/>
       <c r="C19" s="32"/>
       <c r="D19" s="27"/>
       <c r="E19" s="32"/>
       <c r="F19" s="27"/>
       <c r="G19" s="32"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="32"/>
       <c r="L19" s="27"/>
       <c r="M19" s="32"/>
       <c r="N19" s="27"/>
       <c r="O19" s="32"/>
       <c r="P19" s="32"/>
       <c r="Q19" s="32"/>
       <c r="R19" s="42"/>
     </row>
     <row r="20" spans="1:18" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="25">
-        <v>52300</v>
+        <v>53600</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="27">
-        <v>74700</v>
+        <v>75400</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="27">
-        <v>80200</v>
+        <v>81700</v>
       </c>
       <c r="G20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="27">
-        <v>79800</v>
+        <v>80400</v>
       </c>
       <c r="I20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="27">
-        <v>80700</v>
+        <v>81600</v>
       </c>
       <c r="K20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="L20" s="27">
-        <v>94800</v>
+        <v>95100</v>
       </c>
       <c r="M20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="N20" s="27">
-        <v>109400</v>
+        <v>109500</v>
       </c>
       <c r="O20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="P20" s="26">
         <v>96100</v>
       </c>
       <c r="Q20" s="28" t="s">
         <v>21</v>
       </c>
       <c r="R20" s="42" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:18" ht="15" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="25">
-        <v>52600</v>
+        <v>54000</v>
       </c>
       <c r="C21" s="28">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="D21" s="27">
-        <v>75300</v>
+        <v>76000</v>
       </c>
       <c r="E21" s="28">
         <v>600</v>
       </c>
       <c r="F21" s="27">
-        <v>80200</v>
+        <v>81700</v>
       </c>
       <c r="G21" s="28">
         <v>0</v>
       </c>
       <c r="H21" s="27">
-        <v>80700</v>
+        <v>81200</v>
       </c>
       <c r="I21" s="28">
-        <v>900</v>
+        <v>800</v>
       </c>
       <c r="J21" s="27">
-        <v>80500</v>
+        <v>81400</v>
       </c>
       <c r="K21" s="28">
         <v>-200</v>
       </c>
       <c r="L21" s="27">
-        <v>94900</v>
+        <v>95200</v>
       </c>
       <c r="M21" s="28">
         <v>100</v>
       </c>
       <c r="N21" s="27">
-        <v>109600</v>
+        <v>109700</v>
       </c>
       <c r="O21" s="28">
         <v>200</v>
       </c>
       <c r="P21" s="26">
         <v>97400</v>
       </c>
       <c r="Q21" s="28">
         <v>1300</v>
       </c>
       <c r="R21" s="41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:18" ht="15" customHeight="1">
       <c r="A22" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="25">
-        <v>51700</v>
+        <v>52700</v>
       </c>
       <c r="C22" s="28">
-        <v>-900</v>
+        <v>-1300</v>
       </c>
       <c r="D22" s="27">
-        <v>75900</v>
+        <v>76600</v>
       </c>
       <c r="E22" s="28">
         <v>600</v>
       </c>
       <c r="F22" s="27">
-        <v>79700</v>
+        <v>81100</v>
       </c>
       <c r="G22" s="28">
-        <v>-500</v>
+        <v>-600</v>
       </c>
       <c r="H22" s="27">
-        <v>80800</v>
+        <v>81300</v>
       </c>
       <c r="I22" s="28">
         <v>100</v>
       </c>
       <c r="J22" s="27">
-        <v>80300</v>
+        <v>81200</v>
       </c>
       <c r="K22" s="28">
         <v>-200</v>
       </c>
       <c r="L22" s="27">
-        <v>95900</v>
+        <v>96100</v>
       </c>
       <c r="M22" s="28">
-        <v>1000</v>
+        <v>900</v>
       </c>
       <c r="N22" s="27">
         <v>109600</v>
       </c>
       <c r="O22" s="28">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="P22" s="26">
-        <v>98300</v>
+        <v>98400</v>
       </c>
       <c r="Q22" s="28">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="R22" s="41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:18" ht="15" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="25">
-        <v>54200</v>
+        <v>55200</v>
       </c>
       <c r="C23" s="28">
         <v>2500</v>
       </c>
       <c r="D23" s="27">
-        <v>76900</v>
+        <v>77600</v>
       </c>
       <c r="E23" s="28">
         <v>1000</v>
       </c>
       <c r="F23" s="27">
-        <v>78900</v>
+        <v>80400</v>
       </c>
       <c r="G23" s="28">
-        <v>-800</v>
+        <v>-700</v>
       </c>
       <c r="H23" s="27">
-        <v>81700</v>
+        <v>82200</v>
       </c>
       <c r="I23" s="28">
         <v>900</v>
       </c>
       <c r="J23" s="27">
-        <v>82300</v>
+        <v>83200</v>
       </c>
       <c r="K23" s="28">
         <v>2000</v>
       </c>
       <c r="L23" s="27">
-        <v>96300</v>
+        <v>96600</v>
       </c>
       <c r="M23" s="28">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="N23" s="27">
-        <v>110100</v>
+        <v>110200</v>
       </c>
       <c r="O23" s="28">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="P23" s="26">
-        <v>99300</v>
+        <v>99400</v>
       </c>
       <c r="Q23" s="28">
         <v>1000</v>
       </c>
       <c r="R23" s="41" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:18" ht="15" customHeight="1">
       <c r="A24" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="25">
-        <v>54100</v>
+        <v>55100</v>
       </c>
       <c r="C24" s="28">
         <v>-100</v>
       </c>
       <c r="D24" s="27">
-        <v>76500</v>
+        <v>76900</v>
       </c>
       <c r="E24" s="28">
-        <v>-400</v>
+        <v>-700</v>
       </c>
       <c r="F24" s="27">
-        <v>78500</v>
+        <v>79700</v>
       </c>
       <c r="G24" s="28">
-        <v>-400</v>
+        <v>-700</v>
       </c>
       <c r="H24" s="27">
-        <v>81500</v>
+        <v>82000</v>
       </c>
       <c r="I24" s="28">
         <v>-200</v>
       </c>
       <c r="J24" s="27">
-        <v>82000</v>
+        <v>82700</v>
       </c>
       <c r="K24" s="28">
-        <v>-300</v>
+        <v>-500</v>
       </c>
       <c r="L24" s="27">
-        <v>96200</v>
+        <v>96400</v>
       </c>
       <c r="M24" s="28">
-        <v>-100</v>
+        <v>-200</v>
       </c>
       <c r="N24" s="27">
-        <v>110100</v>
+        <v>110200</v>
       </c>
       <c r="O24" s="28">
         <v>0</v>
       </c>
       <c r="P24" s="26">
         <v>99500</v>
       </c>
       <c r="Q24" s="28">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="R24" s="41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="15" customHeight="1">
       <c r="A25" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="25">
-        <v>54100</v>
+        <v>55000</v>
       </c>
       <c r="C25" s="28">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="D25" s="27">
-        <v>76100</v>
+        <v>76500</v>
       </c>
       <c r="E25" s="28">
         <v>-400</v>
       </c>
       <c r="F25" s="27">
-        <v>78300</v>
+        <v>79500</v>
       </c>
       <c r="G25" s="28">
         <v>-200</v>
       </c>
       <c r="H25" s="27">
-        <v>81400</v>
+        <v>81800</v>
       </c>
       <c r="I25" s="28">
-        <v>-100</v>
+        <v>-200</v>
       </c>
       <c r="J25" s="27">
-        <v>81500</v>
+        <v>82200</v>
       </c>
       <c r="K25" s="28">
         <v>-500</v>
       </c>
       <c r="L25" s="27">
-        <v>95700</v>
+        <v>95900</v>
       </c>
       <c r="M25" s="28">
         <v>-500</v>
       </c>
       <c r="N25" s="27">
-        <v>109900</v>
+        <v>110000</v>
       </c>
       <c r="O25" s="28">
         <v>-200</v>
       </c>
       <c r="P25" s="26">
         <v>99200</v>
       </c>
       <c r="Q25" s="28">
         <v>-300</v>
       </c>
       <c r="R25" s="41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:18" ht="15" customHeight="1">
       <c r="A26" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="25">
-        <v>52900</v>
+        <v>53800</v>
       </c>
       <c r="C26" s="28">
         <v>-1200</v>
       </c>
       <c r="D26" s="27">
-        <v>75900</v>
+        <v>76300</v>
       </c>
       <c r="E26" s="28">
         <v>-200</v>
       </c>
       <c r="F26" s="27">
-        <v>78200</v>
+        <v>79500</v>
       </c>
       <c r="G26" s="28">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="H26" s="27">
-        <v>81200</v>
+        <v>81600</v>
       </c>
       <c r="I26" s="28">
         <v>-200</v>
       </c>
       <c r="J26" s="27">
-        <v>81500</v>
+        <v>82200</v>
       </c>
       <c r="K26" s="28">
         <v>0</v>
       </c>
       <c r="L26" s="27">
-        <v>95400</v>
+        <v>95600</v>
       </c>
       <c r="M26" s="28">
         <v>-300</v>
       </c>
       <c r="N26" s="27">
         <v>109900</v>
       </c>
       <c r="O26" s="28">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="P26" s="26">
         <v>98900</v>
       </c>
       <c r="Q26" s="28">
         <v>-300</v>
       </c>
       <c r="R26" s="41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:18" ht="15" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="25">
-        <v>52600</v>
+        <v>53500</v>
       </c>
       <c r="C27" s="28">
         <v>-300</v>
       </c>
       <c r="D27" s="27">
-        <v>75900</v>
+        <v>76300</v>
       </c>
       <c r="E27" s="28">
         <v>0</v>
       </c>
       <c r="F27" s="27">
-        <v>78200</v>
+        <v>79500</v>
       </c>
       <c r="G27" s="28">
         <v>0</v>
       </c>
       <c r="H27" s="27">
-        <v>81100</v>
+        <v>81600</v>
       </c>
       <c r="I27" s="28">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="J27" s="27">
-        <v>81500</v>
+        <v>82200</v>
       </c>
       <c r="K27" s="28">
         <v>0</v>
       </c>
       <c r="L27" s="27">
-        <v>95400</v>
+        <v>95600</v>
       </c>
       <c r="M27" s="28">
         <v>0</v>
       </c>
       <c r="N27" s="27">
         <v>109900</v>
       </c>
       <c r="O27" s="28">
         <v>0</v>
       </c>
       <c r="P27" s="26">
         <v>98900</v>
       </c>
       <c r="Q27" s="28">
         <v>0</v>
       </c>
       <c r="R27" s="41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:18" ht="15" customHeight="1">
       <c r="A28" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="25">
-        <v>51700</v>
+        <v>52600</v>
       </c>
       <c r="C28" s="28">
         <v>-900</v>
       </c>
       <c r="D28" s="27">
-        <v>76200</v>
+        <v>76700</v>
       </c>
       <c r="E28" s="28">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="F28" s="27">
-        <v>78300</v>
+        <v>79600</v>
       </c>
       <c r="G28" s="28">
         <v>100</v>
       </c>
       <c r="H28" s="27">
-        <v>81300</v>
+        <v>81800</v>
       </c>
       <c r="I28" s="28">
         <v>200</v>
       </c>
       <c r="J28" s="27">
-        <v>81300</v>
+        <v>82000</v>
       </c>
       <c r="K28" s="28">
         <v>-200</v>
       </c>
       <c r="L28" s="27">
-        <v>95300</v>
+        <v>95500</v>
       </c>
       <c r="M28" s="28">
         <v>-100</v>
       </c>
       <c r="N28" s="27">
-        <v>109800</v>
+        <v>109900</v>
       </c>
       <c r="O28" s="28">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="P28" s="26">
-        <v>98600</v>
+        <v>98700</v>
       </c>
       <c r="Q28" s="28">
-        <v>-300</v>
+        <v>-200</v>
       </c>
       <c r="R28" s="41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="15" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="25">
-        <v>51300</v>
+        <v>52200</v>
       </c>
       <c r="C29" s="28">
         <v>-400</v>
       </c>
       <c r="D29" s="27">
-        <v>76000</v>
+        <v>76400</v>
       </c>
       <c r="E29" s="28">
+        <v>-300</v>
+      </c>
+      <c r="F29" s="27">
+        <v>79400</v>
+      </c>
+      <c r="G29" s="28">
         <v>-200</v>
       </c>
-      <c r="F29" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="H29" s="27">
-        <v>81200</v>
+        <v>81700</v>
       </c>
       <c r="I29" s="28">
         <v>-100</v>
       </c>
       <c r="J29" s="27">
-        <v>81300</v>
+        <v>82000</v>
       </c>
       <c r="K29" s="28">
         <v>0</v>
       </c>
       <c r="L29" s="27">
-        <v>95100</v>
+        <v>95400</v>
       </c>
       <c r="M29" s="28">
-        <v>-200</v>
+        <v>-100</v>
       </c>
       <c r="N29" s="27">
-        <v>109600</v>
+        <v>109700</v>
       </c>
       <c r="O29" s="28">
         <v>-200</v>
       </c>
       <c r="P29" s="26">
         <v>98400</v>
       </c>
       <c r="Q29" s="28">
-        <v>-200</v>
+        <v>-300</v>
       </c>
       <c r="R29" s="41" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:18" ht="15" customHeight="1">
       <c r="A30" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="25">
-        <v>51400</v>
+        <v>52300</v>
       </c>
       <c r="C30" s="28">
         <v>100</v>
       </c>
       <c r="D30" s="27">
-        <v>75900</v>
+        <v>76400</v>
       </c>
       <c r="E30" s="28">
-        <v>-100</v>
+        <v>0</v>
       </c>
       <c r="F30" s="27">
-        <v>78600</v>
+        <v>79900</v>
       </c>
       <c r="G30" s="28">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="H30" s="27">
-        <v>81500</v>
+        <v>82000</v>
       </c>
       <c r="I30" s="28">
         <v>300</v>
       </c>
       <c r="J30" s="27">
-        <v>81400</v>
+        <v>82100</v>
       </c>
       <c r="K30" s="28">
         <v>100</v>
       </c>
       <c r="L30" s="27">
-        <v>95300</v>
+        <v>95500</v>
       </c>
       <c r="M30" s="28">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="N30" s="27">
-        <v>109700</v>
+        <v>109800</v>
       </c>
       <c r="O30" s="28">
         <v>100</v>
       </c>
       <c r="P30" s="26">
         <v>98600</v>
       </c>
       <c r="Q30" s="28">
         <v>200</v>
       </c>
       <c r="R30" s="41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1">
       <c r="A31" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="25">
-        <v>51400</v>
+        <v>52300</v>
       </c>
       <c r="C31" s="28">
         <v>0</v>
       </c>
       <c r="D31" s="27">
-        <v>76000</v>
+        <v>76400</v>
       </c>
       <c r="E31" s="28">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F31" s="27">
-        <v>78600</v>
+        <v>79900</v>
       </c>
       <c r="G31" s="28">
         <v>0</v>
       </c>
       <c r="H31" s="27">
-        <v>81500</v>
+        <v>82000</v>
       </c>
       <c r="I31" s="28">
         <v>0</v>
       </c>
       <c r="J31" s="27">
-        <v>81500</v>
+        <v>82200</v>
       </c>
       <c r="K31" s="28">
         <v>100</v>
       </c>
       <c r="L31" s="27">
-        <v>95300</v>
+        <v>95500</v>
       </c>
       <c r="M31" s="28">
         <v>0</v>
       </c>
       <c r="N31" s="27">
-        <v>109700</v>
+        <v>109800</v>
       </c>
       <c r="O31" s="28">
         <v>0</v>
       </c>
       <c r="P31" s="26">
         <v>98600</v>
       </c>
       <c r="Q31" s="28">
         <v>0</v>
       </c>
       <c r="R31" s="41" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:18" ht="9" customHeight="1">
       <c r="A32" s="33"/>
       <c r="B32" s="34"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
       <c r="N32" s="35"/>
       <c r="O32" s="35"/>
       <c r="P32" s="35"/>
       <c r="Q32" s="36"/>
       <c r="R32" s="44"/>
     </row>
     <row r="33" spans="1:11" ht="16.5" customHeight="1">
       <c r="A33" s="45" t="s">
         <v>33</v>
       </c>
       <c r="B33" s="37"/>
       <c r="C33" s="37"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
     </row>
     <row r="34" spans="1:11">
-      <c r="A34" s="71" t="s">
+      <c r="A34" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="B34" s="72"/>
-[...6 lines deleted...]
-      <c r="I34" s="72"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="8"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="R9:R14"/>
     <mergeCell ref="A9:A14"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="D9:I10"/>
     <mergeCell ref="J9:K10"/>
     <mergeCell ref="L9:Q10"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="9" max="33" man="1"/>
     <brk id="18" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="R21:R31 A21:A31 A17:A18 R17:R18" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>