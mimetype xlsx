--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DAA7564C-4623-432B-A3D6-6FEE859F6413}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC5A8EF5-E20F-43A0-8184-6EB9F9D2E5F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{D33D1395-8C08-4E80-AE43-DC544551D2A4}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D33D1395-8C08-4E80-AE43-DC544551D2A4}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-032" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1021,261 +1021,261 @@
         <v>-32700</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15" customHeight="1">
       <c r="A17" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="19">
         <v>84300</v>
       </c>
       <c r="C17" s="26">
         <v>-8300</v>
       </c>
       <c r="D17" s="20">
         <v>92000</v>
       </c>
       <c r="E17" s="26">
         <v>-2800</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="22">
-        <v>82400</v>
+        <v>83900</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="24">
         <v>88600</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15" customHeight="1">
       <c r="B19" s="19"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
     </row>
     <row r="20" spans="1:5" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="19">
-        <v>80000</v>
+        <v>81300</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="20">
         <v>87400</v>
       </c>
       <c r="E20" s="26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15" customHeight="1">
       <c r="A21" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="19">
-        <v>81300</v>
+        <v>82800</v>
       </c>
       <c r="C21" s="25">
-        <v>1300</v>
+        <v>1500</v>
       </c>
       <c r="D21" s="20">
         <v>87500</v>
       </c>
       <c r="E21" s="26">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15" customHeight="1">
       <c r="A22" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="19">
-        <v>82100</v>
+        <v>83600</v>
       </c>
       <c r="C22" s="25">
         <v>800</v>
       </c>
       <c r="D22" s="20">
         <v>87100</v>
       </c>
       <c r="E22" s="25">
         <v>-400</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15" customHeight="1">
       <c r="A23" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="19">
-        <v>83500</v>
+        <v>85100</v>
       </c>
       <c r="C23" s="25">
-        <v>1400</v>
+        <v>1500</v>
       </c>
       <c r="D23" s="20">
         <v>87300</v>
       </c>
       <c r="E23" s="26">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="19">
-        <v>83400</v>
+        <v>84900</v>
       </c>
       <c r="C24" s="25">
-        <v>-100</v>
+        <v>-200</v>
       </c>
       <c r="D24" s="20">
         <v>88500</v>
       </c>
       <c r="E24" s="26">
         <v>1200</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15" customHeight="1">
       <c r="A25" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="19">
-        <v>83300</v>
+        <v>84800</v>
       </c>
       <c r="C25" s="25">
         <v>-100</v>
       </c>
       <c r="D25" s="20">
         <v>88800</v>
       </c>
       <c r="E25" s="26">
         <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15" customHeight="1">
       <c r="A26" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="19">
-        <v>83200</v>
+        <v>84700</v>
       </c>
       <c r="C26" s="25">
         <v>-100</v>
       </c>
       <c r="D26" s="20">
         <v>88800</v>
       </c>
       <c r="E26" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15" customHeight="1">
       <c r="A27" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="19">
-        <v>82400</v>
+        <v>83900</v>
       </c>
       <c r="C27" s="25">
         <v>-800</v>
       </c>
       <c r="D27" s="20">
         <v>88800</v>
       </c>
       <c r="E27" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15" customHeight="1">
       <c r="A28" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="19">
-        <v>82600</v>
+        <v>84100</v>
       </c>
       <c r="C28" s="25">
         <v>200</v>
       </c>
       <c r="D28" s="20">
         <v>88800</v>
       </c>
       <c r="E28" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15" customHeight="1">
       <c r="A29" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="19">
-        <v>81900</v>
+        <v>83400</v>
       </c>
       <c r="C29" s="25">
         <v>-700</v>
       </c>
       <c r="D29" s="20">
         <v>89700</v>
       </c>
       <c r="E29" s="26">
         <v>900</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="15" customHeight="1">
       <c r="A30" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="19">
-        <v>82600</v>
+        <v>84200</v>
       </c>
       <c r="C30" s="25">
-        <v>700</v>
+        <v>800</v>
       </c>
       <c r="D30" s="20">
         <v>89700</v>
       </c>
       <c r="E30" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15" customHeight="1">
       <c r="A31" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="19">
-        <v>82700</v>
+        <v>84300</v>
       </c>
       <c r="C31" s="25">
         <v>100</v>
       </c>
       <c r="D31" s="20">
         <v>90200</v>
       </c>
       <c r="E31" s="26">
         <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="9" customHeight="1">
       <c r="A32" s="27"/>
       <c r="B32" s="28"/>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
     </row>
     <row r="33" spans="1:6" ht="75" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="38"/>
       <c r="C33" s="38"/>
       <c r="D33" s="38"/>