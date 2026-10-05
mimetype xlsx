--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA378C3A-F2C8-4099-A518-AC185D13180D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFC56824-9B22-4C8D-BC30-462E19364BF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FFAB42D8-DFC6-4815-9ED1-DE23566F316A}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FFAB42D8-DFC6-4815-9ED1-DE23566F316A}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-033" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -981,187 +981,187 @@
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>2020</v>
       </c>
       <c r="C16" s="27">
         <v>-200</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>1570</v>
       </c>
       <c r="C17" s="27">
         <v>-450</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="15" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="15" customHeight="1">
       <c r="B19" s="18"/>
       <c r="C19" s="22"/>
     </row>
     <row r="20" spans="1:3" ht="15" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="18">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="15" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="18">
-        <v>1420</v>
+        <v>1430</v>
       </c>
       <c r="C21" s="19">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="15" customHeight="1">
       <c r="A22" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="18">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C22" s="19">
         <v>-20</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="15" customHeight="1">
       <c r="A23" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="18">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C23" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="15" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="18">
-        <v>1410</v>
+        <v>1430</v>
       </c>
       <c r="C24" s="19">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="15" customHeight="1">
       <c r="A25" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="18">
-        <v>1400</v>
+        <v>1420</v>
       </c>
       <c r="C25" s="19">
         <v>-10</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="15" customHeight="1">
       <c r="A26" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="18">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C26" s="19">
-        <v>0</v>
+        <v>-10</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="15" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C27" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="15" customHeight="1">
       <c r="A28" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C28" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="15" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="18">
-        <v>1400</v>
+        <v>1410</v>
       </c>
       <c r="C29" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="15" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="18">
-        <v>1390</v>
+        <v>1410</v>
       </c>
       <c r="C30" s="19">
-        <v>-10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="15" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="18">
-        <v>1390</v>
+        <v>1410</v>
       </c>
       <c r="C31" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="9" customHeight="1">
       <c r="A32" s="23"/>
       <c r="B32" s="24"/>
       <c r="C32" s="25"/>
     </row>
     <row r="33" spans="1:4" ht="100.05" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A9:A14"/>
     <mergeCell ref="B9:C10"/>
     <mergeCell ref="A33:D33"/>
   </mergeCells>
   <phoneticPr fontId="4"/>