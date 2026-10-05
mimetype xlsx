--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AECE16DC-C03B-4353-8FEA-FCDB2948C14E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F25DB5C-6732-4C90-A113-FB84A23D7F31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C50250A1-31A3-4421-8F76-16F142532C2D}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-035" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -524,54 +524,54 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2 2" xfId="3" xr:uid="{F2A81887-46B1-4768-8964-46454E8A296D}"/>
     <cellStyle name="標準 2 4" xfId="1" xr:uid="{706EC3F4-32C4-4012-A47F-95A67816171F}"/>
     <cellStyle name="標準_H.12.12木材価格" xfId="2" xr:uid="{F9C05F3E-8E19-4BCB-9B34-39B1EE630690}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1156,73 +1156,73 @@
         <v>18100</v>
       </c>
       <c r="C23" s="19">
         <v>100</v>
       </c>
       <c r="D23" s="19">
         <v>22600</v>
       </c>
       <c r="E23" s="19">
         <v>400</v>
       </c>
       <c r="F23" s="25"/>
       <c r="G23" s="26"/>
     </row>
     <row r="24" spans="1:7" ht="15" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="18">
         <v>18300</v>
       </c>
       <c r="C24" s="19">
         <v>200</v>
       </c>
       <c r="D24" s="19">
-        <v>23100</v>
+        <v>23200</v>
       </c>
       <c r="E24" s="19">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="F24" s="25"/>
       <c r="G24" s="26"/>
     </row>
     <row r="25" spans="1:7" ht="15" customHeight="1">
       <c r="A25" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="18">
         <v>18300</v>
       </c>
       <c r="C25" s="19">
         <v>0</v>
       </c>
       <c r="D25" s="19">
         <v>23200</v>
       </c>
       <c r="E25" s="19">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="F25" s="25"/>
       <c r="G25" s="26"/>
     </row>
     <row r="26" spans="1:7" ht="15" customHeight="1">
       <c r="A26" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="18">
         <v>18300</v>
       </c>
       <c r="C26" s="19">
         <v>0</v>
       </c>
       <c r="D26" s="19">
         <v>23200</v>
       </c>
       <c r="E26" s="19">
         <v>0</v>
       </c>
       <c r="F26" s="25"/>
       <c r="G26" s="26"/>
     </row>
     <row r="27" spans="1:7" ht="15" customHeight="1">
       <c r="A27" s="34" t="s">
@@ -1264,73 +1264,73 @@
     </row>
     <row r="29" spans="1:7" ht="15" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="18">
         <v>18300</v>
       </c>
       <c r="C29" s="19">
         <v>0</v>
       </c>
       <c r="D29" s="19">
         <v>23200</v>
       </c>
       <c r="E29" s="19">
         <v>0</v>
       </c>
       <c r="F29" s="25"/>
       <c r="G29" s="26"/>
     </row>
     <row r="30" spans="1:7" ht="15" customHeight="1">
       <c r="A30" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="18">
-        <v>18300</v>
+        <v>18400</v>
       </c>
       <c r="C30" s="19">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="D30" s="19">
         <v>23200</v>
       </c>
       <c r="E30" s="19">
         <v>0</v>
       </c>
       <c r="F30" s="25"/>
       <c r="G30" s="26"/>
     </row>
     <row r="31" spans="1:7" ht="15" customHeight="1">
       <c r="A31" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="18">
         <v>18300</v>
       </c>
       <c r="C31" s="19">
-        <v>0</v>
+        <v>-100</v>
       </c>
       <c r="D31" s="19">
         <v>23200</v>
       </c>
       <c r="E31" s="19">
         <v>0</v>
       </c>
       <c r="F31" s="20"/>
       <c r="G31" s="26"/>
     </row>
     <row r="32" spans="1:7" ht="9" customHeight="1">
       <c r="A32" s="29"/>
       <c r="B32" s="30"/>
       <c r="C32" s="31"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
     </row>
     <row r="33" spans="1:11" ht="55.8" customHeight="1">
       <c r="A33" s="50" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="51"/>
       <c r="C33" s="51"/>