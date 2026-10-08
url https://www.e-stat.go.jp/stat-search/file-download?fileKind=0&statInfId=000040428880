--- v0 (2026-05-18)
+++ v1 (2026-10-08)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FD06BAB-45EF-437D-B825-E4673FC22227}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24D40459-1C93-40DB-B127-2E16EA658104}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0FB95855-F35B-44C8-85AF-902C17039ED1}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{0FB95855-F35B-44C8-85AF-902C17039ED1}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-127" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="39">
   <si>
     <t>　Ⅱ　統計表〔都道府県別、月別統計〕</t>
     <rPh sb="3" eb="6">
       <t>トウケイヒョウ</t>
@@ -1211,84 +1211,84 @@
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
       <c r="B12" s="17"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="20">
-        <v>25000</v>
+        <v>25400</v>
       </c>
       <c r="C13" s="20">
+        <v>25800</v>
+      </c>
+      <c r="D13" s="20">
+        <v>26400</v>
+      </c>
+      <c r="E13" s="20">
+        <v>26100</v>
+      </c>
+      <c r="F13" s="20">
+        <v>25900</v>
+      </c>
+      <c r="G13" s="20">
+        <v>25600</v>
+      </c>
+      <c r="H13" s="20">
+        <v>25500</v>
+      </c>
+      <c r="I13" s="20">
+        <v>26000</v>
+      </c>
+      <c r="J13" s="20">
+        <v>25900</v>
+      </c>
+      <c r="K13" s="20">
+        <v>25500</v>
+      </c>
+      <c r="L13" s="20">
+        <v>25700</v>
+      </c>
+      <c r="M13" s="20">
         <v>25300</v>
-      </c>
-[...28 lines deleted...]
-        <v>24800</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="12.75" customHeight="1">
       <c r="A14" s="21"/>
       <c r="B14" s="22"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="24">
         <v>20400</v>
       </c>
       <c r="C15" s="25">
@@ -1308,293 +1308,293 @@
       </c>
       <c r="H15" s="25">
         <v>25800</v>
       </c>
       <c r="I15" s="25">
         <v>25200</v>
       </c>
       <c r="J15" s="25">
         <v>25200</v>
       </c>
       <c r="K15" s="25">
         <v>25200</v>
       </c>
       <c r="L15" s="25">
         <v>25200</v>
       </c>
       <c r="M15" s="25">
         <v>23000</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="24">
-        <v>24900</v>
+        <v>25300</v>
       </c>
       <c r="C16" s="25">
-        <v>25300</v>
+        <v>25700</v>
       </c>
       <c r="D16" s="25">
-        <v>25600</v>
+        <v>26100</v>
       </c>
       <c r="E16" s="25">
-        <v>25600</v>
+        <v>26100</v>
       </c>
       <c r="F16" s="25">
-        <v>25600</v>
+        <v>26100</v>
       </c>
       <c r="G16" s="25">
-        <v>25600</v>
+        <v>26100</v>
       </c>
       <c r="H16" s="25">
-        <v>25600</v>
+        <v>26100</v>
       </c>
       <c r="I16" s="25">
-        <v>25300</v>
+        <v>25700</v>
       </c>
       <c r="J16" s="25">
-        <v>25300</v>
+        <v>25700</v>
       </c>
       <c r="K16" s="25">
-        <v>25000</v>
+        <v>25400</v>
       </c>
       <c r="L16" s="25">
-        <v>23900</v>
+        <v>24400</v>
       </c>
       <c r="M16" s="25">
-        <v>23000</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="12.75" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="24">
-        <v>24300</v>
+        <v>24600</v>
       </c>
       <c r="C17" s="25">
-        <v>24600</v>
+        <v>25000</v>
       </c>
       <c r="D17" s="25">
-        <v>24700</v>
+        <v>25100</v>
       </c>
       <c r="E17" s="25">
-        <v>24900</v>
+        <v>25200</v>
       </c>
       <c r="F17" s="25">
-        <v>24900</v>
+        <v>25200</v>
       </c>
       <c r="G17" s="25">
-        <v>24900</v>
+        <v>25300</v>
       </c>
       <c r="H17" s="25">
-        <v>24700</v>
+        <v>25100</v>
       </c>
       <c r="I17" s="25">
-        <v>24700</v>
+        <v>25100</v>
       </c>
       <c r="J17" s="25">
-        <v>24700</v>
+        <v>25100</v>
       </c>
       <c r="K17" s="25">
-        <v>24500</v>
+        <v>24800</v>
       </c>
       <c r="L17" s="25">
-        <v>24800</v>
+        <v>25200</v>
       </c>
       <c r="M17" s="25">
-        <v>24800</v>
+        <v>25200</v>
       </c>
       <c r="N17" s="26"/>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="26"/>
     </row>
     <row r="18" spans="1:17" ht="12.75" customHeight="1">
       <c r="A18" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="24">
+        <v>25200</v>
+      </c>
+      <c r="C18" s="25">
+        <v>23400</v>
+      </c>
+      <c r="D18" s="25">
+        <v>24000</v>
+      </c>
+      <c r="E18" s="25">
+        <v>24000</v>
+      </c>
+      <c r="F18" s="25">
+        <v>24600</v>
+      </c>
+      <c r="G18" s="25">
+        <v>24100</v>
+      </c>
+      <c r="H18" s="25">
+        <v>23800</v>
+      </c>
+      <c r="I18" s="25">
+        <v>23500</v>
+      </c>
+      <c r="J18" s="25">
+        <v>23400</v>
+      </c>
+      <c r="K18" s="25">
+        <v>24400</v>
+      </c>
+      <c r="L18" s="25">
+        <v>25100</v>
+      </c>
+      <c r="M18" s="25">
         <v>25000</v>
-      </c>
-[...31 lines deleted...]
-        <v>24800</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="12.75" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="24">
-        <v>24400</v>
+        <v>24500</v>
       </c>
       <c r="C19" s="25">
-        <v>24100</v>
+        <v>24200</v>
       </c>
       <c r="D19" s="25">
         <v>24200</v>
       </c>
       <c r="E19" s="25">
         <v>23700</v>
       </c>
       <c r="F19" s="25">
-        <v>23600</v>
+        <v>23800</v>
       </c>
       <c r="G19" s="25">
-        <v>23200</v>
+        <v>23300</v>
       </c>
       <c r="H19" s="25">
-        <v>23200</v>
+        <v>23300</v>
       </c>
       <c r="I19" s="25">
         <v>23400</v>
       </c>
       <c r="J19" s="25">
         <v>23400</v>
       </c>
       <c r="K19" s="25">
         <v>23400</v>
       </c>
       <c r="L19" s="25">
         <v>23700</v>
       </c>
       <c r="M19" s="25">
         <v>23700</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="24">
-        <v>25300</v>
+        <v>26400</v>
       </c>
       <c r="C20" s="25">
-        <v>25800</v>
+        <v>26900</v>
       </c>
       <c r="D20" s="25">
+        <v>27200</v>
+      </c>
+      <c r="E20" s="25">
+        <v>27500</v>
+      </c>
+      <c r="F20" s="25">
+        <v>27500</v>
+      </c>
+      <c r="G20" s="25">
+        <v>27500</v>
+      </c>
+      <c r="H20" s="25">
         <v>26100</v>
       </c>
-      <c r="E20" s="25">
-[...10 lines deleted...]
-      </c>
       <c r="I20" s="25">
-        <v>25500</v>
+        <v>26600</v>
       </c>
       <c r="J20" s="25">
-        <v>27200</v>
+        <v>28300</v>
       </c>
       <c r="K20" s="25">
-        <v>27700</v>
+        <v>28800</v>
       </c>
       <c r="L20" s="25">
-        <v>27700</v>
+        <v>28800</v>
       </c>
       <c r="M20" s="25">
-        <v>27700</v>
+        <v>28800</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="12.75" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="24">
-        <v>23800</v>
+        <v>25400</v>
       </c>
       <c r="C21" s="25">
-        <v>24400</v>
+        <v>25900</v>
       </c>
       <c r="D21" s="25">
+        <v>26900</v>
+      </c>
+      <c r="E21" s="25">
+        <v>25800</v>
+      </c>
+      <c r="F21" s="25">
         <v>25400</v>
       </c>
-      <c r="E21" s="25">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="25">
-        <v>24400</v>
+        <v>25900</v>
       </c>
       <c r="H21" s="25">
-        <v>24900</v>
+        <v>26300</v>
       </c>
       <c r="I21" s="25">
-        <v>24800</v>
+        <v>26300</v>
       </c>
       <c r="J21" s="25">
-        <v>24900</v>
+        <v>26400</v>
       </c>
       <c r="K21" s="25">
-        <v>24900</v>
+        <v>26400</v>
       </c>
       <c r="L21" s="25">
-        <v>25000</v>
+        <v>26500</v>
       </c>
       <c r="M21" s="25">
-        <v>24600</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="12.75" customHeight="1">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="24">
         <v>26400</v>
       </c>
       <c r="C22" s="25">
         <v>26500</v>
       </c>
       <c r="D22" s="25">
         <v>26800</v>
       </c>
       <c r="E22" s="25">
         <v>26600</v>
       </c>
       <c r="F22" s="25">
         <v>25800</v>
       </c>
       <c r="G22" s="25">
         <v>25000</v>
       </c>
       <c r="H22" s="25">
@@ -1640,207 +1640,207 @@
       </c>
       <c r="H23" s="25">
         <v>23200</v>
       </c>
       <c r="I23" s="25">
         <v>23200</v>
       </c>
       <c r="J23" s="25">
         <v>23200</v>
       </c>
       <c r="K23" s="25">
         <v>23200</v>
       </c>
       <c r="L23" s="25">
         <v>23200</v>
       </c>
       <c r="M23" s="25">
         <v>23200</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="24">
-        <v>24600</v>
+        <v>25600</v>
       </c>
       <c r="C24" s="25">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="D24" s="25">
-        <v>26500</v>
+        <v>27500</v>
       </c>
       <c r="E24" s="25">
-        <v>26500</v>
+        <v>27500</v>
       </c>
       <c r="F24" s="25">
-        <v>26500</v>
+        <v>27400</v>
       </c>
       <c r="G24" s="25">
-        <v>24500</v>
+        <v>25400</v>
       </c>
       <c r="H24" s="25">
-        <v>24500</v>
+        <v>25500</v>
       </c>
       <c r="I24" s="25">
-        <v>26500</v>
+        <v>27500</v>
       </c>
       <c r="J24" s="25">
-        <v>26800</v>
+        <v>27800</v>
       </c>
       <c r="K24" s="25">
-        <v>25300</v>
+        <v>26300</v>
       </c>
       <c r="L24" s="25">
-        <v>25200</v>
+        <v>26100</v>
       </c>
       <c r="M24" s="25">
-        <v>25100</v>
+        <v>26100</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="24">
         <v>25500</v>
       </c>
       <c r="C25" s="25">
         <v>25800</v>
       </c>
       <c r="D25" s="25">
         <v>25900</v>
       </c>
       <c r="E25" s="25">
         <v>26700</v>
       </c>
       <c r="F25" s="25">
         <v>26900</v>
       </c>
       <c r="G25" s="25">
         <v>26800</v>
       </c>
       <c r="H25" s="25">
         <v>26200</v>
       </c>
       <c r="I25" s="25">
         <v>26300</v>
       </c>
       <c r="J25" s="25">
         <v>26200</v>
       </c>
       <c r="K25" s="25">
         <v>26100</v>
       </c>
       <c r="L25" s="25">
         <v>26000</v>
       </c>
       <c r="M25" s="25">
         <v>25800</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="24">
-        <v>26500</v>
+        <v>27300</v>
       </c>
       <c r="C26" s="25">
-        <v>26700</v>
+        <v>27500</v>
       </c>
       <c r="D26" s="25">
-        <v>27000</v>
+        <v>27800</v>
       </c>
       <c r="E26" s="25">
-        <v>25800</v>
+        <v>26600</v>
       </c>
       <c r="F26" s="25">
-        <v>25200</v>
+        <v>26000</v>
       </c>
       <c r="G26" s="25">
-        <v>24900</v>
+        <v>25700</v>
       </c>
       <c r="H26" s="25">
-        <v>24800</v>
+        <v>25600</v>
       </c>
       <c r="I26" s="25">
-        <v>25400</v>
+        <v>26200</v>
       </c>
       <c r="J26" s="25">
-        <v>24200</v>
+        <v>25000</v>
       </c>
       <c r="K26" s="25">
-        <v>23800</v>
+        <v>24600</v>
       </c>
       <c r="L26" s="25">
-        <v>24800</v>
+        <v>25600</v>
       </c>
       <c r="M26" s="25">
-        <v>23200</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="24">
         <v>21600</v>
       </c>
       <c r="C27" s="25">
         <v>23100</v>
       </c>
       <c r="D27" s="25">
         <v>23700</v>
       </c>
       <c r="E27" s="25">
         <v>23700</v>
       </c>
       <c r="F27" s="25">
-        <v>23700</v>
+        <v>23800</v>
       </c>
       <c r="G27" s="25">
         <v>23800</v>
       </c>
       <c r="H27" s="25">
-        <v>23200</v>
+        <v>23300</v>
       </c>
       <c r="I27" s="25">
-        <v>23200</v>
+        <v>23300</v>
       </c>
       <c r="J27" s="25">
         <v>23300</v>
       </c>
       <c r="K27" s="25">
-        <v>23200</v>
+        <v>23300</v>
       </c>
       <c r="L27" s="25">
-        <v>23200</v>
+        <v>23300</v>
       </c>
       <c r="M27" s="25">
-        <v>23200</v>
+        <v>23300</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="24">
         <v>28500</v>
       </c>
       <c r="C28" s="25">
         <v>28000</v>
       </c>
       <c r="D28" s="25">
         <v>27900</v>
       </c>
       <c r="E28" s="25">
         <v>26500</v>
       </c>
       <c r="F28" s="25">
         <v>26200</v>
       </c>
       <c r="G28" s="25">
         <v>26400</v>
       </c>
       <c r="H28" s="25">