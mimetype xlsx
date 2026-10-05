--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{520F355E-10B8-4B38-B27A-266B46BF5245}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1441ED9A-5063-4931-9C69-C4230FBC311C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1534B5FC-86E0-47E3-8CE4-BF84B5E8C97F}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-132" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1179,72 +1179,72 @@
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="33"/>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="18">
         <v>7800</v>
       </c>
       <c r="C13" s="18">
         <v>7800</v>
       </c>
       <c r="D13" s="18">
-        <v>7700</v>
+        <v>7800</v>
       </c>
       <c r="E13" s="18">
         <v>7800</v>
       </c>
       <c r="F13" s="18">
         <v>7800</v>
       </c>
       <c r="G13" s="18">
         <v>7800</v>
       </c>
       <c r="H13" s="18">
         <v>7900</v>
       </c>
       <c r="I13" s="18">
         <v>7900</v>
       </c>
       <c r="J13" s="18">
         <v>7900</v>
       </c>
       <c r="K13" s="18">
-        <v>7800</v>
+        <v>7900</v>
       </c>
       <c r="L13" s="18">
         <v>7900</v>
       </c>
       <c r="M13" s="18">
         <v>7900</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="B14" s="19"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="21" t="s">
         <v>10</v>
@@ -1515,84 +1515,84 @@
       </c>
       <c r="H21" s="23" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="23" t="s">
         <v>43</v>
       </c>
       <c r="J21" s="23" t="s">
         <v>43</v>
       </c>
       <c r="K21" s="23" t="s">
         <v>43</v>
       </c>
       <c r="L21" s="23" t="s">
         <v>43</v>
       </c>
       <c r="M21" s="23" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="22">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="C22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="D22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="E22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="F22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="G22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="H22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="I22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="J22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="K22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="L22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
       <c r="M22" s="23">
-        <v>5800</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="22">
         <v>7600</v>
       </c>
       <c r="C23" s="23">
         <v>7600</v>
       </c>
       <c r="D23" s="23">
         <v>7600</v>
       </c>
       <c r="E23" s="23">
         <v>7900</v>
       </c>
       <c r="F23" s="23">
         <v>7900</v>
       </c>
       <c r="G23" s="23">
         <v>7900</v>
       </c>
       <c r="H23" s="23">
@@ -1679,84 +1679,84 @@
       </c>
       <c r="H25" s="23">
         <v>6800</v>
       </c>
       <c r="I25" s="23">
         <v>6800</v>
       </c>
       <c r="J25" s="23">
         <v>6800</v>
       </c>
       <c r="K25" s="23">
         <v>6800</v>
       </c>
       <c r="L25" s="23">
         <v>6800</v>
       </c>
       <c r="M25" s="23">
         <v>6800</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="12" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="22">
+        <v>10200</v>
+      </c>
+      <c r="C26" s="23">
+        <v>10200</v>
+      </c>
+      <c r="D26" s="23">
         <v>9600</v>
       </c>
-      <c r="C26" s="23">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="23">
-        <v>9200</v>
+        <v>9700</v>
       </c>
       <c r="F26" s="23">
-        <v>9200</v>
+        <v>9800</v>
       </c>
       <c r="G26" s="23">
-        <v>9200</v>
+        <v>9800</v>
       </c>
       <c r="H26" s="23">
-        <v>9400</v>
+        <v>9900</v>
       </c>
       <c r="I26" s="23">
-        <v>9400</v>
+        <v>9900</v>
       </c>
       <c r="J26" s="23">
-        <v>9400</v>
+        <v>9900</v>
       </c>
       <c r="K26" s="23">
-        <v>9400</v>
+        <v>9900</v>
       </c>
       <c r="L26" s="23">
-        <v>9400</v>
+        <v>9900</v>
       </c>
       <c r="M26" s="23">
-        <v>9400</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="12" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="22">
         <v>7800</v>
       </c>
       <c r="C27" s="23">
         <v>7800</v>
       </c>
       <c r="D27" s="23">
         <v>7800</v>
       </c>
       <c r="E27" s="23">
         <v>7800</v>
       </c>
       <c r="F27" s="23">
         <v>7800</v>
       </c>
       <c r="G27" s="23">
         <v>7800</v>
       </c>
       <c r="H27" s="23">
@@ -1966,84 +1966,84 @@
       </c>
       <c r="H32" s="23">
         <v>7500</v>
       </c>
       <c r="I32" s="23">
         <v>7500</v>
       </c>
       <c r="J32" s="23">
         <v>7500</v>
       </c>
       <c r="K32" s="23">
         <v>7500</v>
       </c>
       <c r="L32" s="23">
         <v>7500</v>
       </c>
       <c r="M32" s="23">
         <v>7500</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="22">
-        <v>8900</v>
+        <v>9000</v>
       </c>
       <c r="C33" s="23">
         <v>8900</v>
       </c>
       <c r="D33" s="23">
-        <v>8900</v>
+        <v>9000</v>
       </c>
       <c r="E33" s="23">
-        <v>8900</v>
+        <v>9000</v>
       </c>
       <c r="F33" s="23">
         <v>8900</v>
       </c>
       <c r="G33" s="23">
-        <v>8900</v>
+        <v>9000</v>
       </c>
       <c r="H33" s="23">
-        <v>8900</v>
+        <v>9000</v>
       </c>
       <c r="I33" s="23">
         <v>9000</v>
       </c>
       <c r="J33" s="23">
         <v>9000</v>
       </c>
       <c r="K33" s="23">
         <v>9000</v>
       </c>
       <c r="L33" s="23">
         <v>9100</v>
       </c>
       <c r="M33" s="23">
-        <v>9000</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="26"/>
       <c r="B34" s="27"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>