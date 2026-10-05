--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32AFE673-8959-4449-98AD-EBB697E52CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E4855E2-28EE-454C-8728-C01557DC5207}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{507E18E9-28CD-4507-B858-FADDA6BBF2A7}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-134" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>　Ⅱ　統計表〔都道府県別、月別統計〕</t>
     <rPh sb="3" eb="6">
       <t>トウケイヒョウ</t>
@@ -1060,84 +1060,84 @@
       <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="35"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
       <c r="A12" s="17"/>
       <c r="B12" s="18"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="20">
+        <v>53600</v>
+      </c>
+      <c r="C13" s="20">
+        <v>54000</v>
+      </c>
+      <c r="D13" s="20">
+        <v>52700</v>
+      </c>
+      <c r="E13" s="20">
+        <v>55200</v>
+      </c>
+      <c r="F13" s="20">
+        <v>55100</v>
+      </c>
+      <c r="G13" s="20">
+        <v>55000</v>
+      </c>
+      <c r="H13" s="20">
+        <v>53800</v>
+      </c>
+      <c r="I13" s="20">
+        <v>53500</v>
+      </c>
+      <c r="J13" s="20">
+        <v>52600</v>
+      </c>
+      <c r="K13" s="20">
+        <v>52200</v>
+      </c>
+      <c r="L13" s="20">
         <v>52300</v>
       </c>
-      <c r="C13" s="20">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="20">
-        <v>51400</v>
+        <v>52300</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="21"/>
       <c r="B14" s="22"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="25">
         <v>66100</v>
       </c>
       <c r="C15" s="26">
@@ -1321,84 +1321,84 @@
       </c>
       <c r="H19" s="26">
         <v>50900</v>
       </c>
       <c r="I19" s="26">
         <v>50900</v>
       </c>
       <c r="J19" s="26">
         <v>51400</v>
       </c>
       <c r="K19" s="26">
         <v>50400</v>
       </c>
       <c r="L19" s="26">
         <v>50400</v>
       </c>
       <c r="M19" s="26">
         <v>50400</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="25">
-        <v>48300</v>
+        <v>50700</v>
       </c>
       <c r="C20" s="26">
-        <v>48300</v>
+        <v>50700</v>
       </c>
       <c r="D20" s="26">
-        <v>46300</v>
+        <v>48100</v>
       </c>
       <c r="E20" s="26">
-        <v>51000</v>
+        <v>52800</v>
       </c>
       <c r="F20" s="26">
+        <v>52500</v>
+      </c>
+      <c r="G20" s="26">
+        <v>52500</v>
+      </c>
+      <c r="H20" s="26">
         <v>50700</v>
       </c>
-      <c r="G20" s="26">
+      <c r="I20" s="26">
         <v>50700</v>
       </c>
-      <c r="H20" s="26">
-[...4 lines deleted...]
-      </c>
       <c r="J20" s="26">
-        <v>47200</v>
+        <v>48900</v>
       </c>
       <c r="K20" s="26">
-        <v>47200</v>
+        <v>48900</v>
       </c>
       <c r="L20" s="26">
-        <v>47200</v>
+        <v>48900</v>
       </c>
       <c r="M20" s="26">
-        <v>47200</v>
+        <v>48900</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="27"/>
       <c r="B21" s="28"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>