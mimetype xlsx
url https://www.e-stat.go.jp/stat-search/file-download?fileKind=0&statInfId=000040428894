--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72987C51-42E5-40D5-ACB3-9346616CDFBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E321A49-5744-4803-93B0-257717CE453D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1CFC62D-1F73-43EA-834B-094405567E41}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-141" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <si>
     <t>　Ⅱ　統計表〔都道府県別、月別統計〕</t>
     <rPh sb="3" eb="6">
       <t>トウケイヒョウ</t>
@@ -1083,69 +1083,69 @@
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="30"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
       <c r="A12" s="17"/>
       <c r="B12" s="18"/>
     </row>
     <row r="13" spans="1:13" ht="12.75" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="20">
         <v>96100</v>
       </c>
       <c r="C13" s="20">
         <v>97400</v>
       </c>
       <c r="D13" s="20">
-        <v>98300</v>
+        <v>98400</v>
       </c>
       <c r="E13" s="20">
-        <v>99300</v>
+        <v>99400</v>
       </c>
       <c r="F13" s="20">
         <v>99500</v>
       </c>
       <c r="G13" s="20">
         <v>99200</v>
       </c>
       <c r="H13" s="20">
         <v>98900</v>
       </c>
       <c r="I13" s="20">
         <v>98900</v>
       </c>
       <c r="J13" s="20">
-        <v>98600</v>
+        <v>98700</v>
       </c>
       <c r="K13" s="20">
         <v>98400</v>
       </c>
       <c r="L13" s="20">
         <v>98600</v>
       </c>
       <c r="M13" s="20">
         <v>98600</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="21"/>
       <c r="B14" s="22"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
@@ -1461,84 +1461,84 @@
       </c>
       <c r="H22" s="23">
         <v>86500</v>
       </c>
       <c r="I22" s="23">
         <v>86500</v>
       </c>
       <c r="J22" s="23">
         <v>88200</v>
       </c>
       <c r="K22" s="23">
         <v>86400</v>
       </c>
       <c r="L22" s="23">
         <v>88200</v>
       </c>
       <c r="M22" s="23">
         <v>88200</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="22">
+        <v>104800</v>
+      </c>
+      <c r="C23" s="23">
         <v>103900</v>
       </c>
-      <c r="C23" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="23">
-        <v>103500</v>
+        <v>104300</v>
       </c>
       <c r="E23" s="23">
-        <v>103900</v>
+        <v>104800</v>
       </c>
       <c r="F23" s="23">
-        <v>103400</v>
+        <v>104100</v>
       </c>
       <c r="G23" s="23">
-        <v>101700</v>
+        <v>102400</v>
       </c>
       <c r="H23" s="23">
-        <v>101700</v>
+        <v>102400</v>
       </c>
       <c r="I23" s="23">
-        <v>101700</v>
+        <v>102400</v>
       </c>
       <c r="J23" s="23">
-        <v>100900</v>
+        <v>101600</v>
       </c>
       <c r="K23" s="23">
-        <v>99300</v>
+        <v>100000</v>
       </c>
       <c r="L23" s="23">
-        <v>99300</v>
+        <v>100000</v>
       </c>
       <c r="M23" s="23">
-        <v>99300</v>
+        <v>100000</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="26"/>
       <c r="B24" s="27"/>
       <c r="C24" s="28"/>
       <c r="D24" s="28"/>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="28"/>
       <c r="L24" s="28"/>
       <c r="M24" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>