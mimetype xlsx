--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6F1FC54-5E27-4343-819A-3AE78EB5F69D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F12ADD5B-0857-459D-A412-38B862B71C0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F59CECCB-9D26-4286-9D1B-33D55403F0F5}"/>
   </bookViews>
   <sheets>
     <sheet name="f010-07-147" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="元データ">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1198,51 +1198,51 @@
       <c r="D13" s="20">
         <v>18000</v>
       </c>
       <c r="E13" s="20">
         <v>18100</v>
       </c>
       <c r="F13" s="20">
         <v>18300</v>
       </c>
       <c r="G13" s="20">
         <v>18300</v>
       </c>
       <c r="H13" s="20">
         <v>18300</v>
       </c>
       <c r="I13" s="20">
         <v>18300</v>
       </c>
       <c r="J13" s="20">
         <v>18300</v>
       </c>
       <c r="K13" s="20">
         <v>18300</v>
       </c>
       <c r="L13" s="20">
-        <v>18300</v>
+        <v>18400</v>
       </c>
       <c r="M13" s="20">
         <v>18300</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="21"/>
       <c r="B14" s="22"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="22">
@@ -1388,84 +1388,84 @@
       </c>
       <c r="H18" s="23">
         <v>21300</v>
       </c>
       <c r="I18" s="23">
         <v>21300</v>
       </c>
       <c r="J18" s="23">
         <v>21400</v>
       </c>
       <c r="K18" s="23">
         <v>21400</v>
       </c>
       <c r="L18" s="23">
         <v>21400</v>
       </c>
       <c r="M18" s="23">
         <v>21300</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="22">
-        <v>16300</v>
+        <v>15900</v>
       </c>
       <c r="C19" s="23">
-        <v>16300</v>
+        <v>15900</v>
       </c>
       <c r="D19" s="23">
-        <v>16300</v>
+        <v>15900</v>
       </c>
       <c r="E19" s="23">
-        <v>16300</v>
+        <v>16000</v>
       </c>
       <c r="F19" s="23">
-        <v>16300</v>
+        <v>16000</v>
       </c>
       <c r="G19" s="23">
-        <v>16300</v>
+        <v>16000</v>
       </c>
       <c r="H19" s="23">
-        <v>16400</v>
+        <v>16100</v>
       </c>
       <c r="I19" s="23">
-        <v>16400</v>
+        <v>16100</v>
       </c>
       <c r="J19" s="23">
-        <v>16100</v>
+        <v>15800</v>
       </c>
       <c r="K19" s="23">
-        <v>16100</v>
+        <v>15800</v>
       </c>
       <c r="L19" s="23">
-        <v>16100</v>
+        <v>15800</v>
       </c>
       <c r="M19" s="23">
-        <v>16100</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="22">
         <v>11100</v>
       </c>
       <c r="C20" s="23">
         <v>10700</v>
       </c>
       <c r="D20" s="23">
         <v>11000</v>
       </c>
       <c r="E20" s="23">
         <v>11800</v>
       </c>
       <c r="F20" s="23">
         <v>11900</v>
       </c>
       <c r="G20" s="23">
         <v>11800</v>
       </c>
       <c r="H20" s="23">
@@ -1511,166 +1511,166 @@
       </c>
       <c r="H21" s="23">
         <v>16300</v>
       </c>
       <c r="I21" s="23">
         <v>16300</v>
       </c>
       <c r="J21" s="23">
         <v>16300</v>
       </c>
       <c r="K21" s="23">
         <v>16300</v>
       </c>
       <c r="L21" s="23">
         <v>16300</v>
       </c>
       <c r="M21" s="23">
         <v>16300</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="22">
-        <v>14700</v>
+        <v>12900</v>
       </c>
       <c r="C22" s="23">
-        <v>16200</v>
+        <v>14300</v>
       </c>
       <c r="D22" s="23">
-        <v>16200</v>
+        <v>14300</v>
       </c>
       <c r="E22" s="23">
-        <v>16200</v>
+        <v>14300</v>
       </c>
       <c r="F22" s="23">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="G22" s="23">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="H22" s="23">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="I22" s="23">
-        <v>16200</v>
+        <v>14300</v>
       </c>
       <c r="J22" s="23">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="K22" s="23">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="L22" s="23">
-        <v>16200</v>
+        <v>14400</v>
       </c>
       <c r="M22" s="23">
-        <v>16200</v>
+        <v>14400</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="22">
-        <v>18500</v>
+        <v>18300</v>
       </c>
       <c r="C23" s="23">
-        <v>18500</v>
+        <v>18300</v>
       </c>
       <c r="D23" s="23">
-        <v>18500</v>
+        <v>18300</v>
       </c>
       <c r="E23" s="23">
-        <v>18500</v>
+        <v>18300</v>
       </c>
       <c r="F23" s="23">
-        <v>19500</v>
+        <v>19300</v>
       </c>
       <c r="G23" s="23">
-        <v>19500</v>
+        <v>19300</v>
       </c>
       <c r="H23" s="23">
-        <v>19500</v>
+        <v>19300</v>
       </c>
       <c r="I23" s="23">
-        <v>19500</v>
+        <v>19300</v>
       </c>
       <c r="J23" s="23">
-        <v>19500</v>
+        <v>19300</v>
       </c>
       <c r="K23" s="23">
-        <v>19400</v>
+        <v>19300</v>
       </c>
       <c r="L23" s="23">
-        <v>19400</v>
+        <v>19300</v>
       </c>
       <c r="M23" s="23">
-        <v>19400</v>
+        <v>19200</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="22">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="C24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="D24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="E24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="F24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="G24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="H24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="I24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="J24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="K24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="L24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
       <c r="M24" s="23">
-        <v>15100</v>
+        <v>18400</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="22">
         <v>21100</v>
       </c>
       <c r="C25" s="23">
         <v>21100</v>
       </c>
       <c r="D25" s="23">
         <v>21100</v>
       </c>
       <c r="E25" s="23">
         <v>21100</v>
       </c>
       <c r="F25" s="23">
         <v>21100</v>
       </c>
       <c r="G25" s="23">
         <v>21100</v>
       </c>
       <c r="H25" s="23">
@@ -1962,84 +1962,84 @@
       </c>
       <c r="H32" s="23">
         <v>21100</v>
       </c>
       <c r="I32" s="23">
         <v>21100</v>
       </c>
       <c r="J32" s="23">
         <v>21100</v>
       </c>
       <c r="K32" s="23">
         <v>21100</v>
       </c>
       <c r="L32" s="23">
         <v>21100</v>
       </c>
       <c r="M32" s="23">
         <v>21100</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="22">
+        <v>18000</v>
+      </c>
+      <c r="C33" s="23">
         <v>18200</v>
       </c>
-      <c r="C33" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="23">
-        <v>18400</v>
+        <v>18200</v>
       </c>
       <c r="E33" s="23">
-        <v>18400</v>
+        <v>18200</v>
       </c>
       <c r="F33" s="23">
+        <v>18700</v>
+      </c>
+      <c r="G33" s="23">
+        <v>18700</v>
+      </c>
+      <c r="H33" s="23">
+        <v>18700</v>
+      </c>
+      <c r="I33" s="23">
+        <v>18300</v>
+      </c>
+      <c r="J33" s="23">
+        <v>18300</v>
+      </c>
+      <c r="K33" s="23">
+        <v>18400</v>
+      </c>
+      <c r="L33" s="23">
         <v>18900</v>
       </c>
-      <c r="G33" s="23">
+      <c r="M33" s="23">
         <v>18900</v>
-      </c>
-[...16 lines deleted...]
-        <v>19000</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="22">
         <v>20800</v>
       </c>
       <c r="C34" s="23">
         <v>20800</v>
       </c>
       <c r="D34" s="23">
         <v>20100</v>
       </c>
       <c r="E34" s="23">
         <v>20400</v>
       </c>
       <c r="F34" s="23">
         <v>20600</v>
       </c>
       <c r="G34" s="23">
         <v>20600</v>
       </c>
       <c r="H34" s="23">