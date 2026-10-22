--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D94D4A7D-5EE8-4C66-BAF6-21DABFCBC52B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E79B68E9-2C3F-4B5B-89B1-DD1D264374C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EA590668-6BC8-4859-8232-45C59FC08AEA}"/>
   </bookViews>
   <sheets>
     <sheet name="k004" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ページ形式">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -3093,604 +3093,51 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83D82A7C-334B-4510-8308-A684F40BDDBA}">
   <dimension ref="A1:IK59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="1" customWidth="1"/>
     <col min="6" max="244" width="10.7109375" style="1" customWidth="1"/>
     <col min="245" max="245" width="5.28515625" style="1" customWidth="1"/>
-    <col min="246" max="246" width="13.85546875" style="1" customWidth="1"/>
-[...552 lines deleted...]
-    <col min="16206" max="16384" width="9.140625" style="1"/>
+    <col min="246" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:245" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:245" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>38</v>
       </c>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
     </row>
     <row r="3" spans="1:245" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="5" t="s">
         <v>39</v>
       </c>
       <c r="BI3" s="25"/>
       <c r="BK3" s="25"/>
       <c r="BL3" s="25"/>
       <c r="BM3" s="25"/>
       <c r="BN3" s="25"/>
@@ -8779,51 +8226,51 @@
         <v>184</v>
       </c>
       <c r="D12" s="47" t="s">
         <v>185</v>
       </c>
       <c r="E12" s="48"/>
       <c r="F12" s="11">
         <v>242</v>
       </c>
       <c r="G12" s="12">
         <v>3612.1</v>
       </c>
       <c r="H12" s="12">
         <v>18</v>
       </c>
       <c r="I12" s="12">
         <v>3.87</v>
       </c>
       <c r="J12" s="12">
         <v>14.13</v>
       </c>
       <c r="K12" s="12">
         <v>7156</v>
       </c>
       <c r="L12" s="12">
-        <v>19000</v>
+        <v>15304</v>
       </c>
       <c r="M12" s="12">
         <v>68.5</v>
       </c>
       <c r="N12" s="12">
         <v>50796</v>
       </c>
       <c r="O12" s="12">
         <v>53368</v>
       </c>
       <c r="P12" s="12">
         <v>-2572</v>
       </c>
       <c r="Q12" s="12">
         <v>14217</v>
       </c>
       <c r="R12" s="12">
         <v>344</v>
       </c>
       <c r="S12" s="12">
         <v>11301</v>
       </c>
       <c r="T12" s="12">
         <v>32141</v>
       </c>
@@ -8881,69 +8328,69 @@
       <c r="AL12" s="12">
         <v>14598</v>
       </c>
       <c r="AM12" s="12">
         <v>46025</v>
       </c>
       <c r="AN12" s="12">
         <v>695</v>
       </c>
       <c r="AO12" s="12">
         <v>7579</v>
       </c>
       <c r="AP12" s="12">
         <v>63</v>
       </c>
       <c r="AQ12" s="12">
         <v>14.1</v>
       </c>
       <c r="AR12" s="12">
         <v>27694</v>
       </c>
       <c r="AS12" s="12">
         <v>51.7</v>
       </c>
       <c r="AT12" s="12">
-        <v>1056</v>
+        <v>850</v>
       </c>
       <c r="AU12" s="12">
-        <v>2.82</v>
+        <v>3.5</v>
       </c>
       <c r="AV12" s="12">
         <v>421</v>
       </c>
       <c r="AW12" s="12">
-        <v>399</v>
+        <v>495</v>
       </c>
       <c r="AX12" s="12">
         <v>21</v>
       </c>
       <c r="AY12" s="12">
         <v>1539</v>
       </c>
       <c r="AZ12" s="12">
-        <v>1458</v>
+        <v>1810</v>
       </c>
       <c r="BA12" s="12">
         <v>77</v>
       </c>
       <c r="BB12" s="13">
         <v>19.28</v>
       </c>
       <c r="BC12" s="13">
         <v>4.0199999999999996</v>
       </c>
       <c r="BD12" s="13">
         <v>15.26</v>
       </c>
       <c r="BE12" s="13">
         <v>9.85</v>
       </c>
       <c r="BF12" s="13">
         <v>5.98</v>
       </c>
       <c r="BG12" s="13">
         <v>6.78</v>
       </c>
       <c r="BH12" s="13">
         <v>3.07</v>
       </c>
@@ -9211,51 +8658,51 @@
       <c r="ER12" s="13">
         <v>7163</v>
       </c>
       <c r="ES12" s="13">
         <v>67062</v>
       </c>
       <c r="ET12" s="13">
         <v>38905</v>
       </c>
       <c r="EU12" s="13">
         <v>28120</v>
       </c>
       <c r="EV12" s="13">
         <v>2761</v>
       </c>
       <c r="EW12" s="13">
         <v>4481</v>
       </c>
       <c r="EX12" s="13">
         <v>1944</v>
       </c>
       <c r="EY12" s="13">
         <v>28091</v>
       </c>
       <c r="EZ12" s="13">
-        <v>24984</v>
+        <v>21288</v>
       </c>
       <c r="FA12" s="13">
         <v>9594</v>
       </c>
       <c r="FB12" s="13">
         <v>9406</v>
       </c>
       <c r="FC12" s="13">
         <v>10343</v>
       </c>
       <c r="FD12" s="13">
         <v>7731</v>
       </c>
       <c r="FE12" s="13">
         <v>6354</v>
       </c>
       <c r="FF12" s="13">
         <v>5984</v>
       </c>
       <c r="FG12" s="13">
         <v>15</v>
       </c>
       <c r="FH12" s="13">
         <v>15</v>
       </c>
@@ -9512,51 +8959,51 @@
         <v>184</v>
       </c>
       <c r="D13" s="47" t="s">
         <v>186</v>
       </c>
       <c r="E13" s="48"/>
       <c r="F13" s="15">
         <v>27</v>
       </c>
       <c r="G13" s="16">
         <v>272.7</v>
       </c>
       <c r="H13" s="16">
         <v>8.5</v>
       </c>
       <c r="I13" s="16">
         <v>2.46</v>
       </c>
       <c r="J13" s="16">
         <v>6.04</v>
       </c>
       <c r="K13" s="16">
         <v>2449</v>
       </c>
       <c r="L13" s="16">
-        <v>4616</v>
+        <v>3706</v>
       </c>
       <c r="M13" s="16">
         <v>69.7</v>
       </c>
       <c r="N13" s="16">
         <v>49796</v>
       </c>
       <c r="O13" s="16">
         <v>49267</v>
       </c>
       <c r="P13" s="16">
         <v>529</v>
       </c>
       <c r="Q13" s="16">
         <v>1537</v>
       </c>
       <c r="R13" s="16">
         <v>308</v>
       </c>
       <c r="S13" s="16">
         <v>1758</v>
       </c>
       <c r="T13" s="16">
         <v>6131</v>
       </c>
@@ -9614,69 +9061,69 @@
       <c r="AL13" s="16">
         <v>1521</v>
       </c>
       <c r="AM13" s="16">
         <v>12153</v>
       </c>
       <c r="AN13" s="16">
         <v>77</v>
       </c>
       <c r="AO13" s="16">
         <v>-2540</v>
       </c>
       <c r="AP13" s="16" t="s">
         <v>246</v>
       </c>
       <c r="AQ13" s="16" t="s">
         <v>246</v>
       </c>
       <c r="AR13" s="16">
         <v>1541</v>
       </c>
       <c r="AS13" s="16">
         <v>16</v>
       </c>
       <c r="AT13" s="16">
-        <v>543</v>
+        <v>436</v>
       </c>
       <c r="AU13" s="16">
-        <v>2.08</v>
+        <v>2.59</v>
       </c>
       <c r="AV13" s="16" t="s">
         <v>246</v>
       </c>
       <c r="AW13" s="16" t="s">
         <v>246</v>
       </c>
       <c r="AX13" s="16" t="s">
         <v>246</v>
       </c>
       <c r="AY13" s="16">
         <v>181</v>
       </c>
       <c r="AZ13" s="16">
-        <v>334</v>
+        <v>416</v>
       </c>
       <c r="BA13" s="16">
         <v>57</v>
       </c>
       <c r="BB13" s="17">
         <v>13.35</v>
       </c>
       <c r="BC13" s="17">
         <v>2.8</v>
       </c>
       <c r="BD13" s="17">
         <v>10.55</v>
       </c>
       <c r="BE13" s="17">
         <v>7.31</v>
       </c>
       <c r="BF13" s="17">
         <v>6.3</v>
       </c>
       <c r="BG13" s="17">
         <v>4.91</v>
       </c>
       <c r="BH13" s="17">
         <v>2.4</v>
       </c>
@@ -9944,51 +9391,51 @@
       <c r="ER13" s="17">
         <v>657</v>
       </c>
       <c r="ES13" s="17">
         <v>51161</v>
       </c>
       <c r="ET13" s="17">
         <v>20360</v>
       </c>
       <c r="EU13" s="17">
         <v>12106</v>
       </c>
       <c r="EV13" s="17">
         <v>4457</v>
       </c>
       <c r="EW13" s="17">
         <v>2859</v>
       </c>
       <c r="EX13" s="17">
         <v>805</v>
       </c>
       <c r="EY13" s="17">
         <v>30773</v>
       </c>
       <c r="EZ13" s="17">
-        <v>5546</v>
+        <v>4636</v>
       </c>
       <c r="FA13" s="17">
         <v>3312</v>
       </c>
       <c r="FB13" s="17">
         <v>2603</v>
       </c>
       <c r="FC13" s="17">
         <v>20156</v>
       </c>
       <c r="FD13" s="17">
         <v>1523</v>
       </c>
       <c r="FE13" s="17">
         <v>3622</v>
       </c>
       <c r="FF13" s="17">
         <v>930</v>
       </c>
       <c r="FG13" s="17">
         <v>35</v>
       </c>
       <c r="FH13" s="17">
         <v>35</v>
       </c>
@@ -10245,51 +9692,51 @@
         <v>184</v>
       </c>
       <c r="D14" s="47" t="s">
         <v>187</v>
       </c>
       <c r="E14" s="48"/>
       <c r="F14" s="15">
         <v>17</v>
       </c>
       <c r="G14" s="16">
         <v>766.3</v>
       </c>
       <c r="H14" s="16">
         <v>7.67</v>
       </c>
       <c r="I14" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="J14" s="16">
         <v>5.37</v>
       </c>
       <c r="K14" s="16">
         <v>2574</v>
       </c>
       <c r="L14" s="16">
-        <v>8994</v>
+        <v>5462</v>
       </c>
       <c r="M14" s="16">
         <v>71.7</v>
       </c>
       <c r="N14" s="16">
         <v>16960</v>
       </c>
       <c r="O14" s="16">
         <v>16572</v>
       </c>
       <c r="P14" s="16">
         <v>388</v>
       </c>
       <c r="Q14" s="16">
         <v>3127</v>
       </c>
       <c r="R14" s="16">
         <v>56</v>
       </c>
       <c r="S14" s="16">
         <v>3459</v>
       </c>
       <c r="T14" s="16">
         <v>8451</v>
       </c>
@@ -10347,69 +9794,69 @@
       <c r="AL14" s="16">
         <v>2142</v>
       </c>
       <c r="AM14" s="16">
         <v>14169</v>
       </c>
       <c r="AN14" s="16">
         <v>169</v>
       </c>
       <c r="AO14" s="16">
         <v>2192</v>
       </c>
       <c r="AP14" s="16">
         <v>83.6</v>
       </c>
       <c r="AQ14" s="16">
         <v>13.4</v>
       </c>
       <c r="AR14" s="16">
         <v>8113</v>
       </c>
       <c r="AS14" s="16">
         <v>49.6</v>
       </c>
       <c r="AT14" s="16">
-        <v>1173</v>
+        <v>712</v>
       </c>
       <c r="AU14" s="16">
-        <v>1.82</v>
+        <v>3</v>
       </c>
       <c r="AV14" s="16">
         <v>286</v>
       </c>
       <c r="AW14" s="16">
-        <v>244</v>
+        <v>401</v>
       </c>
       <c r="AX14" s="16">
         <v>29</v>
       </c>
       <c r="AY14" s="16">
         <v>1058</v>
       </c>
       <c r="AZ14" s="16">
-        <v>902</v>
+        <v>1485</v>
       </c>
       <c r="BA14" s="16">
         <v>106</v>
       </c>
       <c r="BB14" s="17">
         <v>8.19</v>
       </c>
       <c r="BC14" s="17">
         <v>2.4</v>
       </c>
       <c r="BD14" s="17">
         <v>5.79</v>
       </c>
       <c r="BE14" s="17">
         <v>3.87</v>
       </c>
       <c r="BF14" s="17">
         <v>1.43</v>
       </c>
       <c r="BG14" s="17">
         <v>2.82</v>
       </c>
       <c r="BH14" s="17">
         <v>1.05</v>
       </c>
@@ -10677,51 +10124,51 @@
       <c r="ER14" s="17">
         <v>2805</v>
       </c>
       <c r="ES14" s="17">
         <v>15270</v>
       </c>
       <c r="ET14" s="17">
         <v>7639</v>
       </c>
       <c r="EU14" s="17">
         <v>4959</v>
       </c>
       <c r="EV14" s="17">
         <v>326</v>
       </c>
       <c r="EW14" s="17">
         <v>745</v>
       </c>
       <c r="EX14" s="17">
         <v>482</v>
       </c>
       <c r="EY14" s="17">
         <v>7631</v>
       </c>
       <c r="EZ14" s="17">
-        <v>10878</v>
+        <v>7346</v>
       </c>
       <c r="FA14" s="17">
         <v>5838</v>
       </c>
       <c r="FB14" s="17">
         <v>5779</v>
       </c>
       <c r="FC14" s="17">
         <v>1451</v>
       </c>
       <c r="FD14" s="17">
         <v>1449</v>
       </c>
       <c r="FE14" s="17">
         <v>1884</v>
       </c>
       <c r="FF14" s="17">
         <v>1884</v>
       </c>
       <c r="FG14" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH14" s="17" t="s">
         <v>247</v>
       </c>
@@ -10978,51 +10425,51 @@
         <v>184</v>
       </c>
       <c r="D15" s="47" t="s">
         <v>188</v>
       </c>
       <c r="E15" s="48"/>
       <c r="F15" s="15">
         <v>16</v>
       </c>
       <c r="G15" s="16">
         <v>1158.5</v>
       </c>
       <c r="H15" s="16">
         <v>16.66</v>
       </c>
       <c r="I15" s="16">
         <v>4.55</v>
       </c>
       <c r="J15" s="16">
         <v>12.11</v>
       </c>
       <c r="K15" s="16">
         <v>3215</v>
       </c>
       <c r="L15" s="16">
-        <v>6548</v>
+        <v>5788</v>
       </c>
       <c r="M15" s="16">
         <v>68.099999999999994</v>
       </c>
       <c r="N15" s="16">
         <v>15962</v>
       </c>
       <c r="O15" s="16">
         <v>17126</v>
       </c>
       <c r="P15" s="16">
         <v>-1164</v>
       </c>
       <c r="Q15" s="16">
         <v>4632</v>
       </c>
       <c r="R15" s="16">
         <v>87</v>
       </c>
       <c r="S15" s="16">
         <v>3381</v>
       </c>
       <c r="T15" s="16">
         <v>9708</v>
       </c>
@@ -11080,69 +10527,69 @@
       <c r="AL15" s="16">
         <v>4733</v>
       </c>
       <c r="AM15" s="16">
         <v>16205</v>
       </c>
       <c r="AN15" s="16">
         <v>290</v>
       </c>
       <c r="AO15" s="16">
         <v>2670</v>
       </c>
       <c r="AP15" s="16">
         <v>76.099999999999994</v>
       </c>
       <c r="AQ15" s="16">
         <v>14.1</v>
       </c>
       <c r="AR15" s="16">
         <v>8809</v>
       </c>
       <c r="AS15" s="16">
         <v>46.7</v>
       </c>
       <c r="AT15" s="16">
-        <v>393</v>
+        <v>347</v>
       </c>
       <c r="AU15" s="16">
-        <v>2.88</v>
+        <v>3.26</v>
       </c>
       <c r="AV15" s="16">
         <v>160</v>
       </c>
       <c r="AW15" s="16">
-        <v>408</v>
+        <v>461</v>
       </c>
       <c r="AX15" s="16">
         <v>23</v>
       </c>
       <c r="AY15" s="16">
         <v>529</v>
       </c>
       <c r="AZ15" s="16">
-        <v>1345</v>
+        <v>1522</v>
       </c>
       <c r="BA15" s="16">
         <v>76</v>
       </c>
       <c r="BB15" s="17">
         <v>16.66</v>
       </c>
       <c r="BC15" s="17">
         <v>4.55</v>
       </c>
       <c r="BD15" s="17">
         <v>12.11</v>
       </c>
       <c r="BE15" s="17">
         <v>6.5</v>
       </c>
       <c r="BF15" s="17">
         <v>3.67</v>
       </c>
       <c r="BG15" s="17">
         <v>6.06</v>
       </c>
       <c r="BH15" s="17">
         <v>0.44</v>
       </c>
@@ -11410,51 +10857,51 @@
       <c r="ER15" s="17">
         <v>2775</v>
       </c>
       <c r="ES15" s="17">
         <v>30666</v>
       </c>
       <c r="ET15" s="17">
         <v>21994</v>
       </c>
       <c r="EU15" s="17">
         <v>17561</v>
       </c>
       <c r="EV15" s="17">
         <v>1259</v>
       </c>
       <c r="EW15" s="17">
         <v>1454</v>
       </c>
       <c r="EX15" s="17">
         <v>980</v>
       </c>
       <c r="EY15" s="17">
         <v>8672</v>
       </c>
       <c r="EZ15" s="17">
-        <v>8513</v>
+        <v>7753</v>
       </c>
       <c r="FA15" s="17">
         <v>3905</v>
       </c>
       <c r="FB15" s="17">
         <v>3790</v>
       </c>
       <c r="FC15" s="17">
         <v>2448</v>
       </c>
       <c r="FD15" s="17">
         <v>2378</v>
       </c>
       <c r="FE15" s="17">
         <v>1968</v>
       </c>
       <c r="FF15" s="17">
         <v>1965</v>
       </c>
       <c r="FG15" s="17">
         <v>0</v>
       </c>
       <c r="FH15" s="17">
         <v>0</v>
       </c>
@@ -12444,51 +11891,51 @@
         <v>184</v>
       </c>
       <c r="D17" s="47" t="s">
         <v>190</v>
       </c>
       <c r="E17" s="48"/>
       <c r="F17" s="15">
         <v>28</v>
       </c>
       <c r="G17" s="16">
         <v>2454.9</v>
       </c>
       <c r="H17" s="16">
         <v>23.01</v>
       </c>
       <c r="I17" s="16">
         <v>4.54</v>
       </c>
       <c r="J17" s="16">
         <v>18.47</v>
       </c>
       <c r="K17" s="16">
         <v>5201</v>
       </c>
       <c r="L17" s="16">
-        <v>14488</v>
+        <v>11280</v>
       </c>
       <c r="M17" s="16">
         <v>71.8</v>
       </c>
       <c r="N17" s="16">
         <v>31280</v>
       </c>
       <c r="O17" s="16">
         <v>30854</v>
       </c>
       <c r="P17" s="16">
         <v>426</v>
       </c>
       <c r="Q17" s="16">
         <v>9380</v>
       </c>
       <c r="R17" s="16">
         <v>340</v>
       </c>
       <c r="S17" s="16">
         <v>9466</v>
       </c>
       <c r="T17" s="16">
         <v>21425</v>
       </c>
@@ -12546,69 +11993,69 @@
       <c r="AL17" s="16">
         <v>7551</v>
       </c>
       <c r="AM17" s="16">
         <v>29678</v>
       </c>
       <c r="AN17" s="16">
         <v>542</v>
       </c>
       <c r="AO17" s="16">
         <v>4753</v>
       </c>
       <c r="AP17" s="16">
         <v>59.2</v>
       </c>
       <c r="AQ17" s="16">
         <v>13.8</v>
       </c>
       <c r="AR17" s="16">
         <v>18201</v>
       </c>
       <c r="AS17" s="16">
         <v>52.9</v>
       </c>
       <c r="AT17" s="16">
-        <v>630</v>
+        <v>490</v>
       </c>
       <c r="AU17" s="16">
-        <v>2.38</v>
+        <v>3.05</v>
       </c>
       <c r="AV17" s="16">
         <v>206</v>
       </c>
       <c r="AW17" s="16">
-        <v>328</v>
+        <v>421</v>
       </c>
       <c r="AX17" s="16">
         <v>19</v>
       </c>
       <c r="AY17" s="16">
         <v>791</v>
       </c>
       <c r="AZ17" s="16">
-        <v>1256</v>
+        <v>1614</v>
       </c>
       <c r="BA17" s="16">
         <v>74</v>
       </c>
       <c r="BB17" s="17">
         <v>24.06</v>
       </c>
       <c r="BC17" s="17">
         <v>4.74</v>
       </c>
       <c r="BD17" s="17">
         <v>19.32</v>
       </c>
       <c r="BE17" s="17">
         <v>9.85</v>
       </c>
       <c r="BF17" s="17">
         <v>5.69</v>
       </c>
       <c r="BG17" s="17">
         <v>6.75</v>
       </c>
       <c r="BH17" s="17">
         <v>3.1</v>
       </c>
@@ -12876,51 +12323,51 @@
       <c r="ER17" s="17">
         <v>7306</v>
       </c>
       <c r="ES17" s="17">
         <v>41927</v>
       </c>
       <c r="ET17" s="17">
         <v>27757</v>
       </c>
       <c r="EU17" s="17">
         <v>21199</v>
       </c>
       <c r="EV17" s="17">
         <v>1721</v>
       </c>
       <c r="EW17" s="17">
         <v>2037</v>
       </c>
       <c r="EX17" s="17">
         <v>626</v>
       </c>
       <c r="EY17" s="17">
         <v>14170</v>
       </c>
       <c r="EZ17" s="17">
-        <v>15527</v>
+        <v>12319</v>
       </c>
       <c r="FA17" s="17">
         <v>7996</v>
       </c>
       <c r="FB17" s="17">
         <v>7735</v>
       </c>
       <c r="FC17" s="17">
         <v>5233</v>
       </c>
       <c r="FD17" s="17">
         <v>5133</v>
       </c>
       <c r="FE17" s="17">
         <v>1039</v>
       </c>
       <c r="FF17" s="17">
         <v>1039</v>
       </c>
       <c r="FG17" s="17">
         <v>16</v>
       </c>
       <c r="FH17" s="17">
         <v>16</v>
       </c>
@@ -13177,51 +12624,51 @@
         <v>184</v>
       </c>
       <c r="D18" s="34" t="s">
         <v>191</v>
       </c>
       <c r="E18" s="48"/>
       <c r="F18" s="15">
         <v>38</v>
       </c>
       <c r="G18" s="16">
         <v>4086.1</v>
       </c>
       <c r="H18" s="16">
         <v>22.94</v>
       </c>
       <c r="I18" s="16">
         <v>4.29</v>
       </c>
       <c r="J18" s="16">
         <v>18.649999999999999</v>
       </c>
       <c r="K18" s="16">
         <v>9192</v>
       </c>
       <c r="L18" s="16">
-        <v>20994</v>
+        <v>18942</v>
       </c>
       <c r="M18" s="16">
         <v>68</v>
       </c>
       <c r="N18" s="16">
         <v>58251</v>
       </c>
       <c r="O18" s="16">
         <v>57731</v>
       </c>
       <c r="P18" s="16">
         <v>520</v>
       </c>
       <c r="Q18" s="16">
         <v>12686</v>
       </c>
       <c r="R18" s="16">
         <v>116</v>
       </c>
       <c r="S18" s="16">
         <v>13090</v>
       </c>
       <c r="T18" s="16">
         <v>43174</v>
       </c>
@@ -13279,69 +12726,69 @@
       <c r="AL18" s="16">
         <v>19420</v>
       </c>
       <c r="AM18" s="16">
         <v>55292</v>
       </c>
       <c r="AN18" s="16">
         <v>873</v>
       </c>
       <c r="AO18" s="16">
         <v>10817</v>
       </c>
       <c r="AP18" s="16">
         <v>54.1</v>
       </c>
       <c r="AQ18" s="16">
         <v>16.399999999999999</v>
       </c>
       <c r="AR18" s="16">
         <v>34051</v>
       </c>
       <c r="AS18" s="16">
         <v>51.5</v>
       </c>
       <c r="AT18" s="16">
-        <v>915</v>
+        <v>826</v>
       </c>
       <c r="AU18" s="16">
-        <v>3.15</v>
+        <v>3.49</v>
       </c>
       <c r="AV18" s="16">
         <v>472</v>
       </c>
       <c r="AW18" s="16">
-        <v>515</v>
+        <v>571</v>
       </c>
       <c r="AX18" s="16">
         <v>26</v>
       </c>
       <c r="AY18" s="16">
         <v>1484</v>
       </c>
       <c r="AZ18" s="16">
-        <v>1622</v>
+        <v>1798</v>
       </c>
       <c r="BA18" s="16">
         <v>83</v>
       </c>
       <c r="BB18" s="17">
         <v>23.65</v>
       </c>
       <c r="BC18" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="BD18" s="17">
         <v>19.3</v>
       </c>
       <c r="BE18" s="17">
         <v>13.22</v>
       </c>
       <c r="BF18" s="17">
         <v>8.7200000000000006</v>
       </c>
       <c r="BG18" s="17">
         <v>10.42</v>
       </c>
       <c r="BH18" s="17">
         <v>2.8</v>
       </c>
@@ -13609,51 +13056,51 @@
       <c r="ER18" s="17">
         <v>9192</v>
       </c>
       <c r="ES18" s="17">
         <v>79024</v>
       </c>
       <c r="ET18" s="17">
         <v>48293</v>
       </c>
       <c r="EU18" s="17">
         <v>38235</v>
       </c>
       <c r="EV18" s="17">
         <v>2042</v>
       </c>
       <c r="EW18" s="17">
         <v>4327</v>
       </c>
       <c r="EX18" s="17">
         <v>2006</v>
       </c>
       <c r="EY18" s="17">
         <v>30673</v>
       </c>
       <c r="EZ18" s="17">
-        <v>27922</v>
+        <v>25870</v>
       </c>
       <c r="FA18" s="17">
         <v>8904</v>
       </c>
       <c r="FB18" s="17">
         <v>8785</v>
       </c>
       <c r="FC18" s="17">
         <v>11327</v>
       </c>
       <c r="FD18" s="17">
         <v>11172</v>
       </c>
       <c r="FE18" s="17">
         <v>6929</v>
       </c>
       <c r="FF18" s="17">
         <v>6928</v>
       </c>
       <c r="FG18" s="17">
         <v>11</v>
       </c>
       <c r="FH18" s="17">
         <v>11</v>
       </c>
@@ -13910,51 +13357,51 @@
         <v>184</v>
       </c>
       <c r="D19" s="47" t="s">
         <v>192</v>
       </c>
       <c r="E19" s="48"/>
       <c r="F19" s="15">
         <v>56</v>
       </c>
       <c r="G19" s="16">
         <v>6792.9</v>
       </c>
       <c r="H19" s="16">
         <v>21.26</v>
       </c>
       <c r="I19" s="16">
         <v>3.44</v>
       </c>
       <c r="J19" s="16">
         <v>17.82</v>
       </c>
       <c r="K19" s="16">
         <v>11693</v>
       </c>
       <c r="L19" s="16">
-        <v>29171</v>
+        <v>21615</v>
       </c>
       <c r="M19" s="16">
         <v>62.3</v>
       </c>
       <c r="N19" s="16">
         <v>72230</v>
       </c>
       <c r="O19" s="16">
         <v>78926</v>
       </c>
       <c r="P19" s="16">
         <v>-6696</v>
       </c>
       <c r="Q19" s="16">
         <v>28522</v>
       </c>
       <c r="R19" s="16">
         <v>586</v>
       </c>
       <c r="S19" s="16">
         <v>21240</v>
       </c>
       <c r="T19" s="16">
         <v>54086</v>
       </c>
@@ -14012,69 +13459,69 @@
       <c r="AL19" s="16">
         <v>25201</v>
       </c>
       <c r="AM19" s="16">
         <v>77685</v>
       </c>
       <c r="AN19" s="16">
         <v>1012</v>
       </c>
       <c r="AO19" s="16">
         <v>12451</v>
       </c>
       <c r="AP19" s="16">
         <v>67.900000000000006</v>
       </c>
       <c r="AQ19" s="16">
         <v>13.8</v>
       </c>
       <c r="AR19" s="16">
         <v>48032</v>
       </c>
       <c r="AS19" s="16">
         <v>53.3</v>
       </c>
       <c r="AT19" s="16">
-        <v>1372</v>
+        <v>1017</v>
       </c>
       <c r="AU19" s="16">
-        <v>3.09</v>
+        <v>4.17</v>
       </c>
       <c r="AV19" s="16">
         <v>586</v>
       </c>
       <c r="AW19" s="16">
-        <v>427</v>
+        <v>576</v>
       </c>
       <c r="AX19" s="16">
         <v>18</v>
       </c>
       <c r="AY19" s="16">
         <v>2259</v>
       </c>
       <c r="AZ19" s="16">
-        <v>1647</v>
+        <v>2222</v>
       </c>
       <c r="BA19" s="16">
         <v>71</v>
       </c>
       <c r="BB19" s="17">
         <v>21.98</v>
       </c>
       <c r="BC19" s="17">
         <v>3.73</v>
       </c>
       <c r="BD19" s="17">
         <v>18.25</v>
       </c>
       <c r="BE19" s="17">
         <v>12.38</v>
       </c>
       <c r="BF19" s="17">
         <v>8.1199999999999992</v>
       </c>
       <c r="BG19" s="17">
         <v>6.68</v>
       </c>
       <c r="BH19" s="17">
         <v>5.7</v>
       </c>
@@ -14342,51 +13789,51 @@
       <c r="ER19" s="17">
         <v>11185</v>
       </c>
       <c r="ES19" s="17">
         <v>93703</v>
       </c>
       <c r="ET19" s="17">
         <v>58838</v>
       </c>
       <c r="EU19" s="17">
         <v>40014</v>
       </c>
       <c r="EV19" s="17">
         <v>4085</v>
       </c>
       <c r="EW19" s="17">
         <v>8727</v>
       </c>
       <c r="EX19" s="17">
         <v>3864</v>
       </c>
       <c r="EY19" s="17">
         <v>34570</v>
       </c>
       <c r="EZ19" s="17">
-        <v>36528</v>
+        <v>28972</v>
       </c>
       <c r="FA19" s="17">
         <v>13664</v>
       </c>
       <c r="FB19" s="17">
         <v>13655</v>
       </c>
       <c r="FC19" s="17">
         <v>11837</v>
       </c>
       <c r="FD19" s="17">
         <v>11738</v>
       </c>
       <c r="FE19" s="17">
         <v>7371</v>
       </c>
       <c r="FF19" s="17">
         <v>7357</v>
       </c>
       <c r="FG19" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH19" s="17" t="s">
         <v>247</v>
       </c>
@@ -14643,51 +14090,51 @@
         <v>184</v>
       </c>
       <c r="D20" s="47" t="s">
         <v>193</v>
       </c>
       <c r="E20" s="48"/>
       <c r="F20" s="15">
         <v>42</v>
       </c>
       <c r="G20" s="16">
         <v>16833.8</v>
       </c>
       <c r="H20" s="16">
         <v>26.18</v>
       </c>
       <c r="I20" s="16">
         <v>4.71</v>
       </c>
       <c r="J20" s="16">
         <v>21.47</v>
       </c>
       <c r="K20" s="16">
         <v>23304</v>
       </c>
       <c r="L20" s="16">
-        <v>92419</v>
+        <v>74233</v>
       </c>
       <c r="M20" s="16">
         <v>62.3</v>
       </c>
       <c r="N20" s="16">
         <v>179957</v>
       </c>
       <c r="O20" s="16">
         <v>212137</v>
       </c>
       <c r="P20" s="16">
         <v>-32180</v>
       </c>
       <c r="Q20" s="16">
         <v>72045</v>
       </c>
       <c r="R20" s="16">
         <v>2162</v>
       </c>
       <c r="S20" s="16">
         <v>37703</v>
       </c>
       <c r="T20" s="16">
         <v>126816</v>
       </c>
@@ -14745,69 +14192,69 @@
       <c r="AL20" s="16">
         <v>73055</v>
       </c>
       <c r="AM20" s="16">
         <v>194152</v>
       </c>
       <c r="AN20" s="16">
         <v>2983</v>
       </c>
       <c r="AO20" s="16">
         <v>39985</v>
       </c>
       <c r="AP20" s="16">
         <v>98.8</v>
       </c>
       <c r="AQ20" s="16">
         <v>17.100000000000001</v>
       </c>
       <c r="AR20" s="16">
         <v>125926</v>
       </c>
       <c r="AS20" s="16">
         <v>53.8</v>
       </c>
       <c r="AT20" s="16">
-        <v>3530</v>
+        <v>2835</v>
       </c>
       <c r="AU20" s="16">
-        <v>2.5299999999999998</v>
+        <v>3.15</v>
       </c>
       <c r="AV20" s="16">
         <v>1527</v>
       </c>
       <c r="AW20" s="16">
-        <v>433</v>
+        <v>539</v>
       </c>
       <c r="AX20" s="16">
         <v>24</v>
       </c>
       <c r="AY20" s="16">
         <v>4810</v>
       </c>
       <c r="AZ20" s="16">
-        <v>1363</v>
+        <v>1696</v>
       </c>
       <c r="BA20" s="16">
         <v>75</v>
       </c>
       <c r="BB20" s="17">
         <v>28.01</v>
       </c>
       <c r="BC20" s="17">
         <v>4.83</v>
       </c>
       <c r="BD20" s="17">
         <v>23.18</v>
       </c>
       <c r="BE20" s="17">
         <v>15.22</v>
       </c>
       <c r="BF20" s="17">
         <v>9.26</v>
       </c>
       <c r="BG20" s="17">
         <v>9.59</v>
       </c>
       <c r="BH20" s="17">
         <v>5.63</v>
       </c>
@@ -15075,51 +14522,51 @@
       <c r="ER20" s="17">
         <v>21327</v>
       </c>
       <c r="ES20" s="17">
         <v>283322</v>
       </c>
       <c r="ET20" s="17">
         <v>141420</v>
       </c>
       <c r="EU20" s="17">
         <v>98100</v>
       </c>
       <c r="EV20" s="17">
         <v>8708</v>
       </c>
       <c r="EW20" s="17">
         <v>20801</v>
       </c>
       <c r="EX20" s="17">
         <v>9668</v>
       </c>
       <c r="EY20" s="17">
         <v>141883</v>
       </c>
       <c r="EZ20" s="17">
-        <v>142848</v>
+        <v>124662</v>
       </c>
       <c r="FA20" s="17">
         <v>46908</v>
       </c>
       <c r="FB20" s="17">
         <v>46756</v>
       </c>
       <c r="FC20" s="17">
         <v>36825</v>
       </c>
       <c r="FD20" s="17">
         <v>36570</v>
       </c>
       <c r="FE20" s="17">
         <v>50472</v>
       </c>
       <c r="FF20" s="17">
         <v>50429</v>
       </c>
       <c r="FG20" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH20" s="17" t="s">
         <v>247</v>
       </c>
@@ -15376,51 +14823,51 @@
         <v>195</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>196</v>
       </c>
       <c r="E21" s="48"/>
       <c r="F21" s="15">
         <v>16</v>
       </c>
       <c r="G21" s="16">
         <v>6426.1</v>
       </c>
       <c r="H21" s="16">
         <v>10.81</v>
       </c>
       <c r="I21" s="16">
         <v>2.94</v>
       </c>
       <c r="J21" s="16">
         <v>7.87</v>
       </c>
       <c r="K21" s="16">
         <v>11327</v>
       </c>
       <c r="L21" s="16">
-        <v>68218</v>
+        <v>45696</v>
       </c>
       <c r="M21" s="16">
         <v>54.5</v>
       </c>
       <c r="N21" s="16">
         <v>90071</v>
       </c>
       <c r="O21" s="16">
         <v>106317</v>
       </c>
       <c r="P21" s="16">
         <v>-16246</v>
       </c>
       <c r="Q21" s="16">
         <v>38931</v>
       </c>
       <c r="R21" s="16">
         <v>617</v>
       </c>
       <c r="S21" s="16">
         <v>22068</v>
       </c>
       <c r="T21" s="16">
         <v>61165</v>
       </c>
@@ -15478,69 +14925,69 @@
       <c r="AL21" s="16">
         <v>38138</v>
       </c>
       <c r="AM21" s="16">
         <v>106380</v>
       </c>
       <c r="AN21" s="16">
         <v>1175</v>
       </c>
       <c r="AO21" s="16">
         <v>17368</v>
       </c>
       <c r="AP21" s="16">
         <v>81.3</v>
       </c>
       <c r="AQ21" s="16">
         <v>14</v>
       </c>
       <c r="AR21" s="16">
         <v>56641</v>
       </c>
       <c r="AS21" s="16">
         <v>45.8</v>
       </c>
       <c r="AT21" s="16">
-        <v>6311</v>
+        <v>4227</v>
       </c>
       <c r="AU21" s="16">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="AV21" s="16">
         <v>1607</v>
       </c>
       <c r="AW21" s="16">
-        <v>255</v>
+        <v>380</v>
       </c>
       <c r="AX21" s="16">
         <v>27</v>
       </c>
       <c r="AY21" s="16">
         <v>5240</v>
       </c>
       <c r="AZ21" s="16">
-        <v>830</v>
+        <v>1240</v>
       </c>
       <c r="BA21" s="16">
         <v>88</v>
       </c>
       <c r="BB21" s="17">
         <v>10.93</v>
       </c>
       <c r="BC21" s="17">
         <v>2.94</v>
       </c>
       <c r="BD21" s="17">
         <v>7.99</v>
       </c>
       <c r="BE21" s="17">
         <v>4.22</v>
       </c>
       <c r="BF21" s="17">
         <v>3.47</v>
       </c>
       <c r="BG21" s="17">
         <v>3.39</v>
       </c>
       <c r="BH21" s="17">
         <v>0.83</v>
       </c>
@@ -15808,51 +15255,51 @@
       <c r="ER21" s="17">
         <v>12474</v>
       </c>
       <c r="ES21" s="17">
         <v>174962</v>
       </c>
       <c r="ET21" s="17">
         <v>51727</v>
       </c>
       <c r="EU21" s="17">
         <v>41344</v>
       </c>
       <c r="EV21" s="17">
         <v>976</v>
       </c>
       <c r="EW21" s="17">
         <v>4294</v>
       </c>
       <c r="EX21" s="17">
         <v>2220</v>
       </c>
       <c r="EY21" s="17">
         <v>122767</v>
       </c>
       <c r="EZ21" s="17">
-        <v>133589</v>
+        <v>111067</v>
       </c>
       <c r="FA21" s="17">
         <v>37817</v>
       </c>
       <c r="FB21" s="17">
         <v>37817</v>
       </c>
       <c r="FC21" s="17">
         <v>19140</v>
       </c>
       <c r="FD21" s="17">
         <v>19140</v>
       </c>
       <c r="FE21" s="17">
         <v>65371</v>
       </c>
       <c r="FF21" s="17">
         <v>65371</v>
       </c>
       <c r="FG21" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH21" s="17" t="s">
         <v>247</v>
       </c>
@@ -16109,51 +15556,51 @@
         <v>198</v>
       </c>
       <c r="D22" s="34" t="s">
         <v>196</v>
       </c>
       <c r="E22" s="48"/>
       <c r="F22" s="15">
         <v>226</v>
       </c>
       <c r="G22" s="16">
         <v>3496</v>
       </c>
       <c r="H22" s="16">
         <v>18.28</v>
       </c>
       <c r="I22" s="16">
         <v>3.9</v>
       </c>
       <c r="J22" s="16">
         <v>14.38</v>
       </c>
       <c r="K22" s="16">
         <v>6983</v>
       </c>
       <c r="L22" s="16">
-        <v>16970</v>
+        <v>14050</v>
       </c>
       <c r="M22" s="16">
         <v>69</v>
       </c>
       <c r="N22" s="16">
         <v>49176</v>
       </c>
       <c r="O22" s="16">
         <v>51184</v>
       </c>
       <c r="P22" s="16">
         <v>-2008</v>
       </c>
       <c r="Q22" s="16">
         <v>13199</v>
       </c>
       <c r="R22" s="16">
         <v>333</v>
       </c>
       <c r="S22" s="16">
         <v>10858</v>
       </c>
       <c r="T22" s="16">
         <v>30948</v>
       </c>
@@ -16211,69 +15658,69 @@
       <c r="AL22" s="16">
         <v>13630</v>
       </c>
       <c r="AM22" s="16">
         <v>43539</v>
       </c>
       <c r="AN22" s="16">
         <v>675</v>
       </c>
       <c r="AO22" s="16">
         <v>7176</v>
       </c>
       <c r="AP22" s="16">
         <v>61.7</v>
       </c>
       <c r="AQ22" s="16">
         <v>14.1</v>
       </c>
       <c r="AR22" s="16">
         <v>26502</v>
       </c>
       <c r="AS22" s="16">
         <v>52.3</v>
       </c>
       <c r="AT22" s="16">
-        <v>928</v>
+        <v>769</v>
       </c>
       <c r="AU22" s="16">
-        <v>2.99</v>
+        <v>3.61</v>
       </c>
       <c r="AV22" s="16">
         <v>392</v>
       </c>
       <c r="AW22" s="16">
-        <v>423</v>
+        <v>511</v>
       </c>
       <c r="AX22" s="16">
         <v>21</v>
       </c>
       <c r="AY22" s="16">
         <v>1450</v>
       </c>
       <c r="AZ22" s="16">
-        <v>1562</v>
+        <v>1886</v>
       </c>
       <c r="BA22" s="16">
         <v>76</v>
       </c>
       <c r="BB22" s="17">
         <v>19.62</v>
       </c>
       <c r="BC22" s="17">
         <v>4.07</v>
       </c>
       <c r="BD22" s="17">
         <v>15.55</v>
       </c>
       <c r="BE22" s="17">
         <v>10.07</v>
       </c>
       <c r="BF22" s="17">
         <v>6.09</v>
       </c>
       <c r="BG22" s="17">
         <v>6.91</v>
       </c>
       <c r="BH22" s="17">
         <v>3.16</v>
       </c>
@@ -16541,51 +15988,51 @@
       <c r="ER22" s="17">
         <v>6945</v>
       </c>
       <c r="ES22" s="17">
         <v>62615</v>
       </c>
       <c r="ET22" s="17">
         <v>38377</v>
       </c>
       <c r="EU22" s="17">
         <v>27574</v>
       </c>
       <c r="EV22" s="17">
         <v>2834</v>
       </c>
       <c r="EW22" s="17">
         <v>4489</v>
       </c>
       <c r="EX22" s="17">
         <v>1933</v>
       </c>
       <c r="EY22" s="17">
         <v>24188</v>
       </c>
       <c r="EZ22" s="17">
-        <v>20505</v>
+        <v>17585</v>
       </c>
       <c r="FA22" s="17">
         <v>8430</v>
       </c>
       <c r="FB22" s="17">
         <v>8234</v>
       </c>
       <c r="FC22" s="17">
         <v>9980</v>
       </c>
       <c r="FD22" s="17">
         <v>7260</v>
       </c>
       <c r="FE22" s="17">
         <v>3921</v>
       </c>
       <c r="FF22" s="17">
         <v>3535</v>
       </c>
       <c r="FG22" s="17">
         <v>16</v>
       </c>
       <c r="FH22" s="17">
         <v>16</v>
       </c>
@@ -16842,51 +16289,51 @@
         <v>200</v>
       </c>
       <c r="D23" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E23" s="48"/>
       <c r="F23" s="15">
         <v>48</v>
       </c>
       <c r="G23" s="16">
         <v>4305.7</v>
       </c>
       <c r="H23" s="16">
         <v>16.100000000000001</v>
       </c>
       <c r="I23" s="16">
         <v>3.06</v>
       </c>
       <c r="J23" s="16">
         <v>13.04</v>
       </c>
       <c r="K23" s="16">
         <v>9948</v>
       </c>
       <c r="L23" s="16">
-        <v>18228</v>
+        <v>16940</v>
       </c>
       <c r="M23" s="16">
         <v>68.099999999999994</v>
       </c>
       <c r="N23" s="16">
         <v>59701</v>
       </c>
       <c r="O23" s="16">
         <v>61359</v>
       </c>
       <c r="P23" s="16">
         <v>-1658</v>
       </c>
       <c r="Q23" s="16">
         <v>13593</v>
       </c>
       <c r="R23" s="16">
         <v>292</v>
       </c>
       <c r="S23" s="16">
         <v>11643</v>
       </c>
       <c r="T23" s="16">
         <v>42992</v>
       </c>
@@ -16944,69 +16391,69 @@
       <c r="AL23" s="16">
         <v>18692</v>
       </c>
       <c r="AM23" s="16">
         <v>56385</v>
       </c>
       <c r="AN23" s="16">
         <v>872</v>
       </c>
       <c r="AO23" s="16">
         <v>7516</v>
       </c>
       <c r="AP23" s="16">
         <v>43.8</v>
       </c>
       <c r="AQ23" s="16">
         <v>11.8</v>
       </c>
       <c r="AR23" s="16">
         <v>33474</v>
       </c>
       <c r="AS23" s="16">
         <v>52.4</v>
       </c>
       <c r="AT23" s="16">
-        <v>1132</v>
+        <v>1052</v>
       </c>
       <c r="AU23" s="16">
-        <v>3.51</v>
+        <v>3.77</v>
       </c>
       <c r="AV23" s="16">
         <v>467</v>
       </c>
       <c r="AW23" s="16">
-        <v>412</v>
+        <v>444</v>
       </c>
       <c r="AX23" s="16">
         <v>17</v>
       </c>
       <c r="AY23" s="16">
         <v>2079</v>
       </c>
       <c r="AZ23" s="16">
-        <v>1836</v>
+        <v>1976</v>
       </c>
       <c r="BA23" s="16">
         <v>78</v>
       </c>
       <c r="BB23" s="17">
         <v>17.489999999999998</v>
       </c>
       <c r="BC23" s="17">
         <v>3.27</v>
       </c>
       <c r="BD23" s="17">
         <v>14.22</v>
       </c>
       <c r="BE23" s="17">
         <v>8.49</v>
       </c>
       <c r="BF23" s="17">
         <v>5.94</v>
       </c>
       <c r="BG23" s="17">
         <v>6.18</v>
       </c>
       <c r="BH23" s="17">
         <v>2.31</v>
       </c>
@@ -17274,51 +16721,51 @@
       <c r="ER23" s="17">
         <v>9022</v>
       </c>
       <c r="ES23" s="17">
         <v>70566</v>
       </c>
       <c r="ET23" s="17">
         <v>43994</v>
       </c>
       <c r="EU23" s="17">
         <v>34492</v>
       </c>
       <c r="EV23" s="17">
         <v>3218</v>
       </c>
       <c r="EW23" s="17">
         <v>2833</v>
       </c>
       <c r="EX23" s="17">
         <v>1549</v>
       </c>
       <c r="EY23" s="17">
         <v>26389</v>
       </c>
       <c r="EZ23" s="17">
-        <v>23067</v>
+        <v>21779</v>
       </c>
       <c r="FA23" s="17">
         <v>10273</v>
       </c>
       <c r="FB23" s="17">
         <v>9870</v>
       </c>
       <c r="FC23" s="17">
         <v>7967</v>
       </c>
       <c r="FD23" s="17">
         <v>7688</v>
       </c>
       <c r="FE23" s="17">
         <v>4839</v>
       </c>
       <c r="FF23" s="17">
         <v>4839</v>
       </c>
       <c r="FG23" s="17">
         <v>26</v>
       </c>
       <c r="FH23" s="17">
         <v>26</v>
       </c>
@@ -17575,51 +17022,51 @@
         <v>202</v>
       </c>
       <c r="D24" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E24" s="48"/>
       <c r="F24" s="15">
         <v>52</v>
       </c>
       <c r="G24" s="16">
         <v>3608.9</v>
       </c>
       <c r="H24" s="16">
         <v>22</v>
       </c>
       <c r="I24" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="J24" s="16">
         <v>17.899999999999999</v>
       </c>
       <c r="K24" s="16">
         <v>6258</v>
       </c>
       <c r="L24" s="16">
-        <v>20866</v>
+        <v>15830</v>
       </c>
       <c r="M24" s="16">
         <v>69.2</v>
       </c>
       <c r="N24" s="16">
         <v>49343</v>
       </c>
       <c r="O24" s="16">
         <v>47690</v>
       </c>
       <c r="P24" s="16">
         <v>1653</v>
       </c>
       <c r="Q24" s="16">
         <v>14647</v>
       </c>
       <c r="R24" s="16">
         <v>333</v>
       </c>
       <c r="S24" s="16">
         <v>15967</v>
       </c>
       <c r="T24" s="16">
         <v>32865</v>
       </c>
@@ -17677,69 +17124,69 @@
       <c r="AL24" s="16">
         <v>9884</v>
       </c>
       <c r="AM24" s="16">
         <v>47489</v>
       </c>
       <c r="AN24" s="16">
         <v>909</v>
       </c>
       <c r="AO24" s="16">
         <v>9569</v>
       </c>
       <c r="AP24" s="16">
         <v>83.5</v>
       </c>
       <c r="AQ24" s="16">
         <v>16.8</v>
       </c>
       <c r="AR24" s="16">
         <v>30897</v>
       </c>
       <c r="AS24" s="16">
         <v>54.2</v>
       </c>
       <c r="AT24" s="16">
-        <v>948</v>
+        <v>720</v>
       </c>
       <c r="AU24" s="16">
-        <v>2.73</v>
+        <v>3.6</v>
       </c>
       <c r="AV24" s="16">
         <v>435</v>
       </c>
       <c r="AW24" s="16">
-        <v>459</v>
+        <v>604</v>
       </c>
       <c r="AX24" s="16">
         <v>27</v>
       </c>
       <c r="AY24" s="16">
         <v>1404</v>
       </c>
       <c r="AZ24" s="16">
-        <v>1481</v>
+        <v>1952</v>
       </c>
       <c r="BA24" s="16">
         <v>86</v>
       </c>
       <c r="BB24" s="17">
         <v>22.26</v>
       </c>
       <c r="BC24" s="17">
         <v>4.16</v>
       </c>
       <c r="BD24" s="17">
         <v>18.100000000000001</v>
       </c>
       <c r="BE24" s="17">
         <v>9.18</v>
       </c>
       <c r="BF24" s="17">
         <v>2.6</v>
       </c>
       <c r="BG24" s="17">
         <v>6.74</v>
       </c>
       <c r="BH24" s="17">
         <v>2.44</v>
       </c>
@@ -18007,51 +17454,51 @@
       <c r="ER24" s="17">
         <v>8145</v>
       </c>
       <c r="ES24" s="17">
         <v>59971</v>
       </c>
       <c r="ET24" s="17">
         <v>37665</v>
       </c>
       <c r="EU24" s="17">
         <v>29168</v>
       </c>
       <c r="EV24" s="17">
         <v>1350</v>
       </c>
       <c r="EW24" s="17">
         <v>4109</v>
       </c>
       <c r="EX24" s="17">
         <v>1545</v>
       </c>
       <c r="EY24" s="17">
         <v>22276</v>
       </c>
       <c r="EZ24" s="17">
-        <v>24390</v>
+        <v>19354</v>
       </c>
       <c r="FA24" s="17">
         <v>8137</v>
       </c>
       <c r="FB24" s="17">
         <v>8115</v>
       </c>
       <c r="FC24" s="17">
         <v>10260</v>
       </c>
       <c r="FD24" s="17">
         <v>10196</v>
       </c>
       <c r="FE24" s="17">
         <v>3525</v>
       </c>
       <c r="FF24" s="17">
         <v>3524</v>
       </c>
       <c r="FG24" s="17">
         <v>37</v>
       </c>
       <c r="FH24" s="17">
         <v>37</v>
       </c>
@@ -18308,51 +17755,51 @@
         <v>203</v>
       </c>
       <c r="D25" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E25" s="48"/>
       <c r="F25" s="15">
         <v>28</v>
       </c>
       <c r="G25" s="16">
         <v>4039.1</v>
       </c>
       <c r="H25" s="16">
         <v>16.010000000000002</v>
       </c>
       <c r="I25" s="16">
         <v>2.97</v>
       </c>
       <c r="J25" s="16">
         <v>13.04</v>
       </c>
       <c r="K25" s="16">
         <v>7823</v>
       </c>
       <c r="L25" s="16">
-        <v>25089</v>
+        <v>22577</v>
       </c>
       <c r="M25" s="16">
         <v>67.599999999999994</v>
       </c>
       <c r="N25" s="16">
         <v>72612</v>
       </c>
       <c r="O25" s="16">
         <v>72771</v>
       </c>
       <c r="P25" s="16">
         <v>-159</v>
       </c>
       <c r="Q25" s="16">
         <v>17195</v>
       </c>
       <c r="R25" s="16">
         <v>677</v>
       </c>
       <c r="S25" s="16">
         <v>16359</v>
       </c>
       <c r="T25" s="16">
         <v>42244</v>
       </c>
@@ -18410,69 +17857,69 @@
       <c r="AL25" s="16">
         <v>18095</v>
       </c>
       <c r="AM25" s="16">
         <v>58906</v>
       </c>
       <c r="AN25" s="16">
         <v>722</v>
       </c>
       <c r="AO25" s="16">
         <v>6028</v>
       </c>
       <c r="AP25" s="16">
         <v>33.700000000000003</v>
       </c>
       <c r="AQ25" s="16">
         <v>9.3000000000000007</v>
       </c>
       <c r="AR25" s="16">
         <v>30336</v>
       </c>
       <c r="AS25" s="16">
         <v>46.7</v>
       </c>
       <c r="AT25" s="16">
-        <v>1567</v>
+        <v>1410</v>
       </c>
       <c r="AU25" s="16">
-        <v>2.59</v>
+        <v>2.88</v>
       </c>
       <c r="AV25" s="16">
         <v>377</v>
       </c>
       <c r="AW25" s="16">
-        <v>240</v>
+        <v>267</v>
       </c>
       <c r="AX25" s="16">
         <v>15</v>
       </c>
       <c r="AY25" s="16">
         <v>1895</v>
       </c>
       <c r="AZ25" s="16">
-        <v>1209</v>
+        <v>1344</v>
       </c>
       <c r="BA25" s="16">
         <v>75</v>
       </c>
       <c r="BB25" s="17">
         <v>20.46</v>
       </c>
       <c r="BC25" s="17">
         <v>3.45</v>
       </c>
       <c r="BD25" s="17">
         <v>17.010000000000002</v>
       </c>
       <c r="BE25" s="17">
         <v>11.72</v>
       </c>
       <c r="BF25" s="17">
         <v>7.34</v>
       </c>
       <c r="BG25" s="17">
         <v>7.48</v>
       </c>
       <c r="BH25" s="17">
         <v>4.24</v>
       </c>
@@ -18740,51 +18187,51 @@
       <c r="ER25" s="17">
         <v>9995</v>
       </c>
       <c r="ES25" s="17">
         <v>107660</v>
       </c>
       <c r="ET25" s="17">
         <v>58471</v>
       </c>
       <c r="EU25" s="17">
         <v>43599</v>
       </c>
       <c r="EV25" s="17">
         <v>6110</v>
       </c>
       <c r="EW25" s="17">
         <v>3632</v>
       </c>
       <c r="EX25" s="17">
         <v>2359</v>
       </c>
       <c r="EY25" s="17">
         <v>49189</v>
       </c>
       <c r="EZ25" s="17">
-        <v>27044</v>
+        <v>24532</v>
       </c>
       <c r="FA25" s="17">
         <v>9374</v>
       </c>
       <c r="FB25" s="17">
         <v>9099</v>
       </c>
       <c r="FC25" s="17">
         <v>32440</v>
       </c>
       <c r="FD25" s="17">
         <v>14708</v>
       </c>
       <c r="FE25" s="17">
         <v>2204</v>
       </c>
       <c r="FF25" s="17">
         <v>1955</v>
       </c>
       <c r="FG25" s="17">
         <v>26</v>
       </c>
       <c r="FH25" s="17">
         <v>26</v>
       </c>
@@ -19041,51 +18488,51 @@
         <v>204</v>
       </c>
       <c r="D26" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E26" s="48"/>
       <c r="F26" s="15">
         <v>24</v>
       </c>
       <c r="G26" s="16">
         <v>4985</v>
       </c>
       <c r="H26" s="16">
         <v>19.32</v>
       </c>
       <c r="I26" s="16">
         <v>3.31</v>
       </c>
       <c r="J26" s="16">
         <v>16.010000000000002</v>
       </c>
       <c r="K26" s="16">
         <v>7826</v>
       </c>
       <c r="L26" s="16">
-        <v>26301</v>
+        <v>15169</v>
       </c>
       <c r="M26" s="16">
         <v>63.4</v>
       </c>
       <c r="N26" s="16">
         <v>64859</v>
       </c>
       <c r="O26" s="16">
         <v>64580</v>
       </c>
       <c r="P26" s="16">
         <v>279</v>
       </c>
       <c r="Q26" s="16">
         <v>11535</v>
       </c>
       <c r="R26" s="16">
         <v>495</v>
       </c>
       <c r="S26" s="16">
         <v>11319</v>
       </c>
       <c r="T26" s="16">
         <v>46139</v>
       </c>
@@ -19143,69 +18590,69 @@
       <c r="AL26" s="16">
         <v>18056</v>
       </c>
       <c r="AM26" s="16">
         <v>56868</v>
       </c>
       <c r="AN26" s="16">
         <v>490</v>
       </c>
       <c r="AO26" s="16">
         <v>6067</v>
       </c>
       <c r="AP26" s="16">
         <v>33.200000000000003</v>
       </c>
       <c r="AQ26" s="16">
         <v>9.6</v>
       </c>
       <c r="AR26" s="16">
         <v>33871</v>
       </c>
       <c r="AS26" s="16">
         <v>53.8</v>
       </c>
       <c r="AT26" s="16">
-        <v>1361</v>
+        <v>785</v>
       </c>
       <c r="AU26" s="16">
-        <v>2.39</v>
+        <v>4.1500000000000004</v>
       </c>
       <c r="AV26" s="16">
         <v>315</v>
       </c>
       <c r="AW26" s="16">
-        <v>231</v>
+        <v>400</v>
       </c>
       <c r="AX26" s="16">
         <v>12</v>
       </c>
       <c r="AY26" s="16">
         <v>1753</v>
       </c>
       <c r="AZ26" s="16">
-        <v>1288</v>
+        <v>2233</v>
       </c>
       <c r="BA26" s="16">
         <v>68</v>
       </c>
       <c r="BB26" s="17">
         <v>20.2</v>
       </c>
       <c r="BC26" s="17">
         <v>3.61</v>
       </c>
       <c r="BD26" s="17">
         <v>16.59</v>
       </c>
       <c r="BE26" s="17">
         <v>8.08</v>
       </c>
       <c r="BF26" s="17">
         <v>4.5999999999999996</v>
       </c>
       <c r="BG26" s="17">
         <v>2.4</v>
       </c>
       <c r="BH26" s="17">
         <v>5.68</v>
       </c>
@@ -19473,51 +18920,51 @@
       <c r="ER26" s="17">
         <v>6016</v>
       </c>
       <c r="ES26" s="17">
         <v>64730</v>
       </c>
       <c r="ET26" s="17">
         <v>42401</v>
       </c>
       <c r="EU26" s="17">
         <v>31872</v>
       </c>
       <c r="EV26" s="17">
         <v>2844</v>
       </c>
       <c r="EW26" s="17">
         <v>6956</v>
       </c>
       <c r="EX26" s="17">
         <v>2935</v>
       </c>
       <c r="EY26" s="17">
         <v>22329</v>
       </c>
       <c r="EZ26" s="17">
-        <v>27787</v>
+        <v>16655</v>
       </c>
       <c r="FA26" s="17">
         <v>15732</v>
       </c>
       <c r="FB26" s="17">
         <v>15374</v>
       </c>
       <c r="FC26" s="17">
         <v>5787</v>
       </c>
       <c r="FD26" s="17">
         <v>5361</v>
       </c>
       <c r="FE26" s="17">
         <v>3077</v>
       </c>
       <c r="FF26" s="17">
         <v>1486</v>
       </c>
       <c r="FG26" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH26" s="17" t="s">
         <v>247</v>
       </c>
@@ -19774,51 +19221,51 @@
         <v>205</v>
       </c>
       <c r="D27" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E27" s="48"/>
       <c r="F27" s="15">
         <v>18</v>
       </c>
       <c r="G27" s="16">
         <v>2683.5</v>
       </c>
       <c r="H27" s="16">
         <v>20.32</v>
       </c>
       <c r="I27" s="16">
         <v>4.9400000000000004</v>
       </c>
       <c r="J27" s="16">
         <v>15.38</v>
       </c>
       <c r="K27" s="16">
         <v>3636</v>
       </c>
       <c r="L27" s="16">
-        <v>13789</v>
+        <v>12459</v>
       </c>
       <c r="M27" s="16">
         <v>70.3</v>
       </c>
       <c r="N27" s="16">
         <v>27908</v>
       </c>
       <c r="O27" s="16">
         <v>31459</v>
       </c>
       <c r="P27" s="16">
         <v>-3551</v>
       </c>
       <c r="Q27" s="16">
         <v>10127</v>
       </c>
       <c r="R27" s="16">
         <v>85</v>
       </c>
       <c r="S27" s="16">
         <v>6491</v>
       </c>
       <c r="T27" s="16">
         <v>19041</v>
       </c>
@@ -19876,69 +19323,69 @@
       <c r="AL27" s="16">
         <v>10257</v>
       </c>
       <c r="AM27" s="16">
         <v>29697</v>
       </c>
       <c r="AN27" s="16">
         <v>599</v>
       </c>
       <c r="AO27" s="16">
         <v>4263</v>
       </c>
       <c r="AP27" s="16">
         <v>62.8</v>
       </c>
       <c r="AQ27" s="16">
         <v>12.6</v>
       </c>
       <c r="AR27" s="16">
         <v>16598</v>
       </c>
       <c r="AS27" s="16">
         <v>48.9</v>
       </c>
       <c r="AT27" s="16">
-        <v>679</v>
+        <v>613</v>
       </c>
       <c r="AU27" s="16">
-        <v>2.46</v>
+        <v>2.73</v>
       </c>
       <c r="AV27" s="16">
         <v>210</v>
       </c>
       <c r="AW27" s="16">
-        <v>309</v>
+        <v>342</v>
       </c>
       <c r="AX27" s="16">
         <v>16</v>
       </c>
       <c r="AY27" s="16">
         <v>817</v>
       </c>
       <c r="AZ27" s="16">
-        <v>1204</v>
+        <v>1332</v>
       </c>
       <c r="BA27" s="16">
         <v>62</v>
       </c>
       <c r="BB27" s="17">
         <v>21.23</v>
       </c>
       <c r="BC27" s="17">
         <v>5.08</v>
       </c>
       <c r="BD27" s="17">
         <v>16.149999999999999</v>
       </c>
       <c r="BE27" s="17">
         <v>13.31</v>
       </c>
       <c r="BF27" s="17">
         <v>10.74</v>
       </c>
       <c r="BG27" s="17">
         <v>12.88</v>
       </c>
       <c r="BH27" s="17">
         <v>0.43</v>
       </c>
@@ -20206,51 +19653,51 @@
       <c r="ER27" s="17">
         <v>4783</v>
       </c>
       <c r="ES27" s="17">
         <v>41052</v>
       </c>
       <c r="ET27" s="17">
         <v>25581</v>
       </c>
       <c r="EU27" s="17">
         <v>16902</v>
       </c>
       <c r="EV27" s="17">
         <v>2710</v>
       </c>
       <c r="EW27" s="17">
         <v>3449</v>
       </c>
       <c r="EX27" s="17">
         <v>1842</v>
       </c>
       <c r="EY27" s="17">
         <v>15426</v>
       </c>
       <c r="EZ27" s="17">
-        <v>15484</v>
+        <v>14154</v>
       </c>
       <c r="FA27" s="17">
         <v>8809</v>
       </c>
       <c r="FB27" s="17">
         <v>8785</v>
       </c>
       <c r="FC27" s="17">
         <v>4400</v>
       </c>
       <c r="FD27" s="17">
         <v>4339</v>
       </c>
       <c r="FE27" s="17">
         <v>1721</v>
       </c>
       <c r="FF27" s="17">
         <v>1695</v>
       </c>
       <c r="FG27" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH27" s="17" t="s">
         <v>247</v>
       </c>
@@ -21973,51 +21420,51 @@
         <v>208</v>
       </c>
       <c r="D30" s="34" t="s">
         <v>196</v>
       </c>
       <c r="E30" s="48"/>
       <c r="F30" s="15">
         <v>31</v>
       </c>
       <c r="G30" s="16">
         <v>3244.8</v>
       </c>
       <c r="H30" s="16">
         <v>15.07</v>
       </c>
       <c r="I30" s="16">
         <v>3.44</v>
       </c>
       <c r="J30" s="16">
         <v>11.63</v>
       </c>
       <c r="K30" s="16">
         <v>7009</v>
       </c>
       <c r="L30" s="16">
-        <v>12385</v>
+        <v>10739</v>
       </c>
       <c r="M30" s="16">
         <v>72.2</v>
       </c>
       <c r="N30" s="16">
         <v>43714</v>
       </c>
       <c r="O30" s="16">
         <v>54261</v>
       </c>
       <c r="P30" s="16">
         <v>-10547</v>
       </c>
       <c r="Q30" s="16">
         <v>16735</v>
       </c>
       <c r="R30" s="16">
         <v>141</v>
       </c>
       <c r="S30" s="16">
         <v>6047</v>
       </c>
       <c r="T30" s="16">
         <v>24255</v>
       </c>
@@ -22075,69 +21522,69 @@
       <c r="AL30" s="16">
         <v>18789</v>
       </c>
       <c r="AM30" s="16">
         <v>34251</v>
       </c>
       <c r="AN30" s="16">
         <v>385</v>
       </c>
       <c r="AO30" s="16">
         <v>2832</v>
       </c>
       <c r="AP30" s="16">
         <v>34.299999999999997</v>
       </c>
       <c r="AQ30" s="16">
         <v>7.6</v>
       </c>
       <c r="AR30" s="16">
         <v>18845</v>
       </c>
       <c r="AS30" s="16">
         <v>50.8</v>
       </c>
       <c r="AT30" s="16">
-        <v>822</v>
+        <v>713</v>
       </c>
       <c r="AU30" s="16">
-        <v>2.99</v>
+        <v>3.45</v>
       </c>
       <c r="AV30" s="16">
         <v>188</v>
       </c>
       <c r="AW30" s="16">
-        <v>229</v>
+        <v>264</v>
       </c>
       <c r="AX30" s="16">
         <v>9</v>
       </c>
       <c r="AY30" s="16">
         <v>1250</v>
       </c>
       <c r="AZ30" s="16">
-        <v>1522</v>
+        <v>1755</v>
       </c>
       <c r="BA30" s="16">
         <v>58</v>
       </c>
       <c r="BB30" s="17">
         <v>15.73</v>
       </c>
       <c r="BC30" s="17">
         <v>3.47</v>
       </c>
       <c r="BD30" s="17">
         <v>12.26</v>
       </c>
       <c r="BE30" s="17">
         <v>8.43</v>
       </c>
       <c r="BF30" s="17">
         <v>4.57</v>
       </c>
       <c r="BG30" s="17">
         <v>3.89</v>
       </c>
       <c r="BH30" s="17">
         <v>4.54</v>
       </c>
@@ -22405,51 +21852,51 @@
       <c r="ER30" s="17">
         <v>4407</v>
       </c>
       <c r="ES30" s="17">
         <v>52610</v>
       </c>
       <c r="ET30" s="17">
         <v>28822</v>
       </c>
       <c r="EU30" s="17">
         <v>14570</v>
       </c>
       <c r="EV30" s="17">
         <v>4215</v>
       </c>
       <c r="EW30" s="17">
         <v>6367</v>
       </c>
       <c r="EX30" s="17">
         <v>1574</v>
       </c>
       <c r="EY30" s="17">
         <v>23788</v>
       </c>
       <c r="EZ30" s="17">
-        <v>13525</v>
+        <v>11879</v>
       </c>
       <c r="FA30" s="17">
         <v>6684</v>
       </c>
       <c r="FB30" s="17">
         <v>6498</v>
       </c>
       <c r="FC30" s="17">
         <v>11640</v>
       </c>
       <c r="FD30" s="17">
         <v>5061</v>
       </c>
       <c r="FE30" s="17">
         <v>2919</v>
       </c>
       <c r="FF30" s="17">
         <v>1140</v>
       </c>
       <c r="FG30" s="17">
         <v>3</v>
       </c>
       <c r="FH30" s="17">
         <v>3</v>
       </c>
@@ -22706,51 +22153,51 @@
         <v>184</v>
       </c>
       <c r="D31" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E31" s="48"/>
       <c r="F31" s="15">
         <v>239</v>
       </c>
       <c r="G31" s="16">
         <v>3605.6</v>
       </c>
       <c r="H31" s="16">
         <v>18</v>
       </c>
       <c r="I31" s="16">
         <v>3.87</v>
       </c>
       <c r="J31" s="16">
         <v>14.13</v>
       </c>
       <c r="K31" s="16">
         <v>7156</v>
       </c>
       <c r="L31" s="16">
-        <v>19016</v>
+        <v>15316</v>
       </c>
       <c r="M31" s="16">
         <v>68.5</v>
       </c>
       <c r="N31" s="16">
         <v>50841</v>
       </c>
       <c r="O31" s="16">
         <v>53353</v>
       </c>
       <c r="P31" s="16">
         <v>-2512</v>
       </c>
       <c r="Q31" s="16">
         <v>14170</v>
       </c>
       <c r="R31" s="16">
         <v>344</v>
       </c>
       <c r="S31" s="16">
         <v>11314</v>
       </c>
       <c r="T31" s="16">
         <v>32126</v>
       </c>
@@ -22808,69 +22255,69 @@
       <c r="AL31" s="16">
         <v>14550</v>
       </c>
       <c r="AM31" s="16">
         <v>46004</v>
       </c>
       <c r="AN31" s="16">
         <v>694</v>
       </c>
       <c r="AO31" s="16">
         <v>7586</v>
       </c>
       <c r="AP31" s="16">
         <v>63</v>
       </c>
       <c r="AQ31" s="16">
         <v>14.2</v>
       </c>
       <c r="AR31" s="16">
         <v>27674</v>
       </c>
       <c r="AS31" s="16">
         <v>51.6</v>
       </c>
       <c r="AT31" s="16">
-        <v>1056</v>
+        <v>851</v>
       </c>
       <c r="AU31" s="16">
-        <v>2.82</v>
+        <v>3.5</v>
       </c>
       <c r="AV31" s="16">
         <v>421</v>
       </c>
       <c r="AW31" s="16">
-        <v>399</v>
+        <v>495</v>
       </c>
       <c r="AX31" s="16">
         <v>21</v>
       </c>
       <c r="AY31" s="16">
         <v>1537</v>
       </c>
       <c r="AZ31" s="16">
-        <v>1455</v>
+        <v>1807</v>
       </c>
       <c r="BA31" s="16">
         <v>77</v>
       </c>
       <c r="BB31" s="17">
         <v>19.28</v>
       </c>
       <c r="BC31" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="BD31" s="17">
         <v>15.26</v>
       </c>
       <c r="BE31" s="17">
         <v>9.85</v>
       </c>
       <c r="BF31" s="17">
         <v>5.99</v>
       </c>
       <c r="BG31" s="17">
         <v>6.78</v>
       </c>
       <c r="BH31" s="17">
         <v>3.07</v>
       </c>
@@ -23138,51 +22585,51 @@
       <c r="ER31" s="17">
         <v>7169</v>
       </c>
       <c r="ES31" s="17">
         <v>67094</v>
       </c>
       <c r="ET31" s="17">
         <v>38909</v>
       </c>
       <c r="EU31" s="17">
         <v>28119</v>
       </c>
       <c r="EV31" s="17">
         <v>2760</v>
       </c>
       <c r="EW31" s="17">
         <v>4485</v>
       </c>
       <c r="EX31" s="17">
         <v>1946</v>
       </c>
       <c r="EY31" s="17">
         <v>28119</v>
       </c>
       <c r="EZ31" s="17">
-        <v>25006</v>
+        <v>21306</v>
       </c>
       <c r="FA31" s="17">
         <v>9602</v>
       </c>
       <c r="FB31" s="17">
         <v>9413</v>
       </c>
       <c r="FC31" s="17">
         <v>10353</v>
       </c>
       <c r="FD31" s="17">
         <v>7738</v>
       </c>
       <c r="FE31" s="17">
         <v>6361</v>
       </c>
       <c r="FF31" s="17">
         <v>5990</v>
       </c>
       <c r="FG31" s="17">
         <v>15</v>
       </c>
       <c r="FH31" s="17">
         <v>15</v>
       </c>
@@ -23439,51 +22886,51 @@
         <v>184</v>
       </c>
       <c r="D32" s="47" t="s">
         <v>210</v>
       </c>
       <c r="E32" s="48"/>
       <c r="F32" s="15">
         <v>121</v>
       </c>
       <c r="G32" s="16">
         <v>6041.6</v>
       </c>
       <c r="H32" s="16">
         <v>25.56</v>
       </c>
       <c r="I32" s="16">
         <v>4</v>
       </c>
       <c r="J32" s="16">
         <v>21.56</v>
       </c>
       <c r="K32" s="16">
         <v>11235</v>
       </c>
       <c r="L32" s="16">
-        <v>33115</v>
+        <v>25765</v>
       </c>
       <c r="M32" s="16">
         <v>66.099999999999994</v>
       </c>
       <c r="N32" s="16">
         <v>76788</v>
       </c>
       <c r="O32" s="16">
         <v>78546</v>
       </c>
       <c r="P32" s="16">
         <v>-1758</v>
       </c>
       <c r="Q32" s="16">
         <v>22021</v>
       </c>
       <c r="R32" s="16">
         <v>578</v>
       </c>
       <c r="S32" s="16">
         <v>19685</v>
       </c>
       <c r="T32" s="16">
         <v>52906</v>
       </c>
@@ -23541,69 +22988,69 @@
       <c r="AL32" s="16">
         <v>21893</v>
       </c>
       <c r="AM32" s="16">
         <v>74893</v>
       </c>
       <c r="AN32" s="16">
         <v>1097</v>
       </c>
       <c r="AO32" s="16">
         <v>15571</v>
       </c>
       <c r="AP32" s="16">
         <v>77.599999999999994</v>
       </c>
       <c r="AQ32" s="16">
         <v>17.2</v>
       </c>
       <c r="AR32" s="16">
         <v>48342</v>
       </c>
       <c r="AS32" s="16">
         <v>53.4</v>
       </c>
       <c r="AT32" s="16">
-        <v>1296</v>
+        <v>1008</v>
       </c>
       <c r="AU32" s="16">
-        <v>2.73</v>
+        <v>3.51</v>
       </c>
       <c r="AV32" s="16">
         <v>609</v>
       </c>
       <c r="AW32" s="16">
-        <v>470</v>
+        <v>604</v>
       </c>
       <c r="AX32" s="16">
         <v>26</v>
       </c>
       <c r="AY32" s="16">
         <v>1891</v>
       </c>
       <c r="AZ32" s="16">
-        <v>1460</v>
+        <v>1876</v>
       </c>
       <c r="BA32" s="16">
         <v>80</v>
       </c>
       <c r="BB32" s="17">
         <v>26.4</v>
       </c>
       <c r="BC32" s="17">
         <v>4.18</v>
       </c>
       <c r="BD32" s="17">
         <v>22.22</v>
       </c>
       <c r="BE32" s="17">
         <v>14.32</v>
       </c>
       <c r="BF32" s="17">
         <v>9.32</v>
       </c>
       <c r="BG32" s="17">
         <v>9.68</v>
       </c>
       <c r="BH32" s="17">
         <v>4.6399999999999997</v>
       </c>
@@ -23871,51 +23318,51 @@
       <c r="ER32" s="17">
         <v>12710</v>
       </c>
       <c r="ES32" s="17">
         <v>103174</v>
       </c>
       <c r="ET32" s="17">
         <v>61005</v>
       </c>
       <c r="EU32" s="17">
         <v>45023</v>
       </c>
       <c r="EV32" s="17">
         <v>3289</v>
       </c>
       <c r="EW32" s="17">
         <v>7089</v>
       </c>
       <c r="EX32" s="17">
         <v>3124</v>
       </c>
       <c r="EY32" s="17">
         <v>42023</v>
       </c>
       <c r="EZ32" s="17">
-        <v>43902</v>
+        <v>36552</v>
       </c>
       <c r="FA32" s="17">
         <v>15568</v>
       </c>
       <c r="FB32" s="17">
         <v>15485</v>
       </c>
       <c r="FC32" s="17">
         <v>14098</v>
       </c>
       <c r="FD32" s="17">
         <v>13949</v>
       </c>
       <c r="FE32" s="17">
         <v>10798</v>
       </c>
       <c r="FF32" s="17">
         <v>10787</v>
       </c>
       <c r="FG32" s="17">
         <v>6</v>
       </c>
       <c r="FH32" s="17">
         <v>6</v>
       </c>
@@ -24172,51 +23619,51 @@
         <v>194</v>
       </c>
       <c r="D33" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E33" s="48"/>
       <c r="F33" s="15">
         <v>16</v>
       </c>
       <c r="G33" s="16">
         <v>6426.1</v>
       </c>
       <c r="H33" s="16">
         <v>10.81</v>
       </c>
       <c r="I33" s="16">
         <v>2.94</v>
       </c>
       <c r="J33" s="16">
         <v>7.87</v>
       </c>
       <c r="K33" s="16">
         <v>11327</v>
       </c>
       <c r="L33" s="16">
-        <v>68218</v>
+        <v>45696</v>
       </c>
       <c r="M33" s="16">
         <v>54.5</v>
       </c>
       <c r="N33" s="16">
         <v>90071</v>
       </c>
       <c r="O33" s="16">
         <v>106317</v>
       </c>
       <c r="P33" s="16">
         <v>-16246</v>
       </c>
       <c r="Q33" s="16">
         <v>38931</v>
       </c>
       <c r="R33" s="16">
         <v>617</v>
       </c>
       <c r="S33" s="16">
         <v>22068</v>
       </c>
       <c r="T33" s="16">
         <v>61165</v>
       </c>
@@ -24274,69 +23721,69 @@
       <c r="AL33" s="16">
         <v>38138</v>
       </c>
       <c r="AM33" s="16">
         <v>106380</v>
       </c>
       <c r="AN33" s="16">
         <v>1175</v>
       </c>
       <c r="AO33" s="16">
         <v>17368</v>
       </c>
       <c r="AP33" s="16">
         <v>81.3</v>
       </c>
       <c r="AQ33" s="16">
         <v>14</v>
       </c>
       <c r="AR33" s="16">
         <v>56641</v>
       </c>
       <c r="AS33" s="16">
         <v>45.8</v>
       </c>
       <c r="AT33" s="16">
-        <v>6311</v>
+        <v>4227</v>
       </c>
       <c r="AU33" s="16">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="AV33" s="16">
         <v>1607</v>
       </c>
       <c r="AW33" s="16">
-        <v>255</v>
+        <v>380</v>
       </c>
       <c r="AX33" s="16">
         <v>27</v>
       </c>
       <c r="AY33" s="16">
         <v>5240</v>
       </c>
       <c r="AZ33" s="16">
-        <v>830</v>
+        <v>1240</v>
       </c>
       <c r="BA33" s="16">
         <v>88</v>
       </c>
       <c r="BB33" s="17">
         <v>10.93</v>
       </c>
       <c r="BC33" s="17">
         <v>2.94</v>
       </c>
       <c r="BD33" s="17">
         <v>7.99</v>
       </c>
       <c r="BE33" s="17">
         <v>4.22</v>
       </c>
       <c r="BF33" s="17">
         <v>3.47</v>
       </c>
       <c r="BG33" s="17">
         <v>3.39</v>
       </c>
       <c r="BH33" s="17">
         <v>0.83</v>
       </c>
@@ -24604,51 +24051,51 @@
       <c r="ER33" s="17">
         <v>12474</v>
       </c>
       <c r="ES33" s="17">
         <v>174962</v>
       </c>
       <c r="ET33" s="17">
         <v>51727</v>
       </c>
       <c r="EU33" s="17">
         <v>41344</v>
       </c>
       <c r="EV33" s="17">
         <v>976</v>
       </c>
       <c r="EW33" s="17">
         <v>4294</v>
       </c>
       <c r="EX33" s="17">
         <v>2220</v>
       </c>
       <c r="EY33" s="17">
         <v>122767</v>
       </c>
       <c r="EZ33" s="17">
-        <v>133589</v>
+        <v>111067</v>
       </c>
       <c r="FA33" s="17">
         <v>37817</v>
       </c>
       <c r="FB33" s="17">
         <v>37817</v>
       </c>
       <c r="FC33" s="17">
         <v>19140</v>
       </c>
       <c r="FD33" s="17">
         <v>19140</v>
       </c>
       <c r="FE33" s="17">
         <v>65371</v>
       </c>
       <c r="FF33" s="17">
         <v>65371</v>
       </c>
       <c r="FG33" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH33" s="17" t="s">
         <v>247</v>
       </c>
@@ -24905,51 +24352,51 @@
         <v>197</v>
       </c>
       <c r="D34" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E34" s="48"/>
       <c r="F34" s="15">
         <v>223</v>
       </c>
       <c r="G34" s="17">
         <v>3488.9</v>
       </c>
       <c r="H34" s="17">
         <v>18.29</v>
       </c>
       <c r="I34" s="17">
         <v>3.9</v>
       </c>
       <c r="J34" s="17">
         <v>14.39</v>
       </c>
       <c r="K34" s="17">
         <v>6984</v>
       </c>
       <c r="L34" s="16">
-        <v>16985</v>
+        <v>14063</v>
       </c>
       <c r="M34" s="17">
         <v>69</v>
       </c>
       <c r="N34" s="17">
         <v>49221</v>
       </c>
       <c r="O34" s="17">
         <v>51167</v>
       </c>
       <c r="P34" s="17">
         <v>-1946</v>
       </c>
       <c r="Q34" s="17">
         <v>13148</v>
       </c>
       <c r="R34" s="17">
         <v>333</v>
       </c>
       <c r="S34" s="17">
         <v>10869</v>
       </c>
       <c r="T34" s="17">
         <v>30928</v>
       </c>
@@ -25007,69 +24454,69 @@
       <c r="AL34" s="17">
         <v>13577</v>
       </c>
       <c r="AM34" s="17">
         <v>43513</v>
       </c>
       <c r="AN34" s="17">
         <v>674</v>
       </c>
       <c r="AO34" s="17">
         <v>7182</v>
       </c>
       <c r="AP34" s="17">
         <v>61.7</v>
       </c>
       <c r="AQ34" s="17">
         <v>14.2</v>
       </c>
       <c r="AR34" s="17">
         <v>26479</v>
       </c>
       <c r="AS34" s="17">
         <v>52.2</v>
       </c>
       <c r="AT34" s="17">
-        <v>929</v>
+        <v>769</v>
       </c>
       <c r="AU34" s="17">
-        <v>2.98</v>
+        <v>3.6</v>
       </c>
       <c r="AV34" s="17">
         <v>393</v>
       </c>
       <c r="AW34" s="16">
-        <v>423</v>
+        <v>511</v>
       </c>
       <c r="AX34" s="16">
         <v>21</v>
       </c>
       <c r="AY34" s="16">
         <v>1448</v>
       </c>
       <c r="AZ34" s="16">
-        <v>1559</v>
+        <v>1883</v>
       </c>
       <c r="BA34" s="16">
         <v>76</v>
       </c>
       <c r="BB34" s="17">
         <v>19.64</v>
       </c>
       <c r="BC34" s="17">
         <v>4.07</v>
       </c>
       <c r="BD34" s="17">
         <v>15.57</v>
       </c>
       <c r="BE34" s="17">
         <v>10.1</v>
       </c>
       <c r="BF34" s="17">
         <v>6.1</v>
       </c>
       <c r="BG34" s="17">
         <v>6.93</v>
       </c>
       <c r="BH34" s="17">
         <v>3.17</v>
       </c>
@@ -25337,51 +24784,51 @@
       <c r="ER34" s="17">
         <v>6950</v>
       </c>
       <c r="ES34" s="17">
         <v>62641</v>
       </c>
       <c r="ET34" s="17">
         <v>38380</v>
       </c>
       <c r="EU34" s="17">
         <v>27573</v>
       </c>
       <c r="EV34" s="17">
         <v>2834</v>
       </c>
       <c r="EW34" s="17">
         <v>4493</v>
       </c>
       <c r="EX34" s="17">
         <v>1935</v>
       </c>
       <c r="EY34" s="17">
         <v>24211</v>
       </c>
       <c r="EZ34" s="17">
-        <v>20524</v>
+        <v>17602</v>
       </c>
       <c r="FA34" s="17">
         <v>8437</v>
       </c>
       <c r="FB34" s="17">
         <v>8241</v>
       </c>
       <c r="FC34" s="17">
         <v>9991</v>
       </c>
       <c r="FD34" s="17">
         <v>7267</v>
       </c>
       <c r="FE34" s="17">
         <v>3926</v>
       </c>
       <c r="FF34" s="17">
         <v>3539</v>
       </c>
       <c r="FG34" s="17">
         <v>16</v>
       </c>
       <c r="FH34" s="17">
         <v>16</v>
       </c>
@@ -25638,51 +25085,51 @@
         <v>199</v>
       </c>
       <c r="D35" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E35" s="48"/>
       <c r="F35" s="15">
         <v>46</v>
       </c>
       <c r="G35" s="17">
         <v>4273.2</v>
       </c>
       <c r="H35" s="17">
         <v>16.11</v>
       </c>
       <c r="I35" s="17">
         <v>3.06</v>
       </c>
       <c r="J35" s="17">
         <v>13.05</v>
       </c>
       <c r="K35" s="17">
         <v>9968</v>
       </c>
       <c r="L35" s="16">
-        <v>18311</v>
+        <v>17015</v>
       </c>
       <c r="M35" s="17">
         <v>68</v>
       </c>
       <c r="N35" s="17">
         <v>59983</v>
       </c>
       <c r="O35" s="17">
         <v>61313</v>
       </c>
       <c r="P35" s="17">
         <v>-1330</v>
       </c>
       <c r="Q35" s="17">
         <v>13332</v>
       </c>
       <c r="R35" s="17">
         <v>293</v>
       </c>
       <c r="S35" s="17">
         <v>11709</v>
       </c>
       <c r="T35" s="17">
         <v>42960</v>
       </c>
@@ -25740,69 +25187,69 @@
       <c r="AL35" s="17">
         <v>18448</v>
       </c>
       <c r="AM35" s="17">
         <v>56310</v>
       </c>
       <c r="AN35" s="17">
         <v>870</v>
       </c>
       <c r="AO35" s="17">
         <v>7546</v>
       </c>
       <c r="AP35" s="17">
         <v>43.7</v>
       </c>
       <c r="AQ35" s="17">
         <v>11.8</v>
       </c>
       <c r="AR35" s="17">
         <v>33388</v>
       </c>
       <c r="AS35" s="17">
         <v>52.3</v>
       </c>
       <c r="AT35" s="17">
-        <v>1137</v>
+        <v>1056</v>
       </c>
       <c r="AU35" s="17">
-        <v>3.49</v>
+        <v>3.75</v>
       </c>
       <c r="AV35" s="17">
         <v>469</v>
       </c>
       <c r="AW35" s="16">
-        <v>412</v>
+        <v>443</v>
       </c>
       <c r="AX35" s="16">
         <v>18</v>
       </c>
       <c r="AY35" s="16">
         <v>2073</v>
       </c>
       <c r="AZ35" s="16">
-        <v>1823</v>
+        <v>1962</v>
       </c>
       <c r="BA35" s="16">
         <v>78</v>
       </c>
       <c r="BB35" s="17">
         <v>17.52</v>
       </c>
       <c r="BC35" s="17">
         <v>3.27</v>
       </c>
       <c r="BD35" s="17">
         <v>14.25</v>
       </c>
       <c r="BE35" s="17">
         <v>8.5399999999999991</v>
       </c>
       <c r="BF35" s="17">
         <v>5.98</v>
       </c>
       <c r="BG35" s="17">
         <v>6.22</v>
       </c>
       <c r="BH35" s="17">
         <v>2.3199999999999998</v>
       </c>
@@ -26070,51 +25517,51 @@
       <c r="ER35" s="17">
         <v>9063</v>
       </c>
       <c r="ES35" s="17">
         <v>70737</v>
       </c>
       <c r="ET35" s="17">
         <v>44033</v>
       </c>
       <c r="EU35" s="17">
         <v>34517</v>
       </c>
       <c r="EV35" s="17">
         <v>3218</v>
       </c>
       <c r="EW35" s="17">
         <v>2846</v>
       </c>
       <c r="EX35" s="17">
         <v>1555</v>
       </c>
       <c r="EY35" s="17">
         <v>26519</v>
       </c>
       <c r="EZ35" s="17">
-        <v>23178</v>
+        <v>21882</v>
       </c>
       <c r="FA35" s="17">
         <v>10318</v>
       </c>
       <c r="FB35" s="17">
         <v>9912</v>
       </c>
       <c r="FC35" s="17">
         <v>8005</v>
       </c>
       <c r="FD35" s="17">
         <v>7725</v>
       </c>
       <c r="FE35" s="17">
         <v>4867</v>
       </c>
       <c r="FF35" s="17">
         <v>4867</v>
       </c>
       <c r="FG35" s="17">
         <v>26</v>
       </c>
       <c r="FH35" s="17">
         <v>26</v>
       </c>
@@ -26371,51 +25818,51 @@
         <v>201</v>
       </c>
       <c r="D36" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E36" s="48"/>
       <c r="F36" s="15">
         <v>51</v>
       </c>
       <c r="G36" s="17">
         <v>3609.3</v>
       </c>
       <c r="H36" s="17">
         <v>22</v>
       </c>
       <c r="I36" s="17">
         <v>4.0999999999999996</v>
       </c>
       <c r="J36" s="17">
         <v>17.899999999999999</v>
       </c>
       <c r="K36" s="17">
         <v>6259</v>
       </c>
       <c r="L36" s="16">
-        <v>20871</v>
+        <v>15833</v>
       </c>
       <c r="M36" s="17">
         <v>69.2</v>
       </c>
       <c r="N36" s="17">
         <v>49354</v>
       </c>
       <c r="O36" s="17">
         <v>47700</v>
       </c>
       <c r="P36" s="17">
         <v>1654</v>
       </c>
       <c r="Q36" s="17">
         <v>14648</v>
       </c>
       <c r="R36" s="17">
         <v>333</v>
       </c>
       <c r="S36" s="17">
         <v>15969</v>
       </c>
       <c r="T36" s="17">
         <v>32871</v>
       </c>
@@ -26473,69 +25920,69 @@
       <c r="AL36" s="17">
         <v>9884</v>
       </c>
       <c r="AM36" s="17">
         <v>47499</v>
       </c>
       <c r="AN36" s="17">
         <v>909</v>
       </c>
       <c r="AO36" s="17">
         <v>9569</v>
       </c>
       <c r="AP36" s="17">
         <v>83.5</v>
       </c>
       <c r="AQ36" s="17">
         <v>16.8</v>
       </c>
       <c r="AR36" s="17">
         <v>30902</v>
       </c>
       <c r="AS36" s="17">
         <v>54.1</v>
       </c>
       <c r="AT36" s="17">
-        <v>949</v>
+        <v>720</v>
       </c>
       <c r="AU36" s="17">
-        <v>2.73</v>
+        <v>3.6</v>
       </c>
       <c r="AV36" s="17">
         <v>435</v>
       </c>
       <c r="AW36" s="16">
-        <v>458</v>
+        <v>604</v>
       </c>
       <c r="AX36" s="16">
         <v>27</v>
       </c>
       <c r="AY36" s="16">
         <v>1405</v>
       </c>
       <c r="AZ36" s="16">
-        <v>1481</v>
+        <v>1952</v>
       </c>
       <c r="BA36" s="16">
         <v>86</v>
       </c>
       <c r="BB36" s="17">
         <v>22.26</v>
       </c>
       <c r="BC36" s="17">
         <v>4.16</v>
       </c>
       <c r="BD36" s="17">
         <v>18.100000000000001</v>
       </c>
       <c r="BE36" s="17">
         <v>9.18</v>
       </c>
       <c r="BF36" s="17">
         <v>2.6</v>
       </c>
       <c r="BG36" s="17">
         <v>6.74</v>
       </c>
       <c r="BH36" s="17">
         <v>2.44</v>
       </c>
@@ -26803,51 +26250,51 @@
       <c r="ER36" s="17">
         <v>8147</v>
       </c>
       <c r="ES36" s="17">
         <v>59983</v>
       </c>
       <c r="ET36" s="17">
         <v>37674</v>
       </c>
       <c r="EU36" s="17">
         <v>29175</v>
       </c>
       <c r="EV36" s="17">
         <v>1351</v>
       </c>
       <c r="EW36" s="17">
         <v>4110</v>
       </c>
       <c r="EX36" s="17">
         <v>1545</v>
       </c>
       <c r="EY36" s="17">
         <v>22279</v>
       </c>
       <c r="EZ36" s="17">
-        <v>24396</v>
+        <v>19358</v>
       </c>
       <c r="FA36" s="17">
         <v>8137</v>
       </c>
       <c r="FB36" s="17">
         <v>8116</v>
       </c>
       <c r="FC36" s="17">
         <v>10262</v>
       </c>
       <c r="FD36" s="17">
         <v>10199</v>
       </c>
       <c r="FE36" s="17">
         <v>3526</v>
       </c>
       <c r="FF36" s="17">
         <v>3525</v>
       </c>
       <c r="FG36" s="17">
         <v>37</v>
       </c>
       <c r="FH36" s="17">
         <v>37</v>
       </c>
@@ -27104,51 +26551,51 @@
         <v>184</v>
       </c>
       <c r="D37" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E37" s="48"/>
       <c r="F37" s="15">
         <v>234</v>
       </c>
       <c r="G37" s="17">
         <v>3556.7</v>
       </c>
       <c r="H37" s="17">
         <v>18.05</v>
       </c>
       <c r="I37" s="17">
         <v>3.88</v>
       </c>
       <c r="J37" s="17">
         <v>14.17</v>
       </c>
       <c r="K37" s="17">
         <v>7080</v>
       </c>
       <c r="L37" s="16">
-        <v>18787</v>
+        <v>15021</v>
       </c>
       <c r="M37" s="17">
         <v>68.400000000000006</v>
       </c>
       <c r="N37" s="17">
         <v>51193</v>
       </c>
       <c r="O37" s="17">
         <v>53029</v>
       </c>
       <c r="P37" s="17">
         <v>-1836</v>
       </c>
       <c r="Q37" s="17">
         <v>13781</v>
       </c>
       <c r="R37" s="17">
         <v>344</v>
       </c>
       <c r="S37" s="17">
         <v>11601</v>
       </c>
       <c r="T37" s="17">
         <v>31913</v>
       </c>
@@ -27206,69 +26653,69 @@
       <c r="AL37" s="17">
         <v>13925</v>
       </c>
       <c r="AM37" s="17">
         <v>45594</v>
       </c>
       <c r="AN37" s="17">
         <v>697</v>
       </c>
       <c r="AO37" s="17">
         <v>7774</v>
       </c>
       <c r="AP37" s="17">
         <v>64.3</v>
       </c>
       <c r="AQ37" s="17">
         <v>14.6</v>
       </c>
       <c r="AR37" s="17">
         <v>27598</v>
       </c>
       <c r="AS37" s="17">
         <v>51.7</v>
       </c>
       <c r="AT37" s="17">
-        <v>1041</v>
+        <v>832</v>
       </c>
       <c r="AU37" s="17">
-        <v>2.84</v>
+        <v>3.55</v>
       </c>
       <c r="AV37" s="17">
         <v>431</v>
       </c>
       <c r="AW37" s="16">
-        <v>414</v>
+        <v>518</v>
       </c>
       <c r="AX37" s="16">
         <v>22</v>
       </c>
       <c r="AY37" s="16">
         <v>1529</v>
       </c>
       <c r="AZ37" s="16">
-        <v>1469</v>
+        <v>1837</v>
       </c>
       <c r="BA37" s="16">
         <v>78</v>
       </c>
       <c r="BB37" s="17">
         <v>19.37</v>
       </c>
       <c r="BC37" s="17">
         <v>4.04</v>
       </c>
       <c r="BD37" s="17">
         <v>15.33</v>
       </c>
       <c r="BE37" s="17">
         <v>9.8800000000000008</v>
       </c>
       <c r="BF37" s="17">
         <v>6.03</v>
       </c>
       <c r="BG37" s="17">
         <v>6.83</v>
       </c>
       <c r="BH37" s="17">
         <v>3.05</v>
       </c>
@@ -27536,51 +26983,51 @@
       <c r="ER37" s="17">
         <v>7360</v>
       </c>
       <c r="ES37" s="17">
         <v>67048</v>
       </c>
       <c r="ET37" s="17">
         <v>38972</v>
       </c>
       <c r="EU37" s="17">
         <v>28393</v>
       </c>
       <c r="EV37" s="17">
         <v>2709</v>
       </c>
       <c r="EW37" s="17">
         <v>4363</v>
       </c>
       <c r="EX37" s="17">
         <v>1789</v>
       </c>
       <c r="EY37" s="17">
         <v>28009</v>
       </c>
       <c r="EZ37" s="17">
-        <v>24857</v>
+        <v>21091</v>
       </c>
       <c r="FA37" s="17">
         <v>9450</v>
       </c>
       <c r="FB37" s="17">
         <v>9258</v>
       </c>
       <c r="FC37" s="17">
         <v>10291</v>
       </c>
       <c r="FD37" s="17">
         <v>7630</v>
       </c>
       <c r="FE37" s="17">
         <v>6447</v>
       </c>
       <c r="FF37" s="17">
         <v>6070</v>
       </c>
       <c r="FG37" s="17">
         <v>16</v>
       </c>
       <c r="FH37" s="17">
         <v>16</v>
       </c>
@@ -27837,51 +27284,51 @@
         <v>184</v>
       </c>
       <c r="D38" s="47" t="s">
         <v>210</v>
       </c>
       <c r="E38" s="48"/>
       <c r="F38" s="15">
         <v>121</v>
       </c>
       <c r="G38" s="17">
         <v>6041.6</v>
       </c>
       <c r="H38" s="17">
         <v>25.56</v>
       </c>
       <c r="I38" s="17">
         <v>4</v>
       </c>
       <c r="J38" s="17">
         <v>21.56</v>
       </c>
       <c r="K38" s="17">
         <v>11235</v>
       </c>
       <c r="L38" s="16">
-        <v>33115</v>
+        <v>25765</v>
       </c>
       <c r="M38" s="17">
         <v>66.099999999999994</v>
       </c>
       <c r="N38" s="17">
         <v>76788</v>
       </c>
       <c r="O38" s="17">
         <v>78546</v>
       </c>
       <c r="P38" s="17">
         <v>-1758</v>
       </c>
       <c r="Q38" s="17">
         <v>22021</v>
       </c>
       <c r="R38" s="17">
         <v>578</v>
       </c>
       <c r="S38" s="17">
         <v>19685</v>
       </c>
       <c r="T38" s="17">
         <v>52906</v>
       </c>
@@ -27939,69 +27386,69 @@
       <c r="AL38" s="17">
         <v>21893</v>
       </c>
       <c r="AM38" s="17">
         <v>74893</v>
       </c>
       <c r="AN38" s="17">
         <v>1097</v>
       </c>
       <c r="AO38" s="17">
         <v>15571</v>
       </c>
       <c r="AP38" s="17">
         <v>77.599999999999994</v>
       </c>
       <c r="AQ38" s="17">
         <v>17.2</v>
       </c>
       <c r="AR38" s="17">
         <v>48342</v>
       </c>
       <c r="AS38" s="17">
         <v>53.4</v>
       </c>
       <c r="AT38" s="17">
-        <v>1296</v>
+        <v>1008</v>
       </c>
       <c r="AU38" s="17">
-        <v>2.73</v>
+        <v>3.51</v>
       </c>
       <c r="AV38" s="17">
         <v>609</v>
       </c>
       <c r="AW38" s="16">
-        <v>470</v>
+        <v>604</v>
       </c>
       <c r="AX38" s="16">
         <v>26</v>
       </c>
       <c r="AY38" s="16">
         <v>1891</v>
       </c>
       <c r="AZ38" s="16">
-        <v>1460</v>
+        <v>1876</v>
       </c>
       <c r="BA38" s="16">
         <v>80</v>
       </c>
       <c r="BB38" s="17">
         <v>26.4</v>
       </c>
       <c r="BC38" s="17">
         <v>4.18</v>
       </c>
       <c r="BD38" s="17">
         <v>22.22</v>
       </c>
       <c r="BE38" s="17">
         <v>14.32</v>
       </c>
       <c r="BF38" s="17">
         <v>9.32</v>
       </c>
       <c r="BG38" s="17">
         <v>9.68</v>
       </c>
       <c r="BH38" s="17">
         <v>4.6399999999999997</v>
       </c>
@@ -28269,51 +27716,51 @@
       <c r="ER38" s="17">
         <v>12710</v>
       </c>
       <c r="ES38" s="17">
         <v>103174</v>
       </c>
       <c r="ET38" s="17">
         <v>61005</v>
       </c>
       <c r="EU38" s="17">
         <v>45023</v>
       </c>
       <c r="EV38" s="17">
         <v>3289</v>
       </c>
       <c r="EW38" s="17">
         <v>7089</v>
       </c>
       <c r="EX38" s="17">
         <v>3124</v>
       </c>
       <c r="EY38" s="17">
         <v>42023</v>
       </c>
       <c r="EZ38" s="17">
-        <v>43902</v>
+        <v>36552</v>
       </c>
       <c r="FA38" s="17">
         <v>15568</v>
       </c>
       <c r="FB38" s="17">
         <v>15485</v>
       </c>
       <c r="FC38" s="17">
         <v>14098</v>
       </c>
       <c r="FD38" s="17">
         <v>13949</v>
       </c>
       <c r="FE38" s="17">
         <v>10798</v>
       </c>
       <c r="FF38" s="17">
         <v>10787</v>
       </c>
       <c r="FG38" s="17">
         <v>6</v>
       </c>
       <c r="FH38" s="17">
         <v>6</v>
       </c>
@@ -28570,51 +28017,51 @@
         <v>194</v>
       </c>
       <c r="D39" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E39" s="48"/>
       <c r="F39" s="15">
         <v>16</v>
       </c>
       <c r="G39" s="17">
         <v>6426.1</v>
       </c>
       <c r="H39" s="17">
         <v>10.81</v>
       </c>
       <c r="I39" s="17">
         <v>2.94</v>
       </c>
       <c r="J39" s="17">
         <v>7.87</v>
       </c>
       <c r="K39" s="17">
         <v>11327</v>
       </c>
       <c r="L39" s="16">
-        <v>68218</v>
+        <v>45696</v>
       </c>
       <c r="M39" s="17">
         <v>54.5</v>
       </c>
       <c r="N39" s="17">
         <v>90071</v>
       </c>
       <c r="O39" s="17">
         <v>106317</v>
       </c>
       <c r="P39" s="17">
         <v>-16246</v>
       </c>
       <c r="Q39" s="17">
         <v>38931</v>
       </c>
       <c r="R39" s="17">
         <v>617</v>
       </c>
       <c r="S39" s="17">
         <v>22068</v>
       </c>
       <c r="T39" s="17">
         <v>61165</v>
       </c>
@@ -28672,69 +28119,69 @@
       <c r="AL39" s="17">
         <v>38138</v>
       </c>
       <c r="AM39" s="17">
         <v>106380</v>
       </c>
       <c r="AN39" s="17">
         <v>1175</v>
       </c>
       <c r="AO39" s="17">
         <v>17368</v>
       </c>
       <c r="AP39" s="17">
         <v>81.3</v>
       </c>
       <c r="AQ39" s="17">
         <v>14</v>
       </c>
       <c r="AR39" s="17">
         <v>56641</v>
       </c>
       <c r="AS39" s="17">
         <v>45.8</v>
       </c>
       <c r="AT39" s="17">
-        <v>6311</v>
+        <v>4227</v>
       </c>
       <c r="AU39" s="17">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="AV39" s="17">
         <v>1607</v>
       </c>
       <c r="AW39" s="16">
-        <v>255</v>
+        <v>380</v>
       </c>
       <c r="AX39" s="16">
         <v>27</v>
       </c>
       <c r="AY39" s="16">
         <v>5240</v>
       </c>
       <c r="AZ39" s="16">
-        <v>830</v>
+        <v>1240</v>
       </c>
       <c r="BA39" s="16">
         <v>88</v>
       </c>
       <c r="BB39" s="17">
         <v>10.93</v>
       </c>
       <c r="BC39" s="17">
         <v>2.94</v>
       </c>
       <c r="BD39" s="17">
         <v>7.99</v>
       </c>
       <c r="BE39" s="17">
         <v>4.22</v>
       </c>
       <c r="BF39" s="17">
         <v>3.47</v>
       </c>
       <c r="BG39" s="17">
         <v>3.39</v>
       </c>
       <c r="BH39" s="17">
         <v>0.83</v>
       </c>
@@ -29002,51 +28449,51 @@
       <c r="ER39" s="17">
         <v>12474</v>
       </c>
       <c r="ES39" s="17">
         <v>174962</v>
       </c>
       <c r="ET39" s="17">
         <v>51727</v>
       </c>
       <c r="EU39" s="17">
         <v>41344</v>
       </c>
       <c r="EV39" s="17">
         <v>976</v>
       </c>
       <c r="EW39" s="17">
         <v>4294</v>
       </c>
       <c r="EX39" s="17">
         <v>2220</v>
       </c>
       <c r="EY39" s="17">
         <v>122767</v>
       </c>
       <c r="EZ39" s="17">
-        <v>133589</v>
+        <v>111067</v>
       </c>
       <c r="FA39" s="17">
         <v>37817</v>
       </c>
       <c r="FB39" s="17">
         <v>37817</v>
       </c>
       <c r="FC39" s="17">
         <v>19140</v>
       </c>
       <c r="FD39" s="17">
         <v>19140</v>
       </c>
       <c r="FE39" s="17">
         <v>65371</v>
       </c>
       <c r="FF39" s="17">
         <v>65371</v>
       </c>
       <c r="FG39" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH39" s="17" t="s">
         <v>247</v>
       </c>
@@ -29303,51 +28750,51 @@
         <v>197</v>
       </c>
       <c r="D40" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E40" s="48"/>
       <c r="F40" s="15">
         <v>218</v>
       </c>
       <c r="G40" s="17">
         <v>3436.2</v>
       </c>
       <c r="H40" s="17">
         <v>18.36</v>
       </c>
       <c r="I40" s="17">
         <v>3.91</v>
       </c>
       <c r="J40" s="17">
         <v>14.45</v>
       </c>
       <c r="K40" s="17">
         <v>6902</v>
       </c>
       <c r="L40" s="16">
-        <v>16708</v>
+        <v>13732</v>
       </c>
       <c r="M40" s="17">
         <v>69</v>
       </c>
       <c r="N40" s="17">
         <v>49559</v>
       </c>
       <c r="O40" s="17">
         <v>50789</v>
       </c>
       <c r="P40" s="17">
         <v>-1230</v>
       </c>
       <c r="Q40" s="17">
         <v>12724</v>
       </c>
       <c r="R40" s="17">
         <v>332</v>
       </c>
       <c r="S40" s="17">
         <v>11162</v>
       </c>
       <c r="T40" s="17">
         <v>30685</v>
       </c>
@@ -29405,69 +28852,69 @@
       <c r="AL40" s="17">
         <v>12908</v>
       </c>
       <c r="AM40" s="17">
         <v>43037</v>
       </c>
       <c r="AN40" s="17">
         <v>677</v>
       </c>
       <c r="AO40" s="17">
         <v>7374</v>
       </c>
       <c r="AP40" s="17">
         <v>63</v>
       </c>
       <c r="AQ40" s="17">
         <v>14.6</v>
       </c>
       <c r="AR40" s="17">
         <v>26381</v>
       </c>
       <c r="AS40" s="17">
         <v>52.3</v>
       </c>
       <c r="AT40" s="17">
-        <v>910</v>
+        <v>748</v>
       </c>
       <c r="AU40" s="17">
-        <v>3.02</v>
+        <v>3.67</v>
       </c>
       <c r="AV40" s="17">
         <v>402</v>
       </c>
       <c r="AW40" s="16">
-        <v>441</v>
+        <v>537</v>
       </c>
       <c r="AX40" s="16">
         <v>21</v>
       </c>
       <c r="AY40" s="16">
         <v>1437</v>
       </c>
       <c r="AZ40" s="16">
-        <v>1579</v>
+        <v>1921</v>
       </c>
       <c r="BA40" s="16">
         <v>77</v>
       </c>
       <c r="BB40" s="17">
         <v>19.72</v>
       </c>
       <c r="BC40" s="17">
         <v>4.08</v>
       </c>
       <c r="BD40" s="17">
         <v>15.64</v>
       </c>
       <c r="BE40" s="17">
         <v>10.119999999999999</v>
       </c>
       <c r="BF40" s="17">
         <v>6.14</v>
       </c>
       <c r="BG40" s="17">
         <v>6.98</v>
       </c>
       <c r="BH40" s="17">
         <v>3.14</v>
       </c>
@@ -29735,51 +29182,51 @@
       <c r="ER40" s="17">
         <v>7145</v>
       </c>
       <c r="ES40" s="17">
         <v>62512</v>
       </c>
       <c r="ET40" s="17">
         <v>38436</v>
       </c>
       <c r="EU40" s="17">
         <v>27849</v>
       </c>
       <c r="EV40" s="17">
         <v>2782</v>
       </c>
       <c r="EW40" s="17">
         <v>4366</v>
       </c>
       <c r="EX40" s="17">
         <v>1770</v>
       </c>
       <c r="EY40" s="17">
         <v>24025</v>
       </c>
       <c r="EZ40" s="17">
-        <v>20285</v>
+        <v>17309</v>
       </c>
       <c r="FA40" s="17">
         <v>8258</v>
       </c>
       <c r="FB40" s="17">
         <v>8058</v>
       </c>
       <c r="FC40" s="17">
         <v>9919</v>
       </c>
       <c r="FD40" s="17">
         <v>7146</v>
       </c>
       <c r="FE40" s="17">
         <v>3971</v>
       </c>
       <c r="FF40" s="17">
         <v>3577</v>
       </c>
       <c r="FG40" s="17">
         <v>16</v>
       </c>
       <c r="FH40" s="17">
         <v>16</v>
       </c>
@@ -30036,51 +29483,51 @@
         <v>199</v>
       </c>
       <c r="D41" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E41" s="48"/>
       <c r="F41" s="15">
         <v>45</v>
       </c>
       <c r="G41" s="17">
         <v>4147.3999999999996</v>
       </c>
       <c r="H41" s="17">
         <v>15.96</v>
       </c>
       <c r="I41" s="17">
         <v>3.02</v>
       </c>
       <c r="J41" s="17">
         <v>12.94</v>
       </c>
       <c r="K41" s="17">
         <v>9873</v>
       </c>
       <c r="L41" s="16">
-        <v>18103</v>
+        <v>16795</v>
       </c>
       <c r="M41" s="17">
         <v>67.900000000000006</v>
       </c>
       <c r="N41" s="17">
         <v>59208</v>
       </c>
       <c r="O41" s="17">
         <v>60449</v>
       </c>
       <c r="P41" s="17">
         <v>-1241</v>
       </c>
       <c r="Q41" s="17">
         <v>13369</v>
       </c>
       <c r="R41" s="17">
         <v>287</v>
       </c>
       <c r="S41" s="17">
         <v>11841</v>
       </c>
       <c r="T41" s="17">
         <v>41595</v>
       </c>
@@ -30138,69 +29585,69 @@
       <c r="AL41" s="17">
         <v>17342</v>
       </c>
       <c r="AM41" s="17">
         <v>55514</v>
       </c>
       <c r="AN41" s="17">
         <v>856</v>
       </c>
       <c r="AO41" s="17">
         <v>7396</v>
       </c>
       <c r="AP41" s="17">
         <v>45.5</v>
       </c>
       <c r="AQ41" s="17">
         <v>11.8</v>
       </c>
       <c r="AR41" s="17">
         <v>32890</v>
       </c>
       <c r="AS41" s="17">
         <v>52.3</v>
       </c>
       <c r="AT41" s="17">
-        <v>1134</v>
+        <v>1052</v>
       </c>
       <c r="AU41" s="17">
-        <v>3.48</v>
+        <v>3.75</v>
       </c>
       <c r="AV41" s="17">
         <v>464</v>
       </c>
       <c r="AW41" s="16">
-        <v>409</v>
+        <v>440</v>
       </c>
       <c r="AX41" s="16">
         <v>18</v>
       </c>
       <c r="AY41" s="16">
         <v>2061</v>
       </c>
       <c r="AZ41" s="16">
-        <v>1817</v>
+        <v>1958</v>
       </c>
       <c r="BA41" s="16">
         <v>79</v>
       </c>
       <c r="BB41" s="17">
         <v>17.329999999999998</v>
       </c>
       <c r="BC41" s="17">
         <v>3.23</v>
       </c>
       <c r="BD41" s="17">
         <v>14.1</v>
       </c>
       <c r="BE41" s="17">
         <v>8.4700000000000006</v>
       </c>
       <c r="BF41" s="17">
         <v>6</v>
       </c>
       <c r="BG41" s="17">
         <v>6.28</v>
       </c>
       <c r="BH41" s="17">
         <v>2.19</v>
       </c>
@@ -30468,51 +29915,51 @@
       <c r="ER41" s="17">
         <v>9156</v>
       </c>
       <c r="ES41" s="17">
         <v>69877</v>
       </c>
       <c r="ET41" s="17">
         <v>43299</v>
       </c>
       <c r="EU41" s="17">
         <v>34270</v>
       </c>
       <c r="EV41" s="17">
         <v>2959</v>
       </c>
       <c r="EW41" s="17">
         <v>2581</v>
       </c>
       <c r="EX41" s="17">
         <v>1280</v>
       </c>
       <c r="EY41" s="17">
         <v>26392</v>
       </c>
       <c r="EZ41" s="17">
-        <v>23018</v>
+        <v>21710</v>
       </c>
       <c r="FA41" s="17">
         <v>10078</v>
       </c>
       <c r="FB41" s="17">
         <v>9668</v>
       </c>
       <c r="FC41" s="17">
         <v>8038</v>
       </c>
       <c r="FD41" s="17">
         <v>7755</v>
       </c>
       <c r="FE41" s="17">
         <v>4915</v>
       </c>
       <c r="FF41" s="17">
         <v>4915</v>
       </c>
       <c r="FG41" s="17">
         <v>26</v>
       </c>
       <c r="FH41" s="17">
         <v>26</v>
       </c>
@@ -30769,51 +30216,51 @@
         <v>201</v>
       </c>
       <c r="D42" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E42" s="48"/>
       <c r="F42" s="15">
         <v>51</v>
       </c>
       <c r="G42" s="17">
         <v>3609.3</v>
       </c>
       <c r="H42" s="17">
         <v>22</v>
       </c>
       <c r="I42" s="17">
         <v>4.0999999999999996</v>
       </c>
       <c r="J42" s="17">
         <v>17.899999999999999</v>
       </c>
       <c r="K42" s="17">
         <v>6259</v>
       </c>
       <c r="L42" s="16">
-        <v>20871</v>
+        <v>15833</v>
       </c>
       <c r="M42" s="17">
         <v>69.2</v>
       </c>
       <c r="N42" s="17">
         <v>49354</v>
       </c>
       <c r="O42" s="17">
         <v>47700</v>
       </c>
       <c r="P42" s="17">
         <v>1654</v>
       </c>
       <c r="Q42" s="17">
         <v>14648</v>
       </c>
       <c r="R42" s="17">
         <v>333</v>
       </c>
       <c r="S42" s="17">
         <v>15969</v>
       </c>
       <c r="T42" s="17">
         <v>32871</v>
       </c>
@@ -30871,69 +30318,69 @@
       <c r="AL42" s="17">
         <v>9884</v>
       </c>
       <c r="AM42" s="17">
         <v>47499</v>
       </c>
       <c r="AN42" s="17">
         <v>909</v>
       </c>
       <c r="AO42" s="17">
         <v>9569</v>
       </c>
       <c r="AP42" s="17">
         <v>83.5</v>
       </c>
       <c r="AQ42" s="17">
         <v>16.8</v>
       </c>
       <c r="AR42" s="17">
         <v>30902</v>
       </c>
       <c r="AS42" s="17">
         <v>54.1</v>
       </c>
       <c r="AT42" s="17">
-        <v>949</v>
+        <v>720</v>
       </c>
       <c r="AU42" s="17">
-        <v>2.73</v>
+        <v>3.6</v>
       </c>
       <c r="AV42" s="17">
         <v>435</v>
       </c>
       <c r="AW42" s="16">
-        <v>458</v>
+        <v>604</v>
       </c>
       <c r="AX42" s="16">
         <v>27</v>
       </c>
       <c r="AY42" s="16">
         <v>1405</v>
       </c>
       <c r="AZ42" s="16">
-        <v>1481</v>
+        <v>1952</v>
       </c>
       <c r="BA42" s="16">
         <v>86</v>
       </c>
       <c r="BB42" s="17">
         <v>22.26</v>
       </c>
       <c r="BC42" s="17">
         <v>4.16</v>
       </c>
       <c r="BD42" s="17">
         <v>18.100000000000001</v>
       </c>
       <c r="BE42" s="17">
         <v>9.18</v>
       </c>
       <c r="BF42" s="17">
         <v>2.6</v>
       </c>
       <c r="BG42" s="17">
         <v>6.74</v>
       </c>
       <c r="BH42" s="17">
         <v>2.44</v>
       </c>
@@ -31201,51 +30648,51 @@
       <c r="ER42" s="17">
         <v>8147</v>
       </c>
       <c r="ES42" s="17">
         <v>59983</v>
       </c>
       <c r="ET42" s="17">
         <v>37674</v>
       </c>
       <c r="EU42" s="17">
         <v>29175</v>
       </c>
       <c r="EV42" s="17">
         <v>1351</v>
       </c>
       <c r="EW42" s="17">
         <v>4110</v>
       </c>
       <c r="EX42" s="17">
         <v>1545</v>
       </c>
       <c r="EY42" s="17">
         <v>22279</v>
       </c>
       <c r="EZ42" s="17">
-        <v>24396</v>
+        <v>19358</v>
       </c>
       <c r="FA42" s="17">
         <v>8137</v>
       </c>
       <c r="FB42" s="17">
         <v>8116</v>
       </c>
       <c r="FC42" s="17">
         <v>10262</v>
       </c>
       <c r="FD42" s="17">
         <v>10199</v>
       </c>
       <c r="FE42" s="17">
         <v>3526</v>
       </c>
       <c r="FF42" s="17">
         <v>3525</v>
       </c>
       <c r="FG42" s="17">
         <v>37</v>
       </c>
       <c r="FH42" s="17">
         <v>37</v>
       </c>
@@ -31502,51 +30949,51 @@
         <v>184</v>
       </c>
       <c r="D43" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E43" s="48"/>
       <c r="F43" s="15">
         <v>174</v>
       </c>
       <c r="G43" s="17">
         <v>3360</v>
       </c>
       <c r="H43" s="17">
         <v>18.68</v>
       </c>
       <c r="I43" s="17">
         <v>3.9</v>
       </c>
       <c r="J43" s="17">
         <v>14.78</v>
       </c>
       <c r="K43" s="17">
         <v>6610</v>
       </c>
       <c r="L43" s="16">
-        <v>18863</v>
+        <v>14661</v>
       </c>
       <c r="M43" s="17">
         <v>68</v>
       </c>
       <c r="N43" s="17">
         <v>50941</v>
       </c>
       <c r="O43" s="17">
         <v>50599</v>
       </c>
       <c r="P43" s="17">
         <v>342</v>
       </c>
       <c r="Q43" s="17">
         <v>11572</v>
       </c>
       <c r="R43" s="17">
         <v>352</v>
       </c>
       <c r="S43" s="17">
         <v>11562</v>
       </c>
       <c r="T43" s="17">
         <v>29678</v>
       </c>
@@ -31604,69 +31051,69 @@
       <c r="AL43" s="17">
         <v>11087</v>
       </c>
       <c r="AM43" s="17">
         <v>42429</v>
       </c>
       <c r="AN43" s="17">
         <v>658</v>
       </c>
       <c r="AO43" s="17">
         <v>8190</v>
       </c>
       <c r="AP43" s="17">
         <v>71.7</v>
       </c>
       <c r="AQ43" s="17">
         <v>16.2</v>
       </c>
       <c r="AR43" s="17">
         <v>26439</v>
       </c>
       <c r="AS43" s="17">
         <v>52.2</v>
       </c>
       <c r="AT43" s="17">
-        <v>1010</v>
+        <v>785</v>
       </c>
       <c r="AU43" s="17">
-        <v>2.68</v>
+        <v>3.45</v>
       </c>
       <c r="AV43" s="17">
         <v>439</v>
       </c>
       <c r="AW43" s="16">
-        <v>434</v>
+        <v>559</v>
       </c>
       <c r="AX43" s="16">
         <v>24</v>
       </c>
       <c r="AY43" s="16">
         <v>1415</v>
       </c>
       <c r="AZ43" s="16">
-        <v>1402</v>
+        <v>1803</v>
       </c>
       <c r="BA43" s="16">
         <v>79</v>
       </c>
       <c r="BB43" s="17">
         <v>19.899999999999999</v>
       </c>
       <c r="BC43" s="17">
         <v>4.09</v>
       </c>
       <c r="BD43" s="17">
         <v>15.81</v>
       </c>
       <c r="BE43" s="17">
         <v>10.35</v>
       </c>
       <c r="BF43" s="17">
         <v>6.26</v>
       </c>
       <c r="BG43" s="17">
         <v>7.36</v>
       </c>
       <c r="BH43" s="17">
         <v>2.99</v>
       </c>
@@ -31934,51 +31381,51 @@
       <c r="ER43" s="17">
         <v>7542</v>
       </c>
       <c r="ES43" s="17">
         <v>65045</v>
       </c>
       <c r="ET43" s="17">
         <v>38007</v>
       </c>
       <c r="EU43" s="17">
         <v>27614</v>
       </c>
       <c r="EV43" s="17">
         <v>2800</v>
       </c>
       <c r="EW43" s="17">
         <v>4038</v>
       </c>
       <c r="EX43" s="17">
         <v>1790</v>
       </c>
       <c r="EY43" s="17">
         <v>26978</v>
       </c>
       <c r="EZ43" s="17">
-        <v>24005</v>
+        <v>19803</v>
       </c>
       <c r="FA43" s="17">
         <v>9241</v>
       </c>
       <c r="FB43" s="17">
         <v>9059</v>
       </c>
       <c r="FC43" s="17">
         <v>10900</v>
       </c>
       <c r="FD43" s="17">
         <v>7689</v>
       </c>
       <c r="FE43" s="17">
         <v>5607</v>
       </c>
       <c r="FF43" s="17">
         <v>5142</v>
       </c>
       <c r="FG43" s="17">
         <v>14</v>
       </c>
       <c r="FH43" s="17">
         <v>14</v>
       </c>
@@ -32235,51 +31682,51 @@
         <v>184</v>
       </c>
       <c r="D44" s="47" t="s">
         <v>210</v>
       </c>
       <c r="E44" s="48"/>
       <c r="F44" s="15">
         <v>99</v>
       </c>
       <c r="G44" s="17">
         <v>5668.7</v>
       </c>
       <c r="H44" s="17">
         <v>25.6</v>
       </c>
       <c r="I44" s="17">
         <v>4.05</v>
       </c>
       <c r="J44" s="17">
         <v>21.55</v>
       </c>
       <c r="K44" s="17">
         <v>10312</v>
       </c>
       <c r="L44" s="16">
-        <v>30716</v>
+        <v>23478</v>
       </c>
       <c r="M44" s="17">
         <v>66</v>
       </c>
       <c r="N44" s="17">
         <v>72875</v>
       </c>
       <c r="O44" s="17">
         <v>71563</v>
       </c>
       <c r="P44" s="17">
         <v>1312</v>
       </c>
       <c r="Q44" s="17">
         <v>18777</v>
       </c>
       <c r="R44" s="17">
         <v>596</v>
       </c>
       <c r="S44" s="17">
         <v>19493</v>
       </c>
       <c r="T44" s="17">
         <v>49503</v>
       </c>
@@ -32337,69 +31784,69 @@
       <c r="AL44" s="17">
         <v>18499</v>
       </c>
       <c r="AM44" s="17">
         <v>67660</v>
       </c>
       <c r="AN44" s="17">
         <v>983</v>
       </c>
       <c r="AO44" s="17">
         <v>15673</v>
       </c>
       <c r="AP44" s="17">
         <v>79.3</v>
       </c>
       <c r="AQ44" s="17">
         <v>18.8</v>
       </c>
       <c r="AR44" s="17">
         <v>45365</v>
       </c>
       <c r="AS44" s="17">
         <v>54.4</v>
       </c>
       <c r="AT44" s="17">
-        <v>1200</v>
+        <v>917</v>
       </c>
       <c r="AU44" s="17">
-        <v>2.71</v>
+        <v>3.55</v>
       </c>
       <c r="AV44" s="17">
         <v>612</v>
       </c>
       <c r="AW44" s="16">
-        <v>510</v>
+        <v>668</v>
       </c>
       <c r="AX44" s="16">
         <v>28</v>
       </c>
       <c r="AY44" s="16">
         <v>1772</v>
       </c>
       <c r="AZ44" s="16">
-        <v>1477</v>
+        <v>1932</v>
       </c>
       <c r="BA44" s="16">
         <v>80</v>
       </c>
       <c r="BB44" s="17">
         <v>26.48</v>
       </c>
       <c r="BC44" s="17">
         <v>4.25</v>
       </c>
       <c r="BD44" s="17">
         <v>22.23</v>
       </c>
       <c r="BE44" s="17">
         <v>14.58</v>
       </c>
       <c r="BF44" s="17">
         <v>9.15</v>
       </c>
       <c r="BG44" s="17">
         <v>10.18</v>
       </c>
       <c r="BH44" s="17">
         <v>4.4000000000000004</v>
       </c>
@@ -32667,51 +32114,51 @@
       <c r="ER44" s="17">
         <v>12777</v>
       </c>
       <c r="ES44" s="17">
         <v>96765</v>
       </c>
       <c r="ET44" s="17">
         <v>59362</v>
       </c>
       <c r="EU44" s="17">
         <v>44267</v>
       </c>
       <c r="EV44" s="17">
         <v>3301</v>
       </c>
       <c r="EW44" s="17">
         <v>6199</v>
       </c>
       <c r="EX44" s="17">
         <v>2798</v>
       </c>
       <c r="EY44" s="17">
         <v>37289</v>
       </c>
       <c r="EZ44" s="17">
-        <v>39315</v>
+        <v>32077</v>
       </c>
       <c r="FA44" s="17">
         <v>13953</v>
       </c>
       <c r="FB44" s="17">
         <v>13876</v>
       </c>
       <c r="FC44" s="17">
         <v>13377</v>
       </c>
       <c r="FD44" s="17">
         <v>13219</v>
       </c>
       <c r="FE44" s="17">
         <v>8609</v>
       </c>
       <c r="FF44" s="17">
         <v>8599</v>
       </c>
       <c r="FG44" s="17">
         <v>2</v>
       </c>
       <c r="FH44" s="17">
         <v>2</v>
       </c>
@@ -32968,51 +32415,51 @@
         <v>198</v>
       </c>
       <c r="D45" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E45" s="48"/>
       <c r="F45" s="15">
         <v>165</v>
       </c>
       <c r="G45" s="17">
         <v>3303.4</v>
       </c>
       <c r="H45" s="17">
         <v>18.91</v>
       </c>
       <c r="I45" s="17">
         <v>3.94</v>
       </c>
       <c r="J45" s="17">
         <v>14.97</v>
       </c>
       <c r="K45" s="17">
         <v>6578</v>
       </c>
       <c r="L45" s="16">
-        <v>17680</v>
+        <v>14546</v>
       </c>
       <c r="M45" s="17">
         <v>68.400000000000006</v>
       </c>
       <c r="N45" s="17">
         <v>50459</v>
       </c>
       <c r="O45" s="17">
         <v>50317</v>
       </c>
       <c r="P45" s="17">
         <v>142</v>
       </c>
       <c r="Q45" s="17">
         <v>11455</v>
       </c>
       <c r="R45" s="17">
         <v>351</v>
       </c>
       <c r="S45" s="17">
         <v>11246</v>
       </c>
       <c r="T45" s="17">
         <v>29132</v>
       </c>
@@ -33070,69 +32517,69 @@
       <c r="AL45" s="17">
         <v>11002</v>
       </c>
       <c r="AM45" s="17">
         <v>41936</v>
       </c>
       <c r="AN45" s="17">
         <v>657</v>
       </c>
       <c r="AO45" s="17">
         <v>7867</v>
       </c>
       <c r="AP45" s="17">
         <v>70.599999999999994</v>
       </c>
       <c r="AQ45" s="17">
         <v>15.8</v>
       </c>
       <c r="AR45" s="17">
         <v>25855</v>
       </c>
       <c r="AS45" s="17">
         <v>51.9</v>
       </c>
       <c r="AT45" s="17">
-        <v>935</v>
+        <v>769</v>
       </c>
       <c r="AU45" s="17">
-        <v>2.82</v>
+        <v>3.42</v>
       </c>
       <c r="AV45" s="17">
         <v>416</v>
       </c>
       <c r="AW45" s="16">
-        <v>445</v>
+        <v>541</v>
       </c>
       <c r="AX45" s="16">
         <v>24</v>
       </c>
       <c r="AY45" s="16">
         <v>1367</v>
       </c>
       <c r="AZ45" s="16">
-        <v>1462</v>
+        <v>1777</v>
       </c>
       <c r="BA45" s="16">
         <v>78</v>
       </c>
       <c r="BB45" s="17">
         <v>20.16</v>
       </c>
       <c r="BC45" s="17">
         <v>4.13</v>
       </c>
       <c r="BD45" s="17">
         <v>16.03</v>
       </c>
       <c r="BE45" s="17">
         <v>10.53</v>
       </c>
       <c r="BF45" s="17">
         <v>6.37</v>
       </c>
       <c r="BG45" s="17">
         <v>7.5</v>
       </c>
       <c r="BH45" s="17">
         <v>3.03</v>
       </c>
@@ -33400,51 +32847,51 @@
       <c r="ER45" s="17">
         <v>7338</v>
       </c>
       <c r="ES45" s="17">
         <v>63411</v>
       </c>
       <c r="ET45" s="17">
         <v>37887</v>
       </c>
       <c r="EU45" s="17">
         <v>27310</v>
       </c>
       <c r="EV45" s="17">
         <v>2848</v>
       </c>
       <c r="EW45" s="17">
         <v>4109</v>
       </c>
       <c r="EX45" s="17">
         <v>1824</v>
       </c>
       <c r="EY45" s="17">
         <v>25462</v>
       </c>
       <c r="EZ45" s="17">
-        <v>21585</v>
+        <v>18451</v>
       </c>
       <c r="FA45" s="17">
         <v>8738</v>
       </c>
       <c r="FB45" s="17">
         <v>8551</v>
       </c>
       <c r="FC45" s="17">
         <v>10840</v>
       </c>
       <c r="FD45" s="17">
         <v>7547</v>
       </c>
       <c r="FE45" s="17">
         <v>4382</v>
       </c>
       <c r="FF45" s="17">
         <v>3905</v>
       </c>
       <c r="FG45" s="17">
         <v>15</v>
       </c>
       <c r="FH45" s="17">
         <v>15</v>
       </c>
@@ -33701,51 +33148,51 @@
         <v>200</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E46" s="48"/>
       <c r="F46" s="15">
         <v>31</v>
       </c>
       <c r="G46" s="17">
         <v>3935.3</v>
       </c>
       <c r="H46" s="17">
         <v>17.059999999999999</v>
       </c>
       <c r="I46" s="17">
         <v>2.66</v>
       </c>
       <c r="J46" s="17">
         <v>14.4</v>
       </c>
       <c r="K46" s="17">
         <v>9659</v>
       </c>
       <c r="L46" s="16">
-        <v>22641</v>
+        <v>20773</v>
       </c>
       <c r="M46" s="17">
         <v>66.099999999999994</v>
       </c>
       <c r="N46" s="17">
         <v>57884</v>
       </c>
       <c r="O46" s="17">
         <v>60008</v>
       </c>
       <c r="P46" s="17">
         <v>-2124</v>
       </c>
       <c r="Q46" s="17">
         <v>12549</v>
       </c>
       <c r="R46" s="17">
         <v>380</v>
       </c>
       <c r="S46" s="17">
         <v>10045</v>
       </c>
       <c r="T46" s="17">
         <v>35159</v>
       </c>
@@ -33803,69 +33250,69 @@
       <c r="AL46" s="17">
         <v>14487</v>
       </c>
       <c r="AM46" s="17">
         <v>54311</v>
       </c>
       <c r="AN46" s="17">
         <v>777</v>
       </c>
       <c r="AO46" s="17">
         <v>7354</v>
       </c>
       <c r="AP46" s="17">
         <v>58.9</v>
       </c>
       <c r="AQ46" s="17">
         <v>11.9</v>
       </c>
       <c r="AR46" s="17">
         <v>30150</v>
       </c>
       <c r="AS46" s="17">
         <v>48.9</v>
       </c>
       <c r="AT46" s="17">
-        <v>1327</v>
+        <v>1218</v>
       </c>
       <c r="AU46" s="17">
-        <v>2.72</v>
+        <v>2.97</v>
       </c>
       <c r="AV46" s="17">
         <v>431</v>
       </c>
       <c r="AW46" s="16">
-        <v>325</v>
+        <v>354</v>
       </c>
       <c r="AX46" s="16">
         <v>19</v>
       </c>
       <c r="AY46" s="16">
         <v>1767</v>
       </c>
       <c r="AZ46" s="16">
-        <v>1332</v>
+        <v>1451</v>
       </c>
       <c r="BA46" s="16">
         <v>77</v>
       </c>
       <c r="BB46" s="17">
         <v>18.309999999999999</v>
       </c>
       <c r="BC46" s="17">
         <v>2.96</v>
       </c>
       <c r="BD46" s="17">
         <v>15.35</v>
       </c>
       <c r="BE46" s="17">
         <v>9.31</v>
       </c>
       <c r="BF46" s="17">
         <v>6.75</v>
       </c>
       <c r="BG46" s="17">
         <v>7.22</v>
       </c>
       <c r="BH46" s="17">
         <v>2.09</v>
       </c>
@@ -34133,51 +33580,51 @@
       <c r="ER46" s="17">
         <v>9771</v>
       </c>
       <c r="ES46" s="17">
         <v>70766</v>
       </c>
       <c r="ET46" s="17">
         <v>41125</v>
       </c>
       <c r="EU46" s="17">
         <v>31272</v>
       </c>
       <c r="EV46" s="17">
         <v>2384</v>
       </c>
       <c r="EW46" s="17">
         <v>2761</v>
       </c>
       <c r="EX46" s="17">
         <v>1179</v>
       </c>
       <c r="EY46" s="17">
         <v>29375</v>
       </c>
       <c r="EZ46" s="17">
-        <v>27777</v>
+        <v>25909</v>
       </c>
       <c r="FA46" s="17">
         <v>11727</v>
       </c>
       <c r="FB46" s="17">
         <v>11380</v>
       </c>
       <c r="FC46" s="17">
         <v>10694</v>
       </c>
       <c r="FD46" s="17">
         <v>10290</v>
       </c>
       <c r="FE46" s="17">
         <v>5136</v>
       </c>
       <c r="FF46" s="17">
         <v>5136</v>
       </c>
       <c r="FG46" s="17">
         <v>37</v>
       </c>
       <c r="FH46" s="17">
         <v>37</v>
       </c>
@@ -34434,51 +33881,51 @@
         <v>202</v>
       </c>
       <c r="D47" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E47" s="48"/>
       <c r="F47" s="15">
         <v>48</v>
       </c>
       <c r="G47" s="17">
         <v>3622.8</v>
       </c>
       <c r="H47" s="17">
         <v>21.5</v>
       </c>
       <c r="I47" s="17">
         <v>4.1100000000000003</v>
       </c>
       <c r="J47" s="17">
         <v>17.39</v>
       </c>
       <c r="K47" s="17">
         <v>5811</v>
       </c>
       <c r="L47" s="16">
-        <v>20995</v>
+        <v>15619</v>
       </c>
       <c r="M47" s="17">
         <v>69.3</v>
       </c>
       <c r="N47" s="17">
         <v>47215</v>
       </c>
       <c r="O47" s="17">
         <v>45276</v>
       </c>
       <c r="P47" s="17">
         <v>1939</v>
       </c>
       <c r="Q47" s="17">
         <v>14393</v>
       </c>
       <c r="R47" s="17">
         <v>343</v>
       </c>
       <c r="S47" s="17">
         <v>15989</v>
       </c>
       <c r="T47" s="17">
         <v>31562</v>
       </c>
@@ -34536,69 +33983,69 @@
       <c r="AL47" s="17">
         <v>9402</v>
       </c>
       <c r="AM47" s="17">
         <v>45116</v>
       </c>
       <c r="AN47" s="17">
         <v>845</v>
       </c>
       <c r="AO47" s="17">
         <v>9289</v>
       </c>
       <c r="AP47" s="17">
         <v>82.4</v>
       </c>
       <c r="AQ47" s="17">
         <v>17.100000000000001</v>
       </c>
       <c r="AR47" s="17">
         <v>29510</v>
       </c>
       <c r="AS47" s="17">
         <v>54.2</v>
       </c>
       <c r="AT47" s="17">
-        <v>977</v>
+        <v>726</v>
       </c>
       <c r="AU47" s="17">
-        <v>2.59</v>
+        <v>3.48</v>
       </c>
       <c r="AV47" s="17">
         <v>432</v>
       </c>
       <c r="AW47" s="16">
-        <v>442</v>
+        <v>595</v>
       </c>
       <c r="AX47" s="16">
         <v>26</v>
       </c>
       <c r="AY47" s="16">
         <v>1373</v>
       </c>
       <c r="AZ47" s="16">
-        <v>1406</v>
+        <v>1889</v>
       </c>
       <c r="BA47" s="16">
         <v>81</v>
       </c>
       <c r="BB47" s="17">
         <v>21.8</v>
       </c>
       <c r="BC47" s="17">
         <v>4.18</v>
       </c>
       <c r="BD47" s="17">
         <v>17.62</v>
       </c>
       <c r="BE47" s="17">
         <v>8.83</v>
       </c>
       <c r="BF47" s="17">
         <v>2.61</v>
       </c>
       <c r="BG47" s="17">
         <v>6.66</v>
       </c>
       <c r="BH47" s="17">
         <v>2.17</v>
       </c>
@@ -34866,51 +34313,51 @@
       <c r="ER47" s="17">
         <v>8003</v>
       </c>
       <c r="ES47" s="17">
         <v>59712</v>
       </c>
       <c r="ET47" s="17">
         <v>38022</v>
       </c>
       <c r="EU47" s="17">
         <v>30351</v>
       </c>
       <c r="EV47" s="17">
         <v>1231</v>
       </c>
       <c r="EW47" s="17">
         <v>3435</v>
       </c>
       <c r="EX47" s="17">
         <v>1307</v>
       </c>
       <c r="EY47" s="17">
         <v>21666</v>
       </c>
       <c r="EZ47" s="17">
-        <v>24389</v>
+        <v>19013</v>
       </c>
       <c r="FA47" s="17">
         <v>8105</v>
       </c>
       <c r="FB47" s="17">
         <v>8082</v>
       </c>
       <c r="FC47" s="17">
         <v>10264</v>
       </c>
       <c r="FD47" s="17">
         <v>10196</v>
       </c>
       <c r="FE47" s="17">
         <v>3395</v>
       </c>
       <c r="FF47" s="17">
         <v>3394</v>
       </c>
       <c r="FG47" s="17">
         <v>29</v>
       </c>
       <c r="FH47" s="17">
         <v>29</v>
       </c>
@@ -35167,51 +34614,51 @@
         <v>184</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>196</v>
       </c>
       <c r="E48" s="48"/>
       <c r="F48" s="15">
         <v>60</v>
       </c>
       <c r="G48" s="17">
         <v>4263.7</v>
       </c>
       <c r="H48" s="17">
         <v>15.81</v>
       </c>
       <c r="I48" s="17">
         <v>3.77</v>
       </c>
       <c r="J48" s="17">
         <v>12.04</v>
       </c>
       <c r="K48" s="17">
         <v>8771</v>
       </c>
       <c r="L48" s="16">
-        <v>18510</v>
+        <v>16314</v>
       </c>
       <c r="M48" s="17">
         <v>69.8</v>
       </c>
       <c r="N48" s="17">
         <v>52099</v>
       </c>
       <c r="O48" s="17">
         <v>61758</v>
       </c>
       <c r="P48" s="17">
         <v>-9659</v>
       </c>
       <c r="Q48" s="17">
         <v>21711</v>
       </c>
       <c r="R48" s="17">
         <v>316</v>
       </c>
       <c r="S48" s="17">
         <v>11736</v>
       </c>
       <c r="T48" s="17">
         <v>39943</v>
       </c>
@@ -35269,69 +34716,69 @@
       <c r="AL48" s="17">
         <v>24124</v>
       </c>
       <c r="AM48" s="17">
         <v>56953</v>
       </c>
       <c r="AN48" s="17">
         <v>836</v>
       </c>
       <c r="AO48" s="17">
         <v>6285</v>
       </c>
       <c r="AP48" s="17">
         <v>43.4</v>
       </c>
       <c r="AQ48" s="17">
         <v>9.9</v>
       </c>
       <c r="AR48" s="17">
         <v>31763</v>
       </c>
       <c r="AS48" s="17">
         <v>50.2</v>
       </c>
       <c r="AT48" s="17">
-        <v>1171</v>
+        <v>1032</v>
       </c>
       <c r="AU48" s="17">
-        <v>3.42</v>
+        <v>3.88</v>
       </c>
       <c r="AV48" s="17">
         <v>398</v>
       </c>
       <c r="AW48" s="16">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="AX48" s="16">
         <v>15</v>
       </c>
       <c r="AY48" s="16">
         <v>2009</v>
       </c>
       <c r="AZ48" s="16">
-        <v>1716</v>
+        <v>1947</v>
       </c>
       <c r="BA48" s="16">
         <v>74</v>
       </c>
       <c r="BB48" s="17">
         <v>17.41</v>
       </c>
       <c r="BC48" s="17">
         <v>3.83</v>
       </c>
       <c r="BD48" s="17">
         <v>13.58</v>
       </c>
       <c r="BE48" s="17">
         <v>8.19</v>
       </c>
       <c r="BF48" s="17">
         <v>5.23</v>
       </c>
       <c r="BG48" s="17">
         <v>4.91</v>
       </c>
       <c r="BH48" s="17">
         <v>3.28</v>
       </c>
@@ -35599,51 +35046,51 @@
       <c r="ER48" s="17">
         <v>6709</v>
       </c>
       <c r="ES48" s="17">
         <v>74237</v>
       </c>
       <c r="ET48" s="17">
         <v>42436</v>
       </c>
       <c r="EU48" s="17">
         <v>31190</v>
       </c>
       <c r="EV48" s="17">
         <v>2384</v>
       </c>
       <c r="EW48" s="17">
         <v>5531</v>
       </c>
       <c r="EX48" s="17">
         <v>1783</v>
       </c>
       <c r="EY48" s="17">
         <v>31707</v>
       </c>
       <c r="EZ48" s="17">
-        <v>27911</v>
+        <v>25715</v>
       </c>
       <c r="FA48" s="17">
         <v>10199</v>
       </c>
       <c r="FB48" s="17">
         <v>9974</v>
       </c>
       <c r="FC48" s="17">
         <v>8104</v>
       </c>
       <c r="FD48" s="17">
         <v>7418</v>
       </c>
       <c r="FE48" s="17">
         <v>9463</v>
       </c>
       <c r="FF48" s="17">
         <v>9401</v>
       </c>
       <c r="FG48" s="17">
         <v>20</v>
       </c>
       <c r="FH48" s="17">
         <v>20</v>
       </c>
@@ -35900,51 +35347,51 @@
         <v>184</v>
       </c>
       <c r="D49" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E49" s="48"/>
       <c r="F49" s="15">
         <v>113</v>
       </c>
       <c r="G49" s="17">
         <v>5432.2</v>
       </c>
       <c r="H49" s="17">
         <v>21.68</v>
       </c>
       <c r="I49" s="17">
         <v>4.28</v>
       </c>
       <c r="J49" s="17">
         <v>17.399999999999999</v>
       </c>
       <c r="K49" s="17">
         <v>8255</v>
       </c>
       <c r="L49" s="16">
-        <v>23923</v>
+        <v>21389</v>
       </c>
       <c r="M49" s="17">
         <v>67</v>
       </c>
       <c r="N49" s="17">
         <v>53829</v>
       </c>
       <c r="O49" s="17">
         <v>64692</v>
       </c>
       <c r="P49" s="17">
         <v>-10863</v>
       </c>
       <c r="Q49" s="17">
         <v>25151</v>
       </c>
       <c r="R49" s="17">
         <v>568</v>
       </c>
       <c r="S49" s="17">
         <v>13720</v>
       </c>
       <c r="T49" s="17">
         <v>40475</v>
       </c>
@@ -36002,69 +35449,69 @@
       <c r="AL49" s="17">
         <v>24552</v>
       </c>
       <c r="AM49" s="17">
         <v>61690</v>
       </c>
       <c r="AN49" s="17">
         <v>920</v>
       </c>
       <c r="AO49" s="17">
         <v>9716</v>
       </c>
       <c r="AP49" s="17">
         <v>71.599999999999994</v>
       </c>
       <c r="AQ49" s="17">
         <v>13.6</v>
       </c>
       <c r="AR49" s="17">
         <v>36502</v>
       </c>
       <c r="AS49" s="17">
         <v>51.1</v>
       </c>
       <c r="AT49" s="17">
-        <v>1103</v>
+        <v>987</v>
       </c>
       <c r="AU49" s="17">
-        <v>2.98</v>
+        <v>3.34</v>
       </c>
       <c r="AV49" s="17">
         <v>449</v>
       </c>
       <c r="AW49" s="16">
-        <v>406</v>
+        <v>454</v>
       </c>
       <c r="AX49" s="16">
         <v>18</v>
       </c>
       <c r="AY49" s="16">
         <v>1684</v>
       </c>
       <c r="AZ49" s="16">
-        <v>1526</v>
+        <v>1707</v>
       </c>
       <c r="BA49" s="16">
         <v>67</v>
       </c>
       <c r="BB49" s="17">
         <v>22.43</v>
       </c>
       <c r="BC49" s="17">
         <v>4.41</v>
       </c>
       <c r="BD49" s="17">
         <v>18.02</v>
       </c>
       <c r="BE49" s="17">
         <v>12.23</v>
       </c>
       <c r="BF49" s="17">
         <v>7.09</v>
       </c>
       <c r="BG49" s="17">
         <v>8.42</v>
       </c>
       <c r="BH49" s="17">
         <v>3.81</v>
       </c>
@@ -36332,51 +35779,51 @@
       <c r="ER49" s="17">
         <v>7440</v>
       </c>
       <c r="ES49" s="17">
         <v>83399</v>
       </c>
       <c r="ET49" s="17">
         <v>47064</v>
       </c>
       <c r="EU49" s="17">
         <v>32602</v>
       </c>
       <c r="EV49" s="17">
         <v>2285</v>
       </c>
       <c r="EW49" s="17">
         <v>6839</v>
       </c>
       <c r="EX49" s="17">
         <v>2770</v>
       </c>
       <c r="EY49" s="17">
         <v>36272</v>
       </c>
       <c r="EZ49" s="17">
-        <v>34439</v>
+        <v>31905</v>
       </c>
       <c r="FA49" s="17">
         <v>12370</v>
       </c>
       <c r="FB49" s="17">
         <v>12308</v>
       </c>
       <c r="FC49" s="17">
         <v>10414</v>
       </c>
       <c r="FD49" s="17">
         <v>10326</v>
       </c>
       <c r="FE49" s="17">
         <v>10528</v>
       </c>
       <c r="FF49" s="17">
         <v>10516</v>
       </c>
       <c r="FG49" s="17">
         <v>22</v>
       </c>
       <c r="FH49" s="17">
         <v>22</v>
       </c>
@@ -36633,51 +36080,51 @@
         <v>184</v>
       </c>
       <c r="D50" s="47" t="s">
         <v>215</v>
       </c>
       <c r="E50" s="48"/>
       <c r="F50" s="15">
         <v>54</v>
       </c>
       <c r="G50" s="17">
         <v>10476.1</v>
       </c>
       <c r="H50" s="17">
         <v>21.03</v>
       </c>
       <c r="I50" s="17">
         <v>4.2699999999999996</v>
       </c>
       <c r="J50" s="17">
         <v>16.760000000000002</v>
       </c>
       <c r="K50" s="17">
         <v>15849</v>
       </c>
       <c r="L50" s="16">
-        <v>49380</v>
+        <v>45790</v>
       </c>
       <c r="M50" s="17">
         <v>64.2</v>
       </c>
       <c r="N50" s="17">
         <v>102692</v>
       </c>
       <c r="O50" s="17">
         <v>133150</v>
       </c>
       <c r="P50" s="17">
         <v>-30458</v>
       </c>
       <c r="Q50" s="17">
         <v>52406</v>
       </c>
       <c r="R50" s="17">
         <v>1121</v>
       </c>
       <c r="S50" s="17">
         <v>20827</v>
       </c>
       <c r="T50" s="17">
         <v>74599</v>
       </c>
@@ -36735,69 +36182,69 @@
       <c r="AL50" s="17">
         <v>51693</v>
       </c>
       <c r="AM50" s="17">
         <v>123597</v>
       </c>
       <c r="AN50" s="17">
         <v>1781</v>
       </c>
       <c r="AO50" s="17">
         <v>18507</v>
       </c>
       <c r="AP50" s="17">
         <v>88.3</v>
       </c>
       <c r="AQ50" s="17">
         <v>13</v>
       </c>
       <c r="AR50" s="17">
         <v>71871</v>
       </c>
       <c r="AS50" s="17">
         <v>50.6</v>
       </c>
       <c r="AT50" s="17">
-        <v>2348</v>
+        <v>2177</v>
       </c>
       <c r="AU50" s="17">
-        <v>2.88</v>
+        <v>3.1</v>
       </c>
       <c r="AV50" s="17">
         <v>880</v>
       </c>
       <c r="AW50" s="16">
-        <v>375</v>
+        <v>404</v>
       </c>
       <c r="AX50" s="16">
         <v>18</v>
       </c>
       <c r="AY50" s="16">
         <v>3418</v>
       </c>
       <c r="AZ50" s="16">
-        <v>1455</v>
+        <v>1570</v>
       </c>
       <c r="BA50" s="16">
         <v>69</v>
       </c>
       <c r="BB50" s="17">
         <v>22.02</v>
       </c>
       <c r="BC50" s="17">
         <v>4.3499999999999996</v>
       </c>
       <c r="BD50" s="17">
         <v>17.670000000000002</v>
       </c>
       <c r="BE50" s="17">
         <v>12.69</v>
       </c>
       <c r="BF50" s="17">
         <v>8.09</v>
       </c>
       <c r="BG50" s="17">
         <v>7.12</v>
       </c>
       <c r="BH50" s="17">
         <v>5.57</v>
       </c>
@@ -37065,51 +36512,51 @@
       <c r="ER50" s="17">
         <v>12806</v>
       </c>
       <c r="ES50" s="17">
         <v>168092</v>
       </c>
       <c r="ET50" s="17">
         <v>83852</v>
       </c>
       <c r="EU50" s="17">
         <v>53269</v>
       </c>
       <c r="EV50" s="17">
         <v>4600</v>
       </c>
       <c r="EW50" s="17">
         <v>15081</v>
       </c>
       <c r="EX50" s="17">
         <v>5095</v>
       </c>
       <c r="EY50" s="17">
         <v>84066</v>
       </c>
       <c r="EZ50" s="17">
-        <v>77088</v>
+        <v>73498</v>
       </c>
       <c r="FA50" s="17">
         <v>25072</v>
       </c>
       <c r="FB50" s="17">
         <v>25012</v>
       </c>
       <c r="FC50" s="17">
         <v>22638</v>
       </c>
       <c r="FD50" s="17">
         <v>22573</v>
       </c>
       <c r="FE50" s="17">
         <v>27728</v>
       </c>
       <c r="FF50" s="17">
         <v>27708</v>
       </c>
       <c r="FG50" s="17" t="s">
         <v>247</v>
       </c>
       <c r="FH50" s="17" t="s">
         <v>247</v>
       </c>
@@ -37366,51 +36813,51 @@
         <v>184</v>
       </c>
       <c r="D51" s="47" t="s">
         <v>196</v>
       </c>
       <c r="E51" s="48"/>
       <c r="F51" s="15">
         <v>122</v>
       </c>
       <c r="G51" s="17">
         <v>5457.7</v>
       </c>
       <c r="H51" s="17">
         <v>20.76</v>
       </c>
       <c r="I51" s="17">
         <v>4.47</v>
       </c>
       <c r="J51" s="17">
         <v>16.29</v>
       </c>
       <c r="K51" s="17">
         <v>10028</v>
       </c>
       <c r="L51" s="16">
-        <v>24425</v>
+        <v>21129</v>
       </c>
       <c r="M51" s="17">
         <v>67.599999999999994</v>
       </c>
       <c r="N51" s="17">
         <v>61016</v>
       </c>
       <c r="O51" s="17">
         <v>66401</v>
       </c>
       <c r="P51" s="17">
         <v>-5385</v>
       </c>
       <c r="Q51" s="17">
         <v>21751</v>
       </c>
       <c r="R51" s="17">
         <v>438</v>
       </c>
       <c r="S51" s="17">
         <v>15928</v>
       </c>
       <c r="T51" s="17">
         <v>45919</v>
       </c>
@@ -37468,69 +36915,69 @@
       <c r="AL51" s="17">
         <v>23177</v>
       </c>
       <c r="AM51" s="17">
         <v>63229</v>
       </c>
       <c r="AN51" s="17">
         <v>843</v>
       </c>
       <c r="AO51" s="17">
         <v>11190</v>
       </c>
       <c r="AP51" s="17">
         <v>63.1</v>
       </c>
       <c r="AQ51" s="17">
         <v>15</v>
       </c>
       <c r="AR51" s="17">
         <v>39317</v>
       </c>
       <c r="AS51" s="17">
         <v>52.8</v>
       </c>
       <c r="AT51" s="17">
-        <v>1177</v>
+        <v>1018</v>
       </c>
       <c r="AU51" s="17">
-        <v>3.05</v>
+        <v>3.52</v>
       </c>
       <c r="AV51" s="17">
         <v>539</v>
       </c>
       <c r="AW51" s="16">
-        <v>458</v>
+        <v>530</v>
       </c>
       <c r="AX51" s="16">
         <v>21</v>
       </c>
       <c r="AY51" s="16">
         <v>1894</v>
       </c>
       <c r="AZ51" s="16">
-        <v>1610</v>
+        <v>1861</v>
       </c>
       <c r="BA51" s="16">
         <v>72</v>
       </c>
       <c r="BB51" s="17">
         <v>21.63</v>
       </c>
       <c r="BC51" s="17">
         <v>4.57</v>
       </c>
       <c r="BD51" s="17">
         <v>17.059999999999999</v>
       </c>
       <c r="BE51" s="17">
         <v>10.91</v>
       </c>
       <c r="BF51" s="17">
         <v>6.36</v>
       </c>
       <c r="BG51" s="17">
         <v>6.68</v>
       </c>
       <c r="BH51" s="17">
         <v>4.2300000000000004</v>
       </c>
@@ -37798,51 +37245,51 @@
       <c r="ER51" s="17">
         <v>9998</v>
       </c>
       <c r="ES51" s="17">
         <v>87575</v>
       </c>
       <c r="ET51" s="17">
         <v>52051</v>
       </c>
       <c r="EU51" s="17">
         <v>36737</v>
       </c>
       <c r="EV51" s="17">
         <v>2757</v>
       </c>
       <c r="EW51" s="17">
         <v>6904</v>
       </c>
       <c r="EX51" s="17">
         <v>2965</v>
       </c>
       <c r="EY51" s="17">
         <v>35461</v>
       </c>
       <c r="EZ51" s="17">
-        <v>33754</v>
+        <v>30458</v>
       </c>
       <c r="FA51" s="17">
         <v>12049</v>
       </c>
       <c r="FB51" s="17">
         <v>11899</v>
       </c>
       <c r="FC51" s="17">
         <v>10990</v>
       </c>
       <c r="FD51" s="17">
         <v>10873</v>
       </c>
       <c r="FE51" s="17">
         <v>9340</v>
       </c>
       <c r="FF51" s="17">
         <v>9329</v>
       </c>
       <c r="FG51" s="17">
         <v>5</v>
       </c>
       <c r="FH51" s="17">
         <v>5</v>
       </c>
@@ -38099,51 +37546,51 @@
         <v>184</v>
       </c>
       <c r="D52" s="51" t="s">
         <v>217</v>
       </c>
       <c r="E52" s="52"/>
       <c r="F52" s="19">
         <v>45</v>
       </c>
       <c r="G52" s="20">
         <v>10328.9</v>
       </c>
       <c r="H52" s="20">
         <v>19.22</v>
       </c>
       <c r="I52" s="20">
         <v>4.01</v>
       </c>
       <c r="J52" s="20">
         <v>15.21</v>
       </c>
       <c r="K52" s="20">
         <v>16638</v>
       </c>
       <c r="L52" s="21">
-        <v>49170</v>
+        <v>42978</v>
       </c>
       <c r="M52" s="20">
         <v>68</v>
       </c>
       <c r="N52" s="20">
         <v>104549</v>
       </c>
       <c r="O52" s="20">
         <v>127528</v>
       </c>
       <c r="P52" s="20">
         <v>-22979</v>
       </c>
       <c r="Q52" s="20">
         <v>46519</v>
       </c>
       <c r="R52" s="20">
         <v>890</v>
       </c>
       <c r="S52" s="20">
         <v>22650</v>
       </c>
       <c r="T52" s="20">
         <v>81849</v>
       </c>
@@ -38201,69 +37648,69 @@
       <c r="AL52" s="20">
         <v>51449</v>
       </c>
       <c r="AM52" s="20">
         <v>118129</v>
       </c>
       <c r="AN52" s="20">
         <v>1662</v>
       </c>
       <c r="AO52" s="20">
         <v>23119</v>
       </c>
       <c r="AP52" s="20">
         <v>82.1</v>
       </c>
       <c r="AQ52" s="20">
         <v>16.399999999999999</v>
       </c>
       <c r="AR52" s="20">
         <v>76498</v>
       </c>
       <c r="AS52" s="20">
         <v>54.2</v>
       </c>
       <c r="AT52" s="20">
-        <v>2558</v>
+        <v>2236</v>
       </c>
       <c r="AU52" s="20">
-        <v>2.87</v>
+        <v>3.29</v>
       </c>
       <c r="AV52" s="20">
         <v>1203</v>
       </c>
       <c r="AW52" s="21">
-        <v>470</v>
+        <v>538</v>
       </c>
       <c r="AX52" s="21">
         <v>22</v>
       </c>
       <c r="AY52" s="21">
         <v>3980</v>
       </c>
       <c r="AZ52" s="21">
-        <v>1556</v>
+        <v>1780</v>
       </c>
       <c r="BA52" s="21">
         <v>74</v>
       </c>
       <c r="BB52" s="20">
         <v>20.12</v>
       </c>
       <c r="BC52" s="20">
         <v>4.07</v>
       </c>
       <c r="BD52" s="20">
         <v>16.05</v>
       </c>
       <c r="BE52" s="20">
         <v>9.6300000000000008</v>
       </c>
       <c r="BF52" s="20">
         <v>6.56</v>
       </c>
       <c r="BG52" s="20">
         <v>5.12</v>
       </c>
       <c r="BH52" s="20">
         <v>4.51</v>
       </c>
@@ -38531,51 +37978,51 @@
       <c r="ER52" s="20">
         <v>12159</v>
       </c>
       <c r="ES52" s="20">
         <v>175098</v>
       </c>
       <c r="ET52" s="20">
         <v>91453</v>
       </c>
       <c r="EU52" s="20">
         <v>67829</v>
       </c>
       <c r="EV52" s="20">
         <v>5924</v>
       </c>
       <c r="EW52" s="20">
         <v>11038</v>
       </c>
       <c r="EX52" s="20">
         <v>5857</v>
       </c>
       <c r="EY52" s="20">
         <v>83642</v>
       </c>
       <c r="EZ52" s="20">
-        <v>76908</v>
+        <v>70716</v>
       </c>
       <c r="FA52" s="20">
         <v>25717</v>
       </c>
       <c r="FB52" s="20">
         <v>25642</v>
       </c>
       <c r="FC52" s="20">
         <v>20556</v>
       </c>
       <c r="FD52" s="20">
         <v>20432</v>
       </c>
       <c r="FE52" s="20">
         <v>27759</v>
       </c>
       <c r="FF52" s="20">
         <v>27738</v>
       </c>
       <c r="FG52" s="20" t="s">
         <v>247</v>
       </c>
       <c r="FH52" s="20" t="s">
         <v>247</v>
       </c>