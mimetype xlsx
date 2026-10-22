--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E35A176-1D59-4E85-A891-A11AFA759E32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B6F7102-F9A0-47DE-BE88-44F02B86ECB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="493" xr2:uid="{FFCCD7F6-BB06-4FCA-8915-25DC842D7CF4}"/>
   </bookViews>
   <sheets>
     <sheet name="k005" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ページ形式">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -2989,608 +2989,64 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED376215-AD85-461E-9BAD-D3343E411E6E}">
-  <dimension ref="A1:IK63"/>
+  <dimension ref="A1:IK51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="8" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" style="8" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="8" customWidth="1"/>
     <col min="6" max="244" width="10.7109375" style="3" customWidth="1"/>
     <col min="245" max="245" width="5.28515625" style="9" customWidth="1"/>
-    <col min="246" max="246" width="13.85546875" style="3" customWidth="1"/>
-[...543 lines deleted...]
-    <col min="16206" max="16384" width="9.140625" style="3"/>
+    <col min="246" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:245" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:245" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="11" t="s">
         <v>36</v>
       </c>
       <c r="AL2" s="17"/>
       <c r="AM2" s="17"/>
       <c r="AN2" s="17"/>
       <c r="AO2" s="17"/>
     </row>
     <row r="3" spans="1:245" s="11" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="11" t="s">
         <v>246</v>
       </c>
       <c r="BI3" s="18"/>
       <c r="BK3" s="18"/>
       <c r="BL3" s="18"/>
       <c r="BM3" s="18"/>
       <c r="BN3" s="18"/>
@@ -8695,51 +8151,51 @@
         <v>180</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>181</v>
       </c>
       <c r="E12" s="38"/>
       <c r="F12" s="12">
         <v>102</v>
       </c>
       <c r="G12" s="13">
         <v>3583.8</v>
       </c>
       <c r="H12" s="13">
         <v>22.62</v>
       </c>
       <c r="I12" s="13">
         <v>5.12</v>
       </c>
       <c r="J12" s="13">
         <v>17.5</v>
       </c>
       <c r="K12" s="13">
         <v>6911</v>
       </c>
       <c r="L12" s="14">
-        <v>11356</v>
+        <v>10778</v>
       </c>
       <c r="M12" s="14">
         <v>71.2</v>
       </c>
       <c r="N12" s="14">
         <v>40528</v>
       </c>
       <c r="O12" s="14">
         <v>41505</v>
       </c>
       <c r="P12" s="14">
         <v>-977</v>
       </c>
       <c r="Q12" s="14">
         <v>13867</v>
       </c>
       <c r="R12" s="14">
         <v>241</v>
       </c>
       <c r="S12" s="14">
         <v>12649</v>
       </c>
       <c r="T12" s="14">
         <v>31990</v>
       </c>
@@ -8797,69 +8253,69 @@
       <c r="AL12" s="14">
         <v>15094</v>
       </c>
       <c r="AM12" s="14">
         <v>41225</v>
       </c>
       <c r="AN12" s="13">
         <v>759</v>
       </c>
       <c r="AO12" s="13">
         <v>9439</v>
       </c>
       <c r="AP12" s="13">
         <v>67</v>
       </c>
       <c r="AQ12" s="13">
         <v>18.600000000000001</v>
       </c>
       <c r="AR12" s="13">
         <v>27312</v>
       </c>
       <c r="AS12" s="13">
         <v>53.9</v>
       </c>
       <c r="AT12" s="13">
-        <v>502</v>
+        <v>476</v>
       </c>
       <c r="AU12" s="13">
-        <v>4.46</v>
+        <v>4.7</v>
       </c>
       <c r="AV12" s="13">
         <v>417</v>
       </c>
       <c r="AW12" s="13">
-        <v>831</v>
+        <v>876</v>
       </c>
       <c r="AX12" s="13">
         <v>26</v>
       </c>
       <c r="AY12" s="13">
         <v>1207</v>
       </c>
       <c r="AZ12" s="13">
-        <v>2405</v>
+        <v>2534</v>
       </c>
       <c r="BA12" s="13">
         <v>76</v>
       </c>
       <c r="BB12" s="15">
         <v>23.23</v>
       </c>
       <c r="BC12" s="15">
         <v>5.2</v>
       </c>
       <c r="BD12" s="15">
         <v>18.03</v>
       </c>
       <c r="BE12" s="15">
         <v>12.81</v>
       </c>
       <c r="BF12" s="15">
         <v>7.48</v>
       </c>
       <c r="BG12" s="15">
         <v>9.31</v>
       </c>
       <c r="BH12" s="15">
         <v>3.5</v>
       </c>
@@ -9127,51 +8583,51 @@
       <c r="ER12" s="15">
         <v>8514</v>
       </c>
       <c r="ES12" s="15">
         <v>57400</v>
       </c>
       <c r="ET12" s="15">
         <v>41624</v>
       </c>
       <c r="EU12" s="15">
         <v>31069</v>
       </c>
       <c r="EV12" s="15">
         <v>2063</v>
       </c>
       <c r="EW12" s="15">
         <v>3721</v>
       </c>
       <c r="EX12" s="15">
         <v>1325</v>
       </c>
       <c r="EY12" s="15">
         <v>15702</v>
       </c>
       <c r="EZ12" s="15">
-        <v>13873</v>
+        <v>13295</v>
       </c>
       <c r="FA12" s="15">
         <v>5903</v>
       </c>
       <c r="FB12" s="15">
         <v>5846</v>
       </c>
       <c r="FC12" s="15">
         <v>5298</v>
       </c>
       <c r="FD12" s="15">
         <v>5202</v>
       </c>
       <c r="FE12" s="15">
         <v>2519</v>
       </c>
       <c r="FF12" s="15">
         <v>2517</v>
       </c>
       <c r="FG12" s="15">
         <v>19</v>
       </c>
       <c r="FH12" s="15">
         <v>19</v>
       </c>
@@ -13093,51 +12549,51 @@
         <v>180</v>
       </c>
       <c r="D18" s="44" t="s">
         <v>188</v>
       </c>
       <c r="E18" s="38"/>
       <c r="F18" s="12">
         <v>20</v>
       </c>
       <c r="G18" s="13">
         <v>4117.1000000000004</v>
       </c>
       <c r="H18" s="13">
         <v>26.19</v>
       </c>
       <c r="I18" s="13">
         <v>4.9400000000000004</v>
       </c>
       <c r="J18" s="13">
         <v>21.25</v>
       </c>
       <c r="K18" s="13">
         <v>8935</v>
       </c>
       <c r="L18" s="14">
-        <v>13132</v>
+        <v>12572</v>
       </c>
       <c r="M18" s="14">
         <v>70.900000000000006</v>
       </c>
       <c r="N18" s="14">
         <v>54620</v>
       </c>
       <c r="O18" s="14">
         <v>50604</v>
       </c>
       <c r="P18" s="14">
         <v>4016</v>
       </c>
       <c r="Q18" s="14">
         <v>10741</v>
       </c>
       <c r="R18" s="14">
         <v>52</v>
       </c>
       <c r="S18" s="14">
         <v>14705</v>
       </c>
       <c r="T18" s="14">
         <v>44331</v>
       </c>
@@ -13195,69 +12651,69 @@
       <c r="AL18" s="14">
         <v>19300</v>
       </c>
       <c r="AM18" s="14">
         <v>50466</v>
       </c>
       <c r="AN18" s="13">
         <v>862</v>
       </c>
       <c r="AO18" s="13">
         <v>12543</v>
       </c>
       <c r="AP18" s="13">
         <v>53.8</v>
       </c>
       <c r="AQ18" s="13">
         <v>19.899999999999999</v>
       </c>
       <c r="AR18" s="13">
         <v>33558</v>
       </c>
       <c r="AS18" s="13">
         <v>53.3</v>
       </c>
       <c r="AT18" s="13">
-        <v>501</v>
+        <v>480</v>
       </c>
       <c r="AU18" s="13">
-        <v>4.8</v>
+        <v>5.01</v>
       </c>
       <c r="AV18" s="13">
         <v>479</v>
       </c>
       <c r="AW18" s="13">
-        <v>955</v>
+        <v>998</v>
       </c>
       <c r="AX18" s="13">
         <v>30</v>
       </c>
       <c r="AY18" s="13">
         <v>1281</v>
       </c>
       <c r="AZ18" s="13">
-        <v>2555</v>
+        <v>2669</v>
       </c>
       <c r="BA18" s="13">
         <v>82</v>
       </c>
       <c r="BB18" s="15">
         <v>26.55</v>
       </c>
       <c r="BC18" s="15">
         <v>4.9400000000000004</v>
       </c>
       <c r="BD18" s="15">
         <v>21.61</v>
       </c>
       <c r="BE18" s="15">
         <v>15.81</v>
       </c>
       <c r="BF18" s="15">
         <v>10.25</v>
       </c>
       <c r="BG18" s="15">
         <v>12.79</v>
       </c>
       <c r="BH18" s="15">
         <v>3.02</v>
       </c>
@@ -13525,51 +12981,51 @@
       <c r="ER18" s="15">
         <v>10986</v>
       </c>
       <c r="ES18" s="15">
         <v>76095</v>
       </c>
       <c r="ET18" s="15">
         <v>54602</v>
       </c>
       <c r="EU18" s="15">
         <v>44545</v>
       </c>
       <c r="EV18" s="15">
         <v>2059</v>
       </c>
       <c r="EW18" s="15">
         <v>3803</v>
       </c>
       <c r="EX18" s="15">
         <v>1137</v>
       </c>
       <c r="EY18" s="15">
         <v>21437</v>
       </c>
       <c r="EZ18" s="15">
-        <v>17292</v>
+        <v>16732</v>
       </c>
       <c r="FA18" s="15">
         <v>6062</v>
       </c>
       <c r="FB18" s="15">
         <v>6001</v>
       </c>
       <c r="FC18" s="15">
         <v>6929</v>
       </c>
       <c r="FD18" s="15">
         <v>6837</v>
       </c>
       <c r="FE18" s="15">
         <v>4160</v>
       </c>
       <c r="FF18" s="15">
         <v>4160</v>
       </c>
       <c r="FG18" s="15">
         <v>14</v>
       </c>
       <c r="FH18" s="15">
         <v>14</v>
       </c>
@@ -13826,51 +13282,51 @@
         <v>180</v>
       </c>
       <c r="D19" s="37" t="s">
         <v>189</v>
       </c>
       <c r="E19" s="38"/>
       <c r="F19" s="12">
         <v>27</v>
       </c>
       <c r="G19" s="13">
         <v>6573.2</v>
       </c>
       <c r="H19" s="13">
         <v>26.09</v>
       </c>
       <c r="I19" s="13">
         <v>4.58</v>
       </c>
       <c r="J19" s="13">
         <v>21.51</v>
       </c>
       <c r="K19" s="13">
         <v>11476</v>
       </c>
       <c r="L19" s="14">
-        <v>19919</v>
+        <v>17317</v>
       </c>
       <c r="M19" s="14">
         <v>68.8</v>
       </c>
       <c r="N19" s="14">
         <v>63542</v>
       </c>
       <c r="O19" s="14">
         <v>70096</v>
       </c>
       <c r="P19" s="14">
         <v>-6554</v>
       </c>
       <c r="Q19" s="14">
         <v>31121</v>
       </c>
       <c r="R19" s="14">
         <v>758</v>
       </c>
       <c r="S19" s="14">
         <v>23809</v>
       </c>
       <c r="T19" s="14">
         <v>49083</v>
       </c>
@@ -13928,69 +13384,69 @@
       <c r="AL19" s="14">
         <v>24526</v>
       </c>
       <c r="AM19" s="14">
         <v>69941</v>
       </c>
       <c r="AN19" s="13">
         <v>1073</v>
       </c>
       <c r="AO19" s="13">
         <v>14115</v>
       </c>
       <c r="AP19" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="AQ19" s="13">
         <v>16.8</v>
       </c>
       <c r="AR19" s="13">
         <v>45226</v>
       </c>
       <c r="AS19" s="13">
         <v>53.8</v>
       </c>
       <c r="AT19" s="13">
-        <v>763</v>
+        <v>664</v>
       </c>
       <c r="AU19" s="13">
-        <v>4.22</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="AV19" s="13">
         <v>541</v>
       </c>
       <c r="AW19" s="13">
-        <v>709</v>
+        <v>815</v>
       </c>
       <c r="AX19" s="13">
         <v>21</v>
       </c>
       <c r="AY19" s="13">
         <v>1733</v>
       </c>
       <c r="AZ19" s="13">
-        <v>2270</v>
+        <v>2612</v>
       </c>
       <c r="BA19" s="13">
         <v>69</v>
       </c>
       <c r="BB19" s="15">
         <v>26.96</v>
       </c>
       <c r="BC19" s="15">
         <v>4.76</v>
       </c>
       <c r="BD19" s="15">
         <v>22.2</v>
       </c>
       <c r="BE19" s="15">
         <v>15.12</v>
       </c>
       <c r="BF19" s="15">
         <v>10.76</v>
       </c>
       <c r="BG19" s="15">
         <v>9.5500000000000007</v>
       </c>
       <c r="BH19" s="15">
         <v>5.57</v>
       </c>
@@ -14258,51 +13714,51 @@
       <c r="ER19" s="15">
         <v>11721</v>
       </c>
       <c r="ES19" s="15">
         <v>89677</v>
       </c>
       <c r="ET19" s="15">
         <v>66213</v>
       </c>
       <c r="EU19" s="15">
         <v>42798</v>
       </c>
       <c r="EV19" s="15">
         <v>3437</v>
       </c>
       <c r="EW19" s="15">
         <v>10629</v>
       </c>
       <c r="EX19" s="15">
         <v>4009</v>
       </c>
       <c r="EY19" s="15">
         <v>23111</v>
       </c>
       <c r="EZ19" s="15">
-        <v>23224</v>
+        <v>20622</v>
       </c>
       <c r="FA19" s="15">
         <v>8323</v>
       </c>
       <c r="FB19" s="15">
         <v>8323</v>
       </c>
       <c r="FC19" s="15">
         <v>10406</v>
       </c>
       <c r="FD19" s="15">
         <v>10295</v>
       </c>
       <c r="FE19" s="15">
         <v>3305</v>
       </c>
       <c r="FF19" s="15">
         <v>3305</v>
       </c>
       <c r="FG19" s="15" t="s">
         <v>244</v>
       </c>
       <c r="FH19" s="15" t="s">
         <v>244</v>
       </c>
@@ -15292,51 +14748,51 @@
         <v>192</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>193</v>
       </c>
       <c r="E21" s="38"/>
       <c r="F21" s="12">
         <v>101</v>
       </c>
       <c r="G21" s="13">
         <v>3582.7</v>
       </c>
       <c r="H21" s="13">
         <v>22.65</v>
       </c>
       <c r="I21" s="13">
         <v>5.12</v>
       </c>
       <c r="J21" s="13">
         <v>17.53</v>
       </c>
       <c r="K21" s="13">
         <v>6922</v>
       </c>
       <c r="L21" s="14">
-        <v>11341</v>
+        <v>10761</v>
       </c>
       <c r="M21" s="14">
         <v>71.3</v>
       </c>
       <c r="N21" s="14">
         <v>40483</v>
       </c>
       <c r="O21" s="14">
         <v>41454</v>
       </c>
       <c r="P21" s="14">
         <v>-971</v>
       </c>
       <c r="Q21" s="14">
         <v>13844</v>
       </c>
       <c r="R21" s="14">
         <v>240</v>
       </c>
       <c r="S21" s="14">
         <v>12633</v>
       </c>
       <c r="T21" s="14">
         <v>31977</v>
       </c>
@@ -15394,69 +14850,69 @@
       <c r="AL21" s="14">
         <v>15082</v>
       </c>
       <c r="AM21" s="14">
         <v>41175</v>
       </c>
       <c r="AN21" s="13">
         <v>759</v>
       </c>
       <c r="AO21" s="13">
         <v>9425</v>
       </c>
       <c r="AP21" s="13">
         <v>66.900000000000006</v>
       </c>
       <c r="AQ21" s="13">
         <v>18.600000000000001</v>
       </c>
       <c r="AR21" s="13">
         <v>27291</v>
       </c>
       <c r="AS21" s="13">
         <v>53.9</v>
       </c>
       <c r="AT21" s="13">
-        <v>501</v>
+        <v>475</v>
       </c>
       <c r="AU21" s="13">
-        <v>4.46</v>
+        <v>4.7</v>
       </c>
       <c r="AV21" s="13">
         <v>416</v>
       </c>
       <c r="AW21" s="13">
-        <v>831</v>
+        <v>876</v>
       </c>
       <c r="AX21" s="13">
         <v>26</v>
       </c>
       <c r="AY21" s="13">
         <v>1205</v>
       </c>
       <c r="AZ21" s="13">
-        <v>2406</v>
+        <v>2536</v>
       </c>
       <c r="BA21" s="13">
         <v>76</v>
       </c>
       <c r="BB21" s="15">
         <v>23.27</v>
       </c>
       <c r="BC21" s="15">
         <v>5.21</v>
       </c>
       <c r="BD21" s="15">
         <v>18.059999999999999</v>
       </c>
       <c r="BE21" s="15">
         <v>12.83</v>
       </c>
       <c r="BF21" s="15">
         <v>7.5</v>
       </c>
       <c r="BG21" s="15">
         <v>9.33</v>
       </c>
       <c r="BH21" s="15">
         <v>3.5</v>
       </c>
@@ -15724,51 +15180,51 @@
       <c r="ER21" s="15">
         <v>8490</v>
       </c>
       <c r="ES21" s="15">
         <v>57085</v>
       </c>
       <c r="ET21" s="15">
         <v>41648</v>
       </c>
       <c r="EU21" s="15">
         <v>31089</v>
       </c>
       <c r="EV21" s="15">
         <v>2068</v>
       </c>
       <c r="EW21" s="15">
         <v>3727</v>
       </c>
       <c r="EX21" s="15">
         <v>1328</v>
       </c>
       <c r="EY21" s="15">
         <v>15363</v>
       </c>
       <c r="EZ21" s="15">
-        <v>13537</v>
+        <v>12957</v>
       </c>
       <c r="FA21" s="15">
         <v>5878</v>
       </c>
       <c r="FB21" s="15">
         <v>5821</v>
       </c>
       <c r="FC21" s="15">
         <v>5307</v>
       </c>
       <c r="FD21" s="15">
         <v>5211</v>
       </c>
       <c r="FE21" s="15">
         <v>2198</v>
       </c>
       <c r="FF21" s="15">
         <v>2196</v>
       </c>
       <c r="FG21" s="15">
         <v>19</v>
       </c>
       <c r="FH21" s="15">
         <v>19</v>
       </c>
@@ -16025,51 +15481,51 @@
         <v>195</v>
       </c>
       <c r="D22" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E22" s="38"/>
       <c r="F22" s="12">
         <v>19</v>
       </c>
       <c r="G22" s="13">
         <v>5747</v>
       </c>
       <c r="H22" s="13">
         <v>20.46</v>
       </c>
       <c r="I22" s="13">
         <v>3.59</v>
       </c>
       <c r="J22" s="13">
         <v>16.87</v>
       </c>
       <c r="K22" s="13">
         <v>12127</v>
       </c>
       <c r="L22" s="14">
-        <v>19658</v>
+        <v>17448</v>
       </c>
       <c r="M22" s="14">
         <v>69</v>
       </c>
       <c r="N22" s="14">
         <v>70142</v>
       </c>
       <c r="O22" s="14">
         <v>72371</v>
       </c>
       <c r="P22" s="14">
         <v>-2229</v>
       </c>
       <c r="Q22" s="14">
         <v>17906</v>
       </c>
       <c r="R22" s="14">
         <v>394</v>
       </c>
       <c r="S22" s="14">
         <v>15283</v>
       </c>
       <c r="T22" s="14">
         <v>56665</v>
       </c>
@@ -16127,69 +15583,69 @@
       <c r="AL22" s="14">
         <v>26729</v>
       </c>
       <c r="AM22" s="14">
         <v>71615</v>
       </c>
       <c r="AN22" s="13">
         <v>1190</v>
       </c>
       <c r="AO22" s="13">
         <v>13072</v>
       </c>
       <c r="AP22" s="13">
         <v>53.6</v>
       </c>
       <c r="AQ22" s="13">
         <v>15.4</v>
       </c>
       <c r="AR22" s="13">
         <v>45237</v>
       </c>
       <c r="AS22" s="13">
         <v>53.4</v>
       </c>
       <c r="AT22" s="13">
-        <v>961</v>
+        <v>853</v>
       </c>
       <c r="AU22" s="13">
-        <v>4.3099999999999996</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="AV22" s="13">
         <v>639</v>
       </c>
       <c r="AW22" s="13">
-        <v>665</v>
+        <v>749</v>
       </c>
       <c r="AX22" s="13">
         <v>23</v>
       </c>
       <c r="AY22" s="13">
         <v>2211</v>
       </c>
       <c r="AZ22" s="13">
-        <v>2301</v>
+        <v>2593</v>
       </c>
       <c r="BA22" s="13">
         <v>79</v>
       </c>
       <c r="BB22" s="15">
         <v>20.96</v>
       </c>
       <c r="BC22" s="15">
         <v>3.66</v>
       </c>
       <c r="BD22" s="15">
         <v>17.3</v>
       </c>
       <c r="BE22" s="15">
         <v>11.53</v>
       </c>
       <c r="BF22" s="15">
         <v>7.84</v>
       </c>
       <c r="BG22" s="15">
         <v>8.83</v>
       </c>
       <c r="BH22" s="15">
         <v>2.7</v>
       </c>
@@ -16457,51 +15913,51 @@
       <c r="ER22" s="15">
         <v>12109</v>
       </c>
       <c r="ES22" s="15">
         <v>84166</v>
       </c>
       <c r="ET22" s="15">
         <v>55465</v>
       </c>
       <c r="EU22" s="15">
         <v>44803</v>
       </c>
       <c r="EV22" s="15">
         <v>3830</v>
       </c>
       <c r="EW22" s="15">
         <v>2197</v>
       </c>
       <c r="EX22" s="15">
         <v>807</v>
       </c>
       <c r="EY22" s="15">
         <v>28395</v>
       </c>
       <c r="EZ22" s="15">
-        <v>24859</v>
+        <v>22649</v>
       </c>
       <c r="FA22" s="15">
         <v>10247</v>
       </c>
       <c r="FB22" s="15">
         <v>10233</v>
       </c>
       <c r="FC22" s="15">
         <v>8385</v>
       </c>
       <c r="FD22" s="15">
         <v>8320</v>
       </c>
       <c r="FE22" s="15">
         <v>5201</v>
       </c>
       <c r="FF22" s="15">
         <v>5201</v>
       </c>
       <c r="FG22" s="15" t="s">
         <v>244</v>
       </c>
       <c r="FH22" s="15" t="s">
         <v>244</v>
       </c>
@@ -16758,51 +16214,51 @@
         <v>197</v>
       </c>
       <c r="D23" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E23" s="38"/>
       <c r="F23" s="12">
         <v>31</v>
       </c>
       <c r="G23" s="13">
         <v>3461.9</v>
       </c>
       <c r="H23" s="13">
         <v>25.37</v>
       </c>
       <c r="I23" s="13">
         <v>5.23</v>
       </c>
       <c r="J23" s="13">
         <v>20.14</v>
       </c>
       <c r="K23" s="13">
         <v>5612</v>
       </c>
       <c r="L23" s="14">
-        <v>10427</v>
+        <v>10423</v>
       </c>
       <c r="M23" s="14">
         <v>70.2</v>
       </c>
       <c r="N23" s="14">
         <v>44193</v>
       </c>
       <c r="O23" s="14">
         <v>42109</v>
       </c>
       <c r="P23" s="14">
         <v>2084</v>
       </c>
       <c r="Q23" s="14">
         <v>15226</v>
       </c>
       <c r="R23" s="14">
         <v>432</v>
       </c>
       <c r="S23" s="14">
         <v>16878</v>
       </c>
       <c r="T23" s="14">
         <v>30282</v>
       </c>
@@ -16869,60 +16325,60 @@
       <c r="AO23" s="13">
         <v>10315</v>
       </c>
       <c r="AP23" s="13">
         <v>88.7</v>
       </c>
       <c r="AQ23" s="13">
         <v>19.7</v>
       </c>
       <c r="AR23" s="13">
         <v>28906</v>
       </c>
       <c r="AS23" s="13">
         <v>55.1</v>
       </c>
       <c r="AT23" s="13">
         <v>411</v>
       </c>
       <c r="AU23" s="13">
         <v>5.03</v>
       </c>
       <c r="AV23" s="13">
         <v>407</v>
       </c>
       <c r="AW23" s="13">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="AX23" s="13">
         <v>30</v>
       </c>
       <c r="AY23" s="13">
         <v>1139</v>
       </c>
       <c r="AZ23" s="13">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="BA23" s="13">
         <v>83</v>
       </c>
       <c r="BB23" s="15">
         <v>25.71</v>
       </c>
       <c r="BC23" s="15">
         <v>5.23</v>
       </c>
       <c r="BD23" s="15">
         <v>20.48</v>
       </c>
       <c r="BE23" s="15">
         <v>13.15</v>
       </c>
       <c r="BF23" s="15">
         <v>2.95</v>
       </c>
       <c r="BG23" s="15">
         <v>9.4600000000000009</v>
       </c>
       <c r="BH23" s="15">
         <v>3.69</v>
       </c>
@@ -17190,51 +16646,51 @@
       <c r="ER23" s="15">
         <v>8075</v>
       </c>
       <c r="ES23" s="15">
         <v>54316</v>
       </c>
       <c r="ET23" s="15">
         <v>39052</v>
       </c>
       <c r="EU23" s="15">
         <v>29686</v>
       </c>
       <c r="EV23" s="15">
         <v>878</v>
       </c>
       <c r="EW23" s="15">
         <v>4109</v>
       </c>
       <c r="EX23" s="15">
         <v>707</v>
       </c>
       <c r="EY23" s="15">
         <v>15227</v>
       </c>
       <c r="EZ23" s="15">
-        <v>13751</v>
+        <v>13747</v>
       </c>
       <c r="FA23" s="15">
         <v>4196</v>
       </c>
       <c r="FB23" s="15">
         <v>4163</v>
       </c>
       <c r="FC23" s="15">
         <v>6287</v>
       </c>
       <c r="FD23" s="15">
         <v>6201</v>
       </c>
       <c r="FE23" s="15">
         <v>3324</v>
       </c>
       <c r="FF23" s="15">
         <v>3324</v>
       </c>
       <c r="FG23" s="15">
         <v>61</v>
       </c>
       <c r="FH23" s="15">
         <v>61</v>
       </c>
@@ -18224,51 +17680,51 @@
         <v>199</v>
       </c>
       <c r="D25" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E25" s="38"/>
       <c r="F25" s="12">
         <v>6</v>
       </c>
       <c r="G25" s="13">
         <v>3350.8</v>
       </c>
       <c r="H25" s="13">
         <v>18.27</v>
       </c>
       <c r="I25" s="13">
         <v>5.54</v>
       </c>
       <c r="J25" s="13">
         <v>12.73</v>
       </c>
       <c r="K25" s="13">
         <v>3321</v>
       </c>
       <c r="L25" s="14">
-        <v>12581</v>
+        <v>9683</v>
       </c>
       <c r="M25" s="14">
         <v>76</v>
       </c>
       <c r="N25" s="14">
         <v>24361</v>
       </c>
       <c r="O25" s="14">
         <v>31736</v>
       </c>
       <c r="P25" s="14">
         <v>-7375</v>
       </c>
       <c r="Q25" s="14">
         <v>13324</v>
       </c>
       <c r="R25" s="14">
         <v>26</v>
       </c>
       <c r="S25" s="14">
         <v>5923</v>
       </c>
       <c r="T25" s="14">
         <v>16855</v>
       </c>
@@ -18326,69 +17782,69 @@
       <c r="AL25" s="14">
         <v>12342</v>
       </c>
       <c r="AM25" s="14">
         <v>30167</v>
       </c>
       <c r="AN25" s="13">
         <v>456</v>
       </c>
       <c r="AO25" s="13">
         <v>261</v>
       </c>
       <c r="AP25" s="13">
         <v>5.2</v>
       </c>
       <c r="AQ25" s="13">
         <v>0.9</v>
       </c>
       <c r="AR25" s="13">
         <v>12149</v>
       </c>
       <c r="AS25" s="13">
         <v>39.9</v>
       </c>
       <c r="AT25" s="13">
-        <v>689</v>
+        <v>530</v>
       </c>
       <c r="AU25" s="13">
-        <v>2.42</v>
+        <v>3.14</v>
       </c>
       <c r="AV25" s="13">
         <v>14</v>
       </c>
       <c r="AW25" s="13">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="AX25" s="13">
         <v>1</v>
       </c>
       <c r="AY25" s="13">
         <v>665</v>
       </c>
       <c r="AZ25" s="13">
-        <v>966</v>
+        <v>1255</v>
       </c>
       <c r="BA25" s="13">
         <v>36</v>
       </c>
       <c r="BB25" s="15">
         <v>19.23</v>
       </c>
       <c r="BC25" s="15">
         <v>5.66</v>
       </c>
       <c r="BD25" s="15">
         <v>13.57</v>
       </c>
       <c r="BE25" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="BF25" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG25" s="15">
         <v>1.1599999999999999</v>
       </c>
       <c r="BH25" s="15">
         <v>1.1399999999999999</v>
       </c>
@@ -18656,51 +18112,51 @@
       <c r="ER25" s="15">
         <v>2006</v>
       </c>
       <c r="ES25" s="15">
         <v>49164</v>
       </c>
       <c r="ET25" s="15">
         <v>34967</v>
       </c>
       <c r="EU25" s="15">
         <v>30989</v>
       </c>
       <c r="EV25" s="15">
         <v>577</v>
       </c>
       <c r="EW25" s="15">
         <v>3017</v>
       </c>
       <c r="EX25" s="15">
         <v>818</v>
       </c>
       <c r="EY25" s="15">
         <v>14197</v>
       </c>
       <c r="EZ25" s="15">
-        <v>13193</v>
+        <v>10295</v>
       </c>
       <c r="FA25" s="15">
         <v>9008</v>
       </c>
       <c r="FB25" s="15">
         <v>8546</v>
       </c>
       <c r="FC25" s="15">
         <v>3148</v>
       </c>
       <c r="FD25" s="15">
         <v>2586</v>
       </c>
       <c r="FE25" s="15">
         <v>612</v>
       </c>
       <c r="FF25" s="15">
         <v>612</v>
       </c>
       <c r="FG25" s="15" t="s">
         <v>244</v>
       </c>
       <c r="FH25" s="15" t="s">
         <v>244</v>
       </c>
@@ -21156,51 +20612,51 @@
         <v>180</v>
       </c>
       <c r="D29" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E29" s="38"/>
       <c r="F29" s="12">
         <v>99</v>
       </c>
       <c r="G29" s="13">
         <v>3498.6</v>
       </c>
       <c r="H29" s="13">
         <v>22.8</v>
       </c>
       <c r="I29" s="13">
         <v>5.17</v>
       </c>
       <c r="J29" s="13">
         <v>17.63</v>
       </c>
       <c r="K29" s="13">
         <v>6762</v>
       </c>
       <c r="L29" s="14">
-        <v>10778</v>
+        <v>10184</v>
       </c>
       <c r="M29" s="13">
         <v>71.099999999999994</v>
       </c>
       <c r="N29" s="13">
         <v>40797</v>
       </c>
       <c r="O29" s="13">
         <v>40577</v>
       </c>
       <c r="P29" s="13">
         <v>220</v>
       </c>
       <c r="Q29" s="13">
         <v>13170</v>
       </c>
       <c r="R29" s="13">
         <v>241</v>
       </c>
       <c r="S29" s="13">
         <v>13149</v>
       </c>
       <c r="T29" s="13">
         <v>31600</v>
       </c>
@@ -21258,69 +20714,69 @@
       <c r="AL29" s="13">
         <v>14045</v>
       </c>
       <c r="AM29" s="13">
         <v>40364</v>
       </c>
       <c r="AN29" s="13">
         <v>765</v>
       </c>
       <c r="AO29" s="13">
         <v>9774</v>
       </c>
       <c r="AP29" s="13">
         <v>68.599999999999994</v>
       </c>
       <c r="AQ29" s="13">
         <v>19.5</v>
       </c>
       <c r="AR29" s="13">
         <v>27109</v>
       </c>
       <c r="AS29" s="13">
         <v>54.1</v>
       </c>
       <c r="AT29" s="13">
-        <v>473</v>
+        <v>447</v>
       </c>
       <c r="AU29" s="13">
-        <v>4.6500000000000004</v>
+        <v>4.92</v>
       </c>
       <c r="AV29" s="13">
         <v>429</v>
       </c>
       <c r="AW29" s="13">
-        <v>907</v>
+        <v>960</v>
       </c>
       <c r="AX29" s="13">
         <v>28</v>
       </c>
       <c r="AY29" s="13">
         <v>1189</v>
       </c>
       <c r="AZ29" s="13">
-        <v>2515</v>
+        <v>2662</v>
       </c>
       <c r="BA29" s="13">
         <v>77</v>
       </c>
       <c r="BB29" s="15">
         <v>23.43</v>
       </c>
       <c r="BC29" s="15">
         <v>5.26</v>
       </c>
       <c r="BD29" s="15">
         <v>18.170000000000002</v>
       </c>
       <c r="BE29" s="15">
         <v>12.9</v>
       </c>
       <c r="BF29" s="15">
         <v>7.56</v>
       </c>
       <c r="BG29" s="15">
         <v>9.44</v>
       </c>
       <c r="BH29" s="15">
         <v>3.46</v>
       </c>
@@ -21588,51 +21044,51 @@
       <c r="ER29" s="15">
         <v>8845</v>
       </c>
       <c r="ES29" s="15">
         <v>57011</v>
       </c>
       <c r="ET29" s="15">
         <v>41738</v>
       </c>
       <c r="EU29" s="15">
         <v>31564</v>
       </c>
       <c r="EV29" s="15">
         <v>1957</v>
       </c>
       <c r="EW29" s="15">
         <v>3490</v>
       </c>
       <c r="EX29" s="15">
         <v>1031</v>
       </c>
       <c r="EY29" s="15">
         <v>15197</v>
       </c>
       <c r="EZ29" s="15">
-        <v>13319</v>
+        <v>12725</v>
       </c>
       <c r="FA29" s="15">
         <v>5583</v>
       </c>
       <c r="FB29" s="15">
         <v>5524</v>
       </c>
       <c r="FC29" s="15">
         <v>5037</v>
       </c>
       <c r="FD29" s="15">
         <v>4938</v>
       </c>
       <c r="FE29" s="15">
         <v>2543</v>
       </c>
       <c r="FF29" s="15">
         <v>2541</v>
       </c>
       <c r="FG29" s="15">
         <v>19</v>
       </c>
       <c r="FH29" s="15">
         <v>19</v>
       </c>
@@ -21889,51 +21345,51 @@
         <v>180</v>
       </c>
       <c r="D30" s="37" t="s">
         <v>204</v>
       </c>
       <c r="E30" s="38"/>
       <c r="F30" s="12">
         <v>57</v>
       </c>
       <c r="G30" s="13">
         <v>5222.6000000000004</v>
       </c>
       <c r="H30" s="13">
         <v>30.15</v>
       </c>
       <c r="I30" s="13">
         <v>5.14</v>
       </c>
       <c r="J30" s="13">
         <v>25.01</v>
       </c>
       <c r="K30" s="13">
         <v>10149</v>
       </c>
       <c r="L30" s="14">
-        <v>16529</v>
+        <v>15545</v>
       </c>
       <c r="M30" s="13">
         <v>69.2</v>
       </c>
       <c r="N30" s="13">
         <v>62600</v>
       </c>
       <c r="O30" s="13">
         <v>60459</v>
       </c>
       <c r="P30" s="13">
         <v>2141</v>
       </c>
       <c r="Q30" s="13">
         <v>18512</v>
       </c>
       <c r="R30" s="13">
         <v>411</v>
       </c>
       <c r="S30" s="13">
         <v>20242</v>
       </c>
       <c r="T30" s="13">
         <v>46423</v>
       </c>
@@ -21991,69 +21447,69 @@
       <c r="AL30" s="13">
         <v>18629</v>
       </c>
       <c r="AM30" s="13">
         <v>60384</v>
       </c>
       <c r="AN30" s="13">
         <v>1029</v>
       </c>
       <c r="AO30" s="13">
         <v>15464</v>
       </c>
       <c r="AP30" s="13">
         <v>74.599999999999994</v>
       </c>
       <c r="AQ30" s="13">
         <v>20.399999999999999</v>
       </c>
       <c r="AR30" s="13">
         <v>41117</v>
       </c>
       <c r="AS30" s="13">
         <v>54.2</v>
       </c>
       <c r="AT30" s="13">
-        <v>548</v>
+        <v>516</v>
       </c>
       <c r="AU30" s="13">
-        <v>4.59</v>
+        <v>4.88</v>
       </c>
       <c r="AV30" s="13">
         <v>513</v>
       </c>
       <c r="AW30" s="13">
-        <v>936</v>
+        <v>995</v>
       </c>
       <c r="AX30" s="13">
         <v>30</v>
       </c>
       <c r="AY30" s="13">
         <v>1364</v>
       </c>
       <c r="AZ30" s="13">
-        <v>2488</v>
+        <v>2645</v>
       </c>
       <c r="BA30" s="13">
         <v>79</v>
       </c>
       <c r="BB30" s="15">
         <v>30.85</v>
       </c>
       <c r="BC30" s="15">
         <v>5.23</v>
       </c>
       <c r="BD30" s="15">
         <v>25.62</v>
       </c>
       <c r="BE30" s="15">
         <v>19.27</v>
       </c>
       <c r="BF30" s="15">
         <v>12.47</v>
       </c>
       <c r="BG30" s="15">
         <v>13.98</v>
       </c>
       <c r="BH30" s="15">
         <v>5.29</v>
       </c>
@@ -22321,51 +21777,51 @@
       <c r="ER30" s="15">
         <v>13839</v>
       </c>
       <c r="ES30" s="15">
         <v>83708</v>
       </c>
       <c r="ET30" s="15">
         <v>61759</v>
       </c>
       <c r="EU30" s="15">
         <v>46119</v>
       </c>
       <c r="EV30" s="15">
         <v>2537</v>
       </c>
       <c r="EW30" s="15">
         <v>5609</v>
       </c>
       <c r="EX30" s="15">
         <v>1795</v>
       </c>
       <c r="EY30" s="15">
         <v>21777</v>
       </c>
       <c r="EZ30" s="15">
-        <v>20134</v>
+        <v>19150</v>
       </c>
       <c r="FA30" s="15">
         <v>7535</v>
       </c>
       <c r="FB30" s="15">
         <v>7489</v>
       </c>
       <c r="FC30" s="15">
         <v>8672</v>
       </c>
       <c r="FD30" s="15">
         <v>8537</v>
       </c>
       <c r="FE30" s="15">
         <v>3607</v>
       </c>
       <c r="FF30" s="15">
         <v>3605</v>
       </c>
       <c r="FG30" s="15">
         <v>11</v>
       </c>
       <c r="FH30" s="15">
         <v>11</v>
       </c>
@@ -22622,51 +22078,51 @@
         <v>191</v>
       </c>
       <c r="D31" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E31" s="38"/>
       <c r="F31" s="12">
         <v>98</v>
       </c>
       <c r="G31" s="13">
         <v>3497.4</v>
       </c>
       <c r="H31" s="13">
         <v>22.84</v>
       </c>
       <c r="I31" s="13">
         <v>5.18</v>
       </c>
       <c r="J31" s="13">
         <v>17.66</v>
       </c>
       <c r="K31" s="13">
         <v>6774</v>
       </c>
       <c r="L31" s="14">
-        <v>10761</v>
+        <v>10165</v>
       </c>
       <c r="M31" s="13">
         <v>71.2</v>
       </c>
       <c r="N31" s="13">
         <v>40752</v>
       </c>
       <c r="O31" s="13">
         <v>40520</v>
       </c>
       <c r="P31" s="13">
         <v>232</v>
       </c>
       <c r="Q31" s="13">
         <v>13144</v>
       </c>
       <c r="R31" s="13">
         <v>241</v>
       </c>
       <c r="S31" s="13">
         <v>13135</v>
       </c>
       <c r="T31" s="13">
         <v>31586</v>
       </c>
@@ -22724,69 +22180,69 @@
       <c r="AL31" s="13">
         <v>14030</v>
       </c>
       <c r="AM31" s="13">
         <v>40306</v>
       </c>
       <c r="AN31" s="13">
         <v>764</v>
       </c>
       <c r="AO31" s="13">
         <v>9758</v>
       </c>
       <c r="AP31" s="13">
         <v>68.5</v>
       </c>
       <c r="AQ31" s="13">
         <v>19.5</v>
       </c>
       <c r="AR31" s="13">
         <v>27082</v>
       </c>
       <c r="AS31" s="13">
         <v>54.1</v>
       </c>
       <c r="AT31" s="13">
-        <v>471</v>
+        <v>445</v>
       </c>
       <c r="AU31" s="13">
-        <v>4.6500000000000004</v>
+        <v>4.93</v>
       </c>
       <c r="AV31" s="13">
         <v>427</v>
       </c>
       <c r="AW31" s="13">
-        <v>907</v>
+        <v>960</v>
       </c>
       <c r="AX31" s="13">
         <v>28</v>
       </c>
       <c r="AY31" s="13">
         <v>1186</v>
       </c>
       <c r="AZ31" s="13">
-        <v>2517</v>
+        <v>2664</v>
       </c>
       <c r="BA31" s="13">
         <v>77</v>
       </c>
       <c r="BB31" s="15">
         <v>23.45</v>
       </c>
       <c r="BC31" s="15">
         <v>5.26</v>
       </c>
       <c r="BD31" s="15">
         <v>18.190000000000001</v>
       </c>
       <c r="BE31" s="15">
         <v>12.92</v>
       </c>
       <c r="BF31" s="15">
         <v>7.59</v>
       </c>
       <c r="BG31" s="15">
         <v>9.4600000000000009</v>
       </c>
       <c r="BH31" s="15">
         <v>3.46</v>
       </c>
@@ -23054,51 +22510,51 @@
       <c r="ER31" s="15">
         <v>8820</v>
       </c>
       <c r="ES31" s="15">
         <v>56686</v>
       </c>
       <c r="ET31" s="15">
         <v>41764</v>
       </c>
       <c r="EU31" s="15">
         <v>31586</v>
       </c>
       <c r="EV31" s="15">
         <v>1962</v>
       </c>
       <c r="EW31" s="15">
         <v>3496</v>
       </c>
       <c r="EX31" s="15">
         <v>1034</v>
       </c>
       <c r="EY31" s="15">
         <v>14846</v>
       </c>
       <c r="EZ31" s="15">
-        <v>12973</v>
+        <v>12377</v>
       </c>
       <c r="FA31" s="15">
         <v>5557</v>
       </c>
       <c r="FB31" s="15">
         <v>5498</v>
       </c>
       <c r="FC31" s="15">
         <v>5045</v>
       </c>
       <c r="FD31" s="15">
         <v>4946</v>
       </c>
       <c r="FE31" s="15">
         <v>2213</v>
       </c>
       <c r="FF31" s="15">
         <v>2212</v>
       </c>
       <c r="FG31" s="15">
         <v>19</v>
       </c>
       <c r="FH31" s="15">
         <v>19</v>
       </c>
@@ -23355,51 +22811,51 @@
         <v>194</v>
       </c>
       <c r="D32" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E32" s="38"/>
       <c r="F32" s="12">
         <v>18</v>
       </c>
       <c r="G32" s="13">
         <v>5557.4</v>
       </c>
       <c r="H32" s="13">
         <v>20.260000000000002</v>
       </c>
       <c r="I32" s="13">
         <v>3.53</v>
       </c>
       <c r="J32" s="13">
         <v>16.73</v>
       </c>
       <c r="K32" s="13">
         <v>12004</v>
       </c>
       <c r="L32" s="14">
-        <v>19327</v>
+        <v>17077</v>
       </c>
       <c r="M32" s="13">
         <v>68.8</v>
       </c>
       <c r="N32" s="13">
         <v>68993</v>
       </c>
       <c r="O32" s="13">
         <v>71080</v>
       </c>
       <c r="P32" s="13">
         <v>-2087</v>
       </c>
       <c r="Q32" s="13">
         <v>18053</v>
       </c>
       <c r="R32" s="13">
         <v>385</v>
       </c>
       <c r="S32" s="13">
         <v>15581</v>
       </c>
       <c r="T32" s="13">
         <v>54573</v>
       </c>
@@ -23457,69 +22913,69 @@
       <c r="AL32" s="13">
         <v>24980</v>
       </c>
       <c r="AM32" s="13">
         <v>70525</v>
       </c>
       <c r="AN32" s="13">
         <v>1173</v>
       </c>
       <c r="AO32" s="13">
         <v>12918</v>
       </c>
       <c r="AP32" s="13">
         <v>56.6</v>
       </c>
       <c r="AQ32" s="13">
         <v>15.5</v>
       </c>
       <c r="AR32" s="13">
         <v>44598</v>
       </c>
       <c r="AS32" s="13">
         <v>53.4</v>
       </c>
       <c r="AT32" s="13">
-        <v>954</v>
+        <v>843</v>
       </c>
       <c r="AU32" s="13">
-        <v>4.32</v>
+        <v>4.8899999999999997</v>
       </c>
       <c r="AV32" s="13">
         <v>638</v>
       </c>
       <c r="AW32" s="13">
-        <v>668</v>
+        <v>756</v>
       </c>
       <c r="AX32" s="13">
         <v>23</v>
       </c>
       <c r="AY32" s="13">
         <v>2201</v>
       </c>
       <c r="AZ32" s="13">
-        <v>2308</v>
+        <v>2612</v>
       </c>
       <c r="BA32" s="13">
         <v>80</v>
       </c>
       <c r="BB32" s="15">
         <v>20.7</v>
       </c>
       <c r="BC32" s="15">
         <v>3.6</v>
       </c>
       <c r="BD32" s="15">
         <v>17.100000000000001</v>
       </c>
       <c r="BE32" s="15">
         <v>11.46</v>
       </c>
       <c r="BF32" s="15">
         <v>7.9</v>
       </c>
       <c r="BG32" s="15">
         <v>8.98</v>
       </c>
       <c r="BH32" s="15">
         <v>2.48</v>
       </c>
@@ -23787,51 +23243,51 @@
       <c r="ER32" s="15">
         <v>12324</v>
       </c>
       <c r="ES32" s="15">
         <v>82930</v>
       </c>
       <c r="ET32" s="15">
         <v>54408</v>
       </c>
       <c r="EU32" s="15">
         <v>44563</v>
       </c>
       <c r="EV32" s="15">
         <v>3395</v>
       </c>
       <c r="EW32" s="15">
         <v>1731</v>
       </c>
       <c r="EX32" s="15">
         <v>321</v>
       </c>
       <c r="EY32" s="15">
         <v>28211</v>
       </c>
       <c r="EZ32" s="15">
-        <v>24617</v>
+        <v>22367</v>
       </c>
       <c r="FA32" s="15">
         <v>9833</v>
       </c>
       <c r="FB32" s="15">
         <v>9819</v>
       </c>
       <c r="FC32" s="15">
         <v>8449</v>
       </c>
       <c r="FD32" s="15">
         <v>8383</v>
       </c>
       <c r="FE32" s="15">
         <v>5290</v>
       </c>
       <c r="FF32" s="15">
         <v>5290</v>
       </c>
       <c r="FG32" s="15" t="s">
         <v>244</v>
       </c>
       <c r="FH32" s="15" t="s">
         <v>244</v>
       </c>
@@ -24088,51 +23544,51 @@
         <v>196</v>
       </c>
       <c r="D33" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E33" s="38"/>
       <c r="F33" s="12">
         <v>31</v>
       </c>
       <c r="G33" s="15">
         <v>3461.9</v>
       </c>
       <c r="H33" s="15">
         <v>25.37</v>
       </c>
       <c r="I33" s="15">
         <v>5.23</v>
       </c>
       <c r="J33" s="15">
         <v>20.14</v>
       </c>
       <c r="K33" s="15">
         <v>5612</v>
       </c>
       <c r="L33" s="14">
-        <v>10427</v>
+        <v>10423</v>
       </c>
       <c r="M33" s="15">
         <v>70.2</v>
       </c>
       <c r="N33" s="15">
         <v>44193</v>
       </c>
       <c r="O33" s="15">
         <v>42109</v>
       </c>
       <c r="P33" s="15">
         <v>2084</v>
       </c>
       <c r="Q33" s="15">
         <v>15226</v>
       </c>
       <c r="R33" s="15">
         <v>432</v>
       </c>
       <c r="S33" s="15">
         <v>16878</v>
       </c>
       <c r="T33" s="15">
         <v>30282</v>
       </c>
@@ -24199,60 +23655,60 @@
       <c r="AO33" s="15">
         <v>10315</v>
       </c>
       <c r="AP33" s="13">
         <v>88.7</v>
       </c>
       <c r="AQ33" s="13">
         <v>19.7</v>
       </c>
       <c r="AR33" s="15">
         <v>28906</v>
       </c>
       <c r="AS33" s="13">
         <v>55.1</v>
       </c>
       <c r="AT33" s="15">
         <v>411</v>
       </c>
       <c r="AU33" s="15">
         <v>5.03</v>
       </c>
       <c r="AV33" s="13">
         <v>407</v>
       </c>
       <c r="AW33" s="13">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="AX33" s="13">
         <v>30</v>
       </c>
       <c r="AY33" s="13">
         <v>1139</v>
       </c>
       <c r="AZ33" s="13">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="BA33" s="13">
         <v>83</v>
       </c>
       <c r="BB33" s="15">
         <v>25.71</v>
       </c>
       <c r="BC33" s="15">
         <v>5.23</v>
       </c>
       <c r="BD33" s="15">
         <v>20.48</v>
       </c>
       <c r="BE33" s="15">
         <v>13.15</v>
       </c>
       <c r="BF33" s="15">
         <v>2.95</v>
       </c>
       <c r="BG33" s="15">
         <v>9.4600000000000009</v>
       </c>
       <c r="BH33" s="15">
         <v>3.69</v>
       </c>
@@ -24520,51 +23976,51 @@
       <c r="ER33" s="15">
         <v>8075</v>
       </c>
       <c r="ES33" s="15">
         <v>54316</v>
       </c>
       <c r="ET33" s="15">
         <v>39052</v>
       </c>
       <c r="EU33" s="15">
         <v>29686</v>
       </c>
       <c r="EV33" s="15">
         <v>878</v>
       </c>
       <c r="EW33" s="15">
         <v>4109</v>
       </c>
       <c r="EX33" s="15">
         <v>707</v>
       </c>
       <c r="EY33" s="15">
         <v>15227</v>
       </c>
       <c r="EZ33" s="15">
-        <v>13751</v>
+        <v>13747</v>
       </c>
       <c r="FA33" s="15">
         <v>4196</v>
       </c>
       <c r="FB33" s="15">
         <v>4163</v>
       </c>
       <c r="FC33" s="15">
         <v>6287</v>
       </c>
       <c r="FD33" s="15">
         <v>6201</v>
       </c>
       <c r="FE33" s="15">
         <v>3324</v>
       </c>
       <c r="FF33" s="15">
         <v>3324</v>
       </c>
       <c r="FG33" s="15">
         <v>61</v>
       </c>
       <c r="FH33" s="15">
         <v>61</v>
       </c>
@@ -24821,51 +24277,51 @@
         <v>180</v>
       </c>
       <c r="D34" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E34" s="38"/>
       <c r="F34" s="12">
         <v>75</v>
       </c>
       <c r="G34" s="15">
         <v>3338.8</v>
       </c>
       <c r="H34" s="15">
         <v>23.97</v>
       </c>
       <c r="I34" s="15">
         <v>5.39</v>
       </c>
       <c r="J34" s="15">
         <v>18.579999999999998</v>
       </c>
       <c r="K34" s="15">
         <v>6595</v>
       </c>
       <c r="L34" s="14">
-        <v>11588</v>
+        <v>11030</v>
       </c>
       <c r="M34" s="15">
         <v>70.599999999999994</v>
       </c>
       <c r="N34" s="15">
         <v>41315</v>
       </c>
       <c r="O34" s="15">
         <v>40224</v>
       </c>
       <c r="P34" s="15">
         <v>1091</v>
       </c>
       <c r="Q34" s="15">
         <v>12086</v>
       </c>
       <c r="R34" s="15">
         <v>237</v>
       </c>
       <c r="S34" s="15">
         <v>12940</v>
       </c>
       <c r="T34" s="15">
         <v>29885</v>
       </c>
@@ -24923,69 +24379,69 @@
       <c r="AL34" s="15">
         <v>12110</v>
       </c>
       <c r="AM34" s="15">
         <v>40045</v>
       </c>
       <c r="AN34" s="15">
         <v>804</v>
       </c>
       <c r="AO34" s="15">
         <v>9901</v>
       </c>
       <c r="AP34" s="13">
         <v>75.2</v>
       </c>
       <c r="AQ34" s="13">
         <v>19.8</v>
       </c>
       <c r="AR34" s="15">
         <v>26585</v>
       </c>
       <c r="AS34" s="13">
         <v>53.2</v>
       </c>
       <c r="AT34" s="15">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="AU34" s="15">
-        <v>4.3099999999999996</v>
+        <v>4.53</v>
       </c>
       <c r="AV34" s="13">
         <v>413</v>
       </c>
       <c r="AW34" s="13">
-        <v>854</v>
+        <v>898</v>
       </c>
       <c r="AX34" s="13">
         <v>30</v>
       </c>
       <c r="AY34" s="13">
         <v>1109</v>
       </c>
       <c r="AZ34" s="13">
-        <v>2294</v>
+        <v>2410</v>
       </c>
       <c r="BA34" s="13">
         <v>80</v>
       </c>
       <c r="BB34" s="15">
         <v>24.65</v>
       </c>
       <c r="BC34" s="15">
         <v>5.47</v>
       </c>
       <c r="BD34" s="15">
         <v>19.18</v>
       </c>
       <c r="BE34" s="15">
         <v>14.1</v>
       </c>
       <c r="BF34" s="15">
         <v>8.52</v>
       </c>
       <c r="BG34" s="15">
         <v>10.76</v>
       </c>
       <c r="BH34" s="15">
         <v>3.34</v>
       </c>
@@ -25253,51 +24709,51 @@
       <c r="ER34" s="15">
         <v>9111</v>
       </c>
       <c r="ES34" s="15">
         <v>55380</v>
       </c>
       <c r="ET34" s="15">
         <v>40090</v>
       </c>
       <c r="EU34" s="15">
         <v>30238</v>
       </c>
       <c r="EV34" s="15">
         <v>1811</v>
       </c>
       <c r="EW34" s="15">
         <v>3061</v>
       </c>
       <c r="EX34" s="15">
         <v>1272</v>
       </c>
       <c r="EY34" s="15">
         <v>15192</v>
       </c>
       <c r="EZ34" s="15">
-        <v>14057</v>
+        <v>13499</v>
       </c>
       <c r="FA34" s="15">
         <v>5913</v>
       </c>
       <c r="FB34" s="15">
         <v>5837</v>
       </c>
       <c r="FC34" s="15">
         <v>5583</v>
       </c>
       <c r="FD34" s="15">
         <v>5457</v>
       </c>
       <c r="FE34" s="15">
         <v>2471</v>
       </c>
       <c r="FF34" s="15">
         <v>2469</v>
       </c>
       <c r="FG34" s="15">
         <v>15</v>
       </c>
       <c r="FH34" s="15">
         <v>15</v>
       </c>
@@ -25554,51 +25010,51 @@
         <v>180</v>
       </c>
       <c r="D35" s="37" t="s">
         <v>204</v>
       </c>
       <c r="E35" s="38"/>
       <c r="F35" s="12">
         <v>49</v>
       </c>
       <c r="G35" s="15">
         <v>4985.7</v>
       </c>
       <c r="H35" s="15">
         <v>30.05</v>
       </c>
       <c r="I35" s="15">
         <v>5.27</v>
       </c>
       <c r="J35" s="15">
         <v>24.78</v>
       </c>
       <c r="K35" s="15">
         <v>9678</v>
       </c>
       <c r="L35" s="14">
-        <v>16968</v>
+        <v>15900</v>
       </c>
       <c r="M35" s="15">
         <v>69.099999999999994</v>
       </c>
       <c r="N35" s="15">
         <v>62000</v>
       </c>
       <c r="O35" s="15">
         <v>58291</v>
       </c>
       <c r="P35" s="15">
         <v>3709</v>
       </c>
       <c r="Q35" s="15">
         <v>17102</v>
       </c>
       <c r="R35" s="15">
         <v>437</v>
       </c>
       <c r="S35" s="15">
         <v>20374</v>
       </c>
       <c r="T35" s="15">
         <v>45216</v>
       </c>
@@ -25656,69 +25112,69 @@
       <c r="AL35" s="15">
         <v>17554</v>
       </c>
       <c r="AM35" s="15">
         <v>58311</v>
       </c>
       <c r="AN35" s="15">
         <v>1021</v>
       </c>
       <c r="AO35" s="15">
         <v>16099</v>
       </c>
       <c r="AP35" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="AQ35" s="13">
         <v>21.6</v>
       </c>
       <c r="AR35" s="15">
         <v>40052</v>
       </c>
       <c r="AS35" s="13">
         <v>53.8</v>
       </c>
       <c r="AT35" s="15">
-        <v>565</v>
+        <v>529</v>
       </c>
       <c r="AU35" s="15">
-        <v>4.3899999999999997</v>
+        <v>4.68</v>
       </c>
       <c r="AV35" s="13">
         <v>536</v>
       </c>
       <c r="AW35" s="13">
-        <v>949</v>
+        <v>1013</v>
       </c>
       <c r="AX35" s="13">
         <v>32</v>
       </c>
       <c r="AY35" s="13">
         <v>1333</v>
       </c>
       <c r="AZ35" s="13">
-        <v>2360</v>
+        <v>2519</v>
       </c>
       <c r="BA35" s="13">
         <v>80</v>
       </c>
       <c r="BB35" s="15">
         <v>30.7</v>
       </c>
       <c r="BC35" s="15">
         <v>5.34</v>
       </c>
       <c r="BD35" s="15">
         <v>25.36</v>
       </c>
       <c r="BE35" s="15">
         <v>19.350000000000001</v>
       </c>
       <c r="BF35" s="15">
         <v>12.22</v>
       </c>
       <c r="BG35" s="15">
         <v>14.79</v>
       </c>
       <c r="BH35" s="15">
         <v>4.5599999999999996</v>
       </c>
@@ -25986,51 +25442,51 @@
       <c r="ER35" s="15">
         <v>14136</v>
       </c>
       <c r="ES35" s="15">
         <v>83352</v>
       </c>
       <c r="ET35" s="15">
         <v>60899</v>
       </c>
       <c r="EU35" s="15">
         <v>46195</v>
       </c>
       <c r="EV35" s="15">
         <v>2499</v>
       </c>
       <c r="EW35" s="15">
         <v>4624</v>
       </c>
       <c r="EX35" s="15">
         <v>1873</v>
       </c>
       <c r="EY35" s="15">
         <v>22266</v>
       </c>
       <c r="EZ35" s="15">
-        <v>20697</v>
+        <v>19629</v>
       </c>
       <c r="FA35" s="15">
         <v>7619</v>
       </c>
       <c r="FB35" s="15">
         <v>7569</v>
       </c>
       <c r="FC35" s="15">
         <v>9008</v>
       </c>
       <c r="FD35" s="15">
         <v>8862</v>
       </c>
       <c r="FE35" s="15">
         <v>3732</v>
       </c>
       <c r="FF35" s="15">
         <v>3729</v>
       </c>
       <c r="FG35" s="15">
         <v>3</v>
       </c>
       <c r="FH35" s="15">
         <v>3</v>
       </c>
@@ -26287,51 +25743,51 @@
         <v>192</v>
       </c>
       <c r="D36" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E36" s="38"/>
       <c r="F36" s="12">
         <v>74</v>
       </c>
       <c r="G36" s="15">
         <v>3336.8</v>
       </c>
       <c r="H36" s="15">
         <v>24.03</v>
       </c>
       <c r="I36" s="15">
         <v>5.4</v>
       </c>
       <c r="J36" s="15">
         <v>18.63</v>
       </c>
       <c r="K36" s="15">
         <v>6611</v>
       </c>
       <c r="L36" s="14">
-        <v>11567</v>
+        <v>11007</v>
       </c>
       <c r="M36" s="15">
         <v>70.7</v>
       </c>
       <c r="N36" s="15">
         <v>41259</v>
       </c>
       <c r="O36" s="15">
         <v>40150</v>
       </c>
       <c r="P36" s="15">
         <v>1109</v>
       </c>
       <c r="Q36" s="15">
         <v>12050</v>
       </c>
       <c r="R36" s="15">
         <v>237</v>
       </c>
       <c r="S36" s="15">
         <v>12922</v>
       </c>
       <c r="T36" s="15">
         <v>29861</v>
       </c>
@@ -26389,69 +25845,69 @@
       <c r="AL36" s="15">
         <v>12084</v>
       </c>
       <c r="AM36" s="15">
         <v>39970</v>
       </c>
       <c r="AN36" s="15">
         <v>803</v>
       </c>
       <c r="AO36" s="15">
         <v>9880</v>
       </c>
       <c r="AP36" s="13">
         <v>75</v>
       </c>
       <c r="AQ36" s="13">
         <v>19.8</v>
       </c>
       <c r="AR36" s="15">
         <v>26548</v>
       </c>
       <c r="AS36" s="13">
         <v>53.3</v>
       </c>
       <c r="AT36" s="15">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="AU36" s="15">
-        <v>4.3099999999999996</v>
+        <v>4.53</v>
       </c>
       <c r="AV36" s="13">
         <v>411</v>
       </c>
       <c r="AW36" s="13">
-        <v>854</v>
+        <v>898</v>
       </c>
       <c r="AX36" s="13">
         <v>30</v>
       </c>
       <c r="AY36" s="13">
         <v>1105</v>
       </c>
       <c r="AZ36" s="13">
-        <v>2295</v>
+        <v>2412</v>
       </c>
       <c r="BA36" s="13">
         <v>80</v>
       </c>
       <c r="BB36" s="15">
         <v>24.69</v>
       </c>
       <c r="BC36" s="15">
         <v>5.48</v>
       </c>
       <c r="BD36" s="15">
         <v>19.21</v>
       </c>
       <c r="BE36" s="15">
         <v>14.12</v>
       </c>
       <c r="BF36" s="15">
         <v>8.5399999999999991</v>
       </c>
       <c r="BG36" s="15">
         <v>10.78</v>
       </c>
       <c r="BH36" s="15">
         <v>3.34</v>
       </c>
@@ -26719,51 +26175,51 @@
       <c r="ER36" s="15">
         <v>9081</v>
       </c>
       <c r="ES36" s="15">
         <v>54956</v>
       </c>
       <c r="ET36" s="15">
         <v>40117</v>
       </c>
       <c r="EU36" s="15">
         <v>30263</v>
       </c>
       <c r="EV36" s="15">
         <v>1817</v>
       </c>
       <c r="EW36" s="15">
         <v>3068</v>
       </c>
       <c r="EX36" s="15">
         <v>1276</v>
       </c>
       <c r="EY36" s="15">
         <v>14741</v>
       </c>
       <c r="EZ36" s="15">
-        <v>13612</v>
+        <v>13052</v>
       </c>
       <c r="FA36" s="15">
         <v>5880</v>
       </c>
       <c r="FB36" s="15">
         <v>5804</v>
       </c>
       <c r="FC36" s="15">
         <v>5595</v>
       </c>
       <c r="FD36" s="15">
         <v>5468</v>
       </c>
       <c r="FE36" s="15">
         <v>2047</v>
       </c>
       <c r="FF36" s="15">
         <v>2045</v>
       </c>
       <c r="FG36" s="15">
         <v>15</v>
       </c>
       <c r="FH36" s="15">
         <v>15</v>
       </c>
@@ -27020,51 +26476,51 @@
         <v>195</v>
       </c>
       <c r="D37" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E37" s="38"/>
       <c r="F37" s="12">
         <v>12</v>
       </c>
       <c r="G37" s="15">
         <v>5769.1</v>
       </c>
       <c r="H37" s="15">
         <v>23.68</v>
       </c>
       <c r="I37" s="15">
         <v>3.37</v>
       </c>
       <c r="J37" s="15">
         <v>20.309999999999999</v>
       </c>
       <c r="K37" s="15">
         <v>12852</v>
       </c>
       <c r="L37" s="14">
-        <v>25664</v>
+        <v>22278</v>
       </c>
       <c r="M37" s="15">
         <v>66.400000000000006</v>
       </c>
       <c r="N37" s="15">
         <v>70909</v>
       </c>
       <c r="O37" s="15">
         <v>77423</v>
       </c>
       <c r="P37" s="15">
         <v>-6514</v>
       </c>
       <c r="Q37" s="15">
         <v>19624</v>
       </c>
       <c r="R37" s="15">
         <v>554</v>
       </c>
       <c r="S37" s="15">
         <v>12556</v>
       </c>
       <c r="T37" s="15">
         <v>49608</v>
       </c>
@@ -27122,69 +26578,69 @@
       <c r="AL37" s="15">
         <v>24006</v>
       </c>
       <c r="AM37" s="15">
         <v>76874</v>
       </c>
       <c r="AN37" s="15">
         <v>1196</v>
       </c>
       <c r="AO37" s="15">
         <v>10711</v>
       </c>
       <c r="AP37" s="13">
         <v>61.6</v>
       </c>
       <c r="AQ37" s="13">
         <v>12.2</v>
       </c>
       <c r="AR37" s="15">
         <v>42827</v>
       </c>
       <c r="AS37" s="13">
         <v>48.9</v>
       </c>
       <c r="AT37" s="15">
-        <v>1084</v>
+        <v>941</v>
       </c>
       <c r="AU37" s="15">
-        <v>3.41</v>
+        <v>3.93</v>
       </c>
       <c r="AV37" s="13">
         <v>453</v>
       </c>
       <c r="AW37" s="13">
-        <v>417</v>
+        <v>481</v>
       </c>
       <c r="AX37" s="13">
         <v>19</v>
       </c>
       <c r="AY37" s="13">
         <v>1809</v>
       </c>
       <c r="AZ37" s="13">
-        <v>1669</v>
+        <v>1922</v>
       </c>
       <c r="BA37" s="13">
         <v>74</v>
       </c>
       <c r="BB37" s="15">
         <v>24.11</v>
       </c>
       <c r="BC37" s="15">
         <v>3.48</v>
       </c>
       <c r="BD37" s="15">
         <v>20.63</v>
       </c>
       <c r="BE37" s="15">
         <v>14.11</v>
       </c>
       <c r="BF37" s="15">
         <v>10.35</v>
       </c>
       <c r="BG37" s="15">
         <v>12.01</v>
       </c>
       <c r="BH37" s="15">
         <v>2.1</v>
       </c>
@@ -27452,51 +26908,51 @@
       <c r="ER37" s="15">
         <v>13356</v>
       </c>
       <c r="ES37" s="15">
         <v>81101</v>
       </c>
       <c r="ET37" s="15">
         <v>49876</v>
       </c>
       <c r="EU37" s="15">
         <v>38270</v>
       </c>
       <c r="EV37" s="15">
         <v>2483</v>
       </c>
       <c r="EW37" s="15">
         <v>2407</v>
       </c>
       <c r="EX37" s="15">
         <v>483</v>
       </c>
       <c r="EY37" s="15">
         <v>30756</v>
       </c>
       <c r="EZ37" s="15">
-        <v>30252</v>
+        <v>26866</v>
       </c>
       <c r="FA37" s="15">
         <v>12334</v>
       </c>
       <c r="FB37" s="15">
         <v>12313</v>
       </c>
       <c r="FC37" s="15">
         <v>11757</v>
       </c>
       <c r="FD37" s="15">
         <v>11658</v>
       </c>
       <c r="FE37" s="15">
         <v>4588</v>
       </c>
       <c r="FF37" s="15">
         <v>4588</v>
       </c>
       <c r="FG37" s="15" t="s">
         <v>244</v>
       </c>
       <c r="FH37" s="15" t="s">
         <v>244</v>
       </c>
@@ -27753,51 +27209,51 @@
         <v>197</v>
       </c>
       <c r="D38" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E38" s="38"/>
       <c r="F38" s="12">
         <v>29</v>
       </c>
       <c r="G38" s="15">
         <v>3476.9</v>
       </c>
       <c r="H38" s="15">
         <v>24.58</v>
       </c>
       <c r="I38" s="15">
         <v>5.28</v>
       </c>
       <c r="J38" s="15">
         <v>19.3</v>
       </c>
       <c r="K38" s="15">
         <v>5433</v>
       </c>
       <c r="L38" s="14">
-        <v>10715</v>
+        <v>10711</v>
       </c>
       <c r="M38" s="15">
         <v>70.400000000000006</v>
       </c>
       <c r="N38" s="15">
         <v>43643</v>
       </c>
       <c r="O38" s="15">
         <v>41602</v>
       </c>
       <c r="P38" s="15">
         <v>2041</v>
       </c>
       <c r="Q38" s="15">
         <v>15704</v>
       </c>
       <c r="R38" s="15">
         <v>460</v>
       </c>
       <c r="S38" s="15">
         <v>17285</v>
       </c>
       <c r="T38" s="15">
         <v>30172</v>
       </c>
@@ -27873,51 +27329,51 @@
       <c r="AR38" s="15">
         <v>28737</v>
       </c>
       <c r="AS38" s="13">
         <v>55.1</v>
       </c>
       <c r="AT38" s="15">
         <v>436</v>
       </c>
       <c r="AU38" s="15">
         <v>4.87</v>
       </c>
       <c r="AV38" s="13">
         <v>420</v>
       </c>
       <c r="AW38" s="13">
         <v>963</v>
       </c>
       <c r="AX38" s="13">
         <v>30</v>
       </c>
       <c r="AY38" s="13">
         <v>1169</v>
       </c>
       <c r="AZ38" s="13">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="BA38" s="13">
         <v>83</v>
       </c>
       <c r="BB38" s="15">
         <v>24.95</v>
       </c>
       <c r="BC38" s="15">
         <v>5.28</v>
       </c>
       <c r="BD38" s="15">
         <v>19.670000000000002</v>
       </c>
       <c r="BE38" s="15">
         <v>12.68</v>
       </c>
       <c r="BF38" s="15">
         <v>3.08</v>
       </c>
       <c r="BG38" s="15">
         <v>9.44</v>
       </c>
       <c r="BH38" s="15">
         <v>3.24</v>
       </c>
@@ -28185,51 +27641,51 @@
       <c r="ER38" s="15">
         <v>8285</v>
       </c>
       <c r="ES38" s="15">
         <v>55039</v>
       </c>
       <c r="ET38" s="15">
         <v>39417</v>
       </c>
       <c r="EU38" s="15">
         <v>30911</v>
       </c>
       <c r="EV38" s="15">
         <v>832</v>
       </c>
       <c r="EW38" s="15">
         <v>3362</v>
       </c>
       <c r="EX38" s="15">
         <v>685</v>
       </c>
       <c r="EY38" s="15">
         <v>15582</v>
       </c>
       <c r="EZ38" s="15">
-        <v>14284</v>
+        <v>14280</v>
       </c>
       <c r="FA38" s="15">
         <v>4281</v>
       </c>
       <c r="FB38" s="15">
         <v>4246</v>
       </c>
       <c r="FC38" s="15">
         <v>6511</v>
       </c>
       <c r="FD38" s="15">
         <v>6419</v>
       </c>
       <c r="FE38" s="15">
         <v>3569</v>
       </c>
       <c r="FF38" s="15">
         <v>3569</v>
       </c>
       <c r="FG38" s="15">
         <v>48</v>
       </c>
       <c r="FH38" s="15">
         <v>48</v>
       </c>
@@ -28486,51 +27942,51 @@
         <v>180</v>
       </c>
       <c r="D39" s="44" t="s">
         <v>193</v>
       </c>
       <c r="E39" s="38"/>
       <c r="F39" s="12">
         <v>24</v>
       </c>
       <c r="G39" s="15">
         <v>4056.8</v>
       </c>
       <c r="H39" s="15">
         <v>18.68</v>
       </c>
       <c r="I39" s="15">
         <v>4.3899999999999997</v>
       </c>
       <c r="J39" s="15">
         <v>14.29</v>
       </c>
       <c r="K39" s="15">
         <v>7344</v>
       </c>
       <c r="L39" s="14">
-        <v>7948</v>
+        <v>7230</v>
       </c>
       <c r="M39" s="15">
         <v>73</v>
       </c>
       <c r="N39" s="15">
         <v>38985</v>
       </c>
       <c r="O39" s="15">
         <v>41806</v>
       </c>
       <c r="P39" s="15">
         <v>-2821</v>
       </c>
       <c r="Q39" s="15">
         <v>16960</v>
       </c>
       <c r="R39" s="15">
         <v>256</v>
       </c>
       <c r="S39" s="15">
         <v>13883</v>
       </c>
       <c r="T39" s="15">
         <v>37598</v>
       </c>
@@ -28588,69 +28044,69 @@
       <c r="AL39" s="15">
         <v>20811</v>
       </c>
       <c r="AM39" s="15">
         <v>41472</v>
       </c>
       <c r="AN39" s="15">
         <v>628</v>
       </c>
       <c r="AO39" s="15">
         <v>9347</v>
       </c>
       <c r="AP39" s="13">
         <v>52</v>
       </c>
       <c r="AQ39" s="13">
         <v>18.399999999999999</v>
       </c>
       <c r="AR39" s="15">
         <v>28955</v>
       </c>
       <c r="AS39" s="13">
         <v>57</v>
       </c>
       <c r="AT39" s="15">
-        <v>425</v>
+        <v>387</v>
       </c>
       <c r="AU39" s="15">
-        <v>6.39</v>
+        <v>7.03</v>
       </c>
       <c r="AV39" s="13">
         <v>501</v>
       </c>
       <c r="AW39" s="13">
-        <v>1176</v>
+        <v>1293</v>
       </c>
       <c r="AX39" s="13">
         <v>23</v>
       </c>
       <c r="AY39" s="13">
         <v>1550</v>
       </c>
       <c r="AZ39" s="13">
-        <v>3643</v>
+        <v>4005</v>
       </c>
       <c r="BA39" s="13">
         <v>71</v>
       </c>
       <c r="BB39" s="15">
         <v>19.13</v>
       </c>
       <c r="BC39" s="15">
         <v>4.4800000000000004</v>
       </c>
       <c r="BD39" s="15">
         <v>14.65</v>
       </c>
       <c r="BE39" s="15">
         <v>8.74</v>
       </c>
       <c r="BF39" s="15">
         <v>4.22</v>
       </c>
       <c r="BG39" s="15">
         <v>4.8499999999999996</v>
       </c>
       <c r="BH39" s="15">
         <v>3.89</v>
       </c>
@@ -28918,51 +28374,51 @@
       <c r="ER39" s="15">
         <v>7912</v>
       </c>
       <c r="ES39" s="15">
         <v>62717</v>
       </c>
       <c r="ET39" s="15">
         <v>47506</v>
       </c>
       <c r="EU39" s="15">
         <v>36203</v>
       </c>
       <c r="EV39" s="15">
         <v>2468</v>
       </c>
       <c r="EW39" s="15">
         <v>4990</v>
       </c>
       <c r="EX39" s="15">
         <v>188</v>
       </c>
       <c r="EY39" s="15">
         <v>15211</v>
       </c>
       <c r="EZ39" s="15">
-        <v>10743</v>
+        <v>10025</v>
       </c>
       <c r="FA39" s="15">
         <v>4428</v>
       </c>
       <c r="FB39" s="15">
         <v>4428</v>
       </c>
       <c r="FC39" s="15">
         <v>3126</v>
       </c>
       <c r="FD39" s="15">
         <v>3126</v>
       </c>
       <c r="FE39" s="15">
         <v>2795</v>
       </c>
       <c r="FF39" s="15">
         <v>2795</v>
       </c>
       <c r="FG39" s="15">
         <v>35</v>
       </c>
       <c r="FH39" s="15">
         <v>35</v>
       </c>
@@ -29219,51 +28675,51 @@
         <v>180</v>
       </c>
       <c r="D40" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E40" s="38"/>
       <c r="F40" s="12">
         <v>57</v>
       </c>
       <c r="G40" s="15">
         <v>4102.7</v>
       </c>
       <c r="H40" s="15">
         <v>24.39</v>
       </c>
       <c r="I40" s="15">
         <v>5.18</v>
       </c>
       <c r="J40" s="15">
         <v>19.21</v>
       </c>
       <c r="K40" s="15">
         <v>6086</v>
       </c>
       <c r="L40" s="14">
-        <v>11564</v>
+        <v>11220</v>
       </c>
       <c r="M40" s="15">
         <v>72.099999999999994</v>
       </c>
       <c r="N40" s="15">
         <v>35122</v>
       </c>
       <c r="O40" s="15">
         <v>42325</v>
       </c>
       <c r="P40" s="15">
         <v>-7203</v>
       </c>
       <c r="Q40" s="15">
         <v>20039</v>
       </c>
       <c r="R40" s="15">
         <v>323</v>
       </c>
       <c r="S40" s="15">
         <v>12513</v>
       </c>
       <c r="T40" s="15">
         <v>29648</v>
       </c>
@@ -29321,69 +28777,69 @@
       <c r="AL40" s="15">
         <v>18302</v>
       </c>
       <c r="AM40" s="15">
         <v>42002</v>
       </c>
       <c r="AN40" s="15">
         <v>708</v>
       </c>
       <c r="AO40" s="15">
         <v>7644</v>
       </c>
       <c r="AP40" s="13">
         <v>69</v>
       </c>
       <c r="AQ40" s="13">
         <v>15.4</v>
       </c>
       <c r="AR40" s="15">
         <v>26193</v>
       </c>
       <c r="AS40" s="13">
         <v>52.8</v>
       </c>
       <c r="AT40" s="15">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="AU40" s="15">
-        <v>4.29</v>
+        <v>4.42</v>
       </c>
       <c r="AV40" s="13">
         <v>314</v>
       </c>
       <c r="AW40" s="13">
-        <v>661</v>
+        <v>681</v>
       </c>
       <c r="AX40" s="13">
         <v>19</v>
       </c>
       <c r="AY40" s="13">
         <v>1074</v>
       </c>
       <c r="AZ40" s="13">
-        <v>2265</v>
+        <v>2334</v>
       </c>
       <c r="BA40" s="13">
         <v>64</v>
       </c>
       <c r="BB40" s="15">
         <v>25.19</v>
       </c>
       <c r="BC40" s="15">
         <v>5.24</v>
       </c>
       <c r="BD40" s="15">
         <v>19.95</v>
       </c>
       <c r="BE40" s="15">
         <v>13.69</v>
       </c>
       <c r="BF40" s="15">
         <v>7.76</v>
       </c>
       <c r="BG40" s="15">
         <v>10.31</v>
       </c>
       <c r="BH40" s="15">
         <v>3.38</v>
       </c>
@@ -29651,51 +29107,51 @@
       <c r="ER40" s="15">
         <v>7326</v>
       </c>
       <c r="ES40" s="15">
         <v>56437</v>
       </c>
       <c r="ET40" s="15">
         <v>40433</v>
       </c>
       <c r="EU40" s="15">
         <v>28487</v>
       </c>
       <c r="EV40" s="15">
         <v>1360</v>
       </c>
       <c r="EW40" s="15">
         <v>4719</v>
       </c>
       <c r="EX40" s="15">
         <v>1497</v>
       </c>
       <c r="EY40" s="15">
         <v>15986</v>
       </c>
       <c r="EZ40" s="15">
-        <v>14380</v>
+        <v>14036</v>
       </c>
       <c r="FA40" s="15">
         <v>6281</v>
       </c>
       <c r="FB40" s="15">
         <v>6220</v>
       </c>
       <c r="FC40" s="15">
         <v>5243</v>
       </c>
       <c r="FD40" s="15">
         <v>5141</v>
       </c>
       <c r="FE40" s="15">
         <v>2819</v>
       </c>
       <c r="FF40" s="15">
         <v>2816</v>
       </c>
       <c r="FG40" s="15">
         <v>31</v>
       </c>
       <c r="FH40" s="15">
         <v>31</v>
       </c>
@@ -30685,51 +30141,51 @@
         <v>180</v>
       </c>
       <c r="D42" s="37" t="s">
         <v>193</v>
       </c>
       <c r="E42" s="38"/>
       <c r="F42" s="12">
         <v>58</v>
       </c>
       <c r="G42" s="15">
         <v>4751.6000000000004</v>
       </c>
       <c r="H42" s="15">
         <v>24.26</v>
       </c>
       <c r="I42" s="15">
         <v>5.49</v>
       </c>
       <c r="J42" s="15">
         <v>18.77</v>
       </c>
       <c r="K42" s="15">
         <v>9268</v>
       </c>
       <c r="L42" s="14">
-        <v>14027</v>
+        <v>12811</v>
       </c>
       <c r="M42" s="15">
         <v>71.400000000000006</v>
       </c>
       <c r="N42" s="15">
         <v>49418</v>
       </c>
       <c r="O42" s="15">
         <v>50914</v>
       </c>
       <c r="P42" s="15">
         <v>-1496</v>
       </c>
       <c r="Q42" s="15">
         <v>18246</v>
       </c>
       <c r="R42" s="15">
         <v>171</v>
       </c>
       <c r="S42" s="15">
         <v>16579</v>
       </c>
       <c r="T42" s="15">
         <v>40665</v>
       </c>
@@ -30787,69 +30243,69 @@
       <c r="AL42" s="15">
         <v>20104</v>
       </c>
       <c r="AM42" s="15">
         <v>50334</v>
       </c>
       <c r="AN42" s="15">
         <v>797</v>
       </c>
       <c r="AO42" s="15">
         <v>11216</v>
       </c>
       <c r="AP42" s="13">
         <v>60.4</v>
       </c>
       <c r="AQ42" s="13">
         <v>18.2</v>
       </c>
       <c r="AR42" s="15">
         <v>33273</v>
       </c>
       <c r="AS42" s="13">
         <v>54.1</v>
       </c>
       <c r="AT42" s="15">
-        <v>578</v>
+        <v>528</v>
       </c>
       <c r="AU42" s="15">
-        <v>4.3899999999999997</v>
+        <v>4.8</v>
       </c>
       <c r="AV42" s="13">
         <v>462</v>
       </c>
       <c r="AW42" s="13">
-        <v>800</v>
+        <v>875</v>
       </c>
       <c r="AX42" s="13">
         <v>24</v>
       </c>
       <c r="AY42" s="13">
         <v>1372</v>
       </c>
       <c r="AZ42" s="13">
-        <v>2372</v>
+        <v>2597</v>
       </c>
       <c r="BA42" s="13">
         <v>70</v>
       </c>
       <c r="BB42" s="15">
         <v>25.06</v>
       </c>
       <c r="BC42" s="15">
         <v>5.53</v>
       </c>
       <c r="BD42" s="15">
         <v>19.53</v>
       </c>
       <c r="BE42" s="15">
         <v>12.6</v>
       </c>
       <c r="BF42" s="15">
         <v>7.18</v>
       </c>
       <c r="BG42" s="15">
         <v>8.31</v>
       </c>
       <c r="BH42" s="15">
         <v>4.29</v>
       </c>
@@ -31117,51 +30573,51 @@
       <c r="ER42" s="15">
         <v>10774</v>
       </c>
       <c r="ES42" s="15">
         <v>71753</v>
       </c>
       <c r="ET42" s="15">
         <v>52357</v>
       </c>
       <c r="EU42" s="15">
         <v>37906</v>
       </c>
       <c r="EV42" s="15">
         <v>2149</v>
       </c>
       <c r="EW42" s="15">
         <v>5268</v>
       </c>
       <c r="EX42" s="15">
         <v>1796</v>
       </c>
       <c r="EY42" s="15">
         <v>19378</v>
       </c>
       <c r="EZ42" s="15">
-        <v>17350</v>
+        <v>16134</v>
       </c>
       <c r="FA42" s="15">
         <v>6948</v>
       </c>
       <c r="FB42" s="15">
         <v>6855</v>
       </c>
       <c r="FC42" s="15">
         <v>6703</v>
       </c>
       <c r="FD42" s="15">
         <v>6556</v>
       </c>
       <c r="FE42" s="15">
         <v>3326</v>
       </c>
       <c r="FF42" s="15">
         <v>3323</v>
       </c>
       <c r="FG42" s="15">
         <v>8</v>
       </c>
       <c r="FH42" s="15">
         <v>8</v>
       </c>
@@ -31418,51 +30874,51 @@
         <v>180</v>
       </c>
       <c r="D43" s="47" t="s">
         <v>210</v>
       </c>
       <c r="E43" s="39"/>
       <c r="F43" s="12">
         <v>19</v>
       </c>
       <c r="G43" s="15">
         <v>8258.9</v>
       </c>
       <c r="H43" s="15">
         <v>18.2</v>
       </c>
       <c r="I43" s="15">
         <v>4.41</v>
       </c>
       <c r="J43" s="15">
         <v>13.79</v>
       </c>
       <c r="K43" s="15">
         <v>14896</v>
       </c>
       <c r="L43" s="14">
-        <v>27854</v>
+        <v>23556</v>
       </c>
       <c r="M43" s="15">
         <v>72.099999999999994</v>
       </c>
       <c r="N43" s="15">
         <v>80513</v>
       </c>
       <c r="O43" s="15">
         <v>90789</v>
       </c>
       <c r="P43" s="15">
         <v>-10276</v>
       </c>
       <c r="Q43" s="15">
         <v>32921</v>
       </c>
       <c r="R43" s="15">
         <v>141</v>
       </c>
       <c r="S43" s="15">
         <v>22504</v>
       </c>
       <c r="T43" s="15">
         <v>77324</v>
       </c>
@@ -31520,69 +30976,69 @@
       <c r="AL43" s="15">
         <v>44208</v>
       </c>
       <c r="AM43" s="15">
         <v>89345</v>
       </c>
       <c r="AN43" s="15">
         <v>1459</v>
       </c>
       <c r="AO43" s="15">
         <v>19398</v>
       </c>
       <c r="AP43" s="13">
         <v>57.3</v>
       </c>
       <c r="AQ43" s="13">
         <v>17.8</v>
       </c>
       <c r="AR43" s="15">
         <v>62790</v>
       </c>
       <c r="AS43" s="13">
         <v>57.7</v>
       </c>
       <c r="AT43" s="15">
-        <v>1530</v>
+        <v>1294</v>
       </c>
       <c r="AU43" s="15">
-        <v>3.9</v>
+        <v>4.62</v>
       </c>
       <c r="AV43" s="13">
         <v>1066</v>
       </c>
       <c r="AW43" s="13">
-        <v>696</v>
+        <v>823</v>
       </c>
       <c r="AX43" s="13">
         <v>23</v>
       </c>
       <c r="AY43" s="13">
         <v>3450</v>
       </c>
       <c r="AZ43" s="13">
-        <v>2254</v>
+        <v>2666</v>
       </c>
       <c r="BA43" s="13">
         <v>76</v>
       </c>
       <c r="BB43" s="15">
         <v>19.11</v>
       </c>
       <c r="BC43" s="15">
         <v>4.49</v>
       </c>
       <c r="BD43" s="15">
         <v>14.62</v>
       </c>
       <c r="BE43" s="15">
         <v>11.03</v>
       </c>
       <c r="BF43" s="15">
         <v>6.5</v>
       </c>
       <c r="BG43" s="15">
         <v>4.97</v>
       </c>
       <c r="BH43" s="15">
         <v>6.06</v>
       </c>
@@ -31850,51 +31306,51 @@
       <c r="ER43" s="15">
         <v>12540</v>
       </c>
       <c r="ES43" s="15">
         <v>129425</v>
       </c>
       <c r="ET43" s="15">
         <v>89546</v>
       </c>
       <c r="EU43" s="15">
         <v>72353</v>
       </c>
       <c r="EV43" s="15">
         <v>4946</v>
       </c>
       <c r="EW43" s="15">
         <v>4965</v>
       </c>
       <c r="EX43" s="15">
         <v>3663</v>
       </c>
       <c r="EY43" s="15">
         <v>39879</v>
       </c>
       <c r="EZ43" s="15">
-        <v>36414</v>
+        <v>32116</v>
       </c>
       <c r="FA43" s="15">
         <v>13130</v>
       </c>
       <c r="FB43" s="15">
         <v>13103</v>
       </c>
       <c r="FC43" s="15">
         <v>12747</v>
       </c>
       <c r="FD43" s="15">
         <v>12602</v>
       </c>
       <c r="FE43" s="15">
         <v>8572</v>
       </c>
       <c r="FF43" s="15">
         <v>8560</v>
       </c>
       <c r="FG43" s="15" t="s">
         <v>244</v>
       </c>
       <c r="FH43" s="15" t="s">
         <v>244</v>
       </c>
@@ -32386,86 +31842,50 @@
     </row>
     <row r="46" spans="1:245" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A46" s="49"/>
       <c r="B46" s="50"/>
       <c r="C46" s="50"/>
       <c r="D46" s="50"/>
       <c r="E46" s="50"/>
       <c r="F46" s="51"/>
       <c r="IK46" s="51"/>
     </row>
     <row r="47" spans="1:245" ht="14.1" customHeight="1">
       <c r="F47" s="9"/>
     </row>
     <row r="48" spans="1:245" ht="14.1" customHeight="1">
       <c r="F48" s="9"/>
     </row>
     <row r="49" spans="6:6" ht="14.1" customHeight="1">
       <c r="F49" s="9"/>
     </row>
     <row r="50" spans="6:6" ht="14.1" customHeight="1">
       <c r="F50" s="9"/>
     </row>
     <row r="51" spans="6:6" ht="14.1" customHeight="1">
       <c r="F51" s="9"/>
     </row>
-    <row r="52" spans="6:6" ht="14.1" customHeight="1">
-[...34 lines deleted...]
-    </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.62992125984251968" right="0.19685039370078741" top="0.74803149606299213" bottom="0.47244094488188981" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">