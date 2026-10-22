--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A9CD35A-A852-4BAA-A84B-D97E3939FA58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A4303B2C-77C6-4D1D-B8F7-98B8F0F6B4A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F239134B-385C-44AC-819D-F16120CEF99F}"/>
   </bookViews>
   <sheets>
     <sheet name="k006" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1313" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1312" uniqueCount="168">
   <si>
     <t>事業収入</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュウニュウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>営業外収益</t>
     <rPh sb="0" eb="3">
       <t>エイギョウガイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウエキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>営業外費用</t>
     <rPh sb="0" eb="3">
       <t>エイギョウガイ</t>
     </rPh>
@@ -6254,51 +6254,51 @@
       <c r="W11" s="16">
         <v>102.3</v>
       </c>
       <c r="X11" s="16">
         <v>803</v>
       </c>
       <c r="Y11" s="16">
         <v>3376</v>
       </c>
       <c r="Z11" s="17">
         <v>15517</v>
       </c>
       <c r="AA11" s="17">
         <v>2183</v>
       </c>
       <c r="AB11" s="17">
         <v>13765</v>
       </c>
       <c r="AC11" s="17">
         <v>232</v>
       </c>
       <c r="AD11" s="17">
         <v>1752</v>
       </c>
       <c r="AE11" s="17">
-        <v>122.4</v>
+        <v>95</v>
       </c>
       <c r="AF11" s="16">
         <v>11.3</v>
       </c>
       <c r="AG11" s="16">
         <v>4805</v>
       </c>
       <c r="AH11" s="16">
         <v>31</v>
       </c>
       <c r="AI11" s="16">
         <v>304</v>
       </c>
       <c r="AJ11" s="16">
         <v>25</v>
       </c>
       <c r="AK11" s="16">
         <v>834</v>
       </c>
       <c r="AL11" s="16">
         <v>68</v>
       </c>
       <c r="AM11" s="16">
         <v>5.95</v>
       </c>
@@ -6708,51 +6708,51 @@
       <c r="W12" s="16">
         <v>92.6</v>
       </c>
       <c r="X12" s="16">
         <v>329</v>
       </c>
       <c r="Y12" s="16">
         <v>1591</v>
       </c>
       <c r="Z12" s="17">
         <v>5731</v>
       </c>
       <c r="AA12" s="17">
         <v>262</v>
       </c>
       <c r="AB12" s="17">
         <v>4918</v>
       </c>
       <c r="AC12" s="16">
         <v>83</v>
       </c>
       <c r="AD12" s="17">
         <v>813</v>
       </c>
       <c r="AE12" s="16">
-        <v>108.5</v>
+        <v>93.7</v>
       </c>
       <c r="AF12" s="16">
         <v>14.2</v>
       </c>
       <c r="AG12" s="16">
         <v>1621</v>
       </c>
       <c r="AH12" s="16">
         <v>28.3</v>
       </c>
       <c r="AI12" s="16">
         <v>163</v>
       </c>
       <c r="AJ12" s="16">
         <v>61</v>
       </c>
       <c r="AK12" s="16">
         <v>326</v>
       </c>
       <c r="AL12" s="16">
         <v>122</v>
       </c>
       <c r="AM12" s="16">
         <v>5.0599999999999996</v>
       </c>
@@ -7162,51 +7162,51 @@
       <c r="W13" s="16">
         <v>97</v>
       </c>
       <c r="X13" s="16">
         <v>799</v>
       </c>
       <c r="Y13" s="16">
         <v>4051</v>
       </c>
       <c r="Z13" s="17">
         <v>22932</v>
       </c>
       <c r="AA13" s="17">
         <v>1359</v>
       </c>
       <c r="AB13" s="17">
         <v>19919</v>
       </c>
       <c r="AC13" s="16">
         <v>318</v>
       </c>
       <c r="AD13" s="17">
         <v>3013</v>
       </c>
       <c r="AE13" s="16">
-        <v>173.5</v>
+        <v>120.4</v>
       </c>
       <c r="AF13" s="16">
         <v>13.1</v>
       </c>
       <c r="AG13" s="16">
         <v>7848</v>
       </c>
       <c r="AH13" s="16">
         <v>34.200000000000003</v>
       </c>
       <c r="AI13" s="16">
         <v>342</v>
       </c>
       <c r="AJ13" s="16">
         <v>42</v>
       </c>
       <c r="AK13" s="16">
         <v>891</v>
       </c>
       <c r="AL13" s="16">
         <v>110</v>
       </c>
       <c r="AM13" s="16">
         <v>9.14</v>
       </c>
@@ -7616,51 +7616,51 @@
       <c r="W14" s="16">
         <v>103.1</v>
       </c>
       <c r="X14" s="16">
         <v>1269</v>
       </c>
       <c r="Y14" s="16">
         <v>4372</v>
       </c>
       <c r="Z14" s="17">
         <v>36292</v>
       </c>
       <c r="AA14" s="17">
         <v>3314</v>
       </c>
       <c r="AB14" s="17">
         <v>32865</v>
       </c>
       <c r="AC14" s="16">
         <v>621</v>
       </c>
       <c r="AD14" s="17">
         <v>3427</v>
       </c>
       <c r="AE14" s="16">
-        <v>250.5</v>
+        <v>200.3</v>
       </c>
       <c r="AF14" s="16">
         <v>9.4</v>
       </c>
       <c r="AG14" s="16">
         <v>11472</v>
       </c>
       <c r="AH14" s="16">
         <v>31.6</v>
       </c>
       <c r="AI14" s="16">
         <v>426</v>
       </c>
       <c r="AJ14" s="16">
         <v>28</v>
       </c>
       <c r="AK14" s="16">
         <v>1427</v>
       </c>
       <c r="AL14" s="16">
         <v>95</v>
       </c>
       <c r="AM14" s="16">
         <v>8.08</v>
       </c>
@@ -8070,51 +8070,51 @@
       <c r="W15" s="16">
         <v>98.1</v>
       </c>
       <c r="X15" s="16">
         <v>1190</v>
       </c>
       <c r="Y15" s="16">
         <v>3485</v>
       </c>
       <c r="Z15" s="17">
         <v>33935</v>
       </c>
       <c r="AA15" s="17">
         <v>4512</v>
       </c>
       <c r="AB15" s="17">
         <v>27159</v>
       </c>
       <c r="AC15" s="16">
         <v>330</v>
       </c>
       <c r="AD15" s="17">
         <v>6776</v>
       </c>
       <c r="AE15" s="16">
-        <v>123.6</v>
+        <v>135.19999999999999</v>
       </c>
       <c r="AF15" s="16">
         <v>20</v>
       </c>
       <c r="AG15" s="16">
         <v>12859</v>
       </c>
       <c r="AH15" s="16">
         <v>37.9</v>
       </c>
       <c r="AI15" s="16">
         <v>774</v>
       </c>
       <c r="AJ15" s="16">
         <v>40</v>
       </c>
       <c r="AK15" s="16">
         <v>1468</v>
       </c>
       <c r="AL15" s="16">
         <v>76</v>
       </c>
       <c r="AM15" s="16">
         <v>9.44</v>
       </c>
@@ -8524,51 +8524,51 @@
       <c r="W16" s="16">
         <v>103.1</v>
       </c>
       <c r="X16" s="16">
         <v>1605</v>
       </c>
       <c r="Y16" s="16">
         <v>11003</v>
       </c>
       <c r="Z16" s="17">
         <v>55056</v>
       </c>
       <c r="AA16" s="17">
         <v>8172</v>
       </c>
       <c r="AB16" s="17">
         <v>49288</v>
       </c>
       <c r="AC16" s="16">
         <v>802</v>
       </c>
       <c r="AD16" s="17">
         <v>5768</v>
       </c>
       <c r="AE16" s="16">
-        <v>98.4</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="AF16" s="16">
         <v>10.5</v>
       </c>
       <c r="AG16" s="16">
         <v>17938</v>
       </c>
       <c r="AH16" s="16">
         <v>32.6</v>
       </c>
       <c r="AI16" s="16">
         <v>650</v>
       </c>
       <c r="AJ16" s="16">
         <v>24</v>
       </c>
       <c r="AK16" s="16">
         <v>2020</v>
       </c>
       <c r="AL16" s="16">
         <v>74</v>
       </c>
       <c r="AM16" s="16">
         <v>10.47</v>
       </c>
@@ -8978,51 +8978,51 @@
       <c r="W17" s="16">
         <v>112.2</v>
       </c>
       <c r="X17" s="16">
         <v>2558</v>
       </c>
       <c r="Y17" s="16">
         <v>7675</v>
       </c>
       <c r="Z17" s="17">
         <v>62225</v>
       </c>
       <c r="AA17" s="17">
         <v>14445</v>
       </c>
       <c r="AB17" s="17">
         <v>54710</v>
       </c>
       <c r="AC17" s="16">
         <v>985</v>
       </c>
       <c r="AD17" s="17">
         <v>7515</v>
       </c>
       <c r="AE17" s="16">
-        <v>126.2</v>
+        <v>102.7</v>
       </c>
       <c r="AF17" s="16">
         <v>12.1</v>
       </c>
       <c r="AG17" s="16">
         <v>18843</v>
       </c>
       <c r="AH17" s="16">
         <v>30.3</v>
       </c>
       <c r="AI17" s="16">
         <v>1029</v>
       </c>
       <c r="AJ17" s="16">
         <v>19</v>
       </c>
       <c r="AK17" s="16">
         <v>2581</v>
       </c>
       <c r="AL17" s="16">
         <v>49</v>
       </c>
       <c r="AM17" s="16">
         <v>7.37</v>
       </c>
@@ -9432,51 +9432,51 @@
       <c r="W18" s="16">
         <v>123.8</v>
       </c>
       <c r="X18" s="16">
         <v>3198</v>
       </c>
       <c r="Y18" s="16">
         <v>8565</v>
       </c>
       <c r="Z18" s="17">
         <v>77038</v>
       </c>
       <c r="AA18" s="17">
         <v>21673</v>
       </c>
       <c r="AB18" s="17">
         <v>72105</v>
       </c>
       <c r="AC18" s="16">
         <v>1312</v>
       </c>
       <c r="AD18" s="17">
         <v>4933</v>
       </c>
       <c r="AE18" s="16">
-        <v>87.1</v>
+        <v>74</v>
       </c>
       <c r="AF18" s="16">
         <v>6.4</v>
       </c>
       <c r="AG18" s="16">
         <v>21311</v>
       </c>
       <c r="AH18" s="16">
         <v>27.7</v>
       </c>
       <c r="AI18" s="16">
         <v>679</v>
       </c>
       <c r="AJ18" s="16">
         <v>9</v>
       </c>
       <c r="AK18" s="16">
         <v>2931</v>
       </c>
       <c r="AL18" s="16">
         <v>39</v>
       </c>
       <c r="AM18" s="16">
         <v>7.27</v>
       </c>
@@ -9885,52 +9885,52 @@
       </c>
       <c r="W19" s="16">
         <v>125.6</v>
       </c>
       <c r="X19" s="16">
         <v>4595</v>
       </c>
       <c r="Y19" s="16">
         <v>10463</v>
       </c>
       <c r="Z19" s="17">
         <v>103846</v>
       </c>
       <c r="AA19" s="17">
         <v>28660</v>
       </c>
       <c r="AB19" s="17">
         <v>103828</v>
       </c>
       <c r="AC19" s="16">
         <v>1642</v>
       </c>
       <c r="AD19" s="17">
         <v>18</v>
       </c>
-      <c r="AE19" s="16" t="s">
-        <v>166</v>
+      <c r="AE19" s="16">
+        <v>0.3</v>
       </c>
       <c r="AF19" s="16">
         <v>0</v>
       </c>
       <c r="AG19" s="16">
         <v>32638</v>
       </c>
       <c r="AH19" s="16">
         <v>31.4</v>
       </c>
       <c r="AI19" s="16">
         <v>2</v>
       </c>
       <c r="AJ19" s="16">
         <v>0</v>
       </c>
       <c r="AK19" s="16">
         <v>4049</v>
       </c>
       <c r="AL19" s="16">
         <v>37</v>
       </c>
       <c r="AM19" s="16">
         <v>8.42</v>
       </c>
@@ -10340,51 +10340,51 @@
       <c r="W20" s="16">
         <v>117.1</v>
       </c>
       <c r="X20" s="16">
         <v>2165</v>
       </c>
       <c r="Y20" s="16">
         <v>6061</v>
       </c>
       <c r="Z20" s="17">
         <v>55301</v>
       </c>
       <c r="AA20" s="17">
         <v>13690</v>
       </c>
       <c r="AB20" s="17">
         <v>50098</v>
       </c>
       <c r="AC20" s="16">
         <v>874</v>
       </c>
       <c r="AD20" s="17">
         <v>5203</v>
       </c>
       <c r="AE20" s="16">
-        <v>121.1</v>
+        <v>94.3</v>
       </c>
       <c r="AF20" s="16">
         <v>9.4</v>
       </c>
       <c r="AG20" s="16">
         <v>16014</v>
       </c>
       <c r="AH20" s="16">
         <v>29</v>
       </c>
       <c r="AI20" s="16">
         <v>682</v>
       </c>
       <c r="AJ20" s="16">
         <v>14</v>
       </c>
       <c r="AK20" s="16">
         <v>2102</v>
       </c>
       <c r="AL20" s="16">
         <v>44</v>
       </c>
       <c r="AM20" s="16">
         <v>7.65</v>
       </c>
@@ -12610,51 +12610,51 @@
       <c r="W25" s="16">
         <v>109.7</v>
       </c>
       <c r="X25" s="16">
         <v>1551</v>
       </c>
       <c r="Y25" s="16">
         <v>4911</v>
       </c>
       <c r="Z25" s="17">
         <v>46577</v>
       </c>
       <c r="AA25" s="17">
         <v>8717</v>
       </c>
       <c r="AB25" s="17">
         <v>42395</v>
       </c>
       <c r="AC25" s="16">
         <v>601</v>
       </c>
       <c r="AD25" s="17">
         <v>4182</v>
       </c>
       <c r="AE25" s="16">
-        <v>101.6</v>
+        <v>94</v>
       </c>
       <c r="AF25" s="16">
         <v>9</v>
       </c>
       <c r="AG25" s="16">
         <v>12822</v>
       </c>
       <c r="AH25" s="16">
         <v>27.5</v>
       </c>
       <c r="AI25" s="16">
         <v>490</v>
       </c>
       <c r="AJ25" s="16">
         <v>17</v>
       </c>
       <c r="AK25" s="16">
         <v>1500</v>
       </c>
       <c r="AL25" s="16">
         <v>51</v>
       </c>
       <c r="AM25" s="16">
         <v>8.57</v>
       </c>
@@ -13064,51 +13064,51 @@
       <c r="W26" s="16">
         <v>117.6</v>
       </c>
       <c r="X26" s="16">
         <v>2356</v>
       </c>
       <c r="Y26" s="16">
         <v>7108</v>
       </c>
       <c r="Z26" s="17">
         <v>57634</v>
       </c>
       <c r="AA26" s="17">
         <v>15027</v>
       </c>
       <c r="AB26" s="17">
         <v>49667</v>
       </c>
       <c r="AC26" s="16">
         <v>962</v>
       </c>
       <c r="AD26" s="17">
         <v>7967</v>
       </c>
       <c r="AE26" s="16">
-        <v>124.9</v>
+        <v>120.1</v>
       </c>
       <c r="AF26" s="16">
         <v>13.8</v>
       </c>
       <c r="AG26" s="16">
         <v>16502</v>
       </c>
       <c r="AH26" s="16">
         <v>28.6</v>
       </c>
       <c r="AI26" s="16">
         <v>1227</v>
       </c>
       <c r="AJ26" s="16">
         <v>21</v>
       </c>
       <c r="AK26" s="16">
         <v>2543</v>
       </c>
       <c r="AL26" s="16">
         <v>42</v>
       </c>
       <c r="AM26" s="16">
         <v>6.53</v>
       </c>
@@ -13518,51 +13518,51 @@
       <c r="W27" s="16">
         <v>123.8</v>
       </c>
       <c r="X27" s="16">
         <v>3198</v>
       </c>
       <c r="Y27" s="16">
         <v>8565</v>
       </c>
       <c r="Z27" s="17">
         <v>77038</v>
       </c>
       <c r="AA27" s="17">
         <v>21673</v>
       </c>
       <c r="AB27" s="17">
         <v>72105</v>
       </c>
       <c r="AC27" s="16">
         <v>1312</v>
       </c>
       <c r="AD27" s="17">
         <v>4933</v>
       </c>
       <c r="AE27" s="16">
-        <v>87.1</v>
+        <v>74</v>
       </c>
       <c r="AF27" s="16">
         <v>6.4</v>
       </c>
       <c r="AG27" s="16">
         <v>21311</v>
       </c>
       <c r="AH27" s="16">
         <v>27.7</v>
       </c>
       <c r="AI27" s="16">
         <v>679</v>
       </c>
       <c r="AJ27" s="16">
         <v>9</v>
       </c>
       <c r="AK27" s="16">
         <v>2931</v>
       </c>
       <c r="AL27" s="16">
         <v>39</v>
       </c>
       <c r="AM27" s="16">
         <v>7.27</v>
       </c>
@@ -14426,51 +14426,51 @@
       <c r="W29" s="16">
         <v>96.4</v>
       </c>
       <c r="X29" s="16">
         <v>547</v>
       </c>
       <c r="Y29" s="16">
         <v>2875</v>
       </c>
       <c r="Z29" s="17">
         <v>9913</v>
       </c>
       <c r="AA29" s="17">
         <v>562</v>
       </c>
       <c r="AB29" s="17">
         <v>8647</v>
       </c>
       <c r="AC29" s="16">
         <v>141</v>
       </c>
       <c r="AD29" s="17">
         <v>1266</v>
       </c>
       <c r="AE29" s="16">
-        <v>123.2</v>
+        <v>95.3</v>
       </c>
       <c r="AF29" s="16">
         <v>12.8</v>
       </c>
       <c r="AG29" s="16">
         <v>3226</v>
       </c>
       <c r="AH29" s="16">
         <v>32.5</v>
       </c>
       <c r="AI29" s="16">
         <v>230</v>
       </c>
       <c r="AJ29" s="16">
         <v>44</v>
       </c>
       <c r="AK29" s="16">
         <v>585</v>
       </c>
       <c r="AL29" s="16">
         <v>112</v>
       </c>
       <c r="AM29" s="16">
         <v>5.7</v>
       </c>
@@ -14880,51 +14880,51 @@
       <c r="W30" s="16">
         <v>92.5</v>
       </c>
       <c r="X30" s="16">
         <v>329</v>
       </c>
       <c r="Y30" s="16">
         <v>1595</v>
       </c>
       <c r="Z30" s="17">
         <v>5688</v>
       </c>
       <c r="AA30" s="17">
         <v>246</v>
       </c>
       <c r="AB30" s="17">
         <v>4884</v>
       </c>
       <c r="AC30" s="16">
         <v>82</v>
       </c>
       <c r="AD30" s="17">
         <v>804</v>
       </c>
       <c r="AE30" s="16">
-        <v>108.2</v>
+        <v>93.2</v>
       </c>
       <c r="AF30" s="16">
         <v>14.1</v>
       </c>
       <c r="AG30" s="16">
         <v>1608</v>
       </c>
       <c r="AH30" s="16">
         <v>28.3</v>
       </c>
       <c r="AI30" s="16">
         <v>162</v>
       </c>
       <c r="AJ30" s="16">
         <v>61</v>
       </c>
       <c r="AK30" s="16">
         <v>324</v>
       </c>
       <c r="AL30" s="16">
         <v>122</v>
       </c>
       <c r="AM30" s="16">
         <v>5.03</v>
       </c>
@@ -15334,51 +15334,51 @@
       <c r="W31" s="16">
         <v>97</v>
       </c>
       <c r="X31" s="16">
         <v>783</v>
       </c>
       <c r="Y31" s="16">
         <v>4032</v>
       </c>
       <c r="Z31" s="17">
         <v>22969</v>
       </c>
       <c r="AA31" s="17">
         <v>1261</v>
       </c>
       <c r="AB31" s="17">
         <v>20059</v>
       </c>
       <c r="AC31" s="16">
         <v>318</v>
       </c>
       <c r="AD31" s="17">
         <v>2910</v>
       </c>
       <c r="AE31" s="16">
-        <v>179.3</v>
+        <v>120</v>
       </c>
       <c r="AF31" s="16">
         <v>12.7</v>
       </c>
       <c r="AG31" s="16">
         <v>7878</v>
       </c>
       <c r="AH31" s="16">
         <v>34.299999999999997</v>
       </c>
       <c r="AI31" s="16">
         <v>322</v>
       </c>
       <c r="AJ31" s="16">
         <v>41</v>
       </c>
       <c r="AK31" s="16">
         <v>873</v>
       </c>
       <c r="AL31" s="16">
         <v>111</v>
       </c>
       <c r="AM31" s="16">
         <v>9.39</v>
       </c>
@@ -15788,51 +15788,51 @@
       <c r="W32" s="16">
         <v>103.5</v>
       </c>
       <c r="X32" s="16">
         <v>1250</v>
       </c>
       <c r="Y32" s="16">
         <v>4470</v>
       </c>
       <c r="Z32" s="17">
         <v>38065</v>
       </c>
       <c r="AA32" s="17">
         <v>3195</v>
       </c>
       <c r="AB32" s="17">
         <v>34690</v>
       </c>
       <c r="AC32" s="16">
         <v>670</v>
       </c>
       <c r="AD32" s="17">
         <v>3375</v>
       </c>
       <c r="AE32" s="16">
-        <v>371.7</v>
+        <v>258.60000000000002</v>
       </c>
       <c r="AF32" s="16">
         <v>8.9</v>
       </c>
       <c r="AG32" s="16">
         <v>11967</v>
       </c>
       <c r="AH32" s="16">
         <v>31.4</v>
       </c>
       <c r="AI32" s="16">
         <v>406</v>
       </c>
       <c r="AJ32" s="16">
         <v>28</v>
       </c>
       <c r="AK32" s="16">
         <v>1437</v>
       </c>
       <c r="AL32" s="16">
         <v>99</v>
       </c>
       <c r="AM32" s="16">
         <v>8.3699999999999992</v>
       </c>
@@ -16242,51 +16242,51 @@
       <c r="W33" s="16">
         <v>91.6</v>
       </c>
       <c r="X33" s="16">
         <v>1295</v>
       </c>
       <c r="Y33" s="16">
         <v>4386</v>
       </c>
       <c r="Z33" s="17">
         <v>37282</v>
       </c>
       <c r="AA33" s="17">
         <v>1509</v>
       </c>
       <c r="AB33" s="17">
         <v>30531</v>
       </c>
       <c r="AC33" s="16">
         <v>135</v>
       </c>
       <c r="AD33" s="17">
         <v>6751</v>
       </c>
       <c r="AE33" s="16">
-        <v>119.7</v>
+        <v>140.6</v>
       </c>
       <c r="AF33" s="16">
         <v>18.100000000000001</v>
       </c>
       <c r="AG33" s="16">
         <v>13692</v>
       </c>
       <c r="AH33" s="16">
         <v>36.700000000000003</v>
       </c>
       <c r="AI33" s="16">
         <v>852</v>
       </c>
       <c r="AJ33" s="16">
         <v>42</v>
       </c>
       <c r="AK33" s="16">
         <v>1729</v>
       </c>
       <c r="AL33" s="16">
         <v>85</v>
       </c>
       <c r="AM33" s="16">
         <v>9.14</v>
       </c>
@@ -16696,51 +16696,51 @@
       <c r="W34" s="16">
         <v>100.2</v>
       </c>
       <c r="X34" s="16">
         <v>2344</v>
       </c>
       <c r="Y34" s="16">
         <v>17915</v>
       </c>
       <c r="Z34" s="17">
         <v>92915</v>
       </c>
       <c r="AA34" s="17">
         <v>7907</v>
       </c>
       <c r="AB34" s="17">
         <v>83944</v>
       </c>
       <c r="AC34" s="16">
         <v>1393</v>
       </c>
       <c r="AD34" s="17">
         <v>8971</v>
       </c>
       <c r="AE34" s="16">
-        <v>98.4</v>
+        <v>51.3</v>
       </c>
       <c r="AF34" s="16">
         <v>9.6999999999999993</v>
       </c>
       <c r="AG34" s="16">
         <v>40378</v>
       </c>
       <c r="AH34" s="16">
         <v>43.5</v>
       </c>
       <c r="AI34" s="16">
         <v>788</v>
       </c>
       <c r="AJ34" s="16">
         <v>25</v>
       </c>
       <c r="AK34" s="16">
         <v>3545</v>
       </c>
       <c r="AL34" s="16">
         <v>115</v>
       </c>
       <c r="AM34" s="16">
         <v>16.489999999999998</v>
       </c>
@@ -17150,51 +17150,51 @@
       <c r="W35" s="16">
         <v>116.5</v>
       </c>
       <c r="X35" s="16">
         <v>2228</v>
       </c>
       <c r="Y35" s="16">
         <v>6217</v>
       </c>
       <c r="Z35" s="17">
         <v>58180</v>
       </c>
       <c r="AA35" s="17">
         <v>14219</v>
       </c>
       <c r="AB35" s="17">
         <v>52692</v>
       </c>
       <c r="AC35" s="16">
         <v>919</v>
       </c>
       <c r="AD35" s="17">
         <v>5488</v>
       </c>
       <c r="AE35" s="16">
-        <v>120.8</v>
+        <v>93.1</v>
       </c>
       <c r="AF35" s="16">
         <v>9.4</v>
       </c>
       <c r="AG35" s="16">
         <v>16884</v>
       </c>
       <c r="AH35" s="16">
         <v>29</v>
       </c>
       <c r="AI35" s="16">
         <v>700</v>
       </c>
       <c r="AJ35" s="16">
         <v>14</v>
       </c>
       <c r="AK35" s="16">
         <v>2154</v>
       </c>
       <c r="AL35" s="16">
         <v>44</v>
       </c>
       <c r="AM35" s="16">
         <v>7.87</v>
       </c>
@@ -18058,51 +18058,51 @@
       <c r="W37" s="16">
         <v>118.8</v>
       </c>
       <c r="X37" s="16">
         <v>2212</v>
       </c>
       <c r="Y37" s="16">
         <v>5966</v>
       </c>
       <c r="Z37" s="17">
         <v>59357</v>
       </c>
       <c r="AA37" s="17">
         <v>14975</v>
       </c>
       <c r="AB37" s="17">
         <v>55287</v>
       </c>
       <c r="AC37" s="16">
         <v>981</v>
       </c>
       <c r="AD37" s="17">
         <v>4070</v>
       </c>
       <c r="AE37" s="16">
-        <v>109.2</v>
+        <v>77.2</v>
       </c>
       <c r="AF37" s="16">
         <v>6.9</v>
       </c>
       <c r="AG37" s="16">
         <v>17109</v>
       </c>
       <c r="AH37" s="16">
         <v>28.8</v>
       </c>
       <c r="AI37" s="16">
         <v>487</v>
       </c>
       <c r="AJ37" s="16">
         <v>10</v>
       </c>
       <c r="AK37" s="16">
         <v>2044</v>
       </c>
       <c r="AL37" s="16">
         <v>41</v>
       </c>
       <c r="AM37" s="16">
         <v>8.4</v>
       </c>
@@ -18512,51 +18512,51 @@
       <c r="W38" s="16">
         <v>115.2</v>
       </c>
       <c r="X38" s="16">
         <v>2062</v>
       </c>
       <c r="Y38" s="16">
         <v>6121</v>
       </c>
       <c r="Z38" s="17">
         <v>58652</v>
       </c>
       <c r="AA38" s="17">
         <v>13442</v>
       </c>
       <c r="AB38" s="17">
         <v>53102</v>
       </c>
       <c r="AC38" s="16">
         <v>907</v>
       </c>
       <c r="AD38" s="17">
         <v>5550</v>
       </c>
       <c r="AE38" s="16">
-        <v>123</v>
+        <v>99.8</v>
       </c>
       <c r="AF38" s="16">
         <v>9.5</v>
       </c>
       <c r="AG38" s="16">
         <v>16599</v>
       </c>
       <c r="AH38" s="16">
         <v>28.3</v>
       </c>
       <c r="AI38" s="16">
         <v>680</v>
       </c>
       <c r="AJ38" s="16">
         <v>15</v>
       </c>
       <c r="AK38" s="16">
         <v>2034</v>
       </c>
       <c r="AL38" s="16">
         <v>44</v>
       </c>
       <c r="AM38" s="16">
         <v>8.18</v>
       </c>
@@ -18966,51 +18966,51 @@
       <c r="W39" s="16">
         <v>115.9</v>
       </c>
       <c r="X39" s="16">
         <v>2264</v>
       </c>
       <c r="Y39" s="16">
         <v>6339</v>
       </c>
       <c r="Z39" s="17">
         <v>57864</v>
       </c>
       <c r="AA39" s="17">
         <v>14044</v>
       </c>
       <c r="AB39" s="17">
         <v>52187</v>
       </c>
       <c r="AC39" s="16">
         <v>912</v>
       </c>
       <c r="AD39" s="17">
         <v>5677</v>
       </c>
       <c r="AE39" s="16">
-        <v>113.2</v>
+        <v>93.8</v>
       </c>
       <c r="AF39" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="AG39" s="16">
         <v>16744</v>
       </c>
       <c r="AH39" s="16">
         <v>28.9</v>
       </c>
       <c r="AI39" s="16">
         <v>742</v>
       </c>
       <c r="AJ39" s="16">
         <v>15</v>
       </c>
       <c r="AK39" s="16">
         <v>2189</v>
       </c>
       <c r="AL39" s="16">
         <v>43</v>
       </c>
       <c r="AM39" s="18">
         <v>7.67</v>
       </c>
@@ -19874,51 +19874,51 @@
       <c r="W41" s="47">
         <v>94.1</v>
       </c>
       <c r="X41" s="47">
         <v>721</v>
       </c>
       <c r="Y41" s="47">
         <v>4971</v>
       </c>
       <c r="Z41" s="47">
         <v>12442</v>
       </c>
       <c r="AA41" s="47">
         <v>295</v>
       </c>
       <c r="AB41" s="47">
         <v>9519</v>
       </c>
       <c r="AC41" s="47">
         <v>111</v>
       </c>
       <c r="AD41" s="47">
         <v>2923</v>
       </c>
       <c r="AE41" s="47">
-        <v>139.1</v>
+        <v>128.9</v>
       </c>
       <c r="AF41" s="47">
         <v>23.5</v>
       </c>
       <c r="AG41" s="47">
         <v>4662</v>
       </c>
       <c r="AH41" s="47">
         <v>37.5</v>
       </c>
       <c r="AI41" s="47">
         <v>662</v>
       </c>
       <c r="AJ41" s="47">
         <v>104</v>
       </c>
       <c r="AK41" s="47">
         <v>1057</v>
       </c>
       <c r="AL41" s="47">
         <v>166</v>
       </c>
       <c r="AM41" s="47">
         <v>4.76</v>
       </c>