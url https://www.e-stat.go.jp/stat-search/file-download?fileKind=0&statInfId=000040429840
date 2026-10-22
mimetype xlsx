--- v0 (2026-05-23)
+++ v1 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6073F2BE-429B-4CEE-AAA1-27949A5B3878}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37A6A675-3F34-49B7-B09E-6696B5D1429C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1AA3CC8-3448-477B-AC2E-B3F2FE360590}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1AA3CC8-3448-477B-AC2E-B3F2FE360590}"/>
   </bookViews>
   <sheets>
     <sheet name="k007" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'k007'!$A$10:$FD$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2122,218 +2122,218 @@
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...100 lines deleted...]
-    <xf numFmtId="179" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{1828C62C-817B-4BD5-A5F4-C098CB067713}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{42AAE19A-EAA8-4E76-BF1D-E08C9A4CC791}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{B286DA0F-5BDA-47BF-90E6-A6001B73468A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2625,3503 +2625,2952 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F85DB356-8FC5-4916-952C-9CAA368F1729}">
   <dimension ref="A1:FD55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5.28515625" style="7" customWidth="1"/>
-[...558 lines deleted...]
-    <col min="16310" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="5.28515625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="19.5703125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="12" customWidth="1"/>
+    <col min="4" max="4" width="34" style="12" customWidth="1"/>
+    <col min="5" max="5" width="4.85546875" style="12" customWidth="1"/>
+    <col min="6" max="40" width="10.7109375" style="12" customWidth="1"/>
+    <col min="41" max="41" width="10.7109375" style="13" customWidth="1"/>
+    <col min="42" max="160" width="10.7109375" style="12" customWidth="1"/>
+    <col min="161" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:160" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:160" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="AO1" s="58"/>
+      <c r="AO1" s="8"/>
     </row>
-    <row r="2" spans="1:160" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:160" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="7" t="s">
         <v>164</v>
       </c>
-      <c r="AA2" s="29"/>
-[...3 lines deleted...]
-      <c r="AO2" s="58"/>
+      <c r="AA2" s="9"/>
+      <c r="AB2" s="9"/>
+      <c r="AC2" s="9"/>
+      <c r="AD2" s="9"/>
+      <c r="AO2" s="8"/>
     </row>
-    <row r="3" spans="1:160" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="6" t="s">
+    <row r="3" spans="1:160" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="AO3" s="58"/>
-[...3 lines deleted...]
-      <c r="AW3" s="30"/>
+      <c r="AO3" s="8"/>
+      <c r="AR3" s="10"/>
+      <c r="AU3" s="10"/>
+      <c r="AV3" s="10"/>
+      <c r="AW3" s="10"/>
     </row>
     <row r="4" spans="1:160" ht="7.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="31"/>
-[...3 lines deleted...]
-      <c r="E4" s="31"/>
+      <c r="A4" s="11"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
     </row>
-    <row r="5" spans="1:160" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="E5" s="32" t="s">
+    <row r="5" spans="1:160" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="14"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="F5" s="33">
+      <c r="F5" s="15">
         <v>1</v>
       </c>
-      <c r="G5" s="34">
+      <c r="G5" s="16">
         <v>1</v>
       </c>
-      <c r="H5" s="34">
+      <c r="H5" s="16">
         <v>2</v>
       </c>
-      <c r="I5" s="34">
+      <c r="I5" s="16">
         <v>3</v>
       </c>
-      <c r="J5" s="34">
+      <c r="J5" s="16">
         <v>3</v>
       </c>
-      <c r="K5" s="34">
+      <c r="K5" s="16">
         <v>1</v>
       </c>
-      <c r="L5" s="34">
+      <c r="L5" s="16">
         <v>1</v>
       </c>
-      <c r="M5" s="34">
+      <c r="M5" s="16">
         <v>1</v>
       </c>
-      <c r="N5" s="34">
+      <c r="N5" s="16">
         <v>1</v>
       </c>
-      <c r="O5" s="34">
+      <c r="O5" s="16">
         <v>1</v>
       </c>
-      <c r="P5" s="34">
+      <c r="P5" s="16">
         <v>1</v>
       </c>
-      <c r="Q5" s="34">
+      <c r="Q5" s="16">
         <v>1</v>
       </c>
-      <c r="R5" s="34">
+      <c r="R5" s="16">
         <v>1</v>
       </c>
-      <c r="S5" s="34">
+      <c r="S5" s="16">
         <v>2</v>
       </c>
-      <c r="T5" s="34">
+      <c r="T5" s="16">
         <v>2</v>
       </c>
-      <c r="U5" s="34">
+      <c r="U5" s="16">
         <v>3</v>
       </c>
-      <c r="V5" s="34">
+      <c r="V5" s="16">
         <v>3</v>
       </c>
-      <c r="W5" s="34">
+      <c r="W5" s="16">
         <v>3</v>
       </c>
-      <c r="X5" s="34">
+      <c r="X5" s="16">
         <v>3</v>
       </c>
-      <c r="Y5" s="34">
+      <c r="Y5" s="16">
         <v>3</v>
       </c>
-      <c r="Z5" s="35">
+      <c r="Z5" s="17">
         <v>1</v>
       </c>
-      <c r="AA5" s="34">
+      <c r="AA5" s="16">
         <v>2</v>
       </c>
-      <c r="AB5" s="36">
+      <c r="AB5" s="18">
         <v>1</v>
       </c>
-      <c r="AC5" s="35">
+      <c r="AC5" s="17">
         <v>3</v>
       </c>
-      <c r="AD5" s="36">
+      <c r="AD5" s="18">
         <v>1</v>
       </c>
-      <c r="AE5" s="33">
+      <c r="AE5" s="15">
         <v>2</v>
       </c>
-      <c r="AF5" s="33">
+      <c r="AF5" s="15">
         <v>2</v>
       </c>
-      <c r="AG5" s="36">
+      <c r="AG5" s="18">
         <v>2</v>
       </c>
-      <c r="AH5" s="36">
+      <c r="AH5" s="18">
         <v>2</v>
       </c>
-      <c r="AI5" s="34">
+      <c r="AI5" s="16">
         <v>3</v>
       </c>
-      <c r="AJ5" s="36">
+      <c r="AJ5" s="18">
         <v>3</v>
       </c>
-      <c r="AK5" s="33">
+      <c r="AK5" s="15">
         <v>3</v>
       </c>
-      <c r="AL5" s="36">
+      <c r="AL5" s="18">
         <v>3</v>
       </c>
-      <c r="AM5" s="34">
+      <c r="AM5" s="16">
         <v>1</v>
       </c>
-      <c r="AN5" s="34">
+      <c r="AN5" s="16">
         <v>2</v>
       </c>
-      <c r="AO5" s="60">
+      <c r="AO5" s="19">
         <v>3</v>
       </c>
-      <c r="AP5" s="33">
+      <c r="AP5" s="15">
         <v>2</v>
       </c>
-      <c r="AQ5" s="34">
+      <c r="AQ5" s="16">
         <v>3</v>
       </c>
-      <c r="AR5" s="34">
+      <c r="AR5" s="16">
         <v>3</v>
       </c>
-      <c r="AS5" s="34">
+      <c r="AS5" s="16">
         <v>4</v>
       </c>
-      <c r="AT5" s="34">
+      <c r="AT5" s="16">
         <v>4</v>
       </c>
-      <c r="AU5" s="34">
+      <c r="AU5" s="16">
         <v>1</v>
       </c>
-      <c r="AV5" s="34">
+      <c r="AV5" s="16">
         <v>2</v>
       </c>
-      <c r="AW5" s="34">
+      <c r="AW5" s="16">
         <v>2</v>
       </c>
-      <c r="AX5" s="34">
+      <c r="AX5" s="16">
         <v>1</v>
       </c>
-      <c r="AY5" s="34">
+      <c r="AY5" s="16">
         <v>2</v>
       </c>
-      <c r="AZ5" s="34">
+      <c r="AZ5" s="16">
         <v>2</v>
       </c>
-      <c r="BA5" s="34">
+      <c r="BA5" s="16">
         <v>3</v>
       </c>
-      <c r="BB5" s="34">
+      <c r="BB5" s="16">
         <v>3</v>
       </c>
-      <c r="BC5" s="34">
+      <c r="BC5" s="16">
         <v>2</v>
       </c>
-      <c r="BD5" s="34">
+      <c r="BD5" s="16">
         <v>3</v>
       </c>
-      <c r="BE5" s="34">
+      <c r="BE5" s="16">
         <v>3</v>
       </c>
-      <c r="BF5" s="34">
+      <c r="BF5" s="16">
         <v>3</v>
       </c>
-      <c r="BG5" s="34">
+      <c r="BG5" s="16">
         <v>3</v>
       </c>
-      <c r="BH5" s="34">
+      <c r="BH5" s="16">
         <v>3</v>
       </c>
-      <c r="BI5" s="33">
+      <c r="BI5" s="15">
         <v>3</v>
       </c>
-      <c r="BJ5" s="34">
+      <c r="BJ5" s="16">
         <v>3</v>
       </c>
-      <c r="BK5" s="33">
+      <c r="BK5" s="15">
         <v>1</v>
       </c>
-      <c r="BL5" s="34">
+      <c r="BL5" s="16">
         <v>2</v>
       </c>
-      <c r="BM5" s="34">
+      <c r="BM5" s="16">
         <v>2</v>
       </c>
-      <c r="BN5" s="34">
+      <c r="BN5" s="16">
         <v>2</v>
       </c>
-      <c r="BO5" s="34">
+      <c r="BO5" s="16">
         <v>2</v>
       </c>
-      <c r="BP5" s="34">
+      <c r="BP5" s="16">
         <v>2</v>
       </c>
-      <c r="BQ5" s="34">
+      <c r="BQ5" s="16">
         <v>1</v>
       </c>
-      <c r="BR5" s="34">
+      <c r="BR5" s="16">
         <v>1</v>
       </c>
-      <c r="BS5" s="34">
+      <c r="BS5" s="16">
         <v>1</v>
       </c>
-      <c r="BT5" s="33">
+      <c r="BT5" s="15">
         <v>1</v>
       </c>
-      <c r="BU5" s="36">
+      <c r="BU5" s="18">
         <v>2</v>
       </c>
-      <c r="BV5" s="36">
+      <c r="BV5" s="18">
         <v>1</v>
       </c>
-      <c r="BW5" s="36">
+      <c r="BW5" s="18">
         <v>1</v>
       </c>
-      <c r="BX5" s="36">
+      <c r="BX5" s="18">
         <v>2</v>
       </c>
-      <c r="BY5" s="36">
+      <c r="BY5" s="18">
         <v>1</v>
       </c>
-      <c r="BZ5" s="36">
+      <c r="BZ5" s="18">
         <v>2</v>
       </c>
-      <c r="CA5" s="36">
+      <c r="CA5" s="18">
         <v>2</v>
       </c>
-      <c r="CB5" s="34">
+      <c r="CB5" s="16">
         <v>1</v>
       </c>
-      <c r="CC5" s="34">
+      <c r="CC5" s="16">
         <v>2</v>
       </c>
-      <c r="CD5" s="34">
+      <c r="CD5" s="16">
         <v>2</v>
       </c>
-      <c r="CE5" s="34">
+      <c r="CE5" s="16">
         <v>2</v>
       </c>
-      <c r="CF5" s="33">
+      <c r="CF5" s="15">
         <v>1</v>
       </c>
-      <c r="CG5" s="34">
+      <c r="CG5" s="16">
         <v>1</v>
       </c>
-      <c r="CH5" s="34">
+      <c r="CH5" s="16">
         <v>1</v>
       </c>
-      <c r="CI5" s="34">
+      <c r="CI5" s="16">
         <v>1</v>
       </c>
-      <c r="CJ5" s="34">
+      <c r="CJ5" s="16">
         <v>1</v>
       </c>
-      <c r="CK5" s="34">
+      <c r="CK5" s="16">
         <v>1</v>
       </c>
-      <c r="CL5" s="34">
+      <c r="CL5" s="16">
         <v>1</v>
       </c>
-      <c r="CM5" s="34">
+      <c r="CM5" s="16">
         <v>1</v>
       </c>
-      <c r="CN5" s="34">
+      <c r="CN5" s="16">
         <v>1</v>
       </c>
-      <c r="CO5" s="34">
+      <c r="CO5" s="16">
         <v>1</v>
       </c>
-      <c r="CP5" s="34">
+      <c r="CP5" s="16">
         <v>2</v>
       </c>
-      <c r="CQ5" s="34">
+      <c r="CQ5" s="16">
         <v>2</v>
       </c>
-      <c r="CR5" s="34">
+      <c r="CR5" s="16">
         <v>1</v>
       </c>
-      <c r="CS5" s="34">
+      <c r="CS5" s="16">
         <v>1</v>
       </c>
-      <c r="CT5" s="34">
+      <c r="CT5" s="16">
         <v>1</v>
       </c>
-      <c r="CU5" s="34">
+      <c r="CU5" s="16">
         <v>1</v>
       </c>
-      <c r="CV5" s="34">
+      <c r="CV5" s="16">
         <v>2</v>
       </c>
-      <c r="CW5" s="34">
+      <c r="CW5" s="16">
         <v>2</v>
       </c>
-      <c r="CX5" s="34">
+      <c r="CX5" s="16">
         <v>1</v>
       </c>
-      <c r="CY5" s="34">
+      <c r="CY5" s="16">
         <v>2</v>
       </c>
-      <c r="CZ5" s="34">
+      <c r="CZ5" s="16">
         <v>2</v>
       </c>
-      <c r="DA5" s="34">
+      <c r="DA5" s="16">
         <v>1</v>
       </c>
-      <c r="DB5" s="34">
+      <c r="DB5" s="16">
         <v>2</v>
       </c>
-      <c r="DC5" s="34">
+      <c r="DC5" s="16">
         <v>2</v>
       </c>
-      <c r="DD5" s="34">
+      <c r="DD5" s="16">
         <v>1</v>
       </c>
-      <c r="DE5" s="34">
+      <c r="DE5" s="16">
         <v>1</v>
       </c>
-      <c r="DF5" s="34">
+      <c r="DF5" s="16">
         <v>1</v>
       </c>
-      <c r="DG5" s="34">
+      <c r="DG5" s="16">
         <v>1</v>
       </c>
-      <c r="DH5" s="34">
+      <c r="DH5" s="16">
         <v>2</v>
       </c>
-      <c r="DI5" s="34">
+      <c r="DI5" s="16">
         <v>3</v>
       </c>
-      <c r="DJ5" s="34">
+      <c r="DJ5" s="16">
         <v>3</v>
       </c>
-      <c r="DK5" s="34">
+      <c r="DK5" s="16">
         <v>4</v>
       </c>
-      <c r="DL5" s="36">
+      <c r="DL5" s="18">
         <v>3</v>
       </c>
-      <c r="DM5" s="34">
+      <c r="DM5" s="16">
         <v>3</v>
       </c>
-      <c r="DN5" s="34">
+      <c r="DN5" s="16">
         <v>4</v>
       </c>
-      <c r="DO5" s="34">
+      <c r="DO5" s="16">
         <v>3</v>
       </c>
-      <c r="DP5" s="34">
+      <c r="DP5" s="16">
         <v>4</v>
       </c>
-      <c r="DQ5" s="34">
+      <c r="DQ5" s="16">
         <v>4</v>
       </c>
-      <c r="DR5" s="34">
+      <c r="DR5" s="16">
         <v>3</v>
       </c>
-      <c r="DS5" s="34">
+      <c r="DS5" s="16">
         <v>4</v>
       </c>
-      <c r="DT5" s="34">
+      <c r="DT5" s="16">
         <v>4</v>
       </c>
-      <c r="DU5" s="34">
+      <c r="DU5" s="16">
         <v>4</v>
       </c>
-      <c r="DV5" s="35">
+      <c r="DV5" s="17">
         <v>3</v>
       </c>
-      <c r="DW5" s="35">
+      <c r="DW5" s="17">
         <v>4</v>
       </c>
-      <c r="DX5" s="35">
+      <c r="DX5" s="17">
         <v>4</v>
       </c>
-      <c r="DY5" s="35">
+      <c r="DY5" s="17">
         <v>3</v>
       </c>
-      <c r="DZ5" s="34">
+      <c r="DZ5" s="16">
         <v>3</v>
       </c>
-      <c r="EA5" s="34">
+      <c r="EA5" s="16">
         <v>4</v>
       </c>
-      <c r="EB5" s="34">
+      <c r="EB5" s="16">
         <v>4</v>
       </c>
-      <c r="EC5" s="34">
+      <c r="EC5" s="16">
         <v>3</v>
       </c>
-      <c r="ED5" s="34">
+      <c r="ED5" s="16">
         <v>3</v>
       </c>
-      <c r="EE5" s="34">
+      <c r="EE5" s="16">
         <v>2</v>
       </c>
-      <c r="EF5" s="34">
+      <c r="EF5" s="16">
         <v>2</v>
       </c>
-      <c r="EG5" s="33">
+      <c r="EG5" s="15">
         <v>2</v>
       </c>
-      <c r="EH5" s="34">
+      <c r="EH5" s="16">
         <v>2</v>
       </c>
-      <c r="EI5" s="34">
+      <c r="EI5" s="16">
         <v>1</v>
       </c>
-      <c r="EJ5" s="34">
+      <c r="EJ5" s="16">
         <v>2</v>
       </c>
-      <c r="EK5" s="34">
+      <c r="EK5" s="16">
         <v>2</v>
       </c>
-      <c r="EL5" s="34">
+      <c r="EL5" s="16">
         <v>2</v>
       </c>
-      <c r="EM5" s="34">
+      <c r="EM5" s="16">
         <v>2</v>
       </c>
-      <c r="EN5" s="34">
+      <c r="EN5" s="16">
         <v>2</v>
       </c>
-      <c r="EO5" s="34">
+      <c r="EO5" s="16">
         <v>2</v>
       </c>
-      <c r="EP5" s="34">
+      <c r="EP5" s="16">
         <v>2</v>
       </c>
-      <c r="EQ5" s="34">
+      <c r="EQ5" s="16">
         <v>2</v>
       </c>
-      <c r="ER5" s="34">
+      <c r="ER5" s="16">
         <v>2</v>
       </c>
-      <c r="ES5" s="34">
+      <c r="ES5" s="16">
         <v>2</v>
       </c>
-      <c r="ET5" s="34">
+      <c r="ET5" s="16">
         <v>2</v>
       </c>
-      <c r="EU5" s="34">
+      <c r="EU5" s="16">
         <v>2</v>
       </c>
-      <c r="EV5" s="34">
+      <c r="EV5" s="16">
         <v>2</v>
       </c>
-      <c r="EW5" s="34">
+      <c r="EW5" s="16">
         <v>2</v>
       </c>
-      <c r="EX5" s="34">
+      <c r="EX5" s="16">
         <v>2</v>
       </c>
-      <c r="EY5" s="34">
+      <c r="EY5" s="16">
         <v>2</v>
       </c>
-      <c r="EZ5" s="34">
+      <c r="EZ5" s="16">
         <v>2</v>
       </c>
-      <c r="FA5" s="34">
+      <c r="FA5" s="16">
         <v>3</v>
       </c>
-      <c r="FB5" s="34">
+      <c r="FB5" s="16">
         <v>2</v>
       </c>
-      <c r="FC5" s="34">
+      <c r="FC5" s="16">
         <v>1</v>
       </c>
-      <c r="FD5" s="34">
+      <c r="FD5" s="16">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:160" s="9" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="F6" s="38" t="s">
+    <row r="6" spans="1:160" s="26" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="21"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="G6" s="38" t="s">
+      <c r="G6" s="22" t="s">
         <v>82</v>
       </c>
-      <c r="H6" s="38" t="s">
+      <c r="H6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="38" t="s">
+      <c r="I6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="38" t="s">
+      <c r="J6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="K6" s="38" t="s">
+      <c r="K6" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="M6" s="38" t="s">
+      <c r="M6" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="N6" s="38" t="s">
+      <c r="N6" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="O6" s="38" t="s">
+      <c r="O6" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="38" t="s">
+      <c r="P6" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="Q6" s="38" t="s">
+      <c r="Q6" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="38" t="s">
+      <c r="R6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="S6" s="38" t="s">
+      <c r="S6" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="T6" s="38" t="s">
+      <c r="T6" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="U6" s="38" t="s">
+      <c r="U6" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="V6" s="38" t="s">
+      <c r="V6" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="W6" s="38" t="s">
+      <c r="W6" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="X6" s="38" t="s">
+      <c r="X6" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="Y6" s="38" t="s">
+      <c r="Y6" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="Z6" s="38" t="s">
+      <c r="Z6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AA6" s="38" t="s">
+      <c r="AA6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AB6" s="38" t="s">
+      <c r="AB6" s="22" t="s">
         <v>86</v>
       </c>
-      <c r="AC6" s="38" t="s">
+      <c r="AC6" s="22" t="s">
         <v>86</v>
       </c>
-      <c r="AD6" s="38" t="s">
+      <c r="AD6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AE6" s="38" t="s">
+      <c r="AE6" s="22" t="s">
         <v>179</v>
       </c>
-      <c r="AF6" s="38" t="s">
+      <c r="AF6" s="22" t="s">
         <v>179</v>
       </c>
-      <c r="AG6" s="39" t="s">
+      <c r="AG6" s="23" t="s">
         <v>179</v>
       </c>
-      <c r="AH6" s="39" t="s">
+      <c r="AH6" s="23" t="s">
         <v>179</v>
       </c>
-      <c r="AI6" s="39" t="s">
+      <c r="AI6" s="23" t="s">
         <v>179</v>
       </c>
-      <c r="AJ6" s="39" t="s">
+      <c r="AJ6" s="23" t="s">
         <v>179</v>
       </c>
-      <c r="AK6" s="39" t="s">
+      <c r="AK6" s="23" t="s">
         <v>179</v>
       </c>
-      <c r="AL6" s="39" t="s">
+      <c r="AL6" s="23" t="s">
         <v>179</v>
       </c>
-      <c r="AM6" s="38" t="s">
+      <c r="AM6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AN6" s="38" t="s">
+      <c r="AN6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="61" t="s">
+      <c r="AO6" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AP6" s="39" t="s">
+      <c r="AP6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="AQ6" s="39" t="s">
+      <c r="AQ6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="AR6" s="39" t="s">
+      <c r="AR6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="AS6" s="39" t="s">
+      <c r="AS6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="AT6" s="39" t="s">
+      <c r="AT6" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="AU6" s="39" t="s">
+      <c r="AU6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="AV6" s="39" t="s">
+      <c r="AV6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="AW6" s="39" t="s">
+      <c r="AW6" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="AX6" s="39" t="s">
+      <c r="AX6" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AY6" s="39" t="s">
+      <c r="AY6" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AZ6" s="39" t="s">
+      <c r="AZ6" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BA6" s="39" t="s">
+      <c r="BA6" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BB6" s="39" t="s">
+      <c r="BB6" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BC6" s="40" t="s">
+      <c r="BC6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="BD6" s="40" t="s">
+      <c r="BD6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="BE6" s="40" t="s">
+      <c r="BE6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="BF6" s="40" t="s">
+      <c r="BF6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="BG6" s="40" t="s">
+      <c r="BG6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="BH6" s="40" t="s">
+      <c r="BH6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="BI6" s="40" t="s">
+      <c r="BI6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="BJ6" s="40" t="s">
+      <c r="BJ6" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="BK6" s="38" t="s">
+      <c r="BK6" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BL6" s="38" t="s">
+      <c r="BL6" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BM6" s="38" t="s">
+      <c r="BM6" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BN6" s="38" t="s">
+      <c r="BN6" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BO6" s="38" t="s">
+      <c r="BO6" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BP6" s="38" t="s">
+      <c r="BP6" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BQ6" s="38" t="s">
+      <c r="BQ6" s="22" t="s">
         <v>87</v>
       </c>
-      <c r="BR6" s="40" t="s">
+      <c r="BR6" s="25" t="s">
         <v>113</v>
       </c>
-      <c r="BS6" s="40" t="s">
+      <c r="BS6" s="25" t="s">
         <v>88</v>
       </c>
-      <c r="BT6" s="40" t="s">
+      <c r="BT6" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="BU6" s="40" t="s">
+      <c r="BU6" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="BV6" s="40" t="s">
+      <c r="BV6" s="25" t="s">
         <v>135</v>
       </c>
-      <c r="BW6" s="40" t="s">
+      <c r="BW6" s="25" t="s">
         <v>158</v>
       </c>
-      <c r="BX6" s="40" t="s">
+      <c r="BX6" s="25" t="s">
         <v>158</v>
       </c>
-      <c r="BY6" s="40" t="s">
+      <c r="BY6" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="BZ6" s="40" t="s">
+      <c r="BZ6" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="CA6" s="40" t="s">
+      <c r="CA6" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="CB6" s="40" t="s">
+      <c r="CB6" s="25" t="s">
         <v>137</v>
       </c>
-      <c r="CC6" s="40" t="s">
+      <c r="CC6" s="25" t="s">
         <v>137</v>
       </c>
-      <c r="CD6" s="40" t="s">
+      <c r="CD6" s="25" t="s">
         <v>137</v>
       </c>
-      <c r="CE6" s="40" t="s">
+      <c r="CE6" s="25" t="s">
         <v>137</v>
       </c>
-      <c r="CF6" s="40" t="s">
+      <c r="CF6" s="25" t="s">
         <v>138</v>
       </c>
-      <c r="CG6" s="40" t="s">
+      <c r="CG6" s="25" t="s">
         <v>139</v>
       </c>
-      <c r="CH6" s="40" t="s">
+      <c r="CH6" s="25" t="s">
         <v>89</v>
       </c>
-      <c r="CI6" s="40" t="s">
+      <c r="CI6" s="25" t="s">
         <v>140</v>
       </c>
-      <c r="CJ6" s="40" t="s">
+      <c r="CJ6" s="25" t="s">
         <v>141</v>
       </c>
-      <c r="CK6" s="40" t="s">
+      <c r="CK6" s="25" t="s">
         <v>167</v>
       </c>
-      <c r="CL6" s="40" t="s">
+      <c r="CL6" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="CM6" s="40" t="s">
+      <c r="CM6" s="25" t="s">
         <v>90</v>
       </c>
-      <c r="CN6" s="40" t="s">
+      <c r="CN6" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="CO6" s="40" t="s">
+      <c r="CO6" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="CP6" s="40" t="s">
+      <c r="CP6" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="CQ6" s="40" t="s">
+      <c r="CQ6" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="CR6" s="40" t="s">
+      <c r="CR6" s="25" t="s">
         <v>109</v>
       </c>
-      <c r="CS6" s="40" t="s">
+      <c r="CS6" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="CT6" s="40" t="s">
+      <c r="CT6" s="25" t="s">
         <v>111</v>
       </c>
-      <c r="CU6" s="38" t="s">
+      <c r="CU6" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="CV6" s="38" t="s">
+      <c r="CV6" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="CW6" s="38" t="s">
+      <c r="CW6" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="CX6" s="38" t="s">
+      <c r="CX6" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="CY6" s="38" t="s">
+      <c r="CY6" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="CZ6" s="38" t="s">
+      <c r="CZ6" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="DA6" s="38" t="s">
+      <c r="DA6" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="DB6" s="38" t="s">
+      <c r="DB6" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="DC6" s="38" t="s">
+      <c r="DC6" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="DD6" s="38" t="s">
+      <c r="DD6" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="DE6" s="38" t="s">
+      <c r="DE6" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="DF6" s="38" t="s">
+      <c r="DF6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="DG6" s="38" t="s">
+      <c r="DG6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DH6" s="38" t="s">
+      <c r="DH6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DI6" s="38" t="s">
+      <c r="DI6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DJ6" s="38" t="s">
+      <c r="DJ6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DK6" s="38" t="s">
+      <c r="DK6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DL6" s="38" t="s">
+      <c r="DL6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DM6" s="38" t="s">
+      <c r="DM6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DN6" s="38" t="s">
+      <c r="DN6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DO6" s="38" t="s">
+      <c r="DO6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DP6" s="38" t="s">
+      <c r="DP6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DQ6" s="38" t="s">
+      <c r="DQ6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DR6" s="38" t="s">
+      <c r="DR6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DS6" s="38" t="s">
+      <c r="DS6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DT6" s="38" t="s">
+      <c r="DT6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DU6" s="38" t="s">
+      <c r="DU6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DV6" s="38" t="s">
+      <c r="DV6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DW6" s="38" t="s">
+      <c r="DW6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DX6" s="38" t="s">
+      <c r="DX6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DY6" s="38" t="s">
+      <c r="DY6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DZ6" s="38" t="s">
+      <c r="DZ6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="EA6" s="38" t="s">
+      <c r="EA6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="EB6" s="38" t="s">
+      <c r="EB6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="EC6" s="38" t="s">
+      <c r="EC6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="ED6" s="38" t="s">
+      <c r="ED6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="EE6" s="38" t="s">
+      <c r="EE6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="EF6" s="38" t="s">
+      <c r="EF6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="EG6" s="38" t="s">
+      <c r="EG6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="EH6" s="38" t="s">
+      <c r="EH6" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="EI6" s="38" t="s">
+      <c r="EI6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EJ6" s="38" t="s">
+      <c r="EJ6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EK6" s="38" t="s">
+      <c r="EK6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EL6" s="38" t="s">
+      <c r="EL6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EM6" s="38" t="s">
+      <c r="EM6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EN6" s="38" t="s">
+      <c r="EN6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EO6" s="38" t="s">
+      <c r="EO6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EP6" s="38" t="s">
+      <c r="EP6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EQ6" s="38" t="s">
+      <c r="EQ6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="ER6" s="38" t="s">
+      <c r="ER6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="ES6" s="38" t="s">
+      <c r="ES6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="ET6" s="38" t="s">
+      <c r="ET6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EU6" s="38" t="s">
+      <c r="EU6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EV6" s="38" t="s">
+      <c r="EV6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EW6" s="38" t="s">
+      <c r="EW6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EX6" s="38" t="s">
+      <c r="EX6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EY6" s="38" t="s">
+      <c r="EY6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EZ6" s="38" t="s">
+      <c r="EZ6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="FA6" s="38" t="s">
+      <c r="FA6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="FB6" s="38" t="s">
+      <c r="FB6" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="FC6" s="38" t="s">
+      <c r="FC6" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="FD6" s="38" t="s">
+      <c r="FD6" s="22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="7" spans="1:160" s="9" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="F7" s="38" t="s">
+    <row r="7" spans="1:160" s="26" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="21"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="22" t="s">
         <v>82</v>
       </c>
-      <c r="H7" s="38" t="s">
+      <c r="H7" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="I7" s="38" t="s">
+      <c r="I7" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="38" t="s">
+      <c r="J7" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="38" t="s">
+      <c r="K7" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="L7" s="38" t="s">
+      <c r="L7" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="M7" s="38" t="s">
+      <c r="M7" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="N7" s="38" t="s">
+      <c r="N7" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="O7" s="38" t="s">
+      <c r="O7" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="P7" s="38" t="s">
+      <c r="P7" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="Q7" s="38" t="s">
+      <c r="Q7" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="R7" s="38" t="s">
+      <c r="R7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="S7" s="38" t="s">
+      <c r="S7" s="22" t="s">
         <v>170</v>
       </c>
-      <c r="T7" s="38" t="s">
+      <c r="T7" s="22" t="s">
         <v>171</v>
       </c>
-      <c r="U7" s="38" t="s">
+      <c r="U7" s="22" t="s">
         <v>172</v>
       </c>
-      <c r="V7" s="38" t="s">
+      <c r="V7" s="22" t="s">
         <v>172</v>
       </c>
-      <c r="W7" s="38" t="s">
+      <c r="W7" s="22" t="s">
         <v>172</v>
       </c>
-      <c r="X7" s="38" t="s">
+      <c r="X7" s="22" t="s">
         <v>173</v>
       </c>
-      <c r="Y7" s="38" t="s">
+      <c r="Y7" s="22" t="s">
         <v>173</v>
       </c>
-      <c r="Z7" s="38" t="s">
+      <c r="Z7" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AA7" s="40" t="s">
+      <c r="AA7" s="25" t="s">
         <v>92</v>
       </c>
-      <c r="AB7" s="40" t="s">
+      <c r="AB7" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="AC7" s="40" t="s">
+      <c r="AC7" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="AD7" s="40" t="s">
+      <c r="AD7" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="AE7" s="38" t="s">
+      <c r="AE7" s="22" t="s">
         <v>180</v>
       </c>
-      <c r="AF7" s="38" t="s">
+      <c r="AF7" s="22" t="s">
         <v>181</v>
       </c>
-      <c r="AG7" s="39" t="s">
+      <c r="AG7" s="23" t="s">
         <v>170</v>
       </c>
-      <c r="AH7" s="39" t="s">
+      <c r="AH7" s="23" t="s">
         <v>182</v>
       </c>
-      <c r="AI7" s="40" t="s">
+      <c r="AI7" s="25" t="s">
         <v>172</v>
       </c>
-      <c r="AJ7" s="40" t="s">
+      <c r="AJ7" s="25" t="s">
         <v>172</v>
       </c>
-      <c r="AK7" s="40" t="s">
+      <c r="AK7" s="25" t="s">
         <v>173</v>
       </c>
-      <c r="AL7" s="40" t="s">
+      <c r="AL7" s="25" t="s">
         <v>173</v>
       </c>
-      <c r="AM7" s="38" t="s">
+      <c r="AM7" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AN7" s="38" t="s">
+      <c r="AN7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AO7" s="61" t="s">
+      <c r="AO7" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="AP7" s="38" t="s">
+      <c r="AP7" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AQ7" s="38" t="s">
+      <c r="AQ7" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AR7" s="39" t="s">
+      <c r="AR7" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="AS7" s="39" t="s">
+      <c r="AS7" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="AT7" s="39" t="s">
+      <c r="AT7" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="AU7" s="38" t="s">
+      <c r="AU7" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AV7" s="38" t="s">
+      <c r="AV7" s="22" t="s">
         <v>94</v>
       </c>
-      <c r="AW7" s="38" t="s">
+      <c r="AW7" s="22" t="s">
         <v>95</v>
       </c>
-      <c r="AX7" s="39" t="s">
+      <c r="AX7" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AY7" s="38" t="s">
+      <c r="AY7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AZ7" s="38" t="s">
+      <c r="AZ7" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA7" s="38" t="s">
+      <c r="BA7" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BB7" s="38" t="s">
+      <c r="BB7" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BC7" s="38" t="s">
+      <c r="BC7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BD7" s="38" t="s">
+      <c r="BD7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BE7" s="38" t="s">
+      <c r="BE7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BF7" s="38" t="s">
+      <c r="BF7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BG7" s="38" t="s">
+      <c r="BG7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BH7" s="38" t="s">
+      <c r="BH7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BI7" s="38" t="s">
+      <c r="BI7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BJ7" s="38" t="s">
+      <c r="BJ7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BK7" s="38" t="s">
+      <c r="BK7" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BL7" s="38" t="s">
+      <c r="BL7" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="BM7" s="38" t="s">
+      <c r="BM7" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="BN7" s="38" t="s">
+      <c r="BN7" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="BO7" s="38" t="s">
+      <c r="BO7" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="BP7" s="38" t="s">
+      <c r="BP7" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="BQ7" s="38" t="s">
+      <c r="BQ7" s="22" t="s">
         <v>87</v>
       </c>
-      <c r="BR7" s="40" t="s">
+      <c r="BR7" s="25" t="s">
         <v>113</v>
       </c>
-      <c r="BS7" s="38" t="s">
+      <c r="BS7" s="22" t="s">
         <v>88</v>
       </c>
-      <c r="BT7" s="40" t="s">
+      <c r="BT7" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="BU7" s="40" t="s">
+      <c r="BU7" s="25" t="s">
         <v>142</v>
       </c>
-      <c r="BV7" s="40" t="s">
+      <c r="BV7" s="25" t="s">
         <v>135</v>
       </c>
-      <c r="BW7" s="40" t="s">
+      <c r="BW7" s="25" t="s">
         <v>158</v>
       </c>
-      <c r="BX7" s="40" t="s">
+      <c r="BX7" s="25" t="s">
         <v>159</v>
       </c>
-      <c r="BY7" s="40" t="s">
+      <c r="BY7" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="BZ7" s="40" t="s">
+      <c r="BZ7" s="25" t="s">
         <v>160</v>
       </c>
-      <c r="CA7" s="40" t="s">
+      <c r="CA7" s="25" t="s">
         <v>136</v>
       </c>
-      <c r="CB7" s="38" t="s">
+      <c r="CB7" s="22" t="s">
         <v>137</v>
       </c>
-      <c r="CC7" s="38" t="s">
+      <c r="CC7" s="22" t="s">
         <v>143</v>
       </c>
-      <c r="CD7" s="38" t="s">
+      <c r="CD7" s="22" t="s">
         <v>144</v>
       </c>
-      <c r="CE7" s="38" t="s">
+      <c r="CE7" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="CF7" s="38" t="s">
+      <c r="CF7" s="22" t="s">
         <v>138</v>
       </c>
-      <c r="CG7" s="38" t="s">
+      <c r="CG7" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="CH7" s="38" t="s">
+      <c r="CH7" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="CI7" s="38" t="s">
+      <c r="CI7" s="22" t="s">
         <v>140</v>
       </c>
-      <c r="CJ7" s="38" t="s">
+      <c r="CJ7" s="22" t="s">
         <v>141</v>
       </c>
-      <c r="CK7" s="38" t="s">
+      <c r="CK7" s="22" t="s">
         <v>167</v>
       </c>
-      <c r="CL7" s="38" t="s">
+      <c r="CL7" s="22" t="s">
         <v>75</v>
       </c>
-      <c r="CM7" s="38" t="s">
+      <c r="CM7" s="22" t="s">
         <v>90</v>
       </c>
-      <c r="CN7" s="38" t="s">
+      <c r="CN7" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="CO7" s="40" t="s">
+      <c r="CO7" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="CP7" s="40" t="s">
+      <c r="CP7" s="25" t="s">
         <v>166</v>
       </c>
-      <c r="CQ7" s="40" t="s">
+      <c r="CQ7" s="25" t="s">
         <v>108</v>
       </c>
-      <c r="CR7" s="40" t="s">
+      <c r="CR7" s="25" t="s">
         <v>109</v>
       </c>
-      <c r="CS7" s="40" t="s">
+      <c r="CS7" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="CT7" s="40" t="s">
+      <c r="CT7" s="25" t="s">
         <v>111</v>
       </c>
-      <c r="CU7" s="38" t="s">
+      <c r="CU7" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="CV7" s="38" t="s">
+      <c r="CV7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="CW7" s="38" t="s">
+      <c r="CW7" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="CX7" s="38" t="s">
+      <c r="CX7" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="CY7" s="38" t="s">
+      <c r="CY7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="CZ7" s="38" t="s">
+      <c r="CZ7" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="DA7" s="38" t="s">
+      <c r="DA7" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="DB7" s="38" t="s">
+      <c r="DB7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="DC7" s="38" t="s">
+      <c r="DC7" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="DD7" s="38" t="s">
+      <c r="DD7" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="DE7" s="38" t="s">
+      <c r="DE7" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="DF7" s="38" t="s">
+      <c r="DF7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="DG7" s="38" t="s">
+      <c r="DG7" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DH7" s="38" t="s">
+      <c r="DH7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DI7" s="38" t="s">
+      <c r="DI7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DJ7" s="38" t="s">
+      <c r="DJ7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DK7" s="38" t="s">
+      <c r="DK7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DL7" s="38" t="s">
+      <c r="DL7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DM7" s="38" t="s">
+      <c r="DM7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DN7" s="38" t="s">
+      <c r="DN7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DO7" s="38" t="s">
+      <c r="DO7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DP7" s="38" t="s">
+      <c r="DP7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DQ7" s="38" t="s">
+      <c r="DQ7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DR7" s="38" t="s">
+      <c r="DR7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DS7" s="38" t="s">
+      <c r="DS7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DT7" s="38" t="s">
+      <c r="DT7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DU7" s="38" t="s">
+      <c r="DU7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DV7" s="38" t="s">
+      <c r="DV7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DW7" s="38" t="s">
+      <c r="DW7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DX7" s="38" t="s">
+      <c r="DX7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DY7" s="38" t="s">
+      <c r="DY7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DZ7" s="38" t="s">
+      <c r="DZ7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="EA7" s="38" t="s">
+      <c r="EA7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="EB7" s="38" t="s">
+      <c r="EB7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="EC7" s="38" t="s">
+      <c r="EC7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="ED7" s="38" t="s">
+      <c r="ED7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="EE7" s="38" t="s">
+      <c r="EE7" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="EF7" s="38" t="s">
+      <c r="EF7" s="22" t="s">
         <v>101</v>
       </c>
-      <c r="EG7" s="38" t="s">
+      <c r="EG7" s="22" t="s">
         <v>92</v>
       </c>
-      <c r="EH7" s="38" t="s">
+      <c r="EH7" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="EI7" s="38" t="s">
+      <c r="EI7" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EJ7" s="38" t="s">
+      <c r="EJ7" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="EK7" s="38" t="s">
+      <c r="EK7" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="EL7" s="38" t="s">
+      <c r="EL7" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="EM7" s="38" t="s">
+      <c r="EM7" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="EN7" s="38" t="s">
+      <c r="EN7" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="EO7" s="38" t="s">
+      <c r="EO7" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="EP7" s="38" t="s">
+      <c r="EP7" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="EQ7" s="38" t="s">
+      <c r="EQ7" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="ER7" s="38" t="s">
+      <c r="ER7" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="ES7" s="38" t="s">
+      <c r="ES7" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="ET7" s="38" t="s">
+      <c r="ET7" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="EU7" s="38" t="s">
+      <c r="EU7" s="22" t="s">
         <v>103</v>
       </c>
-      <c r="EV7" s="38" t="s">
+      <c r="EV7" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="EW7" s="38" t="s">
+      <c r="EW7" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="EX7" s="38" t="s">
+      <c r="EX7" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="EY7" s="38" t="s">
+      <c r="EY7" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="EZ7" s="38" t="s">
+      <c r="EZ7" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="FA7" s="38" t="s">
+      <c r="FA7" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="FB7" s="38" t="s">
+      <c r="FB7" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="FC7" s="38" t="s">
+      <c r="FC7" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="FD7" s="38" t="s">
+      <c r="FD7" s="22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="8" spans="1:160" s="9" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="F8" s="38" t="s">
+    <row r="8" spans="1:160" s="26" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="21"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="G8" s="38" t="s">
+      <c r="G8" s="22" t="s">
         <v>82</v>
       </c>
-      <c r="H8" s="38" t="s">
+      <c r="H8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="I8" s="38" t="s">
+      <c r="I8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="J8" s="38" t="s">
+      <c r="J8" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="K8" s="38" t="s">
+      <c r="K8" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="L8" s="38" t="s">
+      <c r="L8" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="M8" s="38" t="s">
+      <c r="M8" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="N8" s="38" t="s">
+      <c r="N8" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="O8" s="38" t="s">
+      <c r="O8" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="P8" s="38" t="s">
+      <c r="P8" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="Q8" s="38" t="s">
+      <c r="Q8" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="R8" s="38" t="s">
+      <c r="R8" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="S8" s="38" t="s">
+      <c r="S8" s="22" t="s">
         <v>170</v>
       </c>
-      <c r="T8" s="38" t="s">
+      <c r="T8" s="22" t="s">
         <v>171</v>
       </c>
-      <c r="U8" s="38" t="s">
+      <c r="U8" s="22" t="s">
         <v>174</v>
       </c>
-      <c r="V8" s="38" t="s">
+      <c r="V8" s="22" t="s">
         <v>175</v>
       </c>
-      <c r="W8" s="38" t="s">
+      <c r="W8" s="22" t="s">
         <v>176</v>
       </c>
-      <c r="X8" s="38" t="s">
+      <c r="X8" s="22" t="s">
         <v>177</v>
       </c>
-      <c r="Y8" s="38" t="s">
+      <c r="Y8" s="22" t="s">
         <v>178</v>
       </c>
-      <c r="Z8" s="38" t="s">
+      <c r="Z8" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AA8" s="39" t="s">
+      <c r="AA8" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="AB8" s="40" t="s">
+      <c r="AB8" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="AC8" s="39" t="s">
+      <c r="AC8" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="AD8" s="40" t="s">
+      <c r="AD8" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="AE8" s="38" t="s">
+      <c r="AE8" s="22" t="s">
         <v>180</v>
       </c>
-      <c r="AF8" s="38" t="s">
+      <c r="AF8" s="22" t="s">
         <v>181</v>
       </c>
-      <c r="AG8" s="39" t="s">
+      <c r="AG8" s="23" t="s">
         <v>170</v>
       </c>
-      <c r="AH8" s="39" t="s">
+      <c r="AH8" s="23" t="s">
         <v>182</v>
       </c>
-      <c r="AI8" s="40" t="s">
+      <c r="AI8" s="25" t="s">
         <v>183</v>
       </c>
-      <c r="AJ8" s="40" t="s">
+      <c r="AJ8" s="25" t="s">
         <v>185</v>
       </c>
-      <c r="AK8" s="40" t="s">
+      <c r="AK8" s="25" t="s">
         <v>184</v>
       </c>
-      <c r="AL8" s="40" t="s">
+      <c r="AL8" s="25" t="s">
         <v>186</v>
       </c>
-      <c r="AM8" s="38" t="s">
+      <c r="AM8" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AN8" s="38" t="s">
+      <c r="AN8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AO8" s="61" t="s">
+      <c r="AO8" s="24" t="s">
         <v>104</v>
       </c>
-      <c r="AP8" s="38" t="s">
+      <c r="AP8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AQ8" s="38" t="s">
+      <c r="AQ8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AR8" s="38" t="s">
+      <c r="AR8" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="AS8" s="38" t="s">
+      <c r="AS8" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="AT8" s="38" t="s">
+      <c r="AT8" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="AU8" s="38" t="s">
+      <c r="AU8" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AV8" s="38" t="s">
+      <c r="AV8" s="22" t="s">
         <v>94</v>
       </c>
-      <c r="AW8" s="38" t="s">
+      <c r="AW8" s="22" t="s">
         <v>95</v>
       </c>
-      <c r="AX8" s="39" t="s">
+      <c r="AX8" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AY8" s="38" t="s">
+      <c r="AY8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AZ8" s="38" t="s">
+      <c r="AZ8" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA8" s="38" t="s">
+      <c r="BA8" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="BB8" s="38" t="s">
+      <c r="BB8" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="BC8" s="38" t="s">
+      <c r="BC8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BD8" s="38" t="s">
+      <c r="BD8" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="BE8" s="38" t="s">
+      <c r="BE8" s="22" t="s">
         <v>96</v>
       </c>
-      <c r="BF8" s="38" t="s">
+      <c r="BF8" s="22" t="s">
         <v>97</v>
       </c>
-      <c r="BG8" s="38" t="s">
+      <c r="BG8" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="BH8" s="38" t="s">
+      <c r="BH8" s="22" t="s">
         <v>99</v>
       </c>
-      <c r="BI8" s="38" t="s">
+      <c r="BI8" s="22" t="s">
         <v>100</v>
       </c>
-      <c r="BJ8" s="38" t="s">
+      <c r="BJ8" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="BK8" s="38" t="s">
+      <c r="BK8" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BL8" s="38" t="s">
+      <c r="BL8" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="BM8" s="38" t="s">
+      <c r="BM8" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="BN8" s="38" t="s">
+      <c r="BN8" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="BO8" s="38" t="s">
+      <c r="BO8" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="BP8" s="38" t="s">
+      <c r="BP8" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="BQ8" s="38" t="s">
+      <c r="BQ8" s="22" t="s">
         <v>87</v>
       </c>
-      <c r="BR8" s="40" t="s">
+      <c r="BR8" s="25" t="s">
         <v>113</v>
       </c>
-      <c r="BS8" s="38" t="s">
+      <c r="BS8" s="22" t="s">
         <v>88</v>
       </c>
-      <c r="BT8" s="40" t="s">
+      <c r="BT8" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="BU8" s="40" t="s">
+      <c r="BU8" s="25" t="s">
         <v>142</v>
       </c>
-      <c r="BV8" s="40" t="s">
+      <c r="BV8" s="25" t="s">
         <v>135</v>
       </c>
-      <c r="BW8" s="40" t="s">
+      <c r="BW8" s="25" t="s">
         <v>158</v>
       </c>
-      <c r="BX8" s="40" t="s">
+      <c r="BX8" s="25" t="s">
         <v>159</v>
       </c>
-      <c r="BY8" s="40" t="s">
+      <c r="BY8" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="BZ8" s="40" t="s">
+      <c r="BZ8" s="25" t="s">
         <v>160</v>
       </c>
-      <c r="CA8" s="40" t="s">
+      <c r="CA8" s="25" t="s">
         <v>136</v>
       </c>
-      <c r="CB8" s="38" t="s">
+      <c r="CB8" s="22" t="s">
         <v>137</v>
       </c>
-      <c r="CC8" s="38" t="s">
+      <c r="CC8" s="22" t="s">
         <v>143</v>
       </c>
-      <c r="CD8" s="38" t="s">
+      <c r="CD8" s="22" t="s">
         <v>144</v>
       </c>
-      <c r="CE8" s="38" t="s">
+      <c r="CE8" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="CF8" s="38" t="s">
+      <c r="CF8" s="22" t="s">
         <v>138</v>
       </c>
-      <c r="CG8" s="38" t="s">
+      <c r="CG8" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="CH8" s="38" t="s">
+      <c r="CH8" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="CI8" s="38" t="s">
+      <c r="CI8" s="22" t="s">
         <v>140</v>
       </c>
-      <c r="CJ8" s="38" t="s">
+      <c r="CJ8" s="22" t="s">
         <v>141</v>
       </c>
-      <c r="CK8" s="38" t="s">
+      <c r="CK8" s="22" t="s">
         <v>167</v>
       </c>
-      <c r="CL8" s="38" t="s">
+      <c r="CL8" s="22" t="s">
         <v>75</v>
       </c>
-      <c r="CM8" s="38" t="s">
+      <c r="CM8" s="22" t="s">
         <v>90</v>
       </c>
-      <c r="CN8" s="38" t="s">
+      <c r="CN8" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="CO8" s="40" t="s">
+      <c r="CO8" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="CP8" s="40" t="s">
+      <c r="CP8" s="25" t="s">
         <v>166</v>
       </c>
-      <c r="CQ8" s="40" t="s">
+      <c r="CQ8" s="25" t="s">
         <v>108</v>
       </c>
-      <c r="CR8" s="40" t="s">
+      <c r="CR8" s="25" t="s">
         <v>109</v>
       </c>
-      <c r="CS8" s="40" t="s">
+      <c r="CS8" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="CT8" s="40" t="s">
+      <c r="CT8" s="25" t="s">
         <v>111</v>
       </c>
-      <c r="CU8" s="38" t="s">
+      <c r="CU8" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="CV8" s="38" t="s">
+      <c r="CV8" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="CW8" s="38" t="s">
+      <c r="CW8" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="CX8" s="38" t="s">
+      <c r="CX8" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="CY8" s="38" t="s">
+      <c r="CY8" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="CZ8" s="38" t="s">
+      <c r="CZ8" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="DA8" s="38" t="s">
+      <c r="DA8" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="DB8" s="38" t="s">
+      <c r="DB8" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="DC8" s="38" t="s">
+      <c r="DC8" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="DD8" s="38" t="s">
+      <c r="DD8" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="DE8" s="38" t="s">
+      <c r="DE8" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="DF8" s="38" t="s">
+      <c r="DF8" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="DG8" s="38" t="s">
+      <c r="DG8" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DH8" s="38" t="s">
+      <c r="DH8" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DI8" s="38" t="s">
+      <c r="DI8" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="DJ8" s="38" t="s">
+      <c r="DJ8" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="DK8" s="38" t="s">
+      <c r="DK8" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="DL8" s="39" t="s">
+      <c r="DL8" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="DM8" s="38" t="s">
+      <c r="DM8" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="DN8" s="38" t="s">
+      <c r="DN8" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="DO8" s="38" t="s">
+      <c r="DO8" s="22" t="s">
         <v>188</v>
       </c>
-      <c r="DP8" s="38" t="s">
+      <c r="DP8" s="22" t="s">
         <v>188</v>
       </c>
-      <c r="DQ8" s="38" t="s">
+      <c r="DQ8" s="22" t="s">
         <v>188</v>
       </c>
-      <c r="DR8" s="38" t="s">
+      <c r="DR8" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="DS8" s="38" t="s">
+      <c r="DS8" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="DT8" s="38" t="s">
+      <c r="DT8" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="DU8" s="38" t="s">
+      <c r="DU8" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="DV8" s="40" t="s">
+      <c r="DV8" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="DW8" s="40" t="s">
+      <c r="DW8" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="DX8" s="40" t="s">
+      <c r="DX8" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="DY8" s="40" t="s">
+      <c r="DY8" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="DZ8" s="38" t="s">
+      <c r="DZ8" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="EA8" s="38" t="s">
+      <c r="EA8" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="EB8" s="38" t="s">
+      <c r="EB8" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="EC8" s="38" t="s">
+      <c r="EC8" s="22" t="s">
         <v>168</v>
       </c>
-      <c r="ED8" s="38" t="s">
+      <c r="ED8" s="22" t="s">
         <v>56</v>
       </c>
-      <c r="EE8" s="38" t="s">
+      <c r="EE8" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="EF8" s="38" t="s">
+      <c r="EF8" s="22" t="s">
         <v>101</v>
       </c>
-      <c r="EG8" s="38" t="s">
+      <c r="EG8" s="22" t="s">
         <v>92</v>
       </c>
-      <c r="EH8" s="38" t="s">
+      <c r="EH8" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="EI8" s="38" t="s">
+      <c r="EI8" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EJ8" s="38" t="s">
+      <c r="EJ8" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="EK8" s="38" t="s">
+      <c r="EK8" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="EL8" s="38" t="s">
+      <c r="EL8" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="EM8" s="38" t="s">
+      <c r="EM8" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="EN8" s="38" t="s">
+      <c r="EN8" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="EO8" s="38" t="s">
+      <c r="EO8" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="EP8" s="38" t="s">
+      <c r="EP8" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="EQ8" s="38" t="s">
+      <c r="EQ8" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="ER8" s="38" t="s">
+      <c r="ER8" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="ES8" s="38" t="s">
+      <c r="ES8" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="ET8" s="38" t="s">
+      <c r="ET8" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="EU8" s="38" t="s">
+      <c r="EU8" s="22" t="s">
         <v>103</v>
       </c>
-      <c r="EV8" s="38" t="s">
+      <c r="EV8" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="EW8" s="38" t="s">
+      <c r="EW8" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="EX8" s="38" t="s">
+      <c r="EX8" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="EY8" s="38" t="s">
+      <c r="EY8" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="EZ8" s="38" t="s">
+      <c r="EZ8" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="FA8" s="38" t="s">
+      <c r="FA8" s="22" t="s">
         <v>93</v>
       </c>
-      <c r="FB8" s="38" t="s">
+      <c r="FB8" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="FC8" s="38" t="s">
+      <c r="FC8" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="FD8" s="38" t="s">
+      <c r="FD8" s="22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="9" spans="1:160" s="9" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-      <c r="F9" s="38" t="s">
+    <row r="9" spans="1:160" s="26" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="21"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="21"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="G9" s="38" t="s">
+      <c r="G9" s="22" t="s">
         <v>82</v>
       </c>
-      <c r="H9" s="38" t="s">
+      <c r="H9" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="I9" s="38" t="s">
+      <c r="I9" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="J9" s="38" t="s">
+      <c r="J9" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="K9" s="38" t="s">
+      <c r="K9" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="L9" s="38" t="s">
+      <c r="L9" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="M9" s="38" t="s">
+      <c r="M9" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="N9" s="38" t="s">
+      <c r="N9" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="O9" s="38" t="s">
+      <c r="O9" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="P9" s="38" t="s">
+      <c r="P9" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="Q9" s="38" t="s">
+      <c r="Q9" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="R9" s="38" t="s">
+      <c r="R9" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="S9" s="38" t="s">
+      <c r="S9" s="22" t="s">
         <v>170</v>
       </c>
-      <c r="T9" s="38" t="s">
+      <c r="T9" s="22" t="s">
         <v>171</v>
       </c>
-      <c r="U9" s="38" t="s">
+      <c r="U9" s="22" t="s">
         <v>174</v>
       </c>
-      <c r="V9" s="38" t="s">
+      <c r="V9" s="22" t="s">
         <v>175</v>
       </c>
-      <c r="W9" s="38" t="s">
+      <c r="W9" s="22" t="s">
         <v>176</v>
       </c>
-      <c r="X9" s="38" t="s">
+      <c r="X9" s="22" t="s">
         <v>177</v>
       </c>
-      <c r="Y9" s="38" t="s">
+      <c r="Y9" s="22" t="s">
         <v>178</v>
       </c>
-      <c r="Z9" s="38" t="s">
+      <c r="Z9" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="AA9" s="39" t="s">
+      <c r="AA9" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="AB9" s="40" t="s">
+      <c r="AB9" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="AC9" s="39" t="s">
+      <c r="AC9" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="AD9" s="40" t="s">
+      <c r="AD9" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="AE9" s="38" t="s">
+      <c r="AE9" s="22" t="s">
         <v>180</v>
       </c>
-      <c r="AF9" s="38" t="s">
+      <c r="AF9" s="22" t="s">
         <v>181</v>
       </c>
-      <c r="AG9" s="39" t="s">
+      <c r="AG9" s="23" t="s">
         <v>170</v>
       </c>
-      <c r="AH9" s="39" t="s">
+      <c r="AH9" s="23" t="s">
         <v>182</v>
       </c>
-      <c r="AI9" s="40" t="s">
+      <c r="AI9" s="25" t="s">
         <v>183</v>
       </c>
-      <c r="AJ9" s="40" t="s">
+      <c r="AJ9" s="25" t="s">
         <v>185</v>
       </c>
-      <c r="AK9" s="40" t="s">
+      <c r="AK9" s="25" t="s">
         <v>184</v>
       </c>
-      <c r="AL9" s="40" t="s">
+      <c r="AL9" s="25" t="s">
         <v>186</v>
       </c>
-      <c r="AM9" s="38" t="s">
+      <c r="AM9" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AN9" s="38" t="s">
+      <c r="AN9" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AO9" s="61" t="s">
+      <c r="AO9" s="24" t="s">
         <v>104</v>
       </c>
-      <c r="AP9" s="38" t="s">
+      <c r="AP9" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AQ9" s="38" t="s">
+      <c r="AQ9" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AR9" s="38" t="s">
+      <c r="AR9" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="AS9" s="38" t="s">
+      <c r="AS9" s="22" t="s">
         <v>104</v>
       </c>
-      <c r="AT9" s="38" t="s">
+      <c r="AT9" s="22" t="s">
         <v>105</v>
       </c>
-      <c r="AU9" s="38" t="s">
+      <c r="AU9" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AV9" s="38" t="s">
+      <c r="AV9" s="22" t="s">
         <v>94</v>
       </c>
-      <c r="AW9" s="38" t="s">
+      <c r="AW9" s="22" t="s">
         <v>95</v>
       </c>
-      <c r="AX9" s="39" t="s">
+      <c r="AX9" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AY9" s="38" t="s">
+      <c r="AY9" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AZ9" s="38" t="s">
+      <c r="AZ9" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="BA9" s="38" t="s">
+      <c r="BA9" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="BB9" s="38" t="s">
+      <c r="BB9" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="BC9" s="38" t="s">
+      <c r="BC9" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BD9" s="38" t="s">
+      <c r="BD9" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="BE9" s="38" t="s">
+      <c r="BE9" s="22" t="s">
         <v>96</v>
       </c>
-      <c r="BF9" s="38" t="s">
+      <c r="BF9" s="22" t="s">
         <v>97</v>
       </c>
-      <c r="BG9" s="38" t="s">
+      <c r="BG9" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="BH9" s="38" t="s">
+      <c r="BH9" s="22" t="s">
         <v>99</v>
       </c>
-      <c r="BI9" s="38" t="s">
+      <c r="BI9" s="22" t="s">
         <v>100</v>
       </c>
-      <c r="BJ9" s="38" t="s">
+      <c r="BJ9" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="BK9" s="38" t="s">
+      <c r="BK9" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BL9" s="38" t="s">
+      <c r="BL9" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="BM9" s="38" t="s">
+      <c r="BM9" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="BN9" s="38" t="s">
+      <c r="BN9" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="BO9" s="38" t="s">
+      <c r="BO9" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="BP9" s="38" t="s">
+      <c r="BP9" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="BQ9" s="38" t="s">
+      <c r="BQ9" s="22" t="s">
         <v>87</v>
       </c>
-      <c r="BR9" s="40" t="s">
+      <c r="BR9" s="25" t="s">
         <v>113</v>
       </c>
-      <c r="BS9" s="38" t="s">
+      <c r="BS9" s="22" t="s">
         <v>88</v>
       </c>
-      <c r="BT9" s="40" t="s">
+      <c r="BT9" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="BU9" s="40" t="s">
+      <c r="BU9" s="25" t="s">
         <v>142</v>
       </c>
-      <c r="BV9" s="40" t="s">
+      <c r="BV9" s="25" t="s">
         <v>135</v>
       </c>
-      <c r="BW9" s="40" t="s">
+      <c r="BW9" s="25" t="s">
         <v>158</v>
       </c>
-      <c r="BX9" s="40" t="s">
+      <c r="BX9" s="25" t="s">
         <v>159</v>
       </c>
-      <c r="BY9" s="40" t="s">
+      <c r="BY9" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="BZ9" s="40" t="s">
+      <c r="BZ9" s="25" t="s">
         <v>160</v>
       </c>
-      <c r="CA9" s="40" t="s">
+      <c r="CA9" s="25" t="s">
         <v>136</v>
       </c>
-      <c r="CB9" s="38" t="s">
+      <c r="CB9" s="22" t="s">
         <v>137</v>
       </c>
-      <c r="CC9" s="38" t="s">
+      <c r="CC9" s="22" t="s">
         <v>143</v>
       </c>
-      <c r="CD9" s="38" t="s">
+      <c r="CD9" s="22" t="s">
         <v>144</v>
       </c>
-      <c r="CE9" s="38" t="s">
+      <c r="CE9" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="CF9" s="38" t="s">
+      <c r="CF9" s="22" t="s">
         <v>138</v>
       </c>
-      <c r="CG9" s="38" t="s">
+      <c r="CG9" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="CH9" s="38" t="s">
+      <c r="CH9" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="CI9" s="38" t="s">
+      <c r="CI9" s="22" t="s">
         <v>140</v>
       </c>
-      <c r="CJ9" s="38" t="s">
+      <c r="CJ9" s="22" t="s">
         <v>141</v>
       </c>
-      <c r="CK9" s="38" t="s">
+      <c r="CK9" s="22" t="s">
         <v>167</v>
       </c>
-      <c r="CL9" s="38" t="s">
+      <c r="CL9" s="22" t="s">
         <v>75</v>
       </c>
-      <c r="CM9" s="38" t="s">
+      <c r="CM9" s="22" t="s">
         <v>90</v>
       </c>
-      <c r="CN9" s="38" t="s">
+      <c r="CN9" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="CO9" s="40" t="s">
+      <c r="CO9" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="CP9" s="40" t="s">
+      <c r="CP9" s="25" t="s">
         <v>166</v>
       </c>
-      <c r="CQ9" s="40" t="s">
+      <c r="CQ9" s="25" t="s">
         <v>108</v>
       </c>
-      <c r="CR9" s="40" t="s">
+      <c r="CR9" s="25" t="s">
         <v>109</v>
       </c>
-      <c r="CS9" s="40" t="s">
+      <c r="CS9" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="CT9" s="40" t="s">
+      <c r="CT9" s="25" t="s">
         <v>111</v>
       </c>
-      <c r="CU9" s="38" t="s">
+      <c r="CU9" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="CV9" s="38" t="s">
+      <c r="CV9" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="CW9" s="38" t="s">
+      <c r="CW9" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="CX9" s="38" t="s">
+      <c r="CX9" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="CY9" s="38" t="s">
+      <c r="CY9" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="CZ9" s="38" t="s">
+      <c r="CZ9" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="DA9" s="38" t="s">
+      <c r="DA9" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="DB9" s="38" t="s">
+      <c r="DB9" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="DC9" s="38" t="s">
+      <c r="DC9" s="22" t="s">
         <v>192</v>
       </c>
-      <c r="DD9" s="38" t="s">
+      <c r="DD9" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="DE9" s="38" t="s">
+      <c r="DE9" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="DF9" s="38" t="s">
+      <c r="DF9" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="DG9" s="38" t="s">
+      <c r="DG9" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="DH9" s="38" t="s">
+      <c r="DH9" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="DI9" s="38" t="s">
+      <c r="DI9" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="DJ9" s="38" t="s">
+      <c r="DJ9" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="DK9" s="38" t="s">
+      <c r="DK9" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="DL9" s="39" t="s">
+      <c r="DL9" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="DM9" s="38" t="s">
+      <c r="DM9" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="DN9" s="38" t="s">
+      <c r="DN9" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="DO9" s="38" t="s">
+      <c r="DO9" s="22" t="s">
         <v>188</v>
       </c>
-      <c r="DP9" s="38" t="s">
+      <c r="DP9" s="22" t="s">
         <v>106</v>
       </c>
-      <c r="DQ9" s="38" t="s">
+      <c r="DQ9" s="22" t="s">
         <v>107</v>
       </c>
-      <c r="DR9" s="38" t="s">
+      <c r="DR9" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="DS9" s="40" t="s">
+      <c r="DS9" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="DT9" s="40" t="s">
+      <c r="DT9" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="DU9" s="40" t="s">
+      <c r="DU9" s="25" t="s">
         <v>112</v>
       </c>
-      <c r="DV9" s="40" t="s">
+      <c r="DV9" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="DW9" s="40" t="s">
+      <c r="DW9" s="25" t="s">
         <v>58</v>
       </c>
-      <c r="DX9" s="40" t="s">
+      <c r="DX9" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="DY9" s="40" t="s">
+      <c r="DY9" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="DZ9" s="38" t="s">
+      <c r="DZ9" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="EA9" s="38" t="s">
+      <c r="EA9" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="EB9" s="38" t="s">
+      <c r="EB9" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="EC9" s="38" t="s">
+      <c r="EC9" s="22" t="s">
         <v>168</v>
       </c>
-      <c r="ED9" s="38" t="s">
+      <c r="ED9" s="22" t="s">
         <v>56</v>
       </c>
-      <c r="EE9" s="38" t="s">
+      <c r="EE9" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="EF9" s="38" t="s">
+      <c r="EF9" s="22" t="s">
         <v>101</v>
       </c>
-      <c r="EG9" s="38" t="s">
+      <c r="EG9" s="22" t="s">
         <v>92</v>
       </c>
-      <c r="EH9" s="38" t="s">
+      <c r="EH9" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="EI9" s="38" t="s">
+      <c r="EI9" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="EJ9" s="38" t="s">
+      <c r="EJ9" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="EK9" s="38" t="s">
+      <c r="EK9" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="EL9" s="38" t="s">
+      <c r="EL9" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="EM9" s="38" t="s">
+      <c r="EM9" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="EN9" s="38" t="s">
+      <c r="EN9" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="EO9" s="38" t="s">
+      <c r="EO9" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="EP9" s="38" t="s">
+      <c r="EP9" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="EQ9" s="38" t="s">
+      <c r="EQ9" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="ER9" s="38" t="s">
+      <c r="ER9" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="ES9" s="38" t="s">
+      <c r="ES9" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="ET9" s="38" t="s">
+      <c r="ET9" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="EU9" s="38" t="s">
+      <c r="EU9" s="22" t="s">
         <v>103</v>
       </c>
-      <c r="EV9" s="38" t="s">
+      <c r="EV9" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="EW9" s="38" t="s">
+      <c r="EW9" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="EX9" s="38" t="s">
+      <c r="EX9" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="EY9" s="38" t="s">
+      <c r="EY9" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="EZ9" s="38" t="s">
+      <c r="EZ9" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="FA9" s="38" t="s">
+      <c r="FA9" s="22" t="s">
         <v>93</v>
       </c>
-      <c r="FB9" s="38" t="s">
+      <c r="FB9" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="FC9" s="38" t="s">
+      <c r="FC9" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="FD9" s="38" t="s">
+      <c r="FD9" s="22" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="10" spans="1:160" s="10" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="41" t="s">
+    <row r="10" spans="1:160" s="33" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="B10" s="42" t="s">
+      <c r="B10" s="28" t="s">
         <v>161</v>
       </c>
-      <c r="C10" s="42" t="s">
+      <c r="C10" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="28" t="s">
         <v>79</v>
       </c>
-      <c r="E10" s="43" t="s">
+      <c r="E10" s="29" t="s">
         <v>80</v>
       </c>
-      <c r="F10" s="44" t="s">
+      <c r="F10" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="G10" s="44" t="s">
+      <c r="G10" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="H10" s="44" t="s">
+      <c r="H10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="44" t="s">
+      <c r="I10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="J10" s="44" t="s">
+      <c r="J10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="K10" s="44" t="s">
+      <c r="K10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="44" t="s">
+      <c r="L10" s="30" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="44" t="s">
+      <c r="M10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="44" t="s">
+      <c r="N10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="O10" s="44" t="s">
+      <c r="O10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="P10" s="44" t="s">
+      <c r="P10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="Q10" s="44" t="s">
+      <c r="Q10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="R10" s="44" t="s">
+      <c r="R10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="S10" s="44" t="s">
+      <c r="S10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="T10" s="44" t="s">
+      <c r="T10" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="U10" s="44" t="s">
+      <c r="U10" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="V10" s="44" t="s">
+      <c r="V10" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="W10" s="44" t="s">
+      <c r="W10" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="X10" s="44" t="s">
+      <c r="X10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="Y10" s="44" t="s">
+      <c r="Y10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="Z10" s="44" t="s">
+      <c r="Z10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="AA10" s="44" t="s">
+      <c r="AA10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="AB10" s="44" t="s">
+      <c r="AB10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="AC10" s="44" t="s">
+      <c r="AC10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="AD10" s="45" t="s">
+      <c r="AD10" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="AE10" s="45" t="s">
+      <c r="AE10" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="AF10" s="45" t="s">
+      <c r="AF10" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="AG10" s="45" t="s">
+      <c r="AG10" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="AH10" s="45" t="s">
+      <c r="AH10" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="AI10" s="45" t="s">
+      <c r="AI10" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="AJ10" s="45" t="s">
+      <c r="AJ10" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="AK10" s="45" t="s">
+      <c r="AK10" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="AL10" s="45" t="s">
+      <c r="AL10" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="AM10" s="44" t="s">
+      <c r="AM10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AN10" s="44" t="s">
+      <c r="AN10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AO10" s="62" t="s">
+      <c r="AO10" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="AP10" s="44" t="s">
+      <c r="AP10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AQ10" s="44" t="s">
+      <c r="AQ10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AR10" s="44" t="s">
+      <c r="AR10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AS10" s="44" t="s">
+      <c r="AS10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AT10" s="44" t="s">
+      <c r="AT10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AU10" s="44" t="s">
+      <c r="AU10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AV10" s="44" t="s">
+      <c r="AV10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AW10" s="44" t="s">
+      <c r="AW10" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="AX10" s="44" t="s">
+      <c r="AX10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="AY10" s="44" t="s">
+      <c r="AY10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="AZ10" s="44" t="s">
+      <c r="AZ10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BA10" s="44" t="s">
+      <c r="BA10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BB10" s="44" t="s">
+      <c r="BB10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BC10" s="44" t="s">
+      <c r="BC10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BD10" s="44" t="s">
+      <c r="BD10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BE10" s="44" t="s">
+      <c r="BE10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BF10" s="44" t="s">
+      <c r="BF10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BG10" s="44" t="s">
+      <c r="BG10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BH10" s="44" t="s">
+      <c r="BH10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BI10" s="44" t="s">
+      <c r="BI10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BJ10" s="44" t="s">
+      <c r="BJ10" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="BK10" s="44" t="s">
+      <c r="BK10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BL10" s="44" t="s">
+      <c r="BL10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BM10" s="44" t="s">
+      <c r="BM10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BN10" s="44" t="s">
+      <c r="BN10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BO10" s="44" t="s">
+      <c r="BO10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BP10" s="44" t="s">
+      <c r="BP10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BQ10" s="44" t="s">
+      <c r="BQ10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BR10" s="44" t="s">
+      <c r="BR10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BS10" s="44" t="s">
+      <c r="BS10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BT10" s="44" t="s">
+      <c r="BT10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BU10" s="44" t="s">
+      <c r="BU10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BV10" s="44" t="s">
+      <c r="BV10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BW10" s="44" t="s">
+      <c r="BW10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BX10" s="44" t="s">
+      <c r="BX10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BY10" s="44" t="s">
+      <c r="BY10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="BZ10" s="44" t="s">
+      <c r="BZ10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="CA10" s="44" t="s">
+      <c r="CA10" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="CB10" s="44" t="s">
+      <c r="CB10" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="CC10" s="44" t="s">
+      <c r="CC10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="CD10" s="44" t="s">
+      <c r="CD10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="CE10" s="44" t="s">
+      <c r="CE10" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="CF10" s="44" t="s">
+      <c r="CF10" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="CG10" s="44" t="s">
+      <c r="CG10" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="CH10" s="44" t="s">
+      <c r="CH10" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="CI10" s="44" t="s">
+      <c r="CI10" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="CJ10" s="44" t="s">
+      <c r="CJ10" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="CK10" s="44" t="s">
+      <c r="CK10" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="CL10" s="44" t="s">
+      <c r="CL10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CM10" s="44" t="s">
+      <c r="CM10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CN10" s="44" t="s">
+      <c r="CN10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CO10" s="44" t="s">
+      <c r="CO10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CP10" s="44" t="s">
+      <c r="CP10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CQ10" s="44" t="s">
+      <c r="CQ10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CR10" s="44" t="s">
+      <c r="CR10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CS10" s="44" t="s">
+      <c r="CS10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CT10" s="44" t="s">
+      <c r="CT10" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="CU10" s="44" t="s">
+      <c r="CU10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="CV10" s="44" t="s">
+      <c r="CV10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="CW10" s="44" t="s">
+      <c r="CW10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="CX10" s="44" t="s">
+      <c r="CX10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="CY10" s="44" t="s">
+      <c r="CY10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="CZ10" s="44" t="s">
+      <c r="CZ10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="DA10" s="44" t="s">
+      <c r="DA10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="DB10" s="44" t="s">
+      <c r="DB10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="DC10" s="44" t="s">
+      <c r="DC10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="DD10" s="44" t="s">
+      <c r="DD10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="DE10" s="44" t="s">
+      <c r="DE10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="DF10" s="44" t="s">
+      <c r="DF10" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="DG10" s="44" t="s">
+      <c r="DG10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DH10" s="44" t="s">
+      <c r="DH10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DI10" s="44" t="s">
+      <c r="DI10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DJ10" s="44" t="s">
+      <c r="DJ10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DK10" s="44" t="s">
+      <c r="DK10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DL10" s="44" t="s">
+      <c r="DL10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DM10" s="44" t="s">
+      <c r="DM10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DN10" s="44" t="s">
+      <c r="DN10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DO10" s="44" t="s">
+      <c r="DO10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DP10" s="44" t="s">
+      <c r="DP10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DQ10" s="44" t="s">
+      <c r="DQ10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DR10" s="44" t="s">
+      <c r="DR10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DS10" s="44" t="s">
+      <c r="DS10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DT10" s="44" t="s">
+      <c r="DT10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DU10" s="44" t="s">
+      <c r="DU10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DV10" s="44" t="s">
+      <c r="DV10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DW10" s="44" t="s">
+      <c r="DW10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DX10" s="44" t="s">
+      <c r="DX10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DY10" s="44" t="s">
+      <c r="DY10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="DZ10" s="44" t="s">
+      <c r="DZ10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EA10" s="44" t="s">
+      <c r="EA10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EB10" s="44" t="s">
+      <c r="EB10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EC10" s="44" t="s">
+      <c r="EC10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="ED10" s="44" t="s">
+      <c r="ED10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EE10" s="44" t="s">
+      <c r="EE10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EF10" s="44" t="s">
+      <c r="EF10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EG10" s="44" t="s">
+      <c r="EG10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EH10" s="44" t="s">
+      <c r="EH10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EI10" s="44" t="s">
+      <c r="EI10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EJ10" s="44" t="s">
+      <c r="EJ10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EK10" s="44" t="s">
+      <c r="EK10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EL10" s="44" t="s">
+      <c r="EL10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EM10" s="44" t="s">
+      <c r="EM10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EN10" s="44" t="s">
+      <c r="EN10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EO10" s="44" t="s">
+      <c r="EO10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EP10" s="44" t="s">
+      <c r="EP10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EQ10" s="44" t="s">
+      <c r="EQ10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="ER10" s="44" t="s">
+      <c r="ER10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="ES10" s="44" t="s">
+      <c r="ES10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="ET10" s="44" t="s">
+      <c r="ET10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EU10" s="44" t="s">
+      <c r="EU10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EV10" s="44" t="s">
+      <c r="EV10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EW10" s="44" t="s">
+      <c r="EW10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EX10" s="44" t="s">
+      <c r="EX10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EY10" s="44" t="s">
+      <c r="EY10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="EZ10" s="44" t="s">
+      <c r="EZ10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="FA10" s="44" t="s">
+      <c r="FA10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="FB10" s="44" t="s">
+      <c r="FB10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="FC10" s="44" t="s">
+      <c r="FC10" s="30" t="s">
         <v>73</v>
       </c>
-      <c r="FD10" s="44" t="s">
+      <c r="FD10" s="30" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="11" spans="1:160" s="12" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="46">
+    <row r="11" spans="1:160" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="34">
         <v>1</v>
       </c>
-      <c r="B11" s="47" t="s">
+      <c r="B11" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C11" s="47" t="s">
+      <c r="C11" s="35" t="s">
         <v>115</v>
       </c>
-      <c r="D11" s="47" t="s">
+      <c r="D11" s="35" t="s">
         <v>132</v>
       </c>
-      <c r="E11" s="48"/>
+      <c r="E11" s="36"/>
       <c r="F11" s="3">
         <v>752</v>
       </c>
       <c r="G11" s="1">
         <v>582.29999999999995</v>
       </c>
       <c r="H11" s="1">
         <v>5.48</v>
       </c>
       <c r="I11" s="1">
         <v>2.38</v>
       </c>
       <c r="J11" s="1">
         <v>3.1</v>
       </c>
       <c r="K11" s="1">
         <v>3302</v>
       </c>
       <c r="L11" s="2">
         <v>65.400000000000006</v>
       </c>
       <c r="M11" s="1">
         <v>15031</v>
       </c>
       <c r="N11" s="1">
@@ -6183,114 +5632,114 @@
       </c>
       <c r="AG11" s="1">
         <v>3910</v>
       </c>
       <c r="AH11" s="1">
         <v>29.9</v>
       </c>
       <c r="AI11" s="1">
         <v>382</v>
       </c>
       <c r="AJ11" s="1">
         <v>36</v>
       </c>
       <c r="AK11" s="1">
         <v>714</v>
       </c>
       <c r="AL11" s="1">
         <v>67</v>
       </c>
       <c r="AM11" s="1">
         <v>5.53</v>
       </c>
       <c r="AN11" s="1">
         <v>2.39</v>
       </c>
-      <c r="AO11" s="63">
+      <c r="AO11" s="6">
         <v>0.4</v>
       </c>
       <c r="AP11" s="2">
         <v>5.48</v>
       </c>
       <c r="AQ11" s="2">
         <v>2.38</v>
       </c>
       <c r="AR11" s="2">
         <v>3.1</v>
       </c>
       <c r="AS11" s="2">
         <v>0.36</v>
       </c>
       <c r="AT11" s="2">
         <v>2.74</v>
       </c>
       <c r="AU11" s="2">
         <v>0.04</v>
       </c>
       <c r="AV11" s="2">
         <v>0.03</v>
       </c>
       <c r="AW11" s="2">
         <v>0.01</v>
       </c>
-      <c r="AX11" s="49">
+      <c r="AX11" s="37">
         <v>3302</v>
       </c>
-      <c r="AY11" s="50">
+      <c r="AY11" s="38">
         <v>2783</v>
       </c>
-      <c r="AZ11" s="50">
+      <c r="AZ11" s="38">
         <v>519</v>
       </c>
-      <c r="BA11" s="50">
+      <c r="BA11" s="38">
         <v>305</v>
       </c>
-      <c r="BB11" s="50">
+      <c r="BB11" s="38">
         <v>214</v>
       </c>
-      <c r="BC11" s="49">
+      <c r="BC11" s="37">
         <v>2783</v>
       </c>
-      <c r="BD11" s="50">
+      <c r="BD11" s="38">
         <v>99</v>
       </c>
-      <c r="BE11" s="50">
+      <c r="BE11" s="38">
         <v>216</v>
       </c>
-      <c r="BF11" s="50">
+      <c r="BF11" s="38">
         <v>179</v>
       </c>
-      <c r="BG11" s="50">
+      <c r="BG11" s="38">
         <v>420</v>
       </c>
-      <c r="BH11" s="50">
+      <c r="BH11" s="38">
         <v>357</v>
       </c>
-      <c r="BI11" s="50">
+      <c r="BI11" s="38">
         <v>551</v>
       </c>
-      <c r="BJ11" s="50">
+      <c r="BJ11" s="38">
         <v>961</v>
       </c>
       <c r="BK11" s="1">
         <v>777.3</v>
       </c>
       <c r="BL11" s="1">
         <v>273.10000000000002</v>
       </c>
       <c r="BM11" s="1">
         <v>55.5</v>
       </c>
       <c r="BN11" s="2">
         <v>666.8</v>
       </c>
       <c r="BO11" s="2">
         <v>54.8</v>
       </c>
       <c r="BP11" s="2">
         <v>0.2</v>
       </c>
       <c r="BQ11" s="2">
         <v>0.3</v>
       </c>
       <c r="BR11" s="2">
         <v>582.29999999999995</v>
@@ -6540,68 +5989,68 @@
       </c>
       <c r="EV11" s="1">
         <v>43</v>
       </c>
       <c r="EW11" s="1">
         <v>295</v>
       </c>
       <c r="EX11" s="2">
         <v>34</v>
       </c>
       <c r="EY11" s="2">
         <v>1141</v>
       </c>
       <c r="EZ11" s="2">
         <v>1075</v>
       </c>
       <c r="FA11" s="2">
         <v>200</v>
       </c>
       <c r="FB11" s="1">
         <v>1294</v>
       </c>
       <c r="FC11" s="2">
         <v>2091</v>
       </c>
-      <c r="FD11" s="11">
+      <c r="FD11" s="5">
         <v>1348</v>
       </c>
     </row>
-    <row r="12" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="46">
+    <row r="12" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="34">
         <v>1</v>
       </c>
-      <c r="B12" s="47" t="s">
+      <c r="B12" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C12" s="47" t="s">
+      <c r="C12" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D12" s="51" t="s">
+      <c r="D12" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E12" s="52"/>
+      <c r="E12" s="41"/>
       <c r="F12" s="3">
         <v>144</v>
       </c>
       <c r="G12" s="1">
         <v>3323.3</v>
       </c>
       <c r="H12" s="1">
         <v>7.35</v>
       </c>
       <c r="I12" s="1">
         <v>3.04</v>
       </c>
       <c r="J12" s="1">
         <v>4.3099999999999996</v>
       </c>
       <c r="K12" s="1">
         <v>4388</v>
       </c>
       <c r="L12" s="2">
         <v>54.8</v>
       </c>
       <c r="M12" s="1">
         <v>42443</v>
       </c>
       <c r="N12" s="1">
@@ -6663,114 +6112,114 @@
       </c>
       <c r="AG12" s="1">
         <v>15175</v>
       </c>
       <c r="AH12" s="1">
         <v>29.5</v>
       </c>
       <c r="AI12" s="1">
         <v>1011</v>
       </c>
       <c r="AJ12" s="1">
         <v>22</v>
       </c>
       <c r="AK12" s="1">
         <v>2065</v>
       </c>
       <c r="AL12" s="1">
         <v>46</v>
       </c>
       <c r="AM12" s="1">
         <v>7.36</v>
       </c>
       <c r="AN12" s="1">
         <v>3.04</v>
       </c>
-      <c r="AO12" s="63">
+      <c r="AO12" s="6">
         <v>0.39</v>
       </c>
       <c r="AP12" s="2">
         <v>7.35</v>
       </c>
       <c r="AQ12" s="2">
         <v>3.04</v>
       </c>
       <c r="AR12" s="2">
         <v>4.3099999999999996</v>
       </c>
       <c r="AS12" s="2">
         <v>0.38</v>
       </c>
       <c r="AT12" s="2">
         <v>3.93</v>
       </c>
       <c r="AU12" s="2">
         <v>0.16</v>
       </c>
       <c r="AV12" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AW12" s="2">
         <v>0.09</v>
       </c>
-      <c r="AX12" s="49">
+      <c r="AX12" s="37">
         <v>4388</v>
       </c>
-      <c r="AY12" s="53">
+      <c r="AY12" s="42">
         <v>3823</v>
       </c>
-      <c r="AZ12" s="53">
+      <c r="AZ12" s="42">
         <v>565</v>
       </c>
-      <c r="BA12" s="53">
+      <c r="BA12" s="42">
         <v>276</v>
       </c>
-      <c r="BB12" s="53">
+      <c r="BB12" s="42">
         <v>289</v>
       </c>
-      <c r="BC12" s="49">
+      <c r="BC12" s="37">
         <v>3823</v>
       </c>
-      <c r="BD12" s="53">
+      <c r="BD12" s="42">
         <v>430</v>
       </c>
-      <c r="BE12" s="53">
+      <c r="BE12" s="42">
         <v>422</v>
       </c>
-      <c r="BF12" s="53">
+      <c r="BF12" s="42">
         <v>332</v>
       </c>
-      <c r="BG12" s="53">
+      <c r="BG12" s="42">
         <v>1071</v>
       </c>
-      <c r="BH12" s="53">
+      <c r="BH12" s="42">
         <v>616</v>
       </c>
-      <c r="BI12" s="53">
+      <c r="BI12" s="42">
         <v>335</v>
       </c>
-      <c r="BJ12" s="53">
+      <c r="BJ12" s="42">
         <v>617</v>
       </c>
       <c r="BK12" s="1">
         <v>3858.6</v>
       </c>
       <c r="BL12" s="1">
         <v>794.3</v>
       </c>
       <c r="BM12" s="1">
         <v>66.5</v>
       </c>
       <c r="BN12" s="2">
         <v>3791.3</v>
       </c>
       <c r="BO12" s="2">
         <v>0.5</v>
       </c>
       <c r="BP12" s="2">
         <v>0.3</v>
       </c>
       <c r="BQ12" s="2">
         <v>0.4</v>
       </c>
       <c r="BR12" s="2">
         <v>3323.3</v>
@@ -6853,60 +6302,60 @@
       <c r="CR12" s="1">
         <v>628054</v>
       </c>
       <c r="CS12" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT12" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU12" s="1">
         <v>42443</v>
       </c>
       <c r="CV12" s="1">
         <v>38552</v>
       </c>
       <c r="CW12" s="1">
         <v>3891</v>
       </c>
       <c r="CX12" s="1">
         <v>48802</v>
       </c>
       <c r="CY12" s="1">
         <v>43874</v>
       </c>
       <c r="CZ12" s="1">
-        <v>4926</v>
+        <v>4928</v>
       </c>
       <c r="DA12" s="1">
         <v>-6359</v>
       </c>
       <c r="DB12" s="1">
         <v>-5322</v>
       </c>
       <c r="DC12" s="1">
-        <v>-1035</v>
+        <v>-1037</v>
       </c>
       <c r="DD12" s="1">
         <v>12959</v>
       </c>
       <c r="DE12" s="1">
         <v>206</v>
       </c>
       <c r="DF12" s="1">
         <v>6394</v>
       </c>
       <c r="DG12" s="1">
         <v>51511</v>
       </c>
       <c r="DH12" s="1">
         <v>38014</v>
       </c>
       <c r="DI12" s="1">
         <v>280</v>
       </c>
       <c r="DJ12" s="2">
         <v>5236</v>
       </c>
       <c r="DK12" s="2">
         <v>4971</v>
       </c>
@@ -7024,64 +6473,64 @@
       <c r="EW12" s="1">
         <v>754</v>
       </c>
       <c r="EX12" s="1">
         <v>206</v>
       </c>
       <c r="EY12" s="1">
         <v>5265</v>
       </c>
       <c r="EZ12" s="1">
         <v>4816</v>
       </c>
       <c r="FA12" s="1">
         <v>868</v>
       </c>
       <c r="FB12" s="1">
         <v>5068</v>
       </c>
       <c r="FC12" s="2">
         <v>7431</v>
       </c>
       <c r="FD12" s="4">
         <v>5671</v>
       </c>
     </row>
-    <row r="13" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="46">
+    <row r="13" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="34">
         <v>2</v>
       </c>
-      <c r="B13" s="47" t="s">
+      <c r="B13" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C13" s="47" t="s">
+      <c r="C13" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D13" s="51" t="s">
+      <c r="D13" s="40" t="s">
         <v>163</v>
       </c>
-      <c r="E13" s="52"/>
+      <c r="E13" s="41"/>
       <c r="F13" s="3">
         <v>11</v>
       </c>
       <c r="G13" s="1">
         <v>289.10000000000002</v>
       </c>
       <c r="H13" s="1">
         <v>9.34</v>
       </c>
       <c r="I13" s="1">
         <v>2</v>
       </c>
       <c r="J13" s="1">
         <v>7.34</v>
       </c>
       <c r="K13" s="1">
         <v>4707</v>
       </c>
       <c r="L13" s="2">
         <v>67.099999999999994</v>
       </c>
       <c r="M13" s="1">
         <v>12856</v>
       </c>
       <c r="N13" s="1">
@@ -7114,143 +6563,143 @@
       <c r="W13" s="1">
         <v>104.3</v>
       </c>
       <c r="X13" s="1">
         <v>390</v>
       </c>
       <c r="Y13" s="1">
         <v>1376</v>
       </c>
       <c r="Z13" s="2">
         <v>13025</v>
       </c>
       <c r="AA13" s="2">
         <v>2739</v>
       </c>
       <c r="AB13" s="2">
         <v>10233</v>
       </c>
       <c r="AC13" s="2">
         <v>255</v>
       </c>
       <c r="AD13" s="2">
         <v>2792</v>
       </c>
       <c r="AE13" s="1">
-        <v>131.6</v>
+        <v>131.69999999999999</v>
       </c>
       <c r="AF13" s="1">
         <v>21.4</v>
       </c>
       <c r="AG13" s="1">
         <v>4246</v>
       </c>
       <c r="AH13" s="1">
         <v>32.6</v>
       </c>
       <c r="AI13" s="1">
         <v>299</v>
       </c>
       <c r="AJ13" s="1">
         <v>97</v>
       </c>
       <c r="AK13" s="1">
         <v>455</v>
       </c>
       <c r="AL13" s="1">
         <v>147</v>
       </c>
       <c r="AM13" s="1">
         <v>9.34</v>
       </c>
       <c r="AN13" s="1">
         <v>2</v>
       </c>
-      <c r="AO13" s="63">
+      <c r="AO13" s="6">
         <v>1.02</v>
       </c>
       <c r="AP13" s="2">
         <v>9.34</v>
       </c>
       <c r="AQ13" s="2">
         <v>2</v>
       </c>
       <c r="AR13" s="2">
         <v>7.34</v>
       </c>
       <c r="AS13" s="2">
         <v>1.02</v>
       </c>
       <c r="AT13" s="2">
         <v>6.32</v>
       </c>
       <c r="AU13" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV13" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW13" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX13" s="49">
+      <c r="AX13" s="37">
         <v>4707</v>
       </c>
-      <c r="AY13" s="53">
+      <c r="AY13" s="42">
         <v>3505</v>
       </c>
-      <c r="AZ13" s="53">
+      <c r="AZ13" s="42">
         <v>1202</v>
       </c>
-      <c r="BA13" s="53">
+      <c r="BA13" s="42">
         <v>814</v>
       </c>
-      <c r="BB13" s="53">
+      <c r="BB13" s="42">
         <v>388</v>
       </c>
-      <c r="BC13" s="49">
+      <c r="BC13" s="37">
         <v>3505</v>
       </c>
-      <c r="BD13" s="53">
+      <c r="BD13" s="42">
         <v>306</v>
       </c>
-      <c r="BE13" s="53">
+      <c r="BE13" s="42">
         <v>246</v>
       </c>
-      <c r="BF13" s="53" t="s">
-[...2 lines deleted...]
-      <c r="BG13" s="53">
+      <c r="BF13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BG13" s="42">
         <v>192</v>
       </c>
-      <c r="BH13" s="53">
+      <c r="BH13" s="42">
         <v>563</v>
       </c>
-      <c r="BI13" s="53">
+      <c r="BI13" s="42">
         <v>866</v>
       </c>
-      <c r="BJ13" s="53">
+      <c r="BJ13" s="42">
         <v>1332</v>
       </c>
       <c r="BK13" s="1">
         <v>863.5</v>
       </c>
       <c r="BL13" s="1">
         <v>177.6</v>
       </c>
       <c r="BM13" s="1">
         <v>181.4</v>
       </c>
       <c r="BN13" s="2">
         <v>679</v>
       </c>
       <c r="BO13" s="2">
         <v>3.1</v>
       </c>
       <c r="BP13" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ13" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR13" s="2">
         <v>289.10000000000002</v>
@@ -7333,60 +6782,60 @@
       <c r="CR13" s="1">
         <v>33118</v>
       </c>
       <c r="CS13" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT13" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU13" s="1">
         <v>12856</v>
       </c>
       <c r="CV13" s="1">
         <v>10286</v>
       </c>
       <c r="CW13" s="1">
         <v>2570</v>
       </c>
       <c r="CX13" s="1">
         <v>13406</v>
       </c>
       <c r="CY13" s="1">
         <v>10164</v>
       </c>
       <c r="CZ13" s="1">
-        <v>3240</v>
+        <v>3242</v>
       </c>
       <c r="DA13" s="1">
         <v>-550</v>
       </c>
       <c r="DB13" s="1">
         <v>122</v>
       </c>
       <c r="DC13" s="1">
-        <v>-670</v>
+        <v>-672</v>
       </c>
       <c r="DD13" s="1">
         <v>2739</v>
       </c>
       <c r="DE13" s="1">
         <v>69</v>
       </c>
       <c r="DF13" s="1">
         <v>2120</v>
       </c>
       <c r="DG13" s="1">
         <v>13025</v>
       </c>
       <c r="DH13" s="1">
         <v>10129</v>
       </c>
       <c r="DI13" s="1">
         <v>1043</v>
       </c>
       <c r="DJ13" s="2">
         <v>168</v>
       </c>
       <c r="DK13" s="2">
         <v>168</v>
       </c>
@@ -7504,64 +6953,64 @@
       <c r="EW13" s="1">
         <v>380</v>
       </c>
       <c r="EX13" s="1">
         <v>69</v>
       </c>
       <c r="EY13" s="1">
         <v>1993</v>
       </c>
       <c r="EZ13" s="1">
         <v>694</v>
       </c>
       <c r="FA13" s="1">
         <v>255</v>
       </c>
       <c r="FB13" s="1">
         <v>858</v>
       </c>
       <c r="FC13" s="2">
         <v>2792</v>
       </c>
       <c r="FD13" s="4">
         <v>500</v>
       </c>
     </row>
-    <row r="14" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="54">
+    <row r="14" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="44">
         <v>2</v>
       </c>
-      <c r="B14" s="47" t="s">
+      <c r="B14" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C14" s="47" t="s">
+      <c r="C14" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D14" s="51" t="s">
+      <c r="D14" s="40" t="s">
         <v>145</v>
       </c>
-      <c r="E14" s="52"/>
+      <c r="E14" s="41"/>
       <c r="F14" s="3">
         <v>7</v>
       </c>
       <c r="G14" s="1">
         <v>797</v>
       </c>
       <c r="H14" s="1">
         <v>4.1399999999999997</v>
       </c>
       <c r="I14" s="1">
         <v>1.71</v>
       </c>
       <c r="J14" s="1">
         <v>2.4300000000000002</v>
       </c>
       <c r="K14" s="1">
         <v>2897</v>
       </c>
       <c r="L14" s="2">
         <v>67.400000000000006</v>
       </c>
       <c r="M14" s="1">
         <v>19460</v>
       </c>
       <c r="N14" s="1">
@@ -7623,114 +7072,114 @@
       </c>
       <c r="AG14" s="1">
         <v>7119</v>
       </c>
       <c r="AH14" s="1">
         <v>32.200000000000003</v>
       </c>
       <c r="AI14" s="1">
         <v>1225</v>
       </c>
       <c r="AJ14" s="1">
         <v>64</v>
       </c>
       <c r="AK14" s="1">
         <v>1720</v>
       </c>
       <c r="AL14" s="1">
         <v>89</v>
       </c>
       <c r="AM14" s="1">
         <v>4.1399999999999997</v>
       </c>
       <c r="AN14" s="1">
         <v>1.71</v>
       </c>
-      <c r="AO14" s="63" t="s">
+      <c r="AO14" s="6" t="s">
         <v>194</v>
       </c>
       <c r="AP14" s="2">
         <v>4.1399999999999997</v>
       </c>
       <c r="AQ14" s="2">
         <v>1.71</v>
       </c>
       <c r="AR14" s="2">
         <v>2.4300000000000002</v>
       </c>
       <c r="AS14" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AT14" s="2">
         <v>2.4300000000000002</v>
       </c>
       <c r="AU14" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV14" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW14" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX14" s="49">
+      <c r="AX14" s="37">
         <v>2897</v>
       </c>
-      <c r="AY14" s="53">
+      <c r="AY14" s="42">
         <v>2606</v>
       </c>
-      <c r="AZ14" s="53">
+      <c r="AZ14" s="42">
         <v>291</v>
       </c>
-      <c r="BA14" s="53" t="s">
-[...2 lines deleted...]
-      <c r="BB14" s="53">
+      <c r="BA14" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BB14" s="42">
         <v>291</v>
       </c>
-      <c r="BC14" s="49">
+      <c r="BC14" s="37">
         <v>2606</v>
       </c>
-      <c r="BD14" s="53" t="s">
-[...11 lines deleted...]
-      <c r="BH14" s="53">
+      <c r="BD14" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BE14" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BF14" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BG14" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BH14" s="42">
         <v>1053</v>
       </c>
-      <c r="BI14" s="53">
+      <c r="BI14" s="42">
         <v>888</v>
       </c>
-      <c r="BJ14" s="53">
+      <c r="BJ14" s="42">
         <v>665</v>
       </c>
       <c r="BK14" s="1">
         <v>1303.8</v>
       </c>
       <c r="BL14" s="1">
         <v>168.1</v>
       </c>
       <c r="BM14" s="1">
         <v>159.69999999999999</v>
       </c>
       <c r="BN14" s="2">
         <v>1144.0999999999999</v>
       </c>
       <c r="BO14" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BP14" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ14" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR14" s="2">
         <v>797</v>
@@ -7804,60 +7253,60 @@
       <c r="CO14" s="1">
         <v>28221</v>
       </c>
       <c r="CP14" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CQ14" s="1">
         <v>28221</v>
       </c>
       <c r="CR14" s="1">
         <v>99314</v>
       </c>
       <c r="CS14" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT14" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU14" s="1">
         <v>19460</v>
       </c>
       <c r="CV14" s="1">
         <v>18770</v>
       </c>
       <c r="CW14" s="1">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="CX14" s="1">
         <v>18792</v>
       </c>
       <c r="CY14" s="1">
         <v>17037</v>
       </c>
       <c r="CZ14" s="1">
-        <v>1756</v>
+        <v>1755</v>
       </c>
       <c r="DA14" s="1">
         <v>668</v>
       </c>
       <c r="DB14" s="1">
         <v>1733</v>
       </c>
       <c r="DC14" s="1">
         <v>-1065</v>
       </c>
       <c r="DD14" s="1">
         <v>3370</v>
       </c>
       <c r="DE14" s="1">
         <v>32</v>
       </c>
       <c r="DF14" s="1">
         <v>4006</v>
       </c>
       <c r="DG14" s="1">
         <v>22140</v>
       </c>
       <c r="DH14" s="1">
         <v>18484</v>
       </c>
@@ -7984,64 +7433,64 @@
       <c r="EW14" s="1">
         <v>761</v>
       </c>
       <c r="EX14" s="1">
         <v>32</v>
       </c>
       <c r="EY14" s="1">
         <v>3784</v>
       </c>
       <c r="EZ14" s="1">
         <v>1368</v>
       </c>
       <c r="FA14" s="1">
         <v>318</v>
       </c>
       <c r="FB14" s="1">
         <v>526</v>
       </c>
       <c r="FC14" s="2">
         <v>5071</v>
       </c>
       <c r="FD14" s="4">
         <v>1731</v>
       </c>
     </row>
-    <row r="15" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="54">
+    <row r="15" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="44">
         <v>2</v>
       </c>
-      <c r="B15" s="47" t="s">
+      <c r="B15" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C15" s="47" t="s">
+      <c r="C15" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D15" s="51" t="s">
+      <c r="D15" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="E15" s="48"/>
+      <c r="E15" s="36"/>
       <c r="F15" s="3">
         <v>8</v>
       </c>
       <c r="G15" s="1">
         <v>1255</v>
       </c>
       <c r="H15" s="1">
         <v>7.26</v>
       </c>
       <c r="I15" s="1">
         <v>2.13</v>
       </c>
       <c r="J15" s="1">
         <v>5.13</v>
       </c>
       <c r="K15" s="1">
         <v>3263</v>
       </c>
       <c r="L15" s="2">
         <v>60.3</v>
       </c>
       <c r="M15" s="1">
         <v>26238</v>
       </c>
       <c r="N15" s="1">
@@ -8103,114 +7552,114 @@
       </c>
       <c r="AG15" s="1">
         <v>9367</v>
       </c>
       <c r="AH15" s="1">
         <v>31.2</v>
       </c>
       <c r="AI15" s="1">
         <v>649</v>
       </c>
       <c r="AJ15" s="1">
         <v>38</v>
       </c>
       <c r="AK15" s="1">
         <v>1290</v>
       </c>
       <c r="AL15" s="1">
         <v>75</v>
       </c>
       <c r="AM15" s="1">
         <v>7.26</v>
       </c>
       <c r="AN15" s="1">
         <v>2.13</v>
       </c>
-      <c r="AO15" s="63">
+      <c r="AO15" s="6">
         <v>1.25</v>
       </c>
       <c r="AP15" s="2">
         <v>7.26</v>
       </c>
       <c r="AQ15" s="2">
         <v>2.13</v>
       </c>
       <c r="AR15" s="2">
         <v>5.13</v>
       </c>
       <c r="AS15" s="2">
         <v>1.25</v>
       </c>
       <c r="AT15" s="2">
         <v>3.88</v>
       </c>
       <c r="AU15" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV15" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW15" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX15" s="49">
+      <c r="AX15" s="37">
         <v>3263</v>
       </c>
-      <c r="AY15" s="53">
+      <c r="AY15" s="42">
         <v>2368</v>
       </c>
-      <c r="AZ15" s="53">
+      <c r="AZ15" s="42">
         <v>895</v>
       </c>
-      <c r="BA15" s="53">
+      <c r="BA15" s="42">
         <v>507</v>
       </c>
-      <c r="BB15" s="53">
+      <c r="BB15" s="42">
         <v>388</v>
       </c>
-      <c r="BC15" s="49">
+      <c r="BC15" s="37">
         <v>2368</v>
       </c>
-      <c r="BD15" s="53">
+      <c r="BD15" s="42">
         <v>100</v>
       </c>
-      <c r="BE15" s="53" t="s">
-[...2 lines deleted...]
-      <c r="BF15" s="53">
+      <c r="BE15" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BF15" s="42">
         <v>326</v>
       </c>
-      <c r="BG15" s="53">
+      <c r="BG15" s="42">
         <v>506</v>
       </c>
-      <c r="BH15" s="53">
+      <c r="BH15" s="42">
         <v>620</v>
       </c>
-      <c r="BI15" s="53">
+      <c r="BI15" s="42">
         <v>200</v>
       </c>
-      <c r="BJ15" s="53">
+      <c r="BJ15" s="42">
         <v>616</v>
       </c>
       <c r="BK15" s="1">
         <v>1862.6</v>
       </c>
       <c r="BL15" s="1">
         <v>90.8</v>
       </c>
       <c r="BM15" s="1">
         <v>445</v>
       </c>
       <c r="BN15" s="2">
         <v>1417.6</v>
       </c>
       <c r="BO15" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BP15" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ15" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR15" s="2">
         <v>1255</v>
@@ -8284,60 +7733,60 @@
       <c r="CO15" s="1">
         <v>155708</v>
       </c>
       <c r="CP15" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CQ15" s="1">
         <v>155708</v>
       </c>
       <c r="CR15" s="1">
         <v>89216</v>
       </c>
       <c r="CS15" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT15" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU15" s="1">
         <v>26238</v>
       </c>
       <c r="CV15" s="1">
         <v>24861</v>
       </c>
       <c r="CW15" s="1">
-        <v>1378</v>
+        <v>1377</v>
       </c>
       <c r="CX15" s="1">
         <v>25874</v>
       </c>
       <c r="CY15" s="1">
         <v>25209</v>
       </c>
       <c r="CZ15" s="1">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="DA15" s="1">
         <v>364</v>
       </c>
       <c r="DB15" s="1">
         <v>-348</v>
       </c>
       <c r="DC15" s="1">
         <v>712</v>
       </c>
       <c r="DD15" s="1">
         <v>5142</v>
       </c>
       <c r="DE15" s="1">
         <v>87</v>
       </c>
       <c r="DF15" s="1">
         <v>5419</v>
       </c>
       <c r="DG15" s="1">
         <v>30003</v>
       </c>
       <c r="DH15" s="1">
         <v>24277</v>
       </c>
@@ -8464,64 +7913,64 @@
       <c r="EW15" s="1">
         <v>1015</v>
       </c>
       <c r="EX15" s="1">
         <v>87</v>
       </c>
       <c r="EY15" s="1">
         <v>4698</v>
       </c>
       <c r="EZ15" s="1">
         <v>2094</v>
       </c>
       <c r="FA15" s="1">
         <v>383</v>
       </c>
       <c r="FB15" s="1">
         <v>2017</v>
       </c>
       <c r="FC15" s="2">
         <v>4707</v>
       </c>
       <c r="FD15" s="4">
         <v>1585</v>
       </c>
     </row>
-    <row r="16" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="54">
+    <row r="16" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="44">
         <v>2</v>
       </c>
-      <c r="B16" s="47" t="s">
+      <c r="B16" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C16" s="47" t="s">
+      <c r="C16" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D16" s="51" t="s">
+      <c r="D16" s="40" t="s">
         <v>147</v>
       </c>
-      <c r="E16" s="52"/>
+      <c r="E16" s="41"/>
       <c r="F16" s="3">
         <v>16</v>
       </c>
       <c r="G16" s="1">
         <v>1782.2</v>
       </c>
       <c r="H16" s="1">
         <v>9.82</v>
       </c>
       <c r="I16" s="1">
         <v>2.69</v>
       </c>
       <c r="J16" s="1">
         <v>7.13</v>
       </c>
       <c r="K16" s="1">
         <v>3692</v>
       </c>
       <c r="L16" s="2">
         <v>60.3</v>
       </c>
       <c r="M16" s="1">
         <v>23746</v>
       </c>
       <c r="N16" s="1">
@@ -8583,114 +8032,114 @@
       </c>
       <c r="AG16" s="1">
         <v>11797</v>
       </c>
       <c r="AH16" s="1">
         <v>39.799999999999997</v>
       </c>
       <c r="AI16" s="1">
         <v>694</v>
       </c>
       <c r="AJ16" s="1">
         <v>38</v>
       </c>
       <c r="AK16" s="1">
         <v>1201</v>
       </c>
       <c r="AL16" s="1">
         <v>66</v>
       </c>
       <c r="AM16" s="1">
         <v>9.82</v>
       </c>
       <c r="AN16" s="1">
         <v>2.69</v>
       </c>
-      <c r="AO16" s="63">
+      <c r="AO16" s="6">
         <v>0.25</v>
       </c>
       <c r="AP16" s="2">
         <v>9.82</v>
       </c>
       <c r="AQ16" s="2">
         <v>2.69</v>
       </c>
       <c r="AR16" s="2">
         <v>7.13</v>
       </c>
       <c r="AS16" s="2">
         <v>0.25</v>
       </c>
       <c r="AT16" s="2">
         <v>6.88</v>
       </c>
       <c r="AU16" s="2">
         <v>0.38</v>
       </c>
       <c r="AV16" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW16" s="2">
         <v>0.38</v>
       </c>
-      <c r="AX16" s="49">
+      <c r="AX16" s="37">
         <v>3692</v>
       </c>
-      <c r="AY16" s="53">
+      <c r="AY16" s="42">
         <v>3320</v>
       </c>
-      <c r="AZ16" s="53">
+      <c r="AZ16" s="42">
         <v>372</v>
       </c>
-      <c r="BA16" s="53">
+      <c r="BA16" s="42">
         <v>171</v>
       </c>
-      <c r="BB16" s="53">
+      <c r="BB16" s="42">
         <v>201</v>
       </c>
-      <c r="BC16" s="49">
+      <c r="BC16" s="37">
         <v>3320</v>
       </c>
-      <c r="BD16" s="53">
+      <c r="BD16" s="42">
         <v>120</v>
       </c>
-      <c r="BE16" s="53">
+      <c r="BE16" s="42">
         <v>235</v>
       </c>
-      <c r="BF16" s="53">
+      <c r="BF16" s="42">
         <v>269</v>
       </c>
-      <c r="BG16" s="53">
+      <c r="BG16" s="42">
         <v>748</v>
       </c>
-      <c r="BH16" s="53">
+      <c r="BH16" s="42">
         <v>1325</v>
       </c>
-      <c r="BI16" s="53">
+      <c r="BI16" s="42">
         <v>412</v>
       </c>
-      <c r="BJ16" s="53">
+      <c r="BJ16" s="42">
         <v>211</v>
       </c>
       <c r="BK16" s="1">
         <v>2355.4</v>
       </c>
       <c r="BL16" s="1">
         <v>342.2</v>
       </c>
       <c r="BM16" s="1">
         <v>188.5</v>
       </c>
       <c r="BN16" s="2">
         <v>2163.8000000000002</v>
       </c>
       <c r="BO16" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BP16" s="2">
         <v>3.1</v>
       </c>
       <c r="BQ16" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR16" s="2">
         <v>1782.2</v>
@@ -8944,64 +8393,64 @@
       <c r="EW16" s="1">
         <v>695</v>
       </c>
       <c r="EX16" s="1">
         <v>186</v>
       </c>
       <c r="EY16" s="1">
         <v>1736</v>
       </c>
       <c r="EZ16" s="1">
         <v>1778</v>
       </c>
       <c r="FA16" s="1">
         <v>579</v>
       </c>
       <c r="FB16" s="1">
         <v>2099</v>
       </c>
       <c r="FC16" s="2">
         <v>6808</v>
       </c>
       <c r="FD16" s="4">
         <v>3799</v>
       </c>
     </row>
-    <row r="17" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="54">
+    <row r="17" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="44">
         <v>2</v>
       </c>
-      <c r="B17" s="47" t="s">
+      <c r="B17" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C17" s="47" t="s">
+      <c r="C17" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D17" s="51" t="s">
+      <c r="D17" s="40" t="s">
         <v>148</v>
       </c>
-      <c r="E17" s="48"/>
+      <c r="E17" s="36"/>
       <c r="F17" s="3">
         <v>35</v>
       </c>
       <c r="G17" s="1">
         <v>2455.6</v>
       </c>
       <c r="H17" s="1">
         <v>8.01</v>
       </c>
       <c r="I17" s="1">
         <v>3</v>
       </c>
       <c r="J17" s="1">
         <v>5.01</v>
       </c>
       <c r="K17" s="1">
         <v>4355</v>
       </c>
       <c r="L17" s="2">
         <v>56.6</v>
       </c>
       <c r="M17" s="1">
         <v>40803</v>
       </c>
       <c r="N17" s="1">
@@ -9063,114 +8512,114 @@
       </c>
       <c r="AG17" s="1">
         <v>12661</v>
       </c>
       <c r="AH17" s="1">
         <v>27.8</v>
       </c>
       <c r="AI17" s="1">
         <v>741</v>
       </c>
       <c r="AJ17" s="1">
         <v>24</v>
       </c>
       <c r="AK17" s="1">
         <v>1581</v>
       </c>
       <c r="AL17" s="1">
         <v>52</v>
       </c>
       <c r="AM17" s="1">
         <v>8</v>
       </c>
       <c r="AN17" s="1">
         <v>3</v>
       </c>
-      <c r="AO17" s="63">
+      <c r="AO17" s="6">
         <v>0.17</v>
       </c>
       <c r="AP17" s="2">
         <v>8.01</v>
       </c>
       <c r="AQ17" s="2">
         <v>3</v>
       </c>
       <c r="AR17" s="2">
         <v>5.01</v>
       </c>
       <c r="AS17" s="2">
         <v>0.18</v>
       </c>
       <c r="AT17" s="2">
         <v>4.83</v>
       </c>
       <c r="AU17" s="2">
         <v>0.09</v>
       </c>
       <c r="AV17" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW17" s="2">
         <v>0.09</v>
       </c>
-      <c r="AX17" s="49">
+      <c r="AX17" s="37">
         <v>4355</v>
       </c>
-      <c r="AY17" s="53">
+      <c r="AY17" s="42">
         <v>3732</v>
       </c>
-      <c r="AZ17" s="53">
+      <c r="AZ17" s="42">
         <v>623</v>
       </c>
-      <c r="BA17" s="53">
+      <c r="BA17" s="42">
         <v>141</v>
       </c>
-      <c r="BB17" s="53">
+      <c r="BB17" s="42">
         <v>482</v>
       </c>
-      <c r="BC17" s="49">
+      <c r="BC17" s="37">
         <v>3732</v>
       </c>
-      <c r="BD17" s="53">
+      <c r="BD17" s="42">
         <v>369</v>
       </c>
-      <c r="BE17" s="53">
+      <c r="BE17" s="42">
         <v>330</v>
       </c>
-      <c r="BF17" s="53">
+      <c r="BF17" s="42">
         <v>306</v>
       </c>
-      <c r="BG17" s="53">
+      <c r="BG17" s="42">
         <v>1116</v>
       </c>
-      <c r="BH17" s="53">
+      <c r="BH17" s="42">
         <v>779</v>
       </c>
-      <c r="BI17" s="53">
+      <c r="BI17" s="42">
         <v>282</v>
       </c>
-      <c r="BJ17" s="53">
+      <c r="BJ17" s="42">
         <v>550</v>
       </c>
       <c r="BK17" s="1">
         <v>3013.2</v>
       </c>
       <c r="BL17" s="1">
         <v>454</v>
       </c>
       <c r="BM17" s="1">
         <v>39.4</v>
       </c>
       <c r="BN17" s="2">
         <v>2973.8</v>
       </c>
       <c r="BO17" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BP17" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ17" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR17" s="2">
         <v>2455.6</v>
@@ -9244,69 +8693,69 @@
       <c r="CO17" s="1">
         <v>174177</v>
       </c>
       <c r="CP17" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CQ17" s="1">
         <v>174177</v>
       </c>
       <c r="CR17" s="1">
         <v>395920</v>
       </c>
       <c r="CS17" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT17" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU17" s="1">
         <v>40803</v>
       </c>
       <c r="CV17" s="1">
         <v>36606</v>
       </c>
       <c r="CW17" s="1">
-        <v>4196</v>
+        <v>4197</v>
       </c>
       <c r="CX17" s="1">
         <v>43637</v>
       </c>
       <c r="CY17" s="1">
         <v>39362</v>
       </c>
       <c r="CZ17" s="1">
-        <v>4273</v>
+        <v>4275</v>
       </c>
       <c r="DA17" s="1">
         <v>-2834</v>
       </c>
       <c r="DB17" s="1">
         <v>-2756</v>
       </c>
       <c r="DC17" s="1">
-        <v>-77</v>
+        <v>-78</v>
       </c>
       <c r="DD17" s="1">
         <v>8898</v>
       </c>
       <c r="DE17" s="1">
         <v>209</v>
       </c>
       <c r="DF17" s="1">
         <v>5855</v>
       </c>
       <c r="DG17" s="1">
         <v>45504</v>
       </c>
       <c r="DH17" s="1">
         <v>36479</v>
       </c>
       <c r="DI17" s="1">
         <v>335</v>
       </c>
       <c r="DJ17" s="2">
         <v>4038</v>
       </c>
       <c r="DK17" s="2">
         <v>3979</v>
       </c>
@@ -9424,64 +8873,64 @@
       <c r="EW17" s="1">
         <v>691</v>
       </c>
       <c r="EX17" s="1">
         <v>209</v>
       </c>
       <c r="EY17" s="1">
         <v>5422</v>
       </c>
       <c r="EZ17" s="1">
         <v>4369</v>
       </c>
       <c r="FA17" s="1">
         <v>666</v>
       </c>
       <c r="FB17" s="1">
         <v>3862</v>
       </c>
       <c r="FC17" s="2">
         <v>5933</v>
       </c>
       <c r="FD17" s="4">
         <v>4999</v>
       </c>
     </row>
-    <row r="18" spans="1:160" s="14" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="54">
+    <row r="18" spans="1:160" s="45" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="44">
         <v>2</v>
       </c>
-      <c r="B18" s="47" t="s">
+      <c r="B18" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C18" s="47" t="s">
+      <c r="C18" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D18" s="51" t="s">
+      <c r="D18" s="40" t="s">
         <v>149</v>
       </c>
-      <c r="E18" s="52"/>
+      <c r="E18" s="41"/>
       <c r="F18" s="3">
         <v>31</v>
       </c>
       <c r="G18" s="1">
         <v>3543.5</v>
       </c>
       <c r="H18" s="1">
         <v>6.32</v>
       </c>
       <c r="I18" s="1">
         <v>3.03</v>
       </c>
       <c r="J18" s="1">
         <v>3.29</v>
       </c>
       <c r="K18" s="1">
         <v>3909</v>
       </c>
       <c r="L18" s="2">
         <v>52.4</v>
       </c>
       <c r="M18" s="1">
         <v>39932</v>
       </c>
       <c r="N18" s="1">
@@ -9543,114 +8992,114 @@
       </c>
       <c r="AG18" s="1">
         <v>15799</v>
       </c>
       <c r="AH18" s="1">
         <v>30.6</v>
       </c>
       <c r="AI18" s="1">
         <v>1403</v>
       </c>
       <c r="AJ18" s="1">
         <v>25</v>
       </c>
       <c r="AK18" s="1">
         <v>2500</v>
       </c>
       <c r="AL18" s="1">
         <v>45</v>
       </c>
       <c r="AM18" s="1">
         <v>6.39</v>
       </c>
       <c r="AN18" s="1">
         <v>3.03</v>
       </c>
-      <c r="AO18" s="63">
+      <c r="AO18" s="6">
         <v>0.39</v>
       </c>
       <c r="AP18" s="2">
         <v>6.32</v>
       </c>
       <c r="AQ18" s="2">
         <v>3.03</v>
       </c>
       <c r="AR18" s="2">
         <v>3.29</v>
       </c>
       <c r="AS18" s="2">
         <v>0.32</v>
       </c>
       <c r="AT18" s="2">
         <v>2.97</v>
       </c>
       <c r="AU18" s="2">
         <v>0.42</v>
       </c>
       <c r="AV18" s="2">
         <v>0.28999999999999998</v>
       </c>
       <c r="AW18" s="2">
         <v>0.13</v>
       </c>
-      <c r="AX18" s="49">
+      <c r="AX18" s="37">
         <v>3909</v>
       </c>
-      <c r="AY18" s="53">
+      <c r="AY18" s="42">
         <v>3529</v>
       </c>
-      <c r="AZ18" s="53">
+      <c r="AZ18" s="42">
         <v>380</v>
       </c>
-      <c r="BA18" s="53">
+      <c r="BA18" s="42">
         <v>234</v>
       </c>
-      <c r="BB18" s="53">
+      <c r="BB18" s="42">
         <v>146</v>
       </c>
-      <c r="BC18" s="49">
+      <c r="BC18" s="37">
         <v>3529</v>
       </c>
-      <c r="BD18" s="53">
+      <c r="BD18" s="42">
         <v>235</v>
       </c>
-      <c r="BE18" s="53">
+      <c r="BE18" s="42">
         <v>466</v>
       </c>
-      <c r="BF18" s="53">
+      <c r="BF18" s="42">
         <v>340</v>
       </c>
-      <c r="BG18" s="53">
+      <c r="BG18" s="42">
         <v>1132</v>
       </c>
-      <c r="BH18" s="53">
+      <c r="BH18" s="42">
         <v>346</v>
       </c>
-      <c r="BI18" s="53">
+      <c r="BI18" s="42">
         <v>248</v>
       </c>
-      <c r="BJ18" s="53">
+      <c r="BJ18" s="42">
         <v>762</v>
       </c>
       <c r="BK18" s="1">
         <v>4023.5</v>
       </c>
       <c r="BL18" s="1">
         <v>767</v>
       </c>
       <c r="BM18" s="1">
         <v>41.1</v>
       </c>
       <c r="BN18" s="2">
         <v>3980.7</v>
       </c>
       <c r="BO18" s="2">
         <v>1.7</v>
       </c>
       <c r="BP18" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ18" s="2">
         <v>1.5</v>
       </c>
       <c r="BR18" s="2">
         <v>3543.5</v>
@@ -9724,69 +9173,69 @@
       <c r="CO18" s="1">
         <v>289871</v>
       </c>
       <c r="CP18" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CQ18" s="1">
         <v>289871</v>
       </c>
       <c r="CR18" s="1">
         <v>630891</v>
       </c>
       <c r="CS18" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT18" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU18" s="1">
         <v>39932</v>
       </c>
       <c r="CV18" s="1">
         <v>36900</v>
       </c>
       <c r="CW18" s="1">
-        <v>3030</v>
+        <v>3032</v>
       </c>
       <c r="CX18" s="1">
         <v>47484</v>
       </c>
       <c r="CY18" s="1">
         <v>42639</v>
       </c>
       <c r="CZ18" s="1">
-        <v>4844</v>
+        <v>4845</v>
       </c>
       <c r="DA18" s="1">
         <v>-7552</v>
       </c>
       <c r="DB18" s="1">
         <v>-5739</v>
       </c>
       <c r="DC18" s="1">
-        <v>-1814</v>
+        <v>-1813</v>
       </c>
       <c r="DD18" s="1">
         <v>14789</v>
       </c>
       <c r="DE18" s="1">
         <v>188</v>
       </c>
       <c r="DF18" s="1">
         <v>7049</v>
       </c>
       <c r="DG18" s="1">
         <v>51689</v>
       </c>
       <c r="DH18" s="1">
         <v>36514</v>
       </c>
       <c r="DI18" s="1" t="s">
         <v>194</v>
       </c>
       <c r="DJ18" s="2">
         <v>5277</v>
       </c>
       <c r="DK18" s="2">
         <v>5020</v>
       </c>
@@ -9904,64 +9353,64 @@
       <c r="EW18" s="1">
         <v>645</v>
       </c>
       <c r="EX18" s="1">
         <v>188</v>
       </c>
       <c r="EY18" s="1">
         <v>4679</v>
       </c>
       <c r="EZ18" s="1">
         <v>5465</v>
       </c>
       <c r="FA18" s="1">
         <v>868</v>
       </c>
       <c r="FB18" s="1">
         <v>4582</v>
       </c>
       <c r="FC18" s="2">
         <v>8862</v>
       </c>
       <c r="FD18" s="4">
         <v>5304</v>
       </c>
     </row>
-    <row r="19" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="54">
+    <row r="19" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="44">
         <v>2</v>
       </c>
-      <c r="B19" s="47" t="s">
+      <c r="B19" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C19" s="47" t="s">
+      <c r="C19" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D19" s="51" t="s">
+      <c r="D19" s="40" t="s">
         <v>150</v>
       </c>
-      <c r="E19" s="48"/>
+      <c r="E19" s="36"/>
       <c r="F19" s="3">
         <v>17</v>
       </c>
       <c r="G19" s="1">
         <v>4438.1000000000004</v>
       </c>
       <c r="H19" s="1">
         <v>6.71</v>
       </c>
       <c r="I19" s="1">
         <v>3.3</v>
       </c>
       <c r="J19" s="1">
         <v>3.41</v>
       </c>
       <c r="K19" s="1">
         <v>4624</v>
       </c>
       <c r="L19" s="2">
         <v>48.5</v>
       </c>
       <c r="M19" s="1">
         <v>56925</v>
       </c>
       <c r="N19" s="1">
@@ -10023,114 +9472,114 @@
       </c>
       <c r="AG19" s="1">
         <v>18012</v>
       </c>
       <c r="AH19" s="1">
         <v>26.7</v>
       </c>
       <c r="AI19" s="1">
         <v>1314</v>
       </c>
       <c r="AJ19" s="1">
         <v>20</v>
       </c>
       <c r="AK19" s="1">
         <v>2684</v>
       </c>
       <c r="AL19" s="1">
         <v>41</v>
       </c>
       <c r="AM19" s="1">
         <v>6.7</v>
       </c>
       <c r="AN19" s="1">
         <v>3.29</v>
       </c>
-      <c r="AO19" s="63">
+      <c r="AO19" s="6">
         <v>0.28999999999999998</v>
       </c>
       <c r="AP19" s="2">
         <v>6.71</v>
       </c>
       <c r="AQ19" s="2">
         <v>3.3</v>
       </c>
       <c r="AR19" s="2">
         <v>3.41</v>
       </c>
       <c r="AS19" s="2">
         <v>0.28999999999999998</v>
       </c>
       <c r="AT19" s="2">
         <v>3.12</v>
       </c>
       <c r="AU19" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV19" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW19" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX19" s="49">
+      <c r="AX19" s="37">
         <v>4624</v>
       </c>
-      <c r="AY19" s="53">
+      <c r="AY19" s="42">
         <v>4153</v>
       </c>
-      <c r="AZ19" s="53">
+      <c r="AZ19" s="42">
         <v>471</v>
       </c>
-      <c r="BA19" s="53">
+      <c r="BA19" s="42">
         <v>179</v>
       </c>
-      <c r="BB19" s="53">
+      <c r="BB19" s="42">
         <v>292</v>
       </c>
-      <c r="BC19" s="49">
+      <c r="BC19" s="37">
         <v>4153</v>
       </c>
-      <c r="BD19" s="53">
+      <c r="BD19" s="42">
         <v>583</v>
       </c>
-      <c r="BE19" s="53">
+      <c r="BE19" s="42">
         <v>425</v>
       </c>
-      <c r="BF19" s="53">
+      <c r="BF19" s="42">
         <v>677</v>
       </c>
-      <c r="BG19" s="53">
+      <c r="BG19" s="42">
         <v>1237</v>
       </c>
-      <c r="BH19" s="53">
+      <c r="BH19" s="42">
         <v>480</v>
       </c>
-      <c r="BI19" s="53">
+      <c r="BI19" s="42">
         <v>327</v>
       </c>
-      <c r="BJ19" s="53">
+      <c r="BJ19" s="42">
         <v>424</v>
       </c>
       <c r="BK19" s="1">
         <v>4927.5</v>
       </c>
       <c r="BL19" s="1">
         <v>1105.5999999999999</v>
       </c>
       <c r="BM19" s="1" t="s">
         <v>194</v>
       </c>
       <c r="BN19" s="2">
         <v>4927.5</v>
       </c>
       <c r="BO19" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BP19" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ19" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR19" s="2">
         <v>4438.1000000000004</v>
@@ -10204,69 +9653,69 @@
       <c r="CO19" s="1">
         <v>462940</v>
       </c>
       <c r="CP19" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CQ19" s="1">
         <v>462940</v>
       </c>
       <c r="CR19" s="1">
         <v>819625</v>
       </c>
       <c r="CS19" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT19" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU19" s="1">
         <v>56925</v>
       </c>
       <c r="CV19" s="1">
         <v>51877</v>
       </c>
       <c r="CW19" s="1">
-        <v>5049</v>
+        <v>5048</v>
       </c>
       <c r="CX19" s="1">
         <v>64841</v>
       </c>
       <c r="CY19" s="1">
         <v>58299</v>
       </c>
       <c r="CZ19" s="1">
         <v>6542</v>
       </c>
       <c r="DA19" s="1">
         <v>-7916</v>
       </c>
       <c r="DB19" s="1">
         <v>-6422</v>
       </c>
       <c r="DC19" s="1">
-        <v>-1493</v>
+        <v>-1494</v>
       </c>
       <c r="DD19" s="1">
         <v>15516</v>
       </c>
       <c r="DE19" s="1">
         <v>279</v>
       </c>
       <c r="DF19" s="1">
         <v>7321</v>
       </c>
       <c r="DG19" s="1">
         <v>67393</v>
       </c>
       <c r="DH19" s="1">
         <v>49483</v>
       </c>
       <c r="DI19" s="1" t="s">
         <v>194</v>
       </c>
       <c r="DJ19" s="2">
         <v>7385</v>
       </c>
       <c r="DK19" s="2">
         <v>6719</v>
       </c>
@@ -10384,64 +9833,64 @@
       <c r="EW19" s="1">
         <v>934</v>
       </c>
       <c r="EX19" s="1">
         <v>279</v>
       </c>
       <c r="EY19" s="1">
         <v>8556</v>
       </c>
       <c r="EZ19" s="1">
         <v>5470</v>
       </c>
       <c r="FA19" s="1">
         <v>1196</v>
       </c>
       <c r="FB19" s="1">
         <v>7577</v>
       </c>
       <c r="FC19" s="2">
         <v>8815</v>
       </c>
       <c r="FD19" s="4">
         <v>7576</v>
       </c>
     </row>
-    <row r="20" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="54">
+    <row r="20" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="44">
         <v>2</v>
       </c>
-      <c r="B20" s="47" t="s">
+      <c r="B20" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C20" s="47" t="s">
+      <c r="C20" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D20" s="51" t="s">
+      <c r="D20" s="40" t="s">
         <v>151</v>
       </c>
-      <c r="E20" s="52"/>
+      <c r="E20" s="41"/>
       <c r="F20" s="3">
         <v>10</v>
       </c>
       <c r="G20" s="1">
         <v>5456.2</v>
       </c>
       <c r="H20" s="1">
         <v>7.3</v>
       </c>
       <c r="I20" s="1">
         <v>3.6</v>
       </c>
       <c r="J20" s="1">
         <v>3.7</v>
       </c>
       <c r="K20" s="1">
         <v>3928</v>
       </c>
       <c r="L20" s="2">
         <v>52.4</v>
       </c>
       <c r="M20" s="1">
         <v>61334</v>
       </c>
       <c r="N20" s="1">
@@ -10503,114 +9952,114 @@
       </c>
       <c r="AG20" s="1">
         <v>21070</v>
       </c>
       <c r="AH20" s="1">
         <v>27.4</v>
       </c>
       <c r="AI20" s="1">
         <v>836</v>
       </c>
       <c r="AJ20" s="1">
         <v>11</v>
       </c>
       <c r="AK20" s="1">
         <v>2886</v>
       </c>
       <c r="AL20" s="1">
         <v>39</v>
       </c>
       <c r="AM20" s="1">
         <v>7.3</v>
       </c>
       <c r="AN20" s="1">
         <v>3.6</v>
       </c>
-      <c r="AO20" s="63">
+      <c r="AO20" s="6">
         <v>0.7</v>
       </c>
       <c r="AP20" s="2">
         <v>7.3</v>
       </c>
       <c r="AQ20" s="2">
         <v>3.6</v>
       </c>
       <c r="AR20" s="2">
         <v>3.7</v>
       </c>
       <c r="AS20" s="2">
         <v>0.7</v>
       </c>
       <c r="AT20" s="2">
         <v>3</v>
       </c>
       <c r="AU20" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV20" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW20" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX20" s="49">
+      <c r="AX20" s="37">
         <v>3928</v>
       </c>
-      <c r="AY20" s="53">
+      <c r="AY20" s="42">
         <v>3731</v>
       </c>
-      <c r="AZ20" s="53">
+      <c r="AZ20" s="42">
         <v>197</v>
       </c>
-      <c r="BA20" s="53">
+      <c r="BA20" s="42">
         <v>85</v>
       </c>
-      <c r="BB20" s="53">
+      <c r="BB20" s="42">
         <v>112</v>
       </c>
-      <c r="BC20" s="49">
+      <c r="BC20" s="37">
         <v>3731</v>
       </c>
-      <c r="BD20" s="53">
+      <c r="BD20" s="42">
         <v>705</v>
       </c>
-      <c r="BE20" s="53">
+      <c r="BE20" s="42">
         <v>743</v>
       </c>
-      <c r="BF20" s="53">
+      <c r="BF20" s="42">
         <v>150</v>
       </c>
-      <c r="BG20" s="53">
+      <c r="BG20" s="42">
         <v>1250</v>
       </c>
-      <c r="BH20" s="53">
+      <c r="BH20" s="42">
         <v>231</v>
       </c>
-      <c r="BI20" s="53">
+      <c r="BI20" s="42">
         <v>239</v>
       </c>
-      <c r="BJ20" s="53">
+      <c r="BJ20" s="42">
         <v>413</v>
       </c>
       <c r="BK20" s="1">
         <v>6056.8</v>
       </c>
       <c r="BL20" s="1">
         <v>1569.2</v>
       </c>
       <c r="BM20" s="1" t="s">
         <v>194</v>
       </c>
       <c r="BN20" s="2">
         <v>6056.8</v>
       </c>
       <c r="BO20" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BP20" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ20" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR20" s="2">
         <v>5456.2</v>
@@ -10684,69 +10133,69 @@
       <c r="CO20" s="1">
         <v>358605</v>
       </c>
       <c r="CP20" s="1">
         <v>12690</v>
       </c>
       <c r="CQ20" s="1">
         <v>345915</v>
       </c>
       <c r="CR20" s="1">
         <v>1796673</v>
       </c>
       <c r="CS20" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT20" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU20" s="1">
         <v>61334</v>
       </c>
       <c r="CV20" s="1">
         <v>55011</v>
       </c>
       <c r="CW20" s="1">
-        <v>6324</v>
+        <v>6323</v>
       </c>
       <c r="CX20" s="1">
         <v>76296</v>
       </c>
       <c r="CY20" s="1">
         <v>70753</v>
       </c>
       <c r="CZ20" s="1">
-        <v>5546</v>
+        <v>5543</v>
       </c>
       <c r="DA20" s="1">
         <v>-14962</v>
       </c>
       <c r="DB20" s="1">
         <v>-15742</v>
       </c>
       <c r="DC20" s="1">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="DD20" s="1">
         <v>22027</v>
       </c>
       <c r="DE20" s="1">
         <v>184</v>
       </c>
       <c r="DF20" s="1">
         <v>6881</v>
       </c>
       <c r="DG20" s="1">
         <v>77038</v>
       </c>
       <c r="DH20" s="1">
         <v>56333</v>
       </c>
       <c r="DI20" s="1" t="s">
         <v>194</v>
       </c>
       <c r="DJ20" s="2">
         <v>8399</v>
       </c>
       <c r="DK20" s="2">
         <v>7756</v>
       </c>
@@ -10864,64 +10313,64 @@
       <c r="EW20" s="1">
         <v>639</v>
       </c>
       <c r="EX20" s="1">
         <v>184</v>
       </c>
       <c r="EY20" s="1">
         <v>5832</v>
       </c>
       <c r="EZ20" s="1">
         <v>8768</v>
       </c>
       <c r="FA20" s="1">
         <v>1317</v>
       </c>
       <c r="FB20" s="1">
         <v>10761</v>
       </c>
       <c r="FC20" s="2">
         <v>6101</v>
       </c>
       <c r="FD20" s="4">
         <v>9937</v>
       </c>
     </row>
-    <row r="21" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="54">
+    <row r="21" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="44">
         <v>2</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C21" s="47" t="s">
+      <c r="C21" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D21" s="51" t="s">
+      <c r="D21" s="40" t="s">
         <v>152</v>
       </c>
-      <c r="E21" s="48"/>
+      <c r="E21" s="36"/>
       <c r="F21" s="3">
         <v>9</v>
       </c>
       <c r="G21" s="1">
         <v>7510.4</v>
       </c>
       <c r="H21" s="1">
         <v>6.33</v>
       </c>
       <c r="I21" s="1">
         <v>4.2300000000000004</v>
       </c>
       <c r="J21" s="1">
         <v>2.1</v>
       </c>
       <c r="K21" s="1">
         <v>8631</v>
       </c>
       <c r="L21" s="2">
         <v>49</v>
       </c>
       <c r="M21" s="1">
         <v>68465</v>
       </c>
       <c r="N21" s="1">
@@ -10983,114 +10432,114 @@
       </c>
       <c r="AG21" s="1">
         <v>28627</v>
       </c>
       <c r="AH21" s="1">
         <v>31.6</v>
       </c>
       <c r="AI21" s="1">
         <v>2108</v>
       </c>
       <c r="AJ21" s="1">
         <v>18</v>
       </c>
       <c r="AK21" s="1">
         <v>4522</v>
       </c>
       <c r="AL21" s="1">
         <v>38</v>
       </c>
       <c r="AM21" s="1">
         <v>6.33</v>
       </c>
       <c r="AN21" s="1">
         <v>4.22</v>
       </c>
-      <c r="AO21" s="63">
+      <c r="AO21" s="6">
         <v>0.67</v>
       </c>
       <c r="AP21" s="2">
         <v>6.33</v>
       </c>
       <c r="AQ21" s="2">
         <v>4.2300000000000004</v>
       </c>
       <c r="AR21" s="2">
         <v>2.1</v>
       </c>
       <c r="AS21" s="2">
         <v>0.66</v>
       </c>
       <c r="AT21" s="2">
         <v>1.44</v>
       </c>
       <c r="AU21" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV21" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW21" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX21" s="49">
+      <c r="AX21" s="37">
         <v>8631</v>
       </c>
-      <c r="AY21" s="53">
+      <c r="AY21" s="42">
         <v>7079</v>
       </c>
-      <c r="AZ21" s="53">
+      <c r="AZ21" s="42">
         <v>1552</v>
       </c>
-      <c r="BA21" s="53">
+      <c r="BA21" s="42">
         <v>1304</v>
       </c>
-      <c r="BB21" s="53">
+      <c r="BB21" s="42">
         <v>248</v>
       </c>
-      <c r="BC21" s="49">
+      <c r="BC21" s="37">
         <v>7079</v>
       </c>
-      <c r="BD21" s="53">
+      <c r="BD21" s="42">
         <v>1698</v>
       </c>
-      <c r="BE21" s="53">
+      <c r="BE21" s="42">
         <v>1058</v>
       </c>
-      <c r="BF21" s="53">
+      <c r="BF21" s="42">
         <v>289</v>
       </c>
-      <c r="BG21" s="53">
+      <c r="BG21" s="42">
         <v>1882</v>
       </c>
-      <c r="BH21" s="53">
+      <c r="BH21" s="42">
         <v>534</v>
       </c>
-      <c r="BI21" s="53">
+      <c r="BI21" s="42">
         <v>416</v>
       </c>
-      <c r="BJ21" s="53">
+      <c r="BJ21" s="42">
         <v>1202</v>
       </c>
       <c r="BK21" s="1">
         <v>8080.9</v>
       </c>
       <c r="BL21" s="1">
         <v>2420</v>
       </c>
       <c r="BM21" s="1">
         <v>14.6</v>
       </c>
       <c r="BN21" s="2">
         <v>8066.3</v>
       </c>
       <c r="BO21" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BP21" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ21" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR21" s="2">
         <v>7510.4</v>
@@ -11164,69 +10613,69 @@
       <c r="CO21" s="1">
         <v>444465</v>
       </c>
       <c r="CP21" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CQ21" s="1">
         <v>444465</v>
       </c>
       <c r="CR21" s="1">
         <v>1161259</v>
       </c>
       <c r="CS21" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT21" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU21" s="1">
         <v>68465</v>
       </c>
       <c r="CV21" s="1">
         <v>62468</v>
       </c>
       <c r="CW21" s="1">
-        <v>5998</v>
+        <v>5997</v>
       </c>
       <c r="CX21" s="1">
         <v>86764</v>
       </c>
       <c r="CY21" s="1">
         <v>76960</v>
       </c>
       <c r="CZ21" s="1">
-        <v>9807</v>
+        <v>9804</v>
       </c>
       <c r="DA21" s="1">
         <v>-18299</v>
       </c>
       <c r="DB21" s="1">
         <v>-14492</v>
       </c>
       <c r="DC21" s="1">
-        <v>-3809</v>
+        <v>-3807</v>
       </c>
       <c r="DD21" s="1">
         <v>28225</v>
       </c>
       <c r="DE21" s="1">
         <v>388</v>
       </c>
       <c r="DF21" s="1">
         <v>9538</v>
       </c>
       <c r="DG21" s="1">
         <v>90693</v>
       </c>
       <c r="DH21" s="1">
         <v>60423</v>
       </c>
       <c r="DI21" s="1" t="s">
         <v>194</v>
       </c>
       <c r="DJ21" s="2">
         <v>10339</v>
       </c>
       <c r="DK21" s="2">
         <v>9879</v>
       </c>
@@ -11344,64 +10793,64 @@
       <c r="EW21" s="1">
         <v>1370</v>
       </c>
       <c r="EX21" s="1">
         <v>388</v>
       </c>
       <c r="EY21" s="1">
         <v>6921</v>
       </c>
       <c r="EZ21" s="1">
         <v>8103</v>
       </c>
       <c r="FA21" s="1">
         <v>1758</v>
       </c>
       <c r="FB21" s="1">
         <v>9960</v>
       </c>
       <c r="FC21" s="2">
         <v>13345</v>
       </c>
       <c r="FD21" s="4">
         <v>10324</v>
       </c>
     </row>
-    <row r="22" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="46">
+    <row r="22" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="34">
         <v>1</v>
       </c>
-      <c r="B22" s="47" t="s">
+      <c r="B22" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C22" s="55" t="s">
+      <c r="C22" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="D22" s="51" t="s">
+      <c r="D22" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E22" s="52"/>
+      <c r="E22" s="41"/>
       <c r="F22" s="3">
         <v>608</v>
       </c>
       <c r="G22" s="1">
         <v>221.4</v>
       </c>
       <c r="H22" s="1">
         <v>5.22</v>
       </c>
       <c r="I22" s="1">
         <v>2.2799999999999998</v>
       </c>
       <c r="J22" s="1">
         <v>2.94</v>
       </c>
       <c r="K22" s="1">
         <v>3160</v>
       </c>
       <c r="L22" s="2">
         <v>66.900000000000006</v>
       </c>
       <c r="M22" s="1">
         <v>11424</v>
       </c>
       <c r="N22" s="1">
@@ -11434,143 +10883,143 @@
       <c r="W22" s="1">
         <v>93.2</v>
       </c>
       <c r="X22" s="1">
         <v>413</v>
       </c>
       <c r="Y22" s="1">
         <v>2160</v>
       </c>
       <c r="Z22" s="2">
         <v>8019</v>
       </c>
       <c r="AA22" s="2">
         <v>366</v>
       </c>
       <c r="AB22" s="2">
         <v>6629</v>
       </c>
       <c r="AC22" s="2">
         <v>112</v>
       </c>
       <c r="AD22" s="2">
         <v>1390</v>
       </c>
       <c r="AE22" s="1">
-        <v>122.5</v>
+        <v>122.7</v>
       </c>
       <c r="AF22" s="1">
         <v>17.3</v>
       </c>
       <c r="AG22" s="1">
         <v>2429</v>
       </c>
       <c r="AH22" s="1">
         <v>30.3</v>
       </c>
       <c r="AI22" s="1">
         <v>266</v>
       </c>
       <c r="AJ22" s="1">
         <v>63</v>
       </c>
       <c r="AK22" s="1">
         <v>465</v>
       </c>
       <c r="AL22" s="1">
         <v>110</v>
       </c>
       <c r="AM22" s="1">
         <v>5.29</v>
       </c>
       <c r="AN22" s="1">
         <v>2.31</v>
       </c>
-      <c r="AO22" s="63">
+      <c r="AO22" s="6">
         <v>0.4</v>
       </c>
       <c r="AP22" s="2">
         <v>5.22</v>
       </c>
       <c r="AQ22" s="2">
         <v>2.2799999999999998</v>
       </c>
       <c r="AR22" s="2">
         <v>2.94</v>
       </c>
       <c r="AS22" s="2">
         <v>0.36</v>
       </c>
       <c r="AT22" s="2">
         <v>2.58</v>
       </c>
       <c r="AU22" s="2">
         <v>0.02</v>
       </c>
       <c r="AV22" s="2">
         <v>0.02</v>
       </c>
       <c r="AW22" s="2">
         <v>0</v>
       </c>
-      <c r="AX22" s="49">
+      <c r="AX22" s="37">
         <v>3160</v>
       </c>
-      <c r="AY22" s="53">
+      <c r="AY22" s="42">
         <v>2647</v>
       </c>
-      <c r="AZ22" s="53">
+      <c r="AZ22" s="42">
         <v>513</v>
       </c>
-      <c r="BA22" s="53">
+      <c r="BA22" s="42">
         <v>309</v>
       </c>
-      <c r="BB22" s="53">
+      <c r="BB22" s="42">
         <v>204</v>
       </c>
-      <c r="BC22" s="49">
+      <c r="BC22" s="37">
         <v>2647</v>
       </c>
-      <c r="BD22" s="53">
+      <c r="BD22" s="42">
         <v>56</v>
       </c>
-      <c r="BE22" s="53">
+      <c r="BE22" s="42">
         <v>189</v>
       </c>
-      <c r="BF22" s="53">
+      <c r="BF22" s="42">
         <v>159</v>
       </c>
-      <c r="BG22" s="53">
+      <c r="BG22" s="42">
         <v>334</v>
       </c>
-      <c r="BH22" s="53">
+      <c r="BH22" s="42">
         <v>324</v>
       </c>
-      <c r="BI22" s="53">
+      <c r="BI22" s="42">
         <v>578</v>
       </c>
-      <c r="BJ22" s="53">
+      <c r="BJ22" s="42">
         <v>1007</v>
       </c>
       <c r="BK22" s="1">
         <v>372</v>
       </c>
       <c r="BL22" s="1">
         <v>204.7</v>
       </c>
       <c r="BM22" s="1">
         <v>54.1</v>
       </c>
       <c r="BN22" s="2">
         <v>255.7</v>
       </c>
       <c r="BO22" s="2">
         <v>62</v>
       </c>
       <c r="BP22" s="2">
         <v>0.2</v>
       </c>
       <c r="BQ22" s="2">
         <v>0.3</v>
       </c>
       <c r="BR22" s="2">
         <v>221.4</v>
@@ -11644,69 +11093,69 @@
       <c r="CO22" s="1">
         <v>20861</v>
       </c>
       <c r="CP22" s="1">
         <v>16530</v>
       </c>
       <c r="CQ22" s="1">
         <v>4331</v>
       </c>
       <c r="CR22" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS22" s="1">
         <v>18292</v>
       </c>
       <c r="CT22" s="1">
         <v>1977</v>
       </c>
       <c r="CU22" s="1">
         <v>11424</v>
       </c>
       <c r="CV22" s="1">
         <v>7653</v>
       </c>
       <c r="CW22" s="1">
-        <v>3772</v>
+        <v>3771</v>
       </c>
       <c r="CX22" s="1">
         <v>10646</v>
       </c>
       <c r="CY22" s="1">
         <v>6618</v>
       </c>
       <c r="CZ22" s="1">
-        <v>4027</v>
+        <v>4028</v>
       </c>
       <c r="DA22" s="1">
         <v>778</v>
       </c>
       <c r="DB22" s="1">
         <v>1035</v>
       </c>
       <c r="DC22" s="1">
-        <v>-255</v>
+        <v>-257</v>
       </c>
       <c r="DD22" s="1">
         <v>366</v>
       </c>
       <c r="DE22" s="1">
         <v>11</v>
       </c>
       <c r="DF22" s="1">
         <v>1133</v>
       </c>
       <c r="DG22" s="1">
         <v>8019</v>
       </c>
       <c r="DH22" s="1">
         <v>7438</v>
       </c>
       <c r="DI22" s="1">
         <v>399</v>
       </c>
       <c r="DJ22" s="2">
         <v>8</v>
       </c>
       <c r="DK22" s="2">
         <v>6</v>
       </c>
@@ -11824,64 +11273,64 @@
       <c r="EW22" s="1">
         <v>235</v>
       </c>
       <c r="EX22" s="1">
         <v>11</v>
       </c>
       <c r="EY22" s="1">
         <v>598</v>
       </c>
       <c r="EZ22" s="1">
         <v>582</v>
       </c>
       <c r="FA22" s="1">
         <v>112</v>
       </c>
       <c r="FB22" s="1">
         <v>797</v>
       </c>
       <c r="FC22" s="2">
         <v>1390</v>
       </c>
       <c r="FD22" s="4">
         <v>779</v>
       </c>
     </row>
-    <row r="23" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="54">
+    <row r="23" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="44">
         <v>2</v>
       </c>
-      <c r="B23" s="47" t="s">
+      <c r="B23" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C23" s="55" t="s">
+      <c r="C23" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="D23" s="51" t="s">
+      <c r="D23" s="40" t="s">
         <v>153</v>
       </c>
-      <c r="E23" s="48"/>
+      <c r="E23" s="36"/>
       <c r="F23" s="3">
         <v>187</v>
       </c>
       <c r="G23" s="1">
         <v>55.4</v>
       </c>
       <c r="H23" s="1">
         <v>4.17</v>
       </c>
       <c r="I23" s="1">
         <v>2.1800000000000002</v>
       </c>
       <c r="J23" s="1">
         <v>1.99</v>
       </c>
       <c r="K23" s="1">
         <v>2022</v>
       </c>
       <c r="L23" s="2">
         <v>69.8</v>
       </c>
       <c r="M23" s="1">
         <v>4163</v>
       </c>
       <c r="N23" s="1">
@@ -11943,114 +11392,114 @@
       </c>
       <c r="AG23" s="1">
         <v>538</v>
       </c>
       <c r="AH23" s="1">
         <v>19.899999999999999</v>
       </c>
       <c r="AI23" s="1">
         <v>67</v>
       </c>
       <c r="AJ23" s="1">
         <v>51</v>
       </c>
       <c r="AK23" s="1">
         <v>129</v>
       </c>
       <c r="AL23" s="1">
         <v>97</v>
       </c>
       <c r="AM23" s="1">
         <v>4.1900000000000004</v>
       </c>
       <c r="AN23" s="1">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AO23" s="63">
+      <c r="AO23" s="6">
         <v>0.12</v>
       </c>
       <c r="AP23" s="2">
         <v>4.17</v>
       </c>
       <c r="AQ23" s="2">
         <v>2.1800000000000002</v>
       </c>
       <c r="AR23" s="2">
         <v>1.99</v>
       </c>
       <c r="AS23" s="2">
         <v>0.1</v>
       </c>
       <c r="AT23" s="2">
         <v>1.89</v>
       </c>
       <c r="AU23" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV23" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW23" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX23" s="49">
+      <c r="AX23" s="37">
         <v>2022</v>
       </c>
-      <c r="AY23" s="53">
+      <c r="AY23" s="42">
         <v>1905</v>
       </c>
-      <c r="AZ23" s="53">
+      <c r="AZ23" s="42">
         <v>117</v>
       </c>
-      <c r="BA23" s="53">
+      <c r="BA23" s="42">
         <v>16</v>
       </c>
-      <c r="BB23" s="53">
+      <c r="BB23" s="42">
         <v>101</v>
       </c>
-      <c r="BC23" s="49">
+      <c r="BC23" s="37">
         <v>1905</v>
       </c>
-      <c r="BD23" s="53">
+      <c r="BD23" s="42">
         <v>5</v>
       </c>
-      <c r="BE23" s="53">
+      <c r="BE23" s="42">
         <v>26</v>
       </c>
-      <c r="BF23" s="53">
+      <c r="BF23" s="42">
         <v>71</v>
       </c>
-      <c r="BG23" s="53">
+      <c r="BG23" s="42">
         <v>137</v>
       </c>
-      <c r="BH23" s="53">
+      <c r="BH23" s="42">
         <v>228</v>
       </c>
-      <c r="BI23" s="53">
+      <c r="BI23" s="42">
         <v>528</v>
       </c>
-      <c r="BJ23" s="53">
+      <c r="BJ23" s="42">
         <v>910</v>
       </c>
       <c r="BK23" s="1">
         <v>133.19999999999999</v>
       </c>
       <c r="BL23" s="1">
         <v>37.700000000000003</v>
       </c>
       <c r="BM23" s="1">
         <v>45.4</v>
       </c>
       <c r="BN23" s="2">
         <v>69.5</v>
       </c>
       <c r="BO23" s="2">
         <v>17.8</v>
       </c>
       <c r="BP23" s="2">
         <v>0.5</v>
       </c>
       <c r="BQ23" s="2">
         <v>0.5</v>
       </c>
       <c r="BR23" s="2">
         <v>55.4</v>
@@ -12124,60 +11573,60 @@
       <c r="CO23" s="1">
         <v>3517</v>
       </c>
       <c r="CP23" s="1">
         <v>3031</v>
       </c>
       <c r="CQ23" s="1">
         <v>486</v>
       </c>
       <c r="CR23" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS23" s="1">
         <v>3007</v>
       </c>
       <c r="CT23" s="1">
         <v>345</v>
       </c>
       <c r="CU23" s="1">
         <v>4163</v>
       </c>
       <c r="CV23" s="1">
         <v>2601</v>
       </c>
       <c r="CW23" s="1">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="CX23" s="1">
         <v>3660</v>
       </c>
       <c r="CY23" s="1">
         <v>2415</v>
       </c>
       <c r="CZ23" s="1">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="DA23" s="1">
         <v>503</v>
       </c>
       <c r="DB23" s="1">
         <v>186</v>
       </c>
       <c r="DC23" s="1">
         <v>317</v>
       </c>
       <c r="DD23" s="1">
         <v>99</v>
       </c>
       <c r="DE23" s="1">
         <v>2</v>
       </c>
       <c r="DF23" s="1">
         <v>600</v>
       </c>
       <c r="DG23" s="1">
         <v>2700</v>
       </c>
       <c r="DH23" s="1">
         <v>2476</v>
       </c>
@@ -12304,64 +11753,64 @@
       <c r="EW23" s="1">
         <v>117</v>
       </c>
       <c r="EX23" s="1">
         <v>2</v>
       </c>
       <c r="EY23" s="1">
         <v>104</v>
       </c>
       <c r="EZ23" s="1">
         <v>217</v>
       </c>
       <c r="FA23" s="1">
         <v>41</v>
       </c>
       <c r="FB23" s="1">
         <v>337</v>
       </c>
       <c r="FC23" s="2">
         <v>283</v>
       </c>
       <c r="FD23" s="4">
         <v>194</v>
       </c>
     </row>
-    <row r="24" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="54">
+    <row r="24" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="44">
         <v>2</v>
       </c>
-      <c r="B24" s="47" t="s">
+      <c r="B24" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C24" s="55" t="s">
+      <c r="C24" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="D24" s="51" t="s">
+      <c r="D24" s="40" t="s">
         <v>154</v>
       </c>
-      <c r="E24" s="52"/>
+      <c r="E24" s="41"/>
       <c r="F24" s="3">
         <v>190</v>
       </c>
       <c r="G24" s="1">
         <v>181.2</v>
       </c>
       <c r="H24" s="1">
         <v>5.48</v>
       </c>
       <c r="I24" s="1">
         <v>2.29</v>
       </c>
       <c r="J24" s="1">
         <v>3.19</v>
       </c>
       <c r="K24" s="1">
         <v>3318</v>
       </c>
       <c r="L24" s="2">
         <v>65.400000000000006</v>
       </c>
       <c r="M24" s="1">
         <v>8815</v>
       </c>
       <c r="N24" s="1">
@@ -12394,143 +11843,143 @@
       <c r="W24" s="1">
         <v>91.8</v>
       </c>
       <c r="X24" s="1">
         <v>330</v>
       </c>
       <c r="Y24" s="1">
         <v>1600</v>
       </c>
       <c r="Z24" s="2">
         <v>7571</v>
       </c>
       <c r="AA24" s="2">
         <v>278</v>
       </c>
       <c r="AB24" s="2">
         <v>6095</v>
       </c>
       <c r="AC24" s="2">
         <v>98</v>
       </c>
       <c r="AD24" s="2">
         <v>1476</v>
       </c>
       <c r="AE24" s="1">
-        <v>149.69999999999999</v>
+        <v>149.5</v>
       </c>
       <c r="AF24" s="1">
         <v>19.5</v>
       </c>
       <c r="AG24" s="1">
         <v>2298</v>
       </c>
       <c r="AH24" s="1">
         <v>30.4</v>
       </c>
       <c r="AI24" s="1">
         <v>270</v>
       </c>
       <c r="AJ24" s="1">
         <v>81</v>
       </c>
       <c r="AK24" s="1">
         <v>419</v>
       </c>
       <c r="AL24" s="1">
         <v>127</v>
       </c>
       <c r="AM24" s="1">
         <v>5.51</v>
       </c>
       <c r="AN24" s="1">
         <v>2.31</v>
       </c>
-      <c r="AO24" s="63">
+      <c r="AO24" s="6">
         <v>0.27</v>
       </c>
       <c r="AP24" s="2">
         <v>5.48</v>
       </c>
       <c r="AQ24" s="2">
         <v>2.29</v>
       </c>
       <c r="AR24" s="2">
         <v>3.19</v>
       </c>
       <c r="AS24" s="2">
         <v>0.26</v>
       </c>
       <c r="AT24" s="2">
         <v>2.93</v>
       </c>
       <c r="AU24" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV24" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW24" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX24" s="49">
+      <c r="AX24" s="37">
         <v>3318</v>
       </c>
-      <c r="AY24" s="53">
+      <c r="AY24" s="42">
         <v>2981</v>
       </c>
-      <c r="AZ24" s="53">
+      <c r="AZ24" s="42">
         <v>337</v>
       </c>
-      <c r="BA24" s="53">
+      <c r="BA24" s="42">
         <v>121</v>
       </c>
-      <c r="BB24" s="53">
+      <c r="BB24" s="42">
         <v>216</v>
       </c>
-      <c r="BC24" s="49">
+      <c r="BC24" s="37">
         <v>2981</v>
       </c>
-      <c r="BD24" s="53">
+      <c r="BD24" s="42">
         <v>60</v>
       </c>
-      <c r="BE24" s="53">
+      <c r="BE24" s="42">
         <v>238</v>
       </c>
-      <c r="BF24" s="53">
+      <c r="BF24" s="42">
         <v>150</v>
       </c>
-      <c r="BG24" s="53">
+      <c r="BG24" s="42">
         <v>416</v>
       </c>
-      <c r="BH24" s="53">
+      <c r="BH24" s="42">
         <v>376</v>
       </c>
-      <c r="BI24" s="53">
+      <c r="BI24" s="42">
         <v>614</v>
       </c>
-      <c r="BJ24" s="53">
+      <c r="BJ24" s="42">
         <v>1127</v>
       </c>
       <c r="BK24" s="1">
         <v>274.8</v>
       </c>
       <c r="BL24" s="1">
         <v>114.4</v>
       </c>
       <c r="BM24" s="1">
         <v>53.2</v>
       </c>
       <c r="BN24" s="2">
         <v>169.9</v>
       </c>
       <c r="BO24" s="2">
         <v>51.7</v>
       </c>
       <c r="BP24" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ24" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR24" s="2">
         <v>181.2</v>
@@ -12604,69 +12053,69 @@
       <c r="CO24" s="1">
         <v>15283</v>
       </c>
       <c r="CP24" s="1">
         <v>12254</v>
       </c>
       <c r="CQ24" s="1">
         <v>3029</v>
       </c>
       <c r="CR24" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS24" s="1">
         <v>19170</v>
       </c>
       <c r="CT24" s="1">
         <v>1519</v>
       </c>
       <c r="CU24" s="1">
         <v>8815</v>
       </c>
       <c r="CV24" s="1">
         <v>7293</v>
       </c>
       <c r="CW24" s="1">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="CX24" s="1">
         <v>8095</v>
       </c>
       <c r="CY24" s="1">
         <v>6084</v>
       </c>
       <c r="CZ24" s="1">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="DA24" s="1">
         <v>720</v>
       </c>
       <c r="DB24" s="1">
         <v>1209</v>
       </c>
       <c r="DC24" s="1">
-        <v>-490</v>
+        <v>-489</v>
       </c>
       <c r="DD24" s="1">
         <v>278</v>
       </c>
       <c r="DE24" s="1">
         <v>11</v>
       </c>
       <c r="DF24" s="1">
         <v>987</v>
       </c>
       <c r="DG24" s="1">
         <v>7571</v>
       </c>
       <c r="DH24" s="1">
         <v>6982</v>
       </c>
       <c r="DI24" s="1">
         <v>313</v>
       </c>
       <c r="DJ24" s="2">
         <v>1</v>
       </c>
       <c r="DK24" s="2">
         <v>0</v>
       </c>
@@ -12784,64 +12233,64 @@
       <c r="EW24" s="1">
         <v>220</v>
       </c>
       <c r="EX24" s="1">
         <v>11</v>
       </c>
       <c r="EY24" s="1">
         <v>766</v>
       </c>
       <c r="EZ24" s="1">
         <v>497</v>
       </c>
       <c r="FA24" s="1">
         <v>98</v>
       </c>
       <c r="FB24" s="1">
         <v>759</v>
       </c>
       <c r="FC24" s="2">
         <v>1476</v>
       </c>
       <c r="FD24" s="4">
         <v>817</v>
       </c>
     </row>
-    <row r="25" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="54">
+    <row r="25" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="44">
         <v>2</v>
       </c>
-      <c r="B25" s="47" t="s">
+      <c r="B25" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C25" s="55" t="s">
+      <c r="C25" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="D25" s="51" t="s">
+      <c r="D25" s="40" t="s">
         <v>155</v>
       </c>
-      <c r="E25" s="48"/>
+      <c r="E25" s="36"/>
       <c r="F25" s="3">
         <v>101</v>
       </c>
       <c r="G25" s="1">
         <v>385.9</v>
       </c>
       <c r="H25" s="1">
         <v>6.97</v>
       </c>
       <c r="I25" s="1">
         <v>2.42</v>
       </c>
       <c r="J25" s="1">
         <v>4.55</v>
       </c>
       <c r="K25" s="1">
         <v>4667</v>
       </c>
       <c r="L25" s="2">
         <v>60.7</v>
       </c>
       <c r="M25" s="1">
         <v>16343</v>
       </c>
       <c r="N25" s="1">
@@ -12903,114 +12352,114 @@
       </c>
       <c r="AG25" s="1">
         <v>4931</v>
       </c>
       <c r="AH25" s="1">
         <v>33.4</v>
       </c>
       <c r="AI25" s="1">
         <v>431</v>
       </c>
       <c r="AJ25" s="1">
         <v>78</v>
       </c>
       <c r="AK25" s="1">
         <v>707</v>
       </c>
       <c r="AL25" s="1">
         <v>128</v>
       </c>
       <c r="AM25" s="1">
         <v>7.02</v>
       </c>
       <c r="AN25" s="1">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AO25" s="63">
+      <c r="AO25" s="6">
         <v>0.75</v>
       </c>
       <c r="AP25" s="2">
         <v>6.97</v>
       </c>
       <c r="AQ25" s="2">
         <v>2.42</v>
       </c>
       <c r="AR25" s="2">
         <v>4.55</v>
       </c>
       <c r="AS25" s="2">
         <v>0.71</v>
       </c>
       <c r="AT25" s="2">
         <v>3.84</v>
       </c>
       <c r="AU25" s="2">
         <v>0.03</v>
       </c>
       <c r="AV25" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW25" s="2">
         <v>0.03</v>
       </c>
-      <c r="AX25" s="49">
+      <c r="AX25" s="37">
         <v>4667</v>
       </c>
-      <c r="AY25" s="53">
+      <c r="AY25" s="42">
         <v>3784</v>
       </c>
-      <c r="AZ25" s="53">
+      <c r="AZ25" s="42">
         <v>883</v>
       </c>
-      <c r="BA25" s="53">
+      <c r="BA25" s="42">
         <v>528</v>
       </c>
-      <c r="BB25" s="53">
+      <c r="BB25" s="42">
         <v>355</v>
       </c>
-      <c r="BC25" s="49">
+      <c r="BC25" s="37">
         <v>3784</v>
       </c>
-      <c r="BD25" s="53">
-[...2 lines deleted...]
-      <c r="BE25" s="53">
+      <c r="BD25" s="42">
+        <v>194</v>
+      </c>
+      <c r="BE25" s="42">
         <v>396</v>
       </c>
-      <c r="BF25" s="53">
+      <c r="BF25" s="42">
         <v>296</v>
       </c>
-      <c r="BG25" s="53">
+      <c r="BG25" s="42">
         <v>745</v>
       </c>
-      <c r="BH25" s="53">
+      <c r="BH25" s="42">
         <v>479</v>
       </c>
-      <c r="BI25" s="53">
+      <c r="BI25" s="42">
         <v>533</v>
       </c>
-      <c r="BJ25" s="53">
+      <c r="BJ25" s="42">
         <v>1141</v>
       </c>
       <c r="BK25" s="1">
         <v>488.1</v>
       </c>
       <c r="BL25" s="1">
         <v>276.8</v>
       </c>
       <c r="BM25" s="1">
         <v>58.2</v>
       </c>
       <c r="BN25" s="2">
         <v>304.89999999999998</v>
       </c>
       <c r="BO25" s="2">
         <v>125</v>
       </c>
       <c r="BP25" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ25" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR25" s="2">
         <v>385.9</v>
@@ -13264,64 +12713,64 @@
       <c r="EW25" s="1">
         <v>447</v>
       </c>
       <c r="EX25" s="1">
         <v>24</v>
       </c>
       <c r="EY25" s="1">
         <v>1571</v>
       </c>
       <c r="EZ25" s="1">
         <v>905</v>
       </c>
       <c r="FA25" s="1">
         <v>236</v>
       </c>
       <c r="FB25" s="1">
         <v>1330</v>
       </c>
       <c r="FC25" s="2">
         <v>3010</v>
       </c>
       <c r="FD25" s="4">
         <v>1838</v>
       </c>
     </row>
-    <row r="26" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="54">
+    <row r="26" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="44">
         <v>2</v>
       </c>
-      <c r="B26" s="47" t="s">
+      <c r="B26" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="55" t="s">
+      <c r="C26" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="D26" s="51" t="s">
+      <c r="D26" s="40" t="s">
         <v>145</v>
       </c>
-      <c r="E26" s="52"/>
+      <c r="E26" s="41"/>
       <c r="F26" s="3">
         <v>83</v>
       </c>
       <c r="G26" s="1">
         <v>699.5</v>
       </c>
       <c r="H26" s="1">
         <v>8.61</v>
       </c>
       <c r="I26" s="1">
         <v>2.5</v>
       </c>
       <c r="J26" s="1">
         <v>6.11</v>
       </c>
       <c r="K26" s="1">
         <v>5381</v>
       </c>
       <c r="L26" s="2">
         <v>62</v>
       </c>
       <c r="M26" s="1">
         <v>22141</v>
       </c>
       <c r="N26" s="1">
@@ -13354,143 +12803,143 @@
       <c r="W26" s="1">
         <v>96.7</v>
       </c>
       <c r="X26" s="1">
         <v>575</v>
       </c>
       <c r="Y26" s="1">
         <v>2496</v>
       </c>
       <c r="Z26" s="2">
         <v>21846</v>
       </c>
       <c r="AA26" s="2">
         <v>1344</v>
       </c>
       <c r="AB26" s="2">
         <v>18174</v>
       </c>
       <c r="AC26" s="2">
         <v>341</v>
       </c>
       <c r="AD26" s="2">
         <v>3672</v>
       </c>
       <c r="AE26" s="1">
-        <v>181.2</v>
+        <v>180.9</v>
       </c>
       <c r="AF26" s="1">
         <v>16.8</v>
       </c>
       <c r="AG26" s="1">
         <v>6700</v>
       </c>
       <c r="AH26" s="1">
         <v>30.7</v>
       </c>
       <c r="AI26" s="1">
         <v>426</v>
       </c>
       <c r="AJ26" s="1">
         <v>52</v>
       </c>
       <c r="AK26" s="1">
         <v>778</v>
       </c>
       <c r="AL26" s="1">
         <v>96</v>
       </c>
       <c r="AM26" s="1">
         <v>8.8699999999999992</v>
       </c>
       <c r="AN26" s="1">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AO26" s="63">
+      <c r="AO26" s="6">
         <v>1.28</v>
       </c>
       <c r="AP26" s="2">
         <v>8.61</v>
       </c>
       <c r="AQ26" s="2">
         <v>2.5</v>
       </c>
       <c r="AR26" s="2">
         <v>6.11</v>
       </c>
       <c r="AS26" s="2">
         <v>1.03</v>
       </c>
       <c r="AT26" s="2">
         <v>5.08</v>
       </c>
       <c r="AU26" s="2">
         <v>0.09</v>
       </c>
       <c r="AV26" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AW26" s="2">
         <v>0.02</v>
       </c>
-      <c r="AX26" s="49">
+      <c r="AX26" s="37">
         <v>5381</v>
       </c>
-      <c r="AY26" s="53">
+      <c r="AY26" s="42">
         <v>4041</v>
       </c>
-      <c r="AZ26" s="53">
+      <c r="AZ26" s="42">
         <v>1340</v>
       </c>
-      <c r="BA26" s="53">
+      <c r="BA26" s="42">
         <v>921</v>
       </c>
-      <c r="BB26" s="53">
+      <c r="BB26" s="42">
         <v>419</v>
       </c>
-      <c r="BC26" s="49">
+      <c r="BC26" s="37">
         <v>4041</v>
       </c>
-      <c r="BD26" s="53">
+      <c r="BD26" s="42">
         <v>186</v>
       </c>
-      <c r="BE26" s="53">
+      <c r="BE26" s="42">
         <v>420</v>
       </c>
-      <c r="BF26" s="53">
+      <c r="BF26" s="42">
         <v>481</v>
       </c>
-      <c r="BG26" s="53">
+      <c r="BG26" s="42">
         <v>666</v>
       </c>
-      <c r="BH26" s="53">
+      <c r="BH26" s="42">
         <v>549</v>
       </c>
-      <c r="BI26" s="53">
+      <c r="BI26" s="42">
         <v>581</v>
       </c>
-      <c r="BJ26" s="53">
+      <c r="BJ26" s="42">
         <v>1158</v>
       </c>
       <c r="BK26" s="1">
         <v>853.1</v>
       </c>
       <c r="BL26" s="1">
         <v>515.9</v>
       </c>
       <c r="BM26" s="1">
         <v>101.7</v>
       </c>
       <c r="BN26" s="2">
         <v>514.79999999999995</v>
       </c>
       <c r="BO26" s="2">
         <v>236.6</v>
       </c>
       <c r="BP26" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ26" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR26" s="2">
         <v>699.5</v>
@@ -13564,69 +13013,69 @@
       <c r="CO26" s="1">
         <v>57986</v>
       </c>
       <c r="CP26" s="1">
         <v>53642</v>
       </c>
       <c r="CQ26" s="1">
         <v>4344</v>
       </c>
       <c r="CR26" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS26" s="1">
         <v>59640</v>
       </c>
       <c r="CT26" s="1">
         <v>7545</v>
       </c>
       <c r="CU26" s="1">
         <v>22141</v>
       </c>
       <c r="CV26" s="1">
         <v>20502</v>
       </c>
       <c r="CW26" s="1">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="CX26" s="1">
         <v>21414</v>
       </c>
       <c r="CY26" s="1">
         <v>18133</v>
       </c>
       <c r="CZ26" s="1">
-        <v>3282</v>
+        <v>3281</v>
       </c>
       <c r="DA26" s="1">
         <v>727</v>
       </c>
       <c r="DB26" s="1">
         <v>2369</v>
       </c>
       <c r="DC26" s="1">
-        <v>-1645</v>
+        <v>-1642</v>
       </c>
       <c r="DD26" s="1">
         <v>1344</v>
       </c>
       <c r="DE26" s="1">
         <v>41</v>
       </c>
       <c r="DF26" s="1">
         <v>2030</v>
       </c>
       <c r="DG26" s="1">
         <v>21846</v>
       </c>
       <c r="DH26" s="1">
         <v>20126</v>
       </c>
       <c r="DI26" s="1">
         <v>722</v>
       </c>
       <c r="DJ26" s="2">
         <v>103</v>
       </c>
       <c r="DK26" s="2">
         <v>85</v>
       </c>
@@ -13744,64 +13193,64 @@
       <c r="EW26" s="1">
         <v>517</v>
       </c>
       <c r="EX26" s="1">
         <v>41</v>
       </c>
       <c r="EY26" s="1">
         <v>1229</v>
       </c>
       <c r="EZ26" s="1">
         <v>1655</v>
       </c>
       <c r="FA26" s="1">
         <v>341</v>
       </c>
       <c r="FB26" s="1">
         <v>2086</v>
       </c>
       <c r="FC26" s="2">
         <v>3672</v>
       </c>
       <c r="FD26" s="4">
         <v>2114</v>
       </c>
     </row>
-    <row r="27" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="54">
+    <row r="27" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="44">
         <v>2</v>
       </c>
-      <c r="B27" s="47" t="s">
+      <c r="B27" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C27" s="55" t="s">
+      <c r="C27" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="D27" s="51" t="s">
+      <c r="D27" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="E27" s="48"/>
+      <c r="E27" s="36"/>
       <c r="F27" s="3">
         <v>27</v>
       </c>
       <c r="G27" s="1">
         <v>1175.9000000000001</v>
       </c>
       <c r="H27" s="1">
         <v>7.22</v>
       </c>
       <c r="I27" s="1">
         <v>2.72</v>
       </c>
       <c r="J27" s="1">
         <v>4.5</v>
       </c>
       <c r="K27" s="1">
         <v>7686</v>
       </c>
       <c r="L27" s="2">
         <v>59.1</v>
       </c>
       <c r="M27" s="1">
         <v>37009</v>
       </c>
       <c r="N27" s="1">
@@ -13834,143 +13283,143 @@
       <c r="W27" s="1">
         <v>92.7</v>
       </c>
       <c r="X27" s="1">
         <v>1512</v>
       </c>
       <c r="Y27" s="1">
         <v>5091</v>
       </c>
       <c r="Z27" s="2">
         <v>36689</v>
       </c>
       <c r="AA27" s="2">
         <v>2469</v>
       </c>
       <c r="AB27" s="2">
         <v>28380</v>
       </c>
       <c r="AC27" s="2">
         <v>492</v>
       </c>
       <c r="AD27" s="2">
         <v>8309</v>
       </c>
       <c r="AE27" s="1">
-        <v>163.30000000000001</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="AF27" s="1">
         <v>22.6</v>
       </c>
       <c r="AG27" s="1">
         <v>14142</v>
       </c>
       <c r="AH27" s="1">
         <v>38.5</v>
       </c>
       <c r="AI27" s="1">
         <v>1151</v>
       </c>
       <c r="AJ27" s="1">
         <v>71</v>
       </c>
       <c r="AK27" s="1">
         <v>1959</v>
       </c>
       <c r="AL27" s="1">
         <v>120</v>
       </c>
       <c r="AM27" s="1">
         <v>7.27</v>
       </c>
       <c r="AN27" s="1">
         <v>2.77</v>
       </c>
-      <c r="AO27" s="63">
+      <c r="AO27" s="6">
         <v>2.15</v>
       </c>
       <c r="AP27" s="2">
         <v>7.22</v>
       </c>
       <c r="AQ27" s="2">
         <v>2.72</v>
       </c>
       <c r="AR27" s="2">
         <v>4.5</v>
       </c>
       <c r="AS27" s="2">
         <v>2.15</v>
       </c>
       <c r="AT27" s="2">
         <v>2.35</v>
       </c>
       <c r="AU27" s="2">
         <v>0.47</v>
       </c>
       <c r="AV27" s="2">
         <v>0.47</v>
       </c>
       <c r="AW27" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX27" s="49">
+      <c r="AX27" s="37">
         <v>7686</v>
       </c>
-      <c r="AY27" s="53">
+      <c r="AY27" s="42">
         <v>4289</v>
       </c>
-      <c r="AZ27" s="53">
+      <c r="AZ27" s="42">
         <v>3397</v>
       </c>
-      <c r="BA27" s="53">
+      <c r="BA27" s="42">
         <v>2799</v>
       </c>
-      <c r="BB27" s="53">
+      <c r="BB27" s="42">
         <v>598</v>
       </c>
-      <c r="BC27" s="49">
+      <c r="BC27" s="37">
         <v>4289</v>
       </c>
-      <c r="BD27" s="53">
+      <c r="BD27" s="42">
         <v>243</v>
       </c>
-      <c r="BE27" s="53">
+      <c r="BE27" s="42">
         <v>501</v>
       </c>
-      <c r="BF27" s="53">
+      <c r="BF27" s="42">
         <v>475</v>
       </c>
-      <c r="BG27" s="53">
+      <c r="BG27" s="42">
         <v>982</v>
       </c>
-      <c r="BH27" s="53">
+      <c r="BH27" s="42">
         <v>593</v>
       </c>
-      <c r="BI27" s="53">
+      <c r="BI27" s="42">
         <v>470</v>
       </c>
-      <c r="BJ27" s="53">
+      <c r="BJ27" s="42">
         <v>1025</v>
       </c>
       <c r="BK27" s="1">
         <v>1339.1</v>
       </c>
       <c r="BL27" s="1">
         <v>934.7</v>
       </c>
       <c r="BM27" s="1">
         <v>115</v>
       </c>
       <c r="BN27" s="2">
         <v>1021.3</v>
       </c>
       <c r="BO27" s="2">
         <v>202.8</v>
       </c>
       <c r="BP27" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ27" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR27" s="2">
         <v>1175.9000000000001</v>
@@ -14053,60 +13502,60 @@
       <c r="CR27" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS27" s="1">
         <v>113620</v>
       </c>
       <c r="CT27" s="1">
         <v>4839</v>
       </c>
       <c r="CU27" s="1">
         <v>37009</v>
       </c>
       <c r="CV27" s="1">
         <v>34220</v>
       </c>
       <c r="CW27" s="1">
         <v>2789</v>
       </c>
       <c r="CX27" s="1">
         <v>34319</v>
       </c>
       <c r="CY27" s="1">
         <v>28313</v>
       </c>
       <c r="CZ27" s="1">
-        <v>6009</v>
+        <v>6006</v>
       </c>
       <c r="DA27" s="1">
         <v>2690</v>
       </c>
       <c r="DB27" s="1">
         <v>5907</v>
       </c>
       <c r="DC27" s="1">
-        <v>-3220</v>
+        <v>-3217</v>
       </c>
       <c r="DD27" s="1">
         <v>2469</v>
       </c>
       <c r="DE27" s="1">
         <v>67</v>
       </c>
       <c r="DF27" s="1">
         <v>5092</v>
       </c>
       <c r="DG27" s="1">
         <v>36689</v>
       </c>
       <c r="DH27" s="1">
         <v>33501</v>
       </c>
       <c r="DI27" s="1">
         <v>998</v>
       </c>
       <c r="DJ27" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK27" s="2" t="s">
         <v>194</v>
       </c>
@@ -14224,64 +13673,64 @@
       <c r="EW27" s="1">
         <v>761</v>
       </c>
       <c r="EX27" s="1">
         <v>67</v>
       </c>
       <c r="EY27" s="1">
         <v>3126</v>
       </c>
       <c r="EZ27" s="1">
         <v>2035</v>
       </c>
       <c r="FA27" s="1">
         <v>492</v>
       </c>
       <c r="FB27" s="1">
         <v>3407</v>
       </c>
       <c r="FC27" s="2">
         <v>8309</v>
       </c>
       <c r="FD27" s="4">
         <v>4261</v>
       </c>
     </row>
-    <row r="28" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="54">
+    <row r="28" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="44">
         <v>2</v>
       </c>
-      <c r="B28" s="47" t="s">
+      <c r="B28" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C28" s="55" t="s">
+      <c r="C28" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="D28" s="51" t="s">
+      <c r="D28" s="40" t="s">
         <v>147</v>
       </c>
-      <c r="E28" s="52"/>
+      <c r="E28" s="41"/>
       <c r="F28" s="3">
         <v>9</v>
       </c>
       <c r="G28" s="1">
         <v>1621.2</v>
       </c>
       <c r="H28" s="1">
         <v>8.49</v>
       </c>
       <c r="I28" s="1">
         <v>3.49</v>
       </c>
       <c r="J28" s="1">
         <v>5</v>
       </c>
       <c r="K28" s="1">
         <v>12967</v>
       </c>
       <c r="L28" s="2">
         <v>63.3</v>
       </c>
       <c r="M28" s="1">
         <v>43726</v>
       </c>
       <c r="N28" s="1">
@@ -14343,114 +13792,114 @@
       </c>
       <c r="AG28" s="1">
         <v>14978</v>
       </c>
       <c r="AH28" s="1">
         <v>35.700000000000003</v>
       </c>
       <c r="AI28" s="1">
         <v>981</v>
       </c>
       <c r="AJ28" s="1">
         <v>51</v>
       </c>
       <c r="AK28" s="1">
         <v>1764</v>
       </c>
       <c r="AL28" s="1">
         <v>92</v>
       </c>
       <c r="AM28" s="1">
         <v>9.09</v>
       </c>
       <c r="AN28" s="1">
         <v>3.49</v>
       </c>
-      <c r="AO28" s="63">
+      <c r="AO28" s="6">
         <v>3.01</v>
       </c>
       <c r="AP28" s="2">
         <v>8.49</v>
       </c>
       <c r="AQ28" s="2">
         <v>3.49</v>
       </c>
       <c r="AR28" s="2">
         <v>5</v>
       </c>
       <c r="AS28" s="2">
         <v>2.41</v>
       </c>
       <c r="AT28" s="2">
         <v>2.59</v>
       </c>
       <c r="AU28" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV28" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW28" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX28" s="49">
+      <c r="AX28" s="37">
         <v>12967</v>
       </c>
-      <c r="AY28" s="53">
+      <c r="AY28" s="42">
         <v>8341</v>
       </c>
-      <c r="AZ28" s="53">
+      <c r="AZ28" s="42">
         <v>4626</v>
       </c>
-      <c r="BA28" s="53">
+      <c r="BA28" s="42">
         <v>3740</v>
       </c>
-      <c r="BB28" s="53">
+      <c r="BB28" s="42">
         <v>886</v>
       </c>
-      <c r="BC28" s="49">
+      <c r="BC28" s="37">
         <v>8341</v>
       </c>
-      <c r="BD28" s="53">
+      <c r="BD28" s="42">
         <v>81</v>
       </c>
-      <c r="BE28" s="53">
+      <c r="BE28" s="42">
         <v>3568</v>
       </c>
-      <c r="BF28" s="53" t="s">
-[...2 lines deleted...]
-      <c r="BG28" s="53">
+      <c r="BF28" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BG28" s="42">
         <v>486</v>
       </c>
-      <c r="BH28" s="53">
+      <c r="BH28" s="42">
         <v>504</v>
       </c>
-      <c r="BI28" s="53">
+      <c r="BI28" s="42">
         <v>3300</v>
       </c>
-      <c r="BJ28" s="53">
+      <c r="BJ28" s="42">
         <v>402</v>
       </c>
       <c r="BK28" s="1">
         <v>1772.4</v>
       </c>
       <c r="BL28" s="1">
         <v>1541.6</v>
       </c>
       <c r="BM28" s="1">
         <v>3.3</v>
       </c>
       <c r="BN28" s="2">
         <v>1536.7</v>
       </c>
       <c r="BO28" s="2">
         <v>232.4</v>
       </c>
       <c r="BP28" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ28" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR28" s="2">
         <v>1621.2</v>
@@ -14533,60 +13982,60 @@
       <c r="CR28" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS28" s="1">
         <v>112161</v>
       </c>
       <c r="CT28" s="1">
         <v>16058</v>
       </c>
       <c r="CU28" s="1">
         <v>43726</v>
       </c>
       <c r="CV28" s="1">
         <v>41649</v>
       </c>
       <c r="CW28" s="1">
         <v>2077</v>
       </c>
       <c r="CX28" s="1">
         <v>37443</v>
       </c>
       <c r="CY28" s="1">
         <v>33590</v>
       </c>
       <c r="CZ28" s="1">
-        <v>3852</v>
+        <v>3853</v>
       </c>
       <c r="DA28" s="1">
         <v>6283</v>
       </c>
       <c r="DB28" s="1">
         <v>8059</v>
       </c>
       <c r="DC28" s="1">
-        <v>-1775</v>
+        <v>-1776</v>
       </c>
       <c r="DD28" s="1">
         <v>292</v>
       </c>
       <c r="DE28" s="1">
         <v>22</v>
       </c>
       <c r="DF28" s="1">
         <v>6553</v>
       </c>
       <c r="DG28" s="1">
         <v>41941</v>
       </c>
       <c r="DH28" s="1">
         <v>41621</v>
       </c>
       <c r="DI28" s="1" t="s">
         <v>194</v>
       </c>
       <c r="DJ28" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK28" s="2" t="s">
         <v>194</v>
       </c>
@@ -14704,64 +14153,64 @@
       <c r="EW28" s="1">
         <v>1043</v>
       </c>
       <c r="EX28" s="1">
         <v>22</v>
       </c>
       <c r="EY28" s="1">
         <v>2448</v>
       </c>
       <c r="EZ28" s="1">
         <v>1523</v>
       </c>
       <c r="FA28" s="1">
         <v>198</v>
       </c>
       <c r="FB28" s="1">
         <v>3826</v>
       </c>
       <c r="FC28" s="2">
         <v>8329</v>
       </c>
       <c r="FD28" s="4">
         <v>1721</v>
       </c>
     </row>
-    <row r="29" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="54">
+    <row r="29" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="44">
         <v>2</v>
       </c>
-      <c r="B29" s="47" t="s">
+      <c r="B29" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C29" s="55" t="s">
+      <c r="C29" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="D29" s="51" t="s">
+      <c r="D29" s="40" t="s">
         <v>156</v>
       </c>
-      <c r="E29" s="48"/>
+      <c r="E29" s="36"/>
       <c r="F29" s="3">
         <v>11</v>
       </c>
       <c r="G29" s="1">
         <v>2389.9</v>
       </c>
       <c r="H29" s="1">
         <v>12.3</v>
       </c>
       <c r="I29" s="1">
         <v>3.15</v>
       </c>
       <c r="J29" s="1">
         <v>9.15</v>
       </c>
       <c r="K29" s="1">
         <v>13057</v>
       </c>
       <c r="L29" s="2">
         <v>56.1</v>
       </c>
       <c r="M29" s="1">
         <v>338526</v>
       </c>
       <c r="N29" s="1">
@@ -14823,114 +14272,114 @@
       </c>
       <c r="AG29" s="1">
         <v>17819</v>
       </c>
       <c r="AH29" s="1">
         <v>28.8</v>
       </c>
       <c r="AI29" s="1">
         <v>365</v>
       </c>
       <c r="AJ29" s="1">
         <v>19</v>
       </c>
       <c r="AK29" s="1">
         <v>1449</v>
       </c>
       <c r="AL29" s="1">
         <v>75</v>
       </c>
       <c r="AM29" s="1">
         <v>14.49</v>
       </c>
       <c r="AN29" s="1">
         <v>5.34</v>
       </c>
-      <c r="AO29" s="63">
+      <c r="AO29" s="6">
         <v>3.61</v>
       </c>
       <c r="AP29" s="2">
         <v>12.3</v>
       </c>
       <c r="AQ29" s="2">
         <v>3.15</v>
       </c>
       <c r="AR29" s="2">
         <v>9.15</v>
       </c>
       <c r="AS29" s="2">
         <v>3.61</v>
       </c>
       <c r="AT29" s="2">
         <v>5.54</v>
       </c>
       <c r="AU29" s="2">
         <v>0.95</v>
       </c>
       <c r="AV29" s="2">
         <v>0.95</v>
       </c>
       <c r="AW29" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX29" s="49">
+      <c r="AX29" s="37">
         <v>13057</v>
       </c>
-      <c r="AY29" s="53">
+      <c r="AY29" s="42">
         <v>5133</v>
       </c>
-      <c r="AZ29" s="53">
+      <c r="AZ29" s="42">
         <v>7924</v>
       </c>
-      <c r="BA29" s="53">
+      <c r="BA29" s="42">
         <v>6693</v>
       </c>
-      <c r="BB29" s="53">
+      <c r="BB29" s="42">
         <v>1231</v>
       </c>
-      <c r="BC29" s="49">
+      <c r="BC29" s="37">
         <v>5133</v>
       </c>
-      <c r="BD29" s="53">
+      <c r="BD29" s="42">
         <v>171</v>
       </c>
-      <c r="BE29" s="53">
+      <c r="BE29" s="42">
         <v>94</v>
       </c>
-      <c r="BF29" s="53">
+      <c r="BF29" s="42">
         <v>1742</v>
       </c>
-      <c r="BG29" s="53">
+      <c r="BG29" s="42">
         <v>1264</v>
       </c>
-      <c r="BH29" s="53">
+      <c r="BH29" s="42">
         <v>318</v>
       </c>
-      <c r="BI29" s="53">
+      <c r="BI29" s="42">
         <v>149</v>
       </c>
-      <c r="BJ29" s="53">
+      <c r="BJ29" s="42">
         <v>1395</v>
       </c>
       <c r="BK29" s="1">
         <v>10200.700000000001</v>
       </c>
       <c r="BL29" s="1">
         <v>7499.9</v>
       </c>
       <c r="BM29" s="1">
         <v>133.6</v>
       </c>
       <c r="BN29" s="2">
         <v>9367.7000000000007</v>
       </c>
       <c r="BO29" s="2">
         <v>699.4</v>
       </c>
       <c r="BP29" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ29" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR29" s="2">
         <v>2389.9</v>
@@ -15013,60 +14462,60 @@
       <c r="CR29" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS29" s="1">
         <v>75639</v>
       </c>
       <c r="CT29" s="1">
         <v>30047</v>
       </c>
       <c r="CU29" s="1">
         <v>338526</v>
       </c>
       <c r="CV29" s="1">
         <v>57870</v>
       </c>
       <c r="CW29" s="1">
         <v>280656</v>
       </c>
       <c r="CX29" s="1">
         <v>337605</v>
       </c>
       <c r="CY29" s="1">
         <v>57302</v>
       </c>
       <c r="CZ29" s="1">
-        <v>280304</v>
+        <v>280303</v>
       </c>
       <c r="DA29" s="1">
         <v>921</v>
       </c>
       <c r="DB29" s="1">
         <v>568</v>
       </c>
       <c r="DC29" s="1">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="DD29" s="1">
         <v>3978</v>
       </c>
       <c r="DE29" s="1">
         <v>48</v>
       </c>
       <c r="DF29" s="1">
         <v>4851</v>
       </c>
       <c r="DG29" s="1">
         <v>61848</v>
       </c>
       <c r="DH29" s="1">
         <v>57289</v>
       </c>
       <c r="DI29" s="1">
         <v>1739</v>
       </c>
       <c r="DJ29" s="2">
         <v>97</v>
       </c>
       <c r="DK29" s="2">
         <v>26</v>
       </c>
@@ -15184,64 +14633,64 @@
       <c r="EW29" s="1">
         <v>1309</v>
       </c>
       <c r="EX29" s="1">
         <v>48</v>
       </c>
       <c r="EY29" s="1">
         <v>1149</v>
       </c>
       <c r="EZ29" s="1">
         <v>10611</v>
       </c>
       <c r="FA29" s="1">
         <v>735</v>
       </c>
       <c r="FB29" s="1">
         <v>4759</v>
       </c>
       <c r="FC29" s="2">
         <v>4498</v>
       </c>
       <c r="FD29" s="4">
         <v>3762</v>
       </c>
     </row>
-    <row r="30" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="46">
+    <row r="30" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="34">
         <v>1</v>
       </c>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="51" t="s">
+      <c r="C30" s="40" t="s">
         <v>117</v>
       </c>
-      <c r="D30" s="51" t="s">
+      <c r="D30" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E30" s="52"/>
+      <c r="E30" s="41"/>
       <c r="F30" s="3">
         <v>60</v>
       </c>
       <c r="G30" s="1">
         <v>155.19999999999999</v>
       </c>
       <c r="H30" s="1">
         <v>7.53</v>
       </c>
       <c r="I30" s="1">
         <v>2.37</v>
       </c>
       <c r="J30" s="1">
         <v>5.16</v>
       </c>
       <c r="K30" s="1">
         <v>4096</v>
       </c>
       <c r="L30" s="2">
         <v>66.3</v>
       </c>
       <c r="M30" s="1">
         <v>7588</v>
       </c>
       <c r="N30" s="1">
@@ -15303,114 +14752,114 @@
       </c>
       <c r="AG30" s="1">
         <v>2447</v>
       </c>
       <c r="AH30" s="1">
         <v>34.1</v>
       </c>
       <c r="AI30" s="1">
         <v>226</v>
       </c>
       <c r="AJ30" s="1">
         <v>109</v>
       </c>
       <c r="AK30" s="1">
         <v>325</v>
       </c>
       <c r="AL30" s="1">
         <v>158</v>
       </c>
       <c r="AM30" s="1">
         <v>7.56</v>
       </c>
       <c r="AN30" s="1">
         <v>2.38</v>
       </c>
-      <c r="AO30" s="63">
+      <c r="AO30" s="6">
         <v>0.62</v>
       </c>
       <c r="AP30" s="2">
         <v>7.53</v>
       </c>
       <c r="AQ30" s="2">
         <v>2.37</v>
       </c>
       <c r="AR30" s="2">
         <v>5.16</v>
       </c>
       <c r="AS30" s="2">
         <v>0.6</v>
       </c>
       <c r="AT30" s="2">
         <v>4.5599999999999996</v>
       </c>
       <c r="AU30" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV30" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW30" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX30" s="49">
+      <c r="AX30" s="37">
         <v>4096</v>
       </c>
-      <c r="AY30" s="53">
+      <c r="AY30" s="42">
         <v>3649</v>
       </c>
-      <c r="AZ30" s="53">
+      <c r="AZ30" s="42">
         <v>447</v>
       </c>
-      <c r="BA30" s="53">
+      <c r="BA30" s="42">
         <v>170</v>
       </c>
-      <c r="BB30" s="53">
+      <c r="BB30" s="42">
         <v>277</v>
       </c>
-      <c r="BC30" s="49">
+      <c r="BC30" s="37">
         <v>3649</v>
       </c>
-      <c r="BD30" s="53">
+      <c r="BD30" s="42">
         <v>38</v>
       </c>
-      <c r="BE30" s="53">
+      <c r="BE30" s="42">
         <v>227</v>
       </c>
-      <c r="BF30" s="53">
+      <c r="BF30" s="42">
         <v>272</v>
       </c>
-      <c r="BG30" s="53">
+      <c r="BG30" s="42">
         <v>423</v>
       </c>
-      <c r="BH30" s="53">
+      <c r="BH30" s="42">
         <v>410</v>
       </c>
-      <c r="BI30" s="53">
+      <c r="BI30" s="42">
         <v>652</v>
       </c>
-      <c r="BJ30" s="53">
+      <c r="BJ30" s="42">
         <v>1627</v>
       </c>
       <c r="BK30" s="1">
         <v>313.3</v>
       </c>
       <c r="BL30" s="1">
         <v>140.80000000000001</v>
       </c>
       <c r="BM30" s="1">
         <v>105.2</v>
       </c>
       <c r="BN30" s="2">
         <v>205.4</v>
       </c>
       <c r="BO30" s="2">
         <v>1.7</v>
       </c>
       <c r="BP30" s="2">
         <v>1</v>
       </c>
       <c r="BQ30" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR30" s="2">
         <v>155.19999999999999</v>
@@ -15664,64 +15113,64 @@
       <c r="EW30" s="1">
         <v>230</v>
       </c>
       <c r="EX30" s="1">
         <v>8</v>
       </c>
       <c r="EY30" s="1">
         <v>184</v>
       </c>
       <c r="EZ30" s="1">
         <v>423</v>
       </c>
       <c r="FA30" s="1">
         <v>83</v>
       </c>
       <c r="FB30" s="1">
         <v>707</v>
       </c>
       <c r="FC30" s="2">
         <v>1697</v>
       </c>
       <c r="FD30" s="4">
         <v>803</v>
       </c>
     </row>
-    <row r="31" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="46">
+    <row r="31" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="34">
         <v>1</v>
       </c>
-      <c r="B31" s="47" t="s">
+      <c r="B31" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C31" s="51" t="s">
+      <c r="C31" s="40" t="s">
         <v>190</v>
       </c>
-      <c r="D31" s="51" t="s">
+      <c r="D31" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E31" s="52"/>
+      <c r="E31" s="41"/>
       <c r="F31" s="3">
         <v>10</v>
       </c>
       <c r="G31" s="1">
         <v>103.6</v>
       </c>
       <c r="H31" s="1">
         <v>6.62</v>
       </c>
       <c r="I31" s="1">
         <v>2.29</v>
       </c>
       <c r="J31" s="1">
         <v>4.33</v>
       </c>
       <c r="K31" s="1">
         <v>3326</v>
       </c>
       <c r="L31" s="2">
         <v>65.599999999999994</v>
       </c>
       <c r="M31" s="1">
         <v>11578</v>
       </c>
       <c r="N31" s="1">
@@ -15754,143 +15203,143 @@
       <c r="W31" s="1">
         <v>88.9</v>
       </c>
       <c r="X31" s="1">
         <v>404</v>
       </c>
       <c r="Y31" s="1">
         <v>1749</v>
       </c>
       <c r="Z31" s="2">
         <v>8285</v>
       </c>
       <c r="AA31" s="2">
         <v>165</v>
       </c>
       <c r="AB31" s="2">
         <v>7370</v>
       </c>
       <c r="AC31" s="2">
         <v>109</v>
       </c>
       <c r="AD31" s="2">
         <v>915</v>
       </c>
       <c r="AE31" s="1">
-        <v>62.9</v>
+        <v>63.1</v>
       </c>
       <c r="AF31" s="1">
         <v>11</v>
       </c>
       <c r="AG31" s="1">
         <v>2138</v>
       </c>
       <c r="AH31" s="1">
         <v>25.8</v>
       </c>
       <c r="AI31" s="1">
         <v>139</v>
       </c>
       <c r="AJ31" s="1">
         <v>88</v>
       </c>
       <c r="AK31" s="1">
         <v>323</v>
       </c>
       <c r="AL31" s="1">
         <v>206</v>
       </c>
       <c r="AM31" s="1">
         <v>6.62</v>
       </c>
       <c r="AN31" s="1">
         <v>2.29</v>
       </c>
-      <c r="AO31" s="63">
+      <c r="AO31" s="6">
         <v>0.49</v>
       </c>
       <c r="AP31" s="2">
         <v>6.62</v>
       </c>
       <c r="AQ31" s="2">
         <v>2.29</v>
       </c>
       <c r="AR31" s="2">
         <v>4.33</v>
       </c>
       <c r="AS31" s="2">
         <v>0.49</v>
       </c>
       <c r="AT31" s="2">
         <v>3.84</v>
       </c>
       <c r="AU31" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV31" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW31" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX31" s="49">
+      <c r="AX31" s="37">
         <v>3326</v>
       </c>
-      <c r="AY31" s="53">
+      <c r="AY31" s="42">
         <v>2601</v>
       </c>
-      <c r="AZ31" s="53">
+      <c r="AZ31" s="42">
         <v>725</v>
       </c>
-      <c r="BA31" s="53">
+      <c r="BA31" s="42">
         <v>327</v>
       </c>
-      <c r="BB31" s="53">
+      <c r="BB31" s="42">
         <v>398</v>
       </c>
-      <c r="BC31" s="49">
+      <c r="BC31" s="37">
         <v>2601</v>
       </c>
-      <c r="BD31" s="53" t="s">
-[...2 lines deleted...]
-      <c r="BE31" s="53">
+      <c r="BD31" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BE31" s="42">
         <v>331</v>
       </c>
-      <c r="BF31" s="53">
+      <c r="BF31" s="42">
         <v>205</v>
       </c>
-      <c r="BG31" s="53">
+      <c r="BG31" s="42">
         <v>215</v>
       </c>
-      <c r="BH31" s="53">
+      <c r="BH31" s="42">
         <v>3</v>
       </c>
-      <c r="BI31" s="53">
+      <c r="BI31" s="42">
         <v>214</v>
       </c>
-      <c r="BJ31" s="53">
+      <c r="BJ31" s="42">
         <v>1633</v>
       </c>
       <c r="BK31" s="1">
         <v>241</v>
       </c>
       <c r="BL31" s="1">
         <v>106.3</v>
       </c>
       <c r="BM31" s="1">
         <v>56</v>
       </c>
       <c r="BN31" s="2">
         <v>159.6</v>
       </c>
       <c r="BO31" s="2">
         <v>25.4</v>
       </c>
       <c r="BP31" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ31" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR31" s="2">
         <v>103.6</v>
@@ -15964,69 +15413,69 @@
       <c r="CO31" s="1">
         <v>9464</v>
       </c>
       <c r="CP31" s="1">
         <v>9456</v>
       </c>
       <c r="CQ31" s="1">
         <v>8</v>
       </c>
       <c r="CR31" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS31" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT31" s="1">
         <v>154</v>
       </c>
       <c r="CU31" s="1">
         <v>11578</v>
       </c>
       <c r="CV31" s="1">
         <v>8120</v>
       </c>
       <c r="CW31" s="1">
-        <v>3459</v>
+        <v>3458</v>
       </c>
       <c r="CX31" s="1">
         <v>10290</v>
       </c>
       <c r="CY31" s="1">
         <v>7368</v>
       </c>
       <c r="CZ31" s="1">
-        <v>2920</v>
+        <v>2922</v>
       </c>
       <c r="DA31" s="1">
         <v>1288</v>
       </c>
       <c r="DB31" s="1">
         <v>752</v>
       </c>
       <c r="DC31" s="1">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="DD31" s="1">
         <v>165</v>
       </c>
       <c r="DE31" s="1">
         <v>2</v>
       </c>
       <c r="DF31" s="1">
         <v>1451</v>
       </c>
       <c r="DG31" s="1">
         <v>8285</v>
       </c>
       <c r="DH31" s="1">
         <v>8347</v>
       </c>
       <c r="DI31" s="1">
         <v>663</v>
       </c>
       <c r="DJ31" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK31" s="2" t="s">
         <v>194</v>
       </c>
@@ -16144,64 +15593,64 @@
       <c r="EW31" s="1">
         <v>363</v>
       </c>
       <c r="EX31" s="1">
         <v>2</v>
       </c>
       <c r="EY31" s="1">
         <v>1296</v>
       </c>
       <c r="EZ31" s="1">
         <v>554</v>
       </c>
       <c r="FA31" s="1">
         <v>109</v>
       </c>
       <c r="FB31" s="1">
         <v>759</v>
       </c>
       <c r="FC31" s="2">
         <v>915</v>
       </c>
       <c r="FD31" s="4">
         <v>1052</v>
       </c>
     </row>
-    <row r="32" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="46">
+    <row r="32" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="34">
         <v>1</v>
       </c>
-      <c r="B32" s="47" t="s">
+      <c r="B32" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C32" s="51" t="s">
+      <c r="C32" s="40" t="s">
         <v>118</v>
       </c>
-      <c r="D32" s="51" t="s">
+      <c r="D32" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E32" s="52"/>
+      <c r="E32" s="41"/>
       <c r="F32" s="3">
         <v>108</v>
       </c>
       <c r="G32" s="1">
         <v>242.4</v>
       </c>
       <c r="H32" s="1">
         <v>5.05</v>
       </c>
       <c r="I32" s="1">
         <v>2.25</v>
       </c>
       <c r="J32" s="1">
         <v>2.8</v>
       </c>
       <c r="K32" s="1">
         <v>3935</v>
       </c>
       <c r="L32" s="2">
         <v>67.900000000000006</v>
       </c>
       <c r="M32" s="1">
         <v>11380</v>
       </c>
       <c r="N32" s="1">
@@ -16234,143 +15683,143 @@
       <c r="W32" s="1">
         <v>92.9</v>
       </c>
       <c r="X32" s="1">
         <v>511</v>
       </c>
       <c r="Y32" s="1">
         <v>2193</v>
       </c>
       <c r="Z32" s="2">
         <v>9837</v>
       </c>
       <c r="AA32" s="2">
         <v>533</v>
       </c>
       <c r="AB32" s="2">
         <v>8251</v>
       </c>
       <c r="AC32" s="2">
         <v>123</v>
       </c>
       <c r="AD32" s="2">
         <v>1586</v>
       </c>
       <c r="AE32" s="1">
-        <v>118.7</v>
+        <v>118.6</v>
       </c>
       <c r="AF32" s="1">
         <v>16.100000000000001</v>
       </c>
       <c r="AG32" s="1">
         <v>2895</v>
       </c>
       <c r="AH32" s="1">
         <v>29.4</v>
       </c>
       <c r="AI32" s="1">
         <v>314</v>
       </c>
       <c r="AJ32" s="1">
         <v>65</v>
       </c>
       <c r="AK32" s="1">
         <v>573</v>
       </c>
       <c r="AL32" s="1">
         <v>119</v>
       </c>
       <c r="AM32" s="1">
         <v>5.19</v>
       </c>
       <c r="AN32" s="1">
         <v>2.33</v>
       </c>
-      <c r="AO32" s="63">
+      <c r="AO32" s="6">
         <v>0.5</v>
       </c>
       <c r="AP32" s="2">
         <v>5.05</v>
       </c>
       <c r="AQ32" s="2">
         <v>2.25</v>
       </c>
       <c r="AR32" s="2">
         <v>2.8</v>
       </c>
       <c r="AS32" s="2">
         <v>0.44</v>
       </c>
       <c r="AT32" s="2">
         <v>2.36</v>
       </c>
       <c r="AU32" s="2">
         <v>0.12</v>
       </c>
       <c r="AV32" s="2">
         <v>0.11</v>
       </c>
       <c r="AW32" s="2">
         <v>0.01</v>
       </c>
-      <c r="AX32" s="49">
+      <c r="AX32" s="37">
         <v>3935</v>
       </c>
-      <c r="AY32" s="53">
+      <c r="AY32" s="42">
         <v>3107</v>
       </c>
-      <c r="AZ32" s="53">
+      <c r="AZ32" s="42">
         <v>828</v>
       </c>
-      <c r="BA32" s="53">
+      <c r="BA32" s="42">
         <v>641</v>
       </c>
-      <c r="BB32" s="53">
+      <c r="BB32" s="42">
         <v>187</v>
       </c>
-      <c r="BC32" s="49">
+      <c r="BC32" s="37">
         <v>3107</v>
       </c>
-      <c r="BD32" s="53">
+      <c r="BD32" s="42">
         <v>61</v>
       </c>
-      <c r="BE32" s="53">
+      <c r="BE32" s="42">
         <v>261</v>
       </c>
-      <c r="BF32" s="53">
+      <c r="BF32" s="42">
         <v>188</v>
       </c>
-      <c r="BG32" s="53">
+      <c r="BG32" s="42">
         <v>288</v>
       </c>
-      <c r="BH32" s="53">
+      <c r="BH32" s="42">
         <v>347</v>
       </c>
-      <c r="BI32" s="53">
+      <c r="BI32" s="42">
         <v>964</v>
       </c>
-      <c r="BJ32" s="53">
+      <c r="BJ32" s="42">
         <v>998</v>
       </c>
       <c r="BK32" s="1">
         <v>632.6</v>
       </c>
       <c r="BL32" s="1">
         <v>409.3</v>
       </c>
       <c r="BM32" s="1">
         <v>78.599999999999994</v>
       </c>
       <c r="BN32" s="2">
         <v>541.29999999999995</v>
       </c>
       <c r="BO32" s="2">
         <v>12.7</v>
       </c>
       <c r="BP32" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ32" s="2">
         <v>1.2</v>
       </c>
       <c r="BR32" s="2">
         <v>242.4</v>
@@ -16444,69 +15893,69 @@
       <c r="CO32" s="1">
         <v>38667</v>
       </c>
       <c r="CP32" s="1">
         <v>29947</v>
       </c>
       <c r="CQ32" s="1">
         <v>8720</v>
       </c>
       <c r="CR32" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS32" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT32" s="1">
         <v>204</v>
       </c>
       <c r="CU32" s="1">
         <v>11380</v>
       </c>
       <c r="CV32" s="1">
         <v>9304</v>
       </c>
       <c r="CW32" s="1">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="CX32" s="1">
         <v>10570</v>
       </c>
       <c r="CY32" s="1">
         <v>8245</v>
       </c>
       <c r="CZ32" s="1">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="DA32" s="1">
         <v>810</v>
       </c>
       <c r="DB32" s="1">
         <v>1059</v>
       </c>
       <c r="DC32" s="1">
-        <v>-250</v>
+        <v>-249</v>
       </c>
       <c r="DD32" s="1">
         <v>533</v>
       </c>
       <c r="DE32" s="1">
         <v>6</v>
       </c>
       <c r="DF32" s="1">
         <v>1337</v>
       </c>
       <c r="DG32" s="1">
         <v>9837</v>
       </c>
       <c r="DH32" s="1">
         <v>9122</v>
       </c>
       <c r="DI32" s="1">
         <v>592</v>
       </c>
       <c r="DJ32" s="2">
         <v>22</v>
       </c>
       <c r="DK32" s="2">
         <v>16</v>
       </c>
@@ -16624,64 +16073,64 @@
       <c r="EW32" s="1">
         <v>283</v>
       </c>
       <c r="EX32" s="1">
         <v>6</v>
       </c>
       <c r="EY32" s="1">
         <v>868</v>
       </c>
       <c r="EZ32" s="1">
         <v>657</v>
       </c>
       <c r="FA32" s="1">
         <v>123</v>
       </c>
       <c r="FB32" s="1">
         <v>1106</v>
       </c>
       <c r="FC32" s="2">
         <v>1586</v>
       </c>
       <c r="FD32" s="4">
         <v>925</v>
       </c>
     </row>
-    <row r="33" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="46">
+    <row r="33" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="34">
         <v>1</v>
       </c>
-      <c r="B33" s="47" t="s">
+      <c r="B33" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C33" s="51" t="s">
+      <c r="C33" s="40" t="s">
         <v>119</v>
       </c>
-      <c r="D33" s="51" t="s">
+      <c r="D33" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E33" s="48"/>
+      <c r="E33" s="36"/>
       <c r="F33" s="3">
         <v>88</v>
       </c>
       <c r="G33" s="1">
         <v>211.9</v>
       </c>
       <c r="H33" s="1">
         <v>4.67</v>
       </c>
       <c r="I33" s="1">
         <v>2.61</v>
       </c>
       <c r="J33" s="1">
         <v>2.06</v>
       </c>
       <c r="K33" s="1">
         <v>2498</v>
       </c>
       <c r="L33" s="2">
         <v>69.7</v>
       </c>
       <c r="M33" s="1">
         <v>10693</v>
       </c>
       <c r="N33" s="1">
@@ -16714,143 +16163,143 @@
       <c r="W33" s="1">
         <v>91.7</v>
       </c>
       <c r="X33" s="1">
         <v>377</v>
       </c>
       <c r="Y33" s="1">
         <v>2285</v>
       </c>
       <c r="Z33" s="2">
         <v>6651</v>
       </c>
       <c r="AA33" s="2">
         <v>176</v>
       </c>
       <c r="AB33" s="2">
         <v>6114</v>
       </c>
       <c r="AC33" s="2">
         <v>141</v>
       </c>
       <c r="AD33" s="2">
         <v>537</v>
       </c>
       <c r="AE33" s="1">
-        <v>50.9</v>
+        <v>50.8</v>
       </c>
       <c r="AF33" s="1">
         <v>8.1</v>
       </c>
       <c r="AG33" s="1">
         <v>1236</v>
       </c>
       <c r="AH33" s="1">
         <v>18.600000000000001</v>
       </c>
       <c r="AI33" s="1">
         <v>115</v>
       </c>
       <c r="AJ33" s="1">
         <v>25</v>
       </c>
       <c r="AK33" s="1">
         <v>265</v>
       </c>
       <c r="AL33" s="1">
         <v>58</v>
       </c>
       <c r="AM33" s="1">
         <v>4.68</v>
       </c>
       <c r="AN33" s="1">
         <v>2.62</v>
       </c>
-      <c r="AO33" s="63">
+      <c r="AO33" s="6">
         <v>0.17</v>
       </c>
       <c r="AP33" s="2">
         <v>4.67</v>
       </c>
       <c r="AQ33" s="2">
         <v>2.61</v>
       </c>
       <c r="AR33" s="2">
         <v>2.06</v>
       </c>
       <c r="AS33" s="2">
         <v>0.17</v>
       </c>
       <c r="AT33" s="2">
         <v>1.89</v>
       </c>
       <c r="AU33" s="2">
         <v>0</v>
       </c>
       <c r="AV33" s="2">
         <v>0</v>
       </c>
       <c r="AW33" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX33" s="49">
+      <c r="AX33" s="37">
         <v>2498</v>
       </c>
-      <c r="AY33" s="53">
+      <c r="AY33" s="42">
         <v>2148</v>
       </c>
-      <c r="AZ33" s="53">
+      <c r="AZ33" s="42">
         <v>350</v>
       </c>
-      <c r="BA33" s="53">
+      <c r="BA33" s="42">
         <v>165</v>
       </c>
-      <c r="BB33" s="53">
+      <c r="BB33" s="42">
         <v>185</v>
       </c>
-      <c r="BC33" s="49">
+      <c r="BC33" s="37">
         <v>2148</v>
       </c>
-      <c r="BD33" s="53">
+      <c r="BD33" s="42">
         <v>18</v>
       </c>
-      <c r="BE33" s="53">
+      <c r="BE33" s="42">
         <v>90</v>
       </c>
-      <c r="BF33" s="53">
+      <c r="BF33" s="42">
         <v>74</v>
       </c>
-      <c r="BG33" s="53">
+      <c r="BG33" s="42">
         <v>357</v>
       </c>
-      <c r="BH33" s="53">
+      <c r="BH33" s="42">
         <v>199</v>
       </c>
-      <c r="BI33" s="53">
+      <c r="BI33" s="42">
         <v>462</v>
       </c>
-      <c r="BJ33" s="53">
+      <c r="BJ33" s="42">
         <v>948</v>
       </c>
       <c r="BK33" s="1">
         <v>249.4</v>
       </c>
       <c r="BL33" s="1">
         <v>123.3</v>
       </c>
       <c r="BM33" s="1">
         <v>26.2</v>
       </c>
       <c r="BN33" s="2">
         <v>16</v>
       </c>
       <c r="BO33" s="2">
         <v>207.2</v>
       </c>
       <c r="BP33" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ33" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR33" s="2">
         <v>211.9</v>
@@ -16924,69 +16373,69 @@
       <c r="CO33" s="1">
         <v>1748</v>
       </c>
       <c r="CP33" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CQ33" s="1">
         <v>1748</v>
       </c>
       <c r="CR33" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS33" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT33" s="1">
         <v>7555</v>
       </c>
       <c r="CU33" s="1">
         <v>10693</v>
       </c>
       <c r="CV33" s="1">
         <v>6475</v>
       </c>
       <c r="CW33" s="1">
-        <v>4217</v>
+        <v>4218</v>
       </c>
       <c r="CX33" s="1">
         <v>9802</v>
       </c>
       <c r="CY33" s="1">
         <v>6105</v>
       </c>
       <c r="CZ33" s="1">
-        <v>3698</v>
+        <v>3697</v>
       </c>
       <c r="DA33" s="1">
         <v>891</v>
       </c>
       <c r="DB33" s="1">
         <v>370</v>
       </c>
       <c r="DC33" s="1">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="DD33" s="1">
         <v>176</v>
       </c>
       <c r="DE33" s="1">
         <v>9</v>
       </c>
       <c r="DF33" s="1">
         <v>1058</v>
       </c>
       <c r="DG33" s="1">
         <v>6651</v>
       </c>
       <c r="DH33" s="1">
         <v>6388</v>
       </c>
       <c r="DI33" s="1">
         <v>231</v>
       </c>
       <c r="DJ33" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK33" s="2" t="s">
         <v>194</v>
       </c>
@@ -17104,64 +16553,64 @@
       <c r="EW33" s="1">
         <v>305</v>
       </c>
       <c r="EX33" s="1">
         <v>9</v>
       </c>
       <c r="EY33" s="1">
         <v>280</v>
       </c>
       <c r="EZ33" s="1">
         <v>772</v>
       </c>
       <c r="FA33" s="1">
         <v>141</v>
       </c>
       <c r="FB33" s="1">
         <v>582</v>
       </c>
       <c r="FC33" s="2">
         <v>537</v>
       </c>
       <c r="FD33" s="4">
         <v>782</v>
       </c>
     </row>
-    <row r="34" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="46">
+    <row r="34" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="34">
         <v>1</v>
       </c>
-      <c r="B34" s="47" t="s">
+      <c r="B34" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C34" s="51" t="s">
+      <c r="C34" s="40" t="s">
         <v>120</v>
       </c>
-      <c r="D34" s="51" t="s">
+      <c r="D34" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E34" s="52"/>
+      <c r="E34" s="41"/>
       <c r="F34" s="3">
         <v>27</v>
       </c>
       <c r="G34" s="1">
         <v>134.30000000000001</v>
       </c>
       <c r="H34" s="1">
         <v>10.44</v>
       </c>
       <c r="I34" s="1">
         <v>2.5499999999999998</v>
       </c>
       <c r="J34" s="1">
         <v>7.89</v>
       </c>
       <c r="K34" s="1">
         <v>2970</v>
       </c>
       <c r="L34" s="2">
         <v>63.7</v>
       </c>
       <c r="M34" s="1">
         <v>13470</v>
       </c>
       <c r="N34" s="1">
@@ -17194,143 +16643,143 @@
       <c r="W34" s="1">
         <v>90.7</v>
       </c>
       <c r="X34" s="1">
         <v>339</v>
       </c>
       <c r="Y34" s="1">
         <v>1274</v>
       </c>
       <c r="Z34" s="2">
         <v>10229</v>
       </c>
       <c r="AA34" s="2">
         <v>354</v>
       </c>
       <c r="AB34" s="2">
         <v>8921</v>
       </c>
       <c r="AC34" s="2">
         <v>191</v>
       </c>
       <c r="AD34" s="2">
         <v>1308</v>
       </c>
       <c r="AE34" s="1">
-        <v>81.5</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="AF34" s="1">
         <v>12.8</v>
       </c>
       <c r="AG34" s="1">
         <v>3280</v>
       </c>
       <c r="AH34" s="1">
         <v>32.1</v>
       </c>
       <c r="AI34" s="1">
         <v>125</v>
       </c>
       <c r="AJ34" s="1">
         <v>97</v>
       </c>
       <c r="AK34" s="1">
         <v>314</v>
       </c>
       <c r="AL34" s="1">
         <v>244</v>
       </c>
       <c r="AM34" s="1">
         <v>10.57</v>
       </c>
       <c r="AN34" s="1">
         <v>2.56</v>
       </c>
-      <c r="AO34" s="63">
+      <c r="AO34" s="6">
         <v>0.39</v>
       </c>
       <c r="AP34" s="2">
         <v>10.44</v>
       </c>
       <c r="AQ34" s="2">
         <v>2.5499999999999998</v>
       </c>
       <c r="AR34" s="2">
         <v>7.89</v>
       </c>
       <c r="AS34" s="2">
         <v>0.27</v>
       </c>
       <c r="AT34" s="2">
         <v>7.62</v>
       </c>
       <c r="AU34" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV34" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW34" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX34" s="49">
+      <c r="AX34" s="37">
         <v>2970</v>
       </c>
-      <c r="AY34" s="53">
+      <c r="AY34" s="42">
         <v>2215</v>
       </c>
-      <c r="AZ34" s="53">
+      <c r="AZ34" s="42">
         <v>755</v>
       </c>
-      <c r="BA34" s="53">
+      <c r="BA34" s="42">
         <v>158</v>
       </c>
-      <c r="BB34" s="53">
+      <c r="BB34" s="42">
         <v>597</v>
       </c>
-      <c r="BC34" s="49">
+      <c r="BC34" s="37">
         <v>2215</v>
       </c>
-      <c r="BD34" s="53">
+      <c r="BD34" s="42">
         <v>14</v>
       </c>
-      <c r="BE34" s="53">
+      <c r="BE34" s="42">
         <v>234</v>
       </c>
-      <c r="BF34" s="53">
+      <c r="BF34" s="42">
         <v>169</v>
       </c>
-      <c r="BG34" s="53">
+      <c r="BG34" s="42">
         <v>320</v>
       </c>
-      <c r="BH34" s="53">
+      <c r="BH34" s="42">
         <v>192</v>
       </c>
-      <c r="BI34" s="53">
+      <c r="BI34" s="42">
         <v>778</v>
       </c>
-      <c r="BJ34" s="53">
+      <c r="BJ34" s="42">
         <v>508</v>
       </c>
       <c r="BK34" s="1">
         <v>223.6</v>
       </c>
       <c r="BL34" s="1">
         <v>103.2</v>
       </c>
       <c r="BM34" s="1">
         <v>72.099999999999994</v>
       </c>
       <c r="BN34" s="2">
         <v>16.899999999999999</v>
       </c>
       <c r="BO34" s="2">
         <v>134.6</v>
       </c>
       <c r="BP34" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ34" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR34" s="2">
         <v>134.30000000000001</v>
@@ -17413,60 +16862,60 @@
       <c r="CR34" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS34" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT34" s="1">
         <v>3740</v>
       </c>
       <c r="CU34" s="1">
         <v>13470</v>
       </c>
       <c r="CV34" s="1">
         <v>9875</v>
       </c>
       <c r="CW34" s="1">
         <v>3595</v>
       </c>
       <c r="CX34" s="1">
         <v>12216</v>
       </c>
       <c r="CY34" s="1">
         <v>8915</v>
       </c>
       <c r="CZ34" s="1">
-        <v>3299</v>
+        <v>3301</v>
       </c>
       <c r="DA34" s="1">
         <v>1254</v>
       </c>
       <c r="DB34" s="1">
         <v>960</v>
       </c>
       <c r="DC34" s="1">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="DD34" s="1">
         <v>354</v>
       </c>
       <c r="DE34" s="1">
         <v>6</v>
       </c>
       <c r="DF34" s="1">
         <v>1602</v>
       </c>
       <c r="DG34" s="1">
         <v>10229</v>
       </c>
       <c r="DH34" s="1">
         <v>8941</v>
       </c>
       <c r="DI34" s="1">
         <v>773</v>
       </c>
       <c r="DJ34" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK34" s="2" t="s">
         <v>194</v>
       </c>
@@ -17584,64 +17033,64 @@
       <c r="EW34" s="1">
         <v>267</v>
       </c>
       <c r="EX34" s="1">
         <v>6</v>
       </c>
       <c r="EY34" s="1">
         <v>556</v>
       </c>
       <c r="EZ34" s="1">
         <v>768</v>
       </c>
       <c r="FA34" s="1">
         <v>191</v>
       </c>
       <c r="FB34" s="1">
         <v>852</v>
       </c>
       <c r="FC34" s="2">
         <v>1308</v>
       </c>
       <c r="FD34" s="4">
         <v>888</v>
       </c>
     </row>
-    <row r="35" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="46">
+    <row r="35" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="34">
         <v>1</v>
       </c>
-      <c r="B35" s="47" t="s">
+      <c r="B35" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C35" s="51" t="s">
+      <c r="C35" s="40" t="s">
         <v>191</v>
       </c>
-      <c r="D35" s="51" t="s">
+      <c r="D35" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E35" s="52"/>
+      <c r="E35" s="41"/>
       <c r="F35" s="3">
         <v>20</v>
       </c>
       <c r="G35" s="1">
         <v>84.8</v>
       </c>
       <c r="H35" s="1">
         <v>3.57</v>
       </c>
       <c r="I35" s="1">
         <v>2.0299999999999998</v>
       </c>
       <c r="J35" s="1">
         <v>1.54</v>
       </c>
       <c r="K35" s="1">
         <v>1728</v>
       </c>
       <c r="L35" s="2">
         <v>70.2</v>
       </c>
       <c r="M35" s="1">
         <v>3737</v>
       </c>
       <c r="N35" s="1">
@@ -17703,114 +17152,114 @@
       </c>
       <c r="AG35" s="1">
         <v>104</v>
       </c>
       <c r="AH35" s="1">
         <v>3.9</v>
       </c>
       <c r="AI35" s="1" t="s">
         <v>193</v>
       </c>
       <c r="AJ35" s="1" t="s">
         <v>193</v>
       </c>
       <c r="AK35" s="1">
         <v>29</v>
       </c>
       <c r="AL35" s="1">
         <v>12</v>
       </c>
       <c r="AM35" s="1">
         <v>3.73</v>
       </c>
       <c r="AN35" s="1">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AO35" s="63">
+      <c r="AO35" s="6">
         <v>0.22</v>
       </c>
       <c r="AP35" s="2">
         <v>3.57</v>
       </c>
       <c r="AQ35" s="2">
         <v>2.0299999999999998</v>
       </c>
       <c r="AR35" s="2">
         <v>1.54</v>
       </c>
       <c r="AS35" s="2">
         <v>0.06</v>
       </c>
       <c r="AT35" s="2">
         <v>1.48</v>
       </c>
       <c r="AU35" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV35" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW35" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX35" s="49">
+      <c r="AX35" s="37">
         <v>1728</v>
       </c>
-      <c r="AY35" s="53">
+      <c r="AY35" s="42">
         <v>1570</v>
       </c>
-      <c r="AZ35" s="53">
+      <c r="AZ35" s="42">
         <v>158</v>
       </c>
-      <c r="BA35" s="53">
+      <c r="BA35" s="42">
         <v>40</v>
       </c>
-      <c r="BB35" s="53">
+      <c r="BB35" s="42">
         <v>118</v>
       </c>
-      <c r="BC35" s="49">
+      <c r="BC35" s="37">
         <v>1570</v>
       </c>
-      <c r="BD35" s="53">
+      <c r="BD35" s="42">
         <v>3</v>
       </c>
-      <c r="BE35" s="53">
+      <c r="BE35" s="42">
         <v>131</v>
       </c>
-      <c r="BF35" s="53">
+      <c r="BF35" s="42">
         <v>46</v>
       </c>
-      <c r="BG35" s="53">
+      <c r="BG35" s="42">
         <v>64</v>
       </c>
-      <c r="BH35" s="53" t="s">
-[...2 lines deleted...]
-      <c r="BI35" s="53">
+      <c r="BH35" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="BI35" s="42">
         <v>98</v>
       </c>
-      <c r="BJ35" s="53">
+      <c r="BJ35" s="42">
         <v>1228</v>
       </c>
       <c r="BK35" s="1">
         <v>148.69999999999999</v>
       </c>
       <c r="BL35" s="1">
         <v>75.400000000000006</v>
       </c>
       <c r="BM35" s="1">
         <v>32.4</v>
       </c>
       <c r="BN35" s="2">
         <v>89.9</v>
       </c>
       <c r="BO35" s="2">
         <v>26.4</v>
       </c>
       <c r="BP35" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ35" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR35" s="2">
         <v>84.8</v>
@@ -17893,60 +17342,60 @@
       <c r="CR35" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS35" s="1">
         <v>114</v>
       </c>
       <c r="CT35" s="1">
         <v>437</v>
       </c>
       <c r="CU35" s="1">
         <v>3737</v>
       </c>
       <c r="CV35" s="1">
         <v>2548</v>
       </c>
       <c r="CW35" s="1">
         <v>1189</v>
       </c>
       <c r="CX35" s="1">
         <v>3733</v>
       </c>
       <c r="CY35" s="1">
         <v>2783</v>
       </c>
       <c r="CZ35" s="1">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="DA35" s="1">
         <v>4</v>
       </c>
       <c r="DB35" s="1">
         <v>-235</v>
       </c>
       <c r="DC35" s="1">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="DD35" s="1">
         <v>101</v>
       </c>
       <c r="DE35" s="1">
         <v>0</v>
       </c>
       <c r="DF35" s="1">
         <v>105</v>
       </c>
       <c r="DG35" s="1">
         <v>2649</v>
       </c>
       <c r="DH35" s="1">
         <v>2406</v>
       </c>
       <c r="DI35" s="1">
         <v>151</v>
       </c>
       <c r="DJ35" s="2">
         <v>15</v>
       </c>
       <c r="DK35" s="2" t="s">
         <v>194</v>
       </c>
@@ -18064,64 +17513,64 @@
       <c r="EW35" s="1">
         <v>154</v>
       </c>
       <c r="EX35" s="1">
         <v>0</v>
       </c>
       <c r="EY35" s="1">
         <v>269</v>
       </c>
       <c r="EZ35" s="1">
         <v>369</v>
       </c>
       <c r="FA35" s="1">
         <v>26</v>
       </c>
       <c r="FB35" s="1">
         <v>432</v>
       </c>
       <c r="FC35" s="2">
         <v>-134</v>
       </c>
       <c r="FD35" s="4">
         <v>309</v>
       </c>
     </row>
-    <row r="36" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="46">
+    <row r="36" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="34">
         <v>1</v>
       </c>
-      <c r="B36" s="47" t="s">
+      <c r="B36" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C36" s="51" t="s">
+      <c r="C36" s="40" t="s">
         <v>121</v>
       </c>
-      <c r="D36" s="51" t="s">
+      <c r="D36" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E36" s="52"/>
+      <c r="E36" s="41"/>
       <c r="F36" s="3">
         <v>18</v>
       </c>
       <c r="G36" s="1">
         <v>126.9</v>
       </c>
       <c r="H36" s="1">
         <v>5.04</v>
       </c>
       <c r="I36" s="1">
         <v>2.63</v>
       </c>
       <c r="J36" s="1">
         <v>2.41</v>
       </c>
       <c r="K36" s="1">
         <v>5065</v>
       </c>
       <c r="L36" s="2">
         <v>64.2</v>
       </c>
       <c r="M36" s="1">
         <v>11639</v>
       </c>
       <c r="N36" s="1">
@@ -18154,143 +17603,143 @@
       <c r="W36" s="1">
         <v>91.7</v>
       </c>
       <c r="X36" s="1">
         <v>507</v>
       </c>
       <c r="Y36" s="1">
         <v>2314</v>
       </c>
       <c r="Z36" s="2">
         <v>11357</v>
       </c>
       <c r="AA36" s="2">
         <v>118</v>
       </c>
       <c r="AB36" s="2">
         <v>6901</v>
       </c>
       <c r="AC36" s="2">
         <v>54</v>
       </c>
       <c r="AD36" s="2">
         <v>4456</v>
       </c>
       <c r="AE36" s="1">
-        <v>414.5</v>
+        <v>415.7</v>
       </c>
       <c r="AF36" s="1">
         <v>39.200000000000003</v>
       </c>
       <c r="AG36" s="1">
         <v>5921</v>
       </c>
       <c r="AH36" s="1">
         <v>52.1</v>
       </c>
       <c r="AI36" s="1">
         <v>884</v>
       </c>
       <c r="AJ36" s="1">
         <v>351</v>
       </c>
       <c r="AK36" s="1">
         <v>1175</v>
       </c>
       <c r="AL36" s="1">
         <v>467</v>
       </c>
       <c r="AM36" s="1">
         <v>5.03</v>
       </c>
       <c r="AN36" s="1">
         <v>2.63</v>
       </c>
-      <c r="AO36" s="63">
+      <c r="AO36" s="6">
         <v>0.79</v>
       </c>
       <c r="AP36" s="2">
         <v>5.04</v>
       </c>
       <c r="AQ36" s="2">
         <v>2.63</v>
       </c>
       <c r="AR36" s="2">
         <v>2.41</v>
       </c>
       <c r="AS36" s="2">
         <v>0.8</v>
       </c>
       <c r="AT36" s="2">
         <v>1.61</v>
       </c>
       <c r="AU36" s="2">
         <v>0.03</v>
       </c>
       <c r="AV36" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW36" s="2">
         <v>0.03</v>
       </c>
-      <c r="AX36" s="49">
+      <c r="AX36" s="37">
         <v>5065</v>
       </c>
-      <c r="AY36" s="53">
+      <c r="AY36" s="42">
         <v>4038</v>
       </c>
-      <c r="AZ36" s="53">
+      <c r="AZ36" s="42">
         <v>1027</v>
       </c>
-      <c r="BA36" s="53">
+      <c r="BA36" s="42">
         <v>877</v>
       </c>
-      <c r="BB36" s="53">
+      <c r="BB36" s="42">
         <v>150</v>
       </c>
-      <c r="BC36" s="49">
+      <c r="BC36" s="37">
         <v>4038</v>
       </c>
-      <c r="BD36" s="53">
+      <c r="BD36" s="42">
         <v>118</v>
       </c>
-      <c r="BE36" s="53">
+      <c r="BE36" s="42">
         <v>168</v>
       </c>
-      <c r="BF36" s="53">
+      <c r="BF36" s="42">
         <v>98</v>
       </c>
-      <c r="BG36" s="53">
+      <c r="BG36" s="42">
         <v>551</v>
       </c>
-      <c r="BH36" s="53">
+      <c r="BH36" s="42">
         <v>1295</v>
       </c>
-      <c r="BI36" s="53">
+      <c r="BI36" s="42">
         <v>418</v>
       </c>
-      <c r="BJ36" s="53">
+      <c r="BJ36" s="42">
         <v>1390</v>
       </c>
       <c r="BK36" s="1">
         <v>160.9</v>
       </c>
       <c r="BL36" s="1">
         <v>50</v>
       </c>
       <c r="BM36" s="1">
         <v>29.8</v>
       </c>
       <c r="BN36" s="2">
         <v>120.5</v>
       </c>
       <c r="BO36" s="2">
         <v>10.6</v>
       </c>
       <c r="BP36" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ36" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR36" s="2">
         <v>126.9</v>
@@ -18364,69 +17813,69 @@
       <c r="CO36" s="1">
         <v>28503</v>
       </c>
       <c r="CP36" s="1">
         <v>28491</v>
       </c>
       <c r="CQ36" s="1">
         <v>12</v>
       </c>
       <c r="CR36" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS36" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT36" s="1">
         <v>36</v>
       </c>
       <c r="CU36" s="1">
         <v>11639</v>
       </c>
       <c r="CV36" s="1">
         <v>11239</v>
       </c>
       <c r="CW36" s="1">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="CX36" s="1">
         <v>10674</v>
       </c>
       <c r="CY36" s="1">
         <v>6890</v>
       </c>
       <c r="CZ36" s="1">
-        <v>3782</v>
+        <v>3784</v>
       </c>
       <c r="DA36" s="1">
         <v>965</v>
       </c>
       <c r="DB36" s="1">
         <v>4349</v>
       </c>
       <c r="DC36" s="1">
-        <v>-3381</v>
+        <v>-3384</v>
       </c>
       <c r="DD36" s="1">
         <v>118</v>
       </c>
       <c r="DE36" s="1">
         <v>11</v>
       </c>
       <c r="DF36" s="1">
         <v>1072</v>
       </c>
       <c r="DG36" s="1">
         <v>11357</v>
       </c>
       <c r="DH36" s="1">
         <v>11302</v>
       </c>
       <c r="DI36" s="1">
         <v>127</v>
       </c>
       <c r="DJ36" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK36" s="2" t="s">
         <v>194</v>
       </c>
@@ -18544,64 +17993,64 @@
       <c r="EW36" s="1">
         <v>318</v>
       </c>
       <c r="EX36" s="1">
         <v>11</v>
       </c>
       <c r="EY36" s="1">
         <v>1415</v>
       </c>
       <c r="EZ36" s="1">
         <v>527</v>
       </c>
       <c r="FA36" s="1">
         <v>54</v>
       </c>
       <c r="FB36" s="1">
         <v>950</v>
       </c>
       <c r="FC36" s="2">
         <v>4456</v>
       </c>
       <c r="FD36" s="4">
         <v>1770</v>
       </c>
     </row>
-    <row r="37" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="46">
+    <row r="37" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="34">
         <v>1</v>
       </c>
-      <c r="B37" s="47" t="s">
+      <c r="B37" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C37" s="56" t="s">
+      <c r="C37" s="47" t="s">
         <v>122</v>
       </c>
-      <c r="D37" s="51" t="s">
+      <c r="D37" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E37" s="48"/>
+      <c r="E37" s="36"/>
       <c r="F37" s="3">
         <v>201</v>
       </c>
       <c r="G37" s="1">
         <v>281</v>
       </c>
       <c r="H37" s="1">
         <v>4.87</v>
       </c>
       <c r="I37" s="1">
         <v>2.23</v>
       </c>
       <c r="J37" s="1">
         <v>2.64</v>
       </c>
       <c r="K37" s="1">
         <v>3080</v>
       </c>
       <c r="L37" s="2">
         <v>64.599999999999994</v>
       </c>
       <c r="M37" s="1">
         <v>16495</v>
       </c>
       <c r="N37" s="1">
@@ -18634,143 +18083,143 @@
       <c r="W37" s="1">
         <v>95.2</v>
       </c>
       <c r="X37" s="1">
         <v>457</v>
       </c>
       <c r="Y37" s="1">
         <v>3353</v>
       </c>
       <c r="Z37" s="2">
         <v>9045</v>
       </c>
       <c r="AA37" s="2">
         <v>352</v>
       </c>
       <c r="AB37" s="2">
         <v>7486</v>
       </c>
       <c r="AC37" s="2">
         <v>131</v>
       </c>
       <c r="AD37" s="2">
         <v>1559</v>
       </c>
       <c r="AE37" s="1">
-        <v>138.19999999999999</v>
+        <v>138.5</v>
       </c>
       <c r="AF37" s="1">
         <v>17.2</v>
       </c>
       <c r="AG37" s="1">
         <v>2658</v>
       </c>
       <c r="AH37" s="1">
         <v>29.4</v>
       </c>
       <c r="AI37" s="1">
         <v>320</v>
       </c>
       <c r="AJ37" s="1">
         <v>55</v>
       </c>
       <c r="AK37" s="1">
         <v>546</v>
       </c>
       <c r="AL37" s="1">
         <v>95</v>
       </c>
       <c r="AM37" s="1">
         <v>4.92</v>
       </c>
       <c r="AN37" s="1">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AO37" s="63">
+      <c r="AO37" s="6">
         <v>0.4</v>
       </c>
       <c r="AP37" s="2">
         <v>4.87</v>
       </c>
       <c r="AQ37" s="2">
         <v>2.23</v>
       </c>
       <c r="AR37" s="2">
         <v>2.64</v>
       </c>
       <c r="AS37" s="2">
         <v>0.36</v>
       </c>
       <c r="AT37" s="2">
         <v>2.2799999999999998</v>
       </c>
       <c r="AU37" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV37" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW37" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX37" s="49">
+      <c r="AX37" s="37">
         <v>3080</v>
       </c>
-      <c r="AY37" s="53">
+      <c r="AY37" s="42">
         <v>2660</v>
       </c>
-      <c r="AZ37" s="53">
+      <c r="AZ37" s="42">
         <v>420</v>
       </c>
-      <c r="BA37" s="53">
+      <c r="BA37" s="42">
         <v>237</v>
       </c>
-      <c r="BB37" s="53">
+      <c r="BB37" s="42">
         <v>183</v>
       </c>
-      <c r="BC37" s="49">
+      <c r="BC37" s="37">
         <v>2660</v>
       </c>
-      <c r="BD37" s="53">
+      <c r="BD37" s="42">
         <v>104</v>
       </c>
-      <c r="BE37" s="53">
+      <c r="BE37" s="42">
         <v>222</v>
       </c>
-      <c r="BF37" s="53">
+      <c r="BF37" s="42">
         <v>176</v>
       </c>
-      <c r="BG37" s="53">
+      <c r="BG37" s="42">
         <v>408</v>
       </c>
-      <c r="BH37" s="53">
+      <c r="BH37" s="42">
         <v>365</v>
       </c>
-      <c r="BI37" s="53">
+      <c r="BI37" s="42">
         <v>484</v>
       </c>
-      <c r="BJ37" s="53">
+      <c r="BJ37" s="42">
         <v>901</v>
       </c>
       <c r="BK37" s="1">
         <v>372.2</v>
       </c>
       <c r="BL37" s="1">
         <v>192.5</v>
       </c>
       <c r="BM37" s="1">
         <v>48.4</v>
       </c>
       <c r="BN37" s="2">
         <v>253</v>
       </c>
       <c r="BO37" s="2">
         <v>70.400000000000006</v>
       </c>
       <c r="BP37" s="2">
         <v>0.4</v>
       </c>
       <c r="BQ37" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR37" s="2">
         <v>281</v>
@@ -18844,69 +18293,69 @@
       <c r="CO37" s="1">
         <v>34321</v>
       </c>
       <c r="CP37" s="1">
         <v>29722</v>
       </c>
       <c r="CQ37" s="1">
         <v>4599</v>
       </c>
       <c r="CR37" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS37" s="1">
         <v>30853</v>
       </c>
       <c r="CT37" s="1">
         <v>2160</v>
       </c>
       <c r="CU37" s="1">
         <v>16495</v>
       </c>
       <c r="CV37" s="1">
         <v>8693</v>
       </c>
       <c r="CW37" s="1">
-        <v>7801</v>
+        <v>7802</v>
       </c>
       <c r="CX37" s="1">
         <v>15700</v>
       </c>
       <c r="CY37" s="1">
         <v>7465</v>
       </c>
       <c r="CZ37" s="1">
-        <v>8232</v>
+        <v>8235</v>
       </c>
       <c r="DA37" s="1">
         <v>795</v>
       </c>
       <c r="DB37" s="1">
         <v>1228</v>
       </c>
       <c r="DC37" s="1">
-        <v>-431</v>
+        <v>-433</v>
       </c>
       <c r="DD37" s="1">
         <v>352</v>
       </c>
       <c r="DE37" s="1">
         <v>21</v>
       </c>
       <c r="DF37" s="1">
         <v>1126</v>
       </c>
       <c r="DG37" s="1">
         <v>9045</v>
       </c>
       <c r="DH37" s="1">
         <v>8392</v>
       </c>
       <c r="DI37" s="1">
         <v>224</v>
       </c>
       <c r="DJ37" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK37" s="2" t="s">
         <v>194</v>
       </c>
@@ -19024,64 +18473,64 @@
       <c r="EW37" s="1">
         <v>208</v>
       </c>
       <c r="EX37" s="1">
         <v>21</v>
       </c>
       <c r="EY37" s="1">
         <v>799</v>
       </c>
       <c r="EZ37" s="1">
         <v>637</v>
       </c>
       <c r="FA37" s="1">
         <v>131</v>
       </c>
       <c r="FB37" s="1">
         <v>880</v>
       </c>
       <c r="FC37" s="2">
         <v>1559</v>
       </c>
       <c r="FD37" s="4">
         <v>792</v>
       </c>
     </row>
-    <row r="38" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="46">
+    <row r="38" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="34">
         <v>1</v>
       </c>
-      <c r="B38" s="47" t="s">
+      <c r="B38" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="C38" s="51" t="s">
+      <c r="C38" s="40" t="s">
         <v>123</v>
       </c>
-      <c r="D38" s="51" t="s">
+      <c r="D38" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E38" s="52"/>
+      <c r="E38" s="41"/>
       <c r="F38" s="3">
         <v>76</v>
       </c>
       <c r="G38" s="1">
         <v>221.7</v>
       </c>
       <c r="H38" s="1">
         <v>2.52</v>
       </c>
       <c r="I38" s="1">
         <v>1.73</v>
       </c>
       <c r="J38" s="1">
         <v>0.79</v>
       </c>
       <c r="K38" s="1">
         <v>1273</v>
       </c>
       <c r="L38" s="2">
         <v>69.2</v>
       </c>
       <c r="M38" s="1">
         <v>3201</v>
       </c>
       <c r="N38" s="1">
@@ -19143,114 +18592,114 @@
       </c>
       <c r="AG38" s="1">
         <v>1495</v>
       </c>
       <c r="AH38" s="1">
         <v>49.6</v>
       </c>
       <c r="AI38" s="1">
         <v>318</v>
       </c>
       <c r="AJ38" s="1">
         <v>36</v>
       </c>
       <c r="AK38" s="1">
         <v>593</v>
       </c>
       <c r="AL38" s="1">
         <v>67</v>
       </c>
       <c r="AM38" s="1">
         <v>2.58</v>
       </c>
       <c r="AN38" s="1">
         <v>1.76</v>
       </c>
-      <c r="AO38" s="63">
+      <c r="AO38" s="6">
         <v>0.13</v>
       </c>
       <c r="AP38" s="2">
         <v>2.52</v>
       </c>
       <c r="AQ38" s="2">
         <v>1.73</v>
       </c>
       <c r="AR38" s="2">
         <v>0.79</v>
       </c>
       <c r="AS38" s="2">
         <v>0.1</v>
       </c>
       <c r="AT38" s="2">
         <v>0.69</v>
       </c>
       <c r="AU38" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV38" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW38" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX38" s="49">
+      <c r="AX38" s="37">
         <v>1273</v>
       </c>
-      <c r="AY38" s="53">
+      <c r="AY38" s="42">
         <v>1121</v>
       </c>
-      <c r="AZ38" s="53">
+      <c r="AZ38" s="42">
         <v>152</v>
       </c>
-      <c r="BA38" s="53">
+      <c r="BA38" s="42">
         <v>83</v>
       </c>
-      <c r="BB38" s="53">
+      <c r="BB38" s="42">
         <v>69</v>
       </c>
-      <c r="BC38" s="49">
+      <c r="BC38" s="37">
         <v>1121</v>
       </c>
-      <c r="BD38" s="53">
+      <c r="BD38" s="42">
         <v>5</v>
       </c>
-      <c r="BE38" s="53">
+      <c r="BE38" s="42">
         <v>11</v>
       </c>
-      <c r="BF38" s="53">
+      <c r="BF38" s="42">
         <v>75</v>
       </c>
-      <c r="BG38" s="53">
+      <c r="BG38" s="42">
         <v>99</v>
       </c>
-      <c r="BH38" s="53">
+      <c r="BH38" s="42">
         <v>104</v>
       </c>
-      <c r="BI38" s="53">
+      <c r="BI38" s="42">
         <v>215</v>
       </c>
-      <c r="BJ38" s="53">
+      <c r="BJ38" s="42">
         <v>612</v>
       </c>
       <c r="BK38" s="1">
         <v>251.6</v>
       </c>
       <c r="BL38" s="1">
         <v>122.6</v>
       </c>
       <c r="BM38" s="1">
         <v>0.9</v>
       </c>
       <c r="BN38" s="2">
         <v>248.4</v>
       </c>
       <c r="BO38" s="2">
         <v>2.2999999999999998</v>
       </c>
       <c r="BP38" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ38" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR38" s="2">
         <v>221.7</v>
@@ -19324,60 +18773,60 @@
       <c r="CO38" s="1">
         <v>68</v>
       </c>
       <c r="CP38" s="1">
         <v>66</v>
       </c>
       <c r="CQ38" s="1">
         <v>2</v>
       </c>
       <c r="CR38" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS38" s="1">
         <v>94956</v>
       </c>
       <c r="CT38" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU38" s="1">
         <v>3201</v>
       </c>
       <c r="CV38" s="1">
         <v>2899</v>
       </c>
       <c r="CW38" s="1">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="CX38" s="1">
         <v>2648</v>
       </c>
       <c r="CY38" s="1">
         <v>2206</v>
       </c>
       <c r="CZ38" s="1">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="DA38" s="1">
         <v>553</v>
       </c>
       <c r="DB38" s="1">
         <v>693</v>
       </c>
       <c r="DC38" s="1">
         <v>-140</v>
       </c>
       <c r="DD38" s="1">
         <v>115</v>
       </c>
       <c r="DE38" s="1">
         <v>6</v>
       </c>
       <c r="DF38" s="1">
         <v>662</v>
       </c>
       <c r="DG38" s="1">
         <v>3014</v>
       </c>
       <c r="DH38" s="1">
         <v>2754</v>
       </c>
@@ -19504,64 +18953,64 @@
       <c r="EW38" s="1">
         <v>53</v>
       </c>
       <c r="EX38" s="1">
         <v>6</v>
       </c>
       <c r="EY38" s="1">
         <v>57</v>
       </c>
       <c r="EZ38" s="1">
         <v>144</v>
       </c>
       <c r="FA38" s="1">
         <v>23</v>
       </c>
       <c r="FB38" s="1">
         <v>303</v>
       </c>
       <c r="FC38" s="2">
         <v>802</v>
       </c>
       <c r="FD38" s="4">
         <v>55</v>
       </c>
     </row>
-    <row r="39" spans="1:160" s="13" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="46">
+    <row r="39" spans="1:160" s="43" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="34">
         <v>1</v>
       </c>
-      <c r="B39" s="47" t="s">
+      <c r="B39" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="C39" s="47" t="s">
+      <c r="C39" s="35" t="s">
         <v>115</v>
       </c>
-      <c r="D39" s="51" t="s">
+      <c r="D39" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E39" s="48"/>
+      <c r="E39" s="36"/>
       <c r="F39" s="3">
         <v>375</v>
       </c>
       <c r="G39" s="1">
         <v>1241</v>
       </c>
       <c r="H39" s="1">
         <v>7.37</v>
       </c>
       <c r="I39" s="1">
         <v>2.82</v>
       </c>
       <c r="J39" s="1">
         <v>4.55</v>
       </c>
       <c r="K39" s="1">
         <v>5226</v>
       </c>
       <c r="L39" s="2">
         <v>57.6</v>
       </c>
       <c r="M39" s="1">
         <v>29039</v>
       </c>
       <c r="N39" s="1">
@@ -19594,143 +19043,143 @@
       <c r="W39" s="1">
         <v>103.6</v>
       </c>
       <c r="X39" s="1">
         <v>934</v>
       </c>
       <c r="Y39" s="1">
         <v>3893</v>
       </c>
       <c r="Z39" s="2">
         <v>26487</v>
       </c>
       <c r="AA39" s="2">
         <v>4337</v>
       </c>
       <c r="AB39" s="2">
         <v>21829</v>
       </c>
       <c r="AC39" s="2">
         <v>406</v>
       </c>
       <c r="AD39" s="2">
         <v>4658</v>
       </c>
       <c r="AE39" s="1">
-        <v>144.4</v>
+        <v>144.6</v>
       </c>
       <c r="AF39" s="1">
         <v>17.600000000000001</v>
       </c>
       <c r="AG39" s="1">
         <v>8321</v>
       </c>
       <c r="AH39" s="1">
         <v>31.4</v>
       </c>
       <c r="AI39" s="1">
         <v>632</v>
       </c>
       <c r="AJ39" s="1">
         <v>38</v>
       </c>
       <c r="AK39" s="1">
         <v>1129</v>
       </c>
       <c r="AL39" s="1">
         <v>67</v>
       </c>
       <c r="AM39" s="1">
         <v>7.46</v>
       </c>
       <c r="AN39" s="1">
         <v>2.83</v>
       </c>
-      <c r="AO39" s="63">
+      <c r="AO39" s="6">
         <v>0.67</v>
       </c>
       <c r="AP39" s="2">
         <v>7.37</v>
       </c>
       <c r="AQ39" s="2">
         <v>2.82</v>
       </c>
       <c r="AR39" s="2">
         <v>4.55</v>
       </c>
       <c r="AS39" s="2">
         <v>0.59</v>
       </c>
       <c r="AT39" s="2">
         <v>3.96</v>
       </c>
       <c r="AU39" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AV39" s="2">
         <v>0.05</v>
       </c>
       <c r="AW39" s="2">
         <v>0.02</v>
       </c>
-      <c r="AX39" s="49">
+      <c r="AX39" s="37">
         <v>5226</v>
       </c>
-      <c r="AY39" s="53">
+      <c r="AY39" s="42">
         <v>4362</v>
       </c>
-      <c r="AZ39" s="53">
+      <c r="AZ39" s="42">
         <v>864</v>
       </c>
-      <c r="BA39" s="53">
+      <c r="BA39" s="42">
         <v>544</v>
       </c>
-      <c r="BB39" s="53">
+      <c r="BB39" s="42">
         <v>320</v>
       </c>
-      <c r="BC39" s="49">
+      <c r="BC39" s="37">
         <v>4362</v>
       </c>
-      <c r="BD39" s="53">
+      <c r="BD39" s="42">
         <v>255</v>
       </c>
-      <c r="BE39" s="53">
+      <c r="BE39" s="42">
         <v>532</v>
       </c>
-      <c r="BF39" s="53">
+      <c r="BF39" s="42">
         <v>392</v>
       </c>
-      <c r="BG39" s="53">
+      <c r="BG39" s="42">
         <v>980</v>
       </c>
-      <c r="BH39" s="53">
+      <c r="BH39" s="42">
         <v>822</v>
       </c>
-      <c r="BI39" s="53">
+      <c r="BI39" s="42">
         <v>502</v>
       </c>
-      <c r="BJ39" s="53">
+      <c r="BJ39" s="42">
         <v>879</v>
       </c>
       <c r="BK39" s="1">
         <v>1477.9</v>
       </c>
       <c r="BL39" s="1">
         <v>447.6</v>
       </c>
       <c r="BM39" s="1">
         <v>71.599999999999994</v>
       </c>
       <c r="BN39" s="2">
         <v>1326.7</v>
       </c>
       <c r="BO39" s="2">
         <v>79.5</v>
       </c>
       <c r="BP39" s="2">
         <v>0.1</v>
       </c>
       <c r="BQ39" s="2">
         <v>0.1</v>
       </c>
       <c r="BR39" s="2">
         <v>1241</v>
@@ -19813,60 +19262,60 @@
       <c r="CR39" s="1">
         <v>183596</v>
       </c>
       <c r="CS39" s="1">
         <v>17222</v>
       </c>
       <c r="CT39" s="1">
         <v>2643</v>
       </c>
       <c r="CU39" s="1">
         <v>29039</v>
       </c>
       <c r="CV39" s="1">
         <v>22150</v>
       </c>
       <c r="CW39" s="1">
         <v>6889</v>
       </c>
       <c r="CX39" s="1">
         <v>30073</v>
       </c>
       <c r="CY39" s="1">
         <v>21748</v>
       </c>
       <c r="CZ39" s="1">
-        <v>8322</v>
+        <v>8325</v>
       </c>
       <c r="DA39" s="1">
         <v>-1034</v>
       </c>
       <c r="DB39" s="1">
         <v>402</v>
       </c>
       <c r="DC39" s="1">
-        <v>-1433</v>
+        <v>-1436</v>
       </c>
       <c r="DD39" s="1">
         <v>4337</v>
       </c>
       <c r="DE39" s="1">
         <v>81</v>
       </c>
       <c r="DF39" s="1">
         <v>3222</v>
       </c>
       <c r="DG39" s="1">
         <v>26487</v>
       </c>
       <c r="DH39" s="1">
         <v>21748</v>
       </c>
       <c r="DI39" s="1">
         <v>505</v>
       </c>
       <c r="DJ39" s="2">
         <v>1514</v>
       </c>
       <c r="DK39" s="2">
         <v>1435</v>
       </c>
@@ -19984,64 +19433,64 @@
       <c r="EW39" s="1">
         <v>523</v>
       </c>
       <c r="EX39" s="1">
         <v>81</v>
       </c>
       <c r="EY39" s="1">
         <v>2496</v>
       </c>
       <c r="EZ39" s="1">
         <v>2141</v>
       </c>
       <c r="FA39" s="1">
         <v>406</v>
       </c>
       <c r="FB39" s="1">
         <v>2566</v>
       </c>
       <c r="FC39" s="2">
         <v>4658</v>
       </c>
       <c r="FD39" s="4">
         <v>2992</v>
       </c>
     </row>
-    <row r="40" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="46">
+    <row r="40" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="34">
         <v>1</v>
       </c>
-      <c r="B40" s="47" t="s">
+      <c r="B40" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="C40" s="47" t="s">
+      <c r="C40" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D40" s="51" t="s">
+      <c r="D40" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E40" s="52"/>
+      <c r="E40" s="41"/>
       <c r="F40" s="3">
         <v>121</v>
       </c>
       <c r="G40" s="1">
         <v>3562.6</v>
       </c>
       <c r="H40" s="1">
         <v>7.59</v>
       </c>
       <c r="I40" s="1">
         <v>3.18</v>
       </c>
       <c r="J40" s="1">
         <v>4.41</v>
       </c>
       <c r="K40" s="1">
         <v>4644</v>
       </c>
       <c r="L40" s="2">
         <v>52.7</v>
       </c>
       <c r="M40" s="1">
         <v>45150</v>
       </c>
       <c r="N40" s="1">
@@ -20074,143 +19523,143 @@
       <c r="W40" s="1">
         <v>116.1</v>
       </c>
       <c r="X40" s="1">
         <v>1996</v>
       </c>
       <c r="Y40" s="1">
         <v>5933</v>
       </c>
       <c r="Z40" s="2">
         <v>55339</v>
       </c>
       <c r="AA40" s="2">
         <v>14131</v>
       </c>
       <c r="AB40" s="2">
         <v>47376</v>
       </c>
       <c r="AC40" s="2">
         <v>939</v>
       </c>
       <c r="AD40" s="2">
         <v>7963</v>
       </c>
       <c r="AE40" s="1">
-        <v>120.2</v>
+        <v>120.1</v>
       </c>
       <c r="AF40" s="1">
         <v>14.4</v>
       </c>
       <c r="AG40" s="1">
         <v>16301</v>
       </c>
       <c r="AH40" s="1">
         <v>29.5</v>
       </c>
       <c r="AI40" s="1">
         <v>1049</v>
       </c>
       <c r="AJ40" s="1">
         <v>22</v>
       </c>
       <c r="AK40" s="1">
         <v>2148</v>
       </c>
       <c r="AL40" s="1">
         <v>46</v>
       </c>
       <c r="AM40" s="1">
         <v>7.61</v>
       </c>
       <c r="AN40" s="1">
         <v>3.18</v>
       </c>
-      <c r="AO40" s="63">
+      <c r="AO40" s="6">
         <v>0.38</v>
       </c>
       <c r="AP40" s="2">
         <v>7.59</v>
       </c>
       <c r="AQ40" s="2">
         <v>3.18</v>
       </c>
       <c r="AR40" s="2">
         <v>4.41</v>
       </c>
       <c r="AS40" s="2">
         <v>0.36</v>
       </c>
       <c r="AT40" s="2">
         <v>4.05</v>
       </c>
       <c r="AU40" s="2">
         <v>0.13</v>
       </c>
       <c r="AV40" s="2">
         <v>0.08</v>
       </c>
       <c r="AW40" s="2">
         <v>0.05</v>
       </c>
-      <c r="AX40" s="49">
+      <c r="AX40" s="37">
         <v>4644</v>
       </c>
-      <c r="AY40" s="53">
+      <c r="AY40" s="42">
         <v>4089</v>
       </c>
-      <c r="AZ40" s="53">
+      <c r="AZ40" s="42">
         <v>555</v>
       </c>
-      <c r="BA40" s="53">
+      <c r="BA40" s="42">
         <v>266</v>
       </c>
-      <c r="BB40" s="53">
+      <c r="BB40" s="42">
         <v>289</v>
       </c>
-      <c r="BC40" s="49">
+      <c r="BC40" s="37">
         <v>4089</v>
       </c>
-      <c r="BD40" s="53">
+      <c r="BD40" s="42">
         <v>488</v>
       </c>
-      <c r="BE40" s="53">
+      <c r="BE40" s="42">
         <v>477</v>
       </c>
-      <c r="BF40" s="53">
+      <c r="BF40" s="42">
         <v>376</v>
       </c>
-      <c r="BG40" s="53">
+      <c r="BG40" s="42">
         <v>1200</v>
       </c>
-      <c r="BH40" s="53">
+      <c r="BH40" s="42">
         <v>694</v>
       </c>
-      <c r="BI40" s="53">
+      <c r="BI40" s="42">
         <v>265</v>
       </c>
-      <c r="BJ40" s="53">
+      <c r="BJ40" s="42">
         <v>589</v>
       </c>
       <c r="BK40" s="1">
         <v>4138.6000000000004</v>
       </c>
       <c r="BL40" s="1">
         <v>869.4</v>
       </c>
       <c r="BM40" s="1">
         <v>71.5</v>
       </c>
       <c r="BN40" s="2">
         <v>4066.3</v>
       </c>
       <c r="BO40" s="2">
         <v>0.5</v>
       </c>
       <c r="BP40" s="2">
         <v>0.3</v>
       </c>
       <c r="BQ40" s="2">
         <v>0.4</v>
       </c>
       <c r="BR40" s="2">
         <v>3562.6</v>
@@ -20293,60 +19742,60 @@
       <c r="CR40" s="1">
         <v>685384</v>
       </c>
       <c r="CS40" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT40" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU40" s="1">
         <v>45150</v>
       </c>
       <c r="CV40" s="1">
         <v>41208</v>
       </c>
       <c r="CW40" s="1">
         <v>3942</v>
       </c>
       <c r="CX40" s="1">
         <v>52426</v>
       </c>
       <c r="CY40" s="1">
         <v>47149</v>
       </c>
       <c r="CZ40" s="1">
-        <v>5278</v>
+        <v>5277</v>
       </c>
       <c r="DA40" s="1">
         <v>-7276</v>
       </c>
       <c r="DB40" s="1">
         <v>-5941</v>
       </c>
       <c r="DC40" s="1">
-        <v>-1336</v>
+        <v>-1335</v>
       </c>
       <c r="DD40" s="1">
         <v>14131</v>
       </c>
       <c r="DE40" s="1">
         <v>227</v>
       </c>
       <c r="DF40" s="1">
         <v>6628</v>
       </c>
       <c r="DG40" s="1">
         <v>55339</v>
       </c>
       <c r="DH40" s="1">
         <v>40650</v>
       </c>
       <c r="DI40" s="1">
         <v>267</v>
       </c>
       <c r="DJ40" s="2">
         <v>5634</v>
       </c>
       <c r="DK40" s="2">
         <v>5350</v>
       </c>
@@ -20464,64 +19913,64 @@
       <c r="EW40" s="1">
         <v>785</v>
       </c>
       <c r="EX40" s="1">
         <v>227</v>
       </c>
       <c r="EY40" s="1">
         <v>5446</v>
       </c>
       <c r="EZ40" s="1">
         <v>5266</v>
       </c>
       <c r="FA40" s="1">
         <v>939</v>
       </c>
       <c r="FB40" s="1">
         <v>5538</v>
       </c>
       <c r="FC40" s="2">
         <v>7963</v>
       </c>
       <c r="FD40" s="4">
         <v>6145</v>
       </c>
     </row>
-    <row r="41" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="54">
+    <row r="41" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="44">
         <v>2</v>
       </c>
-      <c r="B41" s="47" t="s">
+      <c r="B41" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="C41" s="47" t="s">
+      <c r="C41" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D41" s="51" t="s">
+      <c r="D41" s="40" t="s">
         <v>162</v>
       </c>
-      <c r="E41" s="48"/>
+      <c r="E41" s="36"/>
       <c r="F41" s="3">
         <v>96</v>
       </c>
       <c r="G41" s="1">
         <v>3923.2</v>
       </c>
       <c r="H41" s="1">
         <v>7.07</v>
       </c>
       <c r="I41" s="1">
         <v>3.29</v>
       </c>
       <c r="J41" s="1">
         <v>3.78</v>
       </c>
       <c r="K41" s="1">
         <v>4680</v>
       </c>
       <c r="L41" s="2">
         <v>51.8</v>
       </c>
       <c r="M41" s="1">
         <v>48723</v>
       </c>
       <c r="N41" s="1">
@@ -20583,114 +20032,114 @@
       </c>
       <c r="AG41" s="1">
         <v>17098</v>
       </c>
       <c r="AH41" s="1">
         <v>28.7</v>
       </c>
       <c r="AI41" s="1">
         <v>1152</v>
       </c>
       <c r="AJ41" s="1">
         <v>21</v>
       </c>
       <c r="AK41" s="1">
         <v>2418</v>
       </c>
       <c r="AL41" s="1">
         <v>44</v>
       </c>
       <c r="AM41" s="1">
         <v>7.09</v>
       </c>
       <c r="AN41" s="1">
         <v>3.29</v>
       </c>
-      <c r="AO41" s="63">
+      <c r="AO41" s="6">
         <v>0.36</v>
       </c>
       <c r="AP41" s="2">
         <v>7.07</v>
       </c>
       <c r="AQ41" s="2">
         <v>3.29</v>
       </c>
       <c r="AR41" s="2">
         <v>3.78</v>
       </c>
       <c r="AS41" s="2">
         <v>0.34</v>
       </c>
       <c r="AT41" s="2">
         <v>3.44</v>
       </c>
       <c r="AU41" s="2">
         <v>0.15</v>
       </c>
       <c r="AV41" s="2">
         <v>0.09</v>
       </c>
       <c r="AW41" s="2">
         <v>0.06</v>
       </c>
-      <c r="AX41" s="49">
+      <c r="AX41" s="37">
         <v>4680</v>
       </c>
-      <c r="AY41" s="53">
+      <c r="AY41" s="42">
         <v>4133</v>
       </c>
-      <c r="AZ41" s="53">
+      <c r="AZ41" s="42">
         <v>547</v>
       </c>
-      <c r="BA41" s="53">
+      <c r="BA41" s="42">
         <v>262</v>
       </c>
-      <c r="BB41" s="53">
+      <c r="BB41" s="42">
         <v>285</v>
       </c>
-      <c r="BC41" s="49">
+      <c r="BC41" s="37">
         <v>4133</v>
       </c>
-      <c r="BD41" s="53">
+      <c r="BD41" s="42">
         <v>533</v>
       </c>
-      <c r="BE41" s="53">
+      <c r="BE41" s="42">
         <v>514</v>
       </c>
-      <c r="BF41" s="53">
+      <c r="BF41" s="42">
         <v>391</v>
       </c>
-      <c r="BG41" s="53">
+      <c r="BG41" s="42">
         <v>1287</v>
       </c>
-      <c r="BH41" s="53">
+      <c r="BH41" s="42">
         <v>547</v>
       </c>
-      <c r="BI41" s="53">
+      <c r="BI41" s="42">
         <v>231</v>
       </c>
-      <c r="BJ41" s="53">
+      <c r="BJ41" s="42">
         <v>630</v>
       </c>
       <c r="BK41" s="1">
         <v>4481.1000000000004</v>
       </c>
       <c r="BL41" s="1">
         <v>972.5</v>
       </c>
       <c r="BM41" s="1">
         <v>27.7</v>
       </c>
       <c r="BN41" s="2">
         <v>4452.8999999999996</v>
       </c>
       <c r="BO41" s="2">
         <v>0.5</v>
       </c>
       <c r="BP41" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ41" s="2">
         <v>0.5</v>
       </c>
       <c r="BR41" s="2">
         <v>3923.2</v>
@@ -20773,60 +20222,60 @@
       <c r="CR41" s="1">
         <v>767772</v>
       </c>
       <c r="CS41" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT41" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU41" s="1">
         <v>48723</v>
       </c>
       <c r="CV41" s="1">
         <v>44459</v>
       </c>
       <c r="CW41" s="1">
         <v>4264</v>
       </c>
       <c r="CX41" s="1">
         <v>56758</v>
       </c>
       <c r="CY41" s="1">
         <v>51230</v>
       </c>
       <c r="CZ41" s="1">
-        <v>5529</v>
+        <v>5528</v>
       </c>
       <c r="DA41" s="1">
         <v>-8035</v>
       </c>
       <c r="DB41" s="1">
         <v>-6771</v>
       </c>
       <c r="DC41" s="1">
-        <v>-1265</v>
+        <v>-1264</v>
       </c>
       <c r="DD41" s="1">
         <v>15151</v>
       </c>
       <c r="DE41" s="1">
         <v>236</v>
       </c>
       <c r="DF41" s="1">
         <v>6880</v>
       </c>
       <c r="DG41" s="1">
         <v>59610</v>
       </c>
       <c r="DH41" s="1">
         <v>43833</v>
       </c>
       <c r="DI41" s="1">
         <v>118</v>
       </c>
       <c r="DJ41" s="2">
         <v>6099</v>
       </c>
       <c r="DK41" s="2">
         <v>5773</v>
       </c>
@@ -20944,64 +20393,64 @@
       <c r="EW41" s="1">
         <v>795</v>
       </c>
       <c r="EX41" s="1">
         <v>236</v>
       </c>
       <c r="EY41" s="1">
         <v>5943</v>
       </c>
       <c r="EZ41" s="1">
         <v>5856</v>
       </c>
       <c r="FA41" s="1">
         <v>1007</v>
       </c>
       <c r="FB41" s="1">
         <v>6168</v>
       </c>
       <c r="FC41" s="2">
         <v>8144</v>
       </c>
       <c r="FD41" s="4">
         <v>6667</v>
       </c>
     </row>
-    <row r="42" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="46">
+    <row r="42" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="34">
         <v>1</v>
       </c>
-      <c r="B42" s="47" t="s">
+      <c r="B42" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="C42" s="51" t="s">
+      <c r="C42" s="40" t="s">
         <v>116</v>
       </c>
-      <c r="D42" s="51" t="s">
+      <c r="D42" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E42" s="52"/>
+      <c r="E42" s="41"/>
       <c r="F42" s="3">
         <v>254</v>
       </c>
       <c r="G42" s="1">
         <v>391.4</v>
       </c>
       <c r="H42" s="1">
         <v>7.29</v>
       </c>
       <c r="I42" s="1">
         <v>2.68</v>
       </c>
       <c r="J42" s="1">
         <v>4.6100000000000003</v>
       </c>
       <c r="K42" s="1">
         <v>5439</v>
       </c>
       <c r="L42" s="2">
         <v>59.4</v>
       </c>
       <c r="M42" s="1">
         <v>23143</v>
       </c>
       <c r="N42" s="1">
@@ -21034,143 +20483,143 @@
       <c r="W42" s="1">
         <v>94.6</v>
       </c>
       <c r="X42" s="1">
         <v>534</v>
       </c>
       <c r="Y42" s="1">
         <v>3123</v>
       </c>
       <c r="Z42" s="2">
         <v>15929</v>
       </c>
       <c r="AA42" s="2">
         <v>754</v>
       </c>
       <c r="AB42" s="2">
         <v>12486</v>
       </c>
       <c r="AC42" s="2">
         <v>212</v>
       </c>
       <c r="AD42" s="2">
         <v>3443</v>
       </c>
       <c r="AE42" s="1">
-        <v>174.4</v>
+        <v>174.2</v>
       </c>
       <c r="AF42" s="1">
         <v>21.6</v>
       </c>
       <c r="AG42" s="1">
         <v>5396</v>
       </c>
       <c r="AH42" s="1">
         <v>33.9</v>
       </c>
       <c r="AI42" s="1">
         <v>472</v>
       </c>
       <c r="AJ42" s="1">
         <v>88</v>
       </c>
       <c r="AK42" s="1">
         <v>740</v>
       </c>
       <c r="AL42" s="1">
         <v>138</v>
       </c>
       <c r="AM42" s="1">
         <v>7.41</v>
       </c>
       <c r="AN42" s="1">
         <v>2.7</v>
       </c>
-      <c r="AO42" s="63">
+      <c r="AO42" s="6">
         <v>0.78</v>
       </c>
       <c r="AP42" s="2">
         <v>7.29</v>
       </c>
       <c r="AQ42" s="2">
         <v>2.68</v>
       </c>
       <c r="AR42" s="2">
         <v>4.6100000000000003</v>
       </c>
       <c r="AS42" s="2">
         <v>0.68</v>
       </c>
       <c r="AT42" s="2">
         <v>3.93</v>
       </c>
       <c r="AU42" s="2">
         <v>0.06</v>
       </c>
       <c r="AV42" s="2">
         <v>0.05</v>
       </c>
       <c r="AW42" s="2">
         <v>0.01</v>
       </c>
-      <c r="AX42" s="49">
+      <c r="AX42" s="37">
         <v>5439</v>
       </c>
-      <c r="AY42" s="53">
+      <c r="AY42" s="42">
         <v>4462</v>
       </c>
-      <c r="AZ42" s="53">
+      <c r="AZ42" s="42">
         <v>977</v>
       </c>
-      <c r="BA42" s="53">
+      <c r="BA42" s="42">
         <v>646</v>
       </c>
-      <c r="BB42" s="53">
+      <c r="BB42" s="42">
         <v>331</v>
       </c>
-      <c r="BC42" s="49">
+      <c r="BC42" s="37">
         <v>4462</v>
       </c>
-      <c r="BD42" s="53">
+      <c r="BD42" s="42">
         <v>171</v>
       </c>
-      <c r="BE42" s="53">
+      <c r="BE42" s="42">
         <v>553</v>
       </c>
-      <c r="BF42" s="53">
+      <c r="BF42" s="42">
         <v>398</v>
       </c>
-      <c r="BG42" s="53">
+      <c r="BG42" s="42">
         <v>898</v>
       </c>
-      <c r="BH42" s="53">
+      <c r="BH42" s="42">
         <v>869</v>
       </c>
-      <c r="BI42" s="53">
+      <c r="BI42" s="42">
         <v>587</v>
       </c>
-      <c r="BJ42" s="53">
+      <c r="BJ42" s="42">
         <v>986</v>
       </c>
       <c r="BK42" s="1">
         <v>504.5</v>
       </c>
       <c r="BL42" s="1">
         <v>293.2</v>
       </c>
       <c r="BM42" s="1">
         <v>71.599999999999994</v>
       </c>
       <c r="BN42" s="2">
         <v>324.39999999999998</v>
       </c>
       <c r="BO42" s="2">
         <v>108.5</v>
       </c>
       <c r="BP42" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ42" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR42" s="2">
         <v>391.4</v>
@@ -21244,69 +20693,69 @@
       <c r="CO42" s="1">
         <v>44010</v>
       </c>
       <c r="CP42" s="1">
         <v>33672</v>
       </c>
       <c r="CQ42" s="1">
         <v>10338</v>
       </c>
       <c r="CR42" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS42" s="1">
         <v>23523</v>
       </c>
       <c r="CT42" s="1">
         <v>3611</v>
       </c>
       <c r="CU42" s="1">
         <v>23143</v>
       </c>
       <c r="CV42" s="1">
         <v>15175</v>
       </c>
       <c r="CW42" s="1">
-        <v>7967</v>
+        <v>7968</v>
       </c>
       <c r="CX42" s="1">
         <v>21893</v>
       </c>
       <c r="CY42" s="1">
         <v>12458</v>
       </c>
       <c r="CZ42" s="1">
-        <v>9436</v>
+        <v>9435</v>
       </c>
       <c r="DA42" s="1">
         <v>1250</v>
       </c>
       <c r="DB42" s="1">
         <v>2717</v>
       </c>
       <c r="DC42" s="1">
-        <v>-1469</v>
+        <v>-1467</v>
       </c>
       <c r="DD42" s="1">
         <v>754</v>
       </c>
       <c r="DE42" s="1">
         <v>28</v>
       </c>
       <c r="DF42" s="1">
         <v>1976</v>
       </c>
       <c r="DG42" s="1">
         <v>15929</v>
       </c>
       <c r="DH42" s="1">
         <v>14834</v>
       </c>
       <c r="DI42" s="1">
         <v>591</v>
       </c>
       <c r="DJ42" s="2">
         <v>8</v>
       </c>
       <c r="DK42" s="2">
         <v>3</v>
       </c>
@@ -21424,64 +20873,64 @@
       <c r="EW42" s="1">
         <v>428</v>
       </c>
       <c r="EX42" s="1">
         <v>28</v>
       </c>
       <c r="EY42" s="1">
         <v>1416</v>
       </c>
       <c r="EZ42" s="1">
         <v>999</v>
       </c>
       <c r="FA42" s="1">
         <v>212</v>
       </c>
       <c r="FB42" s="1">
         <v>1479</v>
       </c>
       <c r="FC42" s="2">
         <v>3443</v>
       </c>
       <c r="FD42" s="4">
         <v>1839</v>
       </c>
     </row>
-    <row r="43" spans="1:160" s="13" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="46">
+    <row r="43" spans="1:160" s="43" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="34">
         <v>1</v>
       </c>
-      <c r="B43" s="47" t="s">
+      <c r="B43" s="35" t="s">
         <v>133</v>
       </c>
-      <c r="C43" s="51" t="s">
+      <c r="C43" s="40" t="s">
         <v>122</v>
       </c>
-      <c r="D43" s="51" t="s">
+      <c r="D43" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E43" s="48"/>
+      <c r="E43" s="36"/>
       <c r="F43" s="3">
         <v>99</v>
       </c>
       <c r="G43" s="1">
         <v>476.1</v>
       </c>
       <c r="H43" s="1">
         <v>6.29</v>
       </c>
       <c r="I43" s="1">
         <v>2.61</v>
       </c>
       <c r="J43" s="1">
         <v>3.68</v>
       </c>
       <c r="K43" s="1">
         <v>4907</v>
       </c>
       <c r="L43" s="2">
         <v>57.3</v>
       </c>
       <c r="M43" s="1">
         <v>35053</v>
       </c>
       <c r="N43" s="1">
@@ -21514,143 +20963,143 @@
       <c r="W43" s="1">
         <v>96</v>
       </c>
       <c r="X43" s="1">
         <v>639</v>
       </c>
       <c r="Y43" s="1">
         <v>5477</v>
       </c>
       <c r="Z43" s="2">
         <v>16456</v>
       </c>
       <c r="AA43" s="2">
         <v>687</v>
       </c>
       <c r="AB43" s="2">
         <v>13292</v>
       </c>
       <c r="AC43" s="2">
         <v>248</v>
       </c>
       <c r="AD43" s="2">
         <v>3164</v>
       </c>
       <c r="AE43" s="1">
-        <v>154.9</v>
+        <v>155</v>
       </c>
       <c r="AF43" s="1">
         <v>19.2</v>
       </c>
       <c r="AG43" s="1">
         <v>5171</v>
       </c>
       <c r="AH43" s="1">
         <v>31.4</v>
       </c>
       <c r="AI43" s="1">
         <v>503</v>
       </c>
       <c r="AJ43" s="1">
         <v>66</v>
       </c>
       <c r="AK43" s="1">
         <v>822</v>
       </c>
       <c r="AL43" s="1">
         <v>109</v>
       </c>
       <c r="AM43" s="1">
         <v>6.4</v>
       </c>
       <c r="AN43" s="1">
         <v>2.63</v>
       </c>
-      <c r="AO43" s="63">
+      <c r="AO43" s="6">
         <v>0.73</v>
       </c>
       <c r="AP43" s="2">
         <v>6.29</v>
       </c>
       <c r="AQ43" s="2">
         <v>2.61</v>
       </c>
       <c r="AR43" s="2">
         <v>3.68</v>
       </c>
       <c r="AS43" s="2">
         <v>0.64</v>
       </c>
       <c r="AT43" s="2">
         <v>3.04</v>
       </c>
       <c r="AU43" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV43" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW43" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX43" s="49">
+      <c r="AX43" s="37">
         <v>4907</v>
       </c>
-      <c r="AY43" s="53">
+      <c r="AY43" s="42">
         <v>4128</v>
       </c>
-      <c r="AZ43" s="53">
+      <c r="AZ43" s="42">
         <v>779</v>
       </c>
-      <c r="BA43" s="53">
+      <c r="BA43" s="42">
         <v>495</v>
       </c>
-      <c r="BB43" s="53">
+      <c r="BB43" s="42">
         <v>284</v>
       </c>
-      <c r="BC43" s="49">
+      <c r="BC43" s="37">
         <v>4128</v>
       </c>
-      <c r="BD43" s="53">
+      <c r="BD43" s="42">
         <v>262</v>
       </c>
-      <c r="BE43" s="53">
+      <c r="BE43" s="42">
         <v>534</v>
       </c>
-      <c r="BF43" s="53">
+      <c r="BF43" s="42">
         <v>386</v>
       </c>
-      <c r="BG43" s="53">
+      <c r="BG43" s="42">
         <v>959</v>
       </c>
-      <c r="BH43" s="53">
+      <c r="BH43" s="42">
         <v>769</v>
       </c>
-      <c r="BI43" s="53">
+      <c r="BI43" s="42">
         <v>525</v>
       </c>
-      <c r="BJ43" s="53">
+      <c r="BJ43" s="42">
         <v>693</v>
       </c>
       <c r="BK43" s="1">
         <v>579.1</v>
       </c>
       <c r="BL43" s="1">
         <v>334.8</v>
       </c>
       <c r="BM43" s="1">
         <v>61</v>
       </c>
       <c r="BN43" s="2">
         <v>377.8</v>
       </c>
       <c r="BO43" s="2">
         <v>140.30000000000001</v>
       </c>
       <c r="BP43" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ43" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR43" s="2">
         <v>476.1</v>
@@ -21724,69 +21173,69 @@
       <c r="CO43" s="1">
         <v>53327</v>
       </c>
       <c r="CP43" s="1">
         <v>43637</v>
       </c>
       <c r="CQ43" s="1">
         <v>9690</v>
       </c>
       <c r="CR43" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS43" s="1">
         <v>51345</v>
       </c>
       <c r="CT43" s="1">
         <v>4296</v>
       </c>
       <c r="CU43" s="1">
         <v>35053</v>
       </c>
       <c r="CV43" s="1">
         <v>15769</v>
       </c>
       <c r="CW43" s="1">
-        <v>19285</v>
+        <v>19284</v>
       </c>
       <c r="CX43" s="1">
         <v>33656</v>
       </c>
       <c r="CY43" s="1">
         <v>13249</v>
       </c>
       <c r="CZ43" s="1">
-        <v>20406</v>
+        <v>20407</v>
       </c>
       <c r="DA43" s="1">
         <v>1397</v>
       </c>
       <c r="DB43" s="1">
         <v>2520</v>
       </c>
       <c r="DC43" s="1">
-        <v>-1121</v>
+        <v>-1123</v>
       </c>
       <c r="DD43" s="1">
         <v>687</v>
       </c>
       <c r="DE43" s="1">
         <v>43</v>
       </c>
       <c r="DF43" s="1">
         <v>2041</v>
       </c>
       <c r="DG43" s="1">
         <v>16456</v>
       </c>
       <c r="DH43" s="1">
         <v>15343</v>
       </c>
       <c r="DI43" s="1">
         <v>288</v>
       </c>
       <c r="DJ43" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK43" s="2" t="s">
         <v>194</v>
       </c>
@@ -21904,64 +21353,64 @@
       <c r="EW43" s="1">
         <v>399</v>
       </c>
       <c r="EX43" s="1">
         <v>43</v>
       </c>
       <c r="EY43" s="1">
         <v>1479</v>
       </c>
       <c r="EZ43" s="1">
         <v>1051</v>
       </c>
       <c r="FA43" s="1">
         <v>248</v>
       </c>
       <c r="FB43" s="1">
         <v>1542</v>
       </c>
       <c r="FC43" s="2">
         <v>3164</v>
       </c>
       <c r="FD43" s="4">
         <v>1628</v>
       </c>
     </row>
-    <row r="44" spans="1:160" s="13" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="46">
+    <row r="44" spans="1:160" s="43" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="34">
         <v>1</v>
       </c>
-      <c r="B44" s="47" t="s">
+      <c r="B44" s="35" t="s">
         <v>125</v>
       </c>
-      <c r="C44" s="47" t="s">
+      <c r="C44" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D44" s="51" t="s">
+      <c r="D44" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E44" s="52"/>
+      <c r="E44" s="41"/>
       <c r="F44" s="3">
         <v>125</v>
       </c>
       <c r="G44" s="1">
         <v>3482.2</v>
       </c>
       <c r="H44" s="1">
         <v>7.49</v>
       </c>
       <c r="I44" s="1">
         <v>3.08</v>
       </c>
       <c r="J44" s="1">
         <v>4.41</v>
       </c>
       <c r="K44" s="1">
         <v>4392</v>
       </c>
       <c r="L44" s="2">
         <v>53.7</v>
       </c>
       <c r="M44" s="1">
         <v>44217</v>
       </c>
       <c r="N44" s="1">
@@ -22023,114 +21472,114 @@
       </c>
       <c r="AG44" s="1">
         <v>15952</v>
       </c>
       <c r="AH44" s="1">
         <v>29.5</v>
       </c>
       <c r="AI44" s="1">
         <v>1037</v>
       </c>
       <c r="AJ44" s="1">
         <v>22</v>
       </c>
       <c r="AK44" s="1">
         <v>2130</v>
       </c>
       <c r="AL44" s="1">
         <v>46</v>
       </c>
       <c r="AM44" s="1">
         <v>7.5</v>
       </c>
       <c r="AN44" s="1">
         <v>3.08</v>
       </c>
-      <c r="AO44" s="63">
+      <c r="AO44" s="6">
         <v>0.28999999999999998</v>
       </c>
       <c r="AP44" s="2">
         <v>7.49</v>
       </c>
       <c r="AQ44" s="2">
         <v>3.08</v>
       </c>
       <c r="AR44" s="2">
         <v>4.41</v>
       </c>
       <c r="AS44" s="2">
         <v>0.28000000000000003</v>
       </c>
       <c r="AT44" s="2">
         <v>4.13</v>
       </c>
       <c r="AU44" s="2">
         <v>0.18</v>
       </c>
       <c r="AV44" s="2">
         <v>0.08</v>
       </c>
       <c r="AW44" s="2">
         <v>0.1</v>
       </c>
-      <c r="AX44" s="49">
+      <c r="AX44" s="37">
         <v>4392</v>
       </c>
-      <c r="AY44" s="53">
+      <c r="AY44" s="42">
         <v>3880</v>
       </c>
-      <c r="AZ44" s="53">
+      <c r="AZ44" s="42">
         <v>512</v>
       </c>
-      <c r="BA44" s="53">
+      <c r="BA44" s="42">
         <v>220</v>
       </c>
-      <c r="BB44" s="53">
+      <c r="BB44" s="42">
         <v>292</v>
       </c>
-      <c r="BC44" s="49">
+      <c r="BC44" s="37">
         <v>3880</v>
       </c>
-      <c r="BD44" s="53">
+      <c r="BD44" s="42">
         <v>431</v>
       </c>
-      <c r="BE44" s="53">
+      <c r="BE44" s="42">
         <v>454</v>
       </c>
-      <c r="BF44" s="53">
+      <c r="BF44" s="42">
         <v>344</v>
       </c>
-      <c r="BG44" s="53">
+      <c r="BG44" s="42">
         <v>1107</v>
       </c>
-      <c r="BH44" s="53">
+      <c r="BH44" s="42">
         <v>651</v>
       </c>
-      <c r="BI44" s="53">
+      <c r="BI44" s="42">
         <v>322</v>
       </c>
-      <c r="BJ44" s="53">
+      <c r="BJ44" s="42">
         <v>571</v>
       </c>
       <c r="BK44" s="1">
         <v>4003.3</v>
       </c>
       <c r="BL44" s="1">
         <v>805</v>
       </c>
       <c r="BM44" s="1">
         <v>61</v>
       </c>
       <c r="BN44" s="2">
         <v>3941.5</v>
       </c>
       <c r="BO44" s="2">
         <v>0.5</v>
       </c>
       <c r="BP44" s="2">
         <v>0.3</v>
       </c>
       <c r="BQ44" s="2">
         <v>0.4</v>
       </c>
       <c r="BR44" s="2">
         <v>3482.2</v>
@@ -22204,69 +21653,69 @@
       <c r="CO44" s="1">
         <v>267797</v>
       </c>
       <c r="CP44" s="1">
         <v>1114</v>
       </c>
       <c r="CQ44" s="1">
         <v>266683</v>
       </c>
       <c r="CR44" s="1">
         <v>673588</v>
       </c>
       <c r="CS44" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT44" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU44" s="1">
         <v>44217</v>
       </c>
       <c r="CV44" s="1">
         <v>40293</v>
       </c>
       <c r="CW44" s="1">
-        <v>3923</v>
+        <v>3924</v>
       </c>
       <c r="CX44" s="1">
         <v>51059</v>
       </c>
       <c r="CY44" s="1">
         <v>46065</v>
       </c>
       <c r="CZ44" s="1">
-        <v>4995</v>
+        <v>4994</v>
       </c>
       <c r="DA44" s="1">
         <v>-6842</v>
       </c>
       <c r="DB44" s="1">
         <v>-5772</v>
       </c>
       <c r="DC44" s="1">
-        <v>-1072</v>
+        <v>-1070</v>
       </c>
       <c r="DD44" s="1">
         <v>13758</v>
       </c>
       <c r="DE44" s="1">
         <v>215</v>
       </c>
       <c r="DF44" s="1">
         <v>6701</v>
       </c>
       <c r="DG44" s="1">
         <v>54051</v>
       </c>
       <c r="DH44" s="1">
         <v>39721</v>
       </c>
       <c r="DI44" s="1">
         <v>259</v>
       </c>
       <c r="DJ44" s="2">
         <v>5745</v>
       </c>
       <c r="DK44" s="2">
         <v>5455</v>
       </c>
@@ -22384,64 +21833,64 @@
       <c r="EW44" s="1">
         <v>751</v>
       </c>
       <c r="EX44" s="1">
         <v>215</v>
       </c>
       <c r="EY44" s="1">
         <v>5427</v>
       </c>
       <c r="EZ44" s="1">
         <v>5186</v>
       </c>
       <c r="FA44" s="1">
         <v>921</v>
       </c>
       <c r="FB44" s="1">
         <v>5346</v>
       </c>
       <c r="FC44" s="2">
         <v>7771</v>
       </c>
       <c r="FD44" s="4">
         <v>5962</v>
       </c>
     </row>
-    <row r="45" spans="1:160" s="13" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="46">
+    <row r="45" spans="1:160" s="43" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="34">
         <v>1</v>
       </c>
-      <c r="B45" s="47" t="s">
+      <c r="B45" s="35" t="s">
         <v>126</v>
       </c>
-      <c r="C45" s="47" t="s">
+      <c r="C45" s="35" t="s">
         <v>124</v>
       </c>
-      <c r="D45" s="51" t="s">
+      <c r="D45" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E45" s="52"/>
+      <c r="E45" s="41"/>
       <c r="F45" s="3">
         <v>80</v>
       </c>
       <c r="G45" s="1">
         <v>3827.8</v>
       </c>
       <c r="H45" s="1">
         <v>7.86</v>
       </c>
       <c r="I45" s="1">
         <v>3.24</v>
       </c>
       <c r="J45" s="1">
         <v>4.62</v>
       </c>
       <c r="K45" s="1">
         <v>4563</v>
       </c>
       <c r="L45" s="2">
         <v>52.8</v>
       </c>
       <c r="M45" s="1">
         <v>45089</v>
       </c>
       <c r="N45" s="1">
@@ -22503,114 +21952,114 @@
       </c>
       <c r="AG45" s="1">
         <v>16214</v>
       </c>
       <c r="AH45" s="1">
         <v>29.4</v>
       </c>
       <c r="AI45" s="1">
         <v>862</v>
       </c>
       <c r="AJ45" s="1">
         <v>18</v>
       </c>
       <c r="AK45" s="1">
         <v>2063</v>
       </c>
       <c r="AL45" s="1">
         <v>42</v>
       </c>
       <c r="AM45" s="1">
         <v>7.87</v>
       </c>
       <c r="AN45" s="1">
         <v>3.23</v>
       </c>
-      <c r="AO45" s="63">
+      <c r="AO45" s="6">
         <v>0.48</v>
       </c>
       <c r="AP45" s="2">
         <v>7.86</v>
       </c>
       <c r="AQ45" s="2">
         <v>3.24</v>
       </c>
       <c r="AR45" s="2">
         <v>4.62</v>
       </c>
       <c r="AS45" s="2">
         <v>0.46</v>
       </c>
       <c r="AT45" s="2">
         <v>4.16</v>
       </c>
       <c r="AU45" s="2">
         <v>0.05</v>
       </c>
       <c r="AV45" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW45" s="2">
         <v>0.05</v>
       </c>
-      <c r="AX45" s="49">
+      <c r="AX45" s="37">
         <v>4563</v>
       </c>
-      <c r="AY45" s="53">
+      <c r="AY45" s="42">
         <v>3978</v>
       </c>
-      <c r="AZ45" s="53">
+      <c r="AZ45" s="42">
         <v>585</v>
       </c>
-      <c r="BA45" s="53">
+      <c r="BA45" s="42">
         <v>357</v>
       </c>
-      <c r="BB45" s="53">
+      <c r="BB45" s="42">
         <v>228</v>
       </c>
-      <c r="BC45" s="49">
+      <c r="BC45" s="37">
         <v>3978</v>
       </c>
-      <c r="BD45" s="53">
+      <c r="BD45" s="42">
         <v>556</v>
       </c>
-      <c r="BE45" s="53">
+      <c r="BE45" s="42">
         <v>491</v>
       </c>
-      <c r="BF45" s="53">
+      <c r="BF45" s="42">
         <v>399</v>
       </c>
-      <c r="BG45" s="53">
+      <c r="BG45" s="42">
         <v>1204</v>
       </c>
-      <c r="BH45" s="53">
+      <c r="BH45" s="42">
         <v>430</v>
       </c>
-      <c r="BI45" s="53">
+      <c r="BI45" s="42">
         <v>295</v>
       </c>
-      <c r="BJ45" s="53">
+      <c r="BJ45" s="42">
         <v>603</v>
       </c>
       <c r="BK45" s="1">
         <v>4389.1000000000004</v>
       </c>
       <c r="BL45" s="1">
         <v>947.5</v>
       </c>
       <c r="BM45" s="1">
         <v>84</v>
       </c>
       <c r="BN45" s="2">
         <v>4304.2</v>
       </c>
       <c r="BO45" s="2">
         <v>0.9</v>
       </c>
       <c r="BP45" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ45" s="2">
         <v>0.6</v>
       </c>
       <c r="BR45" s="2">
         <v>3827.8</v>
@@ -22693,60 +22142,60 @@
       <c r="CR45" s="1">
         <v>698833</v>
       </c>
       <c r="CS45" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT45" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU45" s="1">
         <v>45089</v>
       </c>
       <c r="CV45" s="1">
         <v>40548</v>
       </c>
       <c r="CW45" s="1">
         <v>4541</v>
       </c>
       <c r="CX45" s="1">
         <v>53058</v>
       </c>
       <c r="CY45" s="1">
         <v>48121</v>
       </c>
       <c r="CZ45" s="1">
-        <v>4935</v>
+        <v>4937</v>
       </c>
       <c r="DA45" s="1">
         <v>-7969</v>
       </c>
       <c r="DB45" s="1">
         <v>-7573</v>
       </c>
       <c r="DC45" s="1">
-        <v>-394</v>
+        <v>-396</v>
       </c>
       <c r="DD45" s="1">
         <v>14576</v>
       </c>
       <c r="DE45" s="1">
         <v>222</v>
       </c>
       <c r="DF45" s="1">
         <v>6385</v>
       </c>
       <c r="DG45" s="1">
         <v>55124</v>
       </c>
       <c r="DH45" s="1">
         <v>40348</v>
       </c>
       <c r="DI45" s="1">
         <v>397</v>
       </c>
       <c r="DJ45" s="2">
         <v>5913</v>
       </c>
       <c r="DK45" s="2">
         <v>5632</v>
       </c>
@@ -22865,63 +22314,63 @@
         <v>770</v>
       </c>
       <c r="EX45" s="1">
         <v>222</v>
       </c>
       <c r="EY45" s="1">
         <v>4954</v>
       </c>
       <c r="EZ45" s="1">
         <v>4904</v>
       </c>
       <c r="FA45" s="1">
         <v>951</v>
       </c>
       <c r="FB45" s="1">
         <v>5788</v>
       </c>
       <c r="FC45" s="2">
         <v>6781</v>
       </c>
       <c r="FD45" s="4">
         <v>6165</v>
       </c>
     </row>
     <row r="46" spans="1:160" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="46">
+      <c r="A46" s="34">
         <v>1</v>
       </c>
-      <c r="B46" s="47" t="s">
+      <c r="B46" s="35" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="51" t="s">
+      <c r="C46" s="40" t="s">
         <v>124</v>
       </c>
-      <c r="D46" s="51" t="s">
+      <c r="D46" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E46" s="48"/>
+      <c r="E46" s="36"/>
       <c r="F46" s="3">
         <v>115</v>
       </c>
       <c r="G46" s="1">
         <v>3483.7</v>
       </c>
       <c r="H46" s="1">
         <v>7.82</v>
       </c>
       <c r="I46" s="1">
         <v>3.12</v>
       </c>
       <c r="J46" s="1">
         <v>4.7</v>
       </c>
       <c r="K46" s="1">
         <v>4692</v>
       </c>
       <c r="L46" s="2">
         <v>54.5</v>
       </c>
       <c r="M46" s="1">
         <v>45636</v>
       </c>
       <c r="N46" s="1">
@@ -22954,143 +22403,143 @@
       <c r="W46" s="1">
         <v>114.6</v>
       </c>
       <c r="X46" s="1">
         <v>1839</v>
       </c>
       <c r="Y46" s="1">
         <v>5821</v>
       </c>
       <c r="Z46" s="2">
         <v>54738</v>
       </c>
       <c r="AA46" s="2">
         <v>13227</v>
       </c>
       <c r="AB46" s="2">
         <v>47230</v>
       </c>
       <c r="AC46" s="2">
         <v>920</v>
       </c>
       <c r="AD46" s="2">
         <v>7508</v>
       </c>
       <c r="AE46" s="1">
-        <v>118.6</v>
+        <v>118.5</v>
       </c>
       <c r="AF46" s="1">
         <v>13.7</v>
       </c>
       <c r="AG46" s="1">
         <v>15364</v>
       </c>
       <c r="AH46" s="1">
         <v>28.1</v>
       </c>
       <c r="AI46" s="1">
         <v>960</v>
       </c>
       <c r="AJ46" s="1">
         <v>22</v>
       </c>
       <c r="AK46" s="1">
         <v>1965</v>
       </c>
       <c r="AL46" s="1">
         <v>44</v>
       </c>
       <c r="AM46" s="1">
         <v>7.84</v>
       </c>
       <c r="AN46" s="1">
         <v>3.12</v>
       </c>
-      <c r="AO46" s="63">
+      <c r="AO46" s="6">
         <v>0.45</v>
       </c>
       <c r="AP46" s="2">
         <v>7.82</v>
       </c>
       <c r="AQ46" s="2">
         <v>3.12</v>
       </c>
       <c r="AR46" s="2">
         <v>4.7</v>
       </c>
       <c r="AS46" s="2">
         <v>0.43</v>
       </c>
       <c r="AT46" s="2">
         <v>4.2699999999999996</v>
       </c>
       <c r="AU46" s="2">
         <v>0.16</v>
       </c>
       <c r="AV46" s="2">
         <v>0.09</v>
       </c>
       <c r="AW46" s="2">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AX46" s="49">
+      <c r="AX46" s="37">
         <v>4692</v>
       </c>
-      <c r="AY46" s="53">
+      <c r="AY46" s="42">
         <v>4047</v>
       </c>
-      <c r="AZ46" s="53">
+      <c r="AZ46" s="42">
         <v>645</v>
       </c>
-      <c r="BA46" s="53">
+      <c r="BA46" s="42">
         <v>321</v>
       </c>
-      <c r="BB46" s="53">
+      <c r="BB46" s="42">
         <v>324</v>
       </c>
-      <c r="BC46" s="49">
+      <c r="BC46" s="37">
         <v>4047</v>
       </c>
-      <c r="BD46" s="53">
+      <c r="BD46" s="42">
         <v>452</v>
       </c>
-      <c r="BE46" s="53">
+      <c r="BE46" s="42">
         <v>419</v>
       </c>
-      <c r="BF46" s="53">
+      <c r="BF46" s="42">
         <v>381</v>
       </c>
-      <c r="BG46" s="53">
+      <c r="BG46" s="42">
         <v>1208</v>
       </c>
-      <c r="BH46" s="53">
+      <c r="BH46" s="42">
         <v>587</v>
       </c>
-      <c r="BI46" s="53">
+      <c r="BI46" s="42">
         <v>353</v>
       </c>
-      <c r="BJ46" s="53">
+      <c r="BJ46" s="42">
         <v>647</v>
       </c>
       <c r="BK46" s="1">
         <v>3992.4</v>
       </c>
       <c r="BL46" s="1">
         <v>808.8</v>
       </c>
       <c r="BM46" s="1">
         <v>64</v>
       </c>
       <c r="BN46" s="2">
         <v>3927.9</v>
       </c>
       <c r="BO46" s="2">
         <v>0.5</v>
       </c>
       <c r="BP46" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ46" s="2">
         <v>0.4</v>
       </c>
       <c r="BR46" s="2">
         <v>3483.7</v>
@@ -23164,69 +22613,69 @@
       <c r="CO46" s="1">
         <v>311185</v>
       </c>
       <c r="CP46" s="1">
         <v>1233</v>
       </c>
       <c r="CQ46" s="1">
         <v>309952</v>
       </c>
       <c r="CR46" s="1">
         <v>689085</v>
       </c>
       <c r="CS46" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT46" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU46" s="1">
         <v>45636</v>
       </c>
       <c r="CV46" s="1">
         <v>41511</v>
       </c>
       <c r="CW46" s="1">
-        <v>4126</v>
+        <v>4125</v>
       </c>
       <c r="CX46" s="1">
         <v>52302</v>
       </c>
       <c r="CY46" s="1">
         <v>47004</v>
       </c>
       <c r="CZ46" s="1">
-        <v>5301</v>
+        <v>5298</v>
       </c>
       <c r="DA46" s="1">
         <v>-6666</v>
       </c>
       <c r="DB46" s="1">
         <v>-5493</v>
       </c>
       <c r="DC46" s="1">
-        <v>-1175</v>
+        <v>-1173</v>
       </c>
       <c r="DD46" s="1">
         <v>13227</v>
       </c>
       <c r="DE46" s="1">
         <v>226</v>
       </c>
       <c r="DF46" s="1">
         <v>6335</v>
       </c>
       <c r="DG46" s="1">
         <v>54738</v>
       </c>
       <c r="DH46" s="1">
         <v>40875</v>
       </c>
       <c r="DI46" s="1">
         <v>340</v>
       </c>
       <c r="DJ46" s="2">
         <v>5250</v>
       </c>
       <c r="DK46" s="2">
         <v>4938</v>
       </c>
@@ -23345,63 +22794,63 @@
         <v>824</v>
       </c>
       <c r="EX46" s="1">
         <v>226</v>
       </c>
       <c r="EY46" s="1">
         <v>5964</v>
       </c>
       <c r="EZ46" s="1">
         <v>5176</v>
       </c>
       <c r="FA46" s="1">
         <v>920</v>
       </c>
       <c r="FB46" s="1">
         <v>5443</v>
       </c>
       <c r="FC46" s="2">
         <v>7508</v>
       </c>
       <c r="FD46" s="4">
         <v>6033</v>
       </c>
     </row>
     <row r="47" spans="1:160" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="46">
+      <c r="A47" s="34">
         <v>1</v>
       </c>
-      <c r="B47" s="47" t="s">
+      <c r="B47" s="35" t="s">
         <v>128</v>
       </c>
-      <c r="C47" s="51" t="s">
+      <c r="C47" s="40" t="s">
         <v>124</v>
       </c>
-      <c r="D47" s="51" t="s">
+      <c r="D47" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E47" s="48"/>
+      <c r="E47" s="36"/>
       <c r="F47" s="3">
         <v>113</v>
       </c>
       <c r="G47" s="1">
         <v>3537.4</v>
       </c>
       <c r="H47" s="1">
         <v>7.23</v>
       </c>
       <c r="I47" s="1">
         <v>3.14</v>
       </c>
       <c r="J47" s="1">
         <v>4.09</v>
       </c>
       <c r="K47" s="1">
         <v>4421</v>
       </c>
       <c r="L47" s="2">
         <v>53.3</v>
       </c>
       <c r="M47" s="1">
         <v>44432</v>
       </c>
       <c r="N47" s="1">
@@ -23463,114 +22912,114 @@
       </c>
       <c r="AG47" s="1">
         <v>15480</v>
       </c>
       <c r="AH47" s="1">
         <v>28.6</v>
       </c>
       <c r="AI47" s="1">
         <v>1052</v>
       </c>
       <c r="AJ47" s="1">
         <v>21</v>
       </c>
       <c r="AK47" s="1">
         <v>2141</v>
       </c>
       <c r="AL47" s="1">
         <v>44</v>
       </c>
       <c r="AM47" s="1">
         <v>7.24</v>
       </c>
       <c r="AN47" s="1">
         <v>3.13</v>
       </c>
-      <c r="AO47" s="63">
+      <c r="AO47" s="6">
         <v>0.37</v>
       </c>
       <c r="AP47" s="2">
         <v>7.23</v>
       </c>
       <c r="AQ47" s="2">
         <v>3.14</v>
       </c>
       <c r="AR47" s="2">
         <v>4.09</v>
       </c>
       <c r="AS47" s="2">
         <v>0.35</v>
       </c>
       <c r="AT47" s="2">
         <v>3.74</v>
       </c>
       <c r="AU47" s="2">
         <v>0.18</v>
       </c>
       <c r="AV47" s="2">
         <v>0.08</v>
       </c>
       <c r="AW47" s="2">
         <v>0.1</v>
       </c>
-      <c r="AX47" s="49">
+      <c r="AX47" s="37">
         <v>4421</v>
       </c>
-      <c r="AY47" s="53">
+      <c r="AY47" s="42">
         <v>3961</v>
       </c>
-      <c r="AZ47" s="53">
+      <c r="AZ47" s="42">
         <v>460</v>
       </c>
-      <c r="BA47" s="53">
+      <c r="BA47" s="42">
         <v>261</v>
       </c>
-      <c r="BB47" s="53">
+      <c r="BB47" s="42">
         <v>199</v>
       </c>
-      <c r="BC47" s="49">
+      <c r="BC47" s="37">
         <v>3961</v>
       </c>
-      <c r="BD47" s="53">
+      <c r="BD47" s="42">
         <v>481</v>
       </c>
-      <c r="BE47" s="53">
+      <c r="BE47" s="42">
         <v>461</v>
       </c>
-      <c r="BF47" s="53">
+      <c r="BF47" s="42">
         <v>341</v>
       </c>
-      <c r="BG47" s="53">
+      <c r="BG47" s="42">
         <v>1163</v>
       </c>
-      <c r="BH47" s="53">
+      <c r="BH47" s="42">
         <v>619</v>
       </c>
-      <c r="BI47" s="53">
+      <c r="BI47" s="42">
         <v>307</v>
       </c>
-      <c r="BJ47" s="53">
+      <c r="BJ47" s="42">
         <v>589</v>
       </c>
       <c r="BK47" s="1">
         <v>3978.3</v>
       </c>
       <c r="BL47" s="1">
         <v>800.8</v>
       </c>
       <c r="BM47" s="1">
         <v>32.200000000000003</v>
       </c>
       <c r="BN47" s="2">
         <v>3945.2</v>
       </c>
       <c r="BO47" s="2">
         <v>0.5</v>
       </c>
       <c r="BP47" s="2">
         <v>0.4</v>
       </c>
       <c r="BQ47" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR47" s="2">
         <v>3537.4</v>
@@ -23653,60 +23102,60 @@
       <c r="CR47" s="1">
         <v>755238</v>
       </c>
       <c r="CS47" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CT47" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CU47" s="1">
         <v>44432</v>
       </c>
       <c r="CV47" s="1">
         <v>40364</v>
       </c>
       <c r="CW47" s="1">
         <v>4068</v>
       </c>
       <c r="CX47" s="1">
         <v>51057</v>
       </c>
       <c r="CY47" s="1">
         <v>46241</v>
       </c>
       <c r="CZ47" s="1">
-        <v>4817</v>
+        <v>4816</v>
       </c>
       <c r="DA47" s="1">
         <v>-6625</v>
       </c>
       <c r="DB47" s="1">
         <v>-5877</v>
       </c>
       <c r="DC47" s="1">
-        <v>-749</v>
+        <v>-748</v>
       </c>
       <c r="DD47" s="1">
         <v>13689</v>
       </c>
       <c r="DE47" s="1">
         <v>207</v>
       </c>
       <c r="DF47" s="1">
         <v>6857</v>
       </c>
       <c r="DG47" s="1">
         <v>54053</v>
       </c>
       <c r="DH47" s="1">
         <v>39776</v>
       </c>
       <c r="DI47" s="1">
         <v>4</v>
       </c>
       <c r="DJ47" s="2">
         <v>5529</v>
       </c>
       <c r="DK47" s="2">
         <v>5226</v>
       </c>
@@ -23825,63 +23274,63 @@
         <v>713</v>
       </c>
       <c r="EX47" s="1">
         <v>207</v>
       </c>
       <c r="EY47" s="1">
         <v>5562</v>
       </c>
       <c r="EZ47" s="1">
         <v>5134</v>
       </c>
       <c r="FA47" s="1">
         <v>918</v>
       </c>
       <c r="FB47" s="1">
         <v>5383</v>
       </c>
       <c r="FC47" s="2">
         <v>7605</v>
       </c>
       <c r="FD47" s="4">
         <v>5921</v>
       </c>
     </row>
     <row r="48" spans="1:160" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="46">
+      <c r="A48" s="34">
         <v>1</v>
       </c>
-      <c r="B48" s="47" t="s">
+      <c r="B48" s="35" t="s">
         <v>129</v>
       </c>
-      <c r="C48" s="51" t="s">
+      <c r="C48" s="40" t="s">
         <v>116</v>
       </c>
-      <c r="D48" s="51" t="s">
+      <c r="D48" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E48" s="48"/>
+      <c r="E48" s="36"/>
       <c r="F48" s="3">
         <v>173</v>
       </c>
       <c r="G48" s="1">
         <v>224.1</v>
       </c>
       <c r="H48" s="1">
         <v>6.82</v>
       </c>
       <c r="I48" s="1">
         <v>2.5299999999999998</v>
       </c>
       <c r="J48" s="1">
         <v>4.29</v>
       </c>
       <c r="K48" s="1">
         <v>2753</v>
       </c>
       <c r="L48" s="2">
         <v>67.3</v>
       </c>
       <c r="M48" s="1">
         <v>11333</v>
       </c>
       <c r="N48" s="1">
@@ -23914,143 +23363,143 @@
       <c r="W48" s="1">
         <v>93.6</v>
       </c>
       <c r="X48" s="1">
         <v>298</v>
       </c>
       <c r="Y48" s="1">
         <v>1657</v>
       </c>
       <c r="Z48" s="2">
         <v>7808</v>
       </c>
       <c r="AA48" s="2">
         <v>261</v>
       </c>
       <c r="AB48" s="2">
         <v>7111</v>
       </c>
       <c r="AC48" s="2">
         <v>140</v>
       </c>
       <c r="AD48" s="2">
         <v>697</v>
       </c>
       <c r="AE48" s="1">
-        <v>71.3</v>
+        <v>71.5</v>
       </c>
       <c r="AF48" s="1">
         <v>8.9</v>
       </c>
       <c r="AG48" s="1">
         <v>1741</v>
       </c>
       <c r="AH48" s="1">
         <v>22.3</v>
       </c>
       <c r="AI48" s="1">
         <v>102</v>
       </c>
       <c r="AJ48" s="1">
         <v>31</v>
       </c>
       <c r="AK48" s="1">
         <v>255</v>
       </c>
       <c r="AL48" s="1">
         <v>78</v>
       </c>
       <c r="AM48" s="1">
         <v>6.84</v>
       </c>
       <c r="AN48" s="1">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AO48" s="63">
+      <c r="AO48" s="6">
         <v>0.22</v>
       </c>
       <c r="AP48" s="2">
         <v>6.82</v>
       </c>
       <c r="AQ48" s="2">
         <v>2.5299999999999998</v>
       </c>
       <c r="AR48" s="2">
         <v>4.29</v>
       </c>
       <c r="AS48" s="2">
         <v>0.2</v>
       </c>
       <c r="AT48" s="2">
         <v>4.09</v>
       </c>
       <c r="AU48" s="2">
         <v>0</v>
       </c>
       <c r="AV48" s="2">
         <v>0</v>
       </c>
       <c r="AW48" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX48" s="49">
+      <c r="AX48" s="37">
         <v>2753</v>
       </c>
-      <c r="AY48" s="53">
+      <c r="AY48" s="42">
         <v>2333</v>
       </c>
-      <c r="AZ48" s="53">
+      <c r="AZ48" s="42">
         <v>420</v>
       </c>
-      <c r="BA48" s="53">
+      <c r="BA48" s="42">
         <v>146</v>
       </c>
-      <c r="BB48" s="53">
+      <c r="BB48" s="42">
         <v>274</v>
       </c>
-      <c r="BC48" s="49">
+      <c r="BC48" s="37">
         <v>2333</v>
       </c>
-      <c r="BD48" s="53">
+      <c r="BD48" s="42">
         <v>42</v>
       </c>
-      <c r="BE48" s="53">
+      <c r="BE48" s="42">
         <v>175</v>
       </c>
-      <c r="BF48" s="53">
+      <c r="BF48" s="42">
         <v>132</v>
       </c>
-      <c r="BG48" s="53">
+      <c r="BG48" s="42">
         <v>337</v>
       </c>
-      <c r="BH48" s="53">
+      <c r="BH48" s="42">
         <v>253</v>
       </c>
-      <c r="BI48" s="53">
+      <c r="BI48" s="42">
         <v>572</v>
       </c>
-      <c r="BJ48" s="53">
+      <c r="BJ48" s="42">
         <v>822</v>
       </c>
       <c r="BK48" s="1">
         <v>271.10000000000002</v>
       </c>
       <c r="BL48" s="1">
         <v>111.8</v>
       </c>
       <c r="BM48" s="1">
         <v>34.700000000000003</v>
       </c>
       <c r="BN48" s="2">
         <v>15.9</v>
       </c>
       <c r="BO48" s="2">
         <v>220.5</v>
       </c>
       <c r="BP48" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ48" s="2">
         <v>1</v>
       </c>
       <c r="BR48" s="2">
         <v>224.1</v>
@@ -24124,69 +23573,69 @@
       <c r="CO48" s="1">
         <v>1108</v>
       </c>
       <c r="CP48" s="1">
         <v>1068</v>
       </c>
       <c r="CQ48" s="1">
         <v>40</v>
       </c>
       <c r="CR48" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS48" s="1">
         <v>1164</v>
       </c>
       <c r="CT48" s="1">
         <v>7166</v>
       </c>
       <c r="CU48" s="1">
         <v>11333</v>
       </c>
       <c r="CV48" s="1">
         <v>7547</v>
       </c>
       <c r="CW48" s="1">
-        <v>3787</v>
+        <v>3786</v>
       </c>
       <c r="CX48" s="1">
         <v>10603</v>
       </c>
       <c r="CY48" s="1">
         <v>7095</v>
       </c>
       <c r="CZ48" s="1">
-        <v>3506</v>
+        <v>3508</v>
       </c>
       <c r="DA48" s="1">
         <v>730</v>
       </c>
       <c r="DB48" s="1">
         <v>452</v>
       </c>
       <c r="DC48" s="1">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="DD48" s="1">
         <v>261</v>
       </c>
       <c r="DE48" s="1">
         <v>16</v>
       </c>
       <c r="DF48" s="1">
         <v>975</v>
       </c>
       <c r="DG48" s="1">
         <v>7808</v>
       </c>
       <c r="DH48" s="1">
         <v>7253</v>
       </c>
       <c r="DI48" s="1">
         <v>309</v>
       </c>
       <c r="DJ48" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK48" s="2" t="s">
         <v>194</v>
       </c>
@@ -24304,64 +23753,64 @@
       <c r="EW48" s="1">
         <v>281</v>
       </c>
       <c r="EX48" s="1">
         <v>16</v>
       </c>
       <c r="EY48" s="1">
         <v>376</v>
       </c>
       <c r="EZ48" s="1">
         <v>722</v>
       </c>
       <c r="FA48" s="1">
         <v>140</v>
       </c>
       <c r="FB48" s="1">
         <v>789</v>
       </c>
       <c r="FC48" s="2">
         <v>697</v>
       </c>
       <c r="FD48" s="4">
         <v>792</v>
       </c>
     </row>
-    <row r="49" spans="1:160" s="13" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="46">
+    <row r="49" spans="1:160" s="43" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="34">
         <v>1</v>
       </c>
-      <c r="B49" s="47" t="s">
+      <c r="B49" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="C49" s="51" t="s">
+      <c r="C49" s="40" t="s">
         <v>116</v>
       </c>
-      <c r="D49" s="51" t="s">
+      <c r="D49" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E49" s="52"/>
+      <c r="E49" s="41"/>
       <c r="F49" s="3">
         <v>123</v>
       </c>
       <c r="G49" s="1">
         <v>250.8</v>
       </c>
       <c r="H49" s="1">
         <v>2.85</v>
       </c>
       <c r="I49" s="1">
         <v>1.84</v>
       </c>
       <c r="J49" s="1">
         <v>1.01</v>
       </c>
       <c r="K49" s="1">
         <v>1348</v>
       </c>
       <c r="L49" s="2">
         <v>66.599999999999994</v>
       </c>
       <c r="M49" s="1">
         <v>16339</v>
       </c>
       <c r="N49" s="1">
@@ -24394,143 +23843,143 @@
       <c r="W49" s="1">
         <v>96.6</v>
       </c>
       <c r="X49" s="1">
         <v>544</v>
       </c>
       <c r="Y49" s="1">
         <v>5654</v>
       </c>
       <c r="Z49" s="2">
         <v>3752</v>
       </c>
       <c r="AA49" s="2">
         <v>147</v>
       </c>
       <c r="AB49" s="2">
         <v>3047</v>
       </c>
       <c r="AC49" s="2">
         <v>43</v>
       </c>
       <c r="AD49" s="2">
         <v>705</v>
       </c>
       <c r="AE49" s="1">
-        <v>101.7</v>
+        <v>101.6</v>
       </c>
       <c r="AF49" s="1">
         <v>18.8</v>
       </c>
       <c r="AG49" s="1">
         <v>1574</v>
       </c>
       <c r="AH49" s="1">
         <v>42</v>
       </c>
       <c r="AI49" s="1">
         <v>247</v>
       </c>
       <c r="AJ49" s="1">
         <v>28</v>
       </c>
       <c r="AK49" s="1">
         <v>552</v>
       </c>
       <c r="AL49" s="1">
         <v>63</v>
       </c>
       <c r="AM49" s="1">
         <v>2.89</v>
       </c>
       <c r="AN49" s="1">
         <v>1.86</v>
       </c>
-      <c r="AO49" s="63">
+      <c r="AO49" s="6">
         <v>0.21</v>
       </c>
       <c r="AP49" s="2">
         <v>2.85</v>
       </c>
       <c r="AQ49" s="2">
         <v>1.84</v>
       </c>
       <c r="AR49" s="2">
         <v>1.01</v>
       </c>
       <c r="AS49" s="2">
         <v>0.19</v>
       </c>
       <c r="AT49" s="2">
         <v>0.82</v>
       </c>
       <c r="AU49" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AV49" s="2" t="s">
         <v>194</v>
       </c>
       <c r="AW49" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="AX49" s="49">
+      <c r="AX49" s="37">
         <v>1348</v>
       </c>
-      <c r="AY49" s="53">
+      <c r="AY49" s="42">
         <v>1191</v>
       </c>
-      <c r="AZ49" s="53">
+      <c r="AZ49" s="42">
         <v>157</v>
       </c>
-      <c r="BA49" s="53">
+      <c r="BA49" s="42">
         <v>86</v>
       </c>
-      <c r="BB49" s="53">
+      <c r="BB49" s="42">
         <v>71</v>
       </c>
-      <c r="BC49" s="49">
+      <c r="BC49" s="37">
         <v>1191</v>
       </c>
-      <c r="BD49" s="53">
+      <c r="BD49" s="42">
         <v>5</v>
       </c>
-      <c r="BE49" s="53">
+      <c r="BE49" s="42">
         <v>72</v>
       </c>
-      <c r="BF49" s="53">
+      <c r="BF49" s="42">
         <v>69</v>
       </c>
-      <c r="BG49" s="53">
+      <c r="BG49" s="42">
         <v>140</v>
       </c>
-      <c r="BH49" s="53">
+      <c r="BH49" s="42">
         <v>170</v>
       </c>
-      <c r="BI49" s="53">
+      <c r="BI49" s="42">
         <v>257</v>
       </c>
-      <c r="BJ49" s="53">
+      <c r="BJ49" s="42">
         <v>478</v>
       </c>
       <c r="BK49" s="1">
         <v>313.3</v>
       </c>
       <c r="BL49" s="1">
         <v>176.6</v>
       </c>
       <c r="BM49" s="1">
         <v>8.3000000000000007</v>
       </c>
       <c r="BN49" s="2">
         <v>303</v>
       </c>
       <c r="BO49" s="2">
         <v>2</v>
       </c>
       <c r="BP49" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BQ49" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR49" s="2">
         <v>250.8</v>
@@ -24604,69 +24053,69 @@
       <c r="CO49" s="1">
         <v>2803</v>
       </c>
       <c r="CP49" s="1">
         <v>2387</v>
       </c>
       <c r="CQ49" s="1">
         <v>416</v>
       </c>
       <c r="CR49" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS49" s="1">
         <v>111068</v>
       </c>
       <c r="CT49" s="1">
         <v>5</v>
       </c>
       <c r="CU49" s="1">
         <v>16339</v>
       </c>
       <c r="CV49" s="1">
         <v>3605</v>
       </c>
       <c r="CW49" s="1">
-        <v>12732</v>
+        <v>12734</v>
       </c>
       <c r="CX49" s="1">
         <v>15783</v>
       </c>
       <c r="CY49" s="1">
         <v>3038</v>
       </c>
       <c r="CZ49" s="1">
-        <v>12744</v>
+        <v>12745</v>
       </c>
       <c r="DA49" s="1">
         <v>556</v>
       </c>
       <c r="DB49" s="1">
         <v>567</v>
       </c>
       <c r="DC49" s="1">
-        <v>-12</v>
+        <v>-11</v>
       </c>
       <c r="DD49" s="1">
         <v>147</v>
       </c>
       <c r="DE49" s="1">
         <v>9</v>
       </c>
       <c r="DF49" s="1">
         <v>694</v>
       </c>
       <c r="DG49" s="1">
         <v>3752</v>
       </c>
       <c r="DH49" s="1">
         <v>3315</v>
       </c>
       <c r="DI49" s="1">
         <v>18</v>
       </c>
       <c r="DJ49" s="2" t="s">
         <v>194</v>
       </c>
       <c r="DK49" s="2" t="s">
         <v>194</v>
       </c>
@@ -24785,63 +24234,63 @@
         <v>67</v>
       </c>
       <c r="EX49" s="1">
         <v>9</v>
       </c>
       <c r="EY49" s="1">
         <v>88</v>
       </c>
       <c r="EZ49" s="1">
         <v>237</v>
       </c>
       <c r="FA49" s="1">
         <v>43</v>
       </c>
       <c r="FB49" s="1">
         <v>410</v>
       </c>
       <c r="FC49" s="2">
         <v>705</v>
       </c>
       <c r="FD49" s="4">
         <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:160" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="57">
+      <c r="A50" s="48">
         <v>1</v>
       </c>
-      <c r="B50" s="47" t="s">
+      <c r="B50" s="35" t="s">
         <v>131</v>
       </c>
-      <c r="C50" s="56" t="s">
+      <c r="C50" s="47" t="s">
         <v>116</v>
       </c>
-      <c r="D50" s="51" t="s">
+      <c r="D50" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="E50" s="48"/>
+      <c r="E50" s="36"/>
       <c r="F50" s="3">
         <v>182</v>
       </c>
       <c r="G50" s="1">
         <v>274</v>
       </c>
       <c r="H50" s="1">
         <v>4.4000000000000004</v>
       </c>
       <c r="I50" s="1">
         <v>2.31</v>
       </c>
       <c r="J50" s="1">
         <v>2.09</v>
       </c>
       <c r="K50" s="1">
         <v>4126</v>
       </c>
       <c r="L50" s="2">
         <v>65.900000000000006</v>
       </c>
       <c r="M50" s="1">
         <v>18700</v>
       </c>
       <c r="N50" s="1">
@@ -24874,143 +24323,143 @@
       <c r="W50" s="1">
         <v>92.6</v>
       </c>
       <c r="X50" s="1">
         <v>683</v>
       </c>
       <c r="Y50" s="1">
         <v>4119</v>
       </c>
       <c r="Z50" s="2">
         <v>11356</v>
       </c>
       <c r="AA50" s="2">
         <v>251</v>
       </c>
       <c r="AB50" s="2">
         <v>8909</v>
       </c>
       <c r="AC50" s="2">
         <v>112</v>
       </c>
       <c r="AD50" s="2">
         <v>2447</v>
       </c>
       <c r="AE50" s="1">
-        <v>151.19999999999999</v>
+        <v>151</v>
       </c>
       <c r="AF50" s="1">
         <v>21.5</v>
       </c>
       <c r="AG50" s="1">
         <v>3912</v>
       </c>
       <c r="AH50" s="1">
         <v>34.4</v>
       </c>
       <c r="AI50" s="1">
         <v>556</v>
       </c>
       <c r="AJ50" s="1">
         <v>89</v>
       </c>
       <c r="AK50" s="1">
         <v>889</v>
       </c>
       <c r="AL50" s="1">
         <v>143</v>
       </c>
       <c r="AM50" s="1">
         <v>4.54</v>
       </c>
       <c r="AN50" s="1">
         <v>2.37</v>
       </c>
-      <c r="AO50" s="63">
+      <c r="AO50" s="6">
         <v>0.65</v>
       </c>
       <c r="AP50" s="2">
         <v>4.4000000000000004</v>
       </c>
       <c r="AQ50" s="2">
         <v>2.31</v>
       </c>
       <c r="AR50" s="2">
         <v>2.09</v>
       </c>
       <c r="AS50" s="2">
         <v>0.56999999999999995</v>
       </c>
       <c r="AT50" s="2">
         <v>1.52</v>
       </c>
       <c r="AU50" s="2">
         <v>0.09</v>
       </c>
       <c r="AV50" s="2">
         <v>0.08</v>
       </c>
       <c r="AW50" s="2">
         <v>0.01</v>
       </c>
-      <c r="AX50" s="49">
+      <c r="AX50" s="37">
         <v>4126</v>
       </c>
-      <c r="AY50" s="53">
+      <c r="AY50" s="42">
         <v>3285</v>
       </c>
-      <c r="AZ50" s="53">
+      <c r="AZ50" s="42">
         <v>841</v>
       </c>
-      <c r="BA50" s="53">
+      <c r="BA50" s="42">
         <v>678</v>
       </c>
-      <c r="BB50" s="53">
+      <c r="BB50" s="42">
         <v>163</v>
       </c>
-      <c r="BC50" s="49">
+      <c r="BC50" s="37">
         <v>3285</v>
       </c>
-      <c r="BD50" s="53">
+      <c r="BD50" s="42">
         <v>75</v>
       </c>
-      <c r="BE50" s="53">
+      <c r="BE50" s="42">
         <v>326</v>
       </c>
-      <c r="BF50" s="53">
+      <c r="BF50" s="42">
         <v>186</v>
       </c>
-      <c r="BG50" s="53">
+      <c r="BG50" s="42">
         <v>381</v>
       </c>
-      <c r="BH50" s="53">
+      <c r="BH50" s="42">
         <v>507</v>
       </c>
-      <c r="BI50" s="53">
+      <c r="BI50" s="42">
         <v>644</v>
       </c>
-      <c r="BJ50" s="53">
+      <c r="BJ50" s="42">
         <v>1166</v>
       </c>
       <c r="BK50" s="1">
         <v>583.29999999999995</v>
       </c>
       <c r="BL50" s="1">
         <v>367.4</v>
       </c>
       <c r="BM50" s="1">
         <v>63.6</v>
       </c>
       <c r="BN50" s="2">
         <v>517.1</v>
       </c>
       <c r="BO50" s="2">
         <v>2.2000000000000002</v>
       </c>
       <c r="BP50" s="2">
         <v>0.4</v>
       </c>
       <c r="BQ50" s="2" t="s">
         <v>194</v>
       </c>
       <c r="BR50" s="2">
         <v>274</v>
@@ -25084,69 +24533,69 @@
       <c r="CO50" s="1">
         <v>62288</v>
       </c>
       <c r="CP50" s="1">
         <v>55110</v>
       </c>
       <c r="CQ50" s="1">
         <v>7178</v>
       </c>
       <c r="CR50" s="1" t="s">
         <v>194</v>
       </c>
       <c r="CS50" s="1">
         <v>13706</v>
       </c>
       <c r="CT50" s="1">
         <v>237</v>
       </c>
       <c r="CU50" s="1">
         <v>18700</v>
       </c>
       <c r="CV50" s="1">
         <v>11105</v>
       </c>
       <c r="CW50" s="1">
-        <v>7594</v>
+        <v>7595</v>
       </c>
       <c r="CX50" s="1">
         <v>17315</v>
       </c>
       <c r="CY50" s="1">
         <v>8894</v>
       </c>
       <c r="CZ50" s="1">
-        <v>8423</v>
+        <v>8421</v>
       </c>
       <c r="DA50" s="1">
         <v>1385</v>
       </c>
       <c r="DB50" s="1">
         <v>2211</v>
       </c>
       <c r="DC50" s="1">
-        <v>-829</v>
+        <v>-826</v>
       </c>
       <c r="DD50" s="1">
         <v>251</v>
       </c>
       <c r="DE50" s="1">
         <v>15</v>
       </c>
       <c r="DF50" s="1">
         <v>1621</v>
       </c>
       <c r="DG50" s="1">
         <v>11356</v>
       </c>
       <c r="DH50" s="1">
         <v>10888</v>
       </c>
       <c r="DI50" s="1">
         <v>419</v>
       </c>
       <c r="DJ50" s="2">
         <v>3</v>
       </c>
       <c r="DK50" s="2" t="s">
         <v>194</v>
       </c>
@@ -25265,329 +24714,329 @@
         <v>265</v>
       </c>
       <c r="EX50" s="1">
         <v>15</v>
       </c>
       <c r="EY50" s="1">
         <v>1161</v>
       </c>
       <c r="EZ50" s="1">
         <v>771</v>
       </c>
       <c r="FA50" s="1">
         <v>112</v>
       </c>
       <c r="FB50" s="1">
         <v>1068</v>
       </c>
       <c r="FC50" s="2">
         <v>2447</v>
       </c>
       <c r="FD50" s="4">
         <v>1110</v>
       </c>
     </row>
     <row r="51" spans="1:160" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="15"/>
-[...158 lines deleted...]
-      <c r="FD51" s="20"/>
+      <c r="A51" s="49"/>
+      <c r="B51" s="50"/>
+      <c r="C51" s="50"/>
+      <c r="D51" s="50"/>
+      <c r="E51" s="50"/>
+      <c r="F51" s="51"/>
+      <c r="G51" s="52"/>
+      <c r="H51" s="53"/>
+      <c r="I51" s="53"/>
+      <c r="J51" s="53"/>
+      <c r="K51" s="51"/>
+      <c r="L51" s="54"/>
+      <c r="M51" s="51"/>
+      <c r="N51" s="51"/>
+      <c r="O51" s="51"/>
+      <c r="P51" s="51"/>
+      <c r="Q51" s="51"/>
+      <c r="R51" s="51"/>
+      <c r="S51" s="51"/>
+      <c r="T51" s="52"/>
+      <c r="U51" s="52"/>
+      <c r="V51" s="52"/>
+      <c r="W51" s="52"/>
+      <c r="X51" s="51"/>
+      <c r="Y51" s="51"/>
+      <c r="Z51" s="54"/>
+      <c r="AA51" s="54"/>
+      <c r="AB51" s="54"/>
+      <c r="AC51" s="54"/>
+      <c r="AD51" s="54"/>
+      <c r="AE51" s="55"/>
+      <c r="AF51" s="55"/>
+      <c r="AG51" s="56"/>
+      <c r="AH51" s="55"/>
+      <c r="AI51" s="56"/>
+      <c r="AJ51" s="56"/>
+      <c r="AK51" s="56"/>
+      <c r="AL51" s="56"/>
+      <c r="AM51" s="57"/>
+      <c r="AN51" s="57"/>
+      <c r="AO51" s="58"/>
+      <c r="AP51" s="57"/>
+      <c r="AQ51" s="57"/>
+      <c r="AR51" s="57"/>
+      <c r="AS51" s="57"/>
+      <c r="AT51" s="57"/>
+      <c r="AU51" s="57"/>
+      <c r="AV51" s="57"/>
+      <c r="AW51" s="57"/>
+      <c r="AX51" s="59"/>
+      <c r="AY51" s="59"/>
+      <c r="AZ51" s="59"/>
+      <c r="BA51" s="59"/>
+      <c r="BB51" s="59"/>
+      <c r="BC51" s="59"/>
+      <c r="BD51" s="59"/>
+      <c r="BE51" s="59"/>
+      <c r="BF51" s="59"/>
+      <c r="BG51" s="59"/>
+      <c r="BH51" s="59"/>
+      <c r="BI51" s="59"/>
+      <c r="BJ51" s="59"/>
+      <c r="BK51" s="52"/>
+      <c r="BL51" s="52"/>
+      <c r="BM51" s="52"/>
+      <c r="BN51" s="52"/>
+      <c r="BO51" s="60"/>
+      <c r="BP51" s="60"/>
+      <c r="BQ51" s="60"/>
+      <c r="BR51" s="60"/>
+      <c r="BS51" s="60"/>
+      <c r="BT51" s="60"/>
+      <c r="BU51" s="55"/>
+      <c r="BV51" s="55"/>
+      <c r="BW51" s="55"/>
+      <c r="BX51" s="55"/>
+      <c r="BY51" s="55"/>
+      <c r="BZ51" s="55"/>
+      <c r="CA51" s="55"/>
+      <c r="CB51" s="52"/>
+      <c r="CC51" s="52"/>
+      <c r="CD51" s="52"/>
+      <c r="CE51" s="52"/>
+      <c r="CF51" s="52"/>
+      <c r="CG51" s="52"/>
+      <c r="CH51" s="52"/>
+      <c r="CI51" s="52"/>
+      <c r="CJ51" s="52"/>
+      <c r="CK51" s="52"/>
+      <c r="CL51" s="51"/>
+      <c r="CM51" s="51"/>
+      <c r="CN51" s="51"/>
+      <c r="CO51" s="51"/>
+      <c r="CP51" s="51"/>
+      <c r="CQ51" s="51"/>
+      <c r="CR51" s="51"/>
+      <c r="CS51" s="51"/>
+      <c r="CT51" s="51"/>
+      <c r="CU51" s="51"/>
+      <c r="CV51" s="51"/>
+      <c r="CW51" s="51"/>
+      <c r="CX51" s="51"/>
+      <c r="CY51" s="51"/>
+      <c r="CZ51" s="51"/>
+      <c r="DA51" s="51"/>
+      <c r="DB51" s="51"/>
+      <c r="DC51" s="51"/>
+      <c r="DD51" s="51"/>
+      <c r="DE51" s="51"/>
+      <c r="DF51" s="51"/>
+      <c r="DG51" s="51"/>
+      <c r="DH51" s="51"/>
+      <c r="DI51" s="51"/>
+      <c r="DJ51" s="54"/>
+      <c r="DK51" s="54"/>
+      <c r="DL51" s="54"/>
+      <c r="DM51" s="54"/>
+      <c r="DN51" s="54"/>
+      <c r="DO51" s="54"/>
+      <c r="DP51" s="54"/>
+      <c r="DQ51" s="54"/>
+      <c r="DR51" s="54"/>
+      <c r="DS51" s="54"/>
+      <c r="DT51" s="54"/>
+      <c r="DU51" s="54"/>
+      <c r="DV51" s="56"/>
+      <c r="DW51" s="56"/>
+      <c r="DX51" s="56"/>
+      <c r="DY51" s="56"/>
+      <c r="DZ51" s="56"/>
+      <c r="EA51" s="56"/>
+      <c r="EB51" s="56"/>
+      <c r="EC51" s="56"/>
+      <c r="ED51" s="56"/>
+      <c r="EE51" s="51"/>
+      <c r="EF51" s="51"/>
+      <c r="EG51" s="54"/>
+      <c r="EH51" s="54"/>
+      <c r="EI51" s="51"/>
+      <c r="EJ51" s="51"/>
+      <c r="EK51" s="51"/>
+      <c r="EL51" s="51"/>
+      <c r="EM51" s="54"/>
+      <c r="EN51" s="54"/>
+      <c r="EO51" s="54"/>
+      <c r="EP51" s="54"/>
+      <c r="EQ51" s="54"/>
+      <c r="ER51" s="54"/>
+      <c r="ES51" s="54"/>
+      <c r="ET51" s="54"/>
+      <c r="EU51" s="54"/>
+      <c r="EV51" s="56"/>
+      <c r="EW51" s="56"/>
+      <c r="EX51" s="56"/>
+      <c r="EY51" s="56"/>
+      <c r="EZ51" s="56"/>
+      <c r="FA51" s="56"/>
+      <c r="FB51" s="51"/>
+      <c r="FC51" s="51"/>
+      <c r="FD51" s="54"/>
     </row>
     <row r="52" spans="1:160" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="5"/>
-[...30 lines deleted...]
-      <c r="AN52" s="27"/>
+      <c r="A52" s="61"/>
+      <c r="B52" s="61"/>
+      <c r="C52" s="61"/>
+      <c r="D52" s="61"/>
+      <c r="E52" s="61"/>
+      <c r="F52" s="62"/>
+      <c r="G52" s="63"/>
+      <c r="H52" s="63"/>
+      <c r="I52" s="63"/>
+      <c r="J52" s="63"/>
+      <c r="K52" s="63"/>
+      <c r="L52" s="63"/>
+      <c r="M52" s="63"/>
+      <c r="N52" s="63"/>
+      <c r="O52" s="63"/>
+      <c r="P52" s="63"/>
+      <c r="Q52" s="63"/>
+      <c r="R52" s="63"/>
+      <c r="S52" s="63"/>
+      <c r="T52" s="63"/>
+      <c r="U52" s="63"/>
+      <c r="V52" s="63"/>
+      <c r="W52" s="63"/>
+      <c r="X52" s="63"/>
+      <c r="Y52" s="63"/>
+      <c r="Z52" s="63"/>
+      <c r="AA52" s="63"/>
+      <c r="AB52" s="64"/>
+      <c r="AC52" s="64"/>
+      <c r="AD52" s="64"/>
+      <c r="AM52" s="62"/>
+      <c r="AN52" s="63"/>
       <c r="AO52" s="65"/>
-      <c r="AP52" s="27"/>
-[...82 lines deleted...]
-      <c r="FD52" s="27"/>
+      <c r="AP52" s="63"/>
+      <c r="AQ52" s="64"/>
+      <c r="AR52" s="64"/>
+      <c r="AS52" s="64"/>
+      <c r="AT52" s="64"/>
+      <c r="AU52" s="64"/>
+      <c r="AV52" s="64"/>
+      <c r="AW52" s="64"/>
+      <c r="BK52" s="62"/>
+      <c r="BL52" s="63"/>
+      <c r="BM52" s="63"/>
+      <c r="BN52" s="63"/>
+      <c r="BO52" s="63"/>
+      <c r="BP52" s="63"/>
+      <c r="BQ52" s="63"/>
+      <c r="BR52" s="64"/>
+      <c r="BS52" s="64"/>
+      <c r="BT52" s="64"/>
+      <c r="CB52" s="63"/>
+      <c r="CC52" s="63"/>
+      <c r="CD52" s="63"/>
+      <c r="CE52" s="63"/>
+      <c r="CF52" s="62"/>
+      <c r="CG52" s="63"/>
+      <c r="CH52" s="63"/>
+      <c r="CI52" s="63"/>
+      <c r="CJ52" s="63"/>
+      <c r="CK52" s="63"/>
+      <c r="CL52" s="63"/>
+      <c r="CM52" s="63"/>
+      <c r="CN52" s="63"/>
+      <c r="CO52" s="63"/>
+      <c r="CP52" s="63"/>
+      <c r="CQ52" s="63"/>
+      <c r="CR52" s="63"/>
+      <c r="CS52" s="63"/>
+      <c r="CT52" s="63"/>
+      <c r="CU52" s="63"/>
+      <c r="CV52" s="63"/>
+      <c r="CW52" s="63"/>
+      <c r="CX52" s="63"/>
+      <c r="CY52" s="63"/>
+      <c r="CZ52" s="63"/>
+      <c r="DA52" s="63"/>
+      <c r="DB52" s="63"/>
+      <c r="DC52" s="63"/>
+      <c r="DD52" s="63"/>
+      <c r="DE52" s="63"/>
+      <c r="DF52" s="63"/>
+      <c r="DG52" s="62"/>
+      <c r="DH52" s="63"/>
+      <c r="DI52" s="63"/>
+      <c r="DJ52" s="63"/>
+      <c r="DK52" s="63"/>
+      <c r="DL52" s="63"/>
+      <c r="DM52" s="64"/>
+      <c r="DN52" s="64"/>
+      <c r="DO52" s="64"/>
+      <c r="DP52" s="64"/>
+      <c r="DQ52" s="64"/>
+      <c r="DR52" s="64"/>
+      <c r="DS52" s="64"/>
+      <c r="DT52" s="64"/>
+      <c r="DU52" s="64"/>
+      <c r="EE52" s="62"/>
+      <c r="EF52" s="63"/>
+      <c r="EG52" s="63"/>
+      <c r="EH52" s="63"/>
+      <c r="EI52" s="62"/>
+      <c r="EJ52" s="63"/>
+      <c r="EK52" s="63"/>
+      <c r="EL52" s="63"/>
+      <c r="EM52" s="63"/>
+      <c r="EN52" s="63"/>
+      <c r="EO52" s="63"/>
+      <c r="EP52" s="64"/>
+      <c r="EQ52" s="64"/>
+      <c r="ER52" s="64"/>
+      <c r="ES52" s="64"/>
+      <c r="ET52" s="64"/>
+      <c r="EU52" s="64"/>
+      <c r="FB52" s="62"/>
+      <c r="FC52" s="63"/>
+      <c r="FD52" s="63"/>
     </row>
     <row r="53" spans="1:160" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="54" spans="1:160" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="55" spans="1:160" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" fitToHeight="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>