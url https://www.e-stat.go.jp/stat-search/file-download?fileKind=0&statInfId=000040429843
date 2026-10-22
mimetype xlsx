--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE887FC3-F6AE-4CD9-AC29-B24C69EA3199}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9954E707-09CB-4F67-B064-194749BA3D46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="586" xr2:uid="{6982B881-A8DB-44B9-88B8-4487E8279486}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="586" xr2:uid="{6982B881-A8DB-44B9-88B8-4487E8279486}"/>
   </bookViews>
   <sheets>
     <sheet name="k010" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ページ形式">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2515,51 +2515,51 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="52">
     <cellStyle name="Normal 4" xfId="11" xr:uid="{343629F8-25C2-4DFA-98D4-DB8C6886423D}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{435194EC-F694-4E84-9918-A973E7FCA6F7}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{17CA099B-0B2A-4A2C-946B-DCD54AFC4F98}"/>
     <cellStyle name="標準 2 2 2" xfId="16" xr:uid="{347F8B0A-7E77-4962-887E-8162CADACFE0}"/>
     <cellStyle name="標準 2 3" xfId="10" xr:uid="{113480E4-1A53-4AFB-A35B-6CEAD5FBD6D7}"/>
     <cellStyle name="標準 2 5" xfId="12" xr:uid="{86F79D8E-F897-4074-AC05-D0C4389D8E66}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{61224B63-CFF4-4954-85EC-4ADF82255459}"/>
     <cellStyle name="標準 3 2" xfId="13" xr:uid="{431A87E2-FEB1-47EC-955B-A9914858EEB4}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{7FB6D339-8583-41BF-BC21-6F1300834A85}"/>
     <cellStyle name="標準 4 2" xfId="5" xr:uid="{610F8A75-3415-408C-A724-C4F78D1D9BCA}"/>
     <cellStyle name="標準 4 3" xfId="14" xr:uid="{27D435AC-CD94-4497-BA3A-927D79194197}"/>
     <cellStyle name="標準 5" xfId="7" xr:uid="{1347FB23-C276-4D0A-A0D2-18E250EB5628}"/>
     <cellStyle name="標準 5 2" xfId="8" xr:uid="{DBF252E9-2B15-4B11-8AEE-831AC1E16D0D}"/>
     <cellStyle name="標準 5 3" xfId="17" xr:uid="{F5D44D47-CEF2-4A3F-A311-AD5A6EDBC58B}"/>
     <cellStyle name="標準 5 3 2" xfId="20" xr:uid="{5F24F22F-79F7-43A0-BC35-68993EA76B99}"/>
     <cellStyle name="標準 5 3 2 2" xfId="27" xr:uid="{7CF2D3DA-1C7C-47C4-9E40-9F9192B691C8}"/>
     <cellStyle name="標準 5 3 2 2 2" xfId="51" xr:uid="{48058345-49D2-4C0D-A394-641064E2F6C9}"/>
     <cellStyle name="標準 5 3 2 3" xfId="45" xr:uid="{5F74AFF2-2015-4411-A7FC-6D7E8B4CF18E}"/>
     <cellStyle name="標準 5 3 2 4" xfId="33" xr:uid="{EA2C0777-B7DE-4AB7-A06D-E2CBA93CE150}"/>
@@ -2904,602 +2904,51 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F779166-B02E-4B9E-9D38-7704D3D6B90F}">
   <dimension ref="A1:IL27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="55" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" style="55" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="55" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" style="55" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="55" customWidth="1"/>
     <col min="6" max="245" width="10.7109375" style="8" customWidth="1"/>
     <col min="246" max="246" width="5.28515625" style="56" customWidth="1"/>
-    <col min="247" max="478" width="9.140625" style="8"/>
-[...550 lines deleted...]
-    <col min="16206" max="16384" width="9.140625" style="8"/>
+    <col min="247" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:246" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:246" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
     </row>
     <row r="3" spans="1:246" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="BI3" s="6"/>
       <c r="BK3" s="6"/>
       <c r="BL3" s="6"/>
       <c r="BM3" s="6"/>
       <c r="BN3" s="6"/>
@@ -8626,51 +8075,51 @@
         <v>176</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>177</v>
       </c>
       <c r="E12" s="31"/>
       <c r="F12" s="32">
         <v>88</v>
       </c>
       <c r="G12" s="33">
         <v>2278.6999999999998</v>
       </c>
       <c r="H12" s="33">
         <v>9.5</v>
       </c>
       <c r="I12" s="33">
         <v>2.2799999999999998</v>
       </c>
       <c r="J12" s="33">
         <v>7.22</v>
       </c>
       <c r="K12" s="33">
         <v>7220</v>
       </c>
       <c r="L12" s="33">
-        <v>34946</v>
+        <v>27646</v>
       </c>
       <c r="M12" s="33">
         <v>61.1</v>
       </c>
       <c r="N12" s="33">
         <v>85239</v>
       </c>
       <c r="O12" s="33">
         <v>90917</v>
       </c>
       <c r="P12" s="33">
         <v>-5678</v>
       </c>
       <c r="Q12" s="33">
         <v>9420</v>
       </c>
       <c r="R12" s="33">
         <v>907</v>
       </c>
       <c r="S12" s="33">
         <v>2835</v>
       </c>
       <c r="T12" s="33">
         <v>20013</v>
       </c>
@@ -8728,69 +8177,69 @@
       <c r="AL12" s="33">
         <v>6745</v>
       </c>
       <c r="AM12" s="33">
         <v>49611</v>
       </c>
       <c r="AN12" s="33">
         <v>641</v>
       </c>
       <c r="AO12" s="33">
         <v>-2631</v>
       </c>
       <c r="AP12" s="33" t="s">
         <v>226</v>
       </c>
       <c r="AQ12" s="33" t="s">
         <v>226</v>
       </c>
       <c r="AR12" s="33">
         <v>16315</v>
       </c>
       <c r="AS12" s="33">
         <v>34.700000000000003</v>
       </c>
       <c r="AT12" s="33">
-        <v>3679</v>
+        <v>2910</v>
       </c>
       <c r="AU12" s="33">
-        <v>1.34</v>
+        <v>1.7</v>
       </c>
       <c r="AV12" s="33" t="s">
         <v>226</v>
       </c>
       <c r="AW12" s="33" t="s">
         <v>226</v>
       </c>
       <c r="AX12" s="33" t="s">
         <v>226</v>
       </c>
       <c r="AY12" s="33">
         <v>1717</v>
       </c>
       <c r="AZ12" s="33">
-        <v>467</v>
+        <v>590</v>
       </c>
       <c r="BA12" s="33">
         <v>72</v>
       </c>
       <c r="BB12" s="34">
         <v>11.96</v>
       </c>
       <c r="BC12" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="BD12" s="34">
         <v>9.4700000000000006</v>
       </c>
       <c r="BE12" s="34">
         <v>3.99</v>
       </c>
       <c r="BF12" s="34">
         <v>3.21</v>
       </c>
       <c r="BG12" s="34">
         <v>2.13</v>
       </c>
       <c r="BH12" s="34">
         <v>1.86</v>
       </c>
@@ -9073,51 +8522,51 @@
       <c r="EW12" s="34">
         <v>696</v>
       </c>
       <c r="EX12" s="34">
         <v>91909</v>
       </c>
       <c r="EY12" s="34">
         <v>33358</v>
       </c>
       <c r="EZ12" s="34">
         <v>16064</v>
       </c>
       <c r="FA12" s="34">
         <v>5246</v>
       </c>
       <c r="FB12" s="34">
         <v>8811</v>
       </c>
       <c r="FC12" s="34">
         <v>4449</v>
       </c>
       <c r="FD12" s="34">
         <v>58338</v>
       </c>
       <c r="FE12" s="34">
-        <v>51609</v>
+        <v>44309</v>
       </c>
       <c r="FF12" s="34">
         <v>13599</v>
       </c>
       <c r="FG12" s="34">
         <v>11849</v>
       </c>
       <c r="FH12" s="34">
         <v>14790</v>
       </c>
       <c r="FI12" s="34">
         <v>10564</v>
       </c>
       <c r="FJ12" s="34">
         <v>18977</v>
       </c>
       <c r="FK12" s="34">
         <v>16663</v>
       </c>
       <c r="FL12" s="34">
         <v>8890</v>
       </c>
       <c r="FM12" s="34">
         <v>8883</v>
       </c>
@@ -9362,51 +8811,51 @@
         <v>176</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>222</v>
       </c>
       <c r="E13" s="40"/>
       <c r="F13" s="41">
         <v>62</v>
       </c>
       <c r="G13" s="42">
         <v>5612.6</v>
       </c>
       <c r="H13" s="42">
         <v>10.28</v>
       </c>
       <c r="I13" s="42">
         <v>2.2999999999999998</v>
       </c>
       <c r="J13" s="42">
         <v>7.98</v>
       </c>
       <c r="K13" s="42">
         <v>10021</v>
       </c>
       <c r="L13" s="42">
-        <v>63359</v>
+        <v>40615</v>
       </c>
       <c r="M13" s="42">
         <v>57.8</v>
       </c>
       <c r="N13" s="42">
         <v>146331</v>
       </c>
       <c r="O13" s="42">
         <v>159714</v>
       </c>
       <c r="P13" s="42">
         <v>-13383</v>
       </c>
       <c r="Q13" s="42">
         <v>23184</v>
       </c>
       <c r="R13" s="42">
         <v>1330</v>
       </c>
       <c r="S13" s="42">
         <v>8471</v>
       </c>
       <c r="T13" s="42">
         <v>41040</v>
       </c>
@@ -9464,69 +8913,69 @@
       <c r="AL13" s="42">
         <v>16582</v>
       </c>
       <c r="AM13" s="42">
         <v>99607</v>
       </c>
       <c r="AN13" s="42">
         <v>1303</v>
       </c>
       <c r="AO13" s="42">
         <v>-2406</v>
       </c>
       <c r="AP13" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ13" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR13" s="42">
         <v>35435</v>
       </c>
       <c r="AS13" s="42">
         <v>36.5</v>
       </c>
       <c r="AT13" s="42">
-        <v>6163</v>
+        <v>3951</v>
       </c>
       <c r="AU13" s="42">
-        <v>1.53</v>
+        <v>2.39</v>
       </c>
       <c r="AV13" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW13" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX13" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY13" s="42">
         <v>3447</v>
       </c>
       <c r="AZ13" s="42">
-        <v>559</v>
+        <v>872</v>
       </c>
       <c r="BA13" s="42">
         <v>63</v>
       </c>
       <c r="BB13" s="43">
         <v>13.25</v>
       </c>
       <c r="BC13" s="43">
         <v>2.31</v>
       </c>
       <c r="BD13" s="43">
         <v>10.94</v>
       </c>
       <c r="BE13" s="43">
         <v>5.8</v>
       </c>
       <c r="BF13" s="43">
         <v>5.01</v>
       </c>
       <c r="BG13" s="43">
         <v>3.21</v>
       </c>
       <c r="BH13" s="43">
         <v>2.59</v>
       </c>
@@ -9809,51 +9258,51 @@
       <c r="EW13" s="43">
         <v>3020</v>
       </c>
       <c r="EX13" s="43">
         <v>161069</v>
       </c>
       <c r="EY13" s="43">
         <v>71848</v>
       </c>
       <c r="EZ13" s="43">
         <v>36240</v>
       </c>
       <c r="FA13" s="43">
         <v>8269</v>
       </c>
       <c r="FB13" s="43">
         <v>19387</v>
       </c>
       <c r="FC13" s="43">
         <v>9697</v>
       </c>
       <c r="FD13" s="43">
         <v>88588</v>
       </c>
       <c r="FE13" s="43">
-        <v>84359</v>
+        <v>61615</v>
       </c>
       <c r="FF13" s="43">
         <v>31961</v>
       </c>
       <c r="FG13" s="43">
         <v>28394</v>
       </c>
       <c r="FH13" s="43">
         <v>26634</v>
       </c>
       <c r="FI13" s="43">
         <v>17213</v>
       </c>
       <c r="FJ13" s="43">
         <v>22953</v>
       </c>
       <c r="FK13" s="43">
         <v>21000</v>
       </c>
       <c r="FL13" s="43">
         <v>6400</v>
       </c>
       <c r="FM13" s="43">
         <v>6380</v>
       </c>
@@ -10098,51 +9547,51 @@
         <v>178</v>
       </c>
       <c r="D14" s="39" t="s">
         <v>172</v>
       </c>
       <c r="E14" s="40"/>
       <c r="F14" s="41">
         <v>44</v>
       </c>
       <c r="G14" s="42">
         <v>6022.5</v>
       </c>
       <c r="H14" s="42">
         <v>9.56</v>
       </c>
       <c r="I14" s="42">
         <v>2.19</v>
       </c>
       <c r="J14" s="42">
         <v>7.37</v>
       </c>
       <c r="K14" s="42">
         <v>7759</v>
       </c>
       <c r="L14" s="42">
-        <v>48670</v>
+        <v>32288</v>
       </c>
       <c r="M14" s="42">
         <v>55.7</v>
       </c>
       <c r="N14" s="42">
         <v>73600</v>
       </c>
       <c r="O14" s="42">
         <v>92477</v>
       </c>
       <c r="P14" s="42">
         <v>-18877</v>
       </c>
       <c r="Q14" s="42">
         <v>25394</v>
       </c>
       <c r="R14" s="42">
         <v>826</v>
       </c>
       <c r="S14" s="42">
         <v>5691</v>
       </c>
       <c r="T14" s="42">
         <v>31954</v>
       </c>
@@ -10200,69 +9649,69 @@
       <c r="AL14" s="42">
         <v>18749</v>
       </c>
       <c r="AM14" s="42">
         <v>91818</v>
       </c>
       <c r="AN14" s="42">
         <v>912</v>
       </c>
       <c r="AO14" s="42">
         <v>-10244</v>
       </c>
       <c r="AP14" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ14" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR14" s="42">
         <v>21838</v>
       </c>
       <c r="AS14" s="42">
         <v>26.8</v>
       </c>
       <c r="AT14" s="42">
-        <v>5091</v>
+        <v>3377</v>
       </c>
       <c r="AU14" s="42">
-        <v>1.68</v>
+        <v>2.5299999999999998</v>
       </c>
       <c r="AV14" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW14" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX14" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY14" s="42">
         <v>2284</v>
       </c>
       <c r="AZ14" s="42">
-        <v>449</v>
+        <v>676</v>
       </c>
       <c r="BA14" s="42">
         <v>36</v>
       </c>
       <c r="BB14" s="43">
         <v>9.93</v>
       </c>
       <c r="BC14" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="BD14" s="43">
         <v>7.73</v>
       </c>
       <c r="BE14" s="43">
         <v>2.0699999999999998</v>
       </c>
       <c r="BF14" s="43">
         <v>1.59</v>
       </c>
       <c r="BG14" s="43">
         <v>1.83</v>
       </c>
       <c r="BH14" s="43">
         <v>0.24</v>
       </c>
@@ -10545,51 +9994,51 @@
       <c r="EW14" s="43">
         <v>330</v>
       </c>
       <c r="EX14" s="43">
         <v>124568</v>
       </c>
       <c r="EY14" s="43">
         <v>54037</v>
       </c>
       <c r="EZ14" s="43">
         <v>35281</v>
       </c>
       <c r="FA14" s="43">
         <v>2202</v>
       </c>
       <c r="FB14" s="43">
         <v>6601</v>
       </c>
       <c r="FC14" s="43">
         <v>2725</v>
       </c>
       <c r="FD14" s="43">
         <v>69591</v>
       </c>
       <c r="FE14" s="43">
-        <v>75259</v>
+        <v>58877</v>
       </c>
       <c r="FF14" s="43">
         <v>27926</v>
       </c>
       <c r="FG14" s="43">
         <v>27814</v>
       </c>
       <c r="FH14" s="43">
         <v>12639</v>
       </c>
       <c r="FI14" s="43">
         <v>12639</v>
       </c>
       <c r="FJ14" s="43">
         <v>26589</v>
       </c>
       <c r="FK14" s="43">
         <v>26589</v>
       </c>
       <c r="FL14" s="43">
         <v>26</v>
       </c>
       <c r="FM14" s="43">
         <v>26</v>
       </c>
@@ -10834,51 +10283,51 @@
         <v>178</v>
       </c>
       <c r="D15" s="39" t="s">
         <v>222</v>
       </c>
       <c r="E15" s="40"/>
       <c r="F15" s="41">
         <v>43</v>
       </c>
       <c r="G15" s="42">
         <v>6345.8</v>
       </c>
       <c r="H15" s="42">
         <v>10.029999999999999</v>
       </c>
       <c r="I15" s="42">
         <v>2.2000000000000002</v>
       </c>
       <c r="J15" s="42">
         <v>7.83</v>
       </c>
       <c r="K15" s="42">
         <v>8207</v>
       </c>
       <c r="L15" s="42">
-        <v>51805</v>
+        <v>34367</v>
       </c>
       <c r="M15" s="42">
         <v>55.1</v>
       </c>
       <c r="N15" s="42">
         <v>77998</v>
       </c>
       <c r="O15" s="42">
         <v>98106</v>
       </c>
       <c r="P15" s="42">
         <v>-20108</v>
       </c>
       <c r="Q15" s="42">
         <v>27029</v>
       </c>
       <c r="R15" s="42">
         <v>878</v>
       </c>
       <c r="S15" s="42">
         <v>6043</v>
       </c>
       <c r="T15" s="42">
         <v>33739</v>
       </c>
@@ -10936,69 +10385,69 @@
       <c r="AL15" s="42">
         <v>19957</v>
       </c>
       <c r="AM15" s="42">
         <v>97399</v>
       </c>
       <c r="AN15" s="42">
         <v>971</v>
       </c>
       <c r="AO15" s="42">
         <v>-10910</v>
       </c>
       <c r="AP15" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ15" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR15" s="42">
         <v>22980</v>
       </c>
       <c r="AS15" s="42">
         <v>26.6</v>
       </c>
       <c r="AT15" s="42">
-        <v>5165</v>
+        <v>3426</v>
       </c>
       <c r="AU15" s="42">
-        <v>1.67</v>
+        <v>2.52</v>
       </c>
       <c r="AV15" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW15" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX15" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY15" s="42">
         <v>2291</v>
       </c>
       <c r="AZ15" s="42">
-        <v>444</v>
+        <v>669</v>
       </c>
       <c r="BA15" s="42">
         <v>36</v>
       </c>
       <c r="BB15" s="43">
         <v>10.43</v>
       </c>
       <c r="BC15" s="43">
         <v>2.21</v>
       </c>
       <c r="BD15" s="43">
         <v>8.2200000000000006</v>
       </c>
       <c r="BE15" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="BF15" s="43">
         <v>1.69</v>
       </c>
       <c r="BG15" s="43">
         <v>1.95</v>
       </c>
       <c r="BH15" s="43">
         <v>0.25</v>
       </c>
@@ -11281,51 +10730,51 @@
       <c r="EW15" s="43">
         <v>347</v>
       </c>
       <c r="EX15" s="43">
         <v>131092</v>
       </c>
       <c r="EY15" s="43">
         <v>57442</v>
       </c>
       <c r="EZ15" s="43">
         <v>37478</v>
       </c>
       <c r="FA15" s="43">
         <v>2344</v>
       </c>
       <c r="FB15" s="43">
         <v>7026</v>
       </c>
       <c r="FC15" s="43">
         <v>2900</v>
       </c>
       <c r="FD15" s="43">
         <v>72649</v>
       </c>
       <c r="FE15" s="43">
-        <v>78728</v>
+        <v>61290</v>
       </c>
       <c r="FF15" s="43">
         <v>29724</v>
       </c>
       <c r="FG15" s="43">
         <v>29605</v>
       </c>
       <c r="FH15" s="43">
         <v>13453</v>
       </c>
       <c r="FI15" s="43">
         <v>13453</v>
       </c>
       <c r="FJ15" s="43">
         <v>26923</v>
       </c>
       <c r="FK15" s="43">
         <v>26923</v>
       </c>
       <c r="FL15" s="43">
         <v>28</v>
       </c>
       <c r="FM15" s="43">
         <v>28</v>
       </c>
@@ -11570,51 +11019,51 @@
         <v>179</v>
       </c>
       <c r="D16" s="39" t="s">
         <v>172</v>
       </c>
       <c r="E16" s="40"/>
       <c r="F16" s="41">
         <v>44</v>
       </c>
       <c r="G16" s="43">
         <v>1247.5</v>
       </c>
       <c r="H16" s="43">
         <v>9.48</v>
       </c>
       <c r="I16" s="43">
         <v>2.2999999999999998</v>
       </c>
       <c r="J16" s="43">
         <v>7.18</v>
       </c>
       <c r="K16" s="43">
         <v>7071</v>
       </c>
       <c r="L16" s="42">
-        <v>31165</v>
+        <v>26367</v>
       </c>
       <c r="M16" s="43">
         <v>62.5</v>
       </c>
       <c r="N16" s="43">
         <v>88446</v>
       </c>
       <c r="O16" s="43">
         <v>90486</v>
       </c>
       <c r="P16" s="43">
         <v>-2040</v>
       </c>
       <c r="Q16" s="43">
         <v>5019</v>
       </c>
       <c r="R16" s="43">
         <v>929</v>
       </c>
       <c r="S16" s="43">
         <v>2050</v>
       </c>
       <c r="T16" s="43">
         <v>16724</v>
       </c>
@@ -11672,69 +11121,69 @@
       <c r="AL16" s="43">
         <v>3437</v>
       </c>
       <c r="AM16" s="43">
         <v>37984</v>
       </c>
       <c r="AN16" s="43">
         <v>566</v>
       </c>
       <c r="AO16" s="43">
         <v>-538</v>
       </c>
       <c r="AP16" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ16" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR16" s="43">
         <v>14789</v>
       </c>
       <c r="AS16" s="42">
         <v>39.5</v>
       </c>
       <c r="AT16" s="43">
-        <v>3287</v>
+        <v>2781</v>
       </c>
       <c r="AU16" s="43">
-        <v>1.2</v>
+        <v>1.42</v>
       </c>
       <c r="AV16" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW16" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX16" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY16" s="42">
         <v>1560</v>
       </c>
       <c r="AZ16" s="42">
-        <v>475</v>
+        <v>561</v>
       </c>
       <c r="BA16" s="42">
         <v>119</v>
       </c>
       <c r="BB16" s="43">
         <v>12.52</v>
       </c>
       <c r="BC16" s="43">
         <v>2.57</v>
       </c>
       <c r="BD16" s="43">
         <v>9.9499999999999993</v>
       </c>
       <c r="BE16" s="43">
         <v>4.5199999999999996</v>
       </c>
       <c r="BF16" s="43">
         <v>3.66</v>
       </c>
       <c r="BG16" s="43">
         <v>2.21</v>
       </c>
       <c r="BH16" s="43">
         <v>2.31</v>
       </c>
@@ -12017,51 +11466,51 @@
       <c r="EW16" s="43">
         <v>796</v>
       </c>
       <c r="EX16" s="43">
         <v>82910</v>
       </c>
       <c r="EY16" s="43">
         <v>27661</v>
       </c>
       <c r="EZ16" s="43">
         <v>10769</v>
       </c>
       <c r="FA16" s="43">
         <v>6085</v>
       </c>
       <c r="FB16" s="43">
         <v>9420</v>
       </c>
       <c r="FC16" s="43">
         <v>4924</v>
       </c>
       <c r="FD16" s="43">
         <v>55237</v>
       </c>
       <c r="FE16" s="43">
-        <v>45093</v>
+        <v>40295</v>
       </c>
       <c r="FF16" s="43">
         <v>9652</v>
       </c>
       <c r="FG16" s="43">
         <v>7451</v>
       </c>
       <c r="FH16" s="43">
         <v>15383</v>
       </c>
       <c r="FI16" s="43">
         <v>9992</v>
       </c>
       <c r="FJ16" s="43">
         <v>16879</v>
       </c>
       <c r="FK16" s="43">
         <v>13928</v>
       </c>
       <c r="FL16" s="43">
         <v>11332</v>
       </c>
       <c r="FM16" s="43">
         <v>11323</v>
       </c>
@@ -12306,51 +11755,51 @@
         <v>179</v>
       </c>
       <c r="D17" s="39" t="s">
         <v>222</v>
       </c>
       <c r="E17" s="40"/>
       <c r="F17" s="41">
         <v>19</v>
       </c>
       <c r="G17" s="43">
         <v>4350.1000000000004</v>
       </c>
       <c r="H17" s="43">
         <v>10.73</v>
       </c>
       <c r="I17" s="43">
         <v>2.46</v>
       </c>
       <c r="J17" s="43">
         <v>8.27</v>
       </c>
       <c r="K17" s="43">
         <v>13140</v>
       </c>
       <c r="L17" s="42">
-        <v>83232</v>
+        <v>51360</v>
       </c>
       <c r="M17" s="43">
         <v>62.4</v>
       </c>
       <c r="N17" s="43">
         <v>263877</v>
       </c>
       <c r="O17" s="43">
         <v>265690</v>
       </c>
       <c r="P17" s="43">
         <v>-1813</v>
       </c>
       <c r="Q17" s="43">
         <v>16569</v>
       </c>
       <c r="R17" s="43">
         <v>2107</v>
       </c>
       <c r="S17" s="43">
         <v>12649</v>
       </c>
       <c r="T17" s="43">
         <v>53609</v>
       </c>
@@ -12408,69 +11857,69 @@
       <c r="AL17" s="43">
         <v>10783</v>
       </c>
       <c r="AM17" s="43">
         <v>103402</v>
       </c>
       <c r="AN17" s="43">
         <v>1875</v>
       </c>
       <c r="AO17" s="43">
         <v>12241</v>
       </c>
       <c r="AP17" s="42">
         <v>45.8</v>
       </c>
       <c r="AQ17" s="42">
         <v>10.6</v>
       </c>
       <c r="AR17" s="43">
         <v>56880</v>
       </c>
       <c r="AS17" s="42">
         <v>49.2</v>
       </c>
       <c r="AT17" s="43">
-        <v>7757</v>
+        <v>4787</v>
       </c>
       <c r="AU17" s="43">
-        <v>1.39</v>
+        <v>2.25</v>
       </c>
       <c r="AV17" s="42">
         <v>1141</v>
       </c>
       <c r="AW17" s="42">
-        <v>147</v>
+        <v>238</v>
       </c>
       <c r="AX17" s="42">
         <v>28</v>
       </c>
       <c r="AY17" s="42">
         <v>5301</v>
       </c>
       <c r="AZ17" s="42">
-        <v>683</v>
+        <v>1107</v>
       </c>
       <c r="BA17" s="42">
         <v>131</v>
       </c>
       <c r="BB17" s="43">
         <v>18.11</v>
       </c>
       <c r="BC17" s="43">
         <v>2.4900000000000002</v>
       </c>
       <c r="BD17" s="43">
         <v>15.62</v>
       </c>
       <c r="BE17" s="43">
         <v>12</v>
       </c>
       <c r="BF17" s="43">
         <v>10.73</v>
       </c>
       <c r="BG17" s="43">
         <v>5.38</v>
       </c>
       <c r="BH17" s="43">
         <v>6.62</v>
       </c>
@@ -12753,51 +12202,51 @@
       <c r="EW17" s="43">
         <v>7619</v>
       </c>
       <c r="EX17" s="43">
         <v>212633</v>
       </c>
       <c r="EY17" s="43">
         <v>96628</v>
       </c>
       <c r="EZ17" s="43">
         <v>34110</v>
       </c>
       <c r="FA17" s="43">
         <v>18461</v>
       </c>
       <c r="FB17" s="43">
         <v>40651</v>
       </c>
       <c r="FC17" s="43">
         <v>21388</v>
       </c>
       <c r="FD17" s="43">
         <v>116005</v>
       </c>
       <c r="FE17" s="43">
-        <v>94043</v>
+        <v>62171</v>
       </c>
       <c r="FF17" s="43">
         <v>35808</v>
       </c>
       <c r="FG17" s="43">
         <v>26309</v>
       </c>
       <c r="FH17" s="43">
         <v>49309</v>
       </c>
       <c r="FI17" s="43">
         <v>23680</v>
       </c>
       <c r="FJ17" s="43">
         <v>16122</v>
       </c>
       <c r="FK17" s="43">
         <v>10811</v>
       </c>
       <c r="FL17" s="43">
         <v>17361</v>
       </c>
       <c r="FM17" s="43">
         <v>17307</v>
       </c>
@@ -13042,51 +12491,51 @@
         <v>178</v>
       </c>
       <c r="D18" s="46" t="s">
         <v>172</v>
       </c>
       <c r="E18" s="40"/>
       <c r="F18" s="41">
         <v>38</v>
       </c>
       <c r="G18" s="43">
         <v>6252.4</v>
       </c>
       <c r="H18" s="43">
         <v>10.56</v>
       </c>
       <c r="I18" s="43">
         <v>2.2400000000000002</v>
       </c>
       <c r="J18" s="43">
         <v>8.32</v>
       </c>
       <c r="K18" s="43">
         <v>8525</v>
       </c>
       <c r="L18" s="42">
-        <v>52402</v>
+        <v>32842</v>
       </c>
       <c r="M18" s="43">
         <v>53.6</v>
       </c>
       <c r="N18" s="43">
         <v>84485</v>
       </c>
       <c r="O18" s="43">
         <v>101915</v>
       </c>
       <c r="P18" s="43">
         <v>-17430</v>
       </c>
       <c r="Q18" s="43">
         <v>24980</v>
       </c>
       <c r="R18" s="43">
         <v>894</v>
       </c>
       <c r="S18" s="43">
         <v>6656</v>
       </c>
       <c r="T18" s="43">
         <v>35915</v>
       </c>
@@ -13144,69 +12593,69 @@
       <c r="AL18" s="43">
         <v>17696</v>
       </c>
       <c r="AM18" s="43">
         <v>101064</v>
       </c>
       <c r="AN18" s="43">
         <v>901</v>
       </c>
       <c r="AO18" s="43">
         <v>-11744</v>
       </c>
       <c r="AP18" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ18" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR18" s="43">
         <v>23905</v>
       </c>
       <c r="AS18" s="42">
         <v>26.8</v>
       </c>
       <c r="AT18" s="43">
-        <v>4962</v>
+        <v>3110</v>
       </c>
       <c r="AU18" s="43">
-        <v>1.7</v>
+        <v>2.72</v>
       </c>
       <c r="AV18" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW18" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX18" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY18" s="42">
         <v>2264</v>
       </c>
       <c r="AZ18" s="42">
-        <v>456</v>
+        <v>728</v>
       </c>
       <c r="BA18" s="42">
         <v>38</v>
       </c>
       <c r="BB18" s="43">
         <v>11.01</v>
       </c>
       <c r="BC18" s="43">
         <v>2.25</v>
       </c>
       <c r="BD18" s="43">
         <v>8.76</v>
       </c>
       <c r="BE18" s="43">
         <v>2.34</v>
       </c>
       <c r="BF18" s="43">
         <v>1.78</v>
       </c>
       <c r="BG18" s="43">
         <v>2.08</v>
       </c>
       <c r="BH18" s="43">
         <v>0.26</v>
       </c>
@@ -13489,51 +12938,51 @@
       <c r="EW18" s="43">
         <v>390</v>
       </c>
       <c r="EX18" s="43">
         <v>134160</v>
       </c>
       <c r="EY18" s="43">
         <v>61312</v>
       </c>
       <c r="EZ18" s="43">
         <v>40369</v>
       </c>
       <c r="FA18" s="43">
         <v>2260</v>
       </c>
       <c r="FB18" s="43">
         <v>7815</v>
       </c>
       <c r="FC18" s="43">
         <v>3253</v>
       </c>
       <c r="FD18" s="43">
         <v>71892</v>
       </c>
       <c r="FE18" s="43">
-        <v>79752</v>
+        <v>60192</v>
       </c>
       <c r="FF18" s="43">
         <v>30390</v>
       </c>
       <c r="FG18" s="43">
         <v>30257</v>
       </c>
       <c r="FH18" s="43">
         <v>12334</v>
       </c>
       <c r="FI18" s="43">
         <v>12334</v>
       </c>
       <c r="FJ18" s="43">
         <v>27350</v>
       </c>
       <c r="FK18" s="43">
         <v>27350</v>
       </c>
       <c r="FL18" s="43">
         <v>31</v>
       </c>
       <c r="FM18" s="43">
         <v>31</v>
       </c>
@@ -13778,51 +13227,51 @@
         <v>178</v>
       </c>
       <c r="D19" s="39" t="s">
         <v>172</v>
       </c>
       <c r="E19" s="40"/>
       <c r="F19" s="41">
         <v>30</v>
       </c>
       <c r="G19" s="43">
         <v>6822.2</v>
       </c>
       <c r="H19" s="43">
         <v>11.72</v>
       </c>
       <c r="I19" s="43">
         <v>2.09</v>
       </c>
       <c r="J19" s="43">
         <v>9.6300000000000008</v>
       </c>
       <c r="K19" s="43">
         <v>8876</v>
       </c>
       <c r="L19" s="42">
-        <v>54109</v>
+        <v>27299</v>
       </c>
       <c r="M19" s="43">
         <v>53.6</v>
       </c>
       <c r="N19" s="43">
         <v>83486</v>
       </c>
       <c r="O19" s="43">
         <v>102669</v>
       </c>
       <c r="P19" s="43">
         <v>-19183</v>
       </c>
       <c r="Q19" s="43">
         <v>26554</v>
       </c>
       <c r="R19" s="43">
         <v>997</v>
       </c>
       <c r="S19" s="43">
         <v>6374</v>
       </c>
       <c r="T19" s="43">
         <v>35437</v>
       </c>
@@ -13880,69 +13329,69 @@
       <c r="AL19" s="43">
         <v>17624</v>
       </c>
       <c r="AM19" s="43">
         <v>101427</v>
       </c>
       <c r="AN19" s="43">
         <v>1185</v>
       </c>
       <c r="AO19" s="43">
         <v>-13946</v>
       </c>
       <c r="AP19" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ19" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR19" s="43">
         <v>23050</v>
       </c>
       <c r="AS19" s="42">
         <v>26.3</v>
       </c>
       <c r="AT19" s="43">
-        <v>4617</v>
+        <v>2329</v>
       </c>
       <c r="AU19" s="43">
-        <v>1.62</v>
+        <v>3.2</v>
       </c>
       <c r="AV19" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW19" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX19" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY19" s="42">
         <v>1967</v>
       </c>
       <c r="AZ19" s="42">
-        <v>426</v>
+        <v>844</v>
       </c>
       <c r="BA19" s="42">
         <v>34</v>
       </c>
       <c r="BB19" s="43">
         <v>12.26</v>
       </c>
       <c r="BC19" s="43">
         <v>2.11</v>
       </c>
       <c r="BD19" s="43">
         <v>10.15</v>
       </c>
       <c r="BE19" s="43">
         <v>2.4900000000000002</v>
       </c>
       <c r="BF19" s="43">
         <v>1.94</v>
       </c>
       <c r="BG19" s="43">
         <v>2.31</v>
       </c>
       <c r="BH19" s="43">
         <v>0.18</v>
       </c>
@@ -14225,51 +13674,51 @@
       <c r="EW19" s="43">
         <v>117</v>
       </c>
       <c r="EX19" s="43">
         <v>125057</v>
       </c>
       <c r="EY19" s="43">
         <v>55535</v>
       </c>
       <c r="EZ19" s="43">
         <v>34291</v>
       </c>
       <c r="FA19" s="43">
         <v>1880</v>
       </c>
       <c r="FB19" s="43">
         <v>7091</v>
       </c>
       <c r="FC19" s="43">
         <v>3853</v>
       </c>
       <c r="FD19" s="43">
         <v>68509</v>
       </c>
       <c r="FE19" s="43">
-        <v>83128</v>
+        <v>56318</v>
       </c>
       <c r="FF19" s="43">
         <v>30201</v>
       </c>
       <c r="FG19" s="43">
         <v>30018</v>
       </c>
       <c r="FH19" s="43">
         <v>10686</v>
       </c>
       <c r="FI19" s="43">
         <v>10686</v>
       </c>
       <c r="FJ19" s="43">
         <v>29019</v>
       </c>
       <c r="FK19" s="43">
         <v>29019</v>
       </c>
       <c r="FL19" s="43" t="s">
         <v>227</v>
       </c>
       <c r="FM19" s="43" t="s">
         <v>227</v>
       </c>
@@ -14514,51 +13963,51 @@
         <v>178</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>172</v>
       </c>
       <c r="E20" s="40"/>
       <c r="F20" s="41">
         <v>35</v>
       </c>
       <c r="G20" s="43">
         <v>6244.5</v>
       </c>
       <c r="H20" s="43">
         <v>10.62</v>
       </c>
       <c r="I20" s="43">
         <v>2.21</v>
       </c>
       <c r="J20" s="43">
         <v>8.41</v>
       </c>
       <c r="K20" s="43">
         <v>8555</v>
       </c>
       <c r="L20" s="42">
-        <v>54801</v>
+        <v>33291</v>
       </c>
       <c r="M20" s="43">
         <v>54.6</v>
       </c>
       <c r="N20" s="43">
         <v>83290</v>
       </c>
       <c r="O20" s="43">
         <v>98116</v>
       </c>
       <c r="P20" s="43">
         <v>-14826</v>
       </c>
       <c r="Q20" s="43">
         <v>21824</v>
       </c>
       <c r="R20" s="43">
         <v>928</v>
       </c>
       <c r="S20" s="43">
         <v>6070</v>
       </c>
       <c r="T20" s="43">
         <v>35217</v>
       </c>
@@ -14616,69 +14065,69 @@
       <c r="AL20" s="43">
         <v>15055</v>
       </c>
       <c r="AM20" s="43">
         <v>97112</v>
       </c>
       <c r="AN20" s="43">
         <v>813</v>
       </c>
       <c r="AO20" s="43">
         <v>-9136</v>
       </c>
       <c r="AP20" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ20" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR20" s="43">
         <v>25852</v>
       </c>
       <c r="AS20" s="42">
         <v>29.4</v>
       </c>
       <c r="AT20" s="43">
-        <v>5160</v>
+        <v>3135</v>
       </c>
       <c r="AU20" s="43">
-        <v>1.61</v>
+        <v>2.64</v>
       </c>
       <c r="AV20" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW20" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX20" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY20" s="42">
         <v>2434</v>
       </c>
       <c r="AZ20" s="42">
-        <v>472</v>
+        <v>777</v>
       </c>
       <c r="BA20" s="42">
         <v>41</v>
       </c>
       <c r="BB20" s="43">
         <v>11.1</v>
       </c>
       <c r="BC20" s="43">
         <v>2.2200000000000002</v>
       </c>
       <c r="BD20" s="43">
         <v>8.8800000000000008</v>
       </c>
       <c r="BE20" s="43">
         <v>2.38</v>
       </c>
       <c r="BF20" s="43">
         <v>1.83</v>
       </c>
       <c r="BG20" s="43">
         <v>2.11</v>
       </c>
       <c r="BH20" s="43">
         <v>0.27</v>
       </c>
@@ -14961,51 +14410,51 @@
       <c r="EW20" s="43">
         <v>192</v>
       </c>
       <c r="EX20" s="43">
         <v>133558</v>
       </c>
       <c r="EY20" s="43">
         <v>61090</v>
       </c>
       <c r="EZ20" s="43">
         <v>40361</v>
       </c>
       <c r="FA20" s="43">
         <v>2275</v>
       </c>
       <c r="FB20" s="43">
         <v>7148</v>
       </c>
       <c r="FC20" s="43">
         <v>3532</v>
       </c>
       <c r="FD20" s="43">
         <v>71678</v>
       </c>
       <c r="FE20" s="43">
-        <v>81849</v>
+        <v>60339</v>
       </c>
       <c r="FF20" s="43">
         <v>32369</v>
       </c>
       <c r="FG20" s="43">
         <v>32223</v>
       </c>
       <c r="FH20" s="43">
         <v>11823</v>
       </c>
       <c r="FI20" s="43">
         <v>11823</v>
       </c>
       <c r="FJ20" s="43">
         <v>27048</v>
       </c>
       <c r="FK20" s="43">
         <v>27048</v>
       </c>
       <c r="FL20" s="43" t="s">
         <v>227</v>
       </c>
       <c r="FM20" s="43" t="s">
         <v>227</v>
       </c>
@@ -15250,51 +14699,51 @@
         <v>178</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>172</v>
       </c>
       <c r="E21" s="40"/>
       <c r="F21" s="41">
         <v>36</v>
       </c>
       <c r="G21" s="43">
         <v>6450.1</v>
       </c>
       <c r="H21" s="43">
         <v>10.93</v>
       </c>
       <c r="I21" s="43">
         <v>2.2400000000000002</v>
       </c>
       <c r="J21" s="43">
         <v>8.69</v>
       </c>
       <c r="K21" s="43">
         <v>8708</v>
       </c>
       <c r="L21" s="42">
-        <v>48814</v>
+        <v>27298</v>
       </c>
       <c r="M21" s="43">
         <v>54.1</v>
       </c>
       <c r="N21" s="43">
         <v>80355</v>
       </c>
       <c r="O21" s="43">
         <v>96609</v>
       </c>
       <c r="P21" s="43">
         <v>-16254</v>
       </c>
       <c r="Q21" s="43">
         <v>23490</v>
       </c>
       <c r="R21" s="43">
         <v>949</v>
       </c>
       <c r="S21" s="43">
         <v>6287</v>
       </c>
       <c r="T21" s="43">
         <v>35722</v>
       </c>
@@ -15352,69 +14801,69 @@
       <c r="AL21" s="43">
         <v>16731</v>
       </c>
       <c r="AM21" s="43">
         <v>95657</v>
       </c>
       <c r="AN21" s="43">
         <v>864</v>
       </c>
       <c r="AO21" s="43">
         <v>-8925</v>
       </c>
       <c r="AP21" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ21" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR21" s="43">
         <v>26320</v>
       </c>
       <c r="AS21" s="42">
         <v>30.3</v>
       </c>
       <c r="AT21" s="43">
-        <v>4466</v>
+        <v>2498</v>
       </c>
       <c r="AU21" s="43">
-        <v>1.78</v>
+        <v>3.18</v>
       </c>
       <c r="AV21" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW21" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX21" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY21" s="42">
         <v>2408</v>
       </c>
       <c r="AZ21" s="42">
-        <v>539</v>
+        <v>964</v>
       </c>
       <c r="BA21" s="42">
         <v>41</v>
       </c>
       <c r="BB21" s="43">
         <v>11.33</v>
       </c>
       <c r="BC21" s="43">
         <v>2.25</v>
       </c>
       <c r="BD21" s="43">
         <v>9.08</v>
       </c>
       <c r="BE21" s="43">
         <v>2.29</v>
       </c>
       <c r="BF21" s="43">
         <v>1.7</v>
       </c>
       <c r="BG21" s="43">
         <v>2</v>
       </c>
       <c r="BH21" s="43">
         <v>0.28999999999999998</v>
       </c>
@@ -15697,51 +15146,51 @@
       <c r="EW21" s="43">
         <v>6</v>
       </c>
       <c r="EX21" s="43">
         <v>128114</v>
       </c>
       <c r="EY21" s="43">
         <v>57996</v>
       </c>
       <c r="EZ21" s="43">
         <v>37560</v>
       </c>
       <c r="FA21" s="43">
         <v>2011</v>
       </c>
       <c r="FB21" s="43">
         <v>7156</v>
       </c>
       <c r="FC21" s="43">
         <v>3579</v>
       </c>
       <c r="FD21" s="43">
         <v>69249</v>
       </c>
       <c r="FE21" s="43">
-        <v>79592</v>
+        <v>58076</v>
       </c>
       <c r="FF21" s="43">
         <v>27247</v>
       </c>
       <c r="FG21" s="43">
         <v>27101</v>
       </c>
       <c r="FH21" s="43">
         <v>10920</v>
       </c>
       <c r="FI21" s="43">
         <v>10920</v>
       </c>
       <c r="FJ21" s="43">
         <v>30778</v>
       </c>
       <c r="FK21" s="43">
         <v>30778</v>
       </c>
       <c r="FL21" s="43">
         <v>35</v>
       </c>
       <c r="FM21" s="43">
         <v>35</v>
       </c>
@@ -15986,51 +15435,51 @@
         <v>179</v>
       </c>
       <c r="D22" s="39" t="s">
         <v>172</v>
       </c>
       <c r="E22" s="40"/>
       <c r="F22" s="41">
         <v>27</v>
       </c>
       <c r="G22" s="43">
         <v>946</v>
       </c>
       <c r="H22" s="43">
         <v>10.06</v>
       </c>
       <c r="I22" s="43">
         <v>1.98</v>
       </c>
       <c r="J22" s="43">
         <v>8.08</v>
       </c>
       <c r="K22" s="43">
         <v>8100</v>
       </c>
       <c r="L22" s="42">
-        <v>39657</v>
+        <v>32647</v>
       </c>
       <c r="M22" s="43">
         <v>59.5</v>
       </c>
       <c r="N22" s="43">
         <v>67069</v>
       </c>
       <c r="O22" s="43">
         <v>69209</v>
       </c>
       <c r="P22" s="43">
         <v>-2140</v>
       </c>
       <c r="Q22" s="43">
         <v>3273</v>
       </c>
       <c r="R22" s="43">
         <v>836</v>
       </c>
       <c r="S22" s="43">
         <v>297</v>
       </c>
       <c r="T22" s="43">
         <v>17721</v>
       </c>
@@ -16088,69 +15537,69 @@
       <c r="AL22" s="43">
         <v>2168</v>
       </c>
       <c r="AM22" s="43">
         <v>44655</v>
       </c>
       <c r="AN22" s="43">
         <v>735</v>
       </c>
       <c r="AO22" s="43">
         <v>-5905</v>
       </c>
       <c r="AP22" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AQ22" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AR22" s="43">
         <v>11788</v>
       </c>
       <c r="AS22" s="42">
         <v>30.4</v>
       </c>
       <c r="AT22" s="43">
-        <v>3942</v>
+        <v>3245</v>
       </c>
       <c r="AU22" s="43">
-        <v>0.98</v>
+        <v>1.19</v>
       </c>
       <c r="AV22" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AW22" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AX22" s="42" t="s">
         <v>226</v>
       </c>
       <c r="AY22" s="42">
         <v>1172</v>
       </c>
       <c r="AZ22" s="42">
-        <v>297</v>
+        <v>361</v>
       </c>
       <c r="BA22" s="42">
         <v>125</v>
       </c>
       <c r="BB22" s="43">
         <v>12.57</v>
       </c>
       <c r="BC22" s="43">
         <v>2.25</v>
       </c>
       <c r="BD22" s="43">
         <v>10.32</v>
       </c>
       <c r="BE22" s="43">
         <v>3.93</v>
       </c>
       <c r="BF22" s="43">
         <v>2.88</v>
       </c>
       <c r="BG22" s="43">
         <v>1.89</v>
       </c>
       <c r="BH22" s="43">
         <v>2.04</v>
       </c>
@@ -16433,51 +15882,51 @@
       <c r="EW22" s="43">
         <v>-344</v>
       </c>
       <c r="EX22" s="43">
         <v>81499</v>
       </c>
       <c r="EY22" s="43">
         <v>20416</v>
       </c>
       <c r="EZ22" s="43">
         <v>10068</v>
       </c>
       <c r="FA22" s="43">
         <v>4880</v>
       </c>
       <c r="FB22" s="43">
         <v>3980</v>
       </c>
       <c r="FC22" s="43">
         <v>1223</v>
       </c>
       <c r="FD22" s="43">
         <v>61083</v>
       </c>
       <c r="FE22" s="43">
-        <v>58909</v>
+        <v>51899</v>
       </c>
       <c r="FF22" s="43">
         <v>9415</v>
       </c>
       <c r="FG22" s="43">
         <v>7721</v>
       </c>
       <c r="FH22" s="43">
         <v>13302</v>
       </c>
       <c r="FI22" s="43">
         <v>11890</v>
       </c>
       <c r="FJ22" s="43">
         <v>20464</v>
       </c>
       <c r="FK22" s="43">
         <v>19252</v>
       </c>
       <c r="FL22" s="43">
         <v>16553</v>
       </c>
       <c r="FM22" s="43">
         <v>16541</v>
       </c>