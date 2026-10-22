--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC66E485-BE15-42F6-8C1B-3A8828F5FC47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B04D71ED-345B-42DD-AE97-DD096F8310C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6CD6CD7A-36BF-4F4D-A4A1-B106DC221920}"/>
   </bookViews>
   <sheets>
     <sheet name="k011 " sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1268" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1270" uniqueCount="191">
   <si>
     <t>事業収入</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュウニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>事業支出</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>営業利益</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>営業外収益</t>
     <rPh sb="0" eb="3">
       <t>エイギョウガイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウエキ</t>
@@ -2906,602 +2906,51 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B3ADE5D-19F7-4D87-BA5E-A61820E87F72}">
   <dimension ref="A1:DZ61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="64" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="64" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="64" customWidth="1"/>
     <col min="4" max="4" width="35.140625" style="64" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="64" customWidth="1"/>
     <col min="6" max="129" width="10.7109375" style="64" customWidth="1"/>
     <col min="130" max="130" width="6.7109375" style="64" customWidth="1"/>
-    <col min="131" max="362" width="9.140625" style="64"/>
-[...550 lines deleted...]
-    <col min="16301" max="16384" width="9.140625" style="64"/>
+    <col min="131" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:130" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="7" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:130" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="7" t="s">
         <v>146</v>
       </c>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="8"/>
       <c r="M2" s="9"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="9"/>
@@ -6610,51 +6059,51 @@
       <c r="W12" s="3">
         <v>89.7</v>
       </c>
       <c r="X12" s="3">
         <v>1001</v>
       </c>
       <c r="Y12" s="3">
         <v>3556</v>
       </c>
       <c r="Z12" s="4">
         <v>16661</v>
       </c>
       <c r="AA12" s="4">
         <v>748</v>
       </c>
       <c r="AB12" s="4">
         <v>13366</v>
       </c>
       <c r="AC12" s="4">
         <v>219</v>
       </c>
       <c r="AD12" s="4">
         <v>3295</v>
       </c>
       <c r="AE12" s="4">
-        <v>114.5</v>
+        <v>120.5</v>
       </c>
       <c r="AF12" s="3">
         <v>19.8</v>
       </c>
       <c r="AG12" s="3">
         <v>6029</v>
       </c>
       <c r="AH12" s="3">
         <v>36.200000000000003</v>
       </c>
       <c r="AI12" s="3">
         <v>611</v>
       </c>
       <c r="AJ12" s="3">
         <v>238</v>
       </c>
       <c r="AK12" s="3">
         <v>1119</v>
       </c>
       <c r="AL12" s="3">
         <v>435</v>
       </c>
       <c r="AM12" s="3">
         <v>5.49</v>
       </c>
@@ -6998,51 +6447,51 @@
       <c r="W13" s="3">
         <v>87.4</v>
       </c>
       <c r="X13" s="3">
         <v>832</v>
       </c>
       <c r="Y13" s="3">
         <v>3029</v>
       </c>
       <c r="Z13" s="4">
         <v>12512</v>
       </c>
       <c r="AA13" s="4">
         <v>559</v>
       </c>
       <c r="AB13" s="4">
         <v>9825</v>
       </c>
       <c r="AC13" s="3">
         <v>171</v>
       </c>
       <c r="AD13" s="4">
         <v>2687</v>
       </c>
       <c r="AE13" s="3">
-        <v>107.8</v>
+        <v>110.3</v>
       </c>
       <c r="AF13" s="3">
         <v>21.5</v>
       </c>
       <c r="AG13" s="3">
         <v>4374</v>
       </c>
       <c r="AH13" s="3">
         <v>35</v>
       </c>
       <c r="AI13" s="3">
         <v>552</v>
       </c>
       <c r="AJ13" s="3">
         <v>364</v>
       </c>
       <c r="AK13" s="3">
         <v>900</v>
       </c>
       <c r="AL13" s="3">
         <v>593</v>
       </c>
       <c r="AM13" s="3">
         <v>4.9800000000000004</v>
       </c>
@@ -7386,51 +6835,51 @@
       <c r="W14" s="3">
         <v>93.9</v>
       </c>
       <c r="X14" s="3">
         <v>1387</v>
       </c>
       <c r="Y14" s="3">
         <v>4880</v>
       </c>
       <c r="Z14" s="4">
         <v>58925</v>
       </c>
       <c r="AA14" s="4">
         <v>3078</v>
       </c>
       <c r="AB14" s="4">
         <v>48426</v>
       </c>
       <c r="AC14" s="3">
         <v>816</v>
       </c>
       <c r="AD14" s="4">
         <v>10499</v>
       </c>
       <c r="AE14" s="3">
-        <v>155.30000000000001</v>
+        <v>148.4</v>
       </c>
       <c r="AF14" s="3">
         <v>17.8</v>
       </c>
       <c r="AG14" s="3">
         <v>22540</v>
       </c>
       <c r="AH14" s="3">
         <v>38.299999999999997</v>
       </c>
       <c r="AI14" s="3">
         <v>760</v>
       </c>
       <c r="AJ14" s="3">
         <v>142</v>
       </c>
       <c r="AK14" s="3">
         <v>1632</v>
       </c>
       <c r="AL14" s="3">
         <v>306</v>
       </c>
       <c r="AM14" s="3">
         <v>13.85</v>
       </c>
@@ -7774,51 +7223,51 @@
       <c r="W15" s="3">
         <v>91.3</v>
       </c>
       <c r="X15" s="3">
         <v>2268</v>
       </c>
       <c r="Y15" s="3">
         <v>7890</v>
       </c>
       <c r="Z15" s="4">
         <v>81812</v>
       </c>
       <c r="AA15" s="4">
         <v>2686</v>
       </c>
       <c r="AB15" s="4">
         <v>66390</v>
       </c>
       <c r="AC15" s="3">
         <v>1037</v>
       </c>
       <c r="AD15" s="4">
         <v>15422</v>
       </c>
       <c r="AE15" s="3">
-        <v>158.30000000000001</v>
+        <v>160.30000000000001</v>
       </c>
       <c r="AF15" s="3">
         <v>18.899999999999999</v>
       </c>
       <c r="AG15" s="3">
         <v>28920</v>
       </c>
       <c r="AH15" s="3">
         <v>35.299999999999997</v>
       </c>
       <c r="AI15" s="3">
         <v>1519</v>
       </c>
       <c r="AJ15" s="3">
         <v>131</v>
       </c>
       <c r="AK15" s="3">
         <v>2849</v>
       </c>
       <c r="AL15" s="3">
         <v>246</v>
       </c>
       <c r="AM15" s="3">
         <v>10.25</v>
       </c>
@@ -8162,51 +7611,51 @@
       <c r="W16" s="3">
         <v>88.5</v>
       </c>
       <c r="X16" s="3">
         <v>3787</v>
       </c>
       <c r="Y16" s="3">
         <v>9620</v>
       </c>
       <c r="Z16" s="4">
         <v>122398</v>
       </c>
       <c r="AA16" s="4">
         <v>4923</v>
       </c>
       <c r="AB16" s="4">
         <v>101794</v>
       </c>
       <c r="AC16" s="3">
         <v>1115</v>
       </c>
       <c r="AD16" s="4">
         <v>20604</v>
       </c>
       <c r="AE16" s="3">
-        <v>121.5</v>
+        <v>112.5</v>
       </c>
       <c r="AF16" s="3">
         <v>16.8</v>
       </c>
       <c r="AG16" s="3">
         <v>49055</v>
       </c>
       <c r="AH16" s="3">
         <v>40.1</v>
       </c>
       <c r="AI16" s="3">
         <v>1676</v>
       </c>
       <c r="AJ16" s="3">
         <v>125</v>
       </c>
       <c r="AK16" s="3">
         <v>3991</v>
       </c>
       <c r="AL16" s="3">
         <v>296</v>
       </c>
       <c r="AM16" s="3">
         <v>12.44</v>
       </c>
@@ -8549,52 +7998,52 @@
       </c>
       <c r="W17" s="3">
         <v>104.3</v>
       </c>
       <c r="X17" s="3">
         <v>3201</v>
       </c>
       <c r="Y17" s="3">
         <v>10538</v>
       </c>
       <c r="Z17" s="4">
         <v>205401</v>
       </c>
       <c r="AA17" s="4">
         <v>9494</v>
       </c>
       <c r="AB17" s="4">
         <v>186490</v>
       </c>
       <c r="AC17" s="3">
         <v>1802</v>
       </c>
       <c r="AD17" s="4">
         <v>18911</v>
       </c>
-      <c r="AE17" s="3">
-        <v>116.9</v>
+      <c r="AE17" s="3" t="s">
+        <v>190</v>
       </c>
       <c r="AF17" s="3">
         <v>9.1999999999999993</v>
       </c>
       <c r="AG17" s="3">
         <v>89041</v>
       </c>
       <c r="AH17" s="3">
         <v>43.3</v>
       </c>
       <c r="AI17" s="3">
         <v>893</v>
       </c>
       <c r="AJ17" s="3">
         <v>54</v>
       </c>
       <c r="AK17" s="3">
         <v>4206</v>
       </c>
       <c r="AL17" s="3">
         <v>256</v>
       </c>
       <c r="AM17" s="3">
         <v>21.82</v>
       </c>
@@ -8938,51 +8387,51 @@
       <c r="W18" s="3">
         <v>88.5</v>
       </c>
       <c r="X18" s="3">
         <v>998</v>
       </c>
       <c r="Y18" s="3">
         <v>3591</v>
       </c>
       <c r="Z18" s="4">
         <v>14196</v>
       </c>
       <c r="AA18" s="4">
         <v>680</v>
       </c>
       <c r="AB18" s="4">
         <v>11325</v>
       </c>
       <c r="AC18" s="3">
         <v>168</v>
       </c>
       <c r="AD18" s="4">
         <v>2871</v>
       </c>
       <c r="AE18" s="3">
-        <v>99.9</v>
+        <v>108</v>
       </c>
       <c r="AF18" s="3">
         <v>20.2</v>
       </c>
       <c r="AG18" s="3">
         <v>5037</v>
       </c>
       <c r="AH18" s="3">
         <v>35.5</v>
       </c>
       <c r="AI18" s="3">
         <v>607</v>
       </c>
       <c r="AJ18" s="3">
         <v>156</v>
       </c>
       <c r="AK18" s="3">
         <v>1065</v>
       </c>
       <c r="AL18" s="3">
         <v>274</v>
       </c>
       <c r="AM18" s="3">
         <v>4.8600000000000003</v>
       </c>
@@ -9326,51 +8775,51 @@
       <c r="W19" s="3">
         <v>84.1</v>
       </c>
       <c r="X19" s="3">
         <v>716</v>
       </c>
       <c r="Y19" s="3">
         <v>2768</v>
       </c>
       <c r="Z19" s="4">
         <v>8034</v>
       </c>
       <c r="AA19" s="4">
         <v>409</v>
       </c>
       <c r="AB19" s="4">
         <v>6152</v>
       </c>
       <c r="AC19" s="3">
         <v>96</v>
       </c>
       <c r="AD19" s="4">
         <v>1882</v>
       </c>
       <c r="AE19" s="3">
-        <v>83.6</v>
+        <v>85.6</v>
       </c>
       <c r="AF19" s="3">
         <v>23.4</v>
       </c>
       <c r="AG19" s="3">
         <v>2600</v>
       </c>
       <c r="AH19" s="3">
         <v>32.4</v>
       </c>
       <c r="AI19" s="3">
         <v>477</v>
       </c>
       <c r="AJ19" s="3">
         <v>209</v>
       </c>
       <c r="AK19" s="3">
         <v>658</v>
       </c>
       <c r="AL19" s="3">
         <v>289</v>
       </c>
       <c r="AM19" s="3">
         <v>4.0999999999999996</v>
       </c>
@@ -9714,51 +9163,51 @@
       <c r="W20" s="3">
         <v>92</v>
       </c>
       <c r="X20" s="3">
         <v>1270</v>
       </c>
       <c r="Y20" s="3">
         <v>4178</v>
       </c>
       <c r="Z20" s="4">
         <v>54826</v>
       </c>
       <c r="AA20" s="4">
         <v>2886</v>
       </c>
       <c r="AB20" s="4">
         <v>43758</v>
       </c>
       <c r="AC20" s="3">
         <v>770</v>
       </c>
       <c r="AD20" s="4">
         <v>11068</v>
       </c>
       <c r="AE20" s="3">
-        <v>155.9</v>
+        <v>153.1</v>
       </c>
       <c r="AF20" s="3">
         <v>20.2</v>
       </c>
       <c r="AG20" s="3">
         <v>20557</v>
       </c>
       <c r="AH20" s="3">
         <v>37.5</v>
       </c>
       <c r="AI20" s="3">
         <v>839</v>
       </c>
       <c r="AJ20" s="3">
         <v>147</v>
       </c>
       <c r="AK20" s="3">
         <v>1559</v>
       </c>
       <c r="AL20" s="3">
         <v>274</v>
       </c>
       <c r="AM20" s="3">
         <v>13.22</v>
       </c>
@@ -10102,51 +9551,51 @@
       <c r="W21" s="3">
         <v>91</v>
       </c>
       <c r="X21" s="3">
         <v>2250</v>
       </c>
       <c r="Y21" s="3">
         <v>8012</v>
       </c>
       <c r="Z21" s="4">
         <v>81012</v>
       </c>
       <c r="AA21" s="4">
         <v>2911</v>
       </c>
       <c r="AB21" s="4">
         <v>65875</v>
       </c>
       <c r="AC21" s="3">
         <v>1025</v>
       </c>
       <c r="AD21" s="4">
         <v>15137</v>
       </c>
       <c r="AE21" s="3">
-        <v>149.4</v>
+        <v>151.4</v>
       </c>
       <c r="AF21" s="3">
         <v>18.7</v>
       </c>
       <c r="AG21" s="3">
         <v>27464</v>
       </c>
       <c r="AH21" s="3">
         <v>33.9</v>
       </c>
       <c r="AI21" s="3">
         <v>1532</v>
       </c>
       <c r="AJ21" s="3">
         <v>129</v>
       </c>
       <c r="AK21" s="3">
         <v>2780</v>
       </c>
       <c r="AL21" s="3">
         <v>233</v>
       </c>
       <c r="AM21" s="3">
         <v>9.98</v>
       </c>
@@ -10490,51 +9939,51 @@
       <c r="W22" s="3">
         <v>86</v>
       </c>
       <c r="X22" s="3">
         <v>3797</v>
       </c>
       <c r="Y22" s="3">
         <v>9869</v>
       </c>
       <c r="Z22" s="4">
         <v>114659</v>
       </c>
       <c r="AA22" s="4">
         <v>2908</v>
       </c>
       <c r="AB22" s="4">
         <v>93500</v>
       </c>
       <c r="AC22" s="3">
         <v>1028</v>
       </c>
       <c r="AD22" s="4">
         <v>21159</v>
       </c>
       <c r="AE22" s="3">
-        <v>121.8</v>
+        <v>113.9</v>
       </c>
       <c r="AF22" s="3">
         <v>18.5</v>
       </c>
       <c r="AG22" s="3">
         <v>46082</v>
       </c>
       <c r="AH22" s="3">
         <v>40.200000000000003</v>
       </c>
       <c r="AI22" s="3">
         <v>1834</v>
       </c>
       <c r="AJ22" s="3">
         <v>129</v>
       </c>
       <c r="AK22" s="3">
         <v>3993</v>
       </c>
       <c r="AL22" s="3">
         <v>281</v>
       </c>
       <c r="AM22" s="3">
         <v>11.53</v>
       </c>
@@ -10877,52 +10326,52 @@
       </c>
       <c r="W23" s="3">
         <v>104.5</v>
       </c>
       <c r="X23" s="3">
         <v>3263</v>
       </c>
       <c r="Y23" s="3">
         <v>10871</v>
       </c>
       <c r="Z23" s="4">
         <v>202997</v>
       </c>
       <c r="AA23" s="4">
         <v>9425</v>
       </c>
       <c r="AB23" s="4">
         <v>183105</v>
       </c>
       <c r="AC23" s="3">
         <v>1778</v>
       </c>
       <c r="AD23" s="4">
         <v>19892</v>
       </c>
-      <c r="AE23" s="3">
-        <v>116.4</v>
+      <c r="AE23" s="3" t="s">
+        <v>190</v>
       </c>
       <c r="AF23" s="3">
         <v>9.8000000000000007</v>
       </c>
       <c r="AG23" s="3">
         <v>88363</v>
       </c>
       <c r="AH23" s="3">
         <v>43.5</v>
       </c>
       <c r="AI23" s="3">
         <v>988</v>
       </c>
       <c r="AJ23" s="3">
         <v>58</v>
       </c>
       <c r="AK23" s="3">
         <v>4390</v>
       </c>
       <c r="AL23" s="3">
         <v>258</v>
       </c>
       <c r="AM23" s="3">
         <v>20.77</v>
       </c>
@@ -11266,51 +10715,51 @@
       <c r="W24" s="3">
         <v>91.1</v>
       </c>
       <c r="X24" s="3">
         <v>1003</v>
       </c>
       <c r="Y24" s="3">
         <v>3504</v>
       </c>
       <c r="Z24" s="4">
         <v>20662</v>
       </c>
       <c r="AA24" s="4">
         <v>861</v>
       </c>
       <c r="AB24" s="4">
         <v>16670</v>
       </c>
       <c r="AC24" s="3">
         <v>301</v>
       </c>
       <c r="AD24" s="4">
         <v>3992</v>
       </c>
       <c r="AE24" s="3">
-        <v>138.1</v>
+        <v>139.30000000000001</v>
       </c>
       <c r="AF24" s="3">
         <v>19.3</v>
       </c>
       <c r="AG24" s="3">
         <v>7647</v>
       </c>
       <c r="AH24" s="3">
         <v>37</v>
       </c>
       <c r="AI24" s="3">
         <v>617</v>
       </c>
       <c r="AJ24" s="3">
         <v>892</v>
       </c>
       <c r="AK24" s="3">
         <v>1182</v>
       </c>
       <c r="AL24" s="3">
         <v>1708</v>
       </c>
       <c r="AM24" s="3">
         <v>6.53</v>
       </c>
@@ -11654,51 +11103,51 @@
       <c r="W25" s="3">
         <v>88.4</v>
       </c>
       <c r="X25" s="3">
         <v>774</v>
       </c>
       <c r="Y25" s="3">
         <v>2981</v>
       </c>
       <c r="Z25" s="4">
         <v>13408</v>
       </c>
       <c r="AA25" s="4">
         <v>665</v>
       </c>
       <c r="AB25" s="4">
         <v>10302</v>
       </c>
       <c r="AC25" s="3">
         <v>213</v>
       </c>
       <c r="AD25" s="4">
         <v>3106</v>
       </c>
       <c r="AE25" s="3">
-        <v>130.9</v>
+        <v>132.1</v>
       </c>
       <c r="AF25" s="3">
         <v>23.2</v>
       </c>
       <c r="AG25" s="3">
         <v>4559</v>
       </c>
       <c r="AH25" s="3">
         <v>34</v>
       </c>
       <c r="AI25" s="3">
         <v>635</v>
       </c>
       <c r="AJ25" s="3">
         <v>1474</v>
       </c>
       <c r="AK25" s="3">
         <v>932</v>
       </c>
       <c r="AL25" s="3">
         <v>2164</v>
       </c>
       <c r="AM25" s="3">
         <v>4.93</v>
       </c>
@@ -12042,51 +11491,51 @@
       <c r="W26" s="3">
         <v>90.1</v>
       </c>
       <c r="X26" s="3">
         <v>839</v>
       </c>
       <c r="Y26" s="3">
         <v>2822</v>
       </c>
       <c r="Z26" s="4">
         <v>32340</v>
       </c>
       <c r="AA26" s="4">
         <v>954</v>
       </c>
       <c r="AB26" s="4">
         <v>26032</v>
       </c>
       <c r="AC26" s="3">
         <v>485</v>
       </c>
       <c r="AD26" s="4">
         <v>6308</v>
       </c>
       <c r="AE26" s="3">
-        <v>144.69999999999999</v>
+        <v>148.30000000000001</v>
       </c>
       <c r="AF26" s="3">
         <v>19.5</v>
       </c>
       <c r="AG26" s="3">
         <v>12017</v>
       </c>
       <c r="AH26" s="3">
         <v>37.200000000000003</v>
       </c>
       <c r="AI26" s="3">
         <v>536</v>
       </c>
       <c r="AJ26" s="3">
         <v>892</v>
       </c>
       <c r="AK26" s="3">
         <v>1021</v>
       </c>
       <c r="AL26" s="3">
         <v>1699</v>
       </c>
       <c r="AM26" s="3">
         <v>11.89</v>
       </c>
@@ -12430,51 +11879,51 @@
       <c r="W27" s="3">
         <v>95</v>
       </c>
       <c r="X27" s="3">
         <v>1712</v>
       </c>
       <c r="Y27" s="3">
         <v>5450</v>
       </c>
       <c r="Z27" s="4">
         <v>57990</v>
       </c>
       <c r="AA27" s="4">
         <v>2413</v>
       </c>
       <c r="AB27" s="4">
         <v>48285</v>
       </c>
       <c r="AC27" s="3">
         <v>921</v>
       </c>
       <c r="AD27" s="4">
         <v>9705</v>
       </c>
       <c r="AE27" s="3">
-        <v>183</v>
+        <v>186.5</v>
       </c>
       <c r="AF27" s="3">
         <v>16.7</v>
       </c>
       <c r="AG27" s="3">
         <v>22368</v>
       </c>
       <c r="AH27" s="3">
         <v>38.6</v>
       </c>
       <c r="AI27" s="3">
         <v>945</v>
       </c>
       <c r="AJ27" s="3">
         <v>698</v>
       </c>
       <c r="AK27" s="3">
         <v>2178</v>
       </c>
       <c r="AL27" s="3">
         <v>1608</v>
       </c>
       <c r="AM27" s="3">
         <v>10.46</v>
       </c>
@@ -12818,51 +12267,51 @@
       <c r="W28" s="3">
         <v>96.9</v>
       </c>
       <c r="X28" s="3">
         <v>2250</v>
       </c>
       <c r="Y28" s="3">
         <v>6822</v>
       </c>
       <c r="Z28" s="4">
         <v>96914</v>
       </c>
       <c r="AA28" s="4">
         <v>2907</v>
       </c>
       <c r="AB28" s="4">
         <v>88980</v>
       </c>
       <c r="AC28" s="3">
         <v>773</v>
       </c>
       <c r="AD28" s="4">
         <v>7934</v>
       </c>
       <c r="AE28" s="3">
-        <v>124.8</v>
+        <v>118.5</v>
       </c>
       <c r="AF28" s="3">
         <v>8.1999999999999993</v>
       </c>
       <c r="AG28" s="3">
         <v>44529</v>
       </c>
       <c r="AH28" s="3">
         <v>45.9</v>
       </c>
       <c r="AI28" s="3">
         <v>413</v>
       </c>
       <c r="AJ28" s="3">
         <v>204</v>
       </c>
       <c r="AK28" s="3">
         <v>2318</v>
       </c>
       <c r="AL28" s="3">
         <v>1147</v>
       </c>
       <c r="AM28" s="3">
         <v>19.38</v>
       </c>
@@ -13206,51 +12655,51 @@
       <c r="W29" s="3">
         <v>81.8</v>
       </c>
       <c r="X29" s="3">
         <v>439</v>
       </c>
       <c r="Y29" s="3">
         <v>1425</v>
       </c>
       <c r="Z29" s="4">
         <v>8470</v>
       </c>
       <c r="AA29" s="4">
         <v>246</v>
       </c>
       <c r="AB29" s="4">
         <v>6109</v>
       </c>
       <c r="AC29" s="3">
         <v>113</v>
       </c>
       <c r="AD29" s="4">
         <v>2361</v>
       </c>
       <c r="AE29" s="3">
-        <v>114.9</v>
+        <v>113.1</v>
       </c>
       <c r="AF29" s="3">
         <v>27.9</v>
       </c>
       <c r="AG29" s="3">
         <v>3374</v>
       </c>
       <c r="AH29" s="3">
         <v>39.799999999999997</v>
       </c>
       <c r="AI29" s="3">
         <v>340</v>
       </c>
       <c r="AJ29" s="3">
         <v>245</v>
       </c>
       <c r="AK29" s="3">
         <v>487</v>
       </c>
       <c r="AL29" s="3">
         <v>350</v>
       </c>
       <c r="AM29" s="3">
         <v>7.01</v>
       </c>
@@ -13594,51 +13043,51 @@
       <c r="W30" s="3">
         <v>78.599999999999994</v>
       </c>
       <c r="X30" s="3">
         <v>366</v>
       </c>
       <c r="Y30" s="3">
         <v>1188</v>
       </c>
       <c r="Z30" s="4">
         <v>4885</v>
       </c>
       <c r="AA30" s="4">
         <v>162</v>
       </c>
       <c r="AB30" s="4">
         <v>3565</v>
       </c>
       <c r="AC30" s="3">
         <v>63</v>
       </c>
       <c r="AD30" s="4">
         <v>1320</v>
       </c>
       <c r="AE30" s="3">
-        <v>91</v>
+        <v>90.3</v>
       </c>
       <c r="AF30" s="3">
         <v>27</v>
       </c>
       <c r="AG30" s="3">
         <v>1729</v>
       </c>
       <c r="AH30" s="3">
         <v>35.4</v>
       </c>
       <c r="AI30" s="3">
         <v>259</v>
       </c>
       <c r="AJ30" s="3">
         <v>291</v>
       </c>
       <c r="AK30" s="3">
         <v>339</v>
       </c>
       <c r="AL30" s="3">
         <v>381</v>
       </c>
       <c r="AM30" s="3">
         <v>5.12</v>
       </c>
@@ -13982,51 +13431,51 @@
       <c r="W31" s="3">
         <v>81.900000000000006</v>
       </c>
       <c r="X31" s="3">
         <v>464</v>
       </c>
       <c r="Y31" s="3">
         <v>1499</v>
       </c>
       <c r="Z31" s="4">
         <v>14099</v>
       </c>
       <c r="AA31" s="4">
         <v>355</v>
       </c>
       <c r="AB31" s="4">
         <v>9857</v>
       </c>
       <c r="AC31" s="3">
         <v>204</v>
       </c>
       <c r="AD31" s="4">
         <v>4242</v>
       </c>
       <c r="AE31" s="3">
-        <v>136.5</v>
+        <v>135.5</v>
       </c>
       <c r="AF31" s="3">
         <v>30.1</v>
       </c>
       <c r="AG31" s="3">
         <v>5846</v>
       </c>
       <c r="AH31" s="3">
         <v>41.5</v>
       </c>
       <c r="AI31" s="3">
         <v>427</v>
       </c>
       <c r="AJ31" s="3">
         <v>234</v>
       </c>
       <c r="AK31" s="3">
         <v>589</v>
       </c>
       <c r="AL31" s="3">
         <v>323</v>
       </c>
       <c r="AM31" s="3">
         <v>10.18</v>
       </c>
@@ -14370,51 +13819,51 @@
       <c r="W32" s="3">
         <v>84.9</v>
       </c>
       <c r="X32" s="3">
         <v>617</v>
       </c>
       <c r="Y32" s="3">
         <v>1912</v>
       </c>
       <c r="Z32" s="4">
         <v>31686</v>
       </c>
       <c r="AA32" s="4">
         <v>1052</v>
       </c>
       <c r="AB32" s="4">
         <v>21939</v>
       </c>
       <c r="AC32" s="3">
         <v>298</v>
       </c>
       <c r="AD32" s="4">
         <v>9747</v>
       </c>
       <c r="AE32" s="3">
-        <v>147.4</v>
+        <v>138</v>
       </c>
       <c r="AF32" s="3">
         <v>30.8</v>
       </c>
       <c r="AG32" s="3">
         <v>14963</v>
       </c>
       <c r="AH32" s="3">
         <v>47.2</v>
       </c>
       <c r="AI32" s="3">
         <v>516</v>
       </c>
       <c r="AJ32" s="3">
         <v>262</v>
       </c>
       <c r="AK32" s="3">
         <v>791</v>
       </c>
       <c r="AL32" s="3">
         <v>402</v>
       </c>
       <c r="AM32" s="3">
         <v>19.09</v>
       </c>
@@ -14758,51 +14207,51 @@
       <c r="W33" s="3">
         <v>95</v>
       </c>
       <c r="X33" s="3">
         <v>794</v>
       </c>
       <c r="Y33" s="3">
         <v>2807</v>
       </c>
       <c r="Z33" s="4">
         <v>54967</v>
       </c>
       <c r="AA33" s="4">
         <v>1239</v>
       </c>
       <c r="AB33" s="4">
         <v>47227</v>
       </c>
       <c r="AC33" s="3">
         <v>886</v>
       </c>
       <c r="AD33" s="4">
         <v>7740</v>
       </c>
       <c r="AE33" s="3">
-        <v>140.80000000000001</v>
+        <v>130.1</v>
       </c>
       <c r="AF33" s="3">
         <v>14.1</v>
       </c>
       <c r="AG33" s="3">
         <v>24753</v>
       </c>
       <c r="AH33" s="3">
         <v>45</v>
       </c>
       <c r="AI33" s="3">
         <v>291</v>
       </c>
       <c r="AJ33" s="3">
         <v>95</v>
       </c>
       <c r="AK33" s="3">
         <v>930</v>
       </c>
       <c r="AL33" s="3">
         <v>305</v>
       </c>
       <c r="AM33" s="3">
         <v>27.95</v>
       </c>
@@ -15146,51 +14595,51 @@
       <c r="W34" s="3">
         <v>94.8</v>
       </c>
       <c r="X34" s="3">
         <v>695</v>
       </c>
       <c r="Y34" s="3">
         <v>2983</v>
       </c>
       <c r="Z34" s="4">
         <v>16151</v>
       </c>
       <c r="AA34" s="4">
         <v>538</v>
       </c>
       <c r="AB34" s="4">
         <v>13739</v>
       </c>
       <c r="AC34" s="3">
         <v>233</v>
       </c>
       <c r="AD34" s="4">
         <v>2412</v>
       </c>
       <c r="AE34" s="3">
-        <v>189.3</v>
+        <v>176.2</v>
       </c>
       <c r="AF34" s="3">
         <v>14.9</v>
       </c>
       <c r="AG34" s="3">
         <v>4942</v>
       </c>
       <c r="AH34" s="3">
         <v>30.6</v>
       </c>
       <c r="AI34" s="3">
         <v>427</v>
       </c>
       <c r="AJ34" s="3">
         <v>388</v>
       </c>
       <c r="AK34" s="3">
         <v>873</v>
       </c>
       <c r="AL34" s="3">
         <v>795</v>
       </c>
       <c r="AM34" s="3">
         <v>5.67</v>
       </c>
@@ -15534,51 +14983,51 @@
       <c r="W35" s="3">
         <v>94.5</v>
       </c>
       <c r="X35" s="3">
         <v>531</v>
       </c>
       <c r="Y35" s="3">
         <v>2576</v>
       </c>
       <c r="Z35" s="4">
         <v>12387</v>
       </c>
       <c r="AA35" s="4">
         <v>426</v>
       </c>
       <c r="AB35" s="4">
         <v>10558</v>
       </c>
       <c r="AC35" s="3">
         <v>190</v>
       </c>
       <c r="AD35" s="4">
         <v>1829</v>
       </c>
       <c r="AE35" s="3">
-        <v>162.4</v>
+        <v>166.4</v>
       </c>
       <c r="AF35" s="3">
         <v>14.8</v>
       </c>
       <c r="AG35" s="3">
         <v>3372</v>
       </c>
       <c r="AH35" s="3">
         <v>27.2</v>
       </c>
       <c r="AI35" s="3">
         <v>364</v>
       </c>
       <c r="AJ35" s="3">
         <v>538</v>
       </c>
       <c r="AK35" s="3">
         <v>670</v>
       </c>
       <c r="AL35" s="3">
         <v>992</v>
       </c>
       <c r="AM35" s="3">
         <v>5.04</v>
       </c>
@@ -15922,51 +15371,51 @@
       <c r="W36" s="3">
         <v>96.6</v>
       </c>
       <c r="X36" s="3">
         <v>1059</v>
       </c>
       <c r="Y36" s="3">
         <v>4132</v>
       </c>
       <c r="Z36" s="4">
         <v>33716</v>
       </c>
       <c r="AA36" s="4">
         <v>939</v>
       </c>
       <c r="AB36" s="4">
         <v>27949</v>
       </c>
       <c r="AC36" s="3">
         <v>496</v>
       </c>
       <c r="AD36" s="4">
         <v>5767</v>
       </c>
       <c r="AE36" s="3">
-        <v>276.60000000000002</v>
+        <v>287.89999999999998</v>
       </c>
       <c r="AF36" s="3">
         <v>17.100000000000001</v>
       </c>
       <c r="AG36" s="3">
         <v>12367</v>
       </c>
       <c r="AH36" s="3">
         <v>36.700000000000003</v>
       </c>
       <c r="AI36" s="3">
         <v>705</v>
       </c>
       <c r="AJ36" s="3">
         <v>339</v>
       </c>
       <c r="AK36" s="3">
         <v>1512</v>
       </c>
       <c r="AL36" s="3">
         <v>727</v>
       </c>
       <c r="AM36" s="3">
         <v>8.2200000000000006</v>
       </c>
@@ -16310,51 +15759,51 @@
       <c r="W37" s="3">
         <v>94.2</v>
       </c>
       <c r="X37" s="3">
         <v>1612</v>
       </c>
       <c r="Y37" s="3">
         <v>4942</v>
       </c>
       <c r="Z37" s="4">
         <v>70825</v>
       </c>
       <c r="AA37" s="4">
         <v>2491</v>
       </c>
       <c r="AB37" s="4">
         <v>61639</v>
       </c>
       <c r="AC37" s="3">
         <v>686</v>
       </c>
       <c r="AD37" s="4">
         <v>9186</v>
       </c>
       <c r="AE37" s="3">
-        <v>292.10000000000002</v>
+        <v>130.30000000000001</v>
       </c>
       <c r="AF37" s="3">
         <v>13</v>
       </c>
       <c r="AG37" s="3">
         <v>27505</v>
       </c>
       <c r="AH37" s="3">
         <v>38.799999999999997</v>
       </c>
       <c r="AI37" s="3">
         <v>588</v>
       </c>
       <c r="AJ37" s="3">
         <v>171</v>
       </c>
       <c r="AK37" s="3">
         <v>1762</v>
       </c>
       <c r="AL37" s="3">
         <v>513</v>
       </c>
       <c r="AM37" s="3">
         <v>15.71</v>
       </c>
@@ -16698,51 +16147,51 @@
       <c r="W38" s="3">
         <v>91.7</v>
       </c>
       <c r="X38" s="3">
         <v>652</v>
       </c>
       <c r="Y38" s="3">
         <v>2108</v>
       </c>
       <c r="Z38" s="4">
         <v>10266</v>
       </c>
       <c r="AA38" s="4">
         <v>602</v>
       </c>
       <c r="AB38" s="4">
         <v>8033</v>
       </c>
       <c r="AC38" s="3">
         <v>135</v>
       </c>
       <c r="AD38" s="4">
         <v>2233</v>
       </c>
       <c r="AE38" s="3">
-        <v>166.6</v>
+        <v>150.19999999999999</v>
       </c>
       <c r="AF38" s="3">
         <v>21.8</v>
       </c>
       <c r="AG38" s="3">
         <v>4006</v>
       </c>
       <c r="AH38" s="3">
         <v>39</v>
       </c>
       <c r="AI38" s="3">
         <v>448</v>
       </c>
       <c r="AJ38" s="3">
         <v>304</v>
       </c>
       <c r="AK38" s="3">
         <v>804</v>
       </c>
       <c r="AL38" s="3">
         <v>546</v>
       </c>
       <c r="AM38" s="3">
         <v>4.99</v>
       </c>
@@ -17086,51 +16535,51 @@
       <c r="W39" s="3">
         <v>93.1</v>
       </c>
       <c r="X39" s="3">
         <v>399</v>
       </c>
       <c r="Y39" s="3">
         <v>1681</v>
       </c>
       <c r="Z39" s="4">
         <v>6477</v>
       </c>
       <c r="AA39" s="4">
         <v>477</v>
       </c>
       <c r="AB39" s="4">
         <v>4886</v>
       </c>
       <c r="AC39" s="3">
         <v>108</v>
       </c>
       <c r="AD39" s="4">
         <v>1591</v>
       </c>
       <c r="AE39" s="3">
-        <v>171.6</v>
+        <v>172.4</v>
       </c>
       <c r="AF39" s="3">
         <v>24.6</v>
       </c>
       <c r="AG39" s="3">
         <v>2219</v>
       </c>
       <c r="AH39" s="3">
         <v>34.299999999999997</v>
       </c>
       <c r="AI39" s="3">
         <v>408</v>
       </c>
       <c r="AJ39" s="3">
         <v>460</v>
       </c>
       <c r="AK39" s="3">
         <v>569</v>
       </c>
       <c r="AL39" s="3">
         <v>641</v>
       </c>
       <c r="AM39" s="3">
         <v>3.9</v>
       </c>
@@ -17474,51 +16923,51 @@
       <c r="W40" s="3">
         <v>90</v>
       </c>
       <c r="X40" s="3">
         <v>915</v>
       </c>
       <c r="Y40" s="3">
         <v>2768</v>
       </c>
       <c r="Z40" s="4">
         <v>20397</v>
       </c>
       <c r="AA40" s="4">
         <v>977</v>
       </c>
       <c r="AB40" s="4">
         <v>16083</v>
       </c>
       <c r="AC40" s="3">
         <v>278</v>
       </c>
       <c r="AD40" s="4">
         <v>4314</v>
       </c>
       <c r="AE40" s="3">
-        <v>151.9</v>
+        <v>147.1</v>
       </c>
       <c r="AF40" s="3">
         <v>21.2</v>
       </c>
       <c r="AG40" s="3">
         <v>8002</v>
       </c>
       <c r="AH40" s="3">
         <v>39.200000000000003</v>
       </c>
       <c r="AI40" s="3">
         <v>597</v>
       </c>
       <c r="AJ40" s="3">
         <v>245</v>
       </c>
       <c r="AK40" s="3">
         <v>1108</v>
       </c>
       <c r="AL40" s="3">
         <v>455</v>
       </c>
       <c r="AM40" s="3">
         <v>7.3</v>
       </c>
@@ -17862,51 +17311,51 @@
       <c r="W41" s="3">
         <v>90.2</v>
       </c>
       <c r="X41" s="3">
         <v>1347</v>
       </c>
       <c r="Y41" s="3">
         <v>3063</v>
       </c>
       <c r="Z41" s="4">
         <v>53716</v>
       </c>
       <c r="AA41" s="4">
         <v>1861</v>
       </c>
       <c r="AB41" s="4">
         <v>45290</v>
       </c>
       <c r="AC41" s="3">
         <v>231</v>
       </c>
       <c r="AD41" s="4">
         <v>8426</v>
       </c>
       <c r="AE41" s="3">
-        <v>174.9</v>
+        <v>105.3</v>
       </c>
       <c r="AF41" s="3">
         <v>15.7</v>
       </c>
       <c r="AG41" s="3">
         <v>26619</v>
       </c>
       <c r="AH41" s="3">
         <v>49.6</v>
       </c>
       <c r="AI41" s="3">
         <v>445</v>
       </c>
       <c r="AJ41" s="3">
         <v>161</v>
       </c>
       <c r="AK41" s="3">
         <v>1405</v>
       </c>
       <c r="AL41" s="3">
         <v>510</v>
       </c>
       <c r="AM41" s="3">
         <v>19.149999999999999</v>
       </c>
@@ -18250,51 +17699,51 @@
       <c r="W42" s="3">
         <v>95.9</v>
       </c>
       <c r="X42" s="3">
         <v>719</v>
       </c>
       <c r="Y42" s="3">
         <v>3442</v>
       </c>
       <c r="Z42" s="4">
         <v>19879</v>
       </c>
       <c r="AA42" s="4">
         <v>500</v>
       </c>
       <c r="AB42" s="4">
         <v>17349</v>
       </c>
       <c r="AC42" s="3">
         <v>295</v>
       </c>
       <c r="AD42" s="4">
         <v>2530</v>
       </c>
       <c r="AE42" s="3">
-        <v>204.5</v>
+        <v>194.9</v>
       </c>
       <c r="AF42" s="3">
         <v>12.7</v>
       </c>
       <c r="AG42" s="3">
         <v>5539</v>
       </c>
       <c r="AH42" s="3">
         <v>27.9</v>
       </c>
       <c r="AI42" s="3">
         <v>415</v>
       </c>
       <c r="AJ42" s="3">
         <v>540</v>
       </c>
       <c r="AK42" s="3">
         <v>908</v>
       </c>
       <c r="AL42" s="3">
         <v>1182</v>
       </c>
       <c r="AM42" s="3">
         <v>6.09</v>
       </c>
@@ -18638,51 +18087,51 @@
       <c r="W43" s="3">
         <v>93.5</v>
       </c>
       <c r="X43" s="3">
         <v>554</v>
       </c>
       <c r="Y43" s="3">
         <v>2742</v>
       </c>
       <c r="Z43" s="4">
         <v>13361</v>
       </c>
       <c r="AA43" s="4">
         <v>395</v>
       </c>
       <c r="AB43" s="4">
         <v>11605</v>
       </c>
       <c r="AC43" s="3">
         <v>225</v>
       </c>
       <c r="AD43" s="4">
         <v>1756</v>
       </c>
       <c r="AE43" s="3">
-        <v>144.6</v>
+        <v>133.4</v>
       </c>
       <c r="AF43" s="3">
         <v>13.1</v>
       </c>
       <c r="AG43" s="3">
         <v>3402</v>
       </c>
       <c r="AH43" s="3">
         <v>25.5</v>
       </c>
       <c r="AI43" s="3">
         <v>325</v>
       </c>
       <c r="AJ43" s="3">
         <v>764</v>
       </c>
       <c r="AK43" s="3">
         <v>629</v>
       </c>
       <c r="AL43" s="3">
         <v>1480</v>
       </c>
       <c r="AM43" s="3">
         <v>5.41</v>
       </c>
@@ -19414,51 +18863,51 @@
       <c r="W45" s="3">
         <v>97.8</v>
       </c>
       <c r="X45" s="3">
         <v>1592</v>
       </c>
       <c r="Y45" s="3">
         <v>6307</v>
       </c>
       <c r="Z45" s="3">
         <v>69019</v>
       </c>
       <c r="AA45" s="3">
         <v>1883</v>
       </c>
       <c r="AB45" s="3">
         <v>57905</v>
       </c>
       <c r="AC45" s="3">
         <v>1043</v>
       </c>
       <c r="AD45" s="3">
         <v>11114</v>
       </c>
       <c r="AE45" s="3">
-        <v>322.7</v>
+        <v>352.2</v>
       </c>
       <c r="AF45" s="3">
         <v>16.100000000000001</v>
       </c>
       <c r="AG45" s="3">
         <v>24973</v>
       </c>
       <c r="AH45" s="3">
         <v>36.200000000000003</v>
       </c>
       <c r="AI45" s="3">
         <v>1027</v>
       </c>
       <c r="AJ45" s="3">
         <v>407</v>
       </c>
       <c r="AK45" s="3">
         <v>2308</v>
       </c>
       <c r="AL45" s="3">
         <v>915</v>
       </c>
       <c r="AM45" s="38">
         <v>10.84</v>
       </c>