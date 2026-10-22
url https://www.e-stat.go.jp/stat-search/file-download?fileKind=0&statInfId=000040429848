--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A73C276B-8549-479F-ADD2-E76ECA34C568}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF181622-B35A-4096-9FAE-586D1060F905}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{716AD8CE-DD2D-497A-85EF-44B291F9DBD4}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{716AD8CE-DD2D-497A-85EF-44B291F9DBD4}"/>
   </bookViews>
   <sheets>
     <sheet name="k015" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ページ形式">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -3144,604 +3144,51 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6C73C96-09F1-45D1-B9DD-417ED3B930F9}">
   <dimension ref="A1:HP62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="8" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" style="8" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="32.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="8" customWidth="1"/>
     <col min="6" max="223" width="10.7109375" style="3" customWidth="1"/>
     <col min="224" max="224" width="5.28515625" style="5" customWidth="1"/>
-    <col min="225" max="225" width="13.85546875" style="3" customWidth="1"/>
-[...552 lines deleted...]
-    <col min="16242" max="16384" width="9.140625" style="3"/>
+    <col min="225" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:224" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:224" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AL2" s="25"/>
       <c r="AM2" s="25"/>
       <c r="AN2" s="25"/>
       <c r="AO2" s="25"/>
     </row>
     <row r="3" spans="1:224" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>32</v>
       </c>
       <c r="BI3" s="26"/>
       <c r="BK3" s="26"/>
       <c r="BL3" s="26"/>
       <c r="BM3" s="26"/>
       <c r="BN3" s="26"/>
@@ -8406,51 +7853,51 @@
         <v>197</v>
       </c>
       <c r="D12" s="52" t="s">
         <v>198</v>
       </c>
       <c r="E12" s="53"/>
       <c r="F12" s="12">
         <v>88</v>
       </c>
       <c r="G12" s="13">
         <v>726.6</v>
       </c>
       <c r="H12" s="13">
         <v>16.78</v>
       </c>
       <c r="I12" s="13">
         <v>2.25</v>
       </c>
       <c r="J12" s="13">
         <v>14.53</v>
       </c>
       <c r="K12" s="13">
         <v>20636</v>
       </c>
       <c r="L12" s="13">
-        <v>64588</v>
+        <v>28276</v>
       </c>
       <c r="M12" s="13">
         <v>56.5</v>
       </c>
       <c r="N12" s="13">
         <v>103797</v>
       </c>
       <c r="O12" s="13">
         <v>108596</v>
       </c>
       <c r="P12" s="13">
         <v>-4799</v>
       </c>
       <c r="Q12" s="13">
         <v>8472</v>
       </c>
       <c r="R12" s="13">
         <v>630</v>
       </c>
       <c r="S12" s="13">
         <v>3043</v>
       </c>
       <c r="T12" s="13">
         <v>35396</v>
       </c>
@@ -8508,69 +7955,69 @@
       <c r="AL12" s="13">
         <v>4847</v>
       </c>
       <c r="AM12" s="13">
         <v>79523</v>
       </c>
       <c r="AN12" s="13">
         <v>644</v>
       </c>
       <c r="AO12" s="13">
         <v>3423</v>
       </c>
       <c r="AP12" s="13" t="s">
         <v>249</v>
       </c>
       <c r="AQ12" s="13">
         <v>4.0999999999999996</v>
       </c>
       <c r="AR12" s="13">
         <v>38771</v>
       </c>
       <c r="AS12" s="13">
         <v>46.7</v>
       </c>
       <c r="AT12" s="13">
-        <v>3849</v>
+        <v>1685</v>
       </c>
       <c r="AU12" s="13">
-        <v>1.28</v>
+        <v>2.93</v>
       </c>
       <c r="AV12" s="13">
         <v>204</v>
       </c>
       <c r="AW12" s="13">
-        <v>53</v>
+        <v>121</v>
       </c>
       <c r="AX12" s="13">
         <v>47</v>
       </c>
       <c r="AY12" s="13">
         <v>2311</v>
       </c>
       <c r="AZ12" s="13">
-        <v>600</v>
+        <v>1371</v>
       </c>
       <c r="BA12" s="13">
         <v>534</v>
       </c>
       <c r="BB12" s="14">
         <v>18.61</v>
       </c>
       <c r="BC12" s="14">
         <v>2.62</v>
       </c>
       <c r="BD12" s="14">
         <v>15.99</v>
       </c>
       <c r="BE12" s="14">
         <v>12.67</v>
       </c>
       <c r="BF12" s="14">
         <v>9.1999999999999993</v>
       </c>
       <c r="BG12" s="14">
         <v>3.24</v>
       </c>
       <c r="BH12" s="14">
         <v>9.43</v>
       </c>
@@ -8805,51 +8252,51 @@
       <c r="EG12" s="14">
         <v>2481</v>
       </c>
       <c r="EH12" s="14">
         <v>84691</v>
       </c>
       <c r="EI12" s="14">
         <v>36159</v>
       </c>
       <c r="EJ12" s="14">
         <v>16107</v>
       </c>
       <c r="EK12" s="14">
         <v>9736</v>
       </c>
       <c r="EL12" s="14">
         <v>7783</v>
       </c>
       <c r="EM12" s="14">
         <v>3455</v>
       </c>
       <c r="EN12" s="14">
         <v>48372</v>
       </c>
       <c r="EO12" s="14">
-        <v>74826</v>
+        <v>38514</v>
       </c>
       <c r="EP12" s="14">
         <v>17881</v>
       </c>
       <c r="EQ12" s="14">
         <v>16259</v>
       </c>
       <c r="ER12" s="14">
         <v>31496</v>
       </c>
       <c r="ES12" s="14">
         <v>30138</v>
       </c>
       <c r="ET12" s="14">
         <v>10366</v>
       </c>
       <c r="EU12" s="14">
         <v>10238</v>
       </c>
       <c r="EV12" s="14">
         <v>35</v>
       </c>
       <c r="EW12" s="14">
         <v>35</v>
       </c>
@@ -9076,51 +8523,51 @@
         <v>197</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>199</v>
       </c>
       <c r="E13" s="53"/>
       <c r="F13" s="16">
         <v>43</v>
       </c>
       <c r="G13" s="17">
         <v>147</v>
       </c>
       <c r="H13" s="17">
         <v>15.09</v>
       </c>
       <c r="I13" s="17">
         <v>2.1</v>
       </c>
       <c r="J13" s="17">
         <v>12.99</v>
       </c>
       <c r="K13" s="17">
         <v>18753</v>
       </c>
       <c r="L13" s="17">
-        <v>54466</v>
+        <v>16524</v>
       </c>
       <c r="M13" s="17">
         <v>58.1</v>
       </c>
       <c r="N13" s="17">
         <v>68108</v>
       </c>
       <c r="O13" s="17">
         <v>72501</v>
       </c>
       <c r="P13" s="17">
         <v>-4393</v>
       </c>
       <c r="Q13" s="17">
         <v>7275</v>
       </c>
       <c r="R13" s="17">
         <v>504</v>
       </c>
       <c r="S13" s="17">
         <v>2378</v>
       </c>
       <c r="T13" s="17">
         <v>24648</v>
       </c>
@@ -9178,69 +8625,69 @@
       <c r="AL13" s="17">
         <v>3655</v>
       </c>
       <c r="AM13" s="17">
         <v>52219</v>
       </c>
       <c r="AN13" s="17">
         <v>475</v>
       </c>
       <c r="AO13" s="17">
         <v>1217</v>
       </c>
       <c r="AP13" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ13" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="AR13" s="17">
         <v>26603</v>
       </c>
       <c r="AS13" s="17">
         <v>49.8</v>
       </c>
       <c r="AT13" s="17">
-        <v>3609</v>
+        <v>1095</v>
       </c>
       <c r="AU13" s="17">
-        <v>0.98</v>
+        <v>3.23</v>
       </c>
       <c r="AV13" s="17">
         <v>80</v>
       </c>
       <c r="AW13" s="17">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="AX13" s="17">
         <v>83</v>
       </c>
       <c r="AY13" s="17">
         <v>1763</v>
       </c>
       <c r="AZ13" s="17">
-        <v>488</v>
+        <v>1610</v>
       </c>
       <c r="BA13" s="17">
         <v>1810</v>
       </c>
       <c r="BB13" s="18">
         <v>17.690000000000001</v>
       </c>
       <c r="BC13" s="18">
         <v>2.67</v>
       </c>
       <c r="BD13" s="18">
         <v>15.02</v>
       </c>
       <c r="BE13" s="18">
         <v>12.49</v>
       </c>
       <c r="BF13" s="18">
         <v>9.01</v>
       </c>
       <c r="BG13" s="18">
         <v>2.73</v>
       </c>
       <c r="BH13" s="18">
         <v>9.76</v>
       </c>
@@ -9475,51 +8922,51 @@
       <c r="EG13" s="18">
         <v>1811</v>
       </c>
       <c r="EH13" s="18">
         <v>43565</v>
       </c>
       <c r="EI13" s="18">
         <v>18708</v>
       </c>
       <c r="EJ13" s="18">
         <v>9692</v>
       </c>
       <c r="EK13" s="18">
         <v>3955</v>
       </c>
       <c r="EL13" s="18">
         <v>4138</v>
       </c>
       <c r="EM13" s="18">
         <v>755</v>
       </c>
       <c r="EN13" s="18">
         <v>24838</v>
       </c>
       <c r="EO13" s="18">
-        <v>56400</v>
+        <v>18458</v>
       </c>
       <c r="EP13" s="18">
         <v>9481</v>
       </c>
       <c r="EQ13" s="18">
         <v>8639</v>
       </c>
       <c r="ER13" s="18">
         <v>28228</v>
       </c>
       <c r="ES13" s="18">
         <v>26815</v>
       </c>
       <c r="ET13" s="18">
         <v>1960</v>
       </c>
       <c r="EU13" s="18">
         <v>1934</v>
       </c>
       <c r="EV13" s="18">
         <v>41</v>
       </c>
       <c r="EW13" s="18">
         <v>41</v>
       </c>
@@ -9746,51 +9193,51 @@
         <v>197</v>
       </c>
       <c r="D14" s="52" t="s">
         <v>200</v>
       </c>
       <c r="E14" s="53"/>
       <c r="F14" s="16">
         <v>16</v>
       </c>
       <c r="G14" s="17">
         <v>742.3</v>
       </c>
       <c r="H14" s="17">
         <v>21.53</v>
       </c>
       <c r="I14" s="17">
         <v>2.16</v>
       </c>
       <c r="J14" s="17">
         <v>19.37</v>
       </c>
       <c r="K14" s="17">
         <v>20047</v>
       </c>
       <c r="L14" s="17">
-        <v>44835</v>
+        <v>33401</v>
       </c>
       <c r="M14" s="17">
         <v>57.5</v>
       </c>
       <c r="N14" s="17">
         <v>150612</v>
       </c>
       <c r="O14" s="17">
         <v>151911</v>
       </c>
       <c r="P14" s="17">
         <v>-1299</v>
       </c>
       <c r="Q14" s="17">
         <v>6444</v>
       </c>
       <c r="R14" s="17">
         <v>181</v>
       </c>
       <c r="S14" s="17">
         <v>4964</v>
       </c>
       <c r="T14" s="17">
         <v>41966</v>
       </c>
@@ -9848,69 +9295,69 @@
       <c r="AL14" s="17">
         <v>5371</v>
       </c>
       <c r="AM14" s="17">
         <v>91680</v>
       </c>
       <c r="AN14" s="17">
         <v>984</v>
       </c>
       <c r="AO14" s="17">
         <v>627</v>
       </c>
       <c r="AP14" s="17">
         <v>16.100000000000001</v>
       </c>
       <c r="AQ14" s="17">
         <v>0.7</v>
       </c>
       <c r="AR14" s="17">
         <v>38521</v>
       </c>
       <c r="AS14" s="17">
         <v>41.7</v>
       </c>
       <c r="AT14" s="17">
-        <v>2082</v>
+        <v>1551</v>
       </c>
       <c r="AU14" s="17">
-        <v>2.06</v>
+        <v>2.76</v>
       </c>
       <c r="AV14" s="17">
         <v>29</v>
       </c>
       <c r="AW14" s="17">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="AX14" s="17">
         <v>8</v>
       </c>
       <c r="AY14" s="17">
         <v>1789</v>
       </c>
       <c r="AZ14" s="17">
-        <v>859</v>
+        <v>1153</v>
       </c>
       <c r="BA14" s="17">
         <v>519</v>
       </c>
       <c r="BB14" s="18">
         <v>21.62</v>
       </c>
       <c r="BC14" s="18">
         <v>2.17</v>
       </c>
       <c r="BD14" s="18">
         <v>19.45</v>
       </c>
       <c r="BE14" s="18">
         <v>10.43</v>
       </c>
       <c r="BF14" s="18">
         <v>7.53</v>
       </c>
       <c r="BG14" s="18">
         <v>3.19</v>
       </c>
       <c r="BH14" s="18">
         <v>7.24</v>
       </c>
@@ -10145,51 +9592,51 @@
       <c r="EG14" s="18">
         <v>4160</v>
       </c>
       <c r="EH14" s="18">
         <v>86815</v>
       </c>
       <c r="EI14" s="18">
         <v>41981</v>
       </c>
       <c r="EJ14" s="18">
         <v>18779</v>
       </c>
       <c r="EK14" s="18">
         <v>7805</v>
       </c>
       <c r="EL14" s="18">
         <v>8652</v>
       </c>
       <c r="EM14" s="18">
         <v>5793</v>
       </c>
       <c r="EN14" s="18">
         <v>44834</v>
       </c>
       <c r="EO14" s="18">
-        <v>53028</v>
+        <v>41594</v>
       </c>
       <c r="EP14" s="18">
         <v>14398</v>
       </c>
       <c r="EQ14" s="18">
         <v>14355</v>
       </c>
       <c r="ER14" s="18">
         <v>24769</v>
       </c>
       <c r="ES14" s="18">
         <v>24763</v>
       </c>
       <c r="ET14" s="18">
         <v>8193</v>
       </c>
       <c r="EU14" s="18">
         <v>8193</v>
       </c>
       <c r="EV14" s="18" t="s">
         <v>250</v>
       </c>
       <c r="EW14" s="18" t="s">
         <v>250</v>
       </c>
@@ -11086,51 +10533,51 @@
         <v>197</v>
       </c>
       <c r="D16" s="52" t="s">
         <v>202</v>
       </c>
       <c r="E16" s="53"/>
       <c r="F16" s="16">
         <v>8</v>
       </c>
       <c r="G16" s="17">
         <v>1694</v>
       </c>
       <c r="H16" s="17">
         <v>16.7</v>
       </c>
       <c r="I16" s="17">
         <v>2.7</v>
       </c>
       <c r="J16" s="17">
         <v>14</v>
       </c>
       <c r="K16" s="17">
         <v>16279</v>
       </c>
       <c r="L16" s="17">
-        <v>68813</v>
+        <v>29301</v>
       </c>
       <c r="M16" s="17">
         <v>51.5</v>
       </c>
       <c r="N16" s="17">
         <v>116968</v>
       </c>
       <c r="O16" s="17">
         <v>117927</v>
       </c>
       <c r="P16" s="17">
         <v>-959</v>
       </c>
       <c r="Q16" s="17">
         <v>10498</v>
       </c>
       <c r="R16" s="17">
         <v>603</v>
       </c>
       <c r="S16" s="17">
         <v>8936</v>
       </c>
       <c r="T16" s="17">
         <v>58848</v>
       </c>
@@ -11188,69 +10635,69 @@
       <c r="AL16" s="17">
         <v>9448</v>
       </c>
       <c r="AM16" s="17">
         <v>120097</v>
       </c>
       <c r="AN16" s="17">
         <v>997</v>
       </c>
       <c r="AO16" s="17">
         <v>5379</v>
       </c>
       <c r="AP16" s="17">
         <v>63.9</v>
       </c>
       <c r="AQ16" s="17">
         <v>4.3</v>
       </c>
       <c r="AR16" s="17">
         <v>55738</v>
       </c>
       <c r="AS16" s="17">
         <v>44.4</v>
       </c>
       <c r="AT16" s="17">
-        <v>4121</v>
+        <v>1755</v>
       </c>
       <c r="AU16" s="17">
-        <v>1.82</v>
+        <v>4.28</v>
       </c>
       <c r="AV16" s="17">
         <v>323</v>
       </c>
       <c r="AW16" s="17">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="AX16" s="17">
         <v>32</v>
       </c>
       <c r="AY16" s="17">
         <v>3338</v>
       </c>
       <c r="AZ16" s="17">
-        <v>810</v>
+        <v>1902</v>
       </c>
       <c r="BA16" s="17">
         <v>329</v>
       </c>
       <c r="BB16" s="18">
         <v>17.04</v>
       </c>
       <c r="BC16" s="18">
         <v>2.7</v>
       </c>
       <c r="BD16" s="18">
         <v>14.34</v>
       </c>
       <c r="BE16" s="18">
         <v>10.7</v>
       </c>
       <c r="BF16" s="18">
         <v>7.22</v>
       </c>
       <c r="BG16" s="18">
         <v>4.04</v>
       </c>
       <c r="BH16" s="18">
         <v>6.66</v>
       </c>
@@ -11485,51 +10932,51 @@
       <c r="EG16" s="18">
         <v>8367</v>
       </c>
       <c r="EH16" s="18">
         <v>131617</v>
       </c>
       <c r="EI16" s="18">
         <v>79817</v>
       </c>
       <c r="EJ16" s="18">
         <v>39759</v>
       </c>
       <c r="EK16" s="18">
         <v>15355</v>
       </c>
       <c r="EL16" s="18">
         <v>18757</v>
       </c>
       <c r="EM16" s="18">
         <v>5810</v>
       </c>
       <c r="EN16" s="18">
         <v>51540</v>
       </c>
       <c r="EO16" s="18">
-        <v>83095</v>
+        <v>43583</v>
       </c>
       <c r="EP16" s="18">
         <v>24113</v>
       </c>
       <c r="EQ16" s="18">
         <v>24113</v>
       </c>
       <c r="ER16" s="18">
         <v>24944</v>
       </c>
       <c r="ES16" s="18">
         <v>24944</v>
       </c>
       <c r="ET16" s="18">
         <v>14282</v>
       </c>
       <c r="EU16" s="18">
         <v>14282</v>
       </c>
       <c r="EV16" s="18" t="s">
         <v>250</v>
       </c>
       <c r="EW16" s="18" t="s">
         <v>250</v>
       </c>
@@ -11756,51 +11203,51 @@
         <v>197</v>
       </c>
       <c r="D17" s="52" t="s">
         <v>203</v>
       </c>
       <c r="E17" s="53"/>
       <c r="F17" s="16">
         <v>4</v>
       </c>
       <c r="G17" s="17">
         <v>2134.5</v>
       </c>
       <c r="H17" s="17">
         <v>14.33</v>
       </c>
       <c r="I17" s="17">
         <v>3.52</v>
       </c>
       <c r="J17" s="17">
         <v>10.81</v>
       </c>
       <c r="K17" s="17">
         <v>21150</v>
       </c>
       <c r="L17" s="17">
-        <v>221280</v>
+        <v>71512</v>
       </c>
       <c r="M17" s="17">
         <v>50.1</v>
       </c>
       <c r="N17" s="17">
         <v>232319</v>
       </c>
       <c r="O17" s="17">
         <v>246145</v>
       </c>
       <c r="P17" s="17">
         <v>-13826</v>
       </c>
       <c r="Q17" s="17">
         <v>18362</v>
       </c>
       <c r="R17" s="17">
         <v>1741</v>
       </c>
       <c r="S17" s="17">
         <v>2795</v>
       </c>
       <c r="T17" s="17">
         <v>42766</v>
       </c>
@@ -11858,69 +11305,69 @@
       <c r="AL17" s="17">
         <v>1496</v>
       </c>
       <c r="AM17" s="17">
         <v>112936</v>
       </c>
       <c r="AN17" s="17">
         <v>248</v>
       </c>
       <c r="AO17" s="17">
         <v>50091</v>
       </c>
       <c r="AP17" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ17" s="17">
         <v>30.7</v>
       </c>
       <c r="AR17" s="17">
         <v>105187</v>
       </c>
       <c r="AS17" s="17">
         <v>64.5</v>
       </c>
       <c r="AT17" s="17">
-        <v>15442</v>
+        <v>4990</v>
       </c>
       <c r="AU17" s="17">
-        <v>0.74</v>
+        <v>2.2799999999999998</v>
       </c>
       <c r="AV17" s="17">
         <v>3496</v>
       </c>
       <c r="AW17" s="17">
-        <v>226</v>
+        <v>700</v>
       </c>
       <c r="AX17" s="17">
         <v>235</v>
       </c>
       <c r="AY17" s="17">
         <v>7340</v>
       </c>
       <c r="AZ17" s="17">
-        <v>475</v>
+        <v>1471</v>
       </c>
       <c r="BA17" s="17">
         <v>493</v>
       </c>
       <c r="BB17" s="18">
         <v>15.32</v>
       </c>
       <c r="BC17" s="18">
         <v>3.52</v>
       </c>
       <c r="BD17" s="18">
         <v>11.8</v>
       </c>
       <c r="BE17" s="18">
         <v>11.8</v>
       </c>
       <c r="BF17" s="18">
         <v>5.56</v>
       </c>
       <c r="BG17" s="18">
         <v>6.26</v>
       </c>
       <c r="BH17" s="18">
         <v>5.54</v>
       </c>
@@ -12155,51 +11602,51 @@
       <c r="EG17" s="18">
         <v>4483</v>
       </c>
       <c r="EH17" s="18">
         <v>297072</v>
       </c>
       <c r="EI17" s="18">
         <v>111012</v>
       </c>
       <c r="EJ17" s="18">
         <v>43373</v>
       </c>
       <c r="EK17" s="18">
         <v>47408</v>
       </c>
       <c r="EL17" s="18">
         <v>11672</v>
       </c>
       <c r="EM17" s="18">
         <v>507</v>
       </c>
       <c r="EN17" s="18">
         <v>186059</v>
       </c>
       <c r="EO17" s="18">
-        <v>303208</v>
+        <v>153440</v>
       </c>
       <c r="EP17" s="18">
         <v>71958</v>
       </c>
       <c r="EQ17" s="18">
         <v>71958</v>
       </c>
       <c r="ER17" s="18">
         <v>74438</v>
       </c>
       <c r="ES17" s="18">
         <v>74438</v>
       </c>
       <c r="ET17" s="18">
         <v>81928</v>
       </c>
       <c r="EU17" s="18">
         <v>81928</v>
       </c>
       <c r="EV17" s="18" t="s">
         <v>250</v>
       </c>
       <c r="EW17" s="18" t="s">
         <v>250</v>
       </c>
@@ -12426,51 +11873,51 @@
         <v>197</v>
       </c>
       <c r="D18" s="59" t="s">
         <v>204</v>
       </c>
       <c r="E18" s="53"/>
       <c r="F18" s="16">
         <v>13</v>
       </c>
       <c r="G18" s="17">
         <v>5029</v>
       </c>
       <c r="H18" s="17">
         <v>36.74</v>
       </c>
       <c r="I18" s="17">
         <v>2.7</v>
       </c>
       <c r="J18" s="17">
         <v>34.04</v>
       </c>
       <c r="K18" s="17">
         <v>56591</v>
       </c>
       <c r="L18" s="17">
-        <v>138173</v>
+        <v>120509</v>
       </c>
       <c r="M18" s="17">
         <v>54.4</v>
       </c>
       <c r="N18" s="17">
         <v>318388</v>
       </c>
       <c r="O18" s="17">
         <v>341963</v>
       </c>
       <c r="P18" s="17">
         <v>-23575</v>
       </c>
       <c r="Q18" s="17">
         <v>21667</v>
       </c>
       <c r="R18" s="17">
         <v>2731</v>
       </c>
       <c r="S18" s="17">
         <v>-4639</v>
       </c>
       <c r="T18" s="17">
         <v>122243</v>
       </c>
@@ -12528,69 +11975,69 @@
       <c r="AL18" s="17">
         <v>18334</v>
       </c>
       <c r="AM18" s="17">
         <v>313823</v>
       </c>
       <c r="AN18" s="17">
         <v>1668</v>
       </c>
       <c r="AO18" s="17">
         <v>-10083</v>
       </c>
       <c r="AP18" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ18" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR18" s="17">
         <v>117401</v>
       </c>
       <c r="AS18" s="17">
         <v>38.700000000000003</v>
       </c>
       <c r="AT18" s="17">
-        <v>3761</v>
+        <v>3280</v>
       </c>
       <c r="AU18" s="17">
-        <v>2.2000000000000002</v>
+        <v>2.52</v>
       </c>
       <c r="AV18" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW18" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX18" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY18" s="17">
         <v>3195</v>
       </c>
       <c r="AZ18" s="17">
-        <v>850</v>
+        <v>974</v>
       </c>
       <c r="BA18" s="17">
         <v>233</v>
       </c>
       <c r="BB18" s="18">
         <v>37.75</v>
       </c>
       <c r="BC18" s="18">
         <v>2.77</v>
       </c>
       <c r="BD18" s="18">
         <v>34.979999999999997</v>
       </c>
       <c r="BE18" s="18">
         <v>31.84</v>
       </c>
       <c r="BF18" s="18">
         <v>25.83</v>
       </c>
       <c r="BG18" s="18">
         <v>8.5399999999999991</v>
       </c>
       <c r="BH18" s="18">
         <v>23.3</v>
       </c>
@@ -12825,51 +12272,51 @@
       <c r="EG18" s="18">
         <v>-5037</v>
       </c>
       <c r="EH18" s="18">
         <v>343481</v>
       </c>
       <c r="EI18" s="18">
         <v>120281</v>
       </c>
       <c r="EJ18" s="18">
         <v>36402</v>
       </c>
       <c r="EK18" s="18">
         <v>53058</v>
       </c>
       <c r="EL18" s="18">
         <v>25755</v>
       </c>
       <c r="EM18" s="18">
         <v>20460</v>
       </c>
       <c r="EN18" s="18">
         <v>220853</v>
       </c>
       <c r="EO18" s="18">
-        <v>191348</v>
+        <v>173684</v>
       </c>
       <c r="EP18" s="18">
         <v>78485</v>
       </c>
       <c r="EQ18" s="18">
         <v>59500</v>
       </c>
       <c r="ER18" s="18">
         <v>75862</v>
       </c>
       <c r="ES18" s="18">
         <v>69692</v>
       </c>
       <c r="ET18" s="18">
         <v>55144</v>
       </c>
       <c r="EU18" s="18">
         <v>53175</v>
       </c>
       <c r="EV18" s="18">
         <v>149</v>
       </c>
       <c r="EW18" s="18">
         <v>149</v>
       </c>
@@ -13096,51 +12543,51 @@
         <v>197</v>
       </c>
       <c r="D19" s="59" t="s">
         <v>198</v>
       </c>
       <c r="E19" s="53"/>
       <c r="F19" s="16">
         <v>38</v>
       </c>
       <c r="G19" s="17">
         <v>1164.2</v>
       </c>
       <c r="H19" s="17">
         <v>13.37</v>
       </c>
       <c r="I19" s="17">
         <v>2.29</v>
       </c>
       <c r="J19" s="17">
         <v>11.08</v>
       </c>
       <c r="K19" s="17">
         <v>19693</v>
       </c>
       <c r="L19" s="17">
-        <v>45773</v>
+        <v>28391</v>
       </c>
       <c r="M19" s="17">
         <v>57.9</v>
       </c>
       <c r="N19" s="17">
         <v>106587</v>
       </c>
       <c r="O19" s="17">
         <v>112656</v>
       </c>
       <c r="P19" s="17">
         <v>-6069</v>
       </c>
       <c r="Q19" s="17">
         <v>8771</v>
       </c>
       <c r="R19" s="17">
         <v>529</v>
       </c>
       <c r="S19" s="17">
         <v>2173</v>
       </c>
       <c r="T19" s="17">
         <v>33543</v>
       </c>
@@ -13198,69 +12645,69 @@
       <c r="AL19" s="17">
         <v>6119</v>
       </c>
       <c r="AM19" s="17">
         <v>79225</v>
       </c>
       <c r="AN19" s="17">
         <v>467</v>
       </c>
       <c r="AO19" s="17">
         <v>6417</v>
       </c>
       <c r="AP19" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ19" s="17">
         <v>7.5</v>
       </c>
       <c r="AR19" s="17">
         <v>39910</v>
       </c>
       <c r="AS19" s="17">
         <v>46.6</v>
       </c>
       <c r="AT19" s="17">
-        <v>3424</v>
+        <v>2123</v>
       </c>
       <c r="AU19" s="17">
-        <v>1.87</v>
+        <v>3.02</v>
       </c>
       <c r="AV19" s="17">
         <v>480</v>
       </c>
       <c r="AW19" s="17">
-        <v>140</v>
+        <v>226</v>
       </c>
       <c r="AX19" s="17">
         <v>55</v>
       </c>
       <c r="AY19" s="17">
         <v>2985</v>
       </c>
       <c r="AZ19" s="17">
-        <v>872</v>
+        <v>1406</v>
       </c>
       <c r="BA19" s="17">
         <v>343</v>
       </c>
       <c r="BB19" s="18">
         <v>16.600000000000001</v>
       </c>
       <c r="BC19" s="18">
         <v>2.97</v>
       </c>
       <c r="BD19" s="18">
         <v>13.63</v>
       </c>
       <c r="BE19" s="18">
         <v>11.24</v>
       </c>
       <c r="BF19" s="18">
         <v>6.93</v>
       </c>
       <c r="BG19" s="18">
         <v>3.06</v>
       </c>
       <c r="BH19" s="18">
         <v>8.18</v>
       </c>
@@ -13495,51 +12942,51 @@
       <c r="EG19" s="18">
         <v>1682</v>
       </c>
       <c r="EH19" s="18">
         <v>97880</v>
       </c>
       <c r="EI19" s="18">
         <v>45102</v>
       </c>
       <c r="EJ19" s="18">
         <v>19239</v>
       </c>
       <c r="EK19" s="18">
         <v>13530</v>
       </c>
       <c r="EL19" s="18">
         <v>10055</v>
       </c>
       <c r="EM19" s="18">
         <v>5517</v>
       </c>
       <c r="EN19" s="18">
         <v>52614</v>
       </c>
       <c r="EO19" s="18">
-        <v>60245</v>
+        <v>42863</v>
       </c>
       <c r="EP19" s="18">
         <v>18784</v>
       </c>
       <c r="EQ19" s="18">
         <v>17868</v>
       </c>
       <c r="ER19" s="18">
         <v>20644</v>
       </c>
       <c r="ES19" s="18">
         <v>19162</v>
       </c>
       <c r="ET19" s="18">
         <v>14505</v>
       </c>
       <c r="EU19" s="18">
         <v>14472</v>
       </c>
       <c r="EV19" s="18">
         <v>52</v>
       </c>
       <c r="EW19" s="18">
         <v>52</v>
       </c>
@@ -13766,51 +13213,51 @@
         <v>197</v>
       </c>
       <c r="D20" s="52" t="s">
         <v>206</v>
       </c>
       <c r="E20" s="53"/>
       <c r="F20" s="16">
         <v>8</v>
       </c>
       <c r="G20" s="17">
         <v>229.5</v>
       </c>
       <c r="H20" s="17">
         <v>9.64</v>
       </c>
       <c r="I20" s="17">
         <v>2</v>
       </c>
       <c r="J20" s="17">
         <v>7.64</v>
       </c>
       <c r="K20" s="17">
         <v>16167</v>
       </c>
       <c r="L20" s="17">
-        <v>14871</v>
+        <v>7909</v>
       </c>
       <c r="M20" s="17">
         <v>62.6</v>
       </c>
       <c r="N20" s="17">
         <v>58389</v>
       </c>
       <c r="O20" s="17">
         <v>64000</v>
       </c>
       <c r="P20" s="17">
         <v>-5611</v>
       </c>
       <c r="Q20" s="17">
         <v>6495</v>
       </c>
       <c r="R20" s="17">
         <v>231</v>
       </c>
       <c r="S20" s="17">
         <v>653</v>
       </c>
       <c r="T20" s="17">
         <v>12656</v>
       </c>
@@ -13868,69 +13315,69 @@
       <c r="AL20" s="17">
         <v>5921</v>
       </c>
       <c r="AM20" s="17">
         <v>25079</v>
       </c>
       <c r="AN20" s="17">
         <v>94</v>
       </c>
       <c r="AO20" s="17">
         <v>3145</v>
       </c>
       <c r="AP20" s="17">
         <v>1588.4</v>
       </c>
       <c r="AQ20" s="17">
         <v>11.1</v>
       </c>
       <c r="AR20" s="17">
         <v>15491</v>
       </c>
       <c r="AS20" s="17">
         <v>54.9</v>
       </c>
       <c r="AT20" s="17">
-        <v>1543</v>
+        <v>820</v>
       </c>
       <c r="AU20" s="17">
-        <v>1.9</v>
+        <v>3.57</v>
       </c>
       <c r="AV20" s="17">
         <v>326</v>
       </c>
       <c r="AW20" s="17">
-        <v>211</v>
+        <v>398</v>
       </c>
       <c r="AX20" s="17">
         <v>137</v>
       </c>
       <c r="AY20" s="17">
         <v>1607</v>
       </c>
       <c r="AZ20" s="17">
-        <v>1042</v>
+        <v>1959</v>
       </c>
       <c r="BA20" s="17">
         <v>675</v>
       </c>
       <c r="BB20" s="18">
         <v>15.9</v>
       </c>
       <c r="BC20" s="18">
         <v>3.38</v>
       </c>
       <c r="BD20" s="18">
         <v>12.52</v>
       </c>
       <c r="BE20" s="18">
         <v>10.64</v>
       </c>
       <c r="BF20" s="18">
         <v>5.75</v>
       </c>
       <c r="BG20" s="18">
         <v>2.38</v>
       </c>
       <c r="BH20" s="18">
         <v>8.26</v>
       </c>
@@ -14165,51 +13612,51 @@
       <c r="EG20" s="18">
         <v>235</v>
       </c>
       <c r="EH20" s="18">
         <v>30901</v>
       </c>
       <c r="EI20" s="18">
         <v>15968</v>
       </c>
       <c r="EJ20" s="18">
         <v>8441</v>
       </c>
       <c r="EK20" s="18">
         <v>3831</v>
       </c>
       <c r="EL20" s="18">
         <v>3284</v>
       </c>
       <c r="EM20" s="18">
         <v>162</v>
       </c>
       <c r="EN20" s="18">
         <v>14933</v>
       </c>
       <c r="EO20" s="18">
-        <v>16447</v>
+        <v>9485</v>
       </c>
       <c r="EP20" s="18">
         <v>5508</v>
       </c>
       <c r="EQ20" s="18">
         <v>3614</v>
       </c>
       <c r="ER20" s="18">
         <v>10421</v>
       </c>
       <c r="ES20" s="18">
         <v>7670</v>
       </c>
       <c r="ET20" s="18">
         <v>1645</v>
       </c>
       <c r="EU20" s="18">
         <v>1576</v>
       </c>
       <c r="EV20" s="18">
         <v>106</v>
       </c>
       <c r="EW20" s="18">
         <v>106</v>
       </c>
@@ -15776,51 +15223,51 @@
         <v>197</v>
       </c>
       <c r="D23" s="52" t="s">
         <v>209</v>
       </c>
       <c r="E23" s="53"/>
       <c r="F23" s="16">
         <v>6</v>
       </c>
       <c r="G23" s="17">
         <v>1667.2</v>
       </c>
       <c r="H23" s="17">
         <v>15.33</v>
       </c>
       <c r="I23" s="17">
         <v>2.67</v>
       </c>
       <c r="J23" s="17">
         <v>12.66</v>
       </c>
       <c r="K23" s="17">
         <v>14455</v>
       </c>
       <c r="L23" s="17">
-        <v>18781</v>
+        <v>18609</v>
       </c>
       <c r="M23" s="17">
         <v>49.8</v>
       </c>
       <c r="N23" s="17">
         <v>102857</v>
       </c>
       <c r="O23" s="17">
         <v>99954</v>
       </c>
       <c r="P23" s="17">
         <v>2903</v>
       </c>
       <c r="Q23" s="17">
         <v>6068</v>
       </c>
       <c r="R23" s="17">
         <v>472</v>
       </c>
       <c r="S23" s="17">
         <v>8499</v>
       </c>
       <c r="T23" s="17">
         <v>52047</v>
       </c>
@@ -15878,69 +15325,69 @@
       <c r="AL23" s="17">
         <v>5106</v>
       </c>
       <c r="AM23" s="17">
         <v>102195</v>
       </c>
       <c r="AN23" s="17">
         <v>781</v>
       </c>
       <c r="AO23" s="17">
         <v>5294</v>
       </c>
       <c r="AP23" s="17">
         <v>65.2</v>
       </c>
       <c r="AQ23" s="17">
         <v>4.9000000000000004</v>
       </c>
       <c r="AR23" s="17">
         <v>49332</v>
       </c>
       <c r="AS23" s="17">
         <v>45.9</v>
       </c>
       <c r="AT23" s="17">
-        <v>1225</v>
+        <v>1214</v>
       </c>
       <c r="AU23" s="17">
-        <v>5.72</v>
+        <v>5.78</v>
       </c>
       <c r="AV23" s="17">
         <v>346</v>
       </c>
       <c r="AW23" s="17">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="AX23" s="17">
         <v>32</v>
       </c>
       <c r="AY23" s="17">
         <v>3218</v>
       </c>
       <c r="AZ23" s="17">
-        <v>2627</v>
+        <v>2651</v>
       </c>
       <c r="BA23" s="17">
         <v>296</v>
       </c>
       <c r="BB23" s="18">
         <v>15.33</v>
       </c>
       <c r="BC23" s="18">
         <v>2.67</v>
       </c>
       <c r="BD23" s="18">
         <v>12.66</v>
       </c>
       <c r="BE23" s="18">
         <v>8.83</v>
       </c>
       <c r="BF23" s="18">
         <v>5.5</v>
       </c>
       <c r="BG23" s="18">
         <v>3.16</v>
       </c>
       <c r="BH23" s="18">
         <v>5.67</v>
       </c>
@@ -16175,51 +15622,51 @@
       <c r="EG23" s="18">
         <v>8992</v>
       </c>
       <c r="EH23" s="18">
         <v>101594</v>
       </c>
       <c r="EI23" s="18">
         <v>63715</v>
       </c>
       <c r="EJ23" s="18">
         <v>30471</v>
       </c>
       <c r="EK23" s="18">
         <v>12219</v>
       </c>
       <c r="EL23" s="18">
         <v>16407</v>
       </c>
       <c r="EM23" s="18">
         <v>5823</v>
       </c>
       <c r="EN23" s="18">
         <v>37596</v>
       </c>
       <c r="EO23" s="18">
-        <v>32394</v>
+        <v>32222</v>
       </c>
       <c r="EP23" s="18">
         <v>14193</v>
       </c>
       <c r="EQ23" s="18">
         <v>14193</v>
       </c>
       <c r="ER23" s="18">
         <v>4502</v>
       </c>
       <c r="ES23" s="18">
         <v>4502</v>
       </c>
       <c r="ET23" s="18">
         <v>13613</v>
       </c>
       <c r="EU23" s="18">
         <v>13613</v>
       </c>
       <c r="EV23" s="18" t="s">
         <v>250</v>
       </c>
       <c r="EW23" s="18" t="s">
         <v>250</v>
       </c>
@@ -16446,51 +15893,51 @@
         <v>197</v>
       </c>
       <c r="D24" s="52" t="s">
         <v>210</v>
       </c>
       <c r="E24" s="53"/>
       <c r="F24" s="16">
         <v>3</v>
       </c>
       <c r="G24" s="17">
         <v>2112.5</v>
       </c>
       <c r="H24" s="17">
         <v>13.7</v>
       </c>
       <c r="I24" s="17">
         <v>3.5</v>
       </c>
       <c r="J24" s="17">
         <v>10.199999999999999</v>
       </c>
       <c r="K24" s="17">
         <v>19848</v>
       </c>
       <c r="L24" s="17">
-        <v>211995</v>
+        <v>71189</v>
       </c>
       <c r="M24" s="17">
         <v>49.6</v>
       </c>
       <c r="N24" s="17">
         <v>229630</v>
       </c>
       <c r="O24" s="17">
         <v>244636</v>
       </c>
       <c r="P24" s="17">
         <v>-15006</v>
       </c>
       <c r="Q24" s="17">
         <v>17243</v>
       </c>
       <c r="R24" s="17">
         <v>1760</v>
       </c>
       <c r="S24" s="17">
         <v>477</v>
       </c>
       <c r="T24" s="17">
         <v>37741</v>
       </c>
@@ -16548,69 +15995,69 @@
       <c r="AL24" s="17">
         <v>505</v>
       </c>
       <c r="AM24" s="17">
         <v>105625</v>
       </c>
       <c r="AN24" s="17">
         <v>18</v>
       </c>
       <c r="AO24" s="17">
         <v>50670</v>
       </c>
       <c r="AP24" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ24" s="17">
         <v>32.4</v>
       </c>
       <c r="AR24" s="17">
         <v>102912</v>
       </c>
       <c r="AS24" s="17">
         <v>65.8</v>
       </c>
       <c r="AT24" s="17">
-        <v>15474</v>
+        <v>5196</v>
       </c>
       <c r="AU24" s="17">
-        <v>0.74</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AV24" s="17">
         <v>3698</v>
       </c>
       <c r="AW24" s="17">
-        <v>239</v>
+        <v>712</v>
       </c>
       <c r="AX24" s="17">
         <v>240</v>
       </c>
       <c r="AY24" s="17">
         <v>7512</v>
       </c>
       <c r="AZ24" s="17">
-        <v>485</v>
+        <v>1446</v>
       </c>
       <c r="BA24" s="17">
         <v>487</v>
       </c>
       <c r="BB24" s="18">
         <v>14.69</v>
       </c>
       <c r="BC24" s="18">
         <v>3.5</v>
       </c>
       <c r="BD24" s="18">
         <v>11.19</v>
       </c>
       <c r="BE24" s="18">
         <v>11.19</v>
       </c>
       <c r="BF24" s="18">
         <v>5.12</v>
       </c>
       <c r="BG24" s="18">
         <v>5.49</v>
       </c>
       <c r="BH24" s="18">
         <v>5.7</v>
       </c>
@@ -16845,51 +16292,51 @@
       <c r="EG24" s="18">
         <v>2346</v>
       </c>
       <c r="EH24" s="18">
         <v>301475</v>
       </c>
       <c r="EI24" s="18">
         <v>113275</v>
       </c>
       <c r="EJ24" s="18">
         <v>43506</v>
       </c>
       <c r="EK24" s="18">
         <v>49242</v>
       </c>
       <c r="EL24" s="18">
         <v>11721</v>
       </c>
       <c r="EM24" s="18">
         <v>74</v>
       </c>
       <c r="EN24" s="18">
         <v>188199</v>
       </c>
       <c r="EO24" s="18">
-        <v>296155</v>
+        <v>155349</v>
       </c>
       <c r="EP24" s="18">
         <v>67234</v>
       </c>
       <c r="EQ24" s="18">
         <v>67234</v>
       </c>
       <c r="ER24" s="18">
         <v>74358</v>
       </c>
       <c r="ES24" s="18">
         <v>74358</v>
       </c>
       <c r="ET24" s="18">
         <v>84160</v>
       </c>
       <c r="EU24" s="18">
         <v>84160</v>
       </c>
       <c r="EV24" s="18" t="s">
         <v>250</v>
       </c>
       <c r="EW24" s="18" t="s">
         <v>250</v>
       </c>
@@ -17116,51 +16563,51 @@
         <v>197</v>
       </c>
       <c r="D25" s="52" t="s">
         <v>211</v>
       </c>
       <c r="E25" s="53"/>
       <c r="F25" s="16">
         <v>12</v>
       </c>
       <c r="G25" s="17">
         <v>4904.5</v>
       </c>
       <c r="H25" s="17">
         <v>34.549999999999997</v>
       </c>
       <c r="I25" s="17">
         <v>2.75</v>
       </c>
       <c r="J25" s="17">
         <v>31.8</v>
       </c>
       <c r="K25" s="17">
         <v>55870</v>
       </c>
       <c r="L25" s="17">
-        <v>126839</v>
+        <v>108541</v>
       </c>
       <c r="M25" s="17">
         <v>53.9</v>
       </c>
       <c r="N25" s="17">
         <v>311913</v>
       </c>
       <c r="O25" s="17">
         <v>336167</v>
       </c>
       <c r="P25" s="17">
         <v>-24254</v>
       </c>
       <c r="Q25" s="17">
         <v>21820</v>
       </c>
       <c r="R25" s="17">
         <v>1950</v>
       </c>
       <c r="S25" s="17">
         <v>-4384</v>
       </c>
       <c r="T25" s="17">
         <v>121312</v>
       </c>
@@ -17218,69 +16665,69 @@
       <c r="AL25" s="17">
         <v>18991</v>
       </c>
       <c r="AM25" s="17">
         <v>312029</v>
       </c>
       <c r="AN25" s="17">
         <v>1728</v>
       </c>
       <c r="AO25" s="17">
         <v>-7638</v>
       </c>
       <c r="AP25" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ25" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR25" s="17">
         <v>118937</v>
       </c>
       <c r="AS25" s="17">
         <v>39.1</v>
       </c>
       <c r="AT25" s="17">
-        <v>3671</v>
+        <v>3142</v>
       </c>
       <c r="AU25" s="17">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="AV25" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW25" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX25" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY25" s="17">
         <v>3442</v>
       </c>
       <c r="AZ25" s="17">
-        <v>938</v>
+        <v>1096</v>
       </c>
       <c r="BA25" s="17">
         <v>243</v>
       </c>
       <c r="BB25" s="18">
         <v>35.590000000000003</v>
       </c>
       <c r="BC25" s="18">
         <v>2.83</v>
       </c>
       <c r="BD25" s="18">
         <v>32.76</v>
       </c>
       <c r="BE25" s="18">
         <v>29.5</v>
       </c>
       <c r="BF25" s="18">
         <v>24.42</v>
       </c>
       <c r="BG25" s="18">
         <v>8.3000000000000007</v>
       </c>
       <c r="BH25" s="18">
         <v>21.2</v>
       </c>
@@ -17515,51 +16962,51 @@
       <c r="EG25" s="18">
         <v>-4846</v>
       </c>
       <c r="EH25" s="18">
         <v>292635</v>
       </c>
       <c r="EI25" s="18">
         <v>121415</v>
       </c>
       <c r="EJ25" s="18">
         <v>37199</v>
       </c>
       <c r="EK25" s="18">
         <v>54328</v>
       </c>
       <c r="EL25" s="18">
         <v>26424</v>
       </c>
       <c r="EM25" s="18">
         <v>20938</v>
       </c>
       <c r="EN25" s="18">
         <v>169933</v>
       </c>
       <c r="EO25" s="18">
-        <v>169394</v>
+        <v>151096</v>
       </c>
       <c r="EP25" s="18">
         <v>57891</v>
       </c>
       <c r="EQ25" s="18">
         <v>57891</v>
       </c>
       <c r="ER25" s="18">
         <v>59787</v>
       </c>
       <c r="ES25" s="18">
         <v>59787</v>
       </c>
       <c r="ET25" s="18">
         <v>42555</v>
       </c>
       <c r="EU25" s="18">
         <v>42555</v>
       </c>
       <c r="EV25" s="18">
         <v>12</v>
       </c>
       <c r="EW25" s="18">
         <v>12</v>
       </c>
@@ -17786,51 +17233,51 @@
         <v>197</v>
       </c>
       <c r="D26" s="52" t="s">
         <v>198</v>
       </c>
       <c r="E26" s="53"/>
       <c r="F26" s="16">
         <v>50</v>
       </c>
       <c r="G26" s="17">
         <v>15597.9</v>
       </c>
       <c r="H26" s="17">
         <v>20.49</v>
       </c>
       <c r="I26" s="17">
         <v>2.19</v>
       </c>
       <c r="J26" s="17">
         <v>18.3</v>
       </c>
       <c r="K26" s="17">
         <v>21667</v>
       </c>
       <c r="L26" s="17">
-        <v>85137</v>
+        <v>28151</v>
       </c>
       <c r="M26" s="17">
         <v>54.9</v>
       </c>
       <c r="N26" s="17">
         <v>100750</v>
       </c>
       <c r="O26" s="17">
         <v>104163</v>
       </c>
       <c r="P26" s="17">
         <v>-3413</v>
       </c>
       <c r="Q26" s="17">
         <v>8145</v>
       </c>
       <c r="R26" s="17">
         <v>740</v>
       </c>
       <c r="S26" s="17">
         <v>3992</v>
       </c>
       <c r="T26" s="17">
         <v>37421</v>
       </c>
@@ -17888,69 +17335,69 @@
       <c r="AL26" s="17">
         <v>3457</v>
       </c>
       <c r="AM26" s="17">
         <v>79853</v>
       </c>
       <c r="AN26" s="17">
         <v>837</v>
       </c>
       <c r="AO26" s="17">
         <v>148</v>
       </c>
       <c r="AP26" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ26" s="17">
         <v>0.2</v>
       </c>
       <c r="AR26" s="17">
         <v>37525</v>
       </c>
       <c r="AS26" s="17">
         <v>46.9</v>
       </c>
       <c r="AT26" s="17">
-        <v>4155</v>
+        <v>1374</v>
       </c>
       <c r="AU26" s="17">
-        <v>0.94</v>
+        <v>2.84</v>
       </c>
       <c r="AV26" s="17">
         <v>7</v>
       </c>
       <c r="AW26" s="17">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AX26" s="17">
         <v>9</v>
       </c>
       <c r="AY26" s="17">
         <v>1831</v>
       </c>
       <c r="AZ26" s="17">
-        <v>441</v>
+        <v>1333</v>
       </c>
       <c r="BA26" s="17">
         <v>2406</v>
       </c>
       <c r="BB26" s="18">
         <v>20.81</v>
       </c>
       <c r="BC26" s="18">
         <v>2.25</v>
       </c>
       <c r="BD26" s="18">
         <v>18.559999999999999</v>
       </c>
       <c r="BE26" s="18">
         <v>14.22</v>
       </c>
       <c r="BF26" s="18">
         <v>11.69</v>
       </c>
       <c r="BG26" s="18">
         <v>3.42</v>
       </c>
       <c r="BH26" s="18">
         <v>10.8</v>
       </c>
@@ -18185,51 +17632,51 @@
       <c r="EG26" s="18">
         <v>3354</v>
       </c>
       <c r="EH26" s="18">
         <v>70286</v>
       </c>
       <c r="EI26" s="18">
         <v>26391</v>
       </c>
       <c r="EJ26" s="18">
         <v>12686</v>
       </c>
       <c r="EK26" s="18">
         <v>5592</v>
       </c>
       <c r="EL26" s="18">
         <v>5302</v>
       </c>
       <c r="EM26" s="18">
         <v>1204</v>
       </c>
       <c r="EN26" s="18">
         <v>43740</v>
       </c>
       <c r="EO26" s="18">
-        <v>90752</v>
+        <v>33766</v>
       </c>
       <c r="EP26" s="18">
         <v>16895</v>
       </c>
       <c r="EQ26" s="18">
         <v>14501</v>
       </c>
       <c r="ER26" s="18">
         <v>43347</v>
       </c>
       <c r="ES26" s="18">
         <v>42127</v>
       </c>
       <c r="ET26" s="18">
         <v>5845</v>
       </c>
       <c r="EU26" s="18">
         <v>5615</v>
       </c>
       <c r="EV26" s="18">
         <v>16</v>
       </c>
       <c r="EW26" s="18">
         <v>16</v>
       </c>
@@ -19796,51 +19243,51 @@
         <v>197</v>
       </c>
       <c r="D29" s="52" t="s">
         <v>215</v>
       </c>
       <c r="E29" s="53"/>
       <c r="F29" s="16">
         <v>6</v>
       </c>
       <c r="G29" s="17">
         <v>15818.3</v>
       </c>
       <c r="H29" s="17">
         <v>18.329999999999998</v>
       </c>
       <c r="I29" s="17">
         <v>2.5</v>
       </c>
       <c r="J29" s="17">
         <v>15.83</v>
       </c>
       <c r="K29" s="17">
         <v>21402</v>
       </c>
       <c r="L29" s="17">
-        <v>33172</v>
+        <v>32920</v>
       </c>
       <c r="M29" s="17">
         <v>54.3</v>
       </c>
       <c r="N29" s="17">
         <v>81177</v>
       </c>
       <c r="O29" s="17">
         <v>89827</v>
       </c>
       <c r="P29" s="17">
         <v>-8650</v>
       </c>
       <c r="Q29" s="17">
         <v>9131</v>
       </c>
       <c r="R29" s="17">
         <v>58</v>
       </c>
       <c r="S29" s="17">
         <v>423</v>
       </c>
       <c r="T29" s="17">
         <v>28977</v>
       </c>
@@ -19898,69 +19345,69 @@
       <c r="AL29" s="17">
         <v>3023</v>
       </c>
       <c r="AM29" s="17">
         <v>88964</v>
       </c>
       <c r="AN29" s="17">
         <v>2261</v>
       </c>
       <c r="AO29" s="17">
         <v>-5020</v>
       </c>
       <c r="AP29" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ29" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR29" s="17">
         <v>29584</v>
       </c>
       <c r="AS29" s="17">
         <v>35.200000000000003</v>
       </c>
       <c r="AT29" s="17">
-        <v>1810</v>
+        <v>1796</v>
       </c>
       <c r="AU29" s="17">
-        <v>2.5299999999999998</v>
+        <v>2.5499999999999998</v>
       </c>
       <c r="AV29" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW29" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX29" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY29" s="17">
         <v>1614</v>
       </c>
       <c r="AZ29" s="17">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="BA29" s="17">
         <v>1870</v>
       </c>
       <c r="BB29" s="18">
         <v>18.329999999999998</v>
       </c>
       <c r="BC29" s="18">
         <v>2.5</v>
       </c>
       <c r="BD29" s="18">
         <v>15.83</v>
       </c>
       <c r="BE29" s="18">
         <v>13.5</v>
       </c>
       <c r="BF29" s="18">
         <v>13</v>
       </c>
       <c r="BG29" s="18">
         <v>5.5</v>
       </c>
       <c r="BH29" s="18">
         <v>8</v>
       </c>
@@ -20195,51 +19642,51 @@
       <c r="EG29" s="18">
         <v>2938</v>
       </c>
       <c r="EH29" s="18">
         <v>71013</v>
       </c>
       <c r="EI29" s="18">
         <v>24402</v>
       </c>
       <c r="EJ29" s="18">
         <v>15594</v>
       </c>
       <c r="EK29" s="18">
         <v>3153</v>
       </c>
       <c r="EL29" s="18">
         <v>3857</v>
       </c>
       <c r="EM29" s="18">
         <v>243</v>
       </c>
       <c r="EN29" s="18">
         <v>46525</v>
       </c>
       <c r="EO29" s="18">
-        <v>37635</v>
+        <v>37383</v>
       </c>
       <c r="EP29" s="18">
         <v>9311</v>
       </c>
       <c r="EQ29" s="18">
         <v>9297</v>
       </c>
       <c r="ER29" s="18">
         <v>23749</v>
       </c>
       <c r="ES29" s="18">
         <v>23749</v>
       </c>
       <c r="ET29" s="18">
         <v>4463</v>
       </c>
       <c r="EU29" s="18">
         <v>4463</v>
       </c>
       <c r="EV29" s="18" t="s">
         <v>250</v>
       </c>
       <c r="EW29" s="18" t="s">
         <v>250</v>
       </c>
@@ -20466,51 +19913,51 @@
         <v>197</v>
       </c>
       <c r="D30" s="52" t="s">
         <v>216</v>
       </c>
       <c r="E30" s="53"/>
       <c r="F30" s="16">
         <v>12</v>
       </c>
       <c r="G30" s="17">
         <v>31789.200000000001</v>
       </c>
       <c r="H30" s="17">
         <v>35.83</v>
       </c>
       <c r="I30" s="17">
         <v>2.25</v>
       </c>
       <c r="J30" s="17">
         <v>33.58</v>
       </c>
       <c r="K30" s="17">
         <v>45601</v>
       </c>
       <c r="L30" s="17">
-        <v>308271</v>
+        <v>42489</v>
       </c>
       <c r="M30" s="17">
         <v>52.8</v>
       </c>
       <c r="N30" s="17">
         <v>173749</v>
       </c>
       <c r="O30" s="17">
         <v>173325</v>
       </c>
       <c r="P30" s="17">
         <v>424</v>
       </c>
       <c r="Q30" s="17">
         <v>10221</v>
       </c>
       <c r="R30" s="17">
         <v>2774</v>
       </c>
       <c r="S30" s="17">
         <v>7871</v>
       </c>
       <c r="T30" s="17">
         <v>82301</v>
       </c>
@@ -20568,69 +20015,69 @@
       <c r="AL30" s="17">
         <v>3437</v>
       </c>
       <c r="AM30" s="17">
         <v>145003</v>
       </c>
       <c r="AN30" s="17">
         <v>170</v>
       </c>
       <c r="AO30" s="17">
         <v>5590</v>
       </c>
       <c r="AP30" s="17">
         <v>222.4</v>
       </c>
       <c r="AQ30" s="17">
         <v>3.7</v>
       </c>
       <c r="AR30" s="17">
         <v>84030</v>
       </c>
       <c r="AS30" s="17">
         <v>55.8</v>
       </c>
       <c r="AT30" s="17">
-        <v>8604</v>
+        <v>1186</v>
       </c>
       <c r="AU30" s="17">
-        <v>0.49</v>
+        <v>3.54</v>
       </c>
       <c r="AV30" s="17">
         <v>156</v>
       </c>
       <c r="AW30" s="17">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="AX30" s="17">
         <v>176</v>
       </c>
       <c r="AY30" s="17">
         <v>2345</v>
       </c>
       <c r="AZ30" s="17">
-        <v>273</v>
+        <v>1978</v>
       </c>
       <c r="BA30" s="17">
         <v>2643</v>
       </c>
       <c r="BB30" s="18">
         <v>35.99</v>
       </c>
       <c r="BC30" s="18">
         <v>2.33</v>
       </c>
       <c r="BD30" s="18">
         <v>33.659999999999997</v>
       </c>
       <c r="BE30" s="18">
         <v>29.66</v>
       </c>
       <c r="BF30" s="18">
         <v>27.17</v>
       </c>
       <c r="BG30" s="18">
         <v>6.16</v>
       </c>
       <c r="BH30" s="18">
         <v>23.5</v>
       </c>
@@ -20865,51 +20312,51 @@
       <c r="EG30" s="18">
         <v>6381</v>
       </c>
       <c r="EH30" s="18">
         <v>97392</v>
       </c>
       <c r="EI30" s="18">
         <v>36257</v>
       </c>
       <c r="EJ30" s="18">
         <v>11938</v>
       </c>
       <c r="EK30" s="18">
         <v>12201</v>
       </c>
       <c r="EL30" s="18">
         <v>8652</v>
       </c>
       <c r="EM30" s="18">
         <v>2161</v>
       </c>
       <c r="EN30" s="18">
         <v>61074</v>
       </c>
       <c r="EO30" s="18">
-        <v>317815</v>
+        <v>52033</v>
       </c>
       <c r="EP30" s="18">
         <v>34694</v>
       </c>
       <c r="EQ30" s="18">
         <v>34694</v>
       </c>
       <c r="ER30" s="18">
         <v>140686</v>
       </c>
       <c r="ES30" s="18">
         <v>140686</v>
       </c>
       <c r="ET30" s="18">
         <v>9544</v>
       </c>
       <c r="EU30" s="18">
         <v>9544</v>
       </c>
       <c r="EV30" s="18" t="s">
         <v>250</v>
       </c>
       <c r="EW30" s="18" t="s">
         <v>250</v>
       </c>
@@ -21136,51 +20583,51 @@
         <v>197</v>
       </c>
       <c r="D31" s="52" t="s">
         <v>217</v>
       </c>
       <c r="E31" s="53"/>
       <c r="F31" s="16">
         <v>12</v>
       </c>
       <c r="G31" s="17">
         <v>90730.5</v>
       </c>
       <c r="H31" s="17">
         <v>50.17</v>
       </c>
       <c r="I31" s="17">
         <v>2.42</v>
       </c>
       <c r="J31" s="17">
         <v>47.75</v>
       </c>
       <c r="K31" s="17">
         <v>52651</v>
       </c>
       <c r="L31" s="17">
-        <v>305413</v>
+        <v>132481</v>
       </c>
       <c r="M31" s="17">
         <v>62.8</v>
       </c>
       <c r="N31" s="17">
         <v>622366</v>
       </c>
       <c r="O31" s="17">
         <v>621560</v>
       </c>
       <c r="P31" s="17">
         <v>806</v>
       </c>
       <c r="Q31" s="17">
         <v>21751</v>
       </c>
       <c r="R31" s="17">
         <v>3347</v>
       </c>
       <c r="S31" s="17">
         <v>19210</v>
       </c>
       <c r="T31" s="17">
         <v>125975</v>
       </c>
@@ -21238,69 +20685,69 @@
       <c r="AL31" s="17">
         <v>16446</v>
       </c>
       <c r="AM31" s="17">
         <v>284335</v>
       </c>
       <c r="AN31" s="17">
         <v>3871</v>
       </c>
       <c r="AO31" s="17">
         <v>-3365</v>
       </c>
       <c r="AP31" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ31" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR31" s="17">
         <v>105358</v>
       </c>
       <c r="AS31" s="17">
         <v>37.5</v>
       </c>
       <c r="AT31" s="17">
-        <v>6088</v>
+        <v>2641</v>
       </c>
       <c r="AU31" s="17">
-        <v>0.92</v>
+        <v>2.12</v>
       </c>
       <c r="AV31" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW31" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX31" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY31" s="17">
         <v>2100</v>
       </c>
       <c r="AZ31" s="17">
-        <v>345</v>
+        <v>795</v>
       </c>
       <c r="BA31" s="17">
         <v>1161</v>
       </c>
       <c r="BB31" s="18">
         <v>51.42</v>
       </c>
       <c r="BC31" s="18">
         <v>2.5</v>
       </c>
       <c r="BD31" s="18">
         <v>48.92</v>
       </c>
       <c r="BE31" s="18">
         <v>36.340000000000003</v>
       </c>
       <c r="BF31" s="18">
         <v>29.66</v>
       </c>
       <c r="BG31" s="18">
         <v>11.84</v>
       </c>
       <c r="BH31" s="18">
         <v>24.5</v>
       </c>
@@ -21535,51 +20982,51 @@
       <c r="EG31" s="18">
         <v>17884</v>
       </c>
       <c r="EH31" s="18">
         <v>425139</v>
       </c>
       <c r="EI31" s="18">
         <v>136328</v>
       </c>
       <c r="EJ31" s="18">
         <v>55821</v>
       </c>
       <c r="EK31" s="18">
         <v>37284</v>
       </c>
       <c r="EL31" s="18">
         <v>21491</v>
       </c>
       <c r="EM31" s="18">
         <v>3108</v>
       </c>
       <c r="EN31" s="18">
         <v>286156</v>
       </c>
       <c r="EO31" s="18">
-        <v>366096</v>
+        <v>193164</v>
       </c>
       <c r="EP31" s="18">
         <v>118728</v>
       </c>
       <c r="EQ31" s="18">
         <v>73091</v>
       </c>
       <c r="ER31" s="18">
         <v>160356</v>
       </c>
       <c r="ES31" s="18">
         <v>145525</v>
       </c>
       <c r="ET31" s="18">
         <v>65416</v>
       </c>
       <c r="EU31" s="18">
         <v>60683</v>
       </c>
       <c r="EV31" s="18">
         <v>331</v>
       </c>
       <c r="EW31" s="18">
         <v>331</v>
       </c>
@@ -21806,51 +21253,51 @@
         <v>197</v>
       </c>
       <c r="D32" s="52" t="s">
         <v>198</v>
       </c>
       <c r="E32" s="53"/>
       <c r="F32" s="16">
         <v>87</v>
       </c>
       <c r="G32" s="17">
         <v>393.7</v>
       </c>
       <c r="H32" s="17">
         <v>19.87</v>
       </c>
       <c r="I32" s="17">
         <v>2.0299999999999998</v>
       </c>
       <c r="J32" s="17">
         <v>17.84</v>
       </c>
       <c r="K32" s="17">
         <v>9055</v>
       </c>
       <c r="L32" s="17">
-        <v>23258</v>
+        <v>16258</v>
       </c>
       <c r="M32" s="17">
         <v>62.3</v>
       </c>
       <c r="N32" s="17">
         <v>67865</v>
       </c>
       <c r="O32" s="17">
         <v>69041</v>
       </c>
       <c r="P32" s="17">
         <v>-1176</v>
       </c>
       <c r="Q32" s="17">
         <v>2672</v>
       </c>
       <c r="R32" s="17">
         <v>522</v>
       </c>
       <c r="S32" s="17">
         <v>974</v>
       </c>
       <c r="T32" s="17">
         <v>16069</v>
       </c>
@@ -21908,69 +21355,69 @@
       <c r="AL32" s="17">
         <v>811</v>
       </c>
       <c r="AM32" s="17">
         <v>32140</v>
       </c>
       <c r="AN32" s="17">
         <v>176</v>
       </c>
       <c r="AO32" s="17">
         <v>-609</v>
       </c>
       <c r="AP32" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ32" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR32" s="17">
         <v>15825</v>
       </c>
       <c r="AS32" s="17">
         <v>50.2</v>
       </c>
       <c r="AT32" s="17">
-        <v>1171</v>
+        <v>818</v>
       </c>
       <c r="AU32" s="17">
-        <v>1.36</v>
+        <v>1.94</v>
       </c>
       <c r="AV32" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW32" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX32" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY32" s="17">
         <v>796</v>
       </c>
       <c r="AZ32" s="17">
-        <v>680</v>
+        <v>973</v>
       </c>
       <c r="BA32" s="17">
         <v>402</v>
       </c>
       <c r="BB32" s="18">
         <v>22.11</v>
       </c>
       <c r="BC32" s="18">
         <v>2.41</v>
       </c>
       <c r="BD32" s="18">
         <v>19.7</v>
       </c>
       <c r="BE32" s="18">
         <v>5.61</v>
       </c>
       <c r="BF32" s="18">
         <v>3.69</v>
       </c>
       <c r="BG32" s="18">
         <v>3.1</v>
       </c>
       <c r="BH32" s="18">
         <v>2.5099999999999998</v>
       </c>
@@ -22205,51 +21652,51 @@
       <c r="EG32" s="18">
         <v>485</v>
       </c>
       <c r="EH32" s="18">
         <v>76080</v>
       </c>
       <c r="EI32" s="18">
         <v>32330</v>
       </c>
       <c r="EJ32" s="18">
         <v>14639</v>
       </c>
       <c r="EK32" s="18">
         <v>7659</v>
       </c>
       <c r="EL32" s="18">
         <v>8686</v>
       </c>
       <c r="EM32" s="18">
         <v>4517</v>
       </c>
       <c r="EN32" s="18">
         <v>43459</v>
       </c>
       <c r="EO32" s="18">
-        <v>33638</v>
+        <v>26638</v>
       </c>
       <c r="EP32" s="18">
         <v>7489</v>
       </c>
       <c r="EQ32" s="18">
         <v>5105</v>
       </c>
       <c r="ER32" s="18">
         <v>17211</v>
       </c>
       <c r="ES32" s="18">
         <v>11117</v>
       </c>
       <c r="ET32" s="18">
         <v>11780</v>
       </c>
       <c r="EU32" s="18">
         <v>10380</v>
       </c>
       <c r="EV32" s="18">
         <v>3825</v>
       </c>
       <c r="EW32" s="18">
         <v>3536</v>
       </c>
@@ -22476,51 +21923,51 @@
         <v>197</v>
       </c>
       <c r="D33" s="52" t="s">
         <v>219</v>
       </c>
       <c r="E33" s="53"/>
       <c r="F33" s="16">
         <v>17</v>
       </c>
       <c r="G33" s="17">
         <v>45.9</v>
       </c>
       <c r="H33" s="17">
         <v>8.66</v>
       </c>
       <c r="I33" s="17">
         <v>2.13</v>
       </c>
       <c r="J33" s="17">
         <v>6.53</v>
       </c>
       <c r="K33" s="17">
         <v>2551</v>
       </c>
       <c r="L33" s="17">
-        <v>3191</v>
+        <v>3095</v>
       </c>
       <c r="M33" s="17">
         <v>65.3</v>
       </c>
       <c r="N33" s="17">
         <v>29757</v>
       </c>
       <c r="O33" s="17">
         <v>29417</v>
       </c>
       <c r="P33" s="17">
         <v>340</v>
       </c>
       <c r="Q33" s="17">
         <v>522</v>
       </c>
       <c r="R33" s="17">
         <v>137</v>
       </c>
       <c r="S33" s="17">
         <v>725</v>
       </c>
       <c r="T33" s="17">
         <v>6167</v>
       </c>
@@ -22578,69 +22025,69 @@
       <c r="AL33" s="17">
         <v>219</v>
       </c>
       <c r="AM33" s="17">
         <v>10190</v>
       </c>
       <c r="AN33" s="17">
         <v>42</v>
       </c>
       <c r="AO33" s="17">
         <v>-1200</v>
       </c>
       <c r="AP33" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ33" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR33" s="17">
         <v>4408</v>
       </c>
       <c r="AS33" s="17">
         <v>49</v>
       </c>
       <c r="AT33" s="17">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="AU33" s="17">
-        <v>2.82</v>
+        <v>2.9</v>
       </c>
       <c r="AV33" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW33" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX33" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY33" s="17">
         <v>509</v>
       </c>
       <c r="AZ33" s="17">
-        <v>1381</v>
+        <v>1424</v>
       </c>
       <c r="BA33" s="17">
         <v>960</v>
       </c>
       <c r="BB33" s="18">
         <v>9.48</v>
       </c>
       <c r="BC33" s="18">
         <v>2.6</v>
       </c>
       <c r="BD33" s="18">
         <v>6.88</v>
       </c>
       <c r="BE33" s="18">
         <v>1.89</v>
       </c>
       <c r="BF33" s="18">
         <v>0.74</v>
       </c>
       <c r="BG33" s="18">
         <v>1.4</v>
       </c>
       <c r="BH33" s="18">
         <v>0.49</v>
       </c>
@@ -22875,51 +22322,51 @@
       <c r="EG33" s="18">
         <v>350</v>
       </c>
       <c r="EH33" s="18">
         <v>21969</v>
       </c>
       <c r="EI33" s="18">
         <v>15489</v>
       </c>
       <c r="EJ33" s="18">
         <v>7688</v>
       </c>
       <c r="EK33" s="18">
         <v>1299</v>
       </c>
       <c r="EL33" s="18">
         <v>5912</v>
       </c>
       <c r="EM33" s="18">
         <v>2438</v>
       </c>
       <c r="EN33" s="18">
         <v>6201</v>
       </c>
       <c r="EO33" s="18">
-        <v>4092</v>
+        <v>3996</v>
       </c>
       <c r="EP33" s="18">
         <v>1831</v>
       </c>
       <c r="EQ33" s="18">
         <v>846</v>
       </c>
       <c r="ER33" s="18">
         <v>2591</v>
       </c>
       <c r="ES33" s="18">
         <v>2297</v>
       </c>
       <c r="ET33" s="18">
         <v>1628</v>
       </c>
       <c r="EU33" s="18">
         <v>901</v>
       </c>
       <c r="EV33" s="18">
         <v>0</v>
       </c>
       <c r="EW33" s="18">
         <v>0</v>
       </c>
@@ -23146,51 +22593,51 @@
         <v>197</v>
       </c>
       <c r="D34" s="52" t="s">
         <v>220</v>
       </c>
       <c r="E34" s="53"/>
       <c r="F34" s="16">
         <v>23</v>
       </c>
       <c r="G34" s="17">
         <v>182.8</v>
       </c>
       <c r="H34" s="17">
         <v>12.23</v>
       </c>
       <c r="I34" s="17">
         <v>1.6</v>
       </c>
       <c r="J34" s="17">
         <v>10.63</v>
       </c>
       <c r="K34" s="17">
         <v>6968</v>
       </c>
       <c r="L34" s="17">
-        <v>9929</v>
+        <v>9919</v>
       </c>
       <c r="M34" s="17">
         <v>61</v>
       </c>
       <c r="N34" s="17">
         <v>39059</v>
       </c>
       <c r="O34" s="17">
         <v>41122</v>
       </c>
       <c r="P34" s="17">
         <v>-2063</v>
       </c>
       <c r="Q34" s="17">
         <v>2293</v>
       </c>
       <c r="R34" s="17">
         <v>453</v>
       </c>
       <c r="S34" s="17">
         <v>-223</v>
       </c>
       <c r="T34" s="17">
         <v>10615</v>
       </c>
@@ -23248,69 +22695,69 @@
       <c r="AL34" s="17">
         <v>1109</v>
       </c>
       <c r="AM34" s="17">
         <v>24302</v>
       </c>
       <c r="AN34" s="17">
         <v>184</v>
       </c>
       <c r="AO34" s="17">
         <v>-1143</v>
       </c>
       <c r="AP34" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ34" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR34" s="17">
         <v>10426</v>
       </c>
       <c r="AS34" s="17">
         <v>45</v>
       </c>
       <c r="AT34" s="17">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="AU34" s="17">
         <v>2.33</v>
       </c>
       <c r="AV34" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW34" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX34" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY34" s="17">
         <v>852</v>
       </c>
       <c r="AZ34" s="17">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="BA34" s="17">
         <v>570</v>
       </c>
       <c r="BB34" s="18">
         <v>14.88</v>
       </c>
       <c r="BC34" s="18">
         <v>1.78</v>
       </c>
       <c r="BD34" s="18">
         <v>13.1</v>
       </c>
       <c r="BE34" s="18">
         <v>5.84</v>
       </c>
       <c r="BF34" s="18">
         <v>3.31</v>
       </c>
       <c r="BG34" s="18">
         <v>2.62</v>
       </c>
       <c r="BH34" s="18">
         <v>3.22</v>
       </c>
@@ -23545,51 +22992,51 @@
       <c r="EG34" s="18">
         <v>143</v>
       </c>
       <c r="EH34" s="18">
         <v>36811</v>
       </c>
       <c r="EI34" s="18">
         <v>11931</v>
       </c>
       <c r="EJ34" s="18">
         <v>6433</v>
       </c>
       <c r="EK34" s="18">
         <v>1938</v>
       </c>
       <c r="EL34" s="18">
         <v>2445</v>
       </c>
       <c r="EM34" s="18">
         <v>252</v>
       </c>
       <c r="EN34" s="18">
         <v>24875</v>
       </c>
       <c r="EO34" s="18">
-        <v>18360</v>
+        <v>18350</v>
       </c>
       <c r="EP34" s="18">
         <v>3907</v>
       </c>
       <c r="EQ34" s="18">
         <v>3481</v>
       </c>
       <c r="ER34" s="18">
         <v>8124</v>
       </c>
       <c r="ES34" s="18">
         <v>4873</v>
       </c>
       <c r="ET34" s="18">
         <v>8590</v>
       </c>
       <c r="EU34" s="18">
         <v>8431</v>
       </c>
       <c r="EV34" s="18">
         <v>1580</v>
       </c>
       <c r="EW34" s="18">
         <v>1570</v>
       </c>
@@ -23816,51 +23263,51 @@
         <v>197</v>
       </c>
       <c r="D35" s="52" t="s">
         <v>221</v>
       </c>
       <c r="E35" s="53"/>
       <c r="F35" s="16">
         <v>9</v>
       </c>
       <c r="G35" s="17">
         <v>370.3</v>
       </c>
       <c r="H35" s="17">
         <v>16</v>
       </c>
       <c r="I35" s="17">
         <v>2</v>
       </c>
       <c r="J35" s="17">
         <v>14</v>
       </c>
       <c r="K35" s="17">
         <v>8782</v>
       </c>
       <c r="L35" s="17">
-        <v>20438</v>
+        <v>11264</v>
       </c>
       <c r="M35" s="17">
         <v>63.4</v>
       </c>
       <c r="N35" s="17">
         <v>81319</v>
       </c>
       <c r="O35" s="17">
         <v>79445</v>
       </c>
       <c r="P35" s="17">
         <v>1874</v>
       </c>
       <c r="Q35" s="17">
         <v>2800</v>
       </c>
       <c r="R35" s="17">
         <v>186</v>
       </c>
       <c r="S35" s="17">
         <v>4488</v>
       </c>
       <c r="T35" s="17">
         <v>18383</v>
       </c>
@@ -23918,69 +23365,69 @@
       <c r="AL35" s="17">
         <v>87</v>
       </c>
       <c r="AM35" s="17">
         <v>31671</v>
       </c>
       <c r="AN35" s="17">
         <v>102</v>
       </c>
       <c r="AO35" s="17">
         <v>2557</v>
       </c>
       <c r="AP35" s="17">
         <v>39</v>
       </c>
       <c r="AQ35" s="17">
         <v>7.5</v>
       </c>
       <c r="AR35" s="17">
         <v>18979</v>
       </c>
       <c r="AS35" s="17">
         <v>55.4</v>
       </c>
       <c r="AT35" s="17">
-        <v>1277</v>
+        <v>704</v>
       </c>
       <c r="AU35" s="17">
-        <v>1.67</v>
+        <v>3.04</v>
       </c>
       <c r="AV35" s="17">
         <v>160</v>
       </c>
       <c r="AW35" s="17">
-        <v>125</v>
+        <v>227</v>
       </c>
       <c r="AX35" s="17">
         <v>69</v>
       </c>
       <c r="AY35" s="17">
         <v>1186</v>
       </c>
       <c r="AZ35" s="17">
-        <v>929</v>
+        <v>1685</v>
       </c>
       <c r="BA35" s="17">
         <v>513</v>
       </c>
       <c r="BB35" s="18">
         <v>17.670000000000002</v>
       </c>
       <c r="BC35" s="18">
         <v>2.23</v>
       </c>
       <c r="BD35" s="18">
         <v>15.44</v>
       </c>
       <c r="BE35" s="18">
         <v>4.4400000000000004</v>
       </c>
       <c r="BF35" s="18">
         <v>3.33</v>
       </c>
       <c r="BG35" s="18">
         <v>2.33</v>
       </c>
       <c r="BH35" s="18">
         <v>2.11</v>
       </c>
@@ -24215,51 +23662,51 @@
       <c r="EG35" s="18">
         <v>3286</v>
       </c>
       <c r="EH35" s="18">
         <v>66334</v>
       </c>
       <c r="EI35" s="18">
         <v>35435</v>
       </c>
       <c r="EJ35" s="18">
         <v>10433</v>
       </c>
       <c r="EK35" s="18">
         <v>19169</v>
       </c>
       <c r="EL35" s="18">
         <v>5546</v>
       </c>
       <c r="EM35" s="18">
         <v>1825</v>
       </c>
       <c r="EN35" s="18">
         <v>30399</v>
       </c>
       <c r="EO35" s="18">
-        <v>25279</v>
+        <v>16105</v>
       </c>
       <c r="EP35" s="18">
         <v>8587</v>
       </c>
       <c r="EQ35" s="18">
         <v>5940</v>
       </c>
       <c r="ER35" s="18">
         <v>15509</v>
       </c>
       <c r="ES35" s="18">
         <v>7218</v>
       </c>
       <c r="ET35" s="18">
         <v>5669</v>
       </c>
       <c r="EU35" s="18">
         <v>4841</v>
       </c>
       <c r="EV35" s="18">
         <v>3432</v>
       </c>
       <c r="EW35" s="18">
         <v>2693</v>
       </c>
@@ -24486,51 +23933,51 @@
         <v>197</v>
       </c>
       <c r="D36" s="52" t="s">
         <v>222</v>
       </c>
       <c r="E36" s="53"/>
       <c r="F36" s="16">
         <v>21</v>
       </c>
       <c r="G36" s="17">
         <v>697</v>
       </c>
       <c r="H36" s="17">
         <v>22.15</v>
       </c>
       <c r="I36" s="17">
         <v>2.29</v>
       </c>
       <c r="J36" s="17">
         <v>19.86</v>
       </c>
       <c r="K36" s="17">
         <v>14875</v>
       </c>
       <c r="L36" s="17">
-        <v>56162</v>
+        <v>18680</v>
       </c>
       <c r="M36" s="17">
         <v>56.6</v>
       </c>
       <c r="N36" s="17">
         <v>136470</v>
       </c>
       <c r="O36" s="17">
         <v>143106</v>
       </c>
       <c r="P36" s="17">
         <v>-6636</v>
       </c>
       <c r="Q36" s="17">
         <v>6137</v>
       </c>
       <c r="R36" s="17">
         <v>2028</v>
       </c>
       <c r="S36" s="17">
         <v>-2527</v>
       </c>
       <c r="T36" s="17">
         <v>21203</v>
       </c>
@@ -24588,69 +24035,69 @@
       <c r="AL36" s="17">
         <v>1725</v>
       </c>
       <c r="AM36" s="17">
         <v>55000</v>
       </c>
       <c r="AN36" s="17">
         <v>613</v>
       </c>
       <c r="AO36" s="17">
         <v>4194</v>
       </c>
       <c r="AP36" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ36" s="17">
         <v>7.1</v>
       </c>
       <c r="AR36" s="17">
         <v>30308</v>
       </c>
       <c r="AS36" s="17">
         <v>51.2</v>
       </c>
       <c r="AT36" s="17">
-        <v>2536</v>
+        <v>843</v>
       </c>
       <c r="AU36" s="17">
-        <v>1.05</v>
+        <v>3.17</v>
       </c>
       <c r="AV36" s="17">
         <v>189</v>
       </c>
       <c r="AW36" s="17">
-        <v>75</v>
+        <v>225</v>
       </c>
       <c r="AX36" s="17">
         <v>60</v>
       </c>
       <c r="AY36" s="17">
         <v>1368</v>
       </c>
       <c r="AZ36" s="17">
-        <v>540</v>
+        <v>1622</v>
       </c>
       <c r="BA36" s="17">
         <v>435</v>
       </c>
       <c r="BB36" s="18">
         <v>28.71</v>
       </c>
       <c r="BC36" s="18">
         <v>3.05</v>
       </c>
       <c r="BD36" s="18">
         <v>25.66</v>
       </c>
       <c r="BE36" s="18">
         <v>12.99</v>
       </c>
       <c r="BF36" s="18">
         <v>8.48</v>
       </c>
       <c r="BG36" s="18">
         <v>6.14</v>
       </c>
       <c r="BH36" s="18">
         <v>6.85</v>
       </c>
@@ -24885,51 +24332,51 @@
       <c r="EG36" s="18">
         <v>-3317</v>
       </c>
       <c r="EH36" s="18">
         <v>192782</v>
       </c>
       <c r="EI36" s="18">
         <v>90525</v>
       </c>
       <c r="EJ36" s="18">
         <v>43352</v>
       </c>
       <c r="EK36" s="18">
         <v>9655</v>
       </c>
       <c r="EL36" s="18">
         <v>35110</v>
       </c>
       <c r="EM36" s="18">
         <v>24598</v>
       </c>
       <c r="EN36" s="18">
         <v>102091</v>
       </c>
       <c r="EO36" s="18">
-        <v>77319</v>
+        <v>39837</v>
       </c>
       <c r="EP36" s="18">
         <v>22514</v>
       </c>
       <c r="EQ36" s="18">
         <v>10675</v>
       </c>
       <c r="ER36" s="18">
         <v>47776</v>
       </c>
       <c r="ES36" s="18">
         <v>19677</v>
       </c>
       <c r="ET36" s="18">
         <v>27830</v>
       </c>
       <c r="EU36" s="18">
         <v>21157</v>
       </c>
       <c r="EV36" s="18">
         <v>7069</v>
       </c>
       <c r="EW36" s="18">
         <v>7069</v>
       </c>
@@ -25826,51 +25273,51 @@
         <v>197</v>
       </c>
       <c r="D38" s="52" t="s">
         <v>224</v>
       </c>
       <c r="E38" s="53"/>
       <c r="F38" s="16">
         <v>10</v>
       </c>
       <c r="G38" s="17">
         <v>2801.7</v>
       </c>
       <c r="H38" s="17">
         <v>113</v>
       </c>
       <c r="I38" s="17">
         <v>2.15</v>
       </c>
       <c r="J38" s="17">
         <v>110.85</v>
       </c>
       <c r="K38" s="17">
         <v>41464</v>
       </c>
       <c r="L38" s="17">
-        <v>165376</v>
+        <v>150502</v>
       </c>
       <c r="M38" s="17">
         <v>59.1</v>
       </c>
       <c r="N38" s="17">
         <v>238639</v>
       </c>
       <c r="O38" s="17">
         <v>243945</v>
       </c>
       <c r="P38" s="17">
         <v>-5306</v>
       </c>
       <c r="Q38" s="17">
         <v>8558</v>
       </c>
       <c r="R38" s="17">
         <v>939</v>
       </c>
       <c r="S38" s="17">
         <v>2313</v>
       </c>
       <c r="T38" s="17">
         <v>73601</v>
       </c>
@@ -25928,69 +25375,69 @@
       <c r="AL38" s="17">
         <v>3455</v>
       </c>
       <c r="AM38" s="17">
         <v>142039</v>
       </c>
       <c r="AN38" s="17">
         <v>138</v>
       </c>
       <c r="AO38" s="17">
         <v>-18786</v>
       </c>
       <c r="AP38" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ38" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR38" s="17">
         <v>56666</v>
       </c>
       <c r="AS38" s="17">
         <v>46</v>
       </c>
       <c r="AT38" s="17">
-        <v>1464</v>
+        <v>1332</v>
       </c>
       <c r="AU38" s="17">
-        <v>0.75</v>
+        <v>0.82</v>
       </c>
       <c r="AV38" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW38" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX38" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY38" s="17">
         <v>501</v>
       </c>
       <c r="AZ38" s="17">
-        <v>343</v>
+        <v>377</v>
       </c>
       <c r="BA38" s="17">
         <v>202</v>
       </c>
       <c r="BB38" s="18">
         <v>116.25</v>
       </c>
       <c r="BC38" s="18">
         <v>2.73</v>
       </c>
       <c r="BD38" s="18">
         <v>113.52</v>
       </c>
       <c r="BE38" s="18">
         <v>15.35</v>
       </c>
       <c r="BF38" s="18">
         <v>14.67</v>
       </c>
       <c r="BG38" s="18">
         <v>12.19</v>
       </c>
       <c r="BH38" s="18">
         <v>3.16</v>
       </c>
@@ -26225,51 +25672,51 @@
       <c r="EG38" s="18">
         <v>1056</v>
       </c>
       <c r="EH38" s="18">
         <v>408657</v>
       </c>
       <c r="EI38" s="18">
         <v>103528</v>
       </c>
       <c r="EJ38" s="18">
         <v>65628</v>
       </c>
       <c r="EK38" s="18">
         <v>18675</v>
       </c>
       <c r="EL38" s="18">
         <v>12854</v>
       </c>
       <c r="EM38" s="18">
         <v>6632</v>
       </c>
       <c r="EN38" s="18">
         <v>303728</v>
       </c>
       <c r="EO38" s="18">
-        <v>247018</v>
+        <v>232144</v>
       </c>
       <c r="EP38" s="18">
         <v>21519</v>
       </c>
       <c r="EQ38" s="18">
         <v>21150</v>
       </c>
       <c r="ER38" s="18">
         <v>109808</v>
       </c>
       <c r="ES38" s="18">
         <v>107252</v>
       </c>
       <c r="ET38" s="18">
         <v>85402</v>
       </c>
       <c r="EU38" s="18">
         <v>81642</v>
       </c>
       <c r="EV38" s="18">
         <v>32099</v>
       </c>
       <c r="EW38" s="18">
         <v>29537</v>
       </c>
@@ -26496,51 +25943,51 @@
         <v>197</v>
       </c>
       <c r="D39" s="52" t="s">
         <v>198</v>
       </c>
       <c r="E39" s="53"/>
       <c r="F39" s="16">
         <v>39</v>
       </c>
       <c r="G39" s="17">
         <v>182.7</v>
       </c>
       <c r="H39" s="17">
         <v>13.25</v>
       </c>
       <c r="I39" s="17">
         <v>2.11</v>
       </c>
       <c r="J39" s="17">
         <v>11.14</v>
       </c>
       <c r="K39" s="17">
         <v>15976</v>
       </c>
       <c r="L39" s="17">
-        <v>24613</v>
+        <v>17415</v>
       </c>
       <c r="M39" s="17">
         <v>61.6</v>
       </c>
       <c r="N39" s="17">
         <v>65637</v>
       </c>
       <c r="O39" s="17">
         <v>68122</v>
       </c>
       <c r="P39" s="17">
         <v>-2485</v>
       </c>
       <c r="Q39" s="17">
         <v>2866</v>
       </c>
       <c r="R39" s="17">
         <v>330</v>
       </c>
       <c r="S39" s="17">
         <v>51</v>
       </c>
       <c r="T39" s="17">
         <v>22253</v>
       </c>
@@ -26598,69 +26045,69 @@
       <c r="AL39" s="17">
         <v>978</v>
       </c>
       <c r="AM39" s="17">
         <v>63777</v>
       </c>
       <c r="AN39" s="17">
         <v>356</v>
       </c>
       <c r="AO39" s="17">
         <v>-3514</v>
       </c>
       <c r="AP39" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ39" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR39" s="17">
         <v>20246</v>
       </c>
       <c r="AS39" s="17">
         <v>33.6</v>
       </c>
       <c r="AT39" s="17">
-        <v>1858</v>
+        <v>1314</v>
       </c>
       <c r="AU39" s="17">
-        <v>2.4500000000000002</v>
+        <v>3.46</v>
       </c>
       <c r="AV39" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW39" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX39" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY39" s="17">
         <v>1528</v>
       </c>
       <c r="AZ39" s="17">
-        <v>823</v>
+        <v>1163</v>
       </c>
       <c r="BA39" s="17">
         <v>1108</v>
       </c>
       <c r="BB39" s="18">
         <v>13.7</v>
       </c>
       <c r="BC39" s="18">
         <v>2.11</v>
       </c>
       <c r="BD39" s="18">
         <v>11.59</v>
       </c>
       <c r="BE39" s="18">
         <v>7.89</v>
       </c>
       <c r="BF39" s="18">
         <v>6.49</v>
       </c>
       <c r="BG39" s="18">
         <v>1.93</v>
       </c>
       <c r="BH39" s="18">
         <v>5.96</v>
       </c>
@@ -26895,51 +26342,51 @@
       <c r="EG39" s="18">
         <v>-90</v>
       </c>
       <c r="EH39" s="18">
         <v>56977</v>
       </c>
       <c r="EI39" s="18">
         <v>30479</v>
       </c>
       <c r="EJ39" s="18">
         <v>9782</v>
       </c>
       <c r="EK39" s="18">
         <v>4178</v>
       </c>
       <c r="EL39" s="18">
         <v>14163</v>
       </c>
       <c r="EM39" s="18">
         <v>10659</v>
       </c>
       <c r="EN39" s="18">
         <v>26461</v>
       </c>
       <c r="EO39" s="18">
-        <v>26376</v>
+        <v>19178</v>
       </c>
       <c r="EP39" s="18">
         <v>6702</v>
       </c>
       <c r="EQ39" s="18">
         <v>5144</v>
       </c>
       <c r="ER39" s="18">
         <v>15838</v>
       </c>
       <c r="ES39" s="18">
         <v>15577</v>
       </c>
       <c r="ET39" s="18">
         <v>2016</v>
       </c>
       <c r="EU39" s="18">
         <v>1763</v>
       </c>
       <c r="EV39" s="18">
         <v>293</v>
       </c>
       <c r="EW39" s="18">
         <v>293</v>
       </c>
@@ -27166,51 +26613,51 @@
         <v>197</v>
       </c>
       <c r="D40" s="52" t="s">
         <v>226</v>
       </c>
       <c r="E40" s="53"/>
       <c r="F40" s="16">
         <v>15</v>
       </c>
       <c r="G40" s="17">
         <v>42.1</v>
       </c>
       <c r="H40" s="17">
         <v>9.98</v>
       </c>
       <c r="I40" s="17">
         <v>1.92</v>
       </c>
       <c r="J40" s="17">
         <v>8.06</v>
       </c>
       <c r="K40" s="17">
         <v>11192</v>
       </c>
       <c r="L40" s="17">
-        <v>23123</v>
+        <v>15257</v>
       </c>
       <c r="M40" s="17">
         <v>63.1</v>
       </c>
       <c r="N40" s="17">
         <v>46531</v>
       </c>
       <c r="O40" s="17">
         <v>49141</v>
       </c>
       <c r="P40" s="17">
         <v>-2610</v>
       </c>
       <c r="Q40" s="17">
         <v>2620</v>
       </c>
       <c r="R40" s="17">
         <v>285</v>
       </c>
       <c r="S40" s="17">
         <v>-275</v>
       </c>
       <c r="T40" s="17">
         <v>13521</v>
       </c>
@@ -27268,69 +26715,69 @@
       <c r="AL40" s="17">
         <v>1018</v>
       </c>
       <c r="AM40" s="17">
         <v>47873</v>
       </c>
       <c r="AN40" s="17">
         <v>221</v>
       </c>
       <c r="AO40" s="17">
         <v>-1022</v>
       </c>
       <c r="AP40" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ40" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR40" s="17">
         <v>14091</v>
       </c>
       <c r="AS40" s="17">
         <v>30.1</v>
       </c>
       <c r="AT40" s="17">
-        <v>2317</v>
+        <v>1529</v>
       </c>
       <c r="AU40" s="17">
-        <v>2.0299999999999998</v>
+        <v>3.07</v>
       </c>
       <c r="AV40" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW40" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX40" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY40" s="17">
         <v>1412</v>
       </c>
       <c r="AZ40" s="17">
-        <v>609</v>
+        <v>924</v>
       </c>
       <c r="BA40" s="17">
         <v>3347</v>
       </c>
       <c r="BB40" s="18">
         <v>10.56</v>
       </c>
       <c r="BC40" s="18">
         <v>1.92</v>
       </c>
       <c r="BD40" s="18">
         <v>8.64</v>
       </c>
       <c r="BE40" s="18">
         <v>6.22</v>
       </c>
       <c r="BF40" s="18">
         <v>4.97</v>
       </c>
       <c r="BG40" s="18">
         <v>0.67</v>
       </c>
       <c r="BH40" s="18">
         <v>5.55</v>
       </c>
@@ -27565,51 +27012,51 @@
       <c r="EG40" s="18">
         <v>-287</v>
       </c>
       <c r="EH40" s="18">
         <v>42915</v>
       </c>
       <c r="EI40" s="18">
         <v>18896</v>
       </c>
       <c r="EJ40" s="18">
         <v>5807</v>
       </c>
       <c r="EK40" s="18">
         <v>2847</v>
       </c>
       <c r="EL40" s="18">
         <v>9237</v>
       </c>
       <c r="EM40" s="18">
         <v>5885</v>
       </c>
       <c r="EN40" s="18">
         <v>24019</v>
       </c>
       <c r="EO40" s="18">
-        <v>23834</v>
+        <v>15968</v>
       </c>
       <c r="EP40" s="18">
         <v>6487</v>
       </c>
       <c r="EQ40" s="18">
         <v>4073</v>
       </c>
       <c r="ER40" s="18">
         <v>15263</v>
       </c>
       <c r="ES40" s="18">
         <v>15031</v>
       </c>
       <c r="ET40" s="18">
         <v>997</v>
       </c>
       <c r="EU40" s="18">
         <v>711</v>
       </c>
       <c r="EV40" s="18">
         <v>86</v>
       </c>
       <c r="EW40" s="18">
         <v>86</v>
       </c>
@@ -27836,51 +27283,51 @@
         <v>197</v>
       </c>
       <c r="D41" s="52" t="s">
         <v>227</v>
       </c>
       <c r="E41" s="53"/>
       <c r="F41" s="16">
         <v>13</v>
       </c>
       <c r="G41" s="17">
         <v>199.2</v>
       </c>
       <c r="H41" s="17">
         <v>12.15</v>
       </c>
       <c r="I41" s="17">
         <v>1.94</v>
       </c>
       <c r="J41" s="17">
         <v>10.210000000000001</v>
       </c>
       <c r="K41" s="17">
         <v>21615</v>
       </c>
       <c r="L41" s="17">
-        <v>32891</v>
+        <v>22687</v>
       </c>
       <c r="M41" s="17">
         <v>62.6</v>
       </c>
       <c r="N41" s="17">
         <v>75953</v>
       </c>
       <c r="O41" s="17">
         <v>78030</v>
       </c>
       <c r="P41" s="17">
         <v>-2077</v>
       </c>
       <c r="Q41" s="17">
         <v>2994</v>
       </c>
       <c r="R41" s="17">
         <v>294</v>
       </c>
       <c r="S41" s="17">
         <v>623</v>
       </c>
       <c r="T41" s="17">
         <v>28119</v>
       </c>
@@ -27938,69 +27385,69 @@
       <c r="AL41" s="17">
         <v>630</v>
       </c>
       <c r="AM41" s="17">
         <v>73336</v>
       </c>
       <c r="AN41" s="17">
         <v>892</v>
       </c>
       <c r="AO41" s="17">
         <v>-1001</v>
       </c>
       <c r="AP41" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AQ41" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AR41" s="17">
         <v>28565</v>
       </c>
       <c r="AS41" s="17">
         <v>39.5</v>
       </c>
       <c r="AT41" s="17">
-        <v>2707</v>
+        <v>1867</v>
       </c>
       <c r="AU41" s="17">
-        <v>2.2000000000000002</v>
+        <v>3.19</v>
       </c>
       <c r="AV41" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AW41" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AX41" s="17" t="s">
         <v>249</v>
       </c>
       <c r="AY41" s="17">
         <v>2351</v>
       </c>
       <c r="AZ41" s="17">
-        <v>868</v>
+        <v>1259</v>
       </c>
       <c r="BA41" s="17">
         <v>1434</v>
       </c>
       <c r="BB41" s="18">
         <v>12.21</v>
       </c>
       <c r="BC41" s="18">
         <v>1.97</v>
       </c>
       <c r="BD41" s="18">
         <v>10.24</v>
       </c>
       <c r="BE41" s="18">
         <v>9.7799999999999994</v>
       </c>
       <c r="BF41" s="18">
         <v>8.02</v>
       </c>
       <c r="BG41" s="18">
         <v>4.24</v>
       </c>
       <c r="BH41" s="18">
         <v>5.54</v>
       </c>
@@ -28235,51 +27682,51 @@
       <c r="EG41" s="18">
         <v>-220</v>
       </c>
       <c r="EH41" s="18">
         <v>70936</v>
       </c>
       <c r="EI41" s="18">
         <v>38457</v>
       </c>
       <c r="EJ41" s="18">
         <v>9540</v>
       </c>
       <c r="EK41" s="18">
         <v>4535</v>
       </c>
       <c r="EL41" s="18">
         <v>21415</v>
       </c>
       <c r="EM41" s="18">
         <v>18683</v>
       </c>
       <c r="EN41" s="18">
         <v>32316</v>
       </c>
       <c r="EO41" s="18">
-        <v>35836</v>
+        <v>25632</v>
       </c>
       <c r="EP41" s="18">
         <v>7257</v>
       </c>
       <c r="EQ41" s="18">
         <v>7091</v>
       </c>
       <c r="ER41" s="18">
         <v>21090</v>
       </c>
       <c r="ES41" s="18">
         <v>20698</v>
       </c>
       <c r="ET41" s="18">
         <v>3156</v>
       </c>
       <c r="EU41" s="18">
         <v>2945</v>
       </c>
       <c r="EV41" s="18" t="s">
         <v>250</v>
       </c>
       <c r="EW41" s="18" t="s">
         <v>250</v>
       </c>
@@ -29846,51 +29293,51 @@
         <v>197</v>
       </c>
       <c r="D44" s="62" t="s">
         <v>198</v>
       </c>
       <c r="E44" s="54"/>
       <c r="F44" s="20">
         <v>26</v>
       </c>
       <c r="G44" s="21">
         <v>8774.5</v>
       </c>
       <c r="H44" s="21">
         <v>12.32</v>
       </c>
       <c r="I44" s="21">
         <v>1.9</v>
       </c>
       <c r="J44" s="21">
         <v>10.42</v>
       </c>
       <c r="K44" s="21">
         <v>16633</v>
       </c>
       <c r="L44" s="21">
-        <v>29720</v>
+        <v>20018</v>
       </c>
       <c r="M44" s="21">
         <v>61.1</v>
       </c>
       <c r="N44" s="21">
         <v>71249</v>
       </c>
       <c r="O44" s="21">
         <v>74580</v>
       </c>
       <c r="P44" s="21">
         <v>-3331</v>
       </c>
       <c r="Q44" s="21">
         <v>3026</v>
       </c>
       <c r="R44" s="21">
         <v>381</v>
       </c>
       <c r="S44" s="21">
         <v>-686</v>
       </c>
       <c r="T44" s="21">
         <v>21249</v>
       </c>
@@ -29948,69 +29395,69 @@
       <c r="AL44" s="21">
         <v>1064</v>
       </c>
       <c r="AM44" s="21">
         <v>69702</v>
       </c>
       <c r="AN44" s="21">
         <v>462</v>
       </c>
       <c r="AO44" s="21">
         <v>-3581</v>
       </c>
       <c r="AP44" s="21" t="s">
         <v>249</v>
       </c>
       <c r="AQ44" s="21" t="s">
         <v>249</v>
       </c>
       <c r="AR44" s="21">
         <v>19935</v>
       </c>
       <c r="AS44" s="21">
         <v>30.1</v>
       </c>
       <c r="AT44" s="21">
-        <v>2412</v>
+        <v>1625</v>
       </c>
       <c r="AU44" s="21">
-        <v>2.2200000000000002</v>
+        <v>3.3</v>
       </c>
       <c r="AV44" s="21" t="s">
         <v>249</v>
       </c>
       <c r="AW44" s="21" t="s">
         <v>249</v>
       </c>
       <c r="AX44" s="21" t="s">
         <v>249</v>
       </c>
       <c r="AY44" s="21">
         <v>1618</v>
       </c>
       <c r="AZ44" s="21">
-        <v>671</v>
+        <v>996</v>
       </c>
       <c r="BA44" s="21">
         <v>2272</v>
       </c>
       <c r="BB44" s="22">
         <v>12.34</v>
       </c>
       <c r="BC44" s="22">
         <v>1.91</v>
       </c>
       <c r="BD44" s="22">
         <v>10.43</v>
       </c>
       <c r="BE44" s="22">
         <v>8.1999999999999993</v>
       </c>
       <c r="BF44" s="22">
         <v>6.58</v>
       </c>
       <c r="BG44" s="22">
         <v>1.96</v>
       </c>
       <c r="BH44" s="22">
         <v>6.24</v>
       </c>
@@ -30245,51 +29692,51 @@
       <c r="EG44" s="22">
         <v>-855</v>
       </c>
       <c r="EH44" s="22">
         <v>61646</v>
       </c>
       <c r="EI44" s="22">
         <v>32479</v>
       </c>
       <c r="EJ44" s="22">
         <v>10703</v>
       </c>
       <c r="EK44" s="22">
         <v>4455</v>
       </c>
       <c r="EL44" s="22">
         <v>14883</v>
       </c>
       <c r="EM44" s="22">
         <v>10476</v>
       </c>
       <c r="EN44" s="22">
         <v>29117</v>
       </c>
       <c r="EO44" s="22">
-        <v>31745</v>
+        <v>22043</v>
       </c>
       <c r="EP44" s="22">
         <v>5585</v>
       </c>
       <c r="EQ44" s="22">
         <v>5499</v>
       </c>
       <c r="ER44" s="22">
         <v>19616</v>
       </c>
       <c r="ES44" s="22">
         <v>19299</v>
       </c>
       <c r="ET44" s="22">
         <v>2289</v>
       </c>
       <c r="EU44" s="22">
         <v>2025</v>
       </c>
       <c r="EV44" s="22">
         <v>71</v>
       </c>
       <c r="EW44" s="22">
         <v>71</v>
       </c>