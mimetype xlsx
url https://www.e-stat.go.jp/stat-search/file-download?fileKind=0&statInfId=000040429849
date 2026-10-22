--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1D7CC21-4290-45DF-BFBF-D4C0BB9C9BA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{148D4CBA-2251-4633-988E-66CA81DF3F75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D51F0B6E-72DD-4385-88A0-51C25ED6BEF4}"/>
   </bookViews>
   <sheets>
     <sheet name="k016" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1663" uniqueCount="172">
@@ -2804,602 +2804,51 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC0568DA-7DDD-4119-BAE4-348547B1FEA0}">
   <dimension ref="A1:DZ65"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="66" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="66" customWidth="1"/>
     <col min="3" max="3" width="9" style="66" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" style="66" customWidth="1"/>
     <col min="5" max="5" width="6.5703125" style="66" customWidth="1"/>
     <col min="6" max="129" width="10.7109375" style="66" customWidth="1"/>
     <col min="130" max="130" width="6.7109375" style="66" customWidth="1"/>
-    <col min="131" max="362" width="9.140625" style="66"/>
-[...550 lines deleted...]
-    <col min="16299" max="16384" width="9.140625" style="66"/>
+    <col min="131" max="16384" width="9.140625" style="66"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:130" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="51" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:130" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="51" t="s">
         <v>122</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="1"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="2"/>
@@ -6127,51 +5576,51 @@
       <c r="W11" s="23">
         <v>99.4</v>
       </c>
       <c r="X11" s="23">
         <v>3489</v>
       </c>
       <c r="Y11" s="23">
         <v>20535</v>
       </c>
       <c r="Z11" s="24">
         <v>108967</v>
       </c>
       <c r="AA11" s="24">
         <v>5581</v>
       </c>
       <c r="AB11" s="24">
         <v>105446</v>
       </c>
       <c r="AC11" s="24">
         <v>2270</v>
       </c>
       <c r="AD11" s="24">
         <v>3521</v>
       </c>
       <c r="AE11" s="24">
-        <v>135.19999999999999</v>
+        <v>51.7</v>
       </c>
       <c r="AF11" s="23">
         <v>3.2</v>
       </c>
       <c r="AG11" s="23">
         <v>15420</v>
       </c>
       <c r="AH11" s="23">
         <v>14.2</v>
       </c>
       <c r="AI11" s="23">
         <v>693</v>
       </c>
       <c r="AJ11" s="23">
         <v>46</v>
       </c>
       <c r="AK11" s="23">
         <v>3035</v>
       </c>
       <c r="AL11" s="23">
         <v>199</v>
       </c>
       <c r="AM11" s="23">
         <v>5.2</v>
       </c>
@@ -8067,51 +7516,51 @@
       <c r="W16" s="23">
         <v>98.7</v>
       </c>
       <c r="X16" s="23">
         <v>4973</v>
       </c>
       <c r="Y16" s="23">
         <v>26248</v>
       </c>
       <c r="Z16" s="24">
         <v>149895</v>
       </c>
       <c r="AA16" s="24">
         <v>8190</v>
       </c>
       <c r="AB16" s="24">
         <v>143708</v>
       </c>
       <c r="AC16" s="23">
         <v>3389</v>
       </c>
       <c r="AD16" s="24">
         <v>6187</v>
       </c>
       <c r="AE16" s="23">
-        <v>103.6</v>
+        <v>57.3</v>
       </c>
       <c r="AF16" s="23">
         <v>4.0999999999999996</v>
       </c>
       <c r="AG16" s="23">
         <v>24139</v>
       </c>
       <c r="AH16" s="23">
         <v>16.100000000000001</v>
       </c>
       <c r="AI16" s="23">
         <v>1109</v>
       </c>
       <c r="AJ16" s="23">
         <v>57</v>
       </c>
       <c r="AK16" s="23">
         <v>4326</v>
       </c>
       <c r="AL16" s="23">
         <v>223</v>
       </c>
       <c r="AM16" s="23">
         <v>5.65</v>
       </c>
@@ -9231,51 +8680,51 @@
       <c r="W19" s="23">
         <v>102.1</v>
       </c>
       <c r="X19" s="23">
         <v>4713</v>
       </c>
       <c r="Y19" s="23">
         <v>30922</v>
       </c>
       <c r="Z19" s="24">
         <v>183563</v>
       </c>
       <c r="AA19" s="24">
         <v>10743</v>
       </c>
       <c r="AB19" s="24">
         <v>180718</v>
       </c>
       <c r="AC19" s="23">
         <v>4245</v>
       </c>
       <c r="AD19" s="24">
         <v>2845</v>
       </c>
       <c r="AE19" s="23">
-        <v>68.2</v>
+        <v>44.1</v>
       </c>
       <c r="AF19" s="23">
         <v>1.5</v>
       </c>
       <c r="AG19" s="23">
         <v>23755</v>
       </c>
       <c r="AH19" s="23">
         <v>12.9</v>
       </c>
       <c r="AI19" s="23">
         <v>482</v>
       </c>
       <c r="AJ19" s="23">
         <v>21</v>
       </c>
       <c r="AK19" s="23">
         <v>4026</v>
       </c>
       <c r="AL19" s="23">
         <v>176</v>
       </c>
       <c r="AM19" s="23">
         <v>5.9</v>
       </c>
@@ -10007,51 +9456,51 @@
       <c r="W21" s="23">
         <v>100.2</v>
       </c>
       <c r="X21" s="23">
         <v>2363</v>
       </c>
       <c r="Y21" s="23">
         <v>16215</v>
       </c>
       <c r="Z21" s="24">
         <v>81875</v>
       </c>
       <c r="AA21" s="24">
         <v>3854</v>
       </c>
       <c r="AB21" s="24">
         <v>80113</v>
       </c>
       <c r="AC21" s="23">
         <v>1529</v>
       </c>
       <c r="AD21" s="24">
         <v>1762</v>
       </c>
       <c r="AE21" s="23">
-        <v>461.3</v>
+        <v>42.1</v>
       </c>
       <c r="AF21" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="AG21" s="23">
         <v>9654</v>
       </c>
       <c r="AH21" s="23">
         <v>11.8</v>
       </c>
       <c r="AI21" s="23">
         <v>373</v>
       </c>
       <c r="AJ21" s="23">
         <v>31</v>
       </c>
       <c r="AK21" s="23">
         <v>2041</v>
       </c>
       <c r="AL21" s="23">
         <v>170</v>
       </c>
       <c r="AM21" s="23">
         <v>4.8899999999999997</v>
       </c>
@@ -15050,52 +14499,52 @@
       </c>
       <c r="W34" s="23">
         <v>103.7</v>
       </c>
       <c r="X34" s="23">
         <v>2427</v>
       </c>
       <c r="Y34" s="23">
         <v>26794</v>
       </c>
       <c r="Z34" s="24">
         <v>150027</v>
       </c>
       <c r="AA34" s="24">
         <v>8463</v>
       </c>
       <c r="AB34" s="24">
         <v>150013</v>
       </c>
       <c r="AC34" s="23">
         <v>2676</v>
       </c>
       <c r="AD34" s="24">
         <v>14</v>
       </c>
-      <c r="AE34" s="23" t="s">
-        <v>171</v>
+      <c r="AE34" s="23">
+        <v>0.9</v>
       </c>
       <c r="AF34" s="23">
         <v>0</v>
       </c>
       <c r="AG34" s="23">
         <v>9992</v>
       </c>
       <c r="AH34" s="23">
         <v>6.7</v>
       </c>
       <c r="AI34" s="23">
         <v>2</v>
       </c>
       <c r="AJ34" s="23">
         <v>0</v>
       </c>
       <c r="AK34" s="23">
         <v>1955</v>
       </c>
       <c r="AL34" s="23">
         <v>46</v>
       </c>
       <c r="AM34" s="23">
         <v>5.38</v>
       </c>
@@ -15439,51 +14888,51 @@
       <c r="W35" s="23">
         <v>102.8</v>
       </c>
       <c r="X35" s="23">
         <v>1278</v>
       </c>
       <c r="Y35" s="23">
         <v>13951</v>
       </c>
       <c r="Z35" s="24">
         <v>60432</v>
       </c>
       <c r="AA35" s="24">
         <v>4228</v>
       </c>
       <c r="AB35" s="24">
         <v>58087</v>
       </c>
       <c r="AC35" s="23">
         <v>1123</v>
       </c>
       <c r="AD35" s="24">
         <v>2345</v>
       </c>
       <c r="AE35" s="23">
-        <v>102.3</v>
+        <v>102.1</v>
       </c>
       <c r="AF35" s="23">
         <v>3.9</v>
       </c>
       <c r="AG35" s="23">
         <v>4750</v>
       </c>
       <c r="AH35" s="23">
         <v>7.9</v>
       </c>
       <c r="AI35" s="23">
         <v>593</v>
       </c>
       <c r="AJ35" s="23">
         <v>37</v>
       </c>
       <c r="AK35" s="23">
         <v>1199</v>
       </c>
       <c r="AL35" s="23">
         <v>75</v>
       </c>
       <c r="AM35" s="23">
         <v>3.99</v>
       </c>
@@ -15827,51 +15276,51 @@
       <c r="W36" s="23">
         <v>105.6</v>
       </c>
       <c r="X36" s="23">
         <v>2713</v>
       </c>
       <c r="Y36" s="23">
         <v>26311</v>
       </c>
       <c r="Z36" s="24">
         <v>203967</v>
       </c>
       <c r="AA36" s="24">
         <v>15231</v>
       </c>
       <c r="AB36" s="24">
         <v>197844</v>
       </c>
       <c r="AC36" s="23">
         <v>4011</v>
       </c>
       <c r="AD36" s="24">
         <v>6123</v>
       </c>
       <c r="AE36" s="23">
-        <v>134.1</v>
+        <v>156.30000000000001</v>
       </c>
       <c r="AF36" s="23">
         <v>3</v>
       </c>
       <c r="AG36" s="23">
         <v>20191</v>
       </c>
       <c r="AH36" s="23">
         <v>9.9</v>
       </c>
       <c r="AI36" s="23">
         <v>928</v>
       </c>
       <c r="AJ36" s="23">
         <v>20</v>
       </c>
       <c r="AK36" s="23">
         <v>3059</v>
       </c>
       <c r="AL36" s="23">
         <v>66</v>
       </c>
       <c r="AM36" s="23">
         <v>7.01</v>
       </c>
@@ -16603,51 +16052,51 @@
       <c r="W38" s="23">
         <v>90.4</v>
       </c>
       <c r="X38" s="23">
         <v>8690</v>
       </c>
       <c r="Y38" s="23">
         <v>37465</v>
       </c>
       <c r="Z38" s="24">
         <v>341454</v>
       </c>
       <c r="AA38" s="24">
         <v>9674</v>
       </c>
       <c r="AB38" s="24">
         <v>336263</v>
       </c>
       <c r="AC38" s="23">
         <v>3753</v>
       </c>
       <c r="AD38" s="24">
         <v>5191</v>
       </c>
       <c r="AE38" s="23">
-        <v>120.8</v>
+        <v>11.6</v>
       </c>
       <c r="AF38" s="23">
         <v>1.5</v>
       </c>
       <c r="AG38" s="23">
         <v>47213</v>
       </c>
       <c r="AH38" s="23">
         <v>13.8</v>
       </c>
       <c r="AI38" s="23">
         <v>565</v>
       </c>
       <c r="AJ38" s="23">
         <v>148</v>
       </c>
       <c r="AK38" s="23">
         <v>5137</v>
       </c>
       <c r="AL38" s="23">
         <v>1344</v>
       </c>
       <c r="AM38" s="23">
         <v>10.17</v>
       </c>
@@ -17767,51 +17216,51 @@
       <c r="W41" s="29">
         <v>97.6</v>
       </c>
       <c r="X41" s="29">
         <v>7204</v>
       </c>
       <c r="Y41" s="29">
         <v>41541</v>
       </c>
       <c r="Z41" s="30">
         <v>835058</v>
       </c>
       <c r="AA41" s="30">
         <v>21044</v>
       </c>
       <c r="AB41" s="30">
         <v>815459</v>
       </c>
       <c r="AC41" s="29">
         <v>8308</v>
       </c>
       <c r="AD41" s="30">
         <v>19599</v>
       </c>
       <c r="AE41" s="29">
-        <v>105</v>
+        <v>51.7</v>
       </c>
       <c r="AF41" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="AG41" s="29">
         <v>126480</v>
       </c>
       <c r="AH41" s="29">
         <v>15.1</v>
       </c>
       <c r="AI41" s="29">
         <v>1090</v>
       </c>
       <c r="AJ41" s="29">
         <v>227</v>
       </c>
       <c r="AK41" s="29">
         <v>7034</v>
       </c>
       <c r="AL41" s="29">
         <v>1463</v>
       </c>
       <c r="AM41" s="29">
         <v>20.6</v>
       </c>
@@ -18155,51 +17604,51 @@
       <c r="W42" s="23">
         <v>105.8</v>
       </c>
       <c r="X42" s="23">
         <v>3399</v>
       </c>
       <c r="Y42" s="23">
         <v>30298</v>
       </c>
       <c r="Z42" s="24">
         <v>431392</v>
       </c>
       <c r="AA42" s="24">
         <v>25227</v>
       </c>
       <c r="AB42" s="24">
         <v>425901</v>
       </c>
       <c r="AC42" s="23">
         <v>7754</v>
       </c>
       <c r="AD42" s="24">
         <v>5491</v>
       </c>
       <c r="AE42" s="23">
-        <v>89.9</v>
+        <v>32300</v>
       </c>
       <c r="AF42" s="23">
         <v>1.3</v>
       </c>
       <c r="AG42" s="23">
         <v>54139</v>
       </c>
       <c r="AH42" s="23">
         <v>12.5</v>
       </c>
       <c r="AI42" s="23">
         <v>408</v>
       </c>
       <c r="AJ42" s="23">
         <v>5</v>
       </c>
       <c r="AK42" s="23">
         <v>4019</v>
       </c>
       <c r="AL42" s="23">
         <v>53</v>
       </c>
       <c r="AM42" s="23">
         <v>14.31</v>
       </c>
@@ -18543,51 +17992,51 @@
       <c r="W43" s="23">
         <v>95.9</v>
       </c>
       <c r="X43" s="23">
         <v>1787</v>
       </c>
       <c r="Y43" s="23">
         <v>8637</v>
       </c>
       <c r="Z43" s="24">
         <v>65299</v>
       </c>
       <c r="AA43" s="24">
         <v>2220</v>
       </c>
       <c r="AB43" s="24">
         <v>41190</v>
       </c>
       <c r="AC43" s="23">
         <v>475</v>
       </c>
       <c r="AD43" s="24">
         <v>24109</v>
       </c>
       <c r="AE43" s="23">
-        <v>99.2</v>
+        <v>486.6</v>
       </c>
       <c r="AF43" s="23">
         <v>36.9</v>
       </c>
       <c r="AG43" s="23">
         <v>32940</v>
       </c>
       <c r="AH43" s="23">
         <v>50.4</v>
       </c>
       <c r="AI43" s="23">
         <v>3115</v>
       </c>
       <c r="AJ43" s="23">
         <v>365</v>
       </c>
       <c r="AK43" s="23">
         <v>4256</v>
       </c>
       <c r="AL43" s="23">
         <v>498</v>
       </c>
       <c r="AM43" s="23">
         <v>7.73</v>
       </c>
@@ -19707,51 +19156,51 @@
       <c r="W46" s="23">
         <v>101.8</v>
       </c>
       <c r="X46" s="23">
         <v>1478</v>
       </c>
       <c r="Y46" s="23">
         <v>19694</v>
       </c>
       <c r="Z46" s="23">
         <v>168248</v>
       </c>
       <c r="AA46" s="23">
         <v>673</v>
       </c>
       <c r="AB46" s="23">
         <v>163772</v>
       </c>
       <c r="AC46" s="23">
         <v>1867</v>
       </c>
       <c r="AD46" s="23">
         <v>4476</v>
       </c>
       <c r="AE46" s="23">
-        <v>129</v>
+        <v>385.2</v>
       </c>
       <c r="AF46" s="23">
         <v>2.7</v>
       </c>
       <c r="AG46" s="23">
         <v>19393</v>
       </c>
       <c r="AH46" s="23">
         <v>11.5</v>
       </c>
       <c r="AI46" s="23">
         <v>691</v>
       </c>
       <c r="AJ46" s="23">
         <v>145</v>
       </c>
       <c r="AK46" s="23">
         <v>2997</v>
       </c>
       <c r="AL46" s="23">
         <v>630</v>
       </c>
       <c r="AM46" s="23">
         <v>8.49</v>
       </c>
@@ -20483,51 +19932,51 @@
       <c r="W48" s="23">
         <v>99.3</v>
       </c>
       <c r="X48" s="23">
         <v>3168</v>
       </c>
       <c r="Y48" s="23">
         <v>40991</v>
       </c>
       <c r="Z48" s="23">
         <v>136221</v>
       </c>
       <c r="AA48" s="23">
         <v>129</v>
       </c>
       <c r="AB48" s="23">
         <v>134470</v>
       </c>
       <c r="AC48" s="23">
         <v>1436</v>
       </c>
       <c r="AD48" s="23">
         <v>1751</v>
       </c>
       <c r="AE48" s="23">
-        <v>215.9</v>
+        <v>198.3</v>
       </c>
       <c r="AF48" s="23">
         <v>1.3</v>
       </c>
       <c r="AG48" s="23">
         <v>11344</v>
       </c>
       <c r="AH48" s="23">
         <v>8.3000000000000007</v>
       </c>
       <c r="AI48" s="23">
         <v>584</v>
       </c>
       <c r="AJ48" s="23">
         <v>70</v>
       </c>
       <c r="AK48" s="23">
         <v>3781</v>
       </c>
       <c r="AL48" s="23">
         <v>451</v>
       </c>
       <c r="AM48" s="23">
         <v>3.36</v>
       </c>
@@ -20870,52 +20319,52 @@
       </c>
       <c r="W49" s="35">
         <v>104</v>
       </c>
       <c r="X49" s="35">
         <v>1784</v>
       </c>
       <c r="Y49" s="35">
         <v>25689</v>
       </c>
       <c r="Z49" s="35">
         <v>406603</v>
       </c>
       <c r="AA49" s="35">
         <v>1541</v>
       </c>
       <c r="AB49" s="35">
         <v>399367</v>
       </c>
       <c r="AC49" s="35">
         <v>5588</v>
       </c>
       <c r="AD49" s="35">
         <v>7236</v>
       </c>
-      <c r="AE49" s="35">
-        <v>125.4</v>
+      <c r="AE49" s="35" t="s">
+        <v>171</v>
       </c>
       <c r="AF49" s="35">
         <v>1.8</v>
       </c>
       <c r="AG49" s="35">
         <v>50150</v>
       </c>
       <c r="AH49" s="35">
         <v>12.3</v>
       </c>
       <c r="AI49" s="35">
         <v>788</v>
       </c>
       <c r="AJ49" s="35">
         <v>97</v>
       </c>
       <c r="AK49" s="35">
         <v>5463</v>
       </c>
       <c r="AL49" s="35">
         <v>675</v>
       </c>
       <c r="AM49" s="35">
         <v>15.74</v>
       </c>