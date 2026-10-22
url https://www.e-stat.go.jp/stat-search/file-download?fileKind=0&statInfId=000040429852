--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7BCCBCA8-C508-48F6-B666-98DFA77C5095}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8DE9E68D-8155-4765-8C63-1B6B524D7246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="597" xr2:uid="{405610B5-F1D8-4E85-B831-60AB91E4081D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="597" xr2:uid="{405610B5-F1D8-4E85-B831-60AB91E4081D}"/>
   </bookViews>
   <sheets>
     <sheet name="k019" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2855,603 +2855,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8700A58-3238-475F-A585-4DA16E268E6D}">
   <dimension ref="A1:HO39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" style="7" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="32.7109375" style="7" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="7" customWidth="1"/>
-    <col min="6" max="233" width="10.7109375" style="3" customWidth="1"/>
-[...551 lines deleted...]
-    <col min="16249" max="16384" width="9.140625" style="3"/>
+    <col min="6" max="224" width="10.7109375" style="3" customWidth="1"/>
+    <col min="225" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:223" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:223" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AL2" s="23"/>
       <c r="AM2" s="23"/>
       <c r="AN2" s="23"/>
       <c r="AO2" s="23"/>
     </row>
     <row r="3" spans="1:223" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="BI3" s="24"/>
       <c r="BK3" s="24"/>
       <c r="BL3" s="24"/>
       <c r="BM3" s="24"/>
       <c r="BN3" s="24"/>
@@ -8113,51 +7562,51 @@
         <v>191</v>
       </c>
       <c r="D12" s="45" t="s">
         <v>192</v>
       </c>
       <c r="E12" s="46"/>
       <c r="F12" s="12">
         <v>24</v>
       </c>
       <c r="G12" s="13">
         <v>186.2</v>
       </c>
       <c r="H12" s="13">
         <v>8.5399999999999991</v>
       </c>
       <c r="I12" s="13">
         <v>2.1</v>
       </c>
       <c r="J12" s="13">
         <v>6.44</v>
       </c>
       <c r="K12" s="13">
         <v>16317</v>
       </c>
       <c r="L12" s="13">
-        <v>255581</v>
+        <v>215571</v>
       </c>
       <c r="M12" s="13">
         <v>50.8</v>
       </c>
       <c r="N12" s="13">
         <v>270112</v>
       </c>
       <c r="O12" s="13">
         <v>286497</v>
       </c>
       <c r="P12" s="13">
         <v>-16385</v>
       </c>
       <c r="Q12" s="13">
         <v>20492</v>
       </c>
       <c r="R12" s="13">
         <v>4399</v>
       </c>
       <c r="S12" s="13">
         <v>-292</v>
       </c>
       <c r="T12" s="13">
         <v>43608</v>
       </c>
@@ -8215,69 +7664,69 @@
       <c r="AL12" s="13">
         <v>12041</v>
       </c>
       <c r="AM12" s="13">
         <v>280245</v>
       </c>
       <c r="AN12" s="13">
         <v>5597</v>
       </c>
       <c r="AO12" s="13">
         <v>-11926</v>
       </c>
       <c r="AP12" s="13" t="s">
         <v>220</v>
       </c>
       <c r="AQ12" s="13" t="s">
         <v>220</v>
       </c>
       <c r="AR12" s="13">
         <v>36026</v>
       </c>
       <c r="AS12" s="13">
         <v>13.4</v>
       </c>
       <c r="AT12" s="13">
-        <v>29928</v>
+        <v>25243</v>
       </c>
       <c r="AU12" s="13">
-        <v>1.05</v>
+        <v>1.24</v>
       </c>
       <c r="AV12" s="13" t="s">
         <v>220</v>
       </c>
       <c r="AW12" s="13" t="s">
         <v>220</v>
       </c>
       <c r="AX12" s="13" t="s">
         <v>220</v>
       </c>
       <c r="AY12" s="13">
         <v>4219</v>
       </c>
       <c r="AZ12" s="13">
-        <v>141</v>
+        <v>167</v>
       </c>
       <c r="BA12" s="13">
         <v>193</v>
       </c>
       <c r="BB12" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="BC12" s="14">
         <v>2.2999999999999998</v>
       </c>
       <c r="BD12" s="14">
         <v>6.5</v>
       </c>
       <c r="BE12" s="14">
         <v>5.75</v>
       </c>
       <c r="BF12" s="14">
         <v>4.4800000000000004</v>
       </c>
       <c r="BG12" s="14">
         <v>4.25</v>
       </c>
       <c r="BH12" s="14">
         <v>1.5</v>
       </c>
@@ -8527,51 +7976,51 @@
       <c r="EL12" s="14">
         <v>2666</v>
       </c>
       <c r="EM12" s="14">
         <v>382072</v>
       </c>
       <c r="EN12" s="14">
         <v>105293</v>
       </c>
       <c r="EO12" s="14">
         <v>44421</v>
       </c>
       <c r="EP12" s="14">
         <v>23076</v>
       </c>
       <c r="EQ12" s="14">
         <v>32647</v>
       </c>
       <c r="ER12" s="14">
         <v>4058</v>
       </c>
       <c r="ES12" s="14">
         <v>275183</v>
       </c>
       <c r="ET12" s="14">
-        <v>280588</v>
+        <v>240578</v>
       </c>
       <c r="EU12" s="14">
         <v>39120</v>
       </c>
       <c r="EV12" s="14">
         <v>38311</v>
       </c>
       <c r="EW12" s="14">
         <v>144092</v>
       </c>
       <c r="EX12" s="14">
         <v>143085</v>
       </c>
       <c r="EY12" s="14">
         <v>25013</v>
       </c>
       <c r="EZ12" s="14">
         <v>25007</v>
       </c>
       <c r="FA12" s="14">
         <v>54180</v>
       </c>
       <c r="FB12" s="14">
         <v>54180</v>
       </c>
@@ -9451,51 +8900,51 @@
         <v>195</v>
       </c>
       <c r="D14" s="55" t="s">
         <v>192</v>
       </c>
       <c r="E14" s="47"/>
       <c r="F14" s="16">
         <v>11</v>
       </c>
       <c r="G14" s="8">
         <v>131.69999999999999</v>
       </c>
       <c r="H14" s="8">
         <v>7</v>
       </c>
       <c r="I14" s="8">
         <v>1.68</v>
       </c>
       <c r="J14" s="8">
         <v>5.32</v>
       </c>
       <c r="K14" s="8">
         <v>12957</v>
       </c>
       <c r="L14" s="8">
-        <v>195806</v>
+        <v>131634</v>
       </c>
       <c r="M14" s="8">
         <v>51.6</v>
       </c>
       <c r="N14" s="8">
         <v>191042</v>
       </c>
       <c r="O14" s="8">
         <v>210492</v>
       </c>
       <c r="P14" s="8">
         <v>-19450</v>
       </c>
       <c r="Q14" s="8">
         <v>15312</v>
       </c>
       <c r="R14" s="8">
         <v>2716</v>
       </c>
       <c r="S14" s="8">
         <v>-6854</v>
       </c>
       <c r="T14" s="8">
         <v>14849</v>
       </c>
@@ -9553,69 +9002,69 @@
       <c r="AL14" s="8">
         <v>6758</v>
       </c>
       <c r="AM14" s="8">
         <v>205696</v>
       </c>
       <c r="AN14" s="8">
         <v>3521</v>
       </c>
       <c r="AO14" s="8">
         <v>-9511</v>
       </c>
       <c r="AP14" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AQ14" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AR14" s="8">
         <v>18030</v>
       </c>
       <c r="AS14" s="8">
         <v>9.1999999999999993</v>
       </c>
       <c r="AT14" s="8">
-        <v>27972</v>
+        <v>18805</v>
       </c>
       <c r="AU14" s="8">
-        <v>1</v>
+        <v>1.49</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AW14" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AX14" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AY14" s="8">
         <v>2576</v>
       </c>
       <c r="AZ14" s="8">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="BA14" s="8">
         <v>137</v>
       </c>
       <c r="BB14" s="17">
         <v>7.24</v>
       </c>
       <c r="BC14" s="17">
         <v>1.92</v>
       </c>
       <c r="BD14" s="17">
         <v>5.32</v>
       </c>
       <c r="BE14" s="17">
         <v>5.05</v>
       </c>
       <c r="BF14" s="17">
         <v>4.5199999999999996</v>
       </c>
       <c r="BG14" s="17">
         <v>3.26</v>
       </c>
       <c r="BH14" s="17">
         <v>1.79</v>
       </c>
@@ -9865,51 +9314,51 @@
       <c r="EL14" s="17">
         <v>-651</v>
       </c>
       <c r="EM14" s="17">
         <v>235235</v>
       </c>
       <c r="EN14" s="17">
         <v>63473</v>
       </c>
       <c r="EO14" s="17">
         <v>24335</v>
       </c>
       <c r="EP14" s="17">
         <v>13777</v>
       </c>
       <c r="EQ14" s="17">
         <v>20432</v>
       </c>
       <c r="ER14" s="17">
         <v>4769</v>
       </c>
       <c r="ES14" s="17">
         <v>171481</v>
       </c>
       <c r="ET14" s="17">
-        <v>214611</v>
+        <v>150439</v>
       </c>
       <c r="EU14" s="17">
         <v>37708</v>
       </c>
       <c r="EV14" s="17">
         <v>37104</v>
       </c>
       <c r="EW14" s="17">
         <v>86512</v>
       </c>
       <c r="EX14" s="17">
         <v>86311</v>
       </c>
       <c r="EY14" s="17">
         <v>18805</v>
       </c>
       <c r="EZ14" s="17">
         <v>18805</v>
       </c>
       <c r="FA14" s="17">
         <v>40305</v>
       </c>
       <c r="FB14" s="17">
         <v>40305</v>
       </c>
@@ -10120,51 +9569,51 @@
         <v>191</v>
       </c>
       <c r="D15" s="55" t="s">
         <v>192</v>
       </c>
       <c r="E15" s="47"/>
       <c r="F15" s="16">
         <v>30</v>
       </c>
       <c r="G15" s="8">
         <v>456.4</v>
       </c>
       <c r="H15" s="8">
         <v>8.92</v>
       </c>
       <c r="I15" s="8">
         <v>1.91</v>
       </c>
       <c r="J15" s="8">
         <v>7.01</v>
       </c>
       <c r="K15" s="8">
         <v>12291</v>
       </c>
       <c r="L15" s="8">
-        <v>88268</v>
+        <v>81738</v>
       </c>
       <c r="M15" s="8">
         <v>59.9</v>
       </c>
       <c r="N15" s="8">
         <v>278713</v>
       </c>
       <c r="O15" s="8">
         <v>296882</v>
       </c>
       <c r="P15" s="8">
         <v>-18169</v>
       </c>
       <c r="Q15" s="8">
         <v>24415</v>
       </c>
       <c r="R15" s="8">
         <v>4760</v>
       </c>
       <c r="S15" s="8">
         <v>1486</v>
       </c>
       <c r="T15" s="8">
         <v>29879</v>
       </c>
@@ -10222,69 +9671,69 @@
       <c r="AL15" s="8">
         <v>16947</v>
       </c>
       <c r="AM15" s="8">
         <v>295507</v>
       </c>
       <c r="AN15" s="8">
         <v>4820</v>
       </c>
       <c r="AO15" s="8">
         <v>-9426</v>
       </c>
       <c r="AP15" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AQ15" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AR15" s="8">
         <v>21675</v>
       </c>
       <c r="AS15" s="8">
         <v>7.6</v>
       </c>
       <c r="AT15" s="8">
-        <v>9896</v>
+        <v>9163</v>
       </c>
       <c r="AU15" s="8">
-        <v>3.24</v>
+        <v>3.5</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AW15" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AX15" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AY15" s="8">
         <v>2430</v>
       </c>
       <c r="AZ15" s="8">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="BA15" s="8">
         <v>47</v>
       </c>
       <c r="BB15" s="17">
         <v>10.17</v>
       </c>
       <c r="BC15" s="17">
         <v>2.5099999999999998</v>
       </c>
       <c r="BD15" s="17">
         <v>7.66</v>
       </c>
       <c r="BE15" s="17">
         <v>5.64</v>
       </c>
       <c r="BF15" s="17">
         <v>4.6900000000000004</v>
       </c>
       <c r="BG15" s="17">
         <v>2.73</v>
       </c>
       <c r="BH15" s="17">
         <v>2.91</v>
       </c>
@@ -10534,51 +9983,51 @@
       <c r="EL15" s="17">
         <v>2611</v>
       </c>
       <c r="EM15" s="17">
         <v>461510</v>
       </c>
       <c r="EN15" s="17">
         <v>347824</v>
       </c>
       <c r="EO15" s="17">
         <v>84282</v>
       </c>
       <c r="EP15" s="17">
         <v>8529</v>
       </c>
       <c r="EQ15" s="17">
         <v>233378</v>
       </c>
       <c r="ER15" s="17">
         <v>49477</v>
       </c>
       <c r="ES15" s="17">
         <v>113638</v>
       </c>
       <c r="ET15" s="17">
-        <v>104842</v>
+        <v>98312</v>
       </c>
       <c r="EU15" s="17">
         <v>13018</v>
       </c>
       <c r="EV15" s="17">
         <v>12932</v>
       </c>
       <c r="EW15" s="17">
         <v>58582</v>
       </c>
       <c r="EX15" s="17">
         <v>57526</v>
       </c>
       <c r="EY15" s="17">
         <v>16584</v>
       </c>
       <c r="EZ15" s="17">
         <v>16574</v>
       </c>
       <c r="FA15" s="17">
         <v>14545</v>
       </c>
       <c r="FB15" s="17">
         <v>14545</v>
       </c>
@@ -11458,51 +10907,51 @@
         <v>191</v>
       </c>
       <c r="D17" s="55" t="s">
         <v>192</v>
       </c>
       <c r="E17" s="47"/>
       <c r="F17" s="16">
         <v>14</v>
       </c>
       <c r="G17" s="8">
         <v>566</v>
       </c>
       <c r="H17" s="8">
         <v>8.11</v>
       </c>
       <c r="I17" s="8">
         <v>1.6</v>
       </c>
       <c r="J17" s="8">
         <v>6.51</v>
       </c>
       <c r="K17" s="8">
         <v>10982</v>
       </c>
       <c r="L17" s="8">
-        <v>93022</v>
+        <v>83524</v>
       </c>
       <c r="M17" s="8">
         <v>61.4</v>
       </c>
       <c r="N17" s="8">
         <v>362262</v>
       </c>
       <c r="O17" s="8">
         <v>375391</v>
       </c>
       <c r="P17" s="8">
         <v>-13129</v>
       </c>
       <c r="Q17" s="8">
         <v>24990</v>
       </c>
       <c r="R17" s="8">
         <v>6142</v>
       </c>
       <c r="S17" s="8">
         <v>5719</v>
       </c>
       <c r="T17" s="8">
         <v>37319</v>
       </c>
@@ -11560,69 +11009,69 @@
       <c r="AL17" s="8">
         <v>18229</v>
       </c>
       <c r="AM17" s="8">
         <v>376404</v>
       </c>
       <c r="AN17" s="8">
         <v>5868</v>
       </c>
       <c r="AO17" s="8">
         <v>-6070</v>
       </c>
       <c r="AP17" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AQ17" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AR17" s="8">
         <v>26149</v>
       </c>
       <c r="AS17" s="8">
         <v>7.1</v>
       </c>
       <c r="AT17" s="8">
-        <v>11470</v>
+        <v>10299</v>
       </c>
       <c r="AU17" s="8">
-        <v>3.98</v>
+        <v>4.43</v>
       </c>
       <c r="AV17" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AW17" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AX17" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AY17" s="8">
         <v>3224</v>
       </c>
       <c r="AZ17" s="8">
-        <v>281</v>
+        <v>313</v>
       </c>
       <c r="BA17" s="8">
         <v>46</v>
       </c>
       <c r="BB17" s="17">
         <v>9.41</v>
       </c>
       <c r="BC17" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="BD17" s="17">
         <v>7.11</v>
       </c>
       <c r="BE17" s="17">
         <v>4.87</v>
       </c>
       <c r="BF17" s="17">
         <v>4.2</v>
       </c>
       <c r="BG17" s="17">
         <v>2.63</v>
       </c>
       <c r="BH17" s="17">
         <v>2.2400000000000002</v>
       </c>
@@ -11872,51 +11321,51 @@
       <c r="EL17" s="17">
         <v>6941</v>
       </c>
       <c r="EM17" s="17">
         <v>596512</v>
       </c>
       <c r="EN17" s="17">
         <v>477101</v>
       </c>
       <c r="EO17" s="17">
         <v>113242</v>
       </c>
       <c r="EP17" s="17">
         <v>10688</v>
       </c>
       <c r="EQ17" s="17">
         <v>323218</v>
       </c>
       <c r="ER17" s="17">
         <v>65991</v>
       </c>
       <c r="ES17" s="17">
         <v>119397</v>
       </c>
       <c r="ET17" s="17">
-        <v>109555</v>
+        <v>100057</v>
       </c>
       <c r="EU17" s="17">
         <v>13319</v>
       </c>
       <c r="EV17" s="17">
         <v>13249</v>
       </c>
       <c r="EW17" s="17">
         <v>68302</v>
       </c>
       <c r="EX17" s="17">
         <v>67199</v>
       </c>
       <c r="EY17" s="17">
         <v>16546</v>
       </c>
       <c r="EZ17" s="17">
         <v>16533</v>
       </c>
       <c r="FA17" s="17">
         <v>7825</v>
       </c>
       <c r="FB17" s="17">
         <v>7825</v>
       </c>
@@ -12127,51 +11576,51 @@
         <v>191</v>
       </c>
       <c r="D18" s="55" t="s">
         <v>192</v>
       </c>
       <c r="E18" s="47"/>
       <c r="F18" s="16">
         <v>45</v>
       </c>
       <c r="G18" s="8">
         <v>5681.8</v>
       </c>
       <c r="H18" s="8">
         <v>12.69</v>
       </c>
       <c r="I18" s="8">
         <v>2.48</v>
       </c>
       <c r="J18" s="8">
         <v>10.210000000000001</v>
       </c>
       <c r="K18" s="8">
         <v>24189</v>
       </c>
       <c r="L18" s="8">
-        <v>259136</v>
+        <v>234138</v>
       </c>
       <c r="M18" s="8">
         <v>57.2</v>
       </c>
       <c r="N18" s="8">
         <v>624672</v>
       </c>
       <c r="O18" s="8">
         <v>558971</v>
       </c>
       <c r="P18" s="8">
         <v>65701</v>
       </c>
       <c r="Q18" s="8">
         <v>21528</v>
       </c>
       <c r="R18" s="8">
         <v>2556</v>
       </c>
       <c r="S18" s="8">
         <v>84673</v>
       </c>
       <c r="T18" s="8">
         <v>152547</v>
       </c>
@@ -12229,69 +11678,69 @@
       <c r="AL18" s="8">
         <v>14466</v>
       </c>
       <c r="AM18" s="8">
         <v>547865</v>
       </c>
       <c r="AN18" s="8">
         <v>5676</v>
       </c>
       <c r="AO18" s="8">
         <v>5829</v>
       </c>
       <c r="AP18" s="8">
         <v>7.5</v>
       </c>
       <c r="AQ18" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="AR18" s="8">
         <v>78209</v>
       </c>
       <c r="AS18" s="8">
         <v>14.1</v>
       </c>
       <c r="AT18" s="8">
-        <v>20420</v>
+        <v>18451</v>
       </c>
       <c r="AU18" s="8">
-        <v>2.14</v>
+        <v>2.36</v>
       </c>
       <c r="AV18" s="8">
         <v>459</v>
       </c>
       <c r="AW18" s="8">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="AX18" s="8">
         <v>103</v>
       </c>
       <c r="AY18" s="8">
         <v>6163</v>
       </c>
       <c r="AZ18" s="8">
-        <v>302</v>
+        <v>334</v>
       </c>
       <c r="BA18" s="8">
         <v>1376</v>
       </c>
       <c r="BB18" s="17">
         <v>14.42</v>
       </c>
       <c r="BC18" s="17">
         <v>2.82</v>
       </c>
       <c r="BD18" s="17">
         <v>11.6</v>
       </c>
       <c r="BE18" s="17">
         <v>11.21</v>
       </c>
       <c r="BF18" s="17">
         <v>10.52</v>
       </c>
       <c r="BG18" s="17">
         <v>8.93</v>
       </c>
       <c r="BH18" s="17">
         <v>2.2799999999999998</v>
       </c>
@@ -12541,51 +11990,51 @@
       <c r="EL18" s="17">
         <v>8088</v>
       </c>
       <c r="EM18" s="17">
         <v>609732</v>
       </c>
       <c r="EN18" s="17">
         <v>274235</v>
       </c>
       <c r="EO18" s="17">
         <v>128531</v>
       </c>
       <c r="EP18" s="17">
         <v>21505</v>
       </c>
       <c r="EQ18" s="17">
         <v>107351</v>
       </c>
       <c r="ER18" s="17">
         <v>52305</v>
       </c>
       <c r="ES18" s="17">
         <v>335363</v>
       </c>
       <c r="ET18" s="17">
-        <v>302567</v>
+        <v>277569</v>
       </c>
       <c r="EU18" s="17">
         <v>42540</v>
       </c>
       <c r="EV18" s="17">
         <v>27018</v>
       </c>
       <c r="EW18" s="17">
         <v>223442</v>
       </c>
       <c r="EX18" s="17">
         <v>208361</v>
       </c>
       <c r="EY18" s="17">
         <v>48121</v>
       </c>
       <c r="EZ18" s="17">
         <v>43431</v>
       </c>
       <c r="FA18" s="17">
         <v>11258</v>
       </c>
       <c r="FB18" s="17">
         <v>11258</v>
       </c>
@@ -12796,51 +12245,51 @@
         <v>191</v>
       </c>
       <c r="D19" s="55" t="s">
         <v>192</v>
       </c>
       <c r="E19" s="47"/>
       <c r="F19" s="16">
         <v>50</v>
       </c>
       <c r="G19" s="8">
         <v>165831</v>
       </c>
       <c r="H19" s="8">
         <v>20.92</v>
       </c>
       <c r="I19" s="8">
         <v>2.12</v>
       </c>
       <c r="J19" s="8">
         <v>18.8</v>
       </c>
       <c r="K19" s="8">
         <v>33320</v>
       </c>
       <c r="L19" s="8">
-        <v>190261</v>
+        <v>180747</v>
       </c>
       <c r="M19" s="8">
         <v>56.3</v>
       </c>
       <c r="N19" s="8">
         <v>713544</v>
       </c>
       <c r="O19" s="8">
         <v>756008</v>
       </c>
       <c r="P19" s="8">
         <v>-42464</v>
       </c>
       <c r="Q19" s="8">
         <v>64440</v>
       </c>
       <c r="R19" s="8">
         <v>2812</v>
       </c>
       <c r="S19" s="8">
         <v>19164</v>
       </c>
       <c r="T19" s="8">
         <v>81430</v>
       </c>
@@ -12898,69 +12347,69 @@
       <c r="AL19" s="8">
         <v>41282</v>
       </c>
       <c r="AM19" s="8">
         <v>700075</v>
       </c>
       <c r="AN19" s="8">
         <v>12534</v>
       </c>
       <c r="AO19" s="8">
         <v>9356</v>
       </c>
       <c r="AP19" s="8" t="s">
         <v>220</v>
       </c>
       <c r="AQ19" s="8">
         <v>1.3</v>
       </c>
       <c r="AR19" s="8">
         <v>91968</v>
       </c>
       <c r="AS19" s="8">
         <v>13</v>
       </c>
       <c r="AT19" s="8">
-        <v>9095</v>
+        <v>8640</v>
       </c>
       <c r="AU19" s="8">
-        <v>3.73</v>
+        <v>3.92</v>
       </c>
       <c r="AV19" s="8">
         <v>448</v>
       </c>
       <c r="AW19" s="8">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AX19" s="8">
         <v>6</v>
       </c>
       <c r="AY19" s="8">
         <v>4396</v>
       </c>
       <c r="AZ19" s="8">
-        <v>483</v>
+        <v>509</v>
       </c>
       <c r="BA19" s="8">
         <v>55</v>
       </c>
       <c r="BB19" s="17">
         <v>22.35</v>
       </c>
       <c r="BC19" s="17">
         <v>2.36</v>
       </c>
       <c r="BD19" s="17">
         <v>19.989999999999998</v>
       </c>
       <c r="BE19" s="17">
         <v>19.54</v>
       </c>
       <c r="BF19" s="17">
         <v>18.32</v>
       </c>
       <c r="BG19" s="17">
         <v>10.57</v>
       </c>
       <c r="BH19" s="17">
         <v>8.9700000000000006</v>
       </c>
@@ -13210,51 +12659,51 @@
       <c r="EL19" s="17">
         <v>21949</v>
       </c>
       <c r="EM19" s="17">
         <v>693463</v>
       </c>
       <c r="EN19" s="17">
         <v>308253</v>
       </c>
       <c r="EO19" s="17">
         <v>172367</v>
       </c>
       <c r="EP19" s="17">
         <v>64623</v>
       </c>
       <c r="EQ19" s="17">
         <v>35582</v>
       </c>
       <c r="ER19" s="17">
         <v>14226</v>
       </c>
       <c r="ES19" s="17">
         <v>385190</v>
       </c>
       <c r="ET19" s="17">
-        <v>234796</v>
+        <v>225282</v>
       </c>
       <c r="EU19" s="17">
         <v>33721</v>
       </c>
       <c r="EV19" s="17">
         <v>32879</v>
       </c>
       <c r="EW19" s="17">
         <v>170236</v>
       </c>
       <c r="EX19" s="17">
         <v>152013</v>
       </c>
       <c r="EY19" s="17">
         <v>78402</v>
       </c>
       <c r="EZ19" s="17">
         <v>44535</v>
       </c>
       <c r="FA19" s="17">
         <v>612</v>
       </c>
       <c r="FB19" s="17">
         <v>612</v>
       </c>