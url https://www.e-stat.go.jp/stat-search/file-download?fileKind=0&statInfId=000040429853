--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7E6D578-535E-4CC8-817E-AC43C2AF933B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{123B5C11-34CB-4AB6-A17F-4B5764C535A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{349517C2-B4C0-4B55-B055-A68C3CB0C4C9}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{349517C2-B4C0-4B55-B055-A68C3CB0C4C9}"/>
   </bookViews>
   <sheets>
     <sheet name="k020" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="165">
   <si>
     <t>事業収入</t>
@@ -2567,602 +2567,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E8EC850-6B5C-46D5-AB1C-633F24A011EE}">
   <dimension ref="A1:EY27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="64" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" style="64" customWidth="1"/>
     <col min="3" max="4" width="11.7109375" style="64" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="64" customWidth="1"/>
     <col min="6" max="154" width="10.7109375" style="64" customWidth="1"/>
     <col min="155" max="155" width="6.7109375" style="64" customWidth="1"/>
-    <col min="156" max="387" width="9.140625" style="64"/>
-[...550 lines deleted...]
-    <col min="16302" max="16384" width="9.140625" style="64"/>
+    <col min="156" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:155" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="48" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:155" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="48" t="s">
         <v>161</v>
       </c>
       <c r="AA2" s="49"/>
       <c r="AB2" s="49"/>
       <c r="AC2" s="49"/>
       <c r="AD2" s="49"/>
     </row>
     <row r="3" spans="1:155" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="48" t="s">
         <v>134</v>
       </c>
       <c r="AR3" s="49"/>
       <c r="AU3" s="49"/>
       <c r="AV3" s="49"/>
       <c r="AW3" s="49"/>
     </row>
@@ -6127,51 +5576,51 @@
       <c r="W11" s="1">
         <v>94</v>
       </c>
       <c r="X11" s="1">
         <v>813</v>
       </c>
       <c r="Y11" s="1">
         <v>3242</v>
       </c>
       <c r="Z11" s="22">
         <v>13699</v>
       </c>
       <c r="AA11" s="22">
         <v>1057</v>
       </c>
       <c r="AB11" s="22">
         <v>12013</v>
       </c>
       <c r="AC11" s="22">
         <v>214</v>
       </c>
       <c r="AD11" s="22">
         <v>1686</v>
       </c>
       <c r="AE11" s="22">
-        <v>102.6</v>
+        <v>83.4</v>
       </c>
       <c r="AF11" s="1">
         <v>12.3</v>
       </c>
       <c r="AG11" s="1">
         <v>3687</v>
       </c>
       <c r="AH11" s="1">
         <v>26.9</v>
       </c>
       <c r="AI11" s="1">
         <v>346</v>
       </c>
       <c r="AJ11" s="1">
         <v>42</v>
       </c>
       <c r="AK11" s="1">
         <v>757</v>
       </c>
       <c r="AL11" s="1">
         <v>92</v>
       </c>
       <c r="AM11" s="23">
         <v>4.95</v>
       </c>
@@ -6590,51 +6039,51 @@
       <c r="W12" s="1">
         <v>100.9</v>
       </c>
       <c r="X12" s="1">
         <v>2583</v>
       </c>
       <c r="Y12" s="1">
         <v>9649</v>
       </c>
       <c r="Z12" s="22">
         <v>65191</v>
       </c>
       <c r="AA12" s="22">
         <v>7438</v>
       </c>
       <c r="AB12" s="22">
         <v>58674</v>
       </c>
       <c r="AC12" s="1">
         <v>1140</v>
       </c>
       <c r="AD12" s="22">
         <v>6517</v>
       </c>
       <c r="AE12" s="1">
-        <v>120.1</v>
+        <v>96.6</v>
       </c>
       <c r="AF12" s="1">
         <v>10</v>
       </c>
       <c r="AG12" s="1">
         <v>16019</v>
       </c>
       <c r="AH12" s="1">
         <v>24.6</v>
       </c>
       <c r="AI12" s="1">
         <v>1035</v>
       </c>
       <c r="AJ12" s="1">
         <v>21</v>
       </c>
       <c r="AK12" s="1">
         <v>2543</v>
       </c>
       <c r="AL12" s="1">
         <v>51</v>
       </c>
       <c r="AM12" s="23">
         <v>6.34</v>
       </c>
@@ -7053,51 +6502,51 @@
       <c r="W13" s="1">
         <v>92.9</v>
       </c>
       <c r="X13" s="1">
         <v>729</v>
       </c>
       <c r="Y13" s="1">
         <v>2938</v>
       </c>
       <c r="Z13" s="22">
         <v>11815</v>
       </c>
       <c r="AA13" s="22">
         <v>824</v>
       </c>
       <c r="AB13" s="22">
         <v>10305</v>
       </c>
       <c r="AC13" s="1">
         <v>180</v>
       </c>
       <c r="AD13" s="22">
         <v>1510</v>
       </c>
       <c r="AE13" s="1">
-        <v>100.3</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="AF13" s="1">
         <v>12.8</v>
       </c>
       <c r="AG13" s="1">
         <v>3236</v>
       </c>
       <c r="AH13" s="1">
         <v>27.4</v>
       </c>
       <c r="AI13" s="1">
         <v>312</v>
       </c>
       <c r="AJ13" s="1">
         <v>50</v>
       </c>
       <c r="AK13" s="1">
         <v>670</v>
       </c>
       <c r="AL13" s="1">
         <v>107</v>
       </c>
       <c r="AM13" s="23">
         <v>4.9000000000000004</v>
       </c>
@@ -7516,51 +6965,51 @@
       <c r="W14" s="1">
         <v>90.9</v>
       </c>
       <c r="X14" s="1">
         <v>504</v>
       </c>
       <c r="Y14" s="1">
         <v>1690</v>
       </c>
       <c r="Z14" s="22">
         <v>7846</v>
       </c>
       <c r="AA14" s="22">
         <v>638</v>
       </c>
       <c r="AB14" s="22">
         <v>6626</v>
       </c>
       <c r="AC14" s="1">
         <v>138</v>
       </c>
       <c r="AD14" s="22">
         <v>1220</v>
       </c>
       <c r="AE14" s="1">
-        <v>94.1</v>
+        <v>87.8</v>
       </c>
       <c r="AF14" s="1">
         <v>15.5</v>
       </c>
       <c r="AG14" s="1">
         <v>2285</v>
       </c>
       <c r="AH14" s="1">
         <v>29.1</v>
       </c>
       <c r="AI14" s="1">
         <v>253</v>
       </c>
       <c r="AJ14" s="1">
         <v>36</v>
       </c>
       <c r="AK14" s="1">
         <v>475</v>
       </c>
       <c r="AL14" s="1">
         <v>68</v>
       </c>
       <c r="AM14" s="23">
         <v>4.8600000000000003</v>
       </c>
@@ -7979,51 +7428,51 @@
       <c r="W15" s="1">
         <v>92.5</v>
       </c>
       <c r="X15" s="1">
         <v>710</v>
       </c>
       <c r="Y15" s="1">
         <v>1856</v>
       </c>
       <c r="Z15" s="22">
         <v>8617</v>
       </c>
       <c r="AA15" s="22">
         <v>933</v>
       </c>
       <c r="AB15" s="22">
         <v>7344</v>
       </c>
       <c r="AC15" s="1">
         <v>137</v>
       </c>
       <c r="AD15" s="22">
         <v>1273</v>
       </c>
       <c r="AE15" s="1">
-        <v>85.6</v>
+        <v>81.400000000000006</v>
       </c>
       <c r="AF15" s="1">
         <v>14.8</v>
       </c>
       <c r="AG15" s="1">
         <v>2981</v>
       </c>
       <c r="AH15" s="1">
         <v>34.6</v>
       </c>
       <c r="AI15" s="1">
         <v>278</v>
       </c>
       <c r="AJ15" s="1">
         <v>27</v>
       </c>
       <c r="AK15" s="1">
         <v>651</v>
       </c>
       <c r="AL15" s="1">
         <v>64</v>
       </c>
       <c r="AM15" s="23">
         <v>4.62</v>
       </c>
@@ -8442,51 +7891,51 @@
       <c r="W16" s="1">
         <v>89.1</v>
       </c>
       <c r="X16" s="1">
         <v>999</v>
       </c>
       <c r="Y16" s="1">
         <v>4028</v>
       </c>
       <c r="Z16" s="22">
         <v>13404</v>
       </c>
       <c r="AA16" s="22">
         <v>719</v>
       </c>
       <c r="AB16" s="22">
         <v>11689</v>
       </c>
       <c r="AC16" s="1">
         <v>185</v>
       </c>
       <c r="AD16" s="22">
         <v>1715</v>
       </c>
       <c r="AE16" s="1">
-        <v>82.7</v>
+        <v>59.4</v>
       </c>
       <c r="AF16" s="1">
         <v>12.8</v>
       </c>
       <c r="AG16" s="1">
         <v>3796</v>
       </c>
       <c r="AH16" s="1">
         <v>28.3</v>
       </c>
       <c r="AI16" s="1">
         <v>349</v>
       </c>
       <c r="AJ16" s="1">
         <v>58</v>
       </c>
       <c r="AK16" s="1">
         <v>773</v>
       </c>
       <c r="AL16" s="1">
         <v>129</v>
       </c>
       <c r="AM16" s="23">
         <v>4.99</v>
       </c>
@@ -8905,51 +8354,51 @@
       <c r="W17" s="1">
         <v>94</v>
       </c>
       <c r="X17" s="1">
         <v>892</v>
       </c>
       <c r="Y17" s="1">
         <v>3592</v>
       </c>
       <c r="Z17" s="22">
         <v>15233</v>
       </c>
       <c r="AA17" s="22">
         <v>796</v>
       </c>
       <c r="AB17" s="22">
         <v>13201</v>
       </c>
       <c r="AC17" s="1">
         <v>204</v>
       </c>
       <c r="AD17" s="22">
         <v>2032</v>
       </c>
       <c r="AE17" s="1">
-        <v>112</v>
+        <v>111.3</v>
       </c>
       <c r="AF17" s="1">
         <v>13.3</v>
       </c>
       <c r="AG17" s="1">
         <v>4558</v>
       </c>
       <c r="AH17" s="1">
         <v>29.9</v>
       </c>
       <c r="AI17" s="1">
         <v>421</v>
       </c>
       <c r="AJ17" s="1">
         <v>76</v>
       </c>
       <c r="AK17" s="1">
         <v>944</v>
       </c>
       <c r="AL17" s="1">
         <v>170</v>
       </c>
       <c r="AM17" s="23">
         <v>4.92</v>
       </c>
@@ -9368,51 +8817,51 @@
       <c r="W18" s="1">
         <v>93.3</v>
       </c>
       <c r="X18" s="1">
         <v>477</v>
       </c>
       <c r="Y18" s="1">
         <v>1940</v>
       </c>
       <c r="Z18" s="22">
         <v>6962</v>
       </c>
       <c r="AA18" s="22">
         <v>655</v>
       </c>
       <c r="AB18" s="22">
         <v>5911</v>
       </c>
       <c r="AC18" s="1">
         <v>106</v>
       </c>
       <c r="AD18" s="22">
         <v>1051</v>
       </c>
       <c r="AE18" s="1">
-        <v>93.3</v>
+        <v>83.7</v>
       </c>
       <c r="AF18" s="1">
         <v>15.1</v>
       </c>
       <c r="AG18" s="1">
         <v>2004</v>
       </c>
       <c r="AH18" s="1">
         <v>28.8</v>
       </c>
       <c r="AI18" s="1">
         <v>230</v>
       </c>
       <c r="AJ18" s="1">
         <v>54</v>
       </c>
       <c r="AK18" s="1">
         <v>439</v>
       </c>
       <c r="AL18" s="1">
         <v>104</v>
       </c>
       <c r="AM18" s="23">
         <v>4.6399999999999997</v>
       </c>
@@ -9831,51 +9280,51 @@
       <c r="W19" s="1">
         <v>101.1</v>
       </c>
       <c r="X19" s="1">
         <v>530</v>
       </c>
       <c r="Y19" s="1">
         <v>2241</v>
       </c>
       <c r="Z19" s="22">
         <v>10570</v>
       </c>
       <c r="AA19" s="22">
         <v>975</v>
       </c>
       <c r="AB19" s="22">
         <v>9612</v>
       </c>
       <c r="AC19" s="1">
         <v>161</v>
       </c>
       <c r="AD19" s="22">
         <v>958</v>
       </c>
       <c r="AE19" s="1">
-        <v>109.5</v>
+        <v>115.6</v>
       </c>
       <c r="AF19" s="1">
         <v>9.1</v>
       </c>
       <c r="AG19" s="1">
         <v>2624</v>
       </c>
       <c r="AH19" s="1">
         <v>24.8</v>
       </c>
       <c r="AI19" s="1">
         <v>208</v>
       </c>
       <c r="AJ19" s="1">
         <v>38</v>
       </c>
       <c r="AK19" s="1">
         <v>569</v>
       </c>
       <c r="AL19" s="1">
         <v>104</v>
       </c>
       <c r="AM19" s="23">
         <v>4.76</v>
       </c>
@@ -10294,51 +9743,51 @@
       <c r="W20" s="1">
         <v>94.8</v>
       </c>
       <c r="X20" s="1">
         <v>485</v>
       </c>
       <c r="Y20" s="1">
         <v>2907</v>
       </c>
       <c r="Z20" s="1">
         <v>10012</v>
       </c>
       <c r="AA20" s="1">
         <v>434</v>
       </c>
       <c r="AB20" s="1">
         <v>7775</v>
       </c>
       <c r="AC20" s="1">
         <v>152</v>
       </c>
       <c r="AD20" s="1">
         <v>2237</v>
       </c>
       <c r="AE20" s="1">
-        <v>161.69999999999999</v>
+        <v>162</v>
       </c>
       <c r="AF20" s="1">
         <v>22.3</v>
       </c>
       <c r="AG20" s="1">
         <v>3437</v>
       </c>
       <c r="AH20" s="1">
         <v>34.299999999999997</v>
       </c>
       <c r="AI20" s="1">
         <v>488</v>
       </c>
       <c r="AJ20" s="1">
         <v>181</v>
       </c>
       <c r="AK20" s="1">
         <v>750</v>
       </c>
       <c r="AL20" s="1">
         <v>278</v>
       </c>
       <c r="AM20" s="23">
         <v>4.8899999999999997</v>
       </c>
@@ -10757,51 +10206,51 @@
       <c r="W21" s="1">
         <v>97.4</v>
       </c>
       <c r="X21" s="1">
         <v>901</v>
       </c>
       <c r="Y21" s="1">
         <v>4313</v>
       </c>
       <c r="Z21" s="1">
         <v>20531</v>
       </c>
       <c r="AA21" s="1">
         <v>1481</v>
       </c>
       <c r="AB21" s="1">
         <v>18697</v>
       </c>
       <c r="AC21" s="1">
         <v>321</v>
       </c>
       <c r="AD21" s="1">
         <v>1834</v>
       </c>
       <c r="AE21" s="1">
-        <v>134.4</v>
+        <v>87.6</v>
       </c>
       <c r="AF21" s="1">
         <v>8.9</v>
       </c>
       <c r="AG21" s="1">
         <v>4504</v>
       </c>
       <c r="AH21" s="1">
         <v>21.9</v>
       </c>
       <c r="AI21" s="1">
         <v>352</v>
       </c>
       <c r="AJ21" s="1">
         <v>58</v>
       </c>
       <c r="AK21" s="1">
         <v>864</v>
       </c>
       <c r="AL21" s="1">
         <v>143</v>
       </c>
       <c r="AM21" s="23">
         <v>5.27</v>
       </c>
@@ -11220,51 +10669,51 @@
       <c r="W22" s="2">
         <v>100.2</v>
       </c>
       <c r="X22" s="2">
         <v>523</v>
       </c>
       <c r="Y22" s="2">
         <v>2222</v>
       </c>
       <c r="Z22" s="2">
         <v>6615</v>
       </c>
       <c r="AA22" s="2">
         <v>565</v>
       </c>
       <c r="AB22" s="2">
         <v>5771</v>
       </c>
       <c r="AC22" s="2">
         <v>106</v>
       </c>
       <c r="AD22" s="2">
         <v>844</v>
       </c>
       <c r="AE22" s="2">
-        <v>132.5</v>
+        <v>152.6</v>
       </c>
       <c r="AF22" s="2">
         <v>12.8</v>
       </c>
       <c r="AG22" s="2">
         <v>1824</v>
       </c>
       <c r="AH22" s="2">
         <v>27.6</v>
       </c>
       <c r="AI22" s="2">
         <v>293</v>
       </c>
       <c r="AJ22" s="2">
         <v>27</v>
       </c>
       <c r="AK22" s="2">
         <v>633</v>
       </c>
       <c r="AL22" s="2">
         <v>59</v>
       </c>
       <c r="AM22" s="32">
         <v>2.93</v>
       </c>