--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF2D7D94-7CE7-4F44-8899-49B30E5573F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{56E33D47-711F-415D-966A-1F4A80F9FA54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E783E8A9-E8CA-44C0-9857-971FF0E769BD}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E783E8A9-E8CA-44C0-9857-971FF0E769BD}"/>
   </bookViews>
   <sheets>
     <sheet name="k022" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1138" uniqueCount="212">
   <si>
     <t>事業収入</t>
@@ -3081,600 +3081,51 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40DE65D1-26C7-41E5-8F23-DD3E2BF9E44B}">
   <dimension ref="A1:HA27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="26.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" style="9" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="9" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="9" customWidth="1"/>
     <col min="6" max="208" width="10.7109375" style="9" customWidth="1"/>
     <col min="209" max="209" width="6.7109375" style="9" customWidth="1"/>
-    <col min="210" max="441" width="9.140625" style="9"/>
-[...548 lines deleted...]
-    <col min="15825" max="16384" width="9.140625" style="9"/>
+    <col min="210" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:209" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="7" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:209" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="7" t="s">
         <v>211</v>
       </c>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
       <c r="AI2" s="8"/>
     </row>
     <row r="3" spans="1:209" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="7" t="s">
         <v>205</v>
       </c>
       <c r="BA3" s="8"/>
       <c r="BD3" s="8"/>
       <c r="BE3" s="8"/>
       <c r="BF3" s="8"/>
     </row>
@@ -7699,60 +7150,60 @@
       <c r="CZ11" s="1">
         <v>3599</v>
       </c>
       <c r="DA11" s="1">
         <v>10769</v>
       </c>
       <c r="DB11" s="1">
         <v>0.9</v>
       </c>
       <c r="DC11" s="1">
         <v>0.5</v>
       </c>
       <c r="DD11" s="1">
         <v>2.7</v>
       </c>
       <c r="DE11" s="1">
         <v>282</v>
       </c>
       <c r="DF11" s="1">
         <v>15189</v>
       </c>
       <c r="DG11" s="1">
         <v>12617</v>
       </c>
       <c r="DH11" s="1">
-        <v>2573</v>
+        <v>2572</v>
       </c>
       <c r="DI11" s="1">
         <v>13757</v>
       </c>
       <c r="DJ11" s="1">
         <v>11001</v>
       </c>
       <c r="DK11" s="1">
-        <v>2757</v>
+        <v>2756</v>
       </c>
       <c r="DL11" s="1">
         <v>1432</v>
       </c>
       <c r="DM11" s="1">
         <v>1616</v>
       </c>
       <c r="DN11" s="1">
         <v>-184</v>
       </c>
       <c r="DO11" s="1">
         <v>1073</v>
       </c>
       <c r="DP11" s="1">
         <v>30</v>
       </c>
       <c r="DQ11" s="1">
         <v>2475</v>
       </c>
       <c r="DR11" s="1">
         <v>26223</v>
       </c>
       <c r="DS11" s="1">
         <v>12033</v>
       </c>
@@ -8096,51 +7547,51 @@
       <c r="AB12" s="1">
         <v>0.63</v>
       </c>
       <c r="AC12" s="1">
         <v>62.4</v>
       </c>
       <c r="AD12" s="1">
         <v>505</v>
       </c>
       <c r="AE12" s="3">
         <v>49313</v>
       </c>
       <c r="AF12" s="3">
         <v>6417</v>
       </c>
       <c r="AG12" s="3">
         <v>40933</v>
       </c>
       <c r="AH12" s="3">
         <v>921</v>
       </c>
       <c r="AI12" s="3">
         <v>8380</v>
       </c>
       <c r="AJ12" s="1">
-        <v>119.3</v>
+        <v>119.2</v>
       </c>
       <c r="AK12" s="1">
         <v>17</v>
       </c>
       <c r="AL12" s="1">
         <v>12930</v>
       </c>
       <c r="AM12" s="1">
         <v>26.2</v>
       </c>
       <c r="AN12" s="1">
         <v>4256</v>
       </c>
       <c r="AO12" s="1">
         <v>2.0699999999999998</v>
       </c>
       <c r="AP12" s="1">
         <v>1497</v>
       </c>
       <c r="AQ12" s="1">
         <v>352</v>
       </c>
       <c r="AR12" s="1">
         <v>31</v>
       </c>
@@ -8324,69 +7775,69 @@
       <c r="CZ12" s="1">
         <v>62897</v>
       </c>
       <c r="DA12" s="1">
         <v>117288</v>
       </c>
       <c r="DB12" s="1">
         <v>2.6</v>
       </c>
       <c r="DC12" s="1">
         <v>2.2000000000000002</v>
       </c>
       <c r="DD12" s="1">
         <v>0</v>
       </c>
       <c r="DE12" s="1">
         <v>148</v>
       </c>
       <c r="DF12" s="1">
         <v>44662</v>
       </c>
       <c r="DG12" s="1">
         <v>42896</v>
       </c>
       <c r="DH12" s="1">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="DI12" s="1">
         <v>43871</v>
       </c>
       <c r="DJ12" s="1">
         <v>40754</v>
       </c>
       <c r="DK12" s="1">
         <v>3117</v>
       </c>
       <c r="DL12" s="1">
         <v>791</v>
       </c>
       <c r="DM12" s="1">
         <v>2142</v>
       </c>
       <c r="DN12" s="1">
-        <v>-1353</v>
+        <v>-1351</v>
       </c>
       <c r="DO12" s="1">
         <v>6417</v>
       </c>
       <c r="DP12" s="1">
         <v>179</v>
       </c>
       <c r="DQ12" s="1">
         <v>7029</v>
       </c>
       <c r="DR12" s="1">
         <v>71017</v>
       </c>
       <c r="DS12" s="1">
         <v>35339</v>
       </c>
       <c r="DT12" s="1">
         <v>20118</v>
       </c>
       <c r="DU12" s="1">
         <v>18839</v>
       </c>
       <c r="DV12" s="1">
         <v>1279</v>
       </c>
@@ -8721,51 +8172,51 @@
       <c r="AB13" s="1">
         <v>0.56999999999999995</v>
       </c>
       <c r="AC13" s="1">
         <v>81.900000000000006</v>
       </c>
       <c r="AD13" s="1">
         <v>867.5</v>
       </c>
       <c r="AE13" s="3">
         <v>11736</v>
       </c>
       <c r="AF13" s="3">
         <v>780</v>
       </c>
       <c r="AG13" s="3">
         <v>9393</v>
       </c>
       <c r="AH13" s="3">
         <v>200</v>
       </c>
       <c r="AI13" s="3">
         <v>2343</v>
       </c>
       <c r="AJ13" s="1">
-        <v>105.4</v>
+        <v>105.3</v>
       </c>
       <c r="AK13" s="1">
         <v>20</v>
       </c>
       <c r="AL13" s="1">
         <v>3506</v>
       </c>
       <c r="AM13" s="1">
         <v>29.9</v>
       </c>
       <c r="AN13" s="1">
         <v>1203</v>
       </c>
       <c r="AO13" s="1">
         <v>1.85</v>
       </c>
       <c r="AP13" s="1">
         <v>445</v>
       </c>
       <c r="AQ13" s="1">
         <v>370</v>
       </c>
       <c r="AR13" s="1">
         <v>72</v>
       </c>
@@ -8958,60 +8409,60 @@
       <c r="DC13" s="1">
         <v>0.4</v>
       </c>
       <c r="DD13" s="1">
         <v>2.9</v>
       </c>
       <c r="DE13" s="1">
         <v>290</v>
       </c>
       <c r="DF13" s="1">
         <v>13573</v>
       </c>
       <c r="DG13" s="1">
         <v>10956</v>
       </c>
       <c r="DH13" s="1">
         <v>2617</v>
       </c>
       <c r="DI13" s="1">
         <v>12106</v>
       </c>
       <c r="DJ13" s="1">
         <v>9371</v>
       </c>
       <c r="DK13" s="1">
-        <v>2737</v>
+        <v>2735</v>
       </c>
       <c r="DL13" s="1">
         <v>1467</v>
       </c>
       <c r="DM13" s="1">
         <v>1585</v>
       </c>
       <c r="DN13" s="1">
-        <v>-120</v>
+        <v>-118</v>
       </c>
       <c r="DO13" s="1">
         <v>780</v>
       </c>
       <c r="DP13" s="1">
         <v>22</v>
       </c>
       <c r="DQ13" s="1">
         <v>2225</v>
       </c>
       <c r="DR13" s="1">
         <v>23769</v>
       </c>
       <c r="DS13" s="1">
         <v>10757</v>
       </c>
       <c r="DT13" s="1">
         <v>6920</v>
       </c>
       <c r="DU13" s="1">
         <v>6499</v>
       </c>
       <c r="DV13" s="1">
         <v>421</v>
       </c>
@@ -9346,51 +8797,51 @@
       <c r="AB14" s="1">
         <v>0.71</v>
       </c>
       <c r="AC14" s="1">
         <v>85.3</v>
       </c>
       <c r="AD14" s="1">
         <v>1317</v>
       </c>
       <c r="AE14" s="3">
         <v>10481</v>
       </c>
       <c r="AF14" s="3">
         <v>811</v>
       </c>
       <c r="AG14" s="3">
         <v>8024</v>
       </c>
       <c r="AH14" s="3">
         <v>192</v>
       </c>
       <c r="AI14" s="3">
         <v>2457</v>
       </c>
       <c r="AJ14" s="1">
-        <v>106</v>
+        <v>105.9</v>
       </c>
       <c r="AK14" s="1">
         <v>23.4</v>
       </c>
       <c r="AL14" s="1">
         <v>3492</v>
       </c>
       <c r="AM14" s="1">
         <v>33.299999999999997</v>
       </c>
       <c r="AN14" s="1">
         <v>694</v>
       </c>
       <c r="AO14" s="1">
         <v>2.4500000000000002</v>
       </c>
       <c r="AP14" s="1">
         <v>399</v>
       </c>
       <c r="AQ14" s="1">
         <v>574</v>
       </c>
       <c r="AR14" s="1">
         <v>51</v>
       </c>
@@ -9574,69 +9025,69 @@
       <c r="CZ14" s="1">
         <v>551</v>
       </c>
       <c r="DA14" s="1">
         <v>4565</v>
       </c>
       <c r="DB14" s="1">
         <v>0.6</v>
       </c>
       <c r="DC14" s="1">
         <v>0.2</v>
       </c>
       <c r="DD14" s="1">
         <v>1.6</v>
       </c>
       <c r="DE14" s="1">
         <v>217</v>
       </c>
       <c r="DF14" s="1">
         <v>11206</v>
       </c>
       <c r="DG14" s="1">
         <v>9670</v>
       </c>
       <c r="DH14" s="1">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="DI14" s="1">
         <v>9670</v>
       </c>
       <c r="DJ14" s="1">
         <v>7997</v>
       </c>
       <c r="DK14" s="1">
-        <v>1675</v>
+        <v>1673</v>
       </c>
       <c r="DL14" s="1">
         <v>1536</v>
       </c>
       <c r="DM14" s="1">
         <v>1673</v>
       </c>
       <c r="DN14" s="1">
-        <v>-140</v>
+        <v>-137</v>
       </c>
       <c r="DO14" s="1">
         <v>811</v>
       </c>
       <c r="DP14" s="1">
         <v>27</v>
       </c>
       <c r="DQ14" s="1">
         <v>2320</v>
       </c>
       <c r="DR14" s="1">
         <v>15767</v>
       </c>
       <c r="DS14" s="1">
         <v>7902</v>
       </c>
       <c r="DT14" s="1">
         <v>4965</v>
       </c>
       <c r="DU14" s="1">
         <v>4728</v>
       </c>
       <c r="DV14" s="1">
         <v>237</v>
       </c>
@@ -10199,60 +9650,60 @@
       <c r="CZ15" s="1">
         <v>0</v>
       </c>
       <c r="DA15" s="1" t="s">
         <v>209</v>
       </c>
       <c r="DB15" s="1">
         <v>0</v>
       </c>
       <c r="DC15" s="1">
         <v>0</v>
       </c>
       <c r="DD15" s="1">
         <v>1.5</v>
       </c>
       <c r="DE15" s="1" t="s">
         <v>209</v>
       </c>
       <c r="DF15" s="1">
         <v>8856</v>
       </c>
       <c r="DG15" s="1">
         <v>7548</v>
       </c>
       <c r="DH15" s="1">
-        <v>1311</v>
+        <v>1308</v>
       </c>
       <c r="DI15" s="1">
         <v>7568</v>
       </c>
       <c r="DJ15" s="1">
         <v>6460</v>
       </c>
       <c r="DK15" s="1">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="DL15" s="1">
         <v>1288</v>
       </c>
       <c r="DM15" s="1">
         <v>1088</v>
       </c>
       <c r="DN15" s="1">
         <v>200</v>
       </c>
       <c r="DO15" s="1">
         <v>700</v>
       </c>
       <c r="DP15" s="1">
         <v>15</v>
       </c>
       <c r="DQ15" s="1">
         <v>1973</v>
       </c>
       <c r="DR15" s="1">
         <v>16051</v>
       </c>
       <c r="DS15" s="1">
         <v>7639</v>
       </c>
@@ -10824,69 +10275,69 @@
       <c r="CZ16" s="1">
         <v>346</v>
       </c>
       <c r="DA16" s="1">
         <v>7125</v>
       </c>
       <c r="DB16" s="1">
         <v>0.2</v>
       </c>
       <c r="DC16" s="1">
         <v>0.2</v>
       </c>
       <c r="DD16" s="1">
         <v>5.0999999999999996</v>
       </c>
       <c r="DE16" s="1">
         <v>5</v>
       </c>
       <c r="DF16" s="1">
         <v>14743</v>
       </c>
       <c r="DG16" s="1">
         <v>10796</v>
       </c>
       <c r="DH16" s="1">
-        <v>3945</v>
+        <v>3947</v>
       </c>
       <c r="DI16" s="1">
         <v>12730</v>
       </c>
       <c r="DJ16" s="1">
         <v>9275</v>
       </c>
       <c r="DK16" s="1">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="DL16" s="1">
         <v>2013</v>
       </c>
       <c r="DM16" s="1">
         <v>1521</v>
       </c>
       <c r="DN16" s="1">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="DO16" s="1">
         <v>656</v>
       </c>
       <c r="DP16" s="1">
         <v>12</v>
       </c>
       <c r="DQ16" s="1">
         <v>2657</v>
       </c>
       <c r="DR16" s="1">
         <v>34576</v>
       </c>
       <c r="DS16" s="1">
         <v>12688</v>
       </c>
       <c r="DT16" s="1">
         <v>8755</v>
       </c>
       <c r="DU16" s="1">
         <v>8382</v>
       </c>
       <c r="DV16" s="1">
         <v>373</v>
       </c>
@@ -11221,51 +10672,51 @@
       <c r="AB17" s="1">
         <v>0.64</v>
       </c>
       <c r="AC17" s="1">
         <v>74.099999999999994</v>
       </c>
       <c r="AD17" s="1">
         <v>541.29999999999995</v>
       </c>
       <c r="AE17" s="3">
         <v>13959</v>
       </c>
       <c r="AF17" s="3">
         <v>605</v>
       </c>
       <c r="AG17" s="3">
         <v>11039</v>
       </c>
       <c r="AH17" s="3">
         <v>198</v>
       </c>
       <c r="AI17" s="3">
         <v>2920</v>
       </c>
       <c r="AJ17" s="1">
-        <v>117.5</v>
+        <v>117.6</v>
       </c>
       <c r="AK17" s="1">
         <v>20.9</v>
       </c>
       <c r="AL17" s="1">
         <v>4466</v>
       </c>
       <c r="AM17" s="1">
         <v>32</v>
       </c>
       <c r="AN17" s="1">
         <v>1340</v>
       </c>
       <c r="AO17" s="1">
         <v>2.08</v>
       </c>
       <c r="AP17" s="1">
         <v>583</v>
       </c>
       <c r="AQ17" s="1">
         <v>435</v>
       </c>
       <c r="AR17" s="1">
         <v>115</v>
       </c>
@@ -11449,69 +10900,69 @@
       <c r="CZ17" s="1">
         <v>304</v>
       </c>
       <c r="DA17" s="1">
         <v>5914</v>
       </c>
       <c r="DB17" s="1">
         <v>0.3</v>
       </c>
       <c r="DC17" s="1">
         <v>0.5</v>
       </c>
       <c r="DD17" s="1">
         <v>2.8</v>
       </c>
       <c r="DE17" s="1">
         <v>549</v>
       </c>
       <c r="DF17" s="1">
         <v>16987</v>
       </c>
       <c r="DG17" s="1">
         <v>13354</v>
       </c>
       <c r="DH17" s="1">
-        <v>3636</v>
+        <v>3633</v>
       </c>
       <c r="DI17" s="1">
         <v>15087</v>
       </c>
       <c r="DJ17" s="1">
         <v>11016</v>
       </c>
       <c r="DK17" s="1">
-        <v>4070</v>
+        <v>4071</v>
       </c>
       <c r="DL17" s="1">
         <v>1900</v>
       </c>
       <c r="DM17" s="1">
         <v>2338</v>
       </c>
       <c r="DN17" s="1">
-        <v>-434</v>
+        <v>-438</v>
       </c>
       <c r="DO17" s="1">
         <v>605</v>
       </c>
       <c r="DP17" s="1">
         <v>23</v>
       </c>
       <c r="DQ17" s="1">
         <v>2482</v>
       </c>
       <c r="DR17" s="1">
         <v>26441</v>
       </c>
       <c r="DS17" s="1">
         <v>14782</v>
       </c>
       <c r="DT17" s="1">
         <v>10342</v>
       </c>
       <c r="DU17" s="1">
         <v>9393</v>
       </c>
       <c r="DV17" s="1">
         <v>949</v>
       </c>
@@ -12074,60 +11525,60 @@
       <c r="CZ18" s="1">
         <v>10</v>
       </c>
       <c r="DA18" s="1">
         <v>128</v>
       </c>
       <c r="DB18" s="1">
         <v>0.3</v>
       </c>
       <c r="DC18" s="1">
         <v>0.2</v>
       </c>
       <c r="DD18" s="1" t="s">
         <v>209</v>
       </c>
       <c r="DE18" s="1">
         <v>0</v>
       </c>
       <c r="DF18" s="1">
         <v>11451</v>
       </c>
       <c r="DG18" s="1">
         <v>7852</v>
       </c>
       <c r="DH18" s="1">
-        <v>3601</v>
+        <v>3599</v>
       </c>
       <c r="DI18" s="1">
         <v>10249</v>
       </c>
       <c r="DJ18" s="1">
         <v>6776</v>
       </c>
       <c r="DK18" s="1">
-        <v>3475</v>
+        <v>3473</v>
       </c>
       <c r="DL18" s="1">
         <v>1202</v>
       </c>
       <c r="DM18" s="1">
         <v>1076</v>
       </c>
       <c r="DN18" s="1">
         <v>126</v>
       </c>
       <c r="DO18" s="1">
         <v>692</v>
       </c>
       <c r="DP18" s="1">
         <v>8</v>
       </c>
       <c r="DQ18" s="1">
         <v>1886</v>
       </c>
       <c r="DR18" s="1">
         <v>20412</v>
       </c>
       <c r="DS18" s="1">
         <v>10078</v>
       </c>
@@ -12471,51 +11922,51 @@
       <c r="AB19" s="1">
         <v>0.49</v>
       </c>
       <c r="AC19" s="1">
         <v>77.099999999999994</v>
       </c>
       <c r="AD19" s="1">
         <v>836.8</v>
       </c>
       <c r="AE19" s="3">
         <v>6982</v>
       </c>
       <c r="AF19" s="3">
         <v>559</v>
       </c>
       <c r="AG19" s="3">
         <v>5716</v>
       </c>
       <c r="AH19" s="3">
         <v>124</v>
       </c>
       <c r="AI19" s="3">
         <v>1266</v>
       </c>
       <c r="AJ19" s="1">
-        <v>118.4</v>
+        <v>118.3</v>
       </c>
       <c r="AK19" s="1">
         <v>18.100000000000001</v>
       </c>
       <c r="AL19" s="1">
         <v>1857</v>
       </c>
       <c r="AM19" s="1">
         <v>26.6</v>
       </c>
       <c r="AN19" s="1">
         <v>1074</v>
       </c>
       <c r="AO19" s="1">
         <v>1.71</v>
       </c>
       <c r="AP19" s="1">
         <v>333</v>
       </c>
       <c r="AQ19" s="1">
         <v>310</v>
       </c>
       <c r="AR19" s="1">
         <v>63</v>
       </c>
@@ -12708,60 +12159,60 @@
       <c r="DC19" s="1">
         <v>0.1</v>
       </c>
       <c r="DD19" s="1" t="s">
         <v>209</v>
       </c>
       <c r="DE19" s="1" t="s">
         <v>209</v>
       </c>
       <c r="DF19" s="1">
         <v>7260</v>
       </c>
       <c r="DG19" s="1">
         <v>6423</v>
       </c>
       <c r="DH19" s="1">
         <v>837</v>
       </c>
       <c r="DI19" s="1">
         <v>6733</v>
       </c>
       <c r="DJ19" s="1">
         <v>5700</v>
       </c>
       <c r="DK19" s="1">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="DL19" s="1">
         <v>527</v>
       </c>
       <c r="DM19" s="1">
         <v>723</v>
       </c>
       <c r="DN19" s="1">
-        <v>-197</v>
+        <v>-196</v>
       </c>
       <c r="DO19" s="1">
         <v>559</v>
       </c>
       <c r="DP19" s="1">
         <v>16</v>
       </c>
       <c r="DQ19" s="1">
         <v>1070</v>
       </c>
       <c r="DR19" s="1">
         <v>14914</v>
       </c>
       <c r="DS19" s="1">
         <v>7858</v>
       </c>
       <c r="DT19" s="1">
         <v>5439</v>
       </c>
       <c r="DU19" s="1">
         <v>5187</v>
       </c>
       <c r="DV19" s="1">
         <v>252</v>
       </c>
@@ -13324,69 +12775,69 @@
       <c r="CZ20" s="1">
         <v>20</v>
       </c>
       <c r="DA20" s="1" t="s">
         <v>209</v>
       </c>
       <c r="DB20" s="1">
         <v>0.1</v>
       </c>
       <c r="DC20" s="1">
         <v>0.2</v>
       </c>
       <c r="DD20" s="1">
         <v>0.9</v>
       </c>
       <c r="DE20" s="1">
         <v>0</v>
       </c>
       <c r="DF20" s="1">
         <v>14259</v>
       </c>
       <c r="DG20" s="1">
         <v>12425</v>
       </c>
       <c r="DH20" s="1">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="DI20" s="1">
         <v>12399</v>
       </c>
       <c r="DJ20" s="1">
         <v>9153</v>
       </c>
       <c r="DK20" s="1">
         <v>3246</v>
       </c>
       <c r="DL20" s="1">
         <v>1860</v>
       </c>
       <c r="DM20" s="1">
         <v>3272</v>
       </c>
       <c r="DN20" s="1">
-        <v>-1413</v>
+        <v>-1412</v>
       </c>
       <c r="DO20" s="1">
         <v>382</v>
       </c>
       <c r="DP20" s="1">
         <v>10</v>
       </c>
       <c r="DQ20" s="1">
         <v>2232</v>
       </c>
       <c r="DR20" s="1">
         <v>16053</v>
       </c>
       <c r="DS20" s="1">
         <v>10937</v>
       </c>
       <c r="DT20" s="1">
         <v>6087</v>
       </c>
       <c r="DU20" s="1">
         <v>5244</v>
       </c>
       <c r="DV20" s="1">
         <v>843</v>
       </c>
@@ -13721,51 +13172,51 @@
       <c r="AB21" s="1">
         <v>0.7</v>
       </c>
       <c r="AC21" s="1">
         <v>72</v>
       </c>
       <c r="AD21" s="1">
         <v>566.6</v>
       </c>
       <c r="AE21" s="3">
         <v>16501</v>
       </c>
       <c r="AF21" s="3">
         <v>1257</v>
       </c>
       <c r="AG21" s="3">
         <v>13804</v>
       </c>
       <c r="AH21" s="3">
         <v>291</v>
       </c>
       <c r="AI21" s="3">
         <v>2697</v>
       </c>
       <c r="AJ21" s="1">
-        <v>136.30000000000001</v>
+        <v>136.5</v>
       </c>
       <c r="AK21" s="1">
         <v>16.3</v>
       </c>
       <c r="AL21" s="1">
         <v>3987</v>
       </c>
       <c r="AM21" s="1">
         <v>24.2</v>
       </c>
       <c r="AN21" s="1">
         <v>1446</v>
       </c>
       <c r="AO21" s="1">
         <v>2.17</v>
       </c>
       <c r="AP21" s="1">
         <v>513</v>
       </c>
       <c r="AQ21" s="1">
         <v>355</v>
       </c>
       <c r="AR21" s="1">
         <v>86</v>
       </c>
@@ -13949,69 +13400,69 @@
       <c r="CZ21" s="1">
         <v>602</v>
       </c>
       <c r="DA21" s="1">
         <v>7013</v>
       </c>
       <c r="DB21" s="1">
         <v>2.8</v>
       </c>
       <c r="DC21" s="1">
         <v>1</v>
       </c>
       <c r="DD21" s="1">
         <v>4.0999999999999996</v>
       </c>
       <c r="DE21" s="1">
         <v>1113</v>
       </c>
       <c r="DF21" s="1">
         <v>17456</v>
       </c>
       <c r="DG21" s="1">
         <v>15244</v>
       </c>
       <c r="DH21" s="1">
-        <v>2213</v>
+        <v>2212</v>
       </c>
       <c r="DI21" s="1">
         <v>16695</v>
       </c>
       <c r="DJ21" s="1">
         <v>13762</v>
       </c>
       <c r="DK21" s="1">
-        <v>2931</v>
+        <v>2933</v>
       </c>
       <c r="DL21" s="1">
         <v>761</v>
       </c>
       <c r="DM21" s="1">
         <v>1482</v>
       </c>
       <c r="DN21" s="1">
-        <v>-718</v>
+        <v>-721</v>
       </c>
       <c r="DO21" s="1">
         <v>1257</v>
       </c>
       <c r="DP21" s="1">
         <v>42</v>
       </c>
       <c r="DQ21" s="1">
         <v>1976</v>
       </c>
       <c r="DR21" s="1">
         <v>24868</v>
       </c>
       <c r="DS21" s="1">
         <v>11711</v>
       </c>
       <c r="DT21" s="1">
         <v>6268</v>
       </c>
       <c r="DU21" s="1">
         <v>5809</v>
       </c>
       <c r="DV21" s="1">
         <v>459</v>
       </c>
@@ -14346,51 +13797,51 @@
       <c r="AB22" s="2">
         <v>1.03</v>
       </c>
       <c r="AC22" s="2">
         <v>72.099999999999994</v>
       </c>
       <c r="AD22" s="2">
         <v>483.5</v>
       </c>
       <c r="AE22" s="2">
         <v>8099</v>
       </c>
       <c r="AF22" s="2">
         <v>793</v>
       </c>
       <c r="AG22" s="2">
         <v>7255</v>
       </c>
       <c r="AH22" s="2">
         <v>129</v>
       </c>
       <c r="AI22" s="2">
         <v>844</v>
       </c>
       <c r="AJ22" s="2">
-        <v>199.5</v>
+        <v>198.1</v>
       </c>
       <c r="AK22" s="2">
         <v>10.4</v>
       </c>
       <c r="AL22" s="2">
         <v>1711</v>
       </c>
       <c r="AM22" s="2">
         <v>21.1</v>
       </c>
       <c r="AN22" s="2">
         <v>605</v>
       </c>
       <c r="AO22" s="2">
         <v>4.32</v>
       </c>
       <c r="AP22" s="2">
         <v>273</v>
       </c>
       <c r="AQ22" s="2">
         <v>450</v>
       </c>
       <c r="AR22" s="2">
         <v>40</v>
       </c>
@@ -14583,60 +14034,60 @@
       <c r="DC22" s="2">
         <v>0.3</v>
       </c>
       <c r="DD22" s="2">
         <v>0.9</v>
       </c>
       <c r="DE22" s="2" t="s">
         <v>209</v>
       </c>
       <c r="DF22" s="2">
         <v>8056</v>
       </c>
       <c r="DG22" s="2">
         <v>7306</v>
       </c>
       <c r="DH22" s="2">
         <v>750</v>
       </c>
       <c r="DI22" s="2">
         <v>8409</v>
       </c>
       <c r="DJ22" s="2">
         <v>7241</v>
       </c>
       <c r="DK22" s="2">
-        <v>1171</v>
+        <v>1168</v>
       </c>
       <c r="DL22" s="2">
         <v>-353</v>
       </c>
       <c r="DM22" s="2">
         <v>65</v>
       </c>
       <c r="DN22" s="2">
-        <v>-421</v>
+        <v>-418</v>
       </c>
       <c r="DO22" s="2">
         <v>793</v>
       </c>
       <c r="DP22" s="2">
         <v>14</v>
       </c>
       <c r="DQ22" s="2">
         <v>426</v>
       </c>
       <c r="DR22" s="2">
         <v>7850</v>
       </c>
       <c r="DS22" s="2">
         <v>5164</v>
       </c>
       <c r="DT22" s="2">
         <v>2621</v>
       </c>
       <c r="DU22" s="2">
         <v>1946</v>
       </c>
       <c r="DV22" s="2">
         <v>675</v>
       </c>