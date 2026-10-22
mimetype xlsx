--- v0 (2026-05-23)
+++ v1 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{01E65881-DB29-4B47-879E-92EFAD9185C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{000AC5D0-2441-4AED-B08F-DE0856CD3FC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BE16FA90-E162-41CF-A138-382590BB4B2E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BE16FA90-E162-41CF-A138-382590BB4B2E}"/>
   </bookViews>
   <sheets>
     <sheet name="k023" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="ページ形式">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2869,602 +2869,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4A09795-72CA-42C8-BA6A-B7827037D879}">
   <dimension ref="A1:IN29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="6.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" style="7" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="7" customWidth="1"/>
     <col min="6" max="248" width="10.7109375" style="3" customWidth="1"/>
-    <col min="249" max="439" width="9.140625" style="3"/>
-[...550 lines deleted...]
-    <col min="16200" max="16384" width="9.140625" style="3"/>
+    <col min="249" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:248" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:248" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>235</v>
       </c>
       <c r="AL2" s="22"/>
       <c r="AM2" s="22"/>
       <c r="AN2" s="22"/>
       <c r="AO2" s="22"/>
     </row>
     <row r="3" spans="1:248" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>34</v>
       </c>
       <c r="BI3" s="23"/>
       <c r="BK3" s="23"/>
       <c r="BL3" s="23"/>
       <c r="BM3" s="23"/>
       <c r="BN3" s="23"/>
@@ -8651,51 +8100,51 @@
         <v>220</v>
       </c>
       <c r="D12" s="44" t="s">
         <v>221</v>
       </c>
       <c r="E12" s="45"/>
       <c r="F12" s="11">
         <v>724</v>
       </c>
       <c r="G12" s="12">
         <v>2285.1999999999998</v>
       </c>
       <c r="H12" s="12">
         <v>14.69</v>
       </c>
       <c r="I12" s="12">
         <v>2.71</v>
       </c>
       <c r="J12" s="12">
         <v>11.98</v>
       </c>
       <c r="K12" s="12">
         <v>13233</v>
       </c>
       <c r="L12" s="12">
-        <v>67658</v>
+        <v>53382</v>
       </c>
       <c r="M12" s="12">
         <v>61.5</v>
       </c>
       <c r="N12" s="12">
         <v>172908</v>
       </c>
       <c r="O12" s="12">
         <v>172681</v>
       </c>
       <c r="P12" s="12">
         <v>227</v>
       </c>
       <c r="Q12" s="12">
         <v>15707</v>
       </c>
       <c r="R12" s="12">
         <v>1352</v>
       </c>
       <c r="S12" s="12">
         <v>14582</v>
       </c>
       <c r="T12" s="12">
         <v>40899</v>
       </c>
@@ -8753,69 +8202,69 @@
       <c r="AL12" s="12">
         <v>10231</v>
       </c>
       <c r="AM12" s="12">
         <v>132411</v>
       </c>
       <c r="AN12" s="12">
         <v>1787</v>
       </c>
       <c r="AO12" s="12">
         <v>1592</v>
       </c>
       <c r="AP12" s="12">
         <v>14.6</v>
       </c>
       <c r="AQ12" s="12">
         <v>1.2</v>
       </c>
       <c r="AR12" s="12">
         <v>32033</v>
       </c>
       <c r="AS12" s="12">
         <v>23.9</v>
       </c>
       <c r="AT12" s="12">
-        <v>4606</v>
+        <v>3634</v>
       </c>
       <c r="AU12" s="12">
-        <v>1.98</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="AV12" s="12">
         <v>108</v>
       </c>
       <c r="AW12" s="12">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="AX12" s="13">
         <v>7</v>
       </c>
       <c r="AY12" s="13">
         <v>2181</v>
       </c>
       <c r="AZ12" s="13">
-        <v>473</v>
+        <v>600</v>
       </c>
       <c r="BA12" s="13">
         <v>140</v>
       </c>
       <c r="BB12" s="13">
         <v>16.18</v>
       </c>
       <c r="BC12" s="13">
         <v>2.96</v>
       </c>
       <c r="BD12" s="13">
         <v>13.22</v>
       </c>
       <c r="BE12" s="13">
         <v>8.9499999999999993</v>
       </c>
       <c r="BF12" s="13">
         <v>6.58</v>
       </c>
       <c r="BG12" s="13">
         <v>4.8099999999999996</v>
       </c>
       <c r="BH12" s="13">
         <v>4.1399999999999997</v>
       </c>
@@ -9104,51 +8553,51 @@
       <c r="EY12" s="13">
         <v>8122</v>
       </c>
       <c r="EZ12" s="13">
         <v>243092</v>
       </c>
       <c r="FA12" s="13">
         <v>110368</v>
       </c>
       <c r="FB12" s="13">
         <v>45367</v>
       </c>
       <c r="FC12" s="13">
         <v>12519</v>
       </c>
       <c r="FD12" s="13">
         <v>33962</v>
       </c>
       <c r="FE12" s="13">
         <v>14473</v>
       </c>
       <c r="FF12" s="13">
         <v>132518</v>
       </c>
       <c r="FG12" s="13">
-        <v>81080</v>
+        <v>66804</v>
       </c>
       <c r="FH12" s="13">
         <v>16558</v>
       </c>
       <c r="FI12" s="13">
         <v>14428</v>
       </c>
       <c r="FJ12" s="13">
         <v>46352</v>
       </c>
       <c r="FK12" s="13">
         <v>39402</v>
       </c>
       <c r="FL12" s="13">
         <v>38667</v>
       </c>
       <c r="FM12" s="13">
         <v>13422</v>
       </c>
       <c r="FN12" s="13">
         <v>6772</v>
       </c>
       <c r="FO12" s="13">
         <v>6690</v>
       </c>
@@ -9395,51 +8844,51 @@
         <v>222</v>
       </c>
       <c r="D13" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E13" s="46"/>
       <c r="F13" s="15">
         <v>102</v>
       </c>
       <c r="G13" s="16">
         <v>7499.9</v>
       </c>
       <c r="H13" s="16">
         <v>11.67</v>
       </c>
       <c r="I13" s="16">
         <v>2.4900000000000002</v>
       </c>
       <c r="J13" s="16">
         <v>9.18</v>
       </c>
       <c r="K13" s="16">
         <v>15115</v>
       </c>
       <c r="L13" s="16">
-        <v>146105</v>
+        <v>130701</v>
       </c>
       <c r="M13" s="16">
         <v>53.2</v>
       </c>
       <c r="N13" s="16">
         <v>212067</v>
       </c>
       <c r="O13" s="16">
         <v>222183</v>
       </c>
       <c r="P13" s="16">
         <v>-10116</v>
       </c>
       <c r="Q13" s="16">
         <v>23491</v>
       </c>
       <c r="R13" s="16">
         <v>3067</v>
       </c>
       <c r="S13" s="16">
         <v>10308</v>
       </c>
       <c r="T13" s="16">
         <v>58590</v>
       </c>
@@ -9497,69 +8946,69 @@
       <c r="AL13" s="16">
         <v>18280</v>
       </c>
       <c r="AM13" s="16">
         <v>216842</v>
       </c>
       <c r="AN13" s="16">
         <v>3263</v>
       </c>
       <c r="AO13" s="16">
         <v>-3604</v>
       </c>
       <c r="AP13" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AQ13" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AR13" s="16">
         <v>46822</v>
       </c>
       <c r="AS13" s="16">
         <v>22</v>
       </c>
       <c r="AT13" s="16">
-        <v>12520</v>
+        <v>11200</v>
       </c>
       <c r="AU13" s="16">
-        <v>1.46</v>
+        <v>1.63</v>
       </c>
       <c r="AV13" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AW13" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>239</v>
       </c>
       <c r="AY13" s="10">
         <v>4012</v>
       </c>
       <c r="AZ13" s="10">
-        <v>320</v>
+        <v>358</v>
       </c>
       <c r="BA13" s="10">
         <v>62</v>
       </c>
       <c r="BB13" s="10">
         <v>11.98</v>
       </c>
       <c r="BC13" s="10">
         <v>2.56</v>
       </c>
       <c r="BD13" s="10">
         <v>9.42</v>
       </c>
       <c r="BE13" s="10">
         <v>5.7</v>
       </c>
       <c r="BF13" s="10">
         <v>4.51</v>
       </c>
       <c r="BG13" s="10">
         <v>3.7</v>
       </c>
       <c r="BH13" s="10">
         <v>2</v>
       </c>
@@ -9848,51 +9297,51 @@
       <c r="EY13" s="10">
         <v>7110</v>
       </c>
       <c r="EZ13" s="10">
         <v>325581</v>
       </c>
       <c r="FA13" s="10">
         <v>140076</v>
       </c>
       <c r="FB13" s="10">
         <v>65762</v>
       </c>
       <c r="FC13" s="10">
         <v>13830</v>
       </c>
       <c r="FD13" s="10">
         <v>47574</v>
       </c>
       <c r="FE13" s="10">
         <v>20284</v>
       </c>
       <c r="FF13" s="10">
         <v>184252</v>
       </c>
       <c r="FG13" s="10">
-        <v>175127</v>
+        <v>159723</v>
       </c>
       <c r="FH13" s="10">
         <v>31482</v>
       </c>
       <c r="FI13" s="10">
         <v>31202</v>
       </c>
       <c r="FJ13" s="10">
         <v>82857</v>
       </c>
       <c r="FK13" s="10">
         <v>82184</v>
       </c>
       <c r="FL13" s="10">
         <v>29026</v>
       </c>
       <c r="FM13" s="10">
         <v>29022</v>
       </c>
       <c r="FN13" s="10">
         <v>25631</v>
       </c>
       <c r="FO13" s="10">
         <v>25017</v>
       </c>
@@ -10139,51 +9588,51 @@
         <v>223</v>
       </c>
       <c r="D14" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E14" s="46"/>
       <c r="F14" s="15">
         <v>622</v>
       </c>
       <c r="G14" s="16">
         <v>1663.8</v>
       </c>
       <c r="H14" s="16">
         <v>15.04</v>
       </c>
       <c r="I14" s="16">
         <v>2.74</v>
       </c>
       <c r="J14" s="16">
         <v>12.3</v>
       </c>
       <c r="K14" s="16">
         <v>13009</v>
       </c>
       <c r="L14" s="16">
-        <v>58307</v>
+        <v>44167</v>
       </c>
       <c r="M14" s="16">
         <v>62.5</v>
       </c>
       <c r="N14" s="16">
         <v>168241</v>
       </c>
       <c r="O14" s="16">
         <v>166780</v>
       </c>
       <c r="P14" s="16">
         <v>1461</v>
       </c>
       <c r="Q14" s="16">
         <v>14779</v>
       </c>
       <c r="R14" s="16">
         <v>1147</v>
       </c>
       <c r="S14" s="16">
         <v>15093</v>
       </c>
       <c r="T14" s="16">
         <v>38787</v>
       </c>
@@ -10241,69 +9690,69 @@
       <c r="AL14" s="16">
         <v>9268</v>
       </c>
       <c r="AM14" s="16">
         <v>122348</v>
       </c>
       <c r="AN14" s="16">
         <v>1611</v>
       </c>
       <c r="AO14" s="16">
         <v>2205</v>
       </c>
       <c r="AP14" s="16">
         <v>19.7</v>
       </c>
       <c r="AQ14" s="16">
         <v>1.8</v>
       </c>
       <c r="AR14" s="16">
         <v>30263</v>
       </c>
       <c r="AS14" s="16">
         <v>24.3</v>
       </c>
       <c r="AT14" s="16">
-        <v>3877</v>
+        <v>2937</v>
       </c>
       <c r="AU14" s="16">
-        <v>2.14</v>
+        <v>2.82</v>
       </c>
       <c r="AV14" s="16">
         <v>146</v>
       </c>
       <c r="AW14" s="16">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="AX14" s="10">
         <v>13</v>
       </c>
       <c r="AY14" s="10">
         <v>2012</v>
       </c>
       <c r="AZ14" s="10">
-        <v>519</v>
+        <v>685</v>
       </c>
       <c r="BA14" s="10">
         <v>182</v>
       </c>
       <c r="BB14" s="10">
         <v>16.68</v>
       </c>
       <c r="BC14" s="10">
         <v>3.02</v>
       </c>
       <c r="BD14" s="10">
         <v>13.66</v>
       </c>
       <c r="BE14" s="10">
         <v>9.33</v>
       </c>
       <c r="BF14" s="10">
         <v>6.82</v>
       </c>
       <c r="BG14" s="10">
         <v>4.9400000000000004</v>
       </c>
       <c r="BH14" s="10">
         <v>4.3899999999999997</v>
       </c>
@@ -10592,51 +10041,51 @@
       <c r="EY14" s="10">
         <v>8242</v>
       </c>
       <c r="EZ14" s="10">
         <v>233260</v>
       </c>
       <c r="FA14" s="10">
         <v>106827</v>
       </c>
       <c r="FB14" s="10">
         <v>42936</v>
       </c>
       <c r="FC14" s="10">
         <v>12363</v>
       </c>
       <c r="FD14" s="10">
         <v>32339</v>
       </c>
       <c r="FE14" s="10">
         <v>13781</v>
       </c>
       <c r="FF14" s="10">
         <v>126352</v>
       </c>
       <c r="FG14" s="10">
-        <v>69870</v>
+        <v>55730</v>
       </c>
       <c r="FH14" s="10">
         <v>14779</v>
       </c>
       <c r="FI14" s="10">
         <v>12429</v>
       </c>
       <c r="FJ14" s="10">
         <v>42001</v>
       </c>
       <c r="FK14" s="10">
         <v>34303</v>
       </c>
       <c r="FL14" s="10">
         <v>39816</v>
       </c>
       <c r="FM14" s="10">
         <v>11563</v>
       </c>
       <c r="FN14" s="10">
         <v>4524</v>
       </c>
       <c r="FO14" s="10">
         <v>4505</v>
       </c>
@@ -10883,51 +10332,51 @@
         <v>224</v>
       </c>
       <c r="D15" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E15" s="46"/>
       <c r="F15" s="15">
         <v>101</v>
       </c>
       <c r="G15" s="16">
         <v>3292</v>
       </c>
       <c r="H15" s="16">
         <v>16.190000000000001</v>
       </c>
       <c r="I15" s="16">
         <v>2.58</v>
       </c>
       <c r="J15" s="16">
         <v>13.61</v>
       </c>
       <c r="K15" s="16">
         <v>13439</v>
       </c>
       <c r="L15" s="16">
-        <v>65889</v>
+        <v>48445</v>
       </c>
       <c r="M15" s="16">
         <v>63.5</v>
       </c>
       <c r="N15" s="16">
         <v>141203</v>
       </c>
       <c r="O15" s="16">
         <v>149203</v>
       </c>
       <c r="P15" s="16">
         <v>-8000</v>
       </c>
       <c r="Q15" s="16">
         <v>15636</v>
       </c>
       <c r="R15" s="16">
         <v>1022</v>
       </c>
       <c r="S15" s="16">
         <v>6614</v>
       </c>
       <c r="T15" s="16">
         <v>38474</v>
       </c>
@@ -10985,69 +10434,69 @@
       <c r="AL15" s="16">
         <v>14628</v>
       </c>
       <c r="AM15" s="16">
         <v>141516</v>
       </c>
       <c r="AN15" s="16">
         <v>2247</v>
       </c>
       <c r="AO15" s="16">
         <v>1318</v>
       </c>
       <c r="AP15" s="16">
         <v>17.600000000000001</v>
       </c>
       <c r="AQ15" s="16">
         <v>0.9</v>
       </c>
       <c r="AR15" s="16">
         <v>33164</v>
       </c>
       <c r="AS15" s="16">
         <v>23.2</v>
       </c>
       <c r="AT15" s="16">
-        <v>4070</v>
+        <v>2992</v>
       </c>
       <c r="AU15" s="16">
-        <v>2.17</v>
+        <v>2.95</v>
       </c>
       <c r="AV15" s="16">
         <v>81</v>
       </c>
       <c r="AW15" s="16">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="AX15" s="10">
         <v>4</v>
       </c>
       <c r="AY15" s="10">
         <v>2048</v>
       </c>
       <c r="AZ15" s="10">
-        <v>503</v>
+        <v>685</v>
       </c>
       <c r="BA15" s="10">
         <v>101</v>
       </c>
       <c r="BB15" s="10">
         <v>17.940000000000001</v>
       </c>
       <c r="BC15" s="10">
         <v>2.83</v>
       </c>
       <c r="BD15" s="10">
         <v>15.11</v>
       </c>
       <c r="BE15" s="10">
         <v>9.44</v>
       </c>
       <c r="BF15" s="10">
         <v>7.18</v>
       </c>
       <c r="BG15" s="10">
         <v>6.36</v>
       </c>
       <c r="BH15" s="10">
         <v>3.08</v>
       </c>
@@ -11336,51 +10785,51 @@
       <c r="EY15" s="10">
         <v>5402</v>
       </c>
       <c r="EZ15" s="10">
         <v>166188</v>
       </c>
       <c r="FA15" s="10">
         <v>76161</v>
       </c>
       <c r="FB15" s="10">
         <v>36825</v>
       </c>
       <c r="FC15" s="10">
         <v>7699</v>
       </c>
       <c r="FD15" s="10">
         <v>26099</v>
       </c>
       <c r="FE15" s="10">
         <v>16517</v>
       </c>
       <c r="FF15" s="10">
         <v>89879</v>
       </c>
       <c r="FG15" s="10">
-        <v>76258</v>
+        <v>58814</v>
       </c>
       <c r="FH15" s="10">
         <v>15811</v>
       </c>
       <c r="FI15" s="10">
         <v>14720</v>
       </c>
       <c r="FJ15" s="10">
         <v>44779</v>
       </c>
       <c r="FK15" s="10">
         <v>38433</v>
       </c>
       <c r="FL15" s="10">
         <v>19576</v>
       </c>
       <c r="FM15" s="10">
         <v>10369</v>
       </c>
       <c r="FN15" s="10">
         <v>4020</v>
       </c>
       <c r="FO15" s="10">
         <v>4014</v>
       </c>
@@ -11627,51 +11076,51 @@
         <v>225</v>
       </c>
       <c r="D16" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E16" s="46"/>
       <c r="F16" s="15">
         <v>61</v>
       </c>
       <c r="G16" s="16">
         <v>3209.3</v>
       </c>
       <c r="H16" s="16">
         <v>20.170000000000002</v>
       </c>
       <c r="I16" s="16">
         <v>3.87</v>
       </c>
       <c r="J16" s="16">
         <v>16.3</v>
       </c>
       <c r="K16" s="16">
         <v>7285</v>
       </c>
       <c r="L16" s="16">
-        <v>23399</v>
+        <v>19375</v>
       </c>
       <c r="M16" s="16">
         <v>65.900000000000006</v>
       </c>
       <c r="N16" s="16">
         <v>61026</v>
       </c>
       <c r="O16" s="16">
         <v>63254</v>
       </c>
       <c r="P16" s="16">
         <v>-2228</v>
       </c>
       <c r="Q16" s="16">
         <v>15071</v>
       </c>
       <c r="R16" s="16">
         <v>357</v>
       </c>
       <c r="S16" s="16">
         <v>12486</v>
       </c>
       <c r="T16" s="16">
         <v>30292</v>
       </c>
@@ -11729,69 +11178,69 @@
       <c r="AL16" s="16">
         <v>10798</v>
       </c>
       <c r="AM16" s="16">
         <v>62999</v>
       </c>
       <c r="AN16" s="16">
         <v>1130</v>
       </c>
       <c r="AO16" s="16">
         <v>6844</v>
       </c>
       <c r="AP16" s="16">
         <v>81</v>
       </c>
       <c r="AQ16" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="AR16" s="16">
         <v>28566</v>
       </c>
       <c r="AS16" s="16">
         <v>40.9</v>
       </c>
       <c r="AT16" s="16">
-        <v>1160</v>
+        <v>961</v>
       </c>
       <c r="AU16" s="16">
-        <v>2.98</v>
+        <v>3.6</v>
       </c>
       <c r="AV16" s="16">
         <v>340</v>
       </c>
       <c r="AW16" s="16">
-        <v>292</v>
+        <v>353</v>
       </c>
       <c r="AX16" s="10">
         <v>21</v>
       </c>
       <c r="AY16" s="10">
         <v>1416</v>
       </c>
       <c r="AZ16" s="10">
-        <v>1221</v>
+        <v>1474</v>
       </c>
       <c r="BA16" s="10">
         <v>89</v>
       </c>
       <c r="BB16" s="10">
         <v>20.5</v>
       </c>
       <c r="BC16" s="10">
         <v>3.98</v>
       </c>
       <c r="BD16" s="10">
         <v>16.52</v>
       </c>
       <c r="BE16" s="10">
         <v>8.6999999999999993</v>
       </c>
       <c r="BF16" s="10">
         <v>3.2</v>
       </c>
       <c r="BG16" s="10">
         <v>5.89</v>
       </c>
       <c r="BH16" s="10">
         <v>2.81</v>
       </c>
@@ -12080,51 +11529,51 @@
       <c r="EY16" s="10">
         <v>6296</v>
       </c>
       <c r="EZ16" s="10">
         <v>68048</v>
       </c>
       <c r="FA16" s="10">
         <v>39754</v>
       </c>
       <c r="FB16" s="10">
         <v>26332</v>
       </c>
       <c r="FC16" s="10">
         <v>5557</v>
       </c>
       <c r="FD16" s="10">
         <v>4582</v>
       </c>
       <c r="FE16" s="10">
         <v>2156</v>
       </c>
       <c r="FF16" s="10">
         <v>28270</v>
       </c>
       <c r="FG16" s="10">
-        <v>28409</v>
+        <v>24385</v>
       </c>
       <c r="FH16" s="10">
         <v>8112</v>
       </c>
       <c r="FI16" s="10">
         <v>8077</v>
       </c>
       <c r="FJ16" s="10">
         <v>13246</v>
       </c>
       <c r="FK16" s="10">
         <v>13196</v>
       </c>
       <c r="FL16" s="10">
         <v>5021</v>
       </c>
       <c r="FM16" s="10">
         <v>5010</v>
       </c>
       <c r="FN16" s="10">
         <v>114</v>
       </c>
       <c r="FO16" s="10">
         <v>114</v>
       </c>
@@ -12371,51 +11820,51 @@
         <v>226</v>
       </c>
       <c r="D17" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E17" s="46"/>
       <c r="F17" s="15">
         <v>139</v>
       </c>
       <c r="G17" s="16">
         <v>964.4</v>
       </c>
       <c r="H17" s="16">
         <v>13.63</v>
       </c>
       <c r="I17" s="16">
         <v>2.0499999999999998</v>
       </c>
       <c r="J17" s="16">
         <v>11.58</v>
       </c>
       <c r="K17" s="16">
         <v>15095</v>
       </c>
       <c r="L17" s="16">
-        <v>87980</v>
+        <v>55214</v>
       </c>
       <c r="M17" s="16">
         <v>61.3</v>
       </c>
       <c r="N17" s="16">
         <v>266203</v>
       </c>
       <c r="O17" s="16">
         <v>249480</v>
       </c>
       <c r="P17" s="16">
         <v>16723</v>
       </c>
       <c r="Q17" s="16">
         <v>17762</v>
       </c>
       <c r="R17" s="16">
         <v>1488</v>
       </c>
       <c r="S17" s="16">
         <v>32997</v>
       </c>
       <c r="T17" s="16">
         <v>54013</v>
       </c>
@@ -12473,69 +11922,69 @@
       <c r="AL17" s="16">
         <v>6085</v>
       </c>
       <c r="AM17" s="16">
         <v>136266</v>
       </c>
       <c r="AN17" s="16">
         <v>1374</v>
       </c>
       <c r="AO17" s="16">
         <v>4042</v>
       </c>
       <c r="AP17" s="16">
         <v>17.899999999999999</v>
       </c>
       <c r="AQ17" s="16">
         <v>2.9</v>
       </c>
       <c r="AR17" s="16">
         <v>35247</v>
       </c>
       <c r="AS17" s="16">
         <v>25.1</v>
       </c>
       <c r="AT17" s="16">
-        <v>6455</v>
+        <v>4051</v>
       </c>
       <c r="AU17" s="16">
-        <v>1.59</v>
+        <v>2.54</v>
       </c>
       <c r="AV17" s="16">
         <v>296</v>
       </c>
       <c r="AW17" s="16">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="AX17" s="10">
         <v>42</v>
       </c>
       <c r="AY17" s="10">
         <v>2586</v>
       </c>
       <c r="AZ17" s="10">
-        <v>401</v>
+        <v>638</v>
       </c>
       <c r="BA17" s="10">
         <v>365</v>
       </c>
       <c r="BB17" s="10">
         <v>14.71</v>
       </c>
       <c r="BC17" s="10">
         <v>2.25</v>
       </c>
       <c r="BD17" s="10">
         <v>12.46</v>
       </c>
       <c r="BE17" s="10">
         <v>9.18</v>
       </c>
       <c r="BF17" s="10">
         <v>7.62</v>
       </c>
       <c r="BG17" s="10">
         <v>3.84</v>
       </c>
       <c r="BH17" s="10">
         <v>5.34</v>
       </c>
@@ -12824,51 +12273,51 @@
       <c r="EY17" s="10">
         <v>23935</v>
       </c>
       <c r="EZ17" s="10">
         <v>488032</v>
       </c>
       <c r="FA17" s="10">
         <v>194487</v>
       </c>
       <c r="FB17" s="10">
         <v>69361</v>
       </c>
       <c r="FC17" s="10">
         <v>23515</v>
       </c>
       <c r="FD17" s="10">
         <v>42585</v>
       </c>
       <c r="FE17" s="10">
         <v>25833</v>
       </c>
       <c r="FF17" s="10">
         <v>293440</v>
       </c>
       <c r="FG17" s="10">
-        <v>102865</v>
+        <v>70099</v>
       </c>
       <c r="FH17" s="10">
         <v>20744</v>
       </c>
       <c r="FI17" s="10">
         <v>17065</v>
       </c>
       <c r="FJ17" s="10">
         <v>69115</v>
       </c>
       <c r="FK17" s="10">
         <v>50972</v>
       </c>
       <c r="FL17" s="10">
         <v>117039</v>
       </c>
       <c r="FM17" s="10">
         <v>14885</v>
       </c>
       <c r="FN17" s="10">
         <v>3560</v>
       </c>
       <c r="FO17" s="10">
         <v>3560</v>
       </c>
@@ -13115,51 +12564,51 @@
         <v>227</v>
       </c>
       <c r="D18" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E18" s="46"/>
       <c r="F18" s="15">
         <v>61</v>
       </c>
       <c r="G18" s="16">
         <v>1786</v>
       </c>
       <c r="H18" s="16">
         <v>16.989999999999998</v>
       </c>
       <c r="I18" s="16">
         <v>2.77</v>
       </c>
       <c r="J18" s="16">
         <v>14.22</v>
       </c>
       <c r="K18" s="16">
         <v>14626</v>
       </c>
       <c r="L18" s="16">
-        <v>51642</v>
+        <v>40722</v>
       </c>
       <c r="M18" s="16">
         <v>59.1</v>
       </c>
       <c r="N18" s="16">
         <v>132545</v>
       </c>
       <c r="O18" s="16">
         <v>139591</v>
       </c>
       <c r="P18" s="16">
         <v>-7046</v>
       </c>
       <c r="Q18" s="16">
         <v>9814</v>
       </c>
       <c r="R18" s="16">
         <v>673</v>
       </c>
       <c r="S18" s="16">
         <v>2095</v>
       </c>
       <c r="T18" s="16">
         <v>36875</v>
       </c>
@@ -13217,69 +12666,69 @@
       <c r="AL18" s="16">
         <v>9251</v>
       </c>
       <c r="AM18" s="16">
         <v>128037</v>
       </c>
       <c r="AN18" s="16">
         <v>1670</v>
       </c>
       <c r="AO18" s="16">
         <v>1412</v>
       </c>
       <c r="AP18" s="16">
         <v>82.2</v>
       </c>
       <c r="AQ18" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="AR18" s="16">
         <v>36082</v>
       </c>
       <c r="AS18" s="16">
         <v>27.9</v>
       </c>
       <c r="AT18" s="16">
-        <v>3040</v>
+        <v>2397</v>
       </c>
       <c r="AU18" s="16">
-        <v>2.5099999999999998</v>
+        <v>3.18</v>
       </c>
       <c r="AV18" s="16">
         <v>83</v>
       </c>
       <c r="AW18" s="16">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="AX18" s="10">
         <v>8</v>
       </c>
       <c r="AY18" s="10">
         <v>2124</v>
       </c>
       <c r="AZ18" s="10">
-        <v>699</v>
+        <v>886</v>
       </c>
       <c r="BA18" s="10">
         <v>202</v>
       </c>
       <c r="BB18" s="10">
         <v>18.22</v>
       </c>
       <c r="BC18" s="10">
         <v>3.03</v>
       </c>
       <c r="BD18" s="10">
         <v>15.19</v>
       </c>
       <c r="BE18" s="10">
         <v>10.28</v>
       </c>
       <c r="BF18" s="10">
         <v>7.19</v>
       </c>
       <c r="BG18" s="10">
         <v>3.55</v>
       </c>
       <c r="BH18" s="10">
         <v>6.73</v>
       </c>
@@ -13568,51 +13017,51 @@
       <c r="EY18" s="10">
         <v>2400</v>
       </c>
       <c r="EZ18" s="10">
         <v>126466</v>
       </c>
       <c r="FA18" s="10">
         <v>67789</v>
       </c>
       <c r="FB18" s="10">
         <v>36195</v>
       </c>
       <c r="FC18" s="10">
         <v>8831</v>
       </c>
       <c r="FD18" s="10">
         <v>19104</v>
       </c>
       <c r="FE18" s="10">
         <v>10641</v>
       </c>
       <c r="FF18" s="10">
         <v>58661</v>
       </c>
       <c r="FG18" s="10">
-        <v>57526</v>
+        <v>46606</v>
       </c>
       <c r="FH18" s="10">
         <v>13483</v>
       </c>
       <c r="FI18" s="10">
         <v>12988</v>
       </c>
       <c r="FJ18" s="10">
         <v>30115</v>
       </c>
       <c r="FK18" s="10">
         <v>29085</v>
       </c>
       <c r="FL18" s="10">
         <v>7206</v>
       </c>
       <c r="FM18" s="10">
         <v>5884</v>
       </c>
       <c r="FN18" s="10">
         <v>4109</v>
       </c>
       <c r="FO18" s="10">
         <v>4109</v>
       </c>
@@ -13859,51 +13308,51 @@
         <v>228</v>
       </c>
       <c r="D19" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E19" s="46"/>
       <c r="F19" s="15">
         <v>33</v>
       </c>
       <c r="G19" s="16">
         <v>1832.6</v>
       </c>
       <c r="H19" s="16">
         <v>19.41</v>
       </c>
       <c r="I19" s="16">
         <v>3.88</v>
       </c>
       <c r="J19" s="16">
         <v>15.53</v>
       </c>
       <c r="K19" s="16">
         <v>13973</v>
       </c>
       <c r="L19" s="16">
-        <v>18568</v>
+        <v>15252</v>
       </c>
       <c r="M19" s="16">
         <v>68.599999999999994</v>
       </c>
       <c r="N19" s="16">
         <v>50016</v>
       </c>
       <c r="O19" s="16">
         <v>52293</v>
       </c>
       <c r="P19" s="16">
         <v>-2277</v>
       </c>
       <c r="Q19" s="16">
         <v>8379</v>
       </c>
       <c r="R19" s="16">
         <v>347</v>
       </c>
       <c r="S19" s="16">
         <v>5755</v>
       </c>
       <c r="T19" s="16">
         <v>19990</v>
       </c>
@@ -13961,69 +13410,69 @@
       <c r="AL19" s="16">
         <v>7736</v>
       </c>
       <c r="AM19" s="16">
         <v>40114</v>
       </c>
       <c r="AN19" s="16">
         <v>775</v>
       </c>
       <c r="AO19" s="16">
         <v>782</v>
       </c>
       <c r="AP19" s="16">
         <v>14.4</v>
       </c>
       <c r="AQ19" s="16">
         <v>1.9</v>
       </c>
       <c r="AR19" s="16">
         <v>15313</v>
       </c>
       <c r="AS19" s="16">
         <v>37.4</v>
       </c>
       <c r="AT19" s="16">
-        <v>957</v>
+        <v>786</v>
       </c>
       <c r="AU19" s="16">
-        <v>2.2000000000000002</v>
+        <v>2.68</v>
       </c>
       <c r="AV19" s="16">
         <v>40</v>
       </c>
       <c r="AW19" s="16">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="AX19" s="10">
         <v>4</v>
       </c>
       <c r="AY19" s="10">
         <v>789</v>
       </c>
       <c r="AZ19" s="10">
-        <v>825</v>
+        <v>1004</v>
       </c>
       <c r="BA19" s="10">
         <v>84</v>
       </c>
       <c r="BB19" s="10">
         <v>20.8</v>
       </c>
       <c r="BC19" s="10">
         <v>4.1500000000000004</v>
       </c>
       <c r="BD19" s="10">
         <v>16.649999999999999</v>
       </c>
       <c r="BE19" s="10">
         <v>12.26</v>
       </c>
       <c r="BF19" s="10">
         <v>10.039999999999999</v>
       </c>
       <c r="BG19" s="10">
         <v>9.1999999999999993</v>
       </c>
       <c r="BH19" s="10">
         <v>3.06</v>
       </c>
@@ -14312,51 +13761,51 @@
       <c r="EY19" s="10">
         <v>4360</v>
       </c>
       <c r="EZ19" s="10">
         <v>57936</v>
       </c>
       <c r="FA19" s="10">
         <v>32952</v>
       </c>
       <c r="FB19" s="10">
         <v>17530</v>
       </c>
       <c r="FC19" s="10">
         <v>5552</v>
       </c>
       <c r="FD19" s="10">
         <v>5831</v>
       </c>
       <c r="FE19" s="10">
         <v>2596</v>
       </c>
       <c r="FF19" s="10">
         <v>24950</v>
       </c>
       <c r="FG19" s="10">
-        <v>21759</v>
+        <v>18443</v>
       </c>
       <c r="FH19" s="10">
         <v>9626</v>
       </c>
       <c r="FI19" s="10">
         <v>8108</v>
       </c>
       <c r="FJ19" s="10">
         <v>10835</v>
       </c>
       <c r="FK19" s="10">
         <v>8225</v>
       </c>
       <c r="FL19" s="10">
         <v>3339</v>
       </c>
       <c r="FM19" s="10">
         <v>3191</v>
       </c>
       <c r="FN19" s="10">
         <v>577</v>
       </c>
       <c r="FO19" s="10">
         <v>577</v>
       </c>
@@ -14603,51 +14052,51 @@
         <v>229</v>
       </c>
       <c r="D20" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E20" s="46"/>
       <c r="F20" s="15">
         <v>52</v>
       </c>
       <c r="G20" s="16">
         <v>1689.3</v>
       </c>
       <c r="H20" s="16">
         <v>16.5</v>
       </c>
       <c r="I20" s="16">
         <v>3.82</v>
       </c>
       <c r="J20" s="16">
         <v>12.68</v>
       </c>
       <c r="K20" s="16">
         <v>9918</v>
       </c>
       <c r="L20" s="16">
-        <v>36204</v>
+        <v>33556</v>
       </c>
       <c r="M20" s="16">
         <v>64.8</v>
       </c>
       <c r="N20" s="16">
         <v>105036</v>
       </c>
       <c r="O20" s="16">
         <v>112058</v>
       </c>
       <c r="P20" s="16">
         <v>-7022</v>
       </c>
       <c r="Q20" s="16">
         <v>16485</v>
       </c>
       <c r="R20" s="16">
         <v>1230</v>
       </c>
       <c r="S20" s="16">
         <v>8233</v>
       </c>
       <c r="T20" s="16">
         <v>25651</v>
       </c>
@@ -14705,69 +14154,69 @@
       <c r="AL20" s="16">
         <v>10774</v>
       </c>
       <c r="AM20" s="16">
         <v>101191</v>
       </c>
       <c r="AN20" s="16">
         <v>1544</v>
       </c>
       <c r="AO20" s="16">
         <v>4119</v>
       </c>
       <c r="AP20" s="16">
         <v>120.3</v>
       </c>
       <c r="AQ20" s="16">
         <v>3.9</v>
       </c>
       <c r="AR20" s="16">
         <v>26018</v>
       </c>
       <c r="AS20" s="16">
         <v>24.7</v>
       </c>
       <c r="AT20" s="16">
-        <v>2194</v>
+        <v>2034</v>
       </c>
       <c r="AU20" s="16">
-        <v>2.91</v>
+        <v>3.14</v>
       </c>
       <c r="AV20" s="16">
         <v>249</v>
       </c>
       <c r="AW20" s="16">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="AX20" s="10">
         <v>24</v>
       </c>
       <c r="AY20" s="10">
         <v>1577</v>
       </c>
       <c r="AZ20" s="10">
-        <v>719</v>
+        <v>775</v>
       </c>
       <c r="BA20" s="10">
         <v>154</v>
       </c>
       <c r="BB20" s="10">
         <v>18.41</v>
       </c>
       <c r="BC20" s="10">
         <v>4.04</v>
       </c>
       <c r="BD20" s="10">
         <v>14.37</v>
       </c>
       <c r="BE20" s="10">
         <v>11.52</v>
       </c>
       <c r="BF20" s="10">
         <v>9.1</v>
       </c>
       <c r="BG20" s="10">
         <v>7.66</v>
       </c>
       <c r="BH20" s="10">
         <v>3.86</v>
       </c>
@@ -15056,51 +14505,51 @@
       <c r="EY20" s="10">
         <v>3480</v>
       </c>
       <c r="EZ20" s="10">
         <v>131356</v>
       </c>
       <c r="FA20" s="10">
         <v>69614</v>
       </c>
       <c r="FB20" s="10">
         <v>40749</v>
       </c>
       <c r="FC20" s="10">
         <v>9775</v>
       </c>
       <c r="FD20" s="10">
         <v>12895</v>
       </c>
       <c r="FE20" s="10">
         <v>6588</v>
       </c>
       <c r="FF20" s="10">
         <v>61729</v>
       </c>
       <c r="FG20" s="10">
-        <v>53853</v>
+        <v>51205</v>
       </c>
       <c r="FH20" s="10">
         <v>6601</v>
       </c>
       <c r="FI20" s="10">
         <v>6103</v>
       </c>
       <c r="FJ20" s="10">
         <v>20163</v>
       </c>
       <c r="FK20" s="10">
         <v>18112</v>
       </c>
       <c r="FL20" s="10">
         <v>17975</v>
       </c>
       <c r="FM20" s="10">
         <v>17649</v>
       </c>
       <c r="FN20" s="10">
         <v>10784</v>
       </c>
       <c r="FO20" s="10">
         <v>10665</v>
       </c>
@@ -15347,51 +14796,51 @@
         <v>230</v>
       </c>
       <c r="D21" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E21" s="46"/>
       <c r="F21" s="15">
         <v>26</v>
       </c>
       <c r="G21" s="16">
         <v>590.1</v>
       </c>
       <c r="H21" s="16">
         <v>15.26</v>
       </c>
       <c r="I21" s="16">
         <v>2.34</v>
       </c>
       <c r="J21" s="16">
         <v>12.92</v>
       </c>
       <c r="K21" s="16">
         <v>12864</v>
       </c>
       <c r="L21" s="16">
-        <v>31969</v>
+        <v>21673</v>
       </c>
       <c r="M21" s="16">
         <v>63.5</v>
       </c>
       <c r="N21" s="16">
         <v>239767</v>
       </c>
       <c r="O21" s="16">
         <v>259956</v>
       </c>
       <c r="P21" s="16">
         <v>-20189</v>
       </c>
       <c r="Q21" s="16">
         <v>9960</v>
       </c>
       <c r="R21" s="16">
         <v>554</v>
       </c>
       <c r="S21" s="16">
         <v>-10783</v>
       </c>
       <c r="T21" s="16">
         <v>13170</v>
       </c>
@@ -15449,69 +14898,69 @@
       <c r="AL21" s="16">
         <v>8785</v>
       </c>
       <c r="AM21" s="16">
         <v>88639</v>
       </c>
       <c r="AN21" s="16">
         <v>1056</v>
       </c>
       <c r="AO21" s="16">
         <v>-1570</v>
       </c>
       <c r="AP21" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AQ21" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AR21" s="16">
         <v>23004</v>
       </c>
       <c r="AS21" s="16">
         <v>26.4</v>
       </c>
       <c r="AT21" s="16">
-        <v>2095</v>
+        <v>1420</v>
       </c>
       <c r="AU21" s="16">
-        <v>2.72</v>
+        <v>4.0199999999999996</v>
       </c>
       <c r="AV21" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AW21" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AX21" s="10" t="s">
         <v>239</v>
       </c>
       <c r="AY21" s="10">
         <v>1507</v>
       </c>
       <c r="AZ21" s="10">
-        <v>720</v>
+        <v>1061</v>
       </c>
       <c r="BA21" s="10">
         <v>390</v>
       </c>
       <c r="BB21" s="10">
         <v>28.73</v>
       </c>
       <c r="BC21" s="10">
         <v>4.9800000000000004</v>
       </c>
       <c r="BD21" s="10">
         <v>23.75</v>
       </c>
       <c r="BE21" s="10">
         <v>18.05</v>
       </c>
       <c r="BF21" s="10">
         <v>9.51</v>
       </c>
       <c r="BG21" s="10">
         <v>6.12</v>
       </c>
       <c r="BH21" s="10">
         <v>11.93</v>
       </c>
@@ -15800,51 +15249,51 @@
       <c r="EY21" s="10">
         <v>-4338</v>
       </c>
       <c r="EZ21" s="10">
         <v>132966</v>
       </c>
       <c r="FA21" s="10">
         <v>67928</v>
       </c>
       <c r="FB21" s="10">
         <v>26377</v>
       </c>
       <c r="FC21" s="10">
         <v>19775</v>
       </c>
       <c r="FD21" s="10">
         <v>18424</v>
       </c>
       <c r="FE21" s="10">
         <v>10297</v>
       </c>
       <c r="FF21" s="10">
         <v>64710</v>
       </c>
       <c r="FG21" s="10">
-        <v>39986</v>
+        <v>29690</v>
       </c>
       <c r="FH21" s="10">
         <v>36736</v>
       </c>
       <c r="FI21" s="10">
         <v>8684</v>
       </c>
       <c r="FJ21" s="10">
         <v>48467</v>
       </c>
       <c r="FK21" s="10">
         <v>16027</v>
       </c>
       <c r="FL21" s="10">
         <v>19812</v>
       </c>
       <c r="FM21" s="10">
         <v>8017</v>
       </c>
       <c r="FN21" s="10">
         <v>2288</v>
       </c>
       <c r="FO21" s="10">
         <v>2110</v>
       </c>
@@ -16091,51 +15540,51 @@
         <v>231</v>
       </c>
       <c r="D22" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E22" s="46"/>
       <c r="F22" s="15">
         <v>143</v>
       </c>
       <c r="G22" s="16">
         <v>1056.5</v>
       </c>
       <c r="H22" s="16">
         <v>11.96</v>
       </c>
       <c r="I22" s="16">
         <v>2.48</v>
       </c>
       <c r="J22" s="16">
         <v>9.48</v>
       </c>
       <c r="K22" s="16">
         <v>13406</v>
       </c>
       <c r="L22" s="16">
-        <v>60858</v>
+        <v>55110</v>
       </c>
       <c r="M22" s="16">
         <v>60.8</v>
       </c>
       <c r="N22" s="16">
         <v>176736</v>
       </c>
       <c r="O22" s="16">
         <v>175018</v>
       </c>
       <c r="P22" s="16">
         <v>1718</v>
       </c>
       <c r="Q22" s="16">
         <v>14305</v>
       </c>
       <c r="R22" s="16">
         <v>1549</v>
       </c>
       <c r="S22" s="16">
         <v>14474</v>
       </c>
       <c r="T22" s="16">
         <v>40202</v>
       </c>
@@ -16193,69 +15642,69 @@
       <c r="AL22" s="16">
         <v>9214</v>
       </c>
       <c r="AM22" s="16">
         <v>151188</v>
       </c>
       <c r="AN22" s="16">
         <v>1997</v>
       </c>
       <c r="AO22" s="16">
         <v>-667</v>
       </c>
       <c r="AP22" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AQ22" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AR22" s="16">
         <v>28603</v>
       </c>
       <c r="AS22" s="16">
         <v>19</v>
       </c>
       <c r="AT22" s="16">
-        <v>5088</v>
+        <v>4608</v>
       </c>
       <c r="AU22" s="16">
-        <v>2.4700000000000002</v>
+        <v>2.73</v>
       </c>
       <c r="AV22" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AW22" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AX22" s="10" t="s">
         <v>239</v>
       </c>
       <c r="AY22" s="10">
         <v>2392</v>
       </c>
       <c r="AZ22" s="10">
-        <v>470</v>
+        <v>519</v>
       </c>
       <c r="BA22" s="10">
         <v>271</v>
       </c>
       <c r="BB22" s="10">
         <v>13.19</v>
       </c>
       <c r="BC22" s="10">
         <v>2.65</v>
       </c>
       <c r="BD22" s="10">
         <v>10.54</v>
       </c>
       <c r="BE22" s="10">
         <v>6.87</v>
       </c>
       <c r="BF22" s="10">
         <v>5.24</v>
       </c>
       <c r="BG22" s="10">
         <v>3.37</v>
       </c>
       <c r="BH22" s="10">
         <v>3.5</v>
       </c>
@@ -16544,51 +15993,51 @@
       <c r="EY22" s="10">
         <v>669</v>
       </c>
       <c r="EZ22" s="10">
         <v>195585</v>
       </c>
       <c r="FA22" s="10">
         <v>107105</v>
       </c>
       <c r="FB22" s="10">
         <v>36180</v>
       </c>
       <c r="FC22" s="10">
         <v>8686</v>
       </c>
       <c r="FD22" s="10">
         <v>55471</v>
       </c>
       <c r="FE22" s="10">
         <v>11333</v>
       </c>
       <c r="FF22" s="10">
         <v>88407</v>
       </c>
       <c r="FG22" s="10">
-        <v>73705</v>
+        <v>67957</v>
       </c>
       <c r="FH22" s="10">
         <v>12796</v>
       </c>
       <c r="FI22" s="10">
         <v>12070</v>
       </c>
       <c r="FJ22" s="10">
         <v>42517</v>
       </c>
       <c r="FK22" s="10">
         <v>39597</v>
       </c>
       <c r="FL22" s="10">
         <v>13527</v>
       </c>
       <c r="FM22" s="10">
         <v>12847</v>
       </c>
       <c r="FN22" s="10">
         <v>6320</v>
       </c>
       <c r="FO22" s="10">
         <v>6317</v>
       </c>
@@ -16835,51 +16284,51 @@
         <v>232</v>
       </c>
       <c r="D23" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E23" s="46"/>
       <c r="F23" s="15">
         <v>6</v>
       </c>
       <c r="G23" s="16">
         <v>346.3</v>
       </c>
       <c r="H23" s="16">
         <v>5.75</v>
       </c>
       <c r="I23" s="16">
         <v>1.82</v>
       </c>
       <c r="J23" s="16">
         <v>3.93</v>
       </c>
       <c r="K23" s="16">
         <v>7555</v>
       </c>
       <c r="L23" s="16">
-        <v>10215</v>
+        <v>10097</v>
       </c>
       <c r="M23" s="16">
         <v>53</v>
       </c>
       <c r="N23" s="16">
         <v>32099</v>
       </c>
       <c r="O23" s="16">
         <v>39883</v>
       </c>
       <c r="P23" s="16">
         <v>-7784</v>
       </c>
       <c r="Q23" s="16">
         <v>3952</v>
       </c>
       <c r="R23" s="16">
         <v>26</v>
       </c>
       <c r="S23" s="16">
         <v>-3858</v>
       </c>
       <c r="T23" s="16">
         <v>7536</v>
       </c>
@@ -16937,69 +16386,69 @@
       <c r="AL23" s="16">
         <v>2291</v>
       </c>
       <c r="AM23" s="16">
         <v>34483</v>
       </c>
       <c r="AN23" s="16">
         <v>580</v>
       </c>
       <c r="AO23" s="16">
         <v>417</v>
       </c>
       <c r="AP23" s="16" t="s">
         <v>239</v>
       </c>
       <c r="AQ23" s="16">
         <v>1.2</v>
       </c>
       <c r="AR23" s="16">
         <v>13446</v>
       </c>
       <c r="AS23" s="16">
         <v>38.5</v>
       </c>
       <c r="AT23" s="16">
-        <v>1777</v>
+        <v>1756</v>
       </c>
       <c r="AU23" s="16">
-        <v>3.42</v>
+        <v>3.46</v>
       </c>
       <c r="AV23" s="16">
         <v>73</v>
       </c>
       <c r="AW23" s="16">
         <v>41</v>
       </c>
       <c r="AX23" s="10">
         <v>12</v>
       </c>
       <c r="AY23" s="10">
         <v>2338</v>
       </c>
       <c r="AZ23" s="10">
-        <v>1316</v>
+        <v>1332</v>
       </c>
       <c r="BA23" s="10">
         <v>388</v>
       </c>
       <c r="BB23" s="10">
         <v>5.77</v>
       </c>
       <c r="BC23" s="10">
         <v>1.82</v>
       </c>
       <c r="BD23" s="10">
         <v>3.95</v>
       </c>
       <c r="BE23" s="10">
         <v>2.25</v>
       </c>
       <c r="BF23" s="10">
         <v>1.83</v>
       </c>
       <c r="BG23" s="10">
         <v>1.25</v>
       </c>
       <c r="BH23" s="10">
         <v>1</v>
       </c>
@@ -17288,51 +16737,51 @@
       <c r="EY23" s="10">
         <v>-4554</v>
       </c>
       <c r="EZ23" s="10">
         <v>51856</v>
       </c>
       <c r="FA23" s="10">
         <v>20417</v>
       </c>
       <c r="FB23" s="10">
         <v>19187</v>
       </c>
       <c r="FC23" s="10">
         <v>356</v>
       </c>
       <c r="FD23" s="10">
         <v>495</v>
       </c>
       <c r="FE23" s="10">
         <v>487</v>
       </c>
       <c r="FF23" s="10">
         <v>31439</v>
       </c>
       <c r="FG23" s="10">
-        <v>27173</v>
+        <v>27055</v>
       </c>
       <c r="FH23" s="10">
         <v>1290</v>
       </c>
       <c r="FI23" s="10">
         <v>1282</v>
       </c>
       <c r="FJ23" s="10">
         <v>6852</v>
       </c>
       <c r="FK23" s="10">
         <v>6831</v>
       </c>
       <c r="FL23" s="10">
         <v>16958</v>
       </c>
       <c r="FM23" s="10">
         <v>16958</v>
       </c>
       <c r="FN23" s="10">
         <v>2043</v>
       </c>
       <c r="FO23" s="10">
         <v>2043</v>
       </c>
@@ -17579,51 +17028,51 @@
         <v>220</v>
       </c>
       <c r="D24" s="53" t="s">
         <v>221</v>
       </c>
       <c r="E24" s="46"/>
       <c r="F24" s="15">
         <v>483</v>
       </c>
       <c r="G24" s="16">
         <v>2910.4</v>
       </c>
       <c r="H24" s="16">
         <v>17.72</v>
       </c>
       <c r="I24" s="16">
         <v>3.1</v>
       </c>
       <c r="J24" s="16">
         <v>14.62</v>
       </c>
       <c r="K24" s="16">
         <v>14617</v>
       </c>
       <c r="L24" s="16">
-        <v>74496</v>
+        <v>57390</v>
       </c>
       <c r="M24" s="16">
         <v>62.9</v>
       </c>
       <c r="N24" s="16">
         <v>199276</v>
       </c>
       <c r="O24" s="16">
         <v>199042</v>
       </c>
       <c r="P24" s="16">
         <v>234</v>
       </c>
       <c r="Q24" s="16">
         <v>18713</v>
       </c>
       <c r="R24" s="16">
         <v>1509</v>
       </c>
       <c r="S24" s="16">
         <v>17438</v>
       </c>
       <c r="T24" s="16">
         <v>47080</v>
       </c>
@@ -17681,69 +17130,69 @@
       <c r="AL24" s="16">
         <v>12763</v>
       </c>
       <c r="AM24" s="16">
         <v>140625</v>
       </c>
       <c r="AN24" s="16">
         <v>2012</v>
       </c>
       <c r="AO24" s="16">
         <v>3731</v>
       </c>
       <c r="AP24" s="16">
         <v>27.5</v>
       </c>
       <c r="AQ24" s="16">
         <v>2.6</v>
       </c>
       <c r="AR24" s="16">
         <v>37814</v>
       </c>
       <c r="AS24" s="16">
         <v>26.2</v>
       </c>
       <c r="AT24" s="16">
-        <v>4204</v>
+        <v>3239</v>
       </c>
       <c r="AU24" s="16">
-        <v>1.94</v>
+        <v>2.52</v>
       </c>
       <c r="AV24" s="16">
         <v>211</v>
       </c>
       <c r="AW24" s="16">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="AX24" s="10">
         <v>13</v>
       </c>
       <c r="AY24" s="10">
         <v>2134</v>
       </c>
       <c r="AZ24" s="10">
-        <v>508</v>
+        <v>659</v>
       </c>
       <c r="BA24" s="10">
         <v>130</v>
       </c>
       <c r="BB24" s="10">
         <v>19.62</v>
       </c>
       <c r="BC24" s="10">
         <v>3.39</v>
       </c>
       <c r="BD24" s="10">
         <v>16.23</v>
       </c>
       <c r="BE24" s="10">
         <v>11.51</v>
       </c>
       <c r="BF24" s="10">
         <v>8.2899999999999991</v>
       </c>
       <c r="BG24" s="10">
         <v>6.25</v>
       </c>
       <c r="BH24" s="10">
         <v>5.26</v>
       </c>
@@ -18032,51 +17481,51 @@
       <c r="EY24" s="10">
         <v>11991</v>
       </c>
       <c r="EZ24" s="10">
         <v>302993</v>
       </c>
       <c r="FA24" s="10">
         <v>132688</v>
       </c>
       <c r="FB24" s="10">
         <v>54140</v>
       </c>
       <c r="FC24" s="10">
         <v>16477</v>
       </c>
       <c r="FD24" s="10">
         <v>35889</v>
       </c>
       <c r="FE24" s="10">
         <v>18346</v>
       </c>
       <c r="FF24" s="10">
         <v>170073</v>
       </c>
       <c r="FG24" s="10">
-        <v>90376</v>
+        <v>73270</v>
       </c>
       <c r="FH24" s="10">
         <v>18160</v>
       </c>
       <c r="FI24" s="10">
         <v>15008</v>
       </c>
       <c r="FJ24" s="10">
         <v>55010</v>
       </c>
       <c r="FK24" s="10">
         <v>44232</v>
       </c>
       <c r="FL24" s="10">
         <v>55576</v>
       </c>
       <c r="FM24" s="10">
         <v>15880</v>
       </c>
       <c r="FN24" s="10">
         <v>6831</v>
       </c>
       <c r="FO24" s="10">
         <v>6703</v>
       </c>
@@ -18323,51 +17772,51 @@
         <v>220</v>
       </c>
       <c r="D25" s="56" t="s">
         <v>221</v>
       </c>
       <c r="E25" s="47"/>
       <c r="F25" s="18">
         <v>241</v>
       </c>
       <c r="G25" s="19">
         <v>1197</v>
       </c>
       <c r="H25" s="19">
         <v>9.39</v>
       </c>
       <c r="I25" s="19">
         <v>2.04</v>
       </c>
       <c r="J25" s="19">
         <v>7.35</v>
       </c>
       <c r="K25" s="19">
         <v>10825</v>
       </c>
       <c r="L25" s="19">
-        <v>55755</v>
+        <v>46409</v>
       </c>
       <c r="M25" s="19">
         <v>59</v>
       </c>
       <c r="N25" s="19">
         <v>127004</v>
       </c>
       <c r="O25" s="19">
         <v>126788</v>
       </c>
       <c r="P25" s="19">
         <v>216</v>
       </c>
       <c r="Q25" s="19">
         <v>10473</v>
       </c>
       <c r="R25" s="19">
         <v>1078</v>
       </c>
       <c r="S25" s="19">
         <v>9611</v>
       </c>
       <c r="T25" s="19">
         <v>30133</v>
       </c>
@@ -18425,69 +17874,69 @@
       <c r="AL25" s="19">
         <v>5816</v>
       </c>
       <c r="AM25" s="19">
         <v>118117</v>
       </c>
       <c r="AN25" s="19">
         <v>1396</v>
       </c>
       <c r="AO25" s="19">
         <v>-2149</v>
       </c>
       <c r="AP25" s="19" t="s">
         <v>239</v>
       </c>
       <c r="AQ25" s="19" t="s">
         <v>239</v>
       </c>
       <c r="AR25" s="19">
         <v>21952</v>
       </c>
       <c r="AS25" s="19">
         <v>18.899999999999999</v>
       </c>
       <c r="AT25" s="19">
-        <v>5938</v>
+        <v>4942</v>
       </c>
       <c r="AU25" s="19">
-        <v>2.08</v>
+        <v>2.5</v>
       </c>
       <c r="AV25" s="19" t="s">
         <v>239</v>
       </c>
       <c r="AW25" s="19" t="s">
         <v>239</v>
       </c>
       <c r="AX25" s="20" t="s">
         <v>239</v>
       </c>
       <c r="AY25" s="20">
         <v>2338</v>
       </c>
       <c r="AZ25" s="20">
-        <v>394</v>
+        <v>473</v>
       </c>
       <c r="BA25" s="20">
         <v>183</v>
       </c>
       <c r="BB25" s="20">
         <v>10.19</v>
       </c>
       <c r="BC25" s="20">
         <v>2.23</v>
       </c>
       <c r="BD25" s="20">
         <v>7.96</v>
       </c>
       <c r="BE25" s="20">
         <v>4.49</v>
       </c>
       <c r="BF25" s="20">
         <v>3.59</v>
       </c>
       <c r="BG25" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH25" s="20">
         <v>2.19</v>
       </c>
@@ -18776,51 +18225,51 @@
       <c r="EY25" s="20">
         <v>1386</v>
       </c>
       <c r="EZ25" s="20">
         <v>138809</v>
       </c>
       <c r="FA25" s="20">
         <v>71510</v>
       </c>
       <c r="FB25" s="20">
         <v>30093</v>
       </c>
       <c r="FC25" s="20">
         <v>5629</v>
       </c>
       <c r="FD25" s="20">
         <v>30607</v>
       </c>
       <c r="FE25" s="20">
         <v>7730</v>
       </c>
       <c r="FF25" s="20">
         <v>67138</v>
       </c>
       <c r="FG25" s="20">
-        <v>64899</v>
+        <v>55553</v>
       </c>
       <c r="FH25" s="20">
         <v>13769</v>
       </c>
       <c r="FI25" s="20">
         <v>13420</v>
       </c>
       <c r="FJ25" s="20">
         <v>31279</v>
       </c>
       <c r="FK25" s="20">
         <v>30995</v>
       </c>
       <c r="FL25" s="20">
         <v>9230</v>
       </c>
       <c r="FM25" s="20">
         <v>9144</v>
       </c>
       <c r="FN25" s="20">
         <v>6671</v>
       </c>
       <c r="FO25" s="20">
         <v>6667</v>
       </c>