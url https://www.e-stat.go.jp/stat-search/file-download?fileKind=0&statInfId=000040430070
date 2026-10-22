--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E5FC6BF-8C76-4285-969F-BFB387D1CBF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBEFC1A3-D526-4F10-9245-FFE992C096E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8DB1F242-2A27-407A-B6BB-1D559729B924}"/>
   </bookViews>
   <sheets>
     <sheet name="k062" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1223,180 +1223,180 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1">
-[...74 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFill="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{7D7D18FD-6454-4C36-8C3B-D8046BC5CEF4}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{BD083C4F-6C42-4A98-9DD7-D57D13A76141}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1686,3812 +1686,3812 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{769EEB55-3B06-43FB-B49A-0638F5BBBCB7}">
   <dimension ref="A1:CT18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="10.7109375" style="2"/>
+    <col min="1" max="1" width="6.7109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" style="8" customWidth="1"/>
+    <col min="3" max="3" width="11.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="28.7109375" style="8" customWidth="1"/>
+    <col min="5" max="5" width="5.7109375" style="8" customWidth="1"/>
+    <col min="6" max="16384" width="10.7109375" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:98" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...95 lines deleted...]
-      <c r="CT1" s="1"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+      <c r="R1" s="7"/>
+      <c r="S1" s="7"/>
+      <c r="T1" s="7"/>
+      <c r="U1" s="7"/>
+      <c r="V1" s="7"/>
+      <c r="W1" s="7"/>
+      <c r="X1" s="7"/>
+      <c r="Y1" s="7"/>
+      <c r="Z1" s="7"/>
+      <c r="AA1" s="7"/>
+      <c r="AB1" s="7"/>
+      <c r="AC1" s="7"/>
+      <c r="AD1" s="7"/>
+      <c r="AE1" s="7"/>
+      <c r="AF1" s="7"/>
+      <c r="AG1" s="7"/>
+      <c r="AH1" s="7"/>
+      <c r="AI1" s="7"/>
+      <c r="AJ1" s="7"/>
+      <c r="AK1" s="7"/>
+      <c r="AL1" s="7"/>
+      <c r="AM1" s="7"/>
+      <c r="AN1" s="7"/>
+      <c r="AO1" s="7"/>
+      <c r="AP1" s="7"/>
+      <c r="AQ1" s="7"/>
+      <c r="AR1" s="7"/>
+      <c r="AS1" s="7"/>
+      <c r="AT1" s="7"/>
+      <c r="AU1" s="7"/>
+      <c r="AV1" s="7"/>
+      <c r="AW1" s="7"/>
+      <c r="AX1" s="7"/>
+      <c r="AY1" s="7"/>
+      <c r="AZ1" s="7"/>
+      <c r="BA1" s="7"/>
+      <c r="BB1" s="7"/>
+      <c r="BC1" s="7"/>
+      <c r="BD1" s="7"/>
+      <c r="BE1" s="7"/>
+      <c r="BF1" s="7"/>
+      <c r="BG1" s="7"/>
+      <c r="BH1" s="7"/>
+      <c r="BI1" s="7"/>
+      <c r="BJ1" s="7"/>
+      <c r="BK1" s="7"/>
+      <c r="BL1" s="7"/>
+      <c r="BM1" s="7"/>
+      <c r="BN1" s="7"/>
+      <c r="BO1" s="7"/>
+      <c r="BP1" s="7"/>
+      <c r="BQ1" s="7"/>
+      <c r="BR1" s="7"/>
+      <c r="BS1" s="7"/>
+      <c r="BT1" s="7"/>
+      <c r="BU1" s="7"/>
+      <c r="BV1" s="7"/>
+      <c r="BW1" s="7"/>
+      <c r="BX1" s="7"/>
+      <c r="BY1" s="7"/>
+      <c r="BZ1" s="7"/>
+      <c r="CA1" s="7"/>
+      <c r="CB1" s="7"/>
+      <c r="CC1" s="7"/>
+      <c r="CD1" s="7"/>
+      <c r="CE1" s="7"/>
+      <c r="CF1" s="7"/>
+      <c r="CG1" s="7"/>
+      <c r="CH1" s="7"/>
+      <c r="CI1" s="7"/>
+      <c r="CJ1" s="7"/>
+      <c r="CK1" s="7"/>
+      <c r="CL1" s="7"/>
+      <c r="CM1" s="7"/>
+      <c r="CN1" s="7"/>
+      <c r="CO1" s="7"/>
+      <c r="CP1" s="7"/>
+      <c r="CQ1" s="7"/>
+      <c r="CR1" s="7"/>
+      <c r="CS1" s="7"/>
+      <c r="CT1" s="7"/>
     </row>
     <row r="2" spans="1:98" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="1"/>
-[...95 lines deleted...]
-      <c r="CT2" s="1"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7"/>
+      <c r="AJ2" s="7"/>
+      <c r="AK2" s="7"/>
+      <c r="AL2" s="7"/>
+      <c r="AM2" s="7"/>
+      <c r="AN2" s="7"/>
+      <c r="AO2" s="7"/>
+      <c r="AP2" s="7"/>
+      <c r="AQ2" s="7"/>
+      <c r="AR2" s="7"/>
+      <c r="AS2" s="7"/>
+      <c r="AT2" s="7"/>
+      <c r="AU2" s="7"/>
+      <c r="AV2" s="7"/>
+      <c r="AW2" s="7"/>
+      <c r="AX2" s="7"/>
+      <c r="AY2" s="7"/>
+      <c r="AZ2" s="7"/>
+      <c r="BA2" s="7"/>
+      <c r="BB2" s="7"/>
+      <c r="BC2" s="7"/>
+      <c r="BD2" s="7"/>
+      <c r="BE2" s="7"/>
+      <c r="BF2" s="7"/>
+      <c r="BG2" s="7"/>
+      <c r="BH2" s="7"/>
+      <c r="BI2" s="7"/>
+      <c r="BJ2" s="7"/>
+      <c r="BK2" s="7"/>
+      <c r="BL2" s="7"/>
+      <c r="BM2" s="7"/>
+      <c r="BN2" s="7"/>
+      <c r="BO2" s="7"/>
+      <c r="BP2" s="7"/>
+      <c r="BQ2" s="7"/>
+      <c r="BR2" s="7"/>
+      <c r="BS2" s="7"/>
+      <c r="BT2" s="7"/>
+      <c r="BU2" s="7"/>
+      <c r="BV2" s="7"/>
+      <c r="BW2" s="7"/>
+      <c r="BX2" s="7"/>
+      <c r="BY2" s="7"/>
+      <c r="BZ2" s="7"/>
+      <c r="CA2" s="7"/>
+      <c r="CB2" s="7"/>
+      <c r="CC2" s="7"/>
+      <c r="CD2" s="7"/>
+      <c r="CE2" s="7"/>
+      <c r="CF2" s="7"/>
+      <c r="CG2" s="7"/>
+      <c r="CH2" s="7"/>
+      <c r="CI2" s="7"/>
+      <c r="CJ2" s="7"/>
+      <c r="CK2" s="7"/>
+      <c r="CL2" s="7"/>
+      <c r="CM2" s="7"/>
+      <c r="CN2" s="7"/>
+      <c r="CO2" s="7"/>
+      <c r="CP2" s="7"/>
+      <c r="CQ2" s="7"/>
+      <c r="CR2" s="7"/>
+      <c r="CS2" s="7"/>
+      <c r="CT2" s="7"/>
     </row>
     <row r="3" spans="1:98" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="1"/>
-[...95 lines deleted...]
-      <c r="CT3" s="1"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="9"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7"/>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="7"/>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="7"/>
+      <c r="AR3" s="7"/>
+      <c r="AS3" s="7"/>
+      <c r="AT3" s="7"/>
+      <c r="AU3" s="7"/>
+      <c r="AV3" s="7"/>
+      <c r="AW3" s="7"/>
+      <c r="AX3" s="7"/>
+      <c r="AY3" s="7"/>
+      <c r="AZ3" s="7"/>
+      <c r="BA3" s="7"/>
+      <c r="BB3" s="7"/>
+      <c r="BC3" s="7"/>
+      <c r="BD3" s="7"/>
+      <c r="BE3" s="7"/>
+      <c r="BF3" s="7"/>
+      <c r="BG3" s="7"/>
+      <c r="BH3" s="7"/>
+      <c r="BI3" s="7"/>
+      <c r="BJ3" s="7"/>
+      <c r="BK3" s="7"/>
+      <c r="BL3" s="7"/>
+      <c r="BM3" s="7"/>
+      <c r="BN3" s="7"/>
+      <c r="BO3" s="7"/>
+      <c r="BP3" s="7"/>
+      <c r="BQ3" s="7"/>
+      <c r="BR3" s="7"/>
+      <c r="BS3" s="7"/>
+      <c r="BT3" s="7"/>
+      <c r="BU3" s="7"/>
+      <c r="BV3" s="7"/>
+      <c r="BW3" s="7"/>
+      <c r="BX3" s="7"/>
+      <c r="BY3" s="7"/>
+      <c r="BZ3" s="7"/>
+      <c r="CA3" s="7"/>
+      <c r="CB3" s="7"/>
+      <c r="CC3" s="7"/>
+      <c r="CD3" s="7"/>
+      <c r="CE3" s="7"/>
+      <c r="CF3" s="7"/>
+      <c r="CG3" s="7"/>
+      <c r="CH3" s="7"/>
+      <c r="CI3" s="7"/>
+      <c r="CJ3" s="7"/>
+      <c r="CK3" s="7"/>
+      <c r="CL3" s="7"/>
+      <c r="CM3" s="7"/>
+      <c r="CN3" s="7"/>
+      <c r="CO3" s="7"/>
+      <c r="CP3" s="7"/>
+      <c r="CQ3" s="7"/>
+      <c r="CR3" s="7"/>
+      <c r="CS3" s="7"/>
+      <c r="CT3" s="7"/>
     </row>
     <row r="4" spans="1:98" ht="9.6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="4"/>
-      <c r="B4" s="4"/>
+      <c r="A4" s="10"/>
+      <c r="B4" s="10"/>
     </row>
     <row r="5" spans="1:98" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="5"/>
-[...3 lines deleted...]
-      <c r="E5" s="7" t="s">
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="14">
         <v>1</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="15">
         <v>1</v>
       </c>
-      <c r="H5" s="8">
+      <c r="H5" s="14">
         <v>1</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="15">
         <v>1</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="16">
         <v>1</v>
       </c>
-      <c r="K5" s="10">
+      <c r="K5" s="16">
         <v>1</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="17">
         <v>1</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="15">
         <v>1</v>
       </c>
-      <c r="N5" s="9">
+      <c r="N5" s="15">
         <v>2</v>
       </c>
-      <c r="O5" s="9">
+      <c r="O5" s="15">
         <v>2</v>
       </c>
-      <c r="P5" s="9">
+      <c r="P5" s="15">
         <v>3</v>
       </c>
-      <c r="Q5" s="9">
+      <c r="Q5" s="15">
         <v>3</v>
       </c>
-      <c r="R5" s="10">
+      <c r="R5" s="16">
         <v>2</v>
       </c>
-      <c r="S5" s="10">
+      <c r="S5" s="16">
         <v>3</v>
       </c>
-      <c r="T5" s="10">
+      <c r="T5" s="16">
         <v>3</v>
       </c>
-      <c r="U5" s="10">
+      <c r="U5" s="16">
         <v>4</v>
       </c>
-      <c r="V5" s="10">
+      <c r="V5" s="16">
         <v>4</v>
       </c>
-      <c r="W5" s="10">
+      <c r="W5" s="16">
         <v>1</v>
       </c>
-      <c r="X5" s="10">
+      <c r="X5" s="16">
         <v>2</v>
       </c>
-      <c r="Y5" s="10">
+      <c r="Y5" s="16">
         <v>2</v>
       </c>
-      <c r="Z5" s="10">
+      <c r="Z5" s="16">
         <v>3</v>
       </c>
-      <c r="AA5" s="10">
+      <c r="AA5" s="16">
         <v>2</v>
       </c>
-      <c r="AB5" s="10">
+      <c r="AB5" s="16">
         <v>3</v>
       </c>
-      <c r="AC5" s="10">
+      <c r="AC5" s="16">
         <v>3</v>
       </c>
-      <c r="AD5" s="10">
+      <c r="AD5" s="16">
         <v>3</v>
       </c>
-      <c r="AE5" s="9">
+      <c r="AE5" s="15">
         <v>1</v>
       </c>
-      <c r="AF5" s="9">
+      <c r="AF5" s="15">
         <v>2</v>
       </c>
-      <c r="AG5" s="9">
+      <c r="AG5" s="15">
         <v>1</v>
       </c>
-      <c r="AH5" s="12">
+      <c r="AH5" s="18">
         <v>1</v>
       </c>
-      <c r="AI5" s="12">
+      <c r="AI5" s="18">
         <v>1</v>
       </c>
-      <c r="AJ5" s="8">
+      <c r="AJ5" s="14">
         <v>1</v>
       </c>
-      <c r="AK5" s="8">
+      <c r="AK5" s="14">
         <v>2</v>
       </c>
-      <c r="AL5" s="8">
+      <c r="AL5" s="14">
         <v>2</v>
       </c>
-      <c r="AM5" s="8">
+      <c r="AM5" s="14">
         <v>2</v>
       </c>
-      <c r="AN5" s="8">
+      <c r="AN5" s="14">
         <v>2</v>
       </c>
-      <c r="AO5" s="8">
+      <c r="AO5" s="14">
         <v>1</v>
       </c>
-      <c r="AP5" s="8">
+      <c r="AP5" s="14">
         <v>2</v>
       </c>
-      <c r="AQ5" s="8">
+      <c r="AQ5" s="14">
         <v>2</v>
       </c>
-      <c r="AR5" s="8">
+      <c r="AR5" s="14">
         <v>2</v>
       </c>
-      <c r="AS5" s="8">
+      <c r="AS5" s="14">
         <v>2</v>
       </c>
-      <c r="AT5" s="8">
+      <c r="AT5" s="14">
         <v>1</v>
       </c>
-      <c r="AU5" s="8">
+      <c r="AU5" s="14">
         <v>2</v>
       </c>
-      <c r="AV5" s="8">
+      <c r="AV5" s="14">
         <v>2</v>
       </c>
-      <c r="AW5" s="8">
+      <c r="AW5" s="14">
         <v>2</v>
       </c>
-      <c r="AX5" s="8">
+      <c r="AX5" s="14">
         <v>2</v>
       </c>
-      <c r="AY5" s="9">
+      <c r="AY5" s="15">
         <v>1</v>
       </c>
-      <c r="AZ5" s="9">
+      <c r="AZ5" s="15">
         <v>1</v>
       </c>
-      <c r="BA5" s="9">
+      <c r="BA5" s="15">
         <v>1</v>
       </c>
-      <c r="BB5" s="9">
+      <c r="BB5" s="15">
         <v>1</v>
       </c>
-      <c r="BC5" s="9">
+      <c r="BC5" s="15">
         <v>2</v>
       </c>
-      <c r="BD5" s="9">
+      <c r="BD5" s="15">
         <v>3</v>
       </c>
-      <c r="BE5" s="9">
+      <c r="BE5" s="15">
         <v>3</v>
       </c>
-      <c r="BF5" s="9">
+      <c r="BF5" s="15">
         <v>3</v>
       </c>
-      <c r="BG5" s="9">
+      <c r="BG5" s="15">
         <v>3</v>
       </c>
-      <c r="BH5" s="9">
+      <c r="BH5" s="15">
         <v>3</v>
       </c>
-      <c r="BI5" s="9">
+      <c r="BI5" s="15">
         <v>3</v>
       </c>
-      <c r="BJ5" s="9">
+      <c r="BJ5" s="15">
         <v>3</v>
       </c>
-      <c r="BK5" s="9">
+      <c r="BK5" s="15">
         <v>4</v>
       </c>
-      <c r="BL5" s="9">
+      <c r="BL5" s="15">
         <v>4</v>
       </c>
-      <c r="BM5" s="9">
+      <c r="BM5" s="15">
         <v>3</v>
       </c>
-      <c r="BN5" s="9">
+      <c r="BN5" s="15">
         <v>3</v>
       </c>
-      <c r="BO5" s="9">
+      <c r="BO5" s="15">
         <v>4</v>
       </c>
-      <c r="BP5" s="9">
+      <c r="BP5" s="15">
         <v>4</v>
       </c>
-      <c r="BQ5" s="9">
+      <c r="BQ5" s="15">
         <v>3</v>
       </c>
-      <c r="BR5" s="9">
+      <c r="BR5" s="15">
         <v>3</v>
       </c>
-      <c r="BS5" s="9">
+      <c r="BS5" s="15">
         <v>2</v>
       </c>
-      <c r="BT5" s="9">
+      <c r="BT5" s="15">
         <v>2</v>
       </c>
-      <c r="BU5" s="9">
+      <c r="BU5" s="15">
         <v>2</v>
       </c>
-      <c r="BV5" s="9">
+      <c r="BV5" s="15">
         <v>2</v>
       </c>
-      <c r="BW5" s="9">
+      <c r="BW5" s="15">
         <v>1</v>
       </c>
-      <c r="BX5" s="9">
+      <c r="BX5" s="15">
         <v>1</v>
       </c>
-      <c r="BY5" s="9">
+      <c r="BY5" s="15">
         <v>2</v>
       </c>
-      <c r="BZ5" s="9">
+      <c r="BZ5" s="15">
         <v>2</v>
       </c>
-      <c r="CA5" s="9">
+      <c r="CA5" s="15">
         <v>2</v>
       </c>
-      <c r="CB5" s="9">
+      <c r="CB5" s="15">
         <v>2</v>
       </c>
-      <c r="CC5" s="9">
+      <c r="CC5" s="15">
         <v>2</v>
       </c>
-      <c r="CD5" s="9">
+      <c r="CD5" s="15">
         <v>2</v>
       </c>
-      <c r="CE5" s="9">
+      <c r="CE5" s="15">
         <v>2</v>
       </c>
-      <c r="CF5" s="9">
+      <c r="CF5" s="15">
         <v>2</v>
       </c>
-      <c r="CG5" s="9">
+      <c r="CG5" s="15">
         <v>2</v>
       </c>
-      <c r="CH5" s="9">
+      <c r="CH5" s="15">
         <v>2</v>
       </c>
-      <c r="CI5" s="9">
+      <c r="CI5" s="15">
         <v>2</v>
       </c>
-      <c r="CJ5" s="9">
+      <c r="CJ5" s="15">
         <v>2</v>
       </c>
-      <c r="CK5" s="9">
+      <c r="CK5" s="15">
         <v>2</v>
       </c>
-      <c r="CL5" s="9">
+      <c r="CL5" s="15">
         <v>2</v>
       </c>
-      <c r="CM5" s="9">
+      <c r="CM5" s="15">
         <v>2</v>
       </c>
-      <c r="CN5" s="9">
+      <c r="CN5" s="15">
         <v>2</v>
       </c>
-      <c r="CO5" s="9">
+      <c r="CO5" s="15">
         <v>2</v>
       </c>
-      <c r="CP5" s="9">
+      <c r="CP5" s="15">
         <v>3</v>
       </c>
-      <c r="CQ5" s="9">
+      <c r="CQ5" s="15">
         <v>2</v>
       </c>
-      <c r="CR5" s="9">
+      <c r="CR5" s="15">
         <v>1</v>
       </c>
-      <c r="CS5" s="9">
+      <c r="CS5" s="15">
         <v>1</v>
       </c>
-      <c r="CT5" s="13"/>
+      <c r="CT5" s="19"/>
     </row>
     <row r="6" spans="1:98" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="5"/>
-[...4 lines deleted...]
-      <c r="F6" s="15" t="s">
+      <c r="A6" s="11"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="15" t="s">
+      <c r="G6" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="15" t="s">
+      <c r="H6" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="15" t="s">
+      <c r="I6" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J6" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K6" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="17" t="s">
+      <c r="L6" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="15" t="s">
+      <c r="M6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="N6" s="15" t="s">
+      <c r="N6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="O6" s="15" t="s">
+      <c r="O6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="P6" s="15" t="s">
+      <c r="P6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="15" t="s">
+      <c r="Q6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="R6" s="15" t="s">
+      <c r="R6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="S6" s="15" t="s">
+      <c r="S6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="T6" s="15" t="s">
+      <c r="T6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="U6" s="15" t="s">
+      <c r="U6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="V6" s="15" t="s">
+      <c r="V6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="W6" s="15" t="s">
+      <c r="W6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="X6" s="15" t="s">
+      <c r="X6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="Y6" s="15" t="s">
+      <c r="Y6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="Z6" s="15" t="s">
+      <c r="Z6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="AA6" s="15" t="s">
+      <c r="AA6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="AB6" s="15" t="s">
+      <c r="AB6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="AC6" s="15" t="s">
+      <c r="AC6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="AD6" s="15" t="s">
+      <c r="AD6" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="AE6" s="15" t="s">
+      <c r="AE6" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AF6" s="15" t="s">
+      <c r="AF6" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AG6" s="15" t="s">
+      <c r="AG6" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="AH6" s="15" t="s">
+      <c r="AH6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="AI6" s="15" t="s">
+      <c r="AI6" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AJ6" s="15" t="s">
+      <c r="AJ6" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AK6" s="15" t="s">
+      <c r="AK6" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AL6" s="15" t="s">
+      <c r="AL6" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AM6" s="15" t="s">
+      <c r="AM6" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AN6" s="15" t="s">
+      <c r="AN6" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AO6" s="15" t="s">
+      <c r="AO6" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="AP6" s="15" t="s">
+      <c r="AP6" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="AQ6" s="15" t="s">
+      <c r="AQ6" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="AR6" s="15" t="s">
+      <c r="AR6" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="AS6" s="15" t="s">
+      <c r="AS6" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="AT6" s="15" t="s">
+      <c r="AT6" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AU6" s="15" t="s">
+      <c r="AU6" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AV6" s="15" t="s">
+      <c r="AV6" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="AW6" s="15" t="s">
+      <c r="AW6" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AX6" s="15" t="s">
+      <c r="AX6" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AY6" s="15" t="s">
+      <c r="AY6" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="AZ6" s="15" t="s">
+      <c r="AZ6" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BA6" s="15" t="s">
+      <c r="BA6" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="BB6" s="15" t="s">
+      <c r="BB6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BC6" s="15" t="s">
+      <c r="BC6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BD6" s="15" t="s">
+      <c r="BD6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BE6" s="15" t="s">
+      <c r="BE6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BF6" s="15" t="s">
+      <c r="BF6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BG6" s="15" t="s">
+      <c r="BG6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BH6" s="15" t="s">
+      <c r="BH6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BI6" s="15" t="s">
+      <c r="BI6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BJ6" s="15" t="s">
+      <c r="BJ6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BK6" s="15" t="s">
+      <c r="BK6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BL6" s="15" t="s">
+      <c r="BL6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BM6" s="15" t="s">
+      <c r="BM6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BN6" s="15" t="s">
+      <c r="BN6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BO6" s="15" t="s">
+      <c r="BO6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BP6" s="15" t="s">
+      <c r="BP6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BQ6" s="15" t="s">
+      <c r="BQ6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BR6" s="15" t="s">
+      <c r="BR6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BS6" s="15" t="s">
+      <c r="BS6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BT6" s="15" t="s">
+      <c r="BT6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BU6" s="15" t="s">
+      <c r="BU6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BV6" s="15" t="s">
+      <c r="BV6" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BW6" s="15" t="s">
+      <c r="BW6" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="BX6" s="15" t="s">
+      <c r="BX6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="BY6" s="15" t="s">
+      <c r="BY6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="BZ6" s="15" t="s">
+      <c r="BZ6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CA6" s="15" t="s">
+      <c r="CA6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CB6" s="15" t="s">
+      <c r="CB6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CC6" s="15" t="s">
+      <c r="CC6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CD6" s="15" t="s">
+      <c r="CD6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CE6" s="15" t="s">
+      <c r="CE6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CF6" s="15" t="s">
+      <c r="CF6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CG6" s="15" t="s">
+      <c r="CG6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CH6" s="15" t="s">
+      <c r="CH6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CI6" s="15" t="s">
+      <c r="CI6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CJ6" s="15" t="s">
+      <c r="CJ6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CK6" s="15" t="s">
+      <c r="CK6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CL6" s="15" t="s">
+      <c r="CL6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CM6" s="15" t="s">
+      <c r="CM6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CN6" s="15" t="s">
+      <c r="CN6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CO6" s="15" t="s">
+      <c r="CO6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CP6" s="15" t="s">
+      <c r="CP6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CQ6" s="15" t="s">
+      <c r="CQ6" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="CR6" s="15" t="s">
+      <c r="CR6" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="CS6" s="15" t="s">
+      <c r="CS6" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="CT6" s="13"/>
+      <c r="CT6" s="19"/>
     </row>
     <row r="7" spans="1:98" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="5"/>
-[...4 lines deleted...]
-      <c r="F7" s="15" t="s">
+      <c r="A7" s="11"/>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="15" t="s">
+      <c r="G7" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="15" t="s">
+      <c r="H7" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="15" t="s">
+      <c r="I7" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="J7" s="16" t="s">
+      <c r="J7" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="16" t="s">
+      <c r="K7" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="17" t="s">
+      <c r="L7" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="15" t="s">
+      <c r="M7" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="15" t="s">
+      <c r="N7" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="O7" s="15" t="s">
+      <c r="O7" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="P7" s="15" t="s">
+      <c r="P7" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="Q7" s="15" t="s">
+      <c r="Q7" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="R7" s="15" t="s">
+      <c r="R7" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="S7" s="15" t="s">
+      <c r="S7" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="T7" s="15" t="s">
+      <c r="T7" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="U7" s="15" t="s">
+      <c r="U7" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="V7" s="15" t="s">
+      <c r="V7" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="W7" s="15" t="s">
+      <c r="W7" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="X7" s="15" t="s">
+      <c r="X7" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="Y7" s="15" t="s">
+      <c r="Y7" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="Z7" s="15" t="s">
+      <c r="Z7" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="AA7" s="15" t="s">
+      <c r="AA7" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="AB7" s="15" t="s">
+      <c r="AB7" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="AC7" s="15" t="s">
+      <c r="AC7" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="AD7" s="15" t="s">
+      <c r="AD7" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="AE7" s="15" t="s">
+      <c r="AE7" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AF7" s="15" t="s">
+      <c r="AF7" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="AG7" s="15" t="s">
+      <c r="AG7" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="AH7" s="15" t="s">
+      <c r="AH7" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="AI7" s="15" t="s">
+      <c r="AI7" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AJ7" s="15" t="s">
+      <c r="AJ7" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AK7" s="15" t="s">
+      <c r="AK7" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AL7" s="15" t="s">
+      <c r="AL7" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AM7" s="15" t="s">
+      <c r="AM7" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AN7" s="15" t="s">
+      <c r="AN7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AO7" s="15" t="s">
+      <c r="AO7" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="AP7" s="15" t="s">
+      <c r="AP7" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AQ7" s="15" t="s">
+      <c r="AQ7" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AR7" s="15" t="s">
+      <c r="AR7" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AS7" s="15" t="s">
+      <c r="AS7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AT7" s="15" t="s">
+      <c r="AT7" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AU7" s="15" t="s">
+      <c r="AU7" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AV7" s="15" t="s">
+      <c r="AV7" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AW7" s="15" t="s">
+      <c r="AW7" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AX7" s="15" t="s">
+      <c r="AX7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AY7" s="15" t="s">
+      <c r="AY7" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="AZ7" s="15" t="s">
+      <c r="AZ7" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BA7" s="15" t="s">
+      <c r="BA7" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="BB7" s="15" t="s">
+      <c r="BB7" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BC7" s="15" t="s">
+      <c r="BC7" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="BD7" s="15" t="s">
+      <c r="BD7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BE7" s="15" t="s">
+      <c r="BE7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BF7" s="15" t="s">
+      <c r="BF7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BG7" s="15" t="s">
+      <c r="BG7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BH7" s="15" t="s">
+      <c r="BH7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BI7" s="15" t="s">
+      <c r="BI7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BJ7" s="15" t="s">
+      <c r="BJ7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BK7" s="15" t="s">
+      <c r="BK7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BL7" s="15" t="s">
+      <c r="BL7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BM7" s="15" t="s">
+      <c r="BM7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BN7" s="15" t="s">
+      <c r="BN7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BO7" s="15" t="s">
+      <c r="BO7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BP7" s="15" t="s">
+      <c r="BP7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BQ7" s="15" t="s">
+      <c r="BQ7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BR7" s="15" t="s">
+      <c r="BR7" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BS7" s="15" t="s">
+      <c r="BS7" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="BT7" s="15" t="s">
+      <c r="BT7" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="BU7" s="15" t="s">
+      <c r="BU7" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="BV7" s="15" t="s">
+      <c r="BV7" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="BW7" s="15" t="s">
+      <c r="BW7" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="BX7" s="15" t="s">
+      <c r="BX7" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="BY7" s="15" t="s">
+      <c r="BY7" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="BZ7" s="15" t="s">
+      <c r="BZ7" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="CA7" s="15" t="s">
+      <c r="CA7" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="CB7" s="15" t="s">
+      <c r="CB7" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="CC7" s="15" t="s">
+      <c r="CC7" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="CD7" s="15" t="s">
+      <c r="CD7" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="CE7" s="15" t="s">
+      <c r="CE7" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="CF7" s="15" t="s">
+      <c r="CF7" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="CG7" s="15" t="s">
+      <c r="CG7" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="CH7" s="15" t="s">
+      <c r="CH7" s="21" t="s">
         <v>54</v>
       </c>
-      <c r="CI7" s="15" t="s">
+      <c r="CI7" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="CJ7" s="15" t="s">
+      <c r="CJ7" s="21" t="s">
         <v>56</v>
       </c>
-      <c r="CK7" s="15" t="s">
+      <c r="CK7" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="CL7" s="15" t="s">
+      <c r="CL7" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="CM7" s="15" t="s">
+      <c r="CM7" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="CN7" s="15" t="s">
+      <c r="CN7" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="CO7" s="15" t="s">
+      <c r="CO7" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="CP7" s="15" t="s">
+      <c r="CP7" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="CQ7" s="15" t="s">
+      <c r="CQ7" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="CR7" s="15" t="s">
+      <c r="CR7" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="CS7" s="15" t="s">
+      <c r="CS7" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="CT7" s="13"/>
+      <c r="CT7" s="19"/>
     </row>
     <row r="8" spans="1:98" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="5"/>
-[...4 lines deleted...]
-      <c r="F8" s="15" t="s">
+      <c r="A8" s="11"/>
+      <c r="B8" s="11"/>
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="20"/>
+      <c r="F8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="G8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="15" t="s">
+      <c r="H8" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="I8" s="15" t="s">
+      <c r="I8" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="J8" s="16" t="s">
+      <c r="J8" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="K8" s="16" t="s">
+      <c r="K8" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="L8" s="17" t="s">
+      <c r="L8" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="M8" s="15" t="s">
+      <c r="M8" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="N8" s="15" t="s">
+      <c r="N8" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="O8" s="15" t="s">
+      <c r="O8" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="P8" s="15" t="s">
+      <c r="P8" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="Q8" s="15" t="s">
+      <c r="Q8" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="R8" s="15" t="s">
+      <c r="R8" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="S8" s="15" t="s">
+      <c r="S8" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="T8" s="15" t="s">
+      <c r="T8" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="U8" s="15" t="s">
+      <c r="U8" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="V8" s="15" t="s">
+      <c r="V8" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="W8" s="15" t="s">
+      <c r="W8" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="X8" s="15" t="s">
+      <c r="X8" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="Y8" s="15" t="s">
+      <c r="Y8" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="Z8" s="15" t="s">
+      <c r="Z8" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="AA8" s="15" t="s">
+      <c r="AA8" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="AB8" s="15" t="s">
+      <c r="AB8" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="AC8" s="15" t="s">
+      <c r="AC8" s="21" t="s">
         <v>65</v>
       </c>
-      <c r="AD8" s="15" t="s">
+      <c r="AD8" s="21" t="s">
         <v>66</v>
       </c>
-      <c r="AE8" s="15" t="s">
+      <c r="AE8" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AF8" s="15" t="s">
+      <c r="AF8" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="AG8" s="15" t="s">
+      <c r="AG8" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="AH8" s="15" t="s">
+      <c r="AH8" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="AI8" s="15" t="s">
+      <c r="AI8" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AJ8" s="15" t="s">
+      <c r="AJ8" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AK8" s="15" t="s">
+      <c r="AK8" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AL8" s="15" t="s">
+      <c r="AL8" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AM8" s="15" t="s">
+      <c r="AM8" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AN8" s="15" t="s">
+      <c r="AN8" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AO8" s="15" t="s">
+      <c r="AO8" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="AP8" s="15" t="s">
+      <c r="AP8" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AQ8" s="15" t="s">
+      <c r="AQ8" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AR8" s="15" t="s">
+      <c r="AR8" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AS8" s="15" t="s">
+      <c r="AS8" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AT8" s="15" t="s">
+      <c r="AT8" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AU8" s="15" t="s">
+      <c r="AU8" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AV8" s="15" t="s">
+      <c r="AV8" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AW8" s="15" t="s">
+      <c r="AW8" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AX8" s="15" t="s">
+      <c r="AX8" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AY8" s="15" t="s">
+      <c r="AY8" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="AZ8" s="15" t="s">
+      <c r="AZ8" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BA8" s="15" t="s">
+      <c r="BA8" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="BB8" s="15" t="s">
+      <c r="BB8" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BC8" s="15" t="s">
+      <c r="BC8" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BD8" s="15" t="s">
+      <c r="BD8" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="BE8" s="15" t="s">
+      <c r="BE8" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="BF8" s="15" t="s">
+      <c r="BF8" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="BG8" s="15" t="s">
+      <c r="BG8" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="BH8" s="15" t="s">
+      <c r="BH8" s="21" t="s">
         <v>71</v>
       </c>
-      <c r="BI8" s="15" t="s">
+      <c r="BI8" s="21" t="s">
         <v>72</v>
       </c>
-      <c r="BJ8" s="17" t="s">
+      <c r="BJ8" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="BK8" s="17" t="s">
+      <c r="BK8" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="BL8" s="17" t="s">
+      <c r="BL8" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="BM8" s="17" t="s">
+      <c r="BM8" s="23" t="s">
         <v>74</v>
       </c>
-      <c r="BN8" s="15" t="s">
+      <c r="BN8" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="BO8" s="15" t="s">
+      <c r="BO8" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="BP8" s="15" t="s">
+      <c r="BP8" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="BQ8" s="15" t="s">
+      <c r="BQ8" s="21" t="s">
         <v>76</v>
       </c>
-      <c r="BR8" s="15" t="s">
+      <c r="BR8" s="21" t="s">
         <v>77</v>
       </c>
-      <c r="BS8" s="15" t="s">
+      <c r="BS8" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="BT8" s="15" t="s">
+      <c r="BT8" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="BU8" s="15" t="s">
+      <c r="BU8" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="BV8" s="15" t="s">
+      <c r="BV8" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="BW8" s="15" t="s">
+      <c r="BW8" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="BX8" s="15" t="s">
+      <c r="BX8" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="BY8" s="15" t="s">
+      <c r="BY8" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="BZ8" s="15" t="s">
+      <c r="BZ8" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="CA8" s="15" t="s">
+      <c r="CA8" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="CB8" s="15" t="s">
+      <c r="CB8" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="CC8" s="15" t="s">
+      <c r="CC8" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="CD8" s="15" t="s">
+      <c r="CD8" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="CE8" s="15" t="s">
+      <c r="CE8" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="CF8" s="15" t="s">
+      <c r="CF8" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="CG8" s="15" t="s">
+      <c r="CG8" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="CH8" s="15" t="s">
+      <c r="CH8" s="21" t="s">
         <v>54</v>
       </c>
-      <c r="CI8" s="15" t="s">
+      <c r="CI8" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="CJ8" s="15" t="s">
+      <c r="CJ8" s="21" t="s">
         <v>56</v>
       </c>
-      <c r="CK8" s="15" t="s">
+      <c r="CK8" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="CL8" s="15" t="s">
+      <c r="CL8" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="CM8" s="15" t="s">
+      <c r="CM8" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="CN8" s="15" t="s">
+      <c r="CN8" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="CO8" s="15" t="s">
+      <c r="CO8" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="CP8" s="15" t="s">
+      <c r="CP8" s="21" t="s">
         <v>78</v>
       </c>
-      <c r="CQ8" s="15" t="s">
+      <c r="CQ8" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="CR8" s="15" t="s">
+      <c r="CR8" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="CS8" s="15" t="s">
+      <c r="CS8" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="CT8" s="13"/>
+      <c r="CT8" s="19"/>
     </row>
     <row r="9" spans="1:98" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="5"/>
-[...4 lines deleted...]
-      <c r="F9" s="15" t="s">
+      <c r="A9" s="11"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="15" t="s">
+      <c r="G9" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="15" t="s">
+      <c r="H9" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="15" t="s">
+      <c r="I9" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="16" t="s">
+      <c r="J9" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="K9" s="16" t="s">
+      <c r="K9" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="L9" s="17" t="s">
+      <c r="L9" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="M9" s="15" t="s">
+      <c r="M9" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="N9" s="15" t="s">
+      <c r="N9" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="O9" s="15" t="s">
+      <c r="O9" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="15" t="s">
+      <c r="P9" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="Q9" s="15" t="s">
+      <c r="Q9" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="R9" s="15" t="s">
+      <c r="R9" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="S9" s="15" t="s">
+      <c r="S9" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="T9" s="15" t="s">
+      <c r="T9" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="U9" s="15" t="s">
+      <c r="U9" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="V9" s="15" t="s">
+      <c r="V9" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="W9" s="15" t="s">
+      <c r="W9" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="X9" s="15" t="s">
+      <c r="X9" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="Y9" s="15" t="s">
+      <c r="Y9" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="Z9" s="15" t="s">
+      <c r="Z9" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="AA9" s="15" t="s">
+      <c r="AA9" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="AB9" s="15" t="s">
+      <c r="AB9" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="AC9" s="15" t="s">
+      <c r="AC9" s="21" t="s">
         <v>65</v>
       </c>
-      <c r="AD9" s="15" t="s">
+      <c r="AD9" s="21" t="s">
         <v>66</v>
       </c>
-      <c r="AE9" s="15" t="s">
+      <c r="AE9" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AF9" s="15" t="s">
+      <c r="AF9" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="AG9" s="15" t="s">
+      <c r="AG9" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="AH9" s="15" t="s">
+      <c r="AH9" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="AI9" s="15" t="s">
+      <c r="AI9" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AJ9" s="15" t="s">
+      <c r="AJ9" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="AK9" s="15" t="s">
+      <c r="AK9" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AL9" s="15" t="s">
+      <c r="AL9" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AM9" s="15" t="s">
+      <c r="AM9" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AN9" s="15" t="s">
+      <c r="AN9" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AO9" s="15" t="s">
+      <c r="AO9" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="AP9" s="15" t="s">
+      <c r="AP9" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AQ9" s="15" t="s">
+      <c r="AQ9" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AR9" s="15" t="s">
+      <c r="AR9" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AS9" s="15" t="s">
+      <c r="AS9" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AT9" s="15" t="s">
+      <c r="AT9" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="AU9" s="15" t="s">
+      <c r="AU9" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="AV9" s="15" t="s">
+      <c r="AV9" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AW9" s="15" t="s">
+      <c r="AW9" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="AX9" s="15" t="s">
+      <c r="AX9" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AY9" s="15" t="s">
+      <c r="AY9" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="AZ9" s="15" t="s">
+      <c r="AZ9" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="BA9" s="15" t="s">
+      <c r="BA9" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="BB9" s="15" t="s">
+      <c r="BB9" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="BC9" s="15" t="s">
+      <c r="BC9" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="BD9" s="15" t="s">
+      <c r="BD9" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="BE9" s="15" t="s">
+      <c r="BE9" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="BF9" s="15" t="s">
+      <c r="BF9" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="BG9" s="15" t="s">
+      <c r="BG9" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="BH9" s="15" t="s">
+      <c r="BH9" s="21" t="s">
         <v>71</v>
       </c>
-      <c r="BI9" s="15" t="s">
+      <c r="BI9" s="21" t="s">
         <v>72</v>
       </c>
-      <c r="BJ9" s="17" t="s">
+      <c r="BJ9" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="BK9" s="17" t="s">
+      <c r="BK9" s="23" t="s">
         <v>79</v>
       </c>
-      <c r="BL9" s="17" t="s">
+      <c r="BL9" s="23" t="s">
         <v>80</v>
       </c>
-      <c r="BM9" s="17" t="s">
+      <c r="BM9" s="23" t="s">
         <v>74</v>
       </c>
-      <c r="BN9" s="15" t="s">
+      <c r="BN9" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="BO9" s="15" t="s">
+      <c r="BO9" s="21" t="s">
         <v>81</v>
       </c>
-      <c r="BP9" s="15" t="s">
+      <c r="BP9" s="21" t="s">
         <v>82</v>
       </c>
-      <c r="BQ9" s="15" t="s">
+      <c r="BQ9" s="21" t="s">
         <v>76</v>
       </c>
-      <c r="BR9" s="15" t="s">
+      <c r="BR9" s="21" t="s">
         <v>77</v>
       </c>
-      <c r="BS9" s="15" t="s">
+      <c r="BS9" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="BT9" s="15" t="s">
+      <c r="BT9" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="BU9" s="15" t="s">
+      <c r="BU9" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="BV9" s="15" t="s">
+      <c r="BV9" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="BW9" s="15" t="s">
+      <c r="BW9" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="BX9" s="15" t="s">
+      <c r="BX9" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="BY9" s="15" t="s">
+      <c r="BY9" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="BZ9" s="15" t="s">
+      <c r="BZ9" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="CA9" s="15" t="s">
+      <c r="CA9" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="CB9" s="15" t="s">
+      <c r="CB9" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="CC9" s="15" t="s">
+      <c r="CC9" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="CD9" s="15" t="s">
+      <c r="CD9" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="CE9" s="15" t="s">
+      <c r="CE9" s="21" t="s">
         <v>51</v>
       </c>
-      <c r="CF9" s="15" t="s">
+      <c r="CF9" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="CG9" s="15" t="s">
+      <c r="CG9" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="CH9" s="15" t="s">
+      <c r="CH9" s="21" t="s">
         <v>54</v>
       </c>
-      <c r="CI9" s="15" t="s">
+      <c r="CI9" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="CJ9" s="15" t="s">
+      <c r="CJ9" s="21" t="s">
         <v>56</v>
       </c>
-      <c r="CK9" s="15" t="s">
+      <c r="CK9" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="CL9" s="15" t="s">
+      <c r="CL9" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="CM9" s="15" t="s">
+      <c r="CM9" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="CN9" s="15" t="s">
+      <c r="CN9" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="CO9" s="15" t="s">
+      <c r="CO9" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="CP9" s="15" t="s">
+      <c r="CP9" s="21" t="s">
         <v>78</v>
       </c>
-      <c r="CQ9" s="15" t="s">
+      <c r="CQ9" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="CR9" s="15" t="s">
+      <c r="CR9" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="CS9" s="15" t="s">
+      <c r="CS9" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="CT9" s="13"/>
+      <c r="CT9" s="19"/>
     </row>
     <row r="10" spans="1:98" x14ac:dyDescent="0.15">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="19"/>
-[...1 lines deleted...]
-      <c r="D10" s="19" t="s">
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25" t="s">
         <v>83</v>
       </c>
-      <c r="E10" s="20" t="s">
+      <c r="E10" s="26" t="s">
         <v>84</v>
       </c>
-      <c r="F10" s="21" t="s">
+      <c r="F10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="G10" s="21" t="s">
+      <c r="G10" s="27" t="s">
         <v>86</v>
       </c>
-      <c r="H10" s="21" t="s">
+      <c r="H10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="I10" s="22" t="s">
+      <c r="I10" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="J10" s="22" t="s">
+      <c r="J10" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="K10" s="22" t="s">
+      <c r="K10" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="L10" s="22" t="s">
+      <c r="L10" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="M10" s="21" t="s">
+      <c r="M10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="N10" s="21" t="s">
+      <c r="N10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="O10" s="21" t="s">
+      <c r="O10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="P10" s="21" t="s">
+      <c r="P10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="Q10" s="21" t="s">
+      <c r="Q10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="R10" s="21" t="s">
+      <c r="R10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="S10" s="21" t="s">
+      <c r="S10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="T10" s="21" t="s">
+      <c r="T10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="U10" s="21" t="s">
+      <c r="U10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="V10" s="21" t="s">
+      <c r="V10" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="W10" s="21" t="s">
+      <c r="W10" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="X10" s="21" t="s">
+      <c r="X10" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="Y10" s="21" t="s">
+      <c r="Y10" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="Z10" s="21" t="s">
+      <c r="Z10" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="AA10" s="21" t="s">
+      <c r="AA10" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="AB10" s="21" t="s">
+      <c r="AB10" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="AC10" s="21" t="s">
+      <c r="AC10" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="AD10" s="21" t="s">
+      <c r="AD10" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="AE10" s="21" t="s">
+      <c r="AE10" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="AF10" s="21" t="s">
+      <c r="AF10" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="AG10" s="21" t="s">
+      <c r="AG10" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="AH10" s="21" t="s">
+      <c r="AH10" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="AI10" s="21" t="s">
+      <c r="AI10" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="AJ10" s="21" t="s">
+      <c r="AJ10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AK10" s="21" t="s">
+      <c r="AK10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AL10" s="21" t="s">
+      <c r="AL10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AM10" s="21" t="s">
+      <c r="AM10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AN10" s="21" t="s">
+      <c r="AN10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AO10" s="21" t="s">
+      <c r="AO10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AP10" s="21" t="s">
+      <c r="AP10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AQ10" s="21" t="s">
+      <c r="AQ10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AR10" s="21" t="s">
+      <c r="AR10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AS10" s="21" t="s">
+      <c r="AS10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AT10" s="21" t="s">
+      <c r="AT10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AU10" s="21" t="s">
+      <c r="AU10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AV10" s="21" t="s">
+      <c r="AV10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AW10" s="21" t="s">
+      <c r="AW10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AX10" s="21" t="s">
+      <c r="AX10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AY10" s="21" t="s">
+      <c r="AY10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="AZ10" s="21" t="s">
+      <c r="AZ10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="BA10" s="21" t="s">
+      <c r="BA10" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="BB10" s="21" t="s">
+      <c r="BB10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BC10" s="21" t="s">
+      <c r="BC10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BD10" s="21" t="s">
+      <c r="BD10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BE10" s="21" t="s">
+      <c r="BE10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BF10" s="21" t="s">
+      <c r="BF10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BG10" s="21" t="s">
+      <c r="BG10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BH10" s="21" t="s">
+      <c r="BH10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BI10" s="21" t="s">
+      <c r="BI10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BJ10" s="21" t="s">
+      <c r="BJ10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BK10" s="21" t="s">
+      <c r="BK10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BL10" s="21" t="s">
+      <c r="BL10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BM10" s="21" t="s">
+      <c r="BM10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BN10" s="21" t="s">
+      <c r="BN10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BO10" s="21" t="s">
+      <c r="BO10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BP10" s="21" t="s">
+      <c r="BP10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BQ10" s="21" t="s">
+      <c r="BQ10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BR10" s="21" t="s">
+      <c r="BR10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BS10" s="21" t="s">
+      <c r="BS10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BT10" s="21" t="s">
+      <c r="BT10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BU10" s="21" t="s">
+      <c r="BU10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BV10" s="21" t="s">
+      <c r="BV10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BW10" s="21" t="s">
+      <c r="BW10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BX10" s="21" t="s">
+      <c r="BX10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BY10" s="21" t="s">
+      <c r="BY10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="BZ10" s="21" t="s">
+      <c r="BZ10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CA10" s="21" t="s">
+      <c r="CA10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CB10" s="21" t="s">
+      <c r="CB10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CC10" s="21" t="s">
+      <c r="CC10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CD10" s="21" t="s">
+      <c r="CD10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CE10" s="21" t="s">
+      <c r="CE10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CF10" s="21" t="s">
+      <c r="CF10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CG10" s="21" t="s">
+      <c r="CG10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CH10" s="21" t="s">
+      <c r="CH10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CI10" s="21" t="s">
+      <c r="CI10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CJ10" s="21" t="s">
+      <c r="CJ10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CK10" s="21" t="s">
+      <c r="CK10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CL10" s="21" t="s">
+      <c r="CL10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CM10" s="21" t="s">
+      <c r="CM10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CN10" s="21" t="s">
+      <c r="CN10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CO10" s="21" t="s">
+      <c r="CO10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CP10" s="21" t="s">
+      <c r="CP10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CQ10" s="21" t="s">
+      <c r="CQ10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CR10" s="21" t="s">
+      <c r="CR10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CS10" s="21" t="s">
+      <c r="CS10" s="27" t="s">
         <v>91</v>
       </c>
-      <c r="CT10" s="23"/>
+      <c r="CT10" s="29"/>
     </row>
     <row r="11" spans="1:98" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="24">
+      <c r="A11" s="30">
         <v>1</v>
       </c>
-      <c r="B11" s="25"/>
-[...1 lines deleted...]
-      <c r="D11" s="25" t="s">
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="E11" s="26"/>
-      <c r="F11" s="27">
+      <c r="E11" s="32"/>
+      <c r="F11" s="1">
         <v>6046</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="1">
         <v>41.2</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="1">
         <v>1176</v>
       </c>
-      <c r="I11" s="27">
+      <c r="I11" s="1">
         <v>27.6</v>
       </c>
-      <c r="J11" s="27">
+      <c r="J11" s="1">
         <v>5601</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="1">
         <v>38.299999999999997</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="1">
         <v>1094</v>
       </c>
-      <c r="M11" s="27">
+      <c r="M11" s="1">
         <v>5.14</v>
       </c>
-      <c r="N11" s="27">
+      <c r="N11" s="1">
         <v>2.77</v>
       </c>
-      <c r="O11" s="27">
+      <c r="O11" s="1">
         <v>2.37</v>
       </c>
-      <c r="P11" s="27">
+      <c r="P11" s="1">
         <v>1.05</v>
       </c>
-      <c r="Q11" s="27">
+      <c r="Q11" s="1">
         <v>1.32</v>
       </c>
-      <c r="R11" s="27">
+      <c r="R11" s="1">
         <v>5.12</v>
       </c>
-      <c r="S11" s="27">
+      <c r="S11" s="1">
         <v>2.75</v>
       </c>
-      <c r="T11" s="27">
+      <c r="T11" s="1">
         <v>2.37</v>
       </c>
-      <c r="U11" s="27">
+      <c r="U11" s="1">
         <v>1.05</v>
       </c>
-      <c r="V11" s="27">
+      <c r="V11" s="1">
         <v>1.32</v>
       </c>
-      <c r="W11" s="28">
+      <c r="W11" s="33">
         <v>5909</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="33">
         <v>30</v>
       </c>
-      <c r="Y11" s="29">
+      <c r="Y11" s="34">
         <v>4651</v>
       </c>
-      <c r="Z11" s="28">
+      <c r="Z11" s="33">
         <v>17</v>
       </c>
-      <c r="AA11" s="29">
+      <c r="AA11" s="34">
         <v>1258</v>
       </c>
-      <c r="AB11" s="29">
+      <c r="AB11" s="34">
         <v>13</v>
       </c>
-      <c r="AC11" s="29">
+      <c r="AC11" s="34">
         <v>990</v>
       </c>
-      <c r="AD11" s="29">
+      <c r="AD11" s="34">
         <v>268</v>
       </c>
-      <c r="AE11" s="27">
+      <c r="AE11" s="1">
         <v>264</v>
       </c>
-      <c r="AF11" s="27">
+      <c r="AF11" s="1">
         <v>86.5</v>
       </c>
-      <c r="AG11" s="27">
+      <c r="AG11" s="1">
         <v>32.6</v>
       </c>
-      <c r="AH11" s="27">
+      <c r="AH11" s="1">
         <v>13.9</v>
       </c>
-      <c r="AI11" s="27">
+      <c r="AI11" s="1">
         <v>4031.7</v>
       </c>
-      <c r="AJ11" s="27">
+      <c r="AJ11" s="1">
         <v>14660</v>
       </c>
-      <c r="AK11" s="27">
+      <c r="AK11" s="1">
         <v>13816</v>
       </c>
-      <c r="AL11" s="27" t="s">
+      <c r="AL11" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="AM11" s="27">
+      <c r="AM11" s="1">
         <v>49</v>
       </c>
-      <c r="AN11" s="27">
+      <c r="AN11" s="1">
         <v>795</v>
       </c>
-      <c r="AO11" s="27">
+      <c r="AO11" s="1">
         <v>11003</v>
       </c>
-      <c r="AP11" s="27">
+      <c r="AP11" s="1">
         <v>10573</v>
       </c>
-      <c r="AQ11" s="27" t="s">
+      <c r="AQ11" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="AR11" s="27">
+      <c r="AR11" s="1">
         <v>29</v>
       </c>
-      <c r="AS11" s="27">
+      <c r="AS11" s="1">
         <v>401</v>
       </c>
-      <c r="AT11" s="27">
+      <c r="AT11" s="1">
         <v>3657</v>
       </c>
-      <c r="AU11" s="27">
+      <c r="AU11" s="1">
         <v>3243</v>
       </c>
-      <c r="AV11" s="27" t="s">
+      <c r="AV11" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="AW11" s="27">
+      <c r="AW11" s="1">
         <v>20</v>
       </c>
-      <c r="AX11" s="27">
+      <c r="AX11" s="1">
         <v>394</v>
       </c>
-      <c r="AY11" s="27">
+      <c r="AY11" s="1">
         <v>821</v>
       </c>
-      <c r="AZ11" s="27">
+      <c r="AZ11" s="1">
         <v>27</v>
       </c>
-      <c r="BA11" s="27">
+      <c r="BA11" s="1">
         <v>4451</v>
       </c>
-      <c r="BB11" s="27">
+      <c r="BB11" s="1">
         <v>14637</v>
       </c>
-      <c r="BC11" s="27">
+      <c r="BC11" s="1">
         <v>13567</v>
       </c>
-      <c r="BD11" s="27">
+      <c r="BD11" s="1">
         <v>900</v>
       </c>
-      <c r="BE11" s="27">
+      <c r="BE11" s="1">
         <v>63</v>
       </c>
-      <c r="BF11" s="27">
+      <c r="BF11" s="1">
         <v>29</v>
       </c>
-      <c r="BG11" s="27">
+      <c r="BG11" s="1">
         <v>33</v>
       </c>
-      <c r="BH11" s="27">
+      <c r="BH11" s="1">
         <v>18</v>
       </c>
-      <c r="BI11" s="27">
+      <c r="BI11" s="1">
         <v>8</v>
       </c>
-      <c r="BJ11" s="27">
+      <c r="BJ11" s="1">
         <v>12397</v>
       </c>
-      <c r="BK11" s="27">
+      <c r="BK11" s="1">
         <v>622</v>
       </c>
-      <c r="BL11" s="27">
+      <c r="BL11" s="1">
         <v>11775</v>
       </c>
-      <c r="BM11" s="27">
+      <c r="BM11" s="1">
         <v>76</v>
       </c>
-      <c r="BN11" s="27">
+      <c r="BN11" s="1">
         <v>31</v>
       </c>
-      <c r="BO11" s="27">
+      <c r="BO11" s="1">
         <v>13</v>
       </c>
-      <c r="BP11" s="27">
+      <c r="BP11" s="1">
         <v>18</v>
       </c>
-      <c r="BQ11" s="27">
+      <c r="BQ11" s="1">
         <v>4</v>
       </c>
-      <c r="BR11" s="27">
+      <c r="BR11" s="1">
         <v>3</v>
       </c>
-      <c r="BS11" s="27">
+      <c r="BS11" s="1">
         <v>28</v>
       </c>
-      <c r="BT11" s="27">
+      <c r="BT11" s="1">
         <v>93</v>
       </c>
-      <c r="BU11" s="27">
+      <c r="BU11" s="1">
         <v>821</v>
       </c>
-      <c r="BV11" s="27">
+      <c r="BV11" s="1">
         <v>122</v>
       </c>
-      <c r="BW11" s="27">
+      <c r="BW11" s="1">
         <v>1482</v>
       </c>
-      <c r="BX11" s="27">
+      <c r="BX11" s="1">
         <v>10600</v>
       </c>
-      <c r="BY11" s="27">
+      <c r="BY11" s="1">
         <v>1169</v>
       </c>
-      <c r="BZ11" s="27">
+      <c r="BZ11" s="1">
         <v>460</v>
       </c>
-      <c r="CA11" s="27">
+      <c r="CA11" s="1">
         <v>1</v>
       </c>
-      <c r="CB11" s="27">
+      <c r="CB11" s="1">
         <v>736</v>
       </c>
-      <c r="CC11" s="27">
+      <c r="CC11" s="1">
         <v>5</v>
       </c>
-      <c r="CD11" s="27">
+      <c r="CD11" s="1">
         <v>486</v>
       </c>
-      <c r="CE11" s="27">
+      <c r="CE11" s="1">
         <v>996</v>
       </c>
-      <c r="CF11" s="27">
+      <c r="CF11" s="1">
         <v>1256</v>
       </c>
-      <c r="CG11" s="27">
+      <c r="CG11" s="1">
         <v>452</v>
       </c>
-      <c r="CH11" s="27">
+      <c r="CH11" s="1">
         <v>162</v>
       </c>
-      <c r="CI11" s="27">
+      <c r="CI11" s="1">
         <v>56</v>
       </c>
-      <c r="CJ11" s="27">
+      <c r="CJ11" s="1">
         <v>368</v>
       </c>
-      <c r="CK11" s="27">
+      <c r="CK11" s="1">
         <v>54</v>
       </c>
-      <c r="CL11" s="27">
+      <c r="CL11" s="1">
         <v>470</v>
       </c>
-      <c r="CM11" s="27">
+      <c r="CM11" s="1">
         <v>27</v>
       </c>
-      <c r="CN11" s="27">
+      <c r="CN11" s="1">
         <v>1770</v>
       </c>
-      <c r="CO11" s="27">
+      <c r="CO11" s="1">
         <v>1017</v>
       </c>
-      <c r="CP11" s="27">
+      <c r="CP11" s="1">
         <v>149</v>
       </c>
-      <c r="CQ11" s="27">
+      <c r="CQ11" s="1">
         <v>1122</v>
       </c>
-      <c r="CR11" s="27">
+      <c r="CR11" s="1">
         <v>4037</v>
       </c>
-      <c r="CS11" s="30">
+      <c r="CS11" s="2">
         <v>2121</v>
       </c>
-      <c r="CT11" s="31"/>
+      <c r="CT11" s="35"/>
     </row>
     <row r="12" spans="1:98" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="32">
+      <c r="A12" s="36">
         <v>1</v>
       </c>
-      <c r="B12" s="33"/>
-[...1 lines deleted...]
-      <c r="D12" s="33" t="s">
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="E12" s="34"/>
-      <c r="F12" s="35">
+      <c r="E12" s="38"/>
+      <c r="F12" s="3">
         <v>6131</v>
       </c>
-      <c r="G12" s="35">
+      <c r="G12" s="3">
         <v>39.799999999999997</v>
       </c>
-      <c r="H12" s="35">
+      <c r="H12" s="3">
         <v>1207</v>
       </c>
-      <c r="I12" s="35">
+      <c r="I12" s="3">
         <v>26.4</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="3">
         <v>5726</v>
       </c>
-      <c r="K12" s="35">
+      <c r="K12" s="3">
         <v>36.799999999999997</v>
       </c>
-      <c r="L12" s="35">
+      <c r="L12" s="3">
         <v>1136</v>
       </c>
-      <c r="M12" s="35">
+      <c r="M12" s="3">
         <v>5.08</v>
       </c>
-      <c r="N12" s="35">
+      <c r="N12" s="3">
         <v>2.75</v>
       </c>
-      <c r="O12" s="35">
+      <c r="O12" s="3">
         <v>2.33</v>
       </c>
-      <c r="P12" s="35">
+      <c r="P12" s="3">
         <v>1.08</v>
       </c>
-      <c r="Q12" s="35">
+      <c r="Q12" s="3">
         <v>1.25</v>
       </c>
-      <c r="R12" s="35">
+      <c r="R12" s="3">
         <v>5.04</v>
       </c>
-      <c r="S12" s="35">
+      <c r="S12" s="3">
         <v>2.73</v>
       </c>
-      <c r="T12" s="35">
+      <c r="T12" s="3">
         <v>2.31</v>
       </c>
-      <c r="U12" s="35">
+      <c r="U12" s="3">
         <v>1.08</v>
       </c>
-      <c r="V12" s="35">
+      <c r="V12" s="3">
         <v>1.23</v>
       </c>
-      <c r="W12" s="36">
+      <c r="W12" s="39">
         <v>5886</v>
       </c>
-      <c r="X12" s="36">
+      <c r="X12" s="39">
         <v>12</v>
       </c>
-      <c r="Y12" s="37">
+      <c r="Y12" s="40">
         <v>4637</v>
       </c>
-      <c r="Z12" s="36">
+      <c r="Z12" s="39">
         <v>7</v>
       </c>
-      <c r="AA12" s="37">
+      <c r="AA12" s="40">
         <v>1249</v>
       </c>
-      <c r="AB12" s="37">
+      <c r="AB12" s="40">
         <v>5</v>
       </c>
-      <c r="AC12" s="37">
+      <c r="AC12" s="40">
         <v>1007</v>
       </c>
-      <c r="AD12" s="37">
+      <c r="AD12" s="40">
         <v>242</v>
       </c>
-      <c r="AE12" s="35">
+      <c r="AE12" s="3">
         <v>265.7</v>
       </c>
-      <c r="AF12" s="35">
+      <c r="AF12" s="3">
         <v>87.1</v>
       </c>
-      <c r="AG12" s="35">
+      <c r="AG12" s="3">
         <v>33.799999999999997</v>
       </c>
-      <c r="AH12" s="35">
+      <c r="AH12" s="3">
         <v>13.1</v>
       </c>
-      <c r="AI12" s="35">
+      <c r="AI12" s="3">
         <v>4112.1000000000004</v>
       </c>
-      <c r="AJ12" s="35">
+      <c r="AJ12" s="3">
         <v>15402</v>
       </c>
-      <c r="AK12" s="35">
+      <c r="AK12" s="3">
         <v>14681</v>
       </c>
-      <c r="AL12" s="35" t="s">
+      <c r="AL12" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AM12" s="35">
+      <c r="AM12" s="3">
         <v>57</v>
       </c>
-      <c r="AN12" s="35">
+      <c r="AN12" s="3">
         <v>664</v>
       </c>
-      <c r="AO12" s="35">
+      <c r="AO12" s="3">
         <v>11774</v>
       </c>
-      <c r="AP12" s="35">
+      <c r="AP12" s="3">
         <v>11422</v>
       </c>
-      <c r="AQ12" s="35" t="s">
+      <c r="AQ12" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AR12" s="35">
+      <c r="AR12" s="3">
         <v>54</v>
       </c>
-      <c r="AS12" s="35">
+      <c r="AS12" s="3">
         <v>298</v>
       </c>
-      <c r="AT12" s="35">
+      <c r="AT12" s="3">
         <v>3628</v>
       </c>
-      <c r="AU12" s="35">
+      <c r="AU12" s="3">
         <v>3259</v>
       </c>
-      <c r="AV12" s="35" t="s">
+      <c r="AV12" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AW12" s="35">
+      <c r="AW12" s="3">
         <v>3</v>
       </c>
-      <c r="AX12" s="35">
+      <c r="AX12" s="3">
         <v>366</v>
       </c>
-      <c r="AY12" s="35">
+      <c r="AY12" s="3">
         <v>891</v>
       </c>
-      <c r="AZ12" s="35">
+      <c r="AZ12" s="3">
         <v>32</v>
       </c>
-      <c r="BA12" s="35">
+      <c r="BA12" s="3">
         <v>4487</v>
       </c>
-      <c r="BB12" s="35">
+      <c r="BB12" s="3">
         <v>15572</v>
       </c>
-      <c r="BC12" s="35">
+      <c r="BC12" s="3">
         <v>14472</v>
       </c>
-      <c r="BD12" s="35">
+      <c r="BD12" s="3">
         <v>905</v>
       </c>
-      <c r="BE12" s="35">
+      <c r="BE12" s="3">
         <v>57</v>
       </c>
-      <c r="BF12" s="35">
+      <c r="BF12" s="3">
         <v>29</v>
       </c>
-      <c r="BG12" s="35">
+      <c r="BG12" s="3">
         <v>37</v>
       </c>
-      <c r="BH12" s="35">
+      <c r="BH12" s="3">
         <v>21</v>
       </c>
-      <c r="BI12" s="35">
+      <c r="BI12" s="3">
         <v>13</v>
       </c>
-      <c r="BJ12" s="35">
+      <c r="BJ12" s="3">
         <v>13278</v>
       </c>
-      <c r="BK12" s="35">
+      <c r="BK12" s="3">
         <v>584</v>
       </c>
-      <c r="BL12" s="35">
+      <c r="BL12" s="3">
         <v>12694</v>
       </c>
-      <c r="BM12" s="35">
+      <c r="BM12" s="3">
         <v>84</v>
       </c>
-      <c r="BN12" s="35">
+      <c r="BN12" s="3">
         <v>35</v>
       </c>
-      <c r="BO12" s="35">
+      <c r="BO12" s="3">
         <v>12</v>
       </c>
-      <c r="BP12" s="35">
+      <c r="BP12" s="3">
         <v>23</v>
       </c>
-      <c r="BQ12" s="35">
+      <c r="BQ12" s="3">
         <v>4</v>
       </c>
-      <c r="BR12" s="35">
+      <c r="BR12" s="3">
         <v>5</v>
       </c>
-      <c r="BS12" s="35">
+      <c r="BS12" s="3">
         <v>21</v>
       </c>
-      <c r="BT12" s="35">
+      <c r="BT12" s="3">
         <v>71</v>
       </c>
-      <c r="BU12" s="35">
+      <c r="BU12" s="3">
         <v>891</v>
       </c>
-      <c r="BV12" s="35">
+      <c r="BV12" s="3">
         <v>111</v>
       </c>
-      <c r="BW12" s="35">
+      <c r="BW12" s="3">
         <v>1524</v>
       </c>
-      <c r="BX12" s="35">
+      <c r="BX12" s="3">
         <v>11454</v>
       </c>
-      <c r="BY12" s="35">
+      <c r="BY12" s="3">
         <v>1182</v>
       </c>
-      <c r="BZ12" s="35">
+      <c r="BZ12" s="3">
         <v>493</v>
       </c>
-      <c r="CA12" s="35">
+      <c r="CA12" s="3">
         <v>5</v>
       </c>
-      <c r="CB12" s="35">
+      <c r="CB12" s="3">
         <v>799</v>
       </c>
-      <c r="CC12" s="35">
+      <c r="CC12" s="3">
         <v>6</v>
       </c>
-      <c r="CD12" s="35">
+      <c r="CD12" s="3">
         <v>505</v>
       </c>
-      <c r="CE12" s="35">
+      <c r="CE12" s="3">
         <v>1024</v>
       </c>
-      <c r="CF12" s="35">
+      <c r="CF12" s="3">
         <v>1193</v>
       </c>
-      <c r="CG12" s="35">
+      <c r="CG12" s="3">
         <v>510</v>
       </c>
-      <c r="CH12" s="35">
+      <c r="CH12" s="3">
         <v>183</v>
       </c>
-      <c r="CI12" s="35">
+      <c r="CI12" s="3">
         <v>58</v>
       </c>
-      <c r="CJ12" s="35">
+      <c r="CJ12" s="3">
         <v>394</v>
       </c>
-      <c r="CK12" s="35">
+      <c r="CK12" s="3">
         <v>59</v>
       </c>
-      <c r="CL12" s="35">
+      <c r="CL12" s="3">
         <v>429</v>
       </c>
-      <c r="CM12" s="35">
+      <c r="CM12" s="3">
         <v>32</v>
       </c>
-      <c r="CN12" s="35">
+      <c r="CN12" s="3">
         <v>2413</v>
       </c>
-      <c r="CO12" s="35">
+      <c r="CO12" s="3">
         <v>1028</v>
       </c>
-      <c r="CP12" s="35">
+      <c r="CP12" s="3">
         <v>161</v>
       </c>
-      <c r="CQ12" s="35">
+      <c r="CQ12" s="3">
         <v>1141</v>
       </c>
-      <c r="CR12" s="35">
+      <c r="CR12" s="3">
         <v>4118</v>
       </c>
-      <c r="CS12" s="38">
+      <c r="CS12" s="4">
         <v>2111</v>
       </c>
-      <c r="CT12" s="31"/>
+      <c r="CT12" s="35"/>
     </row>
     <row r="13" spans="1:98" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="32">
+      <c r="A13" s="36">
         <v>1</v>
       </c>
-      <c r="B13" s="33"/>
-[...1 lines deleted...]
-      <c r="D13" s="33" t="s">
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="37" t="s">
         <v>96</v>
       </c>
-      <c r="E13" s="34"/>
-      <c r="F13" s="35">
+      <c r="E13" s="38"/>
+      <c r="F13" s="3">
         <v>5778</v>
       </c>
-      <c r="G13" s="35">
+      <c r="G13" s="3">
         <v>38.1</v>
       </c>
-      <c r="H13" s="35">
+      <c r="H13" s="3">
         <v>1194</v>
       </c>
-      <c r="I13" s="35">
+      <c r="I13" s="3">
         <v>25.2</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="3">
         <v>5451</v>
       </c>
-      <c r="K13" s="35">
+      <c r="K13" s="3">
         <v>35</v>
       </c>
-      <c r="L13" s="35">
+      <c r="L13" s="3">
         <v>1133</v>
       </c>
-      <c r="M13" s="35">
+      <c r="M13" s="3">
         <v>4.84</v>
       </c>
-      <c r="N13" s="35">
+      <c r="N13" s="3">
         <v>2.71</v>
       </c>
-      <c r="O13" s="35">
+      <c r="O13" s="3">
         <v>2.13</v>
       </c>
-      <c r="P13" s="35">
+      <c r="P13" s="3">
         <v>1.08</v>
       </c>
-      <c r="Q13" s="35">
+      <c r="Q13" s="3">
         <v>1.05</v>
       </c>
-      <c r="R13" s="35">
+      <c r="R13" s="3">
         <v>4.8099999999999996</v>
       </c>
-      <c r="S13" s="35">
+      <c r="S13" s="3">
         <v>2.68</v>
       </c>
-      <c r="T13" s="35">
+      <c r="T13" s="3">
         <v>2.13</v>
       </c>
-      <c r="U13" s="35">
+      <c r="U13" s="3">
         <v>1.08</v>
       </c>
-      <c r="V13" s="35">
+      <c r="V13" s="3">
         <v>1.05</v>
       </c>
-      <c r="W13" s="36">
+      <c r="W13" s="39">
         <v>5862</v>
       </c>
-      <c r="X13" s="36">
+      <c r="X13" s="39">
         <v>12</v>
       </c>
-      <c r="Y13" s="37">
+      <c r="Y13" s="40">
         <v>4656</v>
       </c>
-      <c r="Z13" s="36">
+      <c r="Z13" s="39">
         <v>7</v>
       </c>
-      <c r="AA13" s="37">
+      <c r="AA13" s="40">
         <v>1206</v>
       </c>
-      <c r="AB13" s="37">
+      <c r="AB13" s="40">
         <v>5</v>
       </c>
-      <c r="AC13" s="37">
+      <c r="AC13" s="40">
         <v>984</v>
       </c>
-      <c r="AD13" s="37">
+      <c r="AD13" s="40">
         <v>222</v>
       </c>
-      <c r="AE13" s="35">
+      <c r="AE13" s="3">
         <v>285.39999999999998</v>
       </c>
-      <c r="AF13" s="35">
+      <c r="AF13" s="3">
         <v>85.9</v>
       </c>
-      <c r="AG13" s="35">
+      <c r="AG13" s="3">
         <v>31.6</v>
       </c>
-      <c r="AH13" s="35">
+      <c r="AH13" s="3">
         <v>11.4</v>
       </c>
-      <c r="AI13" s="35">
+      <c r="AI13" s="3">
         <v>4151.3</v>
       </c>
-      <c r="AJ13" s="35">
+      <c r="AJ13" s="3">
         <v>15157</v>
       </c>
-      <c r="AK13" s="35">
+      <c r="AK13" s="3">
         <v>14487</v>
       </c>
-      <c r="AL13" s="35" t="s">
+      <c r="AL13" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AM13" s="35">
+      <c r="AM13" s="3">
         <v>51</v>
       </c>
-      <c r="AN13" s="35">
+      <c r="AN13" s="3">
         <v>619</v>
       </c>
-      <c r="AO13" s="35">
+      <c r="AO13" s="3">
         <v>11990</v>
       </c>
-      <c r="AP13" s="35">
+      <c r="AP13" s="3">
         <v>11625</v>
       </c>
-      <c r="AQ13" s="35" t="s">
+      <c r="AQ13" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AR13" s="35">
+      <c r="AR13" s="3">
         <v>36</v>
       </c>
-      <c r="AS13" s="35">
+      <c r="AS13" s="3">
         <v>329</v>
       </c>
-      <c r="AT13" s="35">
+      <c r="AT13" s="3">
         <v>3167</v>
       </c>
-      <c r="AU13" s="35">
+      <c r="AU13" s="3">
         <v>2862</v>
       </c>
-      <c r="AV13" s="35" t="s">
+      <c r="AV13" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AW13" s="35">
+      <c r="AW13" s="3">
         <v>15</v>
       </c>
-      <c r="AX13" s="35">
+      <c r="AX13" s="3">
         <v>290</v>
       </c>
-      <c r="AY13" s="35">
+      <c r="AY13" s="3">
         <v>1087</v>
       </c>
-      <c r="AZ13" s="35">
+      <c r="AZ13" s="3">
         <v>21</v>
       </c>
-      <c r="BA13" s="35">
+      <c r="BA13" s="3">
         <v>4233</v>
       </c>
-      <c r="BB13" s="35">
+      <c r="BB13" s="3">
         <v>15574</v>
       </c>
-      <c r="BC13" s="35">
+      <c r="BC13" s="3">
         <v>14301</v>
       </c>
-      <c r="BD13" s="35">
+      <c r="BD13" s="3">
         <v>739</v>
       </c>
-      <c r="BE13" s="35">
+      <c r="BE13" s="3">
         <v>59</v>
       </c>
-      <c r="BF13" s="35">
+      <c r="BF13" s="3">
         <v>23</v>
       </c>
-      <c r="BG13" s="35">
+      <c r="BG13" s="3">
         <v>109</v>
       </c>
-      <c r="BH13" s="35">
+      <c r="BH13" s="3">
         <v>16</v>
       </c>
-      <c r="BI13" s="35">
+      <c r="BI13" s="3">
         <v>11</v>
       </c>
-      <c r="BJ13" s="35">
+      <c r="BJ13" s="3">
         <v>13204</v>
       </c>
-      <c r="BK13" s="35">
+      <c r="BK13" s="3">
         <v>587</v>
       </c>
-      <c r="BL13" s="35">
+      <c r="BL13" s="3">
         <v>12617</v>
       </c>
-      <c r="BM13" s="35">
+      <c r="BM13" s="3">
         <v>93</v>
       </c>
-      <c r="BN13" s="35">
+      <c r="BN13" s="3">
         <v>25</v>
       </c>
-      <c r="BO13" s="35">
+      <c r="BO13" s="3">
         <v>13</v>
       </c>
-      <c r="BP13" s="35">
+      <c r="BP13" s="3">
         <v>12</v>
       </c>
-      <c r="BQ13" s="35">
+      <c r="BQ13" s="3">
         <v>11</v>
       </c>
-      <c r="BR13" s="35">
+      <c r="BR13" s="3">
         <v>7</v>
       </c>
-      <c r="BS13" s="35">
+      <c r="BS13" s="3">
         <v>34</v>
       </c>
-      <c r="BT13" s="35">
+      <c r="BT13" s="3">
         <v>48</v>
       </c>
-      <c r="BU13" s="35">
+      <c r="BU13" s="3">
         <v>1087</v>
       </c>
-      <c r="BV13" s="35">
+      <c r="BV13" s="3">
         <v>103</v>
       </c>
-      <c r="BW13" s="35">
+      <c r="BW13" s="3">
         <v>1690</v>
       </c>
-      <c r="BX13" s="35">
+      <c r="BX13" s="3">
         <v>11646</v>
       </c>
-      <c r="BY13" s="35">
+      <c r="BY13" s="3">
         <v>1141</v>
       </c>
-      <c r="BZ13" s="35">
+      <c r="BZ13" s="3">
         <v>500</v>
       </c>
-      <c r="CA13" s="35">
+      <c r="CA13" s="3">
         <v>3</v>
       </c>
-      <c r="CB13" s="35">
+      <c r="CB13" s="3">
         <v>789</v>
       </c>
-      <c r="CC13" s="35">
+      <c r="CC13" s="3">
         <v>9</v>
       </c>
-      <c r="CD13" s="35">
+      <c r="CD13" s="3">
         <v>508</v>
       </c>
-      <c r="CE13" s="35">
+      <c r="CE13" s="3">
         <v>1021</v>
       </c>
-      <c r="CF13" s="35">
+      <c r="CF13" s="3">
         <v>1251</v>
       </c>
-      <c r="CG13" s="35">
+      <c r="CG13" s="3">
         <v>490</v>
       </c>
-      <c r="CH13" s="35">
+      <c r="CH13" s="3">
         <v>202</v>
       </c>
-      <c r="CI13" s="35">
+      <c r="CI13" s="3">
         <v>60</v>
       </c>
-      <c r="CJ13" s="35">
+      <c r="CJ13" s="3">
         <v>361</v>
       </c>
-      <c r="CK13" s="35">
+      <c r="CK13" s="3">
         <v>121</v>
       </c>
-      <c r="CL13" s="35">
+      <c r="CL13" s="3">
         <v>392</v>
       </c>
-      <c r="CM13" s="35">
+      <c r="CM13" s="3">
         <v>21</v>
       </c>
-      <c r="CN13" s="35">
+      <c r="CN13" s="3">
         <v>2569</v>
       </c>
-      <c r="CO13" s="35">
+      <c r="CO13" s="3">
         <v>1067</v>
       </c>
-      <c r="CP13" s="35">
+      <c r="CP13" s="3">
         <v>204</v>
       </c>
-      <c r="CQ13" s="35">
+      <c r="CQ13" s="3">
         <v>1152</v>
       </c>
-      <c r="CR13" s="35">
+      <c r="CR13" s="3">
         <v>3928</v>
       </c>
-      <c r="CS13" s="38">
+      <c r="CS13" s="4">
         <v>2165</v>
       </c>
-      <c r="CT13" s="31"/>
+      <c r="CT13" s="35"/>
     </row>
     <row r="14" spans="1:98" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="32">
+      <c r="A14" s="36">
         <v>1</v>
       </c>
-      <c r="B14" s="33"/>
-[...1 lines deleted...]
-      <c r="D14" s="33" t="s">
+      <c r="B14" s="37"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37" t="s">
         <v>97</v>
       </c>
-      <c r="E14" s="34"/>
-      <c r="F14" s="35">
+      <c r="E14" s="38"/>
+      <c r="F14" s="3">
         <v>5515</v>
       </c>
-      <c r="G14" s="35">
+      <c r="G14" s="3">
         <v>35.1</v>
       </c>
-      <c r="H14" s="35">
+      <c r="H14" s="3">
         <v>1063</v>
       </c>
-      <c r="I14" s="35">
+      <c r="I14" s="3">
         <v>22.7</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="3">
         <v>5156</v>
       </c>
-      <c r="K14" s="35">
+      <c r="K14" s="3">
         <v>32.4</v>
       </c>
-      <c r="L14" s="35">
+      <c r="L14" s="3">
         <v>999</v>
       </c>
-      <c r="M14" s="35">
+      <c r="M14" s="3">
         <v>5.19</v>
       </c>
-      <c r="N14" s="35">
+      <c r="N14" s="3">
         <v>2.63</v>
       </c>
-      <c r="O14" s="35">
+      <c r="O14" s="3">
         <v>2.56</v>
       </c>
-      <c r="P14" s="35">
+      <c r="P14" s="3">
         <v>1.08</v>
       </c>
-      <c r="Q14" s="35">
+      <c r="Q14" s="3">
         <v>1.48</v>
       </c>
-      <c r="R14" s="35">
+      <c r="R14" s="3">
         <v>5.16</v>
       </c>
-      <c r="S14" s="35">
+      <c r="S14" s="3">
         <v>2.6</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T14" s="3">
         <v>2.56</v>
       </c>
-      <c r="U14" s="35">
+      <c r="U14" s="3">
         <v>1.08</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V14" s="3">
         <v>1.48</v>
       </c>
-      <c r="W14" s="36">
+      <c r="W14" s="39">
         <v>5723</v>
       </c>
-      <c r="X14" s="36">
+      <c r="X14" s="39">
         <v>11</v>
       </c>
-      <c r="Y14" s="37">
+      <c r="Y14" s="40">
         <v>4514</v>
       </c>
-      <c r="Z14" s="36">
+      <c r="Z14" s="39">
         <v>8</v>
       </c>
-      <c r="AA14" s="37">
+      <c r="AA14" s="40">
         <v>1209</v>
       </c>
-      <c r="AB14" s="37">
+      <c r="AB14" s="40">
         <v>3</v>
       </c>
-      <c r="AC14" s="37">
+      <c r="AC14" s="40">
         <v>990</v>
       </c>
-      <c r="AD14" s="37">
+      <c r="AD14" s="40">
         <v>219</v>
       </c>
-      <c r="AE14" s="35">
+      <c r="AE14" s="3">
         <v>240.1</v>
       </c>
-      <c r="AF14" s="35">
+      <c r="AF14" s="3">
         <v>83.7</v>
       </c>
-      <c r="AG14" s="35">
+      <c r="AG14" s="3">
         <v>22.7</v>
       </c>
-      <c r="AH14" s="35">
+      <c r="AH14" s="3">
         <v>12.4</v>
       </c>
-      <c r="AI14" s="35">
+      <c r="AI14" s="3">
         <v>4057.6</v>
       </c>
-      <c r="AJ14" s="35">
+      <c r="AJ14" s="3">
         <v>15698</v>
       </c>
-      <c r="AK14" s="35">
+      <c r="AK14" s="3">
         <v>14966</v>
       </c>
-      <c r="AL14" s="35">
+      <c r="AL14" s="3">
         <v>732</v>
       </c>
-      <c r="AM14" s="35" t="s">
+      <c r="AM14" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AN14" s="35" t="s">
+      <c r="AN14" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AO14" s="35">
+      <c r="AO14" s="3">
         <v>12681</v>
       </c>
-      <c r="AP14" s="35">
+      <c r="AP14" s="3">
         <v>12284</v>
       </c>
-      <c r="AQ14" s="35">
+      <c r="AQ14" s="3">
         <v>397</v>
       </c>
-      <c r="AR14" s="35" t="s">
+      <c r="AR14" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AS14" s="35" t="s">
+      <c r="AS14" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AT14" s="35">
+      <c r="AT14" s="3">
         <v>3017</v>
       </c>
-      <c r="AU14" s="35">
+      <c r="AU14" s="3">
         <v>2682</v>
       </c>
-      <c r="AV14" s="35">
+      <c r="AV14" s="3">
         <v>335</v>
       </c>
-      <c r="AW14" s="35" t="s">
+      <c r="AW14" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AX14" s="35" t="s">
+      <c r="AX14" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AY14" s="35">
+      <c r="AY14" s="3">
         <v>957</v>
       </c>
-      <c r="AZ14" s="35">
+      <c r="AZ14" s="3">
         <v>24</v>
       </c>
-      <c r="BA14" s="35">
+      <c r="BA14" s="3">
         <v>3950</v>
       </c>
-      <c r="BB14" s="35">
+      <c r="BB14" s="3">
         <v>15923</v>
       </c>
-      <c r="BC14" s="35">
+      <c r="BC14" s="3">
         <v>14803</v>
       </c>
-      <c r="BD14" s="35">
+      <c r="BD14" s="3">
         <v>756</v>
       </c>
-      <c r="BE14" s="35">
+      <c r="BE14" s="3">
         <v>55</v>
       </c>
-      <c r="BF14" s="35">
+      <c r="BF14" s="3">
         <v>19</v>
       </c>
-      <c r="BG14" s="35">
+      <c r="BG14" s="3">
         <v>33</v>
       </c>
-      <c r="BH14" s="35">
+      <c r="BH14" s="3">
         <v>18</v>
       </c>
-      <c r="BI14" s="35">
+      <c r="BI14" s="3">
         <v>13</v>
       </c>
-      <c r="BJ14" s="35">
+      <c r="BJ14" s="3">
         <v>13801</v>
       </c>
-      <c r="BK14" s="35">
+      <c r="BK14" s="3">
         <v>582</v>
       </c>
-      <c r="BL14" s="35">
+      <c r="BL14" s="3">
         <v>13219</v>
       </c>
-      <c r="BM14" s="35">
+      <c r="BM14" s="3">
         <v>61</v>
       </c>
-      <c r="BN14" s="35">
+      <c r="BN14" s="3">
         <v>15</v>
       </c>
-      <c r="BO14" s="35">
+      <c r="BO14" s="3">
         <v>11</v>
       </c>
-      <c r="BP14" s="35">
+      <c r="BP14" s="3">
         <v>4</v>
       </c>
-      <c r="BQ14" s="35">
+      <c r="BQ14" s="3">
         <v>10</v>
       </c>
-      <c r="BR14" s="35">
+      <c r="BR14" s="3">
         <v>18</v>
       </c>
-      <c r="BS14" s="35">
+      <c r="BS14" s="3">
         <v>30</v>
       </c>
-      <c r="BT14" s="35">
+      <c r="BT14" s="3">
         <v>51</v>
       </c>
-      <c r="BU14" s="35">
+      <c r="BU14" s="3">
         <v>957</v>
       </c>
-      <c r="BV14" s="35">
+      <c r="BV14" s="3">
         <v>107</v>
       </c>
-      <c r="BW14" s="35" t="s">
+      <c r="BW14" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="BX14" s="35">
+      <c r="BX14" s="3">
         <v>12308</v>
       </c>
-      <c r="BY14" s="35">
+      <c r="BY14" s="3">
         <v>1194</v>
       </c>
-      <c r="BZ14" s="35">
+      <c r="BZ14" s="3">
         <v>489</v>
       </c>
-      <c r="CA14" s="35">
+      <c r="CA14" s="3">
         <v>4</v>
       </c>
-      <c r="CB14" s="35">
+      <c r="CB14" s="3">
         <v>884</v>
       </c>
-      <c r="CC14" s="35">
+      <c r="CC14" s="3">
         <v>8</v>
       </c>
-      <c r="CD14" s="35">
+      <c r="CD14" s="3">
         <v>492</v>
       </c>
-      <c r="CE14" s="35">
+      <c r="CE14" s="3">
         <v>1072</v>
       </c>
-      <c r="CF14" s="35">
+      <c r="CF14" s="3">
         <v>1549</v>
       </c>
-      <c r="CG14" s="35">
+      <c r="CG14" s="3">
         <v>460</v>
       </c>
-      <c r="CH14" s="35">
+      <c r="CH14" s="3">
         <v>184</v>
       </c>
-      <c r="CI14" s="35">
+      <c r="CI14" s="3">
         <v>64</v>
       </c>
-      <c r="CJ14" s="35">
+      <c r="CJ14" s="3">
         <v>323</v>
       </c>
-      <c r="CK14" s="35">
+      <c r="CK14" s="3">
         <v>53</v>
       </c>
-      <c r="CL14" s="35">
+      <c r="CL14" s="3">
         <v>406</v>
       </c>
-      <c r="CM14" s="35">
+      <c r="CM14" s="3">
         <v>24</v>
       </c>
-      <c r="CN14" s="35">
+      <c r="CN14" s="3">
         <v>2677</v>
       </c>
-      <c r="CO14" s="35">
+      <c r="CO14" s="3">
         <v>1227</v>
       </c>
-      <c r="CP14" s="35">
+      <c r="CP14" s="3">
         <v>249</v>
       </c>
-      <c r="CQ14" s="35">
+      <c r="CQ14" s="3">
         <v>1226</v>
       </c>
-      <c r="CR14" s="35">
+      <c r="CR14" s="3">
         <v>3615</v>
       </c>
-      <c r="CS14" s="38">
+      <c r="CS14" s="4">
         <v>2017</v>
       </c>
-      <c r="CT14" s="31"/>
+      <c r="CT14" s="35"/>
     </row>
     <row r="15" spans="1:98" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="32">
+      <c r="A15" s="36">
         <v>1</v>
       </c>
-      <c r="B15" s="33"/>
-[...1 lines deleted...]
-      <c r="D15" s="33" t="s">
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
+      <c r="D15" s="37" t="s">
         <v>98</v>
       </c>
-      <c r="E15" s="34"/>
-      <c r="F15" s="35">
+      <c r="E15" s="38"/>
+      <c r="F15" s="3">
         <v>5892</v>
       </c>
-      <c r="G15" s="35">
+      <c r="G15" s="3">
         <v>36.1</v>
       </c>
-      <c r="H15" s="35">
+      <c r="H15" s="3">
         <v>1178</v>
       </c>
-      <c r="I15" s="35">
+      <c r="I15" s="3">
         <v>23.6</v>
       </c>
-      <c r="J15" s="35">
+      <c r="J15" s="3">
         <v>5525</v>
       </c>
-      <c r="K15" s="35">
+      <c r="K15" s="3">
         <v>33.4</v>
       </c>
-      <c r="L15" s="35">
+      <c r="L15" s="3">
         <v>1105</v>
       </c>
-      <c r="M15" s="35">
+      <c r="M15" s="3">
         <v>5</v>
       </c>
-      <c r="N15" s="35">
+      <c r="N15" s="3">
         <v>2.56</v>
       </c>
-      <c r="O15" s="35">
+      <c r="O15" s="3">
         <v>2.44</v>
       </c>
-      <c r="P15" s="35">
+      <c r="P15" s="3">
         <v>0.97</v>
       </c>
-      <c r="Q15" s="35">
+      <c r="Q15" s="3">
         <v>1.47</v>
       </c>
-      <c r="R15" s="35">
+      <c r="R15" s="3">
         <v>5</v>
       </c>
-      <c r="S15" s="35">
+      <c r="S15" s="3">
         <v>2.56</v>
       </c>
-      <c r="T15" s="35">
+      <c r="T15" s="3">
         <v>2.44</v>
       </c>
-      <c r="U15" s="35">
+      <c r="U15" s="3">
         <v>0.97</v>
       </c>
-      <c r="V15" s="35">
+      <c r="V15" s="3">
         <v>1.47</v>
       </c>
-      <c r="W15" s="36">
+      <c r="W15" s="39">
         <v>5646</v>
       </c>
-      <c r="X15" s="36">
+      <c r="X15" s="39">
         <v>10</v>
       </c>
-      <c r="Y15" s="37">
+      <c r="Y15" s="40">
         <v>4408</v>
       </c>
-      <c r="Z15" s="36">
+      <c r="Z15" s="39">
         <v>7</v>
       </c>
-      <c r="AA15" s="37">
+      <c r="AA15" s="40">
         <v>1238</v>
       </c>
-      <c r="AB15" s="37">
+      <c r="AB15" s="40">
         <v>3</v>
       </c>
-      <c r="AC15" s="37">
+      <c r="AC15" s="40">
         <v>981</v>
       </c>
-      <c r="AD15" s="37">
+      <c r="AD15" s="40">
         <v>257</v>
       </c>
-      <c r="AE15" s="35">
+      <c r="AE15" s="3">
         <v>223.1</v>
       </c>
-      <c r="AF15" s="35">
+      <c r="AF15" s="3">
         <v>83.3</v>
       </c>
-      <c r="AG15" s="35">
+      <c r="AG15" s="3">
         <v>22.8</v>
       </c>
-      <c r="AH15" s="35">
+      <c r="AH15" s="3">
         <v>11.8</v>
       </c>
-      <c r="AI15" s="35">
+      <c r="AI15" s="3">
         <v>3937</v>
       </c>
-      <c r="AJ15" s="35">
+      <c r="AJ15" s="3">
         <v>16307</v>
       </c>
-      <c r="AK15" s="35">
+      <c r="AK15" s="3">
         <v>15546</v>
       </c>
-      <c r="AL15" s="35">
+      <c r="AL15" s="3">
         <v>761</v>
       </c>
-      <c r="AM15" s="35" t="s">
+      <c r="AM15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AN15" s="35" t="s">
+      <c r="AN15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AO15" s="35">
+      <c r="AO15" s="3">
         <v>13030</v>
       </c>
-      <c r="AP15" s="35">
+      <c r="AP15" s="3">
         <v>12614</v>
       </c>
-      <c r="AQ15" s="35">
+      <c r="AQ15" s="3">
         <v>416</v>
       </c>
-      <c r="AR15" s="35" t="s">
+      <c r="AR15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AS15" s="35" t="s">
+      <c r="AS15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AT15" s="35">
+      <c r="AT15" s="3">
         <v>3277</v>
       </c>
-      <c r="AU15" s="35">
+      <c r="AU15" s="3">
         <v>2932</v>
       </c>
-      <c r="AV15" s="35">
+      <c r="AV15" s="3">
         <v>345</v>
       </c>
-      <c r="AW15" s="35" t="s">
+      <c r="AW15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AX15" s="35" t="s">
+      <c r="AX15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="AY15" s="35">
+      <c r="AY15" s="3">
         <v>995</v>
       </c>
-      <c r="AZ15" s="35">
+      <c r="AZ15" s="3">
         <v>22</v>
       </c>
-      <c r="BA15" s="35">
+      <c r="BA15" s="3">
         <v>4250</v>
       </c>
-      <c r="BB15" s="35">
+      <c r="BB15" s="3">
         <v>16541</v>
       </c>
-      <c r="BC15" s="35">
+      <c r="BC15" s="3">
         <v>15361</v>
       </c>
-      <c r="BD15" s="35">
+      <c r="BD15" s="3">
         <v>799</v>
       </c>
-      <c r="BE15" s="35">
+      <c r="BE15" s="3">
         <v>72</v>
       </c>
-      <c r="BF15" s="35">
+      <c r="BF15" s="3">
         <v>25</v>
       </c>
-      <c r="BG15" s="35">
+      <c r="BG15" s="3">
         <v>32</v>
       </c>
-      <c r="BH15" s="35">
+      <c r="BH15" s="3">
         <v>10</v>
       </c>
-      <c r="BI15" s="35">
+      <c r="BI15" s="3">
         <v>11</v>
       </c>
-      <c r="BJ15" s="35">
+      <c r="BJ15" s="3">
         <v>14300</v>
       </c>
-      <c r="BK15" s="35">
+      <c r="BK15" s="3">
         <v>608</v>
       </c>
-      <c r="BL15" s="35">
+      <c r="BL15" s="3">
         <v>13692</v>
       </c>
-      <c r="BM15" s="35">
+      <c r="BM15" s="3">
         <v>59</v>
       </c>
-      <c r="BN15" s="35">
+      <c r="BN15" s="3">
         <v>24</v>
       </c>
-      <c r="BO15" s="35">
+      <c r="BO15" s="3">
         <v>12</v>
       </c>
-      <c r="BP15" s="35">
+      <c r="BP15" s="3">
         <v>12</v>
       </c>
-      <c r="BQ15" s="35">
+      <c r="BQ15" s="3">
         <v>14</v>
       </c>
-      <c r="BR15" s="35">
+      <c r="BR15" s="3">
         <v>6</v>
       </c>
-      <c r="BS15" s="35">
+      <c r="BS15" s="3">
         <v>59</v>
       </c>
-      <c r="BT15" s="35">
+      <c r="BT15" s="3">
         <v>35</v>
       </c>
-      <c r="BU15" s="35">
+      <c r="BU15" s="3">
         <v>995</v>
       </c>
-      <c r="BV15" s="35">
+      <c r="BV15" s="3">
         <v>112</v>
       </c>
-      <c r="BW15" s="35" t="s">
+      <c r="BW15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="BX15" s="35">
+      <c r="BX15" s="3">
         <v>12636</v>
       </c>
-      <c r="BY15" s="35">
+      <c r="BY15" s="3">
         <v>1257</v>
       </c>
-      <c r="BZ15" s="35">
+      <c r="BZ15" s="3">
         <v>498</v>
       </c>
-      <c r="CA15" s="35">
+      <c r="CA15" s="3">
         <v>22</v>
       </c>
-      <c r="CB15" s="35">
+      <c r="CB15" s="3">
         <v>890</v>
       </c>
-      <c r="CC15" s="35">
+      <c r="CC15" s="3">
         <v>19</v>
       </c>
-      <c r="CD15" s="35">
+      <c r="CD15" s="3">
         <v>529</v>
       </c>
-      <c r="CE15" s="35">
+      <c r="CE15" s="3">
         <v>1085</v>
       </c>
-      <c r="CF15" s="35">
+      <c r="CF15" s="3">
         <v>1436</v>
       </c>
-      <c r="CG15" s="35">
+      <c r="CG15" s="3">
         <v>468</v>
       </c>
-      <c r="CH15" s="35">
+      <c r="CH15" s="3">
         <v>193</v>
       </c>
-      <c r="CI15" s="35">
+      <c r="CI15" s="3">
         <v>65</v>
       </c>
-      <c r="CJ15" s="35">
+      <c r="CJ15" s="3">
         <v>341</v>
       </c>
-      <c r="CK15" s="35">
+      <c r="CK15" s="3">
         <v>57</v>
       </c>
-      <c r="CL15" s="35">
+      <c r="CL15" s="3">
         <v>415</v>
       </c>
-      <c r="CM15" s="35">
+      <c r="CM15" s="3">
         <v>22</v>
       </c>
-      <c r="CN15" s="35">
+      <c r="CN15" s="3">
         <v>2759</v>
       </c>
-      <c r="CO15" s="35">
+      <c r="CO15" s="3">
         <v>1299</v>
       </c>
-      <c r="CP15" s="35">
+      <c r="CP15" s="3">
         <v>245</v>
       </c>
-      <c r="CQ15" s="35">
+      <c r="CQ15" s="3">
         <v>1282</v>
       </c>
-      <c r="CR15" s="35">
+      <c r="CR15" s="3">
         <v>3905</v>
       </c>
-      <c r="CS15" s="38">
+      <c r="CS15" s="4">
         <v>1997</v>
       </c>
-      <c r="CT15" s="31"/>
+      <c r="CT15" s="35"/>
     </row>
     <row r="16" spans="1:98" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="39">
+      <c r="A16" s="41">
         <v>1</v>
       </c>
-      <c r="B16" s="40"/>
-[...1 lines deleted...]
-      <c r="D16" s="40" t="s">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42" t="s">
         <v>99</v>
       </c>
-      <c r="E16" s="41"/>
-      <c r="F16" s="42">
+      <c r="E16" s="43"/>
+      <c r="F16" s="5">
         <v>4997</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="5">
         <v>26.4</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="5">
         <v>862</v>
       </c>
-      <c r="I16" s="42">
+      <c r="I16" s="5">
         <v>23.7</v>
       </c>
-      <c r="J16" s="42">
+      <c r="J16" s="5">
         <v>6131</v>
       </c>
-      <c r="K16" s="42">
+      <c r="K16" s="5">
         <v>34.700000000000003</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="5">
         <v>1066</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="5">
         <v>5.8</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="5">
         <v>2.48</v>
       </c>
-      <c r="O16" s="42" t="s">
+      <c r="O16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="5">
         <v>1.04</v>
       </c>
-      <c r="Q16" s="42" t="s">
+      <c r="Q16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="5">
         <v>5.75</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="5">
         <v>2.46</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="5">
         <v>3.29</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="5">
         <v>1.01</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="5">
         <v>2.2799999999999998</v>
       </c>
-      <c r="W16" s="43">
+      <c r="W16" s="44">
         <v>5926</v>
       </c>
-      <c r="X16" s="43" t="s">
+      <c r="X16" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="Y16" s="44">
+      <c r="Y16" s="45">
         <v>4641</v>
       </c>
-      <c r="Z16" s="43" t="s">
+      <c r="Z16" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="AA16" s="44">
+      <c r="AA16" s="45">
         <v>1285</v>
       </c>
-      <c r="AB16" s="44" t="s">
+      <c r="AB16" s="45" t="s">
         <v>95</v>
       </c>
-      <c r="AC16" s="44">
+      <c r="AC16" s="45">
         <v>1098</v>
       </c>
-      <c r="AD16" s="44">
+      <c r="AD16" s="45">
         <v>187</v>
       </c>
-      <c r="AE16" s="42">
+      <c r="AE16" s="5">
         <v>208.3</v>
       </c>
-      <c r="AF16" s="42">
+      <c r="AF16" s="5">
         <v>73.400000000000006</v>
       </c>
-      <c r="AG16" s="42" t="s">
+      <c r="AG16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="AH16" s="42">
+      <c r="AH16" s="5">
         <v>11.5</v>
       </c>
-      <c r="AI16" s="42">
+      <c r="AI16" s="5">
         <v>3910.9</v>
       </c>
-      <c r="AJ16" s="42">
+      <c r="AJ16" s="5">
         <v>18925</v>
       </c>
-      <c r="AK16" s="42">
+      <c r="AK16" s="5">
         <v>16918</v>
       </c>
-      <c r="AL16" s="42">
-[...2 lines deleted...]
-      <c r="AM16" s="42" t="s">
+      <c r="AL16" s="5">
+        <v>2007</v>
+      </c>
+      <c r="AM16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="AN16" s="42" t="s">
+      <c r="AN16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="AO16" s="42">
+      <c r="AO16" s="5">
         <v>16597</v>
       </c>
-      <c r="AP16" s="42">
+      <c r="AP16" s="5">
         <v>13433</v>
       </c>
-      <c r="AQ16" s="42">
-[...2 lines deleted...]
-      <c r="AR16" s="42" t="s">
+      <c r="AQ16" s="5">
+        <v>3164</v>
+      </c>
+      <c r="AR16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="AS16" s="42" t="s">
+      <c r="AS16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="AT16" s="42">
+      <c r="AT16" s="5">
         <v>2328</v>
       </c>
-      <c r="AU16" s="42">
+      <c r="AU16" s="5">
         <v>3485</v>
       </c>
-      <c r="AV16" s="42">
+      <c r="AV16" s="5">
         <v>-1157</v>
       </c>
-      <c r="AW16" s="42" t="s">
+      <c r="AW16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="AX16" s="42" t="s">
+      <c r="AX16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="AY16" s="42">
+      <c r="AY16" s="5">
         <v>729</v>
       </c>
-      <c r="AZ16" s="42">
+      <c r="AZ16" s="5">
         <v>23</v>
       </c>
-      <c r="BA16" s="42">
+      <c r="BA16" s="5">
         <v>3034</v>
       </c>
-      <c r="BB16" s="42">
+      <c r="BB16" s="5">
         <v>17647</v>
       </c>
-      <c r="BC16" s="42">
+      <c r="BC16" s="5">
         <v>16753</v>
       </c>
-      <c r="BD16" s="42">
+      <c r="BD16" s="5">
         <v>1351</v>
       </c>
-      <c r="BE16" s="42">
+      <c r="BE16" s="5">
         <v>38</v>
       </c>
-      <c r="BF16" s="42">
+      <c r="BF16" s="5">
         <v>18</v>
       </c>
-      <c r="BG16" s="42">
+      <c r="BG16" s="5">
         <v>15</v>
       </c>
-      <c r="BH16" s="42">
+      <c r="BH16" s="5">
         <v>0</v>
       </c>
-      <c r="BI16" s="42">
+      <c r="BI16" s="5">
         <v>14</v>
       </c>
-      <c r="BJ16" s="42">
+      <c r="BJ16" s="5">
         <v>15097</v>
       </c>
-      <c r="BK16" s="42">
+      <c r="BK16" s="5">
         <v>615</v>
       </c>
-      <c r="BL16" s="42">
+      <c r="BL16" s="5">
         <v>14482</v>
       </c>
-      <c r="BM16" s="42">
+      <c r="BM16" s="5">
         <v>167</v>
       </c>
-      <c r="BN16" s="42">
+      <c r="BN16" s="5">
         <v>13</v>
       </c>
-      <c r="BO16" s="42">
+      <c r="BO16" s="5">
         <v>2</v>
       </c>
-      <c r="BP16" s="42">
+      <c r="BP16" s="5">
         <v>11</v>
       </c>
-      <c r="BQ16" s="42">
+      <c r="BQ16" s="5">
         <v>20</v>
       </c>
-      <c r="BR16" s="42">
+      <c r="BR16" s="5">
         <v>6</v>
       </c>
-      <c r="BS16" s="42">
+      <c r="BS16" s="5">
         <v>14</v>
       </c>
-      <c r="BT16" s="42">
+      <c r="BT16" s="5">
         <v>33</v>
       </c>
-      <c r="BU16" s="42">
+      <c r="BU16" s="5">
         <v>729</v>
       </c>
-      <c r="BV16" s="42">
+      <c r="BV16" s="5">
         <v>112</v>
       </c>
-      <c r="BW16" s="42" t="s">
+      <c r="BW16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="BX16" s="42">
+      <c r="BX16" s="5">
         <v>13456</v>
       </c>
-      <c r="BY16" s="42">
+      <c r="BY16" s="5">
         <v>1500</v>
       </c>
-      <c r="BZ16" s="42">
+      <c r="BZ16" s="5">
         <v>567</v>
       </c>
-      <c r="CA16" s="42">
+      <c r="CA16" s="5">
         <v>4</v>
       </c>
-      <c r="CB16" s="42">
+      <c r="CB16" s="5">
         <v>872</v>
       </c>
-      <c r="CC16" s="42">
+      <c r="CC16" s="5">
         <v>3</v>
       </c>
-      <c r="CD16" s="42">
+      <c r="CD16" s="5">
         <v>553</v>
       </c>
-      <c r="CE16" s="42">
+      <c r="CE16" s="5">
         <v>1184</v>
       </c>
-      <c r="CF16" s="42">
+      <c r="CF16" s="5">
         <v>1506</v>
       </c>
-      <c r="CG16" s="42">
+      <c r="CG16" s="5">
         <v>583</v>
       </c>
-      <c r="CH16" s="42">
+      <c r="CH16" s="5">
         <v>191</v>
       </c>
-      <c r="CI16" s="42">
+      <c r="CI16" s="5">
         <v>72</v>
       </c>
-      <c r="CJ16" s="42">
+      <c r="CJ16" s="5">
         <v>417</v>
       </c>
-      <c r="CK16" s="42">
+      <c r="CK16" s="5">
         <v>60</v>
       </c>
-      <c r="CL16" s="42">
+      <c r="CL16" s="5">
         <v>493</v>
       </c>
-      <c r="CM16" s="42">
+      <c r="CM16" s="5">
         <v>23</v>
       </c>
-      <c r="CN16" s="42">
+      <c r="CN16" s="5">
         <v>2895</v>
       </c>
-      <c r="CO16" s="42">
+      <c r="CO16" s="5">
         <v>1187</v>
       </c>
-      <c r="CP16" s="42">
+      <c r="CP16" s="5">
         <v>273</v>
       </c>
-      <c r="CQ16" s="42">
+      <c r="CQ16" s="5">
         <v>1343</v>
       </c>
-      <c r="CR16" s="42">
+      <c r="CR16" s="5">
         <v>4191</v>
       </c>
-      <c r="CS16" s="45">
+      <c r="CS16" s="6">
         <v>2026</v>
       </c>
-      <c r="CT16" s="31"/>
+      <c r="CT16" s="35"/>
     </row>
-    <row r="17" spans="1:1" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:1" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A17" s="46"/>
     </row>
-    <row r="18" spans="1:1" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:1" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A18" s="46"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" fitToHeight="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>