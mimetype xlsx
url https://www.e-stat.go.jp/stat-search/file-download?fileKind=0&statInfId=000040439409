--- v0 (2026-05-15)
+++ v1 (2026-07-05)
@@ -1,93 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\04_e-Stat★\R6\02_総括表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1DC6E23D-6AE7-431C-875C-21256CFAE127}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2582D6F9-805C-4B58-B52C-234118C1A73C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ECB14DFB-6D0F-4BEA-A19E-8F2D7A45D0A5}"/>
   </bookViews>
   <sheets>
     <sheet name="総括表" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_AMO_XmlVersion" hidden="1">"'1'"</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">総括表!$A$1:$O$45</definedName>
     <definedName name="SASMain_BKTS0501_KTS0040100">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="47">
   <si>
     <t>区　　分</t>
   </si>
   <si>
     <t>施設等数</t>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>職員数</t>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>事　　業</t>
     <rPh sb="0" eb="1">
       <t>コト</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ギョウ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>利用者数</t>
     <phoneticPr fontId="8"/>
   </si>
@@ -227,53 +223,50 @@
     <rPh sb="2" eb="3">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>（千人）</t>
     <rPh sb="1" eb="3">
       <t>センニン</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>（回）</t>
     <rPh sb="1" eb="2">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="8"/>
-  </si>
-[...1 lines deleted...]
-    <t>(…)</t>
   </si>
   <si>
     <t>都道府県・市町村教育委員会</t>
     <rPh sb="0" eb="4">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>シチョウソン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キョウイク</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>イインカイ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>都道府県・市町村首長部局</t>
     <rPh sb="0" eb="4">
       <t>トドウフケン</t>
     </rPh>
@@ -573,50 +566,57 @@
     <rPh sb="8" eb="10">
       <t>ネンド</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イコウ</t>
     </rPh>
     <rPh sb="13" eb="19">
       <t>ミンカンタイイクシセツ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>アタイ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>スイケイチ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>総括表</t>
     <rPh sb="0" eb="2">
       <t>ソウカツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヒョウ</t>
     </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（…）</t>
+  </si>
+  <si>
+    <t>（…）</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="\(#,##0\);[Black]\(&quot;△&quot;#,##0\)"/>
     <numFmt numFmtId="177" formatCode="\(#,##0.00\);[Black]\(&quot;△&quot;#,##0.00\)"/>
     <numFmt numFmtId="178" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
     <numFmt numFmtId="179" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="180" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -696,51 +696,51 @@
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="35">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -1075,178 +1075,108 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="19" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -1295,261 +1225,296 @@
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="19" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="32" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="19" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="4" xr:uid="{3AD0B7B6-A858-4278-AF9B-59518F64CA77}"/>
     <cellStyle name="標準_H17社会中間総括表" xfId="2" xr:uid="{8BDBC59C-846C-4E3E-BFB7-1D1AED2F3133}"/>
     <cellStyle name="標準_表５" xfId="3" xr:uid="{47DDDA6C-D18C-491F-BDAE-E9B2376D6B51}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...49 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1852,1552 +1817,1925 @@
         </a:custGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56D88A45-9E09-4E8A-819B-E5E9B2872062}">
-  <dimension ref="A1:R52"/>
+  <dimension ref="A1:Z52"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C1" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="3" width="2.25" style="45" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="19" max="16384" width="9" style="45"/>
+    <col min="1" max="3" width="2.25" style="18" customWidth="1"/>
+    <col min="4" max="4" width="18.75" style="18" customWidth="1"/>
+    <col min="5" max="5" width="1.75" style="18" customWidth="1"/>
+    <col min="6" max="6" width="8.125" style="18" customWidth="1"/>
+    <col min="7" max="7" width="9.5" style="18" customWidth="1"/>
+    <col min="8" max="8" width="9.25" style="18" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.125" style="18" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.375" style="18" customWidth="1"/>
+    <col min="11" max="11" width="11.25" style="18" customWidth="1"/>
+    <col min="12" max="13" width="11.125" style="18" customWidth="1"/>
+    <col min="14" max="14" width="11.375" style="18" customWidth="1"/>
+    <col min="15" max="15" width="8.625" style="18" customWidth="1"/>
+    <col min="16" max="16" width="9" style="121"/>
+    <col min="17" max="18" width="9.375" style="121" bestFit="1" customWidth="1"/>
+    <col min="19" max="26" width="9" style="121"/>
+    <col min="27" max="16384" width="9" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="25.5">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:26" ht="25.5">
+      <c r="A1" s="89" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+    </row>
+    <row r="2" spans="1:26" ht="30" customHeight="1" thickBot="1">
+      <c r="A2" s="90"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="90"/>
+      <c r="J2" s="90"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="90"/>
+      <c r="M2" s="90"/>
+      <c r="N2" s="90"/>
+      <c r="O2" s="90"/>
+    </row>
+    <row r="3" spans="1:26" ht="18" customHeight="1">
+      <c r="A3" s="62"/>
+      <c r="B3" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="G3" s="97" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="2"/>
+      <c r="I3" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="101"/>
+      <c r="K3" s="101"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="103" t="s">
+        <v>4</v>
+      </c>
+      <c r="N3" s="105" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="106"/>
+    </row>
+    <row r="4" spans="1:26" ht="17.25" customHeight="1">
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="7"/>
+      <c r="K4" s="109" t="s">
+        <v>7</v>
+      </c>
+      <c r="L4" s="110"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="108"/>
+    </row>
+    <row r="5" spans="1:26" ht="15" customHeight="1">
+      <c r="B5" s="92"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="92"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="98"/>
+      <c r="H5" s="111" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="K5" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="104"/>
+      <c r="N5" s="117" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="87" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="38.25" customHeight="1">
+      <c r="A6" s="63"/>
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="96"/>
+      <c r="G6" s="99"/>
+      <c r="H6" s="112"/>
+      <c r="I6" s="96"/>
+      <c r="J6" s="115"/>
+      <c r="K6" s="96"/>
+      <c r="L6" s="115"/>
+      <c r="M6" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="118"/>
+      <c r="O6" s="88"/>
+    </row>
+    <row r="7" spans="1:26" ht="12.75" customHeight="1">
+      <c r="C7" s="14"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="N7" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="O7" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="C8" s="14"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="19">
+        <v>103762</v>
+      </c>
+      <c r="G8" s="19">
+        <v>719265</v>
+      </c>
+      <c r="H8" s="19">
+        <v>211785</v>
+      </c>
+      <c r="I8" s="19">
+        <v>521924</v>
+      </c>
+      <c r="J8" s="19">
+        <v>11886</v>
+      </c>
+      <c r="K8" s="19">
+        <v>2474215</v>
+      </c>
+      <c r="L8" s="19">
+        <v>58599</v>
+      </c>
+      <c r="M8" s="19">
+        <v>875908</v>
+      </c>
+      <c r="N8" s="20">
+        <v>946394</v>
+      </c>
+      <c r="O8" s="21">
+        <v>7.5</v>
+      </c>
+      <c r="P8" s="120"/>
+      <c r="Q8" s="120"/>
+      <c r="R8" s="120"/>
+      <c r="S8" s="120"/>
+      <c r="T8" s="120"/>
+      <c r="U8" s="120"/>
+      <c r="V8" s="120"/>
+      <c r="W8" s="120"/>
+      <c r="X8" s="120"/>
+      <c r="Y8" s="120"/>
+      <c r="Z8" s="120"/>
+    </row>
+    <row r="9" spans="1:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="C9" s="10"/>
+      <c r="D9" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="23"/>
+      <c r="F9" s="24">
+        <v>104872</v>
+      </c>
+      <c r="G9" s="24">
+        <v>732354</v>
+      </c>
+      <c r="H9" s="24">
+        <v>210783</v>
+      </c>
+      <c r="I9" s="24">
+        <v>751141</v>
+      </c>
+      <c r="J9" s="24">
+        <v>20704</v>
+      </c>
+      <c r="K9" s="24">
+        <v>1829513</v>
+      </c>
+      <c r="L9" s="24">
+        <v>74945</v>
+      </c>
+      <c r="M9" s="24">
+        <v>1253419</v>
+      </c>
+      <c r="N9" s="25">
+        <v>1349068</v>
+      </c>
+      <c r="O9" s="26">
+        <v>10.85</v>
+      </c>
+      <c r="P9" s="120"/>
+      <c r="Q9" s="120"/>
+      <c r="R9" s="120"/>
+      <c r="S9" s="120"/>
+      <c r="T9" s="120"/>
+      <c r="U9" s="120"/>
+      <c r="V9" s="120"/>
+      <c r="W9" s="120"/>
+      <c r="X9" s="120"/>
+      <c r="Y9" s="120"/>
+      <c r="Z9" s="120"/>
+    </row>
+    <row r="10" spans="1:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B10" s="64"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="28">
+        <v>1794</v>
+      </c>
+      <c r="G10" s="29">
+        <v>27193</v>
+      </c>
+      <c r="H10" s="19">
+        <v>1726</v>
+      </c>
+      <c r="I10" s="29">
+        <v>67231</v>
+      </c>
+      <c r="J10" s="29">
+        <v>1932</v>
+      </c>
+      <c r="K10" s="29">
+        <v>27278</v>
+      </c>
+      <c r="L10" s="29">
+        <v>1694</v>
+      </c>
+      <c r="M10" s="119" t="s">
+        <v>46</v>
+      </c>
+      <c r="N10" s="20">
+        <v>3626</v>
+      </c>
+      <c r="O10" s="30">
+        <v>0.03</v>
+      </c>
+      <c r="P10" s="120"/>
+      <c r="Q10" s="120"/>
+      <c r="R10" s="120"/>
+      <c r="S10" s="120"/>
+      <c r="T10" s="120"/>
+      <c r="U10" s="120"/>
+      <c r="V10" s="120"/>
+      <c r="W10" s="120"/>
+      <c r="X10" s="120"/>
+      <c r="Y10" s="120"/>
+      <c r="Z10" s="120"/>
+    </row>
+    <row r="11" spans="1:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B11" s="65"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="31"/>
+      <c r="F11" s="67">
+        <v>1795</v>
+      </c>
+      <c r="G11" s="24">
+        <v>27244</v>
+      </c>
+      <c r="H11" s="24">
+        <v>1578</v>
+      </c>
+      <c r="I11" s="24">
+        <v>118629</v>
+      </c>
+      <c r="J11" s="24">
+        <v>3504</v>
+      </c>
+      <c r="K11" s="24">
+        <v>47841</v>
+      </c>
+      <c r="L11" s="24">
+        <v>4240</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N11" s="25">
+        <v>7744</v>
+      </c>
+      <c r="O11" s="26">
+        <v>0.06</v>
+      </c>
+      <c r="P11" s="120"/>
+      <c r="Q11" s="120"/>
+      <c r="R11" s="120"/>
+      <c r="S11" s="120"/>
+      <c r="T11" s="120"/>
+      <c r="U11" s="120"/>
+      <c r="V11" s="120"/>
+      <c r="W11" s="120"/>
+      <c r="X11" s="120"/>
+      <c r="Y11" s="120"/>
+      <c r="Z11" s="120"/>
+    </row>
+    <row r="12" spans="1:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B12" s="68"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="G12" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="1"/>
-[...189 lines deleted...]
-      <c r="M8" s="46">
+      <c r="H12" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="I12" s="29">
+        <v>116940</v>
+      </c>
+      <c r="J12" s="29">
+        <v>3155</v>
+      </c>
+      <c r="K12" s="29">
+        <v>74181</v>
+      </c>
+      <c r="L12" s="29">
+        <v>3008</v>
+      </c>
+      <c r="M12" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="N12" s="20">
+        <v>6163</v>
+      </c>
+      <c r="O12" s="30">
+        <v>0.05</v>
+      </c>
+      <c r="P12" s="120"/>
+      <c r="Q12" s="120"/>
+      <c r="R12" s="120"/>
+      <c r="S12" s="120"/>
+      <c r="T12" s="120"/>
+      <c r="U12" s="120"/>
+      <c r="V12" s="120"/>
+      <c r="W12" s="120"/>
+      <c r="X12" s="120"/>
+      <c r="Y12" s="120"/>
+      <c r="Z12" s="120"/>
+    </row>
+    <row r="13" spans="1:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B13" s="65"/>
+      <c r="C13" s="70"/>
+      <c r="D13" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="70"/>
+      <c r="F13" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="24">
+        <v>179758</v>
+      </c>
+      <c r="J13" s="24">
+        <v>5330</v>
+      </c>
+      <c r="K13" s="56">
+        <v>98551</v>
+      </c>
+      <c r="L13" s="56">
+        <v>6961</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N13" s="25">
+        <v>12291</v>
+      </c>
+      <c r="O13" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="P13" s="120"/>
+      <c r="Q13" s="120"/>
+      <c r="R13" s="120"/>
+      <c r="S13" s="120"/>
+      <c r="T13" s="120"/>
+      <c r="U13" s="120"/>
+      <c r="V13" s="120"/>
+      <c r="W13" s="120"/>
+      <c r="X13" s="120"/>
+      <c r="Y13" s="120"/>
+      <c r="Z13" s="120"/>
+    </row>
+    <row r="14" spans="1:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B14" s="68"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="34">
+        <v>101968</v>
+      </c>
+      <c r="G14" s="35">
+        <v>692072</v>
+      </c>
+      <c r="H14" s="35">
+        <v>210059</v>
+      </c>
+      <c r="I14" s="35">
+        <v>337753</v>
+      </c>
+      <c r="J14" s="35">
+        <v>6799</v>
+      </c>
+      <c r="K14" s="35">
+        <v>2372756</v>
+      </c>
+      <c r="L14" s="35">
+        <v>53897</v>
+      </c>
+      <c r="M14" s="29">
         <v>875908</v>
       </c>
-      <c r="N8" s="47">
-[...33 lines deleted...]
-      <c r="M9" s="51">
+      <c r="N14" s="20">
+        <v>936604</v>
+      </c>
+      <c r="O14" s="30">
+        <v>7.42</v>
+      </c>
+      <c r="P14" s="120"/>
+      <c r="Q14" s="120"/>
+      <c r="R14" s="120"/>
+      <c r="S14" s="120"/>
+      <c r="T14" s="120"/>
+      <c r="U14" s="120"/>
+      <c r="V14" s="120"/>
+      <c r="W14" s="120"/>
+      <c r="X14" s="120"/>
+      <c r="Y14" s="120"/>
+      <c r="Z14" s="120"/>
+    </row>
+    <row r="15" spans="1:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B15" s="68"/>
+      <c r="C15" s="69"/>
+      <c r="D15" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="69"/>
+      <c r="F15" s="33">
+        <v>103077</v>
+      </c>
+      <c r="G15" s="24">
+        <v>705110</v>
+      </c>
+      <c r="H15" s="24">
+        <v>209205</v>
+      </c>
+      <c r="I15" s="24">
+        <v>452754</v>
+      </c>
+      <c r="J15" s="24">
+        <v>11870</v>
+      </c>
+      <c r="K15" s="24">
+        <v>1683121</v>
+      </c>
+      <c r="L15" s="24">
+        <v>63744</v>
+      </c>
+      <c r="M15" s="36">
         <v>1253419</v>
       </c>
-      <c r="N9" s="52">
-[...46 lines deleted...]
-      <c r="D11" s="96" t="s">
+      <c r="N15" s="25">
+        <v>1329032</v>
+      </c>
+      <c r="O15" s="26">
+        <v>10.69</v>
+      </c>
+      <c r="P15" s="120"/>
+      <c r="Q15" s="122"/>
+      <c r="R15" s="122"/>
+      <c r="S15" s="122"/>
+      <c r="T15" s="122"/>
+      <c r="U15" s="122"/>
+      <c r="V15" s="122"/>
+      <c r="W15" s="122"/>
+      <c r="X15" s="122"/>
+      <c r="Y15" s="122"/>
+      <c r="Z15" s="120"/>
+    </row>
+    <row r="16" spans="1:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B16" s="68"/>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="28">
+        <v>13798</v>
+      </c>
+      <c r="G16" s="29">
+        <v>44436</v>
+      </c>
+      <c r="H16" s="19">
+        <v>11795</v>
+      </c>
+      <c r="I16" s="29">
+        <v>239085</v>
+      </c>
+      <c r="J16" s="29">
+        <v>3897</v>
+      </c>
+      <c r="K16" s="29">
+        <v>133236</v>
+      </c>
+      <c r="L16" s="29">
+        <v>3619</v>
+      </c>
+      <c r="M16" s="29">
+        <v>110203</v>
+      </c>
+      <c r="N16" s="20">
+        <v>117719</v>
+      </c>
+      <c r="O16" s="30">
+        <v>0.93</v>
+      </c>
+      <c r="P16" s="120"/>
+      <c r="Q16" s="120"/>
+      <c r="R16" s="120"/>
+      <c r="S16" s="120"/>
+      <c r="T16" s="120"/>
+      <c r="U16" s="120"/>
+      <c r="V16" s="120"/>
+      <c r="W16" s="120"/>
+      <c r="X16" s="120"/>
+      <c r="Y16" s="120"/>
+      <c r="Z16" s="120"/>
+    </row>
+    <row r="17" spans="2:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B17" s="68"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="31"/>
+      <c r="F17" s="67">
+        <v>13031</v>
+      </c>
+      <c r="G17" s="24">
+        <v>43547</v>
+      </c>
+      <c r="H17" s="24">
+        <v>11383</v>
+      </c>
+      <c r="I17" s="24">
+        <v>292004</v>
+      </c>
+      <c r="J17" s="24">
+        <v>6228</v>
+      </c>
+      <c r="K17" s="24">
+        <v>206967</v>
+      </c>
+      <c r="L17" s="24">
+        <v>9757</v>
+      </c>
+      <c r="M17" s="56">
+        <v>126406</v>
+      </c>
+      <c r="N17" s="42">
+        <v>142391</v>
+      </c>
+      <c r="O17" s="26">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="P17" s="120"/>
+      <c r="Q17" s="120"/>
+      <c r="R17" s="120"/>
+      <c r="S17" s="120"/>
+      <c r="T17" s="120"/>
+      <c r="U17" s="120"/>
+      <c r="V17" s="120"/>
+      <c r="W17" s="120"/>
+      <c r="X17" s="120"/>
+      <c r="Y17" s="120"/>
+      <c r="Z17" s="120"/>
+    </row>
+    <row r="18" spans="2:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B18" s="68"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="28">
+        <v>3394</v>
+      </c>
+      <c r="G18" s="29">
+        <v>43859</v>
+      </c>
+      <c r="H18" s="19">
+        <v>22055</v>
+      </c>
+      <c r="I18" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="J18" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" s="29">
+        <v>87347</v>
+      </c>
+      <c r="L18" s="29">
+        <v>609</v>
+      </c>
+      <c r="M18" s="29">
+        <v>142490</v>
+      </c>
+      <c r="N18" s="20">
+        <v>143099</v>
+      </c>
+      <c r="O18" s="30">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="P18" s="120"/>
+      <c r="Q18" s="120"/>
+      <c r="R18" s="120"/>
+      <c r="S18" s="120"/>
+      <c r="T18" s="120"/>
+      <c r="U18" s="120"/>
+      <c r="V18" s="120"/>
+      <c r="W18" s="120"/>
+      <c r="X18" s="120"/>
+      <c r="Y18" s="120"/>
+      <c r="Z18" s="120"/>
+    </row>
+    <row r="19" spans="2:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B19" s="68"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="31"/>
+      <c r="F19" s="67">
+        <v>3400</v>
+      </c>
+      <c r="G19" s="24">
+        <v>45380</v>
+      </c>
+      <c r="H19" s="47">
+        <v>23036</v>
+      </c>
+      <c r="I19" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="E11" s="58"/>
-[...27 lines deleted...]
-      <c r="O11" s="53">
+      <c r="J19" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K19" s="24">
+        <v>140837</v>
+      </c>
+      <c r="L19" s="24">
+        <v>1300</v>
+      </c>
+      <c r="M19" s="24">
+        <v>166233</v>
+      </c>
+      <c r="N19" s="42">
+        <v>167533</v>
+      </c>
+      <c r="O19" s="26">
+        <v>1.35</v>
+      </c>
+      <c r="P19" s="120"/>
+      <c r="Q19" s="120"/>
+      <c r="R19" s="120"/>
+      <c r="S19" s="120"/>
+      <c r="T19" s="120"/>
+      <c r="U19" s="120"/>
+      <c r="V19" s="120"/>
+      <c r="W19" s="120"/>
+      <c r="X19" s="120"/>
+      <c r="Y19" s="120"/>
+      <c r="Z19" s="120"/>
+    </row>
+    <row r="20" spans="2:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B20" s="68"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="28">
+        <v>5771</v>
+      </c>
+      <c r="G20" s="29">
+        <v>54159</v>
+      </c>
+      <c r="H20" s="19">
+        <v>10081</v>
+      </c>
+      <c r="I20" s="19">
+        <v>40483</v>
+      </c>
+      <c r="J20" s="19">
+        <v>1662</v>
+      </c>
+      <c r="K20" s="29">
+        <v>23542</v>
+      </c>
+      <c r="L20" s="29">
+        <v>1021</v>
+      </c>
+      <c r="M20" s="29">
+        <v>139704</v>
+      </c>
+      <c r="N20" s="20">
+        <v>142387</v>
+      </c>
+      <c r="O20" s="30">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="P20" s="120"/>
+      <c r="Q20" s="120"/>
+      <c r="R20" s="120"/>
+      <c r="S20" s="120"/>
+      <c r="T20" s="120"/>
+      <c r="U20" s="120"/>
+      <c r="V20" s="120"/>
+      <c r="W20" s="120"/>
+      <c r="X20" s="120"/>
+      <c r="Y20" s="120"/>
+      <c r="Z20" s="120"/>
+    </row>
+    <row r="21" spans="2:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B21" s="68"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="44"/>
+      <c r="F21" s="46">
+        <v>5772</v>
+      </c>
+      <c r="G21" s="24">
+        <v>56072</v>
+      </c>
+      <c r="H21" s="47">
+        <v>10297</v>
+      </c>
+      <c r="I21" s="24">
+        <v>75134</v>
+      </c>
+      <c r="J21" s="24">
+        <v>3334</v>
+      </c>
+      <c r="K21" s="24">
+        <v>43365</v>
+      </c>
+      <c r="L21" s="24">
+        <v>1870</v>
+      </c>
+      <c r="M21" s="24">
+        <v>257614</v>
+      </c>
+      <c r="N21" s="25">
+        <v>262818</v>
+      </c>
+      <c r="O21" s="26">
+        <v>2.11</v>
+      </c>
+      <c r="P21" s="120"/>
+      <c r="Q21" s="120"/>
+      <c r="R21" s="120"/>
+      <c r="S21" s="120"/>
+      <c r="T21" s="120"/>
+      <c r="U21" s="120"/>
+      <c r="V21" s="120"/>
+      <c r="W21" s="120"/>
+      <c r="X21" s="120"/>
+      <c r="Y21" s="120"/>
+      <c r="Z21" s="120"/>
+    </row>
+    <row r="22" spans="2:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B22" s="68"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="28">
+        <v>1305</v>
+      </c>
+      <c r="G22" s="29">
+        <v>22607</v>
+      </c>
+      <c r="H22" s="19">
+        <v>6059</v>
+      </c>
+      <c r="I22" s="19">
+        <v>20235</v>
+      </c>
+      <c r="J22" s="19">
+        <v>765</v>
+      </c>
+      <c r="K22" s="29">
+        <v>13122</v>
+      </c>
+      <c r="L22" s="29">
+        <v>583</v>
+      </c>
+      <c r="M22" s="29">
+        <v>65047</v>
+      </c>
+      <c r="N22" s="20">
+        <v>66395</v>
+      </c>
+      <c r="O22" s="30">
+        <v>0.53</v>
+      </c>
+      <c r="P22" s="120"/>
+      <c r="Q22" s="120"/>
+      <c r="R22" s="120"/>
+      <c r="S22" s="120"/>
+      <c r="T22" s="120"/>
+      <c r="U22" s="120"/>
+      <c r="V22" s="120"/>
+      <c r="W22" s="120"/>
+      <c r="X22" s="120"/>
+      <c r="Y22" s="120"/>
+      <c r="Z22" s="120"/>
+    </row>
+    <row r="23" spans="2:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B23" s="68"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="50"/>
+      <c r="F23" s="67">
+        <v>1346</v>
+      </c>
+      <c r="G23" s="24">
+        <v>23144</v>
+      </c>
+      <c r="H23" s="47">
+        <v>6215</v>
+      </c>
+      <c r="I23" s="24">
+        <v>35366</v>
+      </c>
+      <c r="J23" s="24">
+        <v>1562</v>
+      </c>
+      <c r="K23" s="56">
+        <v>21586</v>
+      </c>
+      <c r="L23" s="56">
+        <v>873</v>
+      </c>
+      <c r="M23" s="56">
+        <v>132508</v>
+      </c>
+      <c r="N23" s="42">
+        <v>134942</v>
+      </c>
+      <c r="O23" s="26">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="P23" s="120"/>
+      <c r="Q23" s="120"/>
+      <c r="R23" s="120"/>
+      <c r="S23" s="120"/>
+      <c r="T23" s="120"/>
+      <c r="U23" s="120"/>
+      <c r="V23" s="120"/>
+      <c r="W23" s="120"/>
+      <c r="X23" s="120"/>
+      <c r="Y23" s="120"/>
+      <c r="Z23" s="120"/>
+    </row>
+    <row r="24" spans="2:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B24" s="68"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="28">
+        <v>4466</v>
+      </c>
+      <c r="G24" s="29">
+        <v>31552</v>
+      </c>
+      <c r="H24" s="19">
+        <v>4022</v>
+      </c>
+      <c r="I24" s="19">
+        <v>20248</v>
+      </c>
+      <c r="J24" s="19">
+        <v>897</v>
+      </c>
+      <c r="K24" s="29">
+        <v>10420</v>
+      </c>
+      <c r="L24" s="29">
+        <v>438</v>
+      </c>
+      <c r="M24" s="29">
+        <v>74657</v>
+      </c>
+      <c r="N24" s="20">
+        <v>75992</v>
+      </c>
+      <c r="O24" s="30">
+        <v>0.6</v>
+      </c>
+      <c r="P24" s="120"/>
+      <c r="Q24" s="120"/>
+      <c r="R24" s="120"/>
+      <c r="S24" s="120"/>
+      <c r="T24" s="120"/>
+      <c r="U24" s="120"/>
+      <c r="V24" s="120"/>
+      <c r="W24" s="120"/>
+      <c r="X24" s="120"/>
+      <c r="Y24" s="120"/>
+      <c r="Z24" s="120"/>
+    </row>
+    <row r="25" spans="2:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B25" s="68"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="50"/>
+      <c r="F25" s="67">
+        <v>4426</v>
+      </c>
+      <c r="G25" s="24">
+        <v>32928</v>
+      </c>
+      <c r="H25" s="47">
+        <v>4082</v>
+      </c>
+      <c r="I25" s="24">
+        <v>39768</v>
+      </c>
+      <c r="J25" s="24">
+        <v>1772</v>
+      </c>
+      <c r="K25" s="56">
+        <v>21779</v>
+      </c>
+      <c r="L25" s="56">
+        <v>997</v>
+      </c>
+      <c r="M25" s="56">
+        <v>125107</v>
+      </c>
+      <c r="N25" s="42">
+        <v>127876</v>
+      </c>
+      <c r="O25" s="26">
+        <v>1.03</v>
+      </c>
+      <c r="P25" s="120"/>
+      <c r="Q25" s="120"/>
+      <c r="R25" s="120"/>
+      <c r="S25" s="120"/>
+      <c r="T25" s="120"/>
+      <c r="U25" s="120"/>
+      <c r="V25" s="120"/>
+      <c r="W25" s="120"/>
+      <c r="X25" s="120"/>
+      <c r="Y25" s="120"/>
+      <c r="Z25" s="120"/>
+    </row>
+    <row r="26" spans="2:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B26" s="68"/>
+      <c r="C26" s="54"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="28">
+        <v>840</v>
+      </c>
+      <c r="G26" s="29">
+        <v>7736</v>
+      </c>
+      <c r="H26" s="19">
+        <v>2720</v>
+      </c>
+      <c r="I26" s="29">
+        <v>12942</v>
+      </c>
+      <c r="J26" s="29">
+        <v>223</v>
+      </c>
+      <c r="K26" s="29">
+        <v>10145</v>
+      </c>
+      <c r="L26" s="29">
+        <v>355</v>
+      </c>
+      <c r="M26" s="29">
+        <v>7553</v>
+      </c>
+      <c r="N26" s="20">
+        <v>8130</v>
+      </c>
+      <c r="O26" s="30">
+        <v>0.06</v>
+      </c>
+      <c r="P26" s="120"/>
+      <c r="Q26" s="120"/>
+      <c r="R26" s="120"/>
+      <c r="S26" s="120"/>
+      <c r="T26" s="120"/>
+      <c r="U26" s="120"/>
+      <c r="V26" s="120"/>
+      <c r="W26" s="120"/>
+      <c r="X26" s="120"/>
+      <c r="Y26" s="120"/>
+      <c r="Z26" s="120"/>
+    </row>
+    <row r="27" spans="2:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B27" s="68"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="E27" s="52"/>
+      <c r="F27" s="46">
+        <v>783</v>
+      </c>
+      <c r="G27" s="24">
+        <v>7926</v>
+      </c>
+      <c r="H27" s="24">
+        <v>2771</v>
+      </c>
+      <c r="I27" s="24">
+        <v>17956</v>
+      </c>
+      <c r="J27" s="24">
+        <v>580</v>
+      </c>
+      <c r="K27" s="56">
+        <v>15009</v>
+      </c>
+      <c r="L27" s="56">
+        <v>734</v>
+      </c>
+      <c r="M27" s="56">
+        <v>15046</v>
+      </c>
+      <c r="N27" s="42">
+        <v>16360</v>
+      </c>
+      <c r="O27" s="26">
+        <v>0.13</v>
+      </c>
+      <c r="P27" s="120"/>
+      <c r="Q27" s="120"/>
+      <c r="R27" s="120"/>
+      <c r="S27" s="120"/>
+      <c r="T27" s="120"/>
+      <c r="U27" s="120"/>
+      <c r="V27" s="120"/>
+      <c r="W27" s="120"/>
+      <c r="X27" s="120"/>
+      <c r="Y27" s="120"/>
+      <c r="Z27" s="120"/>
+    </row>
+    <row r="28" spans="2:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B28" s="68"/>
+      <c r="C28" s="54"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="28">
+        <v>358</v>
+      </c>
+      <c r="G28" s="29">
+        <v>4130</v>
+      </c>
+      <c r="H28" s="19">
+        <v>455</v>
+      </c>
+      <c r="I28" s="29">
+        <v>6337</v>
+      </c>
+      <c r="J28" s="29">
+        <v>149</v>
+      </c>
+      <c r="K28" s="29">
+        <v>3891</v>
+      </c>
+      <c r="L28" s="29">
+        <v>287</v>
+      </c>
+      <c r="M28" s="29">
+        <v>4302</v>
+      </c>
+      <c r="N28" s="20">
+        <v>4738</v>
+      </c>
+      <c r="O28" s="30">
+        <v>0.04</v>
+      </c>
+      <c r="P28" s="120"/>
+      <c r="Q28" s="120"/>
+      <c r="R28" s="120"/>
+      <c r="S28" s="120"/>
+      <c r="T28" s="120"/>
+      <c r="U28" s="120"/>
+      <c r="V28" s="120"/>
+      <c r="W28" s="120"/>
+      <c r="X28" s="120"/>
+      <c r="Y28" s="120"/>
+      <c r="Z28" s="120"/>
+    </row>
+    <row r="29" spans="2:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B29" s="68"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="70"/>
+      <c r="F29" s="46">
+        <v>340</v>
+      </c>
+      <c r="G29" s="24">
+        <v>4150</v>
+      </c>
+      <c r="H29" s="24">
+        <v>472</v>
+      </c>
+      <c r="I29" s="24">
+        <v>7419</v>
+      </c>
+      <c r="J29" s="24">
+        <v>204</v>
+      </c>
+      <c r="K29" s="56">
+        <v>6510</v>
+      </c>
+      <c r="L29" s="56">
+        <v>677</v>
+      </c>
+      <c r="M29" s="56">
+        <v>6851</v>
+      </c>
+      <c r="N29" s="42">
+        <v>7732</v>
+      </c>
+      <c r="O29" s="26">
+        <v>0.06</v>
+      </c>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="120"/>
+      <c r="R29" s="120"/>
+      <c r="S29" s="120"/>
+      <c r="T29" s="120"/>
+      <c r="U29" s="120"/>
+      <c r="V29" s="120"/>
+      <c r="W29" s="120"/>
+      <c r="X29" s="120"/>
+      <c r="Y29" s="120"/>
+      <c r="Z29" s="120"/>
+    </row>
+    <row r="30" spans="2:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B30" s="68"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="28">
+        <v>75479</v>
+      </c>
+      <c r="G30" s="29">
+        <v>512130</v>
+      </c>
+      <c r="H30" s="19">
+        <v>159792</v>
+      </c>
+      <c r="I30" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="J30" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="K30" s="29">
+        <v>2066538</v>
+      </c>
+      <c r="L30" s="29">
+        <v>41131</v>
+      </c>
+      <c r="M30" s="29">
+        <v>459959</v>
+      </c>
+      <c r="N30" s="20">
+        <v>501090</v>
+      </c>
+      <c r="O30" s="30">
+        <v>3.97</v>
+      </c>
+      <c r="P30" s="120"/>
+      <c r="Q30" s="120"/>
+      <c r="R30" s="120"/>
+      <c r="S30" s="120"/>
+      <c r="T30" s="120"/>
+      <c r="U30" s="120"/>
+      <c r="V30" s="120"/>
+      <c r="W30" s="120"/>
+      <c r="X30" s="120"/>
+      <c r="Y30" s="120"/>
+      <c r="Z30" s="120"/>
+    </row>
+    <row r="31" spans="2:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B31" s="68"/>
+      <c r="C31" s="49"/>
+      <c r="D31" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="69"/>
+      <c r="F31" s="46">
+        <v>76872</v>
+      </c>
+      <c r="G31" s="24">
+        <v>518256</v>
+      </c>
+      <c r="H31" s="24">
+        <v>157681</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="J31" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K31" s="56">
+        <v>1186633</v>
+      </c>
+      <c r="L31" s="56">
+        <v>29838</v>
+      </c>
+      <c r="M31" s="56">
+        <v>648516</v>
+      </c>
+      <c r="N31" s="25">
+        <v>678354</v>
+      </c>
+      <c r="O31" s="26">
+        <v>5.46</v>
+      </c>
+      <c r="P31" s="120"/>
+      <c r="Q31" s="120"/>
+      <c r="R31" s="120"/>
+      <c r="S31" s="120"/>
+      <c r="T31" s="120"/>
+      <c r="U31" s="120"/>
+      <c r="V31" s="120"/>
+      <c r="W31" s="120"/>
+      <c r="X31" s="120"/>
+      <c r="Y31" s="120"/>
+      <c r="Z31" s="120"/>
+    </row>
+    <row r="32" spans="2:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B32" s="68"/>
+      <c r="C32" s="53"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="28">
+        <v>45658</v>
+      </c>
+      <c r="G32" s="29">
+        <v>160698</v>
+      </c>
+      <c r="H32" s="19">
+        <v>18799</v>
+      </c>
+      <c r="I32" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="J32" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="K32" s="29">
+        <v>360408</v>
+      </c>
+      <c r="L32" s="29">
+        <v>9471</v>
+      </c>
+      <c r="M32" s="29">
+        <v>280631</v>
+      </c>
+      <c r="N32" s="20">
+        <v>290102</v>
+      </c>
+      <c r="O32" s="30">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="P32" s="120"/>
+      <c r="Q32" s="120"/>
+      <c r="R32" s="120"/>
+      <c r="S32" s="120"/>
+      <c r="T32" s="120"/>
+      <c r="U32" s="120"/>
+      <c r="V32" s="120"/>
+      <c r="W32" s="120"/>
+      <c r="X32" s="120"/>
+      <c r="Y32" s="120"/>
+      <c r="Z32" s="120"/>
+    </row>
+    <row r="33" spans="1:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B33" s="68"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E33" s="70"/>
+      <c r="F33" s="46">
+        <v>45171</v>
+      </c>
+      <c r="G33" s="24">
+        <v>171749</v>
+      </c>
+      <c r="H33" s="24">
+        <v>20964</v>
+      </c>
+      <c r="I33" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="J33" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K33" s="56">
+        <v>317892</v>
+      </c>
+      <c r="L33" s="56">
+        <v>11821</v>
+      </c>
+      <c r="M33" s="56">
+        <v>450649</v>
+      </c>
+      <c r="N33" s="42">
+        <v>462470</v>
+      </c>
+      <c r="O33" s="26">
+        <v>3.72</v>
+      </c>
+      <c r="P33" s="120"/>
+      <c r="Q33" s="120"/>
+      <c r="R33" s="120"/>
+      <c r="S33" s="120"/>
+      <c r="T33" s="120"/>
+      <c r="U33" s="120"/>
+      <c r="V33" s="120"/>
+      <c r="W33" s="120"/>
+      <c r="X33" s="120"/>
+      <c r="Y33" s="120"/>
+      <c r="Z33" s="120"/>
+    </row>
+    <row r="34" spans="1:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B34" s="68"/>
+      <c r="C34" s="53"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="69"/>
+      <c r="F34" s="28">
+        <v>29821</v>
+      </c>
+      <c r="G34" s="29">
+        <v>351432</v>
+      </c>
+      <c r="H34" s="19">
+        <v>140993</v>
+      </c>
+      <c r="I34" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="J34" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="K34" s="29">
+        <v>1706130</v>
+      </c>
+      <c r="L34" s="29">
+        <v>31660</v>
+      </c>
+      <c r="M34" s="29">
+        <v>179328</v>
+      </c>
+      <c r="N34" s="20">
+        <v>210987</v>
+      </c>
+      <c r="O34" s="30">
+        <v>1.67</v>
+      </c>
+      <c r="P34" s="120"/>
+      <c r="Q34" s="120"/>
+      <c r="R34" s="120"/>
+      <c r="S34" s="120"/>
+      <c r="T34" s="120"/>
+      <c r="U34" s="120"/>
+      <c r="V34" s="120"/>
+      <c r="W34" s="120"/>
+      <c r="X34" s="120"/>
+      <c r="Y34" s="120"/>
+      <c r="Z34" s="120"/>
+    </row>
+    <row r="35" spans="1:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B35" s="68"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" s="70"/>
+      <c r="F35" s="46">
+        <v>31701</v>
+      </c>
+      <c r="G35" s="24">
+        <v>346507</v>
+      </c>
+      <c r="H35" s="24">
+        <v>136717</v>
+      </c>
+      <c r="I35" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="J35" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K35" s="56">
+        <v>868741</v>
+      </c>
+      <c r="L35" s="56">
+        <v>18017</v>
+      </c>
+      <c r="M35" s="56">
+        <v>197866</v>
+      </c>
+      <c r="N35" s="42">
+        <v>215884</v>
+      </c>
+      <c r="O35" s="26">
+        <v>1.74</v>
+      </c>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="120"/>
+      <c r="R35" s="120"/>
+      <c r="S35" s="120"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="120"/>
+      <c r="V35" s="120"/>
+      <c r="W35" s="120"/>
+      <c r="X35" s="120"/>
+      <c r="Y35" s="120"/>
+      <c r="Z35" s="120"/>
+    </row>
+    <row r="36" spans="1:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="B36" s="68"/>
+      <c r="C36" s="54"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="69"/>
+      <c r="F36" s="28">
+        <v>1832</v>
+      </c>
+      <c r="G36" s="29">
+        <v>21080</v>
+      </c>
+      <c r="H36" s="19">
+        <v>2254</v>
+      </c>
+      <c r="I36" s="29">
+        <v>26336</v>
+      </c>
+      <c r="J36" s="29">
+        <v>600</v>
+      </c>
+      <c r="K36" s="29">
+        <v>38621</v>
+      </c>
+      <c r="L36" s="29">
+        <v>6499</v>
+      </c>
+      <c r="M36" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="N36" s="20">
+        <v>7099</v>
+      </c>
+      <c r="O36" s="30">
+        <v>0.06</v>
+      </c>
+      <c r="P36" s="120"/>
+      <c r="Q36" s="120"/>
+      <c r="R36" s="120"/>
+      <c r="S36" s="120"/>
+      <c r="T36" s="120"/>
+      <c r="U36" s="120"/>
+      <c r="V36" s="120"/>
+      <c r="W36" s="120"/>
+      <c r="X36" s="120"/>
+      <c r="Y36" s="120"/>
+      <c r="Z36" s="120"/>
+    </row>
+    <row r="37" spans="1:26" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="B37" s="68"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E37" s="70"/>
+      <c r="F37" s="46">
+        <v>1800</v>
+      </c>
+      <c r="G37" s="24">
+        <v>21930</v>
+      </c>
+      <c r="H37" s="24">
+        <v>2295</v>
+      </c>
+      <c r="I37" s="24">
+        <v>24242</v>
+      </c>
+      <c r="J37" s="24">
+        <v>677</v>
+      </c>
+      <c r="K37" s="56">
+        <v>57795</v>
+      </c>
+      <c r="L37" s="56">
+        <v>18404</v>
+      </c>
+      <c r="M37" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="N37" s="42">
+        <v>19081</v>
+      </c>
+      <c r="O37" s="26">
+        <v>0.15</v>
+      </c>
+      <c r="P37" s="120"/>
+      <c r="Q37" s="120"/>
+      <c r="R37" s="120"/>
+      <c r="S37" s="120"/>
+      <c r="T37" s="120"/>
+      <c r="U37" s="120"/>
+      <c r="V37" s="120"/>
+      <c r="W37" s="120"/>
+      <c r="X37" s="120"/>
+      <c r="Y37" s="120"/>
+      <c r="Z37" s="120"/>
+    </row>
+    <row r="38" spans="1:26" s="27" customFormat="1" ht="24" customHeight="1">
+      <c r="A38" s="74"/>
+      <c r="B38" s="68"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="28">
+        <v>496</v>
+      </c>
+      <c r="G38" s="29">
+        <v>4542</v>
+      </c>
+      <c r="H38" s="19">
+        <v>907</v>
+      </c>
+      <c r="I38" s="29">
+        <v>12570</v>
+      </c>
+      <c r="J38" s="29">
+        <v>267</v>
+      </c>
+      <c r="K38" s="29">
+        <v>9436</v>
+      </c>
+      <c r="L38" s="29">
+        <v>377</v>
+      </c>
+      <c r="M38" s="19">
+        <v>11698</v>
+      </c>
+      <c r="N38" s="20">
+        <v>12342</v>
+      </c>
+      <c r="O38" s="30">
         <v>0.1</v>
       </c>
-    </row>
-[...927 lines deleted...]
-      <c r="D37" s="102" t="s">
+      <c r="P38" s="120"/>
+      <c r="Q38" s="120"/>
+      <c r="R38" s="120"/>
+      <c r="S38" s="120"/>
+      <c r="T38" s="120"/>
+      <c r="U38" s="120"/>
+      <c r="V38" s="120"/>
+      <c r="W38" s="120"/>
+      <c r="X38" s="120"/>
+      <c r="Y38" s="120"/>
+      <c r="Z38" s="120"/>
+    </row>
+    <row r="39" spans="1:26" s="27" customFormat="1" ht="27" customHeight="1" thickBot="1">
+      <c r="A39" s="75"/>
+      <c r="B39" s="76"/>
+      <c r="C39" s="77"/>
+      <c r="D39" s="78" t="s">
         <v>37</v>
       </c>
-      <c r="E37" s="100"/>
-[...72 lines deleted...]
-      <c r="D39" s="111" t="s">
+      <c r="E39" s="79"/>
+      <c r="F39" s="80">
+        <v>1079</v>
+      </c>
+      <c r="G39" s="81">
+        <v>7849</v>
+      </c>
+      <c r="H39" s="81">
+        <v>1270</v>
+      </c>
+      <c r="I39" s="81">
+        <v>35999</v>
+      </c>
+      <c r="J39" s="81">
+        <v>847</v>
+      </c>
+      <c r="K39" s="82">
+        <v>26005</v>
+      </c>
+      <c r="L39" s="82">
+        <v>1164</v>
+      </c>
+      <c r="M39" s="81">
+        <v>32753</v>
+      </c>
+      <c r="N39" s="57">
+        <v>34763</v>
+      </c>
+      <c r="O39" s="58">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="P39" s="120"/>
+      <c r="Q39" s="120"/>
+      <c r="R39" s="120"/>
+      <c r="S39" s="120"/>
+      <c r="T39" s="120"/>
+      <c r="U39" s="120"/>
+      <c r="V39" s="120"/>
+      <c r="W39" s="120"/>
+      <c r="X39" s="120"/>
+      <c r="Y39" s="120"/>
+      <c r="Z39" s="120"/>
+    </row>
+    <row r="40" spans="1:26" ht="21.75" customHeight="1">
+      <c r="B40" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="E39" s="112"/>
-[...32 lines deleted...]
-      <c r="B40" s="88" t="s">
+      <c r="C40" s="60"/>
+      <c r="D40" s="60"/>
+    </row>
+    <row r="41" spans="1:26" ht="18.75" customHeight="1">
+      <c r="B41" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="C40" s="89"/>
-[...3 lines deleted...]
-      <c r="B41" s="88" t="s">
+      <c r="C41" s="60"/>
+      <c r="D41" s="60"/>
+    </row>
+    <row r="42" spans="1:26" ht="18.75" customHeight="1">
+      <c r="B42" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="C41" s="89"/>
-[...3 lines deleted...]
-      <c r="B42" s="88" t="s">
+      <c r="C42" s="60"/>
+      <c r="D42" s="60"/>
+    </row>
+    <row r="43" spans="1:26" ht="18.75" customHeight="1">
+      <c r="B43" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C42" s="89"/>
-[...3 lines deleted...]
-      <c r="B43" s="88" t="s">
+      <c r="C43" s="59"/>
+      <c r="D43" s="59"/>
+    </row>
+    <row r="44" spans="1:26" ht="18.75" customHeight="1">
+      <c r="B44" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="C43" s="88"/>
-[...3 lines deleted...]
-      <c r="B44" s="88" t="s">
+      <c r="C44" s="60"/>
+      <c r="D44" s="60"/>
+    </row>
+    <row r="45" spans="1:26" s="83" customFormat="1" ht="20.25" customHeight="1">
+      <c r="B45" s="59" t="s">
         <v>43</v>
       </c>
-      <c r="C44" s="89"/>
-[...19 lines deleted...]
-      <c r="M48" s="90"/>
+      <c r="C45" s="60"/>
+      <c r="D45" s="60"/>
+      <c r="P45" s="121"/>
+      <c r="Q45" s="121"/>
+      <c r="R45" s="121"/>
+      <c r="S45" s="121"/>
+      <c r="T45" s="121"/>
+      <c r="U45" s="121"/>
+      <c r="V45" s="121"/>
+      <c r="W45" s="121"/>
+      <c r="X45" s="121"/>
+      <c r="Y45" s="121"/>
+      <c r="Z45" s="121"/>
+    </row>
+    <row r="46" spans="1:26" ht="18.75" customHeight="1">
+      <c r="B46" s="60"/>
+      <c r="C46" s="60"/>
+      <c r="D46" s="60"/>
+    </row>
+    <row r="47" spans="1:26" s="83" customFormat="1" ht="20.25" customHeight="1">
+      <c r="D47" s="60"/>
+      <c r="P47" s="121"/>
+      <c r="Q47" s="121"/>
+      <c r="R47" s="121"/>
+      <c r="S47" s="121"/>
+      <c r="T47" s="121"/>
+      <c r="U47" s="121"/>
+      <c r="V47" s="121"/>
+      <c r="W47" s="121"/>
+      <c r="X47" s="121"/>
+      <c r="Y47" s="121"/>
+      <c r="Z47" s="121"/>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="L48" s="61"/>
+      <c r="M48" s="61"/>
     </row>
     <row r="52" spans="4:8">
-      <c r="D52" s="117"/>
-[...1 lines deleted...]
-      <c r="H52" s="119"/>
+      <c r="D52" s="84"/>
+      <c r="G52" s="85"/>
+      <c r="H52" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="I5:I6"/>
-[...3 lines deleted...]
-    <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="B3:D6"/>
     <mergeCell ref="F3:F6"/>
     <mergeCell ref="G3:G6"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="M3:M5"/>
     <mergeCell ref="N3:O4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="N5:N6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="62" firstPageNumber="18" orientation="portrait" blackAndWhite="1" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>総括表</vt:lpstr>
       <vt:lpstr>総括表!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>文部科学省</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2026-03-23T11:35:19Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>061270d4-9f31-4d01-8ba4-6cb55313f7e3</vt:lpwstr>
   </property>