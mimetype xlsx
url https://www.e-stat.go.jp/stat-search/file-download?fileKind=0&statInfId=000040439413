--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\本報告帳票\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\04_e-Stat★\R6\03_統計表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95743A4B-FD26-4CE4-B6E7-7135B0E7A0FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6152FF8-FE4F-433A-A9DC-BA9A50B4EFE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="27864" windowHeight="17928" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="35">
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
@@ -102,81 +102,82 @@
   <si>
     <t>社会教育主事a</t>
   </si>
   <si>
     <t>設置教育委員会数</t>
   </si>
   <si>
     <t>うち複数の社会教育主事を置く教育委員会</t>
   </si>
   <si>
     <t>主事数</t>
   </si>
   <si>
     <t>専任</t>
   </si>
   <si>
     <t>兼任</t>
   </si>
   <si>
     <t>非常勤</t>
   </si>
   <si>
     <t>うち社会体育担当</t>
   </si>
   <si>
-    <t>教育主事b派遣社会</t>
-[...1 lines deleted...]
-  <si>
     <t>うち複数の派遣社会教育主事を置く教育委員会</t>
   </si>
   <si>
     <t>計（a＋b）</t>
   </si>
   <si>
     <t>うち複数の社会教育主事・派遣社会教育主事を置く教育委員会</t>
   </si>
   <si>
     <t>社会教育主事補</t>
   </si>
   <si>
     <t>うち複数の社会教育主事補を置く教育委員会</t>
   </si>
   <si>
     <t>（注）1．「計（a＋b）」欄における「設置教育委員会数」は、①社会教育主事のみを置く教育委員会、②派遣社会教育主事のみを置く教育委員会及び③社会教育主事と派遣社会教育主事の両者を置く教育委員会を計上している。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　2．「社会教育主事数」の専任及び兼任には、課長のうち社会教育主事として発令されている者を含む。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　3．この表における派遣社会教育主事数の「計」は、「都道府県」、「市（区）」、「町」、「村」及び「組合」の合計数である。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>4　社会教育主事・社会教育主事補の設置状況</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>派遣社会教育主事b</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0;\-0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -529,96 +530,96 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:W37"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.3984375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="28" style="1" customWidth="1" collapsed="1"/>
     <col min="2" max="4" width="56" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="5" style="1" customWidth="1" collapsed="1"/>
     <col min="6" max="7" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="20" style="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="19" style="1" customWidth="1" collapsed="1"/>
     <col min="11" max="11" width="18" style="1" customWidth="1" collapsed="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1" collapsed="1"/>
     <col min="13" max="13" width="4" style="1" customWidth="1" collapsed="1"/>
     <col min="14" max="14" width="9" style="1" customWidth="1" collapsed="1"/>
     <col min="15" max="16" width="21" style="1" customWidth="1" collapsed="1"/>
     <col min="17" max="17" width="9" style="1" customWidth="1" collapsed="1"/>
     <col min="18" max="18" width="4" style="1" customWidth="1" collapsed="1"/>
     <col min="19" max="19" width="9" style="1" customWidth="1" collapsed="1"/>
     <col min="20" max="21" width="21" style="1" customWidth="1" collapsed="1"/>
     <col min="22" max="22" width="9" style="1" customWidth="1" collapsed="1"/>
     <col min="23" max="23" width="4" style="1" customWidth="1" collapsed="1"/>
-    <col min="24" max="16384" width="10.3984375" style="1" collapsed="1"/>
+    <col min="24" max="16384" width="10.375" style="1" collapsed="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="4"/>
       <c r="O1" s="2"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
     </row>
-    <row r="4" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="2" t="s">
@@ -645,51 +646,51 @@
       <c r="P4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="S4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="T4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="U4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="V4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="2" t="s">
@@ -716,51 +717,51 @@
       <c r="P5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="T5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="5">
         <v>1795</v>
       </c>
       <c r="F6" s="5">
         <v>47</v>
       </c>
       <c r="G6" s="5">
         <v>812</v>
       </c>
       <c r="H6" s="5">
         <v>130</v>
       </c>
       <c r="I6" s="5">
@@ -787,51 +788,51 @@
       <c r="P6" s="5">
         <v>158</v>
       </c>
       <c r="Q6" s="5">
         <v>354</v>
       </c>
       <c r="R6" s="5">
         <v>181</v>
       </c>
       <c r="S6" s="5">
         <v>2</v>
       </c>
       <c r="T6" s="5">
         <v>4</v>
       </c>
       <c r="U6" s="5">
         <v>5</v>
       </c>
       <c r="V6" s="5">
         <v>170</v>
       </c>
       <c r="W6" s="5">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="5">
         <v>636</v>
       </c>
       <c r="F7" s="5">
         <v>43</v>
       </c>
       <c r="G7" s="5">
         <v>328</v>
       </c>
       <c r="H7" s="5">
         <v>70</v>
       </c>
       <c r="I7" s="5">
@@ -858,51 +859,51 @@
       <c r="P7" s="5">
         <v>61</v>
       </c>
       <c r="Q7" s="5">
         <v>115</v>
       </c>
       <c r="R7" s="5">
         <v>22</v>
       </c>
       <c r="S7" s="5">
         <v>1</v>
       </c>
       <c r="T7" s="5">
         <v>3</v>
       </c>
       <c r="U7" s="5">
         <v>0</v>
       </c>
       <c r="V7" s="5">
         <v>18</v>
       </c>
       <c r="W7" s="5">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="5">
         <v>197</v>
       </c>
       <c r="F8" s="5">
         <v>37</v>
       </c>
       <c r="G8" s="5">
         <v>97</v>
       </c>
       <c r="H8" s="5">
         <v>30</v>
       </c>
       <c r="I8" s="5">
@@ -929,51 +930,51 @@
       <c r="P8" s="5">
         <v>12</v>
       </c>
       <c r="Q8" s="5">
         <v>31</v>
       </c>
       <c r="R8" s="5">
         <v>4</v>
       </c>
       <c r="S8" s="5">
         <v>1</v>
       </c>
       <c r="T8" s="5">
         <v>0</v>
       </c>
       <c r="U8" s="5">
         <v>0</v>
       </c>
       <c r="V8" s="5">
         <v>3</v>
       </c>
       <c r="W8" s="5">
         <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="5">
         <v>1106</v>
       </c>
       <c r="F9" s="5">
         <v>464</v>
       </c>
       <c r="G9" s="5">
         <v>425</v>
       </c>
       <c r="H9" s="5">
         <v>127</v>
       </c>
       <c r="I9" s="5">
@@ -1000,51 +1001,51 @@
       <c r="P9" s="5">
         <v>51</v>
       </c>
       <c r="Q9" s="5">
         <v>82</v>
       </c>
       <c r="R9" s="5">
         <v>15</v>
       </c>
       <c r="S9" s="5">
         <v>2</v>
       </c>
       <c r="T9" s="5">
         <v>3</v>
       </c>
       <c r="U9" s="5">
         <v>0</v>
       </c>
       <c r="V9" s="5">
         <v>10</v>
       </c>
       <c r="W9" s="5">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>241</v>
       </c>
       <c r="F10" s="5">
         <v>14</v>
       </c>
       <c r="G10" s="5">
         <v>96</v>
       </c>
       <c r="H10" s="5">
         <v>35</v>
       </c>
       <c r="I10" s="5">
@@ -1071,51 +1072,51 @@
       <c r="P10" s="5">
         <v>25</v>
       </c>
       <c r="Q10" s="5">
         <v>76</v>
       </c>
       <c r="R10" s="5">
         <v>11</v>
       </c>
       <c r="S10" s="5">
         <v>0</v>
       </c>
       <c r="T10" s="5">
         <v>0</v>
       </c>
       <c r="U10" s="5">
         <v>0</v>
       </c>
       <c r="V10" s="5">
         <v>11</v>
       </c>
       <c r="W10" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="5">
         <v>41</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
       <c r="G11" s="5">
         <v>27</v>
       </c>
       <c r="H11" s="5">
         <v>12</v>
       </c>
       <c r="I11" s="5">
@@ -1142,51 +1143,51 @@
       <c r="P11" s="5">
         <v>6</v>
       </c>
       <c r="Q11" s="5">
         <v>2</v>
       </c>
       <c r="R11" s="5">
         <v>1</v>
       </c>
       <c r="S11" s="5">
         <v>0</v>
       </c>
       <c r="T11" s="5">
         <v>0</v>
       </c>
       <c r="U11" s="5">
         <v>0</v>
       </c>
       <c r="V11" s="5">
         <v>1</v>
       </c>
       <c r="W11" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5">
         <v>54</v>
       </c>
       <c r="F12" s="5">
         <v>9</v>
       </c>
       <c r="G12" s="5">
         <v>25</v>
       </c>
       <c r="H12" s="5">
         <v>3</v>
       </c>
       <c r="I12" s="5">
@@ -1213,51 +1214,51 @@
       <c r="P12" s="5">
         <v>3</v>
       </c>
       <c r="Q12" s="5">
         <v>8</v>
       </c>
       <c r="R12" s="5">
         <v>1</v>
       </c>
       <c r="S12" s="5">
         <v>0</v>
       </c>
       <c r="T12" s="5">
         <v>0</v>
       </c>
       <c r="U12" s="5">
         <v>0</v>
       </c>
       <c r="V12" s="5">
         <v>1</v>
       </c>
       <c r="W12" s="5">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="5">
         <v>18</v>
       </c>
       <c r="F13" s="5">
         <v>1</v>
       </c>
       <c r="G13" s="5">
         <v>5</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
       <c r="I13" s="5">
@@ -1284,51 +1285,51 @@
       <c r="P13" s="5">
         <v>1</v>
       </c>
       <c r="Q13" s="5">
         <v>7</v>
       </c>
       <c r="R13" s="5">
         <v>1</v>
       </c>
       <c r="S13" s="5">
         <v>0</v>
       </c>
       <c r="T13" s="5">
         <v>0</v>
       </c>
       <c r="U13" s="5">
         <v>0</v>
       </c>
       <c r="V13" s="5">
         <v>1</v>
       </c>
       <c r="W13" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="5">
         <v>4</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
       <c r="G14" s="5">
         <v>0</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
       <c r="I14" s="5">
@@ -1355,53 +1356,53 @@
       <c r="P14" s="5">
         <v>3</v>
       </c>
       <c r="Q14" s="5">
         <v>0</v>
       </c>
       <c r="R14" s="5">
         <v>0</v>
       </c>
       <c r="S14" s="5">
         <v>0</v>
       </c>
       <c r="T14" s="5">
         <v>0</v>
       </c>
       <c r="U14" s="5">
         <v>0</v>
       </c>
       <c r="V14" s="5">
         <v>0</v>
       </c>
       <c r="W14" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="15" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="5">
         <v>97</v>
       </c>
       <c r="F15" s="5">
         <v>8</v>
       </c>
       <c r="G15" s="5">
         <v>50</v>
       </c>
       <c r="H15" s="5">
         <v>4</v>
       </c>
       <c r="I15" s="5">
         <v>12</v>
       </c>
@@ -1426,62 +1427,62 @@
       <c r="P15" s="5">
         <v>8</v>
       </c>
       <c r="Q15" s="5">
         <v>17</v>
       </c>
       <c r="R15" s="5">
         <v>6</v>
       </c>
       <c r="S15" s="5">
         <v>0</v>
       </c>
       <c r="T15" s="5">
         <v>0</v>
       </c>
       <c r="U15" s="5">
         <v>0</v>
       </c>
       <c r="V15" s="5">
         <v>6</v>
       </c>
       <c r="W15" s="5">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="2" t="s">
+    <row r="16" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E16" s="5">
         <v>21</v>
       </c>
       <c r="F16" s="5">
         <v>8</v>
       </c>
       <c r="G16" s="5">
         <v>12</v>
       </c>
       <c r="H16" s="5">
         <v>3</v>
       </c>
       <c r="I16" s="5">
         <v>4</v>
       </c>
       <c r="J16" s="5">
         <v>2</v>
       </c>
       <c r="K16" s="5">
         <v>3</v>
       </c>
       <c r="L16" s="5">
         <v>0</v>
       </c>
@@ -1497,53 +1498,53 @@
       <c r="P16" s="5">
         <v>0</v>
       </c>
       <c r="Q16" s="5">
         <v>1</v>
       </c>
       <c r="R16" s="5">
         <v>0</v>
       </c>
       <c r="S16" s="5">
         <v>0</v>
       </c>
       <c r="T16" s="5">
         <v>0</v>
       </c>
       <c r="U16" s="5">
         <v>0</v>
       </c>
       <c r="V16" s="5">
         <v>0</v>
       </c>
       <c r="W16" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="17" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="5">
         <v>200</v>
       </c>
       <c r="F17" s="5">
         <v>94</v>
       </c>
       <c r="G17" s="5">
         <v>66</v>
       </c>
       <c r="H17" s="5">
         <v>8</v>
       </c>
       <c r="I17" s="5">
         <v>16</v>
       </c>
@@ -1568,53 +1569,53 @@
       <c r="P17" s="5">
         <v>8</v>
       </c>
       <c r="Q17" s="5">
         <v>18</v>
       </c>
       <c r="R17" s="5">
         <v>6</v>
       </c>
       <c r="S17" s="5">
         <v>0</v>
       </c>
       <c r="T17" s="5">
         <v>0</v>
       </c>
       <c r="U17" s="5">
         <v>0</v>
       </c>
       <c r="V17" s="5">
         <v>6</v>
       </c>
       <c r="W17" s="5">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="18" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="6" t="s">
+        <v>34</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="5">
         <v>35</v>
       </c>
       <c r="F18" s="5">
         <v>17</v>
       </c>
       <c r="G18" s="5">
         <v>10</v>
       </c>
       <c r="H18" s="5">
         <v>3</v>
       </c>
       <c r="I18" s="5">
         <v>1</v>
       </c>
@@ -1639,53 +1640,53 @@
       <c r="P18" s="5">
         <v>2</v>
       </c>
       <c r="Q18" s="5">
         <v>2</v>
       </c>
       <c r="R18" s="5">
         <v>1</v>
       </c>
       <c r="S18" s="5">
         <v>0</v>
       </c>
       <c r="T18" s="5">
         <v>0</v>
       </c>
       <c r="U18" s="5">
         <v>0</v>
       </c>
       <c r="V18" s="5">
         <v>1</v>
       </c>
       <c r="W18" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="5">
         <v>697</v>
       </c>
       <c r="F19" s="5">
         <v>43</v>
       </c>
       <c r="G19" s="5">
         <v>366</v>
       </c>
       <c r="H19" s="5">
         <v>72</v>
       </c>
       <c r="I19" s="5">
         <v>80</v>
       </c>
@@ -1710,62 +1711,62 @@
       <c r="P19" s="5">
         <v>64</v>
       </c>
       <c r="Q19" s="5">
         <v>124</v>
       </c>
       <c r="R19" s="5">
         <v>26</v>
       </c>
       <c r="S19" s="5">
         <v>1</v>
       </c>
       <c r="T19" s="5">
         <v>3</v>
       </c>
       <c r="U19" s="5">
         <v>0</v>
       </c>
       <c r="V19" s="5">
         <v>22</v>
       </c>
       <c r="W19" s="5">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E20" s="5">
         <v>228</v>
       </c>
       <c r="F20" s="5">
         <v>38</v>
       </c>
       <c r="G20" s="5">
         <v>114</v>
       </c>
       <c r="H20" s="5">
         <v>33</v>
       </c>
       <c r="I20" s="5">
         <v>24</v>
       </c>
       <c r="J20" s="5">
         <v>27</v>
       </c>
       <c r="K20" s="5">
         <v>15</v>
       </c>
       <c r="L20" s="5">
         <v>15</v>
       </c>
@@ -1781,53 +1782,53 @@
       <c r="P20" s="5">
         <v>16</v>
       </c>
       <c r="Q20" s="5">
         <v>38</v>
       </c>
       <c r="R20" s="5">
         <v>6</v>
       </c>
       <c r="S20" s="5">
         <v>1</v>
       </c>
       <c r="T20" s="5">
         <v>0</v>
       </c>
       <c r="U20" s="5">
         <v>0</v>
       </c>
       <c r="V20" s="5">
         <v>5</v>
       </c>
       <c r="W20" s="5">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="5">
         <v>1306</v>
       </c>
       <c r="F21" s="5">
         <v>558</v>
       </c>
       <c r="G21" s="5">
         <v>491</v>
       </c>
       <c r="H21" s="5">
         <v>135</v>
       </c>
       <c r="I21" s="5">
         <v>106</v>
       </c>
@@ -1852,53 +1853,53 @@
       <c r="P21" s="5">
         <v>59</v>
       </c>
       <c r="Q21" s="5">
         <v>100</v>
       </c>
       <c r="R21" s="5">
         <v>21</v>
       </c>
       <c r="S21" s="5">
         <v>2</v>
       </c>
       <c r="T21" s="5">
         <v>3</v>
       </c>
       <c r="U21" s="5">
         <v>0</v>
       </c>
       <c r="V21" s="5">
         <v>16</v>
       </c>
       <c r="W21" s="5">
         <v>7</v>
       </c>
     </row>
-    <row r="22" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="5">
         <v>241</v>
       </c>
       <c r="F22" s="5">
         <v>14</v>
       </c>
       <c r="G22" s="5">
         <v>96</v>
       </c>
       <c r="H22" s="5">
         <v>35</v>
       </c>
       <c r="I22" s="5">
         <v>16</v>
       </c>
@@ -1923,53 +1924,53 @@
       <c r="P22" s="5">
         <v>25</v>
       </c>
       <c r="Q22" s="5">
         <v>76</v>
       </c>
       <c r="R22" s="5">
         <v>11</v>
       </c>
       <c r="S22" s="5">
         <v>0</v>
       </c>
       <c r="T22" s="5">
         <v>0</v>
       </c>
       <c r="U22" s="5">
         <v>0</v>
       </c>
       <c r="V22" s="5">
         <v>11</v>
       </c>
       <c r="W22" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="5">
         <v>41</v>
       </c>
       <c r="F23" s="5">
         <v>0</v>
       </c>
       <c r="G23" s="5">
         <v>27</v>
       </c>
       <c r="H23" s="5">
         <v>12</v>
       </c>
       <c r="I23" s="5">
         <v>4</v>
       </c>
@@ -1994,53 +1995,53 @@
       <c r="P23" s="5">
         <v>6</v>
       </c>
       <c r="Q23" s="5">
         <v>2</v>
       </c>
       <c r="R23" s="5">
         <v>1</v>
       </c>
       <c r="S23" s="5">
         <v>0</v>
       </c>
       <c r="T23" s="5">
         <v>0</v>
       </c>
       <c r="U23" s="5">
         <v>0</v>
       </c>
       <c r="V23" s="5">
         <v>1</v>
       </c>
       <c r="W23" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="5">
         <v>89</v>
       </c>
       <c r="F24" s="5">
         <v>26</v>
       </c>
       <c r="G24" s="5">
         <v>35</v>
       </c>
       <c r="H24" s="5">
         <v>6</v>
       </c>
       <c r="I24" s="5">
         <v>9</v>
       </c>
@@ -2065,53 +2066,53 @@
       <c r="P24" s="5">
         <v>5</v>
       </c>
       <c r="Q24" s="5">
         <v>10</v>
       </c>
       <c r="R24" s="5">
         <v>2</v>
       </c>
       <c r="S24" s="5">
         <v>0</v>
       </c>
       <c r="T24" s="5">
         <v>0</v>
       </c>
       <c r="U24" s="5">
         <v>0</v>
       </c>
       <c r="V24" s="5">
         <v>2</v>
       </c>
       <c r="W24" s="5">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="5">
         <v>18</v>
       </c>
       <c r="F25" s="5">
         <v>1</v>
       </c>
       <c r="G25" s="5">
         <v>5</v>
       </c>
       <c r="H25" s="5">
         <v>0</v>
       </c>
       <c r="I25" s="5">
         <v>0</v>
       </c>
@@ -2136,53 +2137,53 @@
       <c r="P25" s="5">
         <v>1</v>
       </c>
       <c r="Q25" s="5">
         <v>7</v>
       </c>
       <c r="R25" s="5">
         <v>1</v>
       </c>
       <c r="S25" s="5">
         <v>0</v>
       </c>
       <c r="T25" s="5">
         <v>0</v>
       </c>
       <c r="U25" s="5">
         <v>0</v>
       </c>
       <c r="V25" s="5">
         <v>1</v>
       </c>
       <c r="W25" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E26" s="5">
         <v>4</v>
       </c>
       <c r="F26" s="5">
         <v>0</v>
       </c>
       <c r="G26" s="5">
         <v>0</v>
       </c>
       <c r="H26" s="5">
         <v>0</v>
       </c>
       <c r="I26" s="5">
         <v>0</v>
       </c>
@@ -2207,53 +2208,53 @@
       <c r="P26" s="5">
         <v>3</v>
       </c>
       <c r="Q26" s="5">
         <v>0</v>
       </c>
       <c r="R26" s="5">
         <v>0</v>
       </c>
       <c r="S26" s="5">
         <v>0</v>
       </c>
       <c r="T26" s="5">
         <v>0</v>
       </c>
       <c r="U26" s="5">
         <v>0</v>
       </c>
       <c r="V26" s="5">
         <v>0</v>
       </c>
       <c r="W26" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="5">
         <v>35</v>
       </c>
       <c r="F27" s="5">
         <v>7</v>
       </c>
       <c r="G27" s="5">
         <v>14</v>
       </c>
       <c r="H27" s="5">
         <v>3</v>
       </c>
       <c r="I27" s="5">
         <v>3</v>
       </c>
@@ -2278,62 +2279,62 @@
       <c r="P27" s="5">
         <v>2</v>
       </c>
       <c r="Q27" s="5">
         <v>9</v>
       </c>
       <c r="R27" s="5">
         <v>2</v>
       </c>
       <c r="S27" s="5">
         <v>0</v>
       </c>
       <c r="T27" s="5">
         <v>0</v>
       </c>
       <c r="U27" s="5">
         <v>0</v>
       </c>
       <c r="V27" s="5">
         <v>2</v>
       </c>
       <c r="W27" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E28" s="5">
         <v>14</v>
       </c>
       <c r="F28" s="5">
         <v>4</v>
       </c>
       <c r="G28" s="5">
         <v>5</v>
       </c>
       <c r="H28" s="5">
         <v>2</v>
       </c>
       <c r="I28" s="5">
         <v>1</v>
       </c>
       <c r="J28" s="5">
         <v>1</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="5">
         <v>0</v>
       </c>
@@ -2349,53 +2350,53 @@
       <c r="P28" s="5">
         <v>0</v>
       </c>
       <c r="Q28" s="5">
         <v>4</v>
       </c>
       <c r="R28" s="5">
         <v>1</v>
       </c>
       <c r="S28" s="5">
         <v>0</v>
       </c>
       <c r="T28" s="5">
         <v>0</v>
       </c>
       <c r="U28" s="5">
         <v>0</v>
       </c>
       <c r="V28" s="5">
         <v>1</v>
       </c>
       <c r="W28" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="5">
         <v>61</v>
       </c>
       <c r="F29" s="5">
         <v>26</v>
       </c>
       <c r="G29" s="5">
         <v>21</v>
       </c>
       <c r="H29" s="5">
         <v>4</v>
       </c>
       <c r="I29" s="5">
         <v>4</v>
       </c>
@@ -2420,53 +2421,53 @@
       <c r="P29" s="5">
         <v>2</v>
       </c>
       <c r="Q29" s="5">
         <v>11</v>
       </c>
       <c r="R29" s="5">
         <v>0</v>
       </c>
       <c r="S29" s="5">
         <v>0</v>
       </c>
       <c r="T29" s="5">
         <v>0</v>
       </c>
       <c r="U29" s="5">
         <v>0</v>
       </c>
       <c r="V29" s="5">
         <v>0</v>
       </c>
       <c r="W29" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="5">
         <v>27</v>
       </c>
       <c r="F30" s="5">
         <v>1</v>
       </c>
       <c r="G30" s="5">
         <v>20</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
       <c r="I30" s="5">
         <v>0</v>
       </c>
@@ -2491,53 +2492,53 @@
       <c r="P30" s="5">
         <v>0</v>
       </c>
       <c r="Q30" s="5">
         <v>3</v>
       </c>
       <c r="R30" s="5">
         <v>3</v>
       </c>
       <c r="S30" s="5">
         <v>0</v>
       </c>
       <c r="T30" s="5">
         <v>0</v>
       </c>
       <c r="U30" s="5">
         <v>0</v>
       </c>
       <c r="V30" s="5">
         <v>3</v>
       </c>
       <c r="W30" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="5">
         <v>8</v>
       </c>
       <c r="F31" s="5">
         <v>0</v>
       </c>
       <c r="G31" s="5">
         <v>7</v>
       </c>
       <c r="H31" s="5">
         <v>7</v>
       </c>
       <c r="I31" s="5">
         <v>0</v>
       </c>
@@ -2562,53 +2563,53 @@
       <c r="P31" s="5">
         <v>0</v>
       </c>
       <c r="Q31" s="5">
         <v>1</v>
       </c>
       <c r="R31" s="5">
         <v>0</v>
       </c>
       <c r="S31" s="5">
         <v>0</v>
       </c>
       <c r="T31" s="5">
         <v>0</v>
       </c>
       <c r="U31" s="5">
         <v>0</v>
       </c>
       <c r="V31" s="5">
         <v>0</v>
       </c>
       <c r="W31" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="5">
         <v>9</v>
       </c>
       <c r="F32" s="5">
         <v>4</v>
       </c>
       <c r="G32" s="5">
         <v>2</v>
       </c>
       <c r="H32" s="5">
         <v>0</v>
       </c>
       <c r="I32" s="5">
         <v>0</v>
       </c>
@@ -2633,53 +2634,53 @@
       <c r="P32" s="5">
         <v>0</v>
       </c>
       <c r="Q32" s="5">
         <v>3</v>
       </c>
       <c r="R32" s="5">
         <v>0</v>
       </c>
       <c r="S32" s="5">
         <v>0</v>
       </c>
       <c r="T32" s="5">
         <v>0</v>
       </c>
       <c r="U32" s="5">
         <v>0</v>
       </c>
       <c r="V32" s="5">
         <v>0</v>
       </c>
       <c r="W32" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="5">
         <v>3</v>
       </c>
       <c r="F33" s="5">
         <v>1</v>
       </c>
       <c r="G33" s="5">
         <v>0</v>
       </c>
       <c r="H33" s="5">
         <v>0</v>
       </c>
       <c r="I33" s="5">
         <v>0</v>
       </c>
@@ -2704,53 +2705,53 @@
       <c r="P33" s="5">
         <v>0</v>
       </c>
       <c r="Q33" s="5">
         <v>2</v>
       </c>
       <c r="R33" s="5">
         <v>0</v>
       </c>
       <c r="S33" s="5">
         <v>0</v>
       </c>
       <c r="T33" s="5">
         <v>0</v>
       </c>
       <c r="U33" s="5">
         <v>0</v>
       </c>
       <c r="V33" s="5">
         <v>0</v>
       </c>
       <c r="W33" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="5">
         <v>0</v>
       </c>
       <c r="G34" s="5">
         <v>0</v>
       </c>
       <c r="H34" s="5">
         <v>0</v>
       </c>
       <c r="I34" s="5">
         <v>0</v>
       </c>
@@ -2775,102 +2776,101 @@
       <c r="P34" s="5">
         <v>0</v>
       </c>
       <c r="Q34" s="5">
         <v>0</v>
       </c>
       <c r="R34" s="5">
         <v>0</v>
       </c>
       <c r="S34" s="5">
         <v>0</v>
       </c>
       <c r="T34" s="5">
         <v>0</v>
       </c>
       <c r="U34" s="5">
         <v>0</v>
       </c>
       <c r="V34" s="5">
         <v>0</v>
       </c>
       <c r="W34" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="6" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="36" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A36" s="6" t="s">
+    <row r="37" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="6" t="s">
         <v>32</v>
-      </c>
-[...3 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.3779527559055118" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>文部科学省</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2026-03-11T10:55:48Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>1b1a0565-9f01-467a-b11f-975b29ef1c3c</vt:lpwstr>