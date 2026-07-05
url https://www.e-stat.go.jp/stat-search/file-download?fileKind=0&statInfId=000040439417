--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\本報告帳票\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\04_e-Stat★\R6\03_統計表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07CC70A8-36BF-4BA0-BAA8-B1E0125F4548}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{621166D7-A39E-482C-94E6-41FF98DEED47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-27756" yWindow="-108" windowWidth="27864" windowHeight="17928" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="8-1" sheetId="3" r:id="rId1"/>
     <sheet name="8-2" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="77">
   <si>
     <t>8　都道府県・市町村教育委員会における社会教育学級・講座の開設状況（都道府県別）（2－1）</t>
   </si>
   <si>
     <t>1．学級・講座数（計）</t>
   </si>
@@ -62,62 +62,50 @@
   <si>
     <t>（件）</t>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>実施件数</t>
   </si>
   <si>
     <t>学習内容別</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>対象別</t>
   </si>
   <si>
     <t>教養の向上</t>
   </si>
   <si>
     <t>趣味・けいこごと</t>
   </si>
   <si>
-    <t>体育ﾚｸﾘｴｰｼｮﾝ</t>
-[...10 lines deleted...]
-  <si>
     <t>指導者養成</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
     <t>うち主催講座</t>
   </si>
   <si>
     <t>うち首長部局との共催</t>
   </si>
   <si>
     <t>うち17時以降</t>
   </si>
   <si>
     <t>うち土日</t>
   </si>
   <si>
     <t>うち託児サービスを実施</t>
   </si>
   <si>
     <t>うち青少年対象</t>
   </si>
   <si>
     <t>うち成人一般対象</t>
@@ -258,50 +246,66 @@
     <t>長崎県</t>
   </si>
   <si>
     <t>熊本県</t>
   </si>
   <si>
     <t>大分県</t>
   </si>
   <si>
     <t>宮崎県</t>
   </si>
   <si>
     <t>鹿児島県</t>
   </si>
   <si>
     <t>沖縄県</t>
   </si>
   <si>
     <t>8　都道府県・市町村教育委員会における社会教育学級・講座の開設状況（都道府県別）（2－2）</t>
   </si>
   <si>
     <t>2．学級生・受講者数（計）</t>
   </si>
   <si>
     <t>（人）</t>
+  </si>
+  <si>
+    <t>体育・レクリエーション</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>家庭教育・家庭生活</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>職業知識・技術の向上</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>市民意識・社会連帯意識</t>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0;\-0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
@@ -362,77 +366,81 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -693,54 +701,54 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DEB9E0A-DAAA-454C-AB04-0A33BBE3838B}">
   <dimension ref="A1:U55"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="20" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="22" style="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="14" style="1" customWidth="1" collapsed="1"/>
     <col min="9" max="10" width="16" style="1" customWidth="1" collapsed="1"/>
     <col min="11" max="11" width="18" style="1" customWidth="1" collapsed="1"/>
     <col min="12" max="12" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="13" max="14" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="15" max="15" width="16" style="1" customWidth="1" collapsed="1"/>
-    <col min="16" max="16" width="20" style="1" customWidth="1" collapsed="1"/>
-[...2 lines deleted...]
-    <col min="19" max="19" width="20" style="1" customWidth="1" collapsed="1"/>
+    <col min="16" max="16" width="21.875" style="1" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="17" max="17" width="18" style="1" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="18" max="18" width="20" style="1" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="19" max="19" width="21.875" style="1" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="20" max="20" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="21" max="21" width="15" style="1" customWidth="1" collapsed="1"/>
     <col min="22" max="16384" width="10.375" style="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="U3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
@@ -888,137 +896,137 @@
       </c>
       <c r="H6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="2" t="s">
+      <c r="P6" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="R6" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="S6" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="T6" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="2" t="s">
+      <c r="U6" s="2" t="s">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="I7" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="J7" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="2" t="s">
+      <c r="K7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="H7" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L7" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="P7" s="2" t="s">
+      <c r="P7" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q7" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="R7" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="T7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="Q7" s="2" t="s">
+      <c r="U7" s="2" t="s">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B8" s="7">
         <v>118629</v>
       </c>
       <c r="C8" s="7">
         <v>96553</v>
       </c>
       <c r="D8" s="7">
         <v>2367</v>
       </c>
       <c r="E8" s="7">
         <v>11492</v>
       </c>
       <c r="F8" s="7">
         <v>27882</v>
       </c>
       <c r="G8" s="7">
         <v>1728</v>
       </c>
       <c r="H8" s="7">
         <v>36235</v>
       </c>
       <c r="I8" s="7">
         <v>48029</v>
       </c>
@@ -1039,51 +1047,51 @@
       </c>
       <c r="O8" s="7">
         <v>28793</v>
       </c>
       <c r="P8" s="7">
         <v>25457</v>
       </c>
       <c r="Q8" s="7">
         <v>31383</v>
       </c>
       <c r="R8" s="7">
         <v>1059</v>
       </c>
       <c r="S8" s="7">
         <v>9961</v>
       </c>
       <c r="T8" s="7">
         <v>1295</v>
       </c>
       <c r="U8" s="7">
         <v>2320</v>
       </c>
     </row>
     <row r="9" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B9" s="7">
         <v>18774</v>
       </c>
       <c r="C9" s="7">
         <v>14358</v>
       </c>
       <c r="D9" s="7">
         <v>108</v>
       </c>
       <c r="E9" s="7">
         <v>2613</v>
       </c>
       <c r="F9" s="7">
         <v>2967</v>
       </c>
       <c r="G9" s="7">
         <v>48</v>
       </c>
       <c r="H9" s="7">
         <v>9568</v>
       </c>
       <c r="I9" s="7">
         <v>6050</v>
       </c>
@@ -1104,51 +1112,51 @@
       </c>
       <c r="O9" s="7">
         <v>1597</v>
       </c>
       <c r="P9" s="7">
         <v>9040</v>
       </c>
       <c r="Q9" s="7">
         <v>4423</v>
       </c>
       <c r="R9" s="7">
         <v>42</v>
       </c>
       <c r="S9" s="7">
         <v>960</v>
       </c>
       <c r="T9" s="7">
         <v>66</v>
       </c>
       <c r="U9" s="7">
         <v>593</v>
       </c>
     </row>
     <row r="10" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B10" s="7">
         <v>1600</v>
       </c>
       <c r="C10" s="7">
         <v>758</v>
       </c>
       <c r="D10" s="7">
         <v>18</v>
       </c>
       <c r="E10" s="7">
         <v>423</v>
       </c>
       <c r="F10" s="7">
         <v>425</v>
       </c>
       <c r="G10" s="7">
         <v>12</v>
       </c>
       <c r="H10" s="7">
         <v>359</v>
       </c>
       <c r="I10" s="7">
         <v>893</v>
       </c>
@@ -1169,51 +1177,51 @@
       </c>
       <c r="O10" s="7">
         <v>593</v>
       </c>
       <c r="P10" s="7">
         <v>310</v>
       </c>
       <c r="Q10" s="7">
         <v>223</v>
       </c>
       <c r="R10" s="7">
         <v>2</v>
       </c>
       <c r="S10" s="7">
         <v>113</v>
       </c>
       <c r="T10" s="7">
         <v>6</v>
       </c>
       <c r="U10" s="7">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B11" s="7">
         <v>1627</v>
       </c>
       <c r="C11" s="7">
         <v>1343</v>
       </c>
       <c r="D11" s="7">
         <v>42</v>
       </c>
       <c r="E11" s="7">
         <v>100</v>
       </c>
       <c r="F11" s="7">
         <v>211</v>
       </c>
       <c r="G11" s="7">
         <v>15</v>
       </c>
       <c r="H11" s="7">
         <v>618</v>
       </c>
       <c r="I11" s="7">
         <v>422</v>
       </c>
@@ -1234,51 +1242,51 @@
       </c>
       <c r="O11" s="7">
         <v>196</v>
       </c>
       <c r="P11" s="7">
         <v>320</v>
       </c>
       <c r="Q11" s="7">
         <v>506</v>
       </c>
       <c r="R11" s="7">
         <v>18</v>
       </c>
       <c r="S11" s="7">
         <v>199</v>
       </c>
       <c r="T11" s="7">
         <v>2</v>
       </c>
       <c r="U11" s="7">
         <v>193</v>
       </c>
     </row>
     <row r="12" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B12" s="7">
         <v>1253</v>
       </c>
       <c r="C12" s="7">
         <v>1102</v>
       </c>
       <c r="D12" s="7">
         <v>3</v>
       </c>
       <c r="E12" s="7">
         <v>48</v>
       </c>
       <c r="F12" s="7">
         <v>271</v>
       </c>
       <c r="G12" s="7">
         <v>11</v>
       </c>
       <c r="H12" s="7">
         <v>428</v>
       </c>
       <c r="I12" s="7">
         <v>222</v>
       </c>
@@ -1299,51 +1307,51 @@
       </c>
       <c r="O12" s="7">
         <v>102</v>
       </c>
       <c r="P12" s="7">
         <v>234</v>
       </c>
       <c r="Q12" s="7">
         <v>223</v>
       </c>
       <c r="R12" s="7">
         <v>9</v>
       </c>
       <c r="S12" s="7">
         <v>247</v>
       </c>
       <c r="T12" s="7">
         <v>46</v>
       </c>
       <c r="U12" s="7">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B13" s="7">
         <v>1429</v>
       </c>
       <c r="C13" s="7">
         <v>1379</v>
       </c>
       <c r="D13" s="7">
         <v>41</v>
       </c>
       <c r="E13" s="7">
         <v>195</v>
       </c>
       <c r="F13" s="7">
         <v>434</v>
       </c>
       <c r="G13" s="7">
         <v>21</v>
       </c>
       <c r="H13" s="7">
         <v>321</v>
       </c>
       <c r="I13" s="7">
         <v>792</v>
       </c>
@@ -1364,51 +1372,51 @@
       </c>
       <c r="O13" s="7">
         <v>667</v>
       </c>
       <c r="P13" s="7">
         <v>319</v>
       </c>
       <c r="Q13" s="7">
         <v>177</v>
       </c>
       <c r="R13" s="7">
         <v>2</v>
       </c>
       <c r="S13" s="7">
         <v>47</v>
       </c>
       <c r="T13" s="7">
         <v>1</v>
       </c>
       <c r="U13" s="7">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B14" s="7">
         <v>945</v>
       </c>
       <c r="C14" s="7">
         <v>470</v>
       </c>
       <c r="D14" s="7">
         <v>39</v>
       </c>
       <c r="E14" s="7">
         <v>84</v>
       </c>
       <c r="F14" s="7">
         <v>262</v>
       </c>
       <c r="G14" s="7">
         <v>4</v>
       </c>
       <c r="H14" s="7">
         <v>381</v>
       </c>
       <c r="I14" s="7">
         <v>244</v>
       </c>
@@ -1429,51 +1437,51 @@
       </c>
       <c r="O14" s="7">
         <v>109</v>
       </c>
       <c r="P14" s="7">
         <v>113</v>
       </c>
       <c r="Q14" s="7">
         <v>244</v>
       </c>
       <c r="R14" s="7">
         <v>6</v>
       </c>
       <c r="S14" s="7">
         <v>103</v>
       </c>
       <c r="T14" s="7">
         <v>18</v>
       </c>
       <c r="U14" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B15" s="7">
         <v>1261</v>
       </c>
       <c r="C15" s="7">
         <v>1120</v>
       </c>
       <c r="D15" s="7">
         <v>168</v>
       </c>
       <c r="E15" s="7">
         <v>72</v>
       </c>
       <c r="F15" s="7">
         <v>241</v>
       </c>
       <c r="G15" s="7">
         <v>2</v>
       </c>
       <c r="H15" s="7">
         <v>195</v>
       </c>
       <c r="I15" s="7">
         <v>703</v>
       </c>
@@ -1494,51 +1502,51 @@
       </c>
       <c r="O15" s="7">
         <v>446</v>
       </c>
       <c r="P15" s="7">
         <v>228</v>
       </c>
       <c r="Q15" s="7">
         <v>301</v>
       </c>
       <c r="R15" s="7">
         <v>7</v>
       </c>
       <c r="S15" s="7">
         <v>81</v>
       </c>
       <c r="T15" s="7">
         <v>8</v>
       </c>
       <c r="U15" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B16" s="7">
         <v>5213</v>
       </c>
       <c r="C16" s="7">
         <v>4912</v>
       </c>
       <c r="D16" s="7">
         <v>83</v>
       </c>
       <c r="E16" s="7">
         <v>59</v>
       </c>
       <c r="F16" s="7">
         <v>977</v>
       </c>
       <c r="G16" s="7">
         <v>64</v>
       </c>
       <c r="H16" s="7">
         <v>1694</v>
       </c>
       <c r="I16" s="7">
         <v>1412</v>
       </c>
@@ -1559,51 +1567,51 @@
       </c>
       <c r="O16" s="7">
         <v>2066</v>
       </c>
       <c r="P16" s="7">
         <v>508</v>
       </c>
       <c r="Q16" s="7">
         <v>1851</v>
       </c>
       <c r="R16" s="7">
         <v>43</v>
       </c>
       <c r="S16" s="7">
         <v>64</v>
       </c>
       <c r="T16" s="7">
         <v>13</v>
       </c>
       <c r="U16" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B17" s="7">
         <v>1617</v>
       </c>
       <c r="C17" s="7">
         <v>1203</v>
       </c>
       <c r="D17" s="7">
         <v>4</v>
       </c>
       <c r="E17" s="7">
         <v>50</v>
       </c>
       <c r="F17" s="7">
         <v>308</v>
       </c>
       <c r="G17" s="7">
         <v>14</v>
       </c>
       <c r="H17" s="7">
         <v>437</v>
       </c>
       <c r="I17" s="7">
         <v>597</v>
       </c>
@@ -1624,51 +1632,51 @@
       </c>
       <c r="O17" s="7">
         <v>381</v>
       </c>
       <c r="P17" s="7">
         <v>233</v>
       </c>
       <c r="Q17" s="7">
         <v>515</v>
       </c>
       <c r="R17" s="7">
         <v>5</v>
       </c>
       <c r="S17" s="7">
         <v>257</v>
       </c>
       <c r="T17" s="7">
         <v>28</v>
       </c>
       <c r="U17" s="7">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B18" s="7">
         <v>784</v>
       </c>
       <c r="C18" s="7">
         <v>737</v>
       </c>
       <c r="D18" s="7">
         <v>18</v>
       </c>
       <c r="E18" s="7">
         <v>138</v>
       </c>
       <c r="F18" s="7">
         <v>223</v>
       </c>
       <c r="G18" s="7">
         <v>4</v>
       </c>
       <c r="H18" s="7">
         <v>324</v>
       </c>
       <c r="I18" s="7">
         <v>257</v>
       </c>
@@ -1689,51 +1697,51 @@
       </c>
       <c r="O18" s="7">
         <v>180</v>
       </c>
       <c r="P18" s="7">
         <v>350</v>
       </c>
       <c r="Q18" s="7">
         <v>62</v>
       </c>
       <c r="R18" s="7">
         <v>2</v>
       </c>
       <c r="S18" s="7">
         <v>21</v>
       </c>
       <c r="T18" s="7">
         <v>2</v>
       </c>
       <c r="U18" s="7">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B19" s="7">
         <v>5628</v>
       </c>
       <c r="C19" s="7">
         <v>5031</v>
       </c>
       <c r="D19" s="7">
         <v>81</v>
       </c>
       <c r="E19" s="7">
         <v>105</v>
       </c>
       <c r="F19" s="7">
         <v>1027</v>
       </c>
       <c r="G19" s="7">
         <v>166</v>
       </c>
       <c r="H19" s="7">
         <v>1591</v>
       </c>
       <c r="I19" s="7">
         <v>3092</v>
       </c>
@@ -1754,51 +1762,51 @@
       </c>
       <c r="O19" s="7">
         <v>1679</v>
       </c>
       <c r="P19" s="7">
         <v>724</v>
       </c>
       <c r="Q19" s="7">
         <v>2030</v>
       </c>
       <c r="R19" s="7">
         <v>34</v>
       </c>
       <c r="S19" s="7">
         <v>404</v>
       </c>
       <c r="T19" s="7">
         <v>131</v>
       </c>
       <c r="U19" s="7">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B20" s="7">
         <v>1573</v>
       </c>
       <c r="C20" s="7">
         <v>1503</v>
       </c>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7">
         <v>53</v>
       </c>
       <c r="F20" s="7">
         <v>340</v>
       </c>
       <c r="G20" s="7">
         <v>55</v>
       </c>
       <c r="H20" s="7">
         <v>288</v>
       </c>
       <c r="I20" s="7">
         <v>424</v>
       </c>
@@ -1819,51 +1827,51 @@
       </c>
       <c r="O20" s="7">
         <v>270</v>
       </c>
       <c r="P20" s="7">
         <v>532</v>
       </c>
       <c r="Q20" s="7">
         <v>507</v>
       </c>
       <c r="R20" s="7">
         <v>9</v>
       </c>
       <c r="S20" s="7">
         <v>85</v>
       </c>
       <c r="T20" s="7">
         <v>20</v>
       </c>
       <c r="U20" s="7">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B21" s="7">
         <v>8915</v>
       </c>
       <c r="C21" s="7">
         <v>8149</v>
       </c>
       <c r="D21" s="7">
         <v>193</v>
       </c>
       <c r="E21" s="7">
         <v>438</v>
       </c>
       <c r="F21" s="7">
         <v>3228</v>
       </c>
       <c r="G21" s="7">
         <v>470</v>
       </c>
       <c r="H21" s="7">
         <v>3334</v>
       </c>
       <c r="I21" s="7">
         <v>2376</v>
       </c>
@@ -1884,51 +1892,51 @@
       </c>
       <c r="O21" s="7">
         <v>947</v>
       </c>
       <c r="P21" s="7">
         <v>2716</v>
       </c>
       <c r="Q21" s="7">
         <v>3547</v>
       </c>
       <c r="R21" s="7">
         <v>281</v>
       </c>
       <c r="S21" s="7">
         <v>328</v>
       </c>
       <c r="T21" s="7">
         <v>175</v>
       </c>
       <c r="U21" s="7">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B22" s="7">
         <v>2854</v>
       </c>
       <c r="C22" s="7">
         <v>1831</v>
       </c>
       <c r="D22" s="7">
         <v>74</v>
       </c>
       <c r="E22" s="7">
         <v>35</v>
       </c>
       <c r="F22" s="7">
         <v>1113</v>
       </c>
       <c r="G22" s="7">
         <v>24</v>
       </c>
       <c r="H22" s="7">
         <v>879</v>
       </c>
       <c r="I22" s="7">
         <v>1393</v>
       </c>
@@ -1949,51 +1957,51 @@
       </c>
       <c r="O22" s="7">
         <v>481</v>
       </c>
       <c r="P22" s="7">
         <v>392</v>
       </c>
       <c r="Q22" s="7">
         <v>332</v>
       </c>
       <c r="R22" s="7">
         <v>9</v>
       </c>
       <c r="S22" s="7">
         <v>425</v>
       </c>
       <c r="T22" s="7">
         <v>31</v>
       </c>
       <c r="U22" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B23" s="7">
         <v>953</v>
       </c>
       <c r="C23" s="7">
         <v>860</v>
       </c>
       <c r="D23" s="7">
         <v>58</v>
       </c>
       <c r="E23" s="7">
         <v>94</v>
       </c>
       <c r="F23" s="7">
         <v>165</v>
       </c>
       <c r="G23" s="7">
         <v>14</v>
       </c>
       <c r="H23" s="7">
         <v>262</v>
       </c>
       <c r="I23" s="7">
         <v>324</v>
       </c>
@@ -2014,51 +2022,51 @@
       </c>
       <c r="O23" s="7">
         <v>176</v>
       </c>
       <c r="P23" s="7">
         <v>204</v>
       </c>
       <c r="Q23" s="7">
         <v>254</v>
       </c>
       <c r="R23" s="7">
         <v>13</v>
       </c>
       <c r="S23" s="7">
         <v>118</v>
       </c>
       <c r="T23" s="7">
         <v>26</v>
       </c>
       <c r="U23" s="7">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="6" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B24" s="7">
         <v>947</v>
       </c>
       <c r="C24" s="7">
         <v>412</v>
       </c>
       <c r="D24" s="7">
         <v>489</v>
       </c>
       <c r="E24" s="7">
         <v>12</v>
       </c>
       <c r="F24" s="7">
         <v>377</v>
       </c>
       <c r="G24" s="7">
         <v>1</v>
       </c>
       <c r="H24" s="7">
         <v>267</v>
       </c>
       <c r="I24" s="7">
         <v>436</v>
       </c>
@@ -2079,51 +2087,51 @@
       </c>
       <c r="O24" s="7">
         <v>241</v>
       </c>
       <c r="P24" s="7">
         <v>259</v>
       </c>
       <c r="Q24" s="7">
         <v>206</v>
       </c>
       <c r="R24" s="7">
         <v>3</v>
       </c>
       <c r="S24" s="7">
         <v>67</v>
       </c>
       <c r="T24" s="7">
         <v>0</v>
       </c>
       <c r="U24" s="7">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B25" s="7">
         <v>758</v>
       </c>
       <c r="C25" s="7">
         <v>660</v>
       </c>
       <c r="D25" s="7">
         <v>4</v>
       </c>
       <c r="E25" s="7">
         <v>32</v>
       </c>
       <c r="F25" s="7">
         <v>183</v>
       </c>
       <c r="G25" s="7">
         <v>0</v>
       </c>
       <c r="H25" s="7">
         <v>215</v>
       </c>
       <c r="I25" s="7">
         <v>385</v>
       </c>
@@ -2144,51 +2152,51 @@
       </c>
       <c r="O25" s="7">
         <v>102</v>
       </c>
       <c r="P25" s="7">
         <v>180</v>
       </c>
       <c r="Q25" s="7">
         <v>183</v>
       </c>
       <c r="R25" s="7">
         <v>6</v>
       </c>
       <c r="S25" s="7">
         <v>217</v>
       </c>
       <c r="T25" s="7">
         <v>0</v>
       </c>
       <c r="U25" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B26" s="7">
         <v>1765</v>
       </c>
       <c r="C26" s="7">
         <v>1652</v>
       </c>
       <c r="D26" s="7">
         <v>7</v>
       </c>
       <c r="E26" s="7">
         <v>153</v>
       </c>
       <c r="F26" s="7">
         <v>224</v>
       </c>
       <c r="G26" s="7">
         <v>0</v>
       </c>
       <c r="H26" s="7">
         <v>172</v>
       </c>
       <c r="I26" s="7">
         <v>664</v>
       </c>
@@ -2209,51 +2217,51 @@
       </c>
       <c r="O26" s="7">
         <v>92</v>
       </c>
       <c r="P26" s="7">
         <v>256</v>
       </c>
       <c r="Q26" s="7">
         <v>1129</v>
       </c>
       <c r="R26" s="7">
         <v>18</v>
       </c>
       <c r="S26" s="7">
         <v>144</v>
       </c>
       <c r="T26" s="7">
         <v>37</v>
       </c>
       <c r="U26" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="6" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B27" s="7">
         <v>683</v>
       </c>
       <c r="C27" s="7">
         <v>648</v>
       </c>
       <c r="D27" s="7">
         <v>12</v>
       </c>
       <c r="E27" s="7">
         <v>87</v>
       </c>
       <c r="F27" s="7">
         <v>191</v>
       </c>
       <c r="G27" s="7">
         <v>4</v>
       </c>
       <c r="H27" s="7">
         <v>177</v>
       </c>
       <c r="I27" s="7">
         <v>326</v>
       </c>
@@ -2274,51 +2282,51 @@
       </c>
       <c r="O27" s="7">
         <v>364</v>
       </c>
       <c r="P27" s="7">
         <v>112</v>
       </c>
       <c r="Q27" s="7">
         <v>72</v>
       </c>
       <c r="R27" s="7">
         <v>2</v>
       </c>
       <c r="S27" s="7">
         <v>15</v>
       </c>
       <c r="T27" s="7">
         <v>16</v>
       </c>
       <c r="U27" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B28" s="7">
         <v>2072</v>
       </c>
       <c r="C28" s="7">
         <v>1844</v>
       </c>
       <c r="D28" s="7">
         <v>9</v>
       </c>
       <c r="E28" s="7">
         <v>280</v>
       </c>
       <c r="F28" s="7">
         <v>639</v>
       </c>
       <c r="G28" s="7">
         <v>10</v>
       </c>
       <c r="H28" s="7">
         <v>439</v>
       </c>
       <c r="I28" s="7">
         <v>961</v>
       </c>
@@ -2339,51 +2347,51 @@
       </c>
       <c r="O28" s="7">
         <v>452</v>
       </c>
       <c r="P28" s="7">
         <v>640</v>
       </c>
       <c r="Q28" s="7">
         <v>374</v>
       </c>
       <c r="R28" s="7">
         <v>15</v>
       </c>
       <c r="S28" s="7">
         <v>210</v>
       </c>
       <c r="T28" s="7">
         <v>39</v>
       </c>
       <c r="U28" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B29" s="7">
         <v>1420</v>
       </c>
       <c r="C29" s="7">
         <v>1230</v>
       </c>
       <c r="D29" s="7">
         <v>16</v>
       </c>
       <c r="E29" s="7">
         <v>90</v>
       </c>
       <c r="F29" s="7">
         <v>343</v>
       </c>
       <c r="G29" s="7">
         <v>8</v>
       </c>
       <c r="H29" s="7">
         <v>286</v>
       </c>
       <c r="I29" s="7">
         <v>739</v>
       </c>
@@ -2404,51 +2412,51 @@
       </c>
       <c r="O29" s="7">
         <v>312</v>
       </c>
       <c r="P29" s="7">
         <v>192</v>
       </c>
       <c r="Q29" s="7">
         <v>600</v>
       </c>
       <c r="R29" s="7">
         <v>3</v>
       </c>
       <c r="S29" s="7">
         <v>65</v>
       </c>
       <c r="T29" s="7">
         <v>10</v>
       </c>
       <c r="U29" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="6" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B30" s="7">
         <v>2686</v>
       </c>
       <c r="C30" s="7">
         <v>2540</v>
       </c>
       <c r="D30" s="7">
         <v>6</v>
       </c>
       <c r="E30" s="7">
         <v>188</v>
       </c>
       <c r="F30" s="7">
         <v>481</v>
       </c>
       <c r="G30" s="7">
         <v>111</v>
       </c>
       <c r="H30" s="7">
         <v>848</v>
       </c>
       <c r="I30" s="7">
         <v>1176</v>
       </c>
@@ -2469,51 +2477,51 @@
       </c>
       <c r="O30" s="7">
         <v>524</v>
       </c>
       <c r="P30" s="7">
         <v>298</v>
       </c>
       <c r="Q30" s="7">
         <v>509</v>
       </c>
       <c r="R30" s="7">
         <v>27</v>
       </c>
       <c r="S30" s="7">
         <v>807</v>
       </c>
       <c r="T30" s="7">
         <v>19</v>
       </c>
       <c r="U30" s="7">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B31" s="7">
         <v>5171</v>
       </c>
       <c r="C31" s="7">
         <v>4142</v>
       </c>
       <c r="D31" s="7">
         <v>240</v>
       </c>
       <c r="E31" s="7">
         <v>211</v>
       </c>
       <c r="F31" s="7">
         <v>2438</v>
       </c>
       <c r="G31" s="7">
         <v>207</v>
       </c>
       <c r="H31" s="7">
         <v>1957</v>
       </c>
       <c r="I31" s="7">
         <v>1371</v>
       </c>
@@ -2534,51 +2542,51 @@
       </c>
       <c r="O31" s="7">
         <v>2362</v>
       </c>
       <c r="P31" s="7">
         <v>762</v>
       </c>
       <c r="Q31" s="7">
         <v>1051</v>
       </c>
       <c r="R31" s="7">
         <v>72</v>
       </c>
       <c r="S31" s="7">
         <v>351</v>
       </c>
       <c r="T31" s="7">
         <v>9</v>
       </c>
       <c r="U31" s="7">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B32" s="7">
         <v>1413</v>
       </c>
       <c r="C32" s="7">
         <v>1252</v>
       </c>
       <c r="D32" s="7">
         <v>16</v>
       </c>
       <c r="E32" s="7">
         <v>115</v>
       </c>
       <c r="F32" s="7">
         <v>190</v>
       </c>
       <c r="G32" s="7">
         <v>17</v>
       </c>
       <c r="H32" s="7">
         <v>248</v>
       </c>
       <c r="I32" s="7">
         <v>881</v>
       </c>
@@ -2599,51 +2607,51 @@
       </c>
       <c r="O32" s="7">
         <v>498</v>
       </c>
       <c r="P32" s="7">
         <v>257</v>
       </c>
       <c r="Q32" s="7">
         <v>339</v>
       </c>
       <c r="R32" s="7">
         <v>20</v>
       </c>
       <c r="S32" s="7">
         <v>113</v>
       </c>
       <c r="T32" s="7">
         <v>10</v>
       </c>
       <c r="U32" s="7">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B33" s="7">
         <v>3826</v>
       </c>
       <c r="C33" s="7">
         <v>1116</v>
       </c>
       <c r="D33" s="7">
         <v>7</v>
       </c>
       <c r="E33" s="7">
         <v>229</v>
       </c>
       <c r="F33" s="7">
         <v>1326</v>
       </c>
       <c r="G33" s="7">
         <v>13</v>
       </c>
       <c r="H33" s="7">
         <v>977</v>
       </c>
       <c r="I33" s="7">
         <v>826</v>
       </c>
@@ -2664,51 +2672,51 @@
       </c>
       <c r="O33" s="7">
         <v>1338</v>
       </c>
       <c r="P33" s="7">
         <v>456</v>
       </c>
       <c r="Q33" s="7">
         <v>967</v>
       </c>
       <c r="R33" s="7">
         <v>29</v>
       </c>
       <c r="S33" s="7">
         <v>304</v>
       </c>
       <c r="T33" s="7">
         <v>6</v>
       </c>
       <c r="U33" s="7">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B34" s="7">
         <v>1053</v>
       </c>
       <c r="C34" s="7">
         <v>925</v>
       </c>
       <c r="D34" s="7">
         <v>106</v>
       </c>
       <c r="E34" s="7">
         <v>68</v>
       </c>
       <c r="F34" s="7">
         <v>306</v>
       </c>
       <c r="G34" s="7">
         <v>26</v>
       </c>
       <c r="H34" s="7">
         <v>273</v>
       </c>
       <c r="I34" s="7">
         <v>431</v>
       </c>
@@ -2729,51 +2737,51 @@
       </c>
       <c r="O34" s="7">
         <v>330</v>
       </c>
       <c r="P34" s="7">
         <v>139</v>
       </c>
       <c r="Q34" s="7">
         <v>214</v>
       </c>
       <c r="R34" s="7">
         <v>2</v>
       </c>
       <c r="S34" s="7">
         <v>139</v>
       </c>
       <c r="T34" s="7">
         <v>1</v>
       </c>
       <c r="U34" s="7">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B35" s="7">
         <v>2998</v>
       </c>
       <c r="C35" s="7">
         <v>1397</v>
       </c>
       <c r="D35" s="7">
         <v>5</v>
       </c>
       <c r="E35" s="7">
         <v>1276</v>
       </c>
       <c r="F35" s="7">
         <v>461</v>
       </c>
       <c r="G35" s="7">
         <v>25</v>
       </c>
       <c r="H35" s="7">
         <v>513</v>
       </c>
       <c r="I35" s="7">
         <v>1722</v>
       </c>
@@ -2794,51 +2802,51 @@
       </c>
       <c r="O35" s="7">
         <v>67</v>
       </c>
       <c r="P35" s="7">
         <v>234</v>
       </c>
       <c r="Q35" s="7">
         <v>312</v>
       </c>
       <c r="R35" s="7">
         <v>10</v>
       </c>
       <c r="S35" s="7">
         <v>168</v>
       </c>
       <c r="T35" s="7">
         <v>19</v>
       </c>
       <c r="U35" s="7">
         <v>347</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B36" s="7">
         <v>2119</v>
       </c>
       <c r="C36" s="7">
         <v>1793</v>
       </c>
       <c r="D36" s="7">
         <v>22</v>
       </c>
       <c r="E36" s="7">
         <v>110</v>
       </c>
       <c r="F36" s="7">
         <v>513</v>
       </c>
       <c r="G36" s="7">
         <v>26</v>
       </c>
       <c r="H36" s="7">
         <v>730</v>
       </c>
       <c r="I36" s="7">
         <v>821</v>
       </c>
@@ -2859,51 +2867,51 @@
       </c>
       <c r="O36" s="7">
         <v>304</v>
       </c>
       <c r="P36" s="7">
         <v>317</v>
       </c>
       <c r="Q36" s="7">
         <v>640</v>
       </c>
       <c r="R36" s="7">
         <v>7</v>
       </c>
       <c r="S36" s="7">
         <v>326</v>
       </c>
       <c r="T36" s="7">
         <v>25</v>
       </c>
       <c r="U36" s="7">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B37" s="7">
         <v>1433</v>
       </c>
       <c r="C37" s="7">
         <v>1356</v>
       </c>
       <c r="D37" s="7">
         <v>2</v>
       </c>
       <c r="E37" s="7">
         <v>45</v>
       </c>
       <c r="F37" s="7">
         <v>602</v>
       </c>
       <c r="G37" s="7">
         <v>6</v>
       </c>
       <c r="H37" s="7">
         <v>170</v>
       </c>
       <c r="I37" s="7">
         <v>310</v>
       </c>
@@ -2924,51 +2932,51 @@
       </c>
       <c r="O37" s="7">
         <v>320</v>
       </c>
       <c r="P37" s="7">
         <v>224</v>
       </c>
       <c r="Q37" s="7">
         <v>261</v>
       </c>
       <c r="R37" s="7">
         <v>24</v>
       </c>
       <c r="S37" s="7">
         <v>69</v>
       </c>
       <c r="T37" s="7">
         <v>10</v>
       </c>
       <c r="U37" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B38" s="7">
         <v>3139</v>
       </c>
       <c r="C38" s="7">
         <v>2787</v>
       </c>
       <c r="D38" s="7">
         <v>3</v>
       </c>
       <c r="E38" s="7">
         <v>776</v>
       </c>
       <c r="F38" s="7">
         <v>545</v>
       </c>
       <c r="G38" s="7">
         <v>4</v>
       </c>
       <c r="H38" s="7">
         <v>288</v>
       </c>
       <c r="I38" s="7">
         <v>2278</v>
       </c>
@@ -2989,51 +2997,51 @@
       </c>
       <c r="O38" s="7">
         <v>1575</v>
       </c>
       <c r="P38" s="7">
         <v>498</v>
       </c>
       <c r="Q38" s="7">
         <v>600</v>
       </c>
       <c r="R38" s="7">
         <v>7</v>
       </c>
       <c r="S38" s="7">
         <v>254</v>
       </c>
       <c r="T38" s="7">
         <v>20</v>
       </c>
       <c r="U38" s="7">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B39" s="7">
         <v>704</v>
       </c>
       <c r="C39" s="7">
         <v>499</v>
       </c>
       <c r="D39" s="7">
         <v>46</v>
       </c>
       <c r="E39" s="7">
         <v>61</v>
       </c>
       <c r="F39" s="7">
         <v>304</v>
       </c>
       <c r="G39" s="7">
         <v>0</v>
       </c>
       <c r="H39" s="7">
         <v>291</v>
       </c>
       <c r="I39" s="7">
         <v>306</v>
       </c>
@@ -3054,51 +3062,51 @@
       </c>
       <c r="O39" s="7">
         <v>115</v>
       </c>
       <c r="P39" s="7">
         <v>51</v>
       </c>
       <c r="Q39" s="7">
         <v>125</v>
       </c>
       <c r="R39" s="7">
         <v>4</v>
       </c>
       <c r="S39" s="7">
         <v>130</v>
       </c>
       <c r="T39" s="7">
         <v>28</v>
       </c>
       <c r="U39" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="6" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B40" s="7">
         <v>237</v>
       </c>
       <c r="C40" s="7">
         <v>215</v>
       </c>
       <c r="D40" s="7">
         <v>0</v>
       </c>
       <c r="E40" s="7">
         <v>29</v>
       </c>
       <c r="F40" s="7">
         <v>63</v>
       </c>
       <c r="G40" s="7">
         <v>0</v>
       </c>
       <c r="H40" s="7">
         <v>102</v>
       </c>
       <c r="I40" s="7">
         <v>64</v>
       </c>
@@ -3119,51 +3127,51 @@
       </c>
       <c r="O40" s="7">
         <v>34</v>
       </c>
       <c r="P40" s="7">
         <v>57</v>
       </c>
       <c r="Q40" s="7">
         <v>26</v>
       </c>
       <c r="R40" s="7">
         <v>0</v>
       </c>
       <c r="S40" s="7">
         <v>43</v>
       </c>
       <c r="T40" s="7">
         <v>8</v>
       </c>
       <c r="U40" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B41" s="7">
         <v>1028</v>
       </c>
       <c r="C41" s="7">
         <v>830</v>
       </c>
       <c r="D41" s="7">
         <v>107</v>
       </c>
       <c r="E41" s="7">
         <v>70</v>
       </c>
       <c r="F41" s="7">
         <v>368</v>
       </c>
       <c r="G41" s="7">
         <v>7</v>
       </c>
       <c r="H41" s="7">
         <v>355</v>
       </c>
       <c r="I41" s="7">
         <v>341</v>
       </c>
@@ -3184,51 +3192,51 @@
       </c>
       <c r="O41" s="7">
         <v>345</v>
       </c>
       <c r="P41" s="7">
         <v>170</v>
       </c>
       <c r="Q41" s="7">
         <v>239</v>
       </c>
       <c r="R41" s="7">
         <v>8</v>
       </c>
       <c r="S41" s="7">
         <v>143</v>
       </c>
       <c r="T41" s="7">
         <v>17</v>
       </c>
       <c r="U41" s="7">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="6" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B42" s="7">
         <v>583</v>
       </c>
       <c r="C42" s="7">
         <v>512</v>
       </c>
       <c r="D42" s="7">
         <v>60</v>
       </c>
       <c r="E42" s="7">
         <v>13</v>
       </c>
       <c r="F42" s="7">
         <v>274</v>
       </c>
       <c r="G42" s="7">
         <v>4</v>
       </c>
       <c r="H42" s="7">
         <v>259</v>
       </c>
       <c r="I42" s="7">
         <v>159</v>
       </c>
@@ -3249,51 +3257,51 @@
       </c>
       <c r="O42" s="7">
         <v>214</v>
       </c>
       <c r="P42" s="7">
         <v>57</v>
       </c>
       <c r="Q42" s="7">
         <v>196</v>
       </c>
       <c r="R42" s="7">
         <v>2</v>
       </c>
       <c r="S42" s="7">
         <v>39</v>
       </c>
       <c r="T42" s="7">
         <v>13</v>
       </c>
       <c r="U42" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B43" s="7">
         <v>2257</v>
       </c>
       <c r="C43" s="7">
         <v>2029</v>
       </c>
       <c r="D43" s="7">
         <v>1</v>
       </c>
       <c r="E43" s="7">
         <v>29</v>
       </c>
       <c r="F43" s="7">
         <v>469</v>
       </c>
       <c r="G43" s="7">
         <v>10</v>
       </c>
       <c r="H43" s="7">
         <v>573</v>
       </c>
       <c r="I43" s="7">
         <v>734</v>
       </c>
@@ -3314,51 +3322,51 @@
       </c>
       <c r="O43" s="7">
         <v>300</v>
       </c>
       <c r="P43" s="7">
         <v>193</v>
       </c>
       <c r="Q43" s="7">
         <v>988</v>
       </c>
       <c r="R43" s="7">
         <v>33</v>
       </c>
       <c r="S43" s="7">
         <v>352</v>
       </c>
       <c r="T43" s="7">
         <v>54</v>
       </c>
       <c r="U43" s="7">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B44" s="7">
         <v>588</v>
       </c>
       <c r="C44" s="7">
         <v>567</v>
       </c>
       <c r="D44" s="7">
         <v>1</v>
       </c>
       <c r="E44" s="7">
         <v>45</v>
       </c>
       <c r="F44" s="7">
         <v>89</v>
       </c>
       <c r="G44" s="7">
         <v>0</v>
       </c>
       <c r="H44" s="7">
         <v>46</v>
       </c>
       <c r="I44" s="7">
         <v>346</v>
       </c>
@@ -3379,51 +3387,51 @@
       </c>
       <c r="O44" s="7">
         <v>131</v>
       </c>
       <c r="P44" s="7">
         <v>43</v>
       </c>
       <c r="Q44" s="7">
         <v>151</v>
       </c>
       <c r="R44" s="7">
         <v>2</v>
       </c>
       <c r="S44" s="7">
         <v>60</v>
       </c>
       <c r="T44" s="7">
         <v>8</v>
       </c>
       <c r="U44" s="7">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B45" s="7">
         <v>1265</v>
       </c>
       <c r="C45" s="7">
         <v>1078</v>
       </c>
       <c r="D45" s="7">
         <v>11</v>
       </c>
       <c r="E45" s="7">
         <v>90</v>
       </c>
       <c r="F45" s="7">
         <v>196</v>
       </c>
       <c r="G45" s="7">
         <v>1</v>
       </c>
       <c r="H45" s="7">
         <v>113</v>
       </c>
       <c r="I45" s="7">
         <v>978</v>
       </c>
@@ -3444,51 +3452,51 @@
       </c>
       <c r="O45" s="7">
         <v>526</v>
       </c>
       <c r="P45" s="7">
         <v>237</v>
       </c>
       <c r="Q45" s="7">
         <v>200</v>
       </c>
       <c r="R45" s="7">
         <v>5</v>
       </c>
       <c r="S45" s="7">
         <v>147</v>
       </c>
       <c r="T45" s="7">
         <v>13</v>
       </c>
       <c r="U45" s="7">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B46" s="7">
         <v>1956</v>
       </c>
       <c r="C46" s="7">
         <v>1846</v>
       </c>
       <c r="D46" s="7">
         <v>0</v>
       </c>
       <c r="E46" s="7">
         <v>89</v>
       </c>
       <c r="F46" s="7">
         <v>490</v>
       </c>
       <c r="G46" s="7">
         <v>2</v>
       </c>
       <c r="H46" s="7">
         <v>607</v>
       </c>
       <c r="I46" s="7">
         <v>361</v>
       </c>
@@ -3509,51 +3517,51 @@
       </c>
       <c r="O46" s="7">
         <v>362</v>
       </c>
       <c r="P46" s="7">
         <v>366</v>
       </c>
       <c r="Q46" s="7">
         <v>600</v>
       </c>
       <c r="R46" s="7">
         <v>6</v>
       </c>
       <c r="S46" s="7">
         <v>139</v>
       </c>
       <c r="T46" s="7">
         <v>5</v>
       </c>
       <c r="U46" s="7">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B47" s="7">
         <v>2334</v>
       </c>
       <c r="C47" s="7">
         <v>1757</v>
       </c>
       <c r="D47" s="7">
         <v>11</v>
       </c>
       <c r="E47" s="7">
         <v>470</v>
       </c>
       <c r="F47" s="7">
         <v>412</v>
       </c>
       <c r="G47" s="7">
         <v>4</v>
       </c>
       <c r="H47" s="7">
         <v>989</v>
       </c>
       <c r="I47" s="7">
         <v>716</v>
       </c>
@@ -3574,51 +3582,51 @@
       </c>
       <c r="O47" s="7">
         <v>370</v>
       </c>
       <c r="P47" s="7">
         <v>448</v>
       </c>
       <c r="Q47" s="7">
         <v>669</v>
       </c>
       <c r="R47" s="7">
         <v>2</v>
       </c>
       <c r="S47" s="7">
         <v>258</v>
       </c>
       <c r="T47" s="7">
         <v>0</v>
       </c>
       <c r="U47" s="7">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B48" s="7">
         <v>4942</v>
       </c>
       <c r="C48" s="7">
         <v>3710</v>
       </c>
       <c r="D48" s="7">
         <v>100</v>
       </c>
       <c r="E48" s="7">
         <v>166</v>
       </c>
       <c r="F48" s="7">
         <v>1013</v>
       </c>
       <c r="G48" s="7">
         <v>150</v>
       </c>
       <c r="H48" s="7">
         <v>604</v>
       </c>
       <c r="I48" s="7">
         <v>2879</v>
       </c>
@@ -3639,51 +3647,51 @@
       </c>
       <c r="O48" s="7">
         <v>1776</v>
       </c>
       <c r="P48" s="7">
         <v>435</v>
       </c>
       <c r="Q48" s="7">
         <v>1342</v>
       </c>
       <c r="R48" s="7">
         <v>114</v>
       </c>
       <c r="S48" s="7">
         <v>620</v>
       </c>
       <c r="T48" s="7">
         <v>78</v>
       </c>
       <c r="U48" s="7">
         <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B49" s="7">
         <v>498</v>
       </c>
       <c r="C49" s="7">
         <v>454</v>
       </c>
       <c r="D49" s="7">
         <v>3</v>
       </c>
       <c r="E49" s="7">
         <v>23</v>
       </c>
       <c r="F49" s="7">
         <v>53</v>
       </c>
       <c r="G49" s="7">
         <v>0</v>
       </c>
       <c r="H49" s="7">
         <v>303</v>
       </c>
       <c r="I49" s="7">
         <v>135</v>
       </c>
@@ -3704,51 +3712,51 @@
       </c>
       <c r="O49" s="7">
         <v>222</v>
       </c>
       <c r="P49" s="7">
         <v>56</v>
       </c>
       <c r="Q49" s="7">
         <v>83</v>
       </c>
       <c r="R49" s="7">
         <v>1</v>
       </c>
       <c r="S49" s="7">
         <v>97</v>
       </c>
       <c r="T49" s="7">
         <v>0</v>
       </c>
       <c r="U49" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="6" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B50" s="7">
         <v>2227</v>
       </c>
       <c r="C50" s="7">
         <v>1906</v>
       </c>
       <c r="D50" s="7">
         <v>24</v>
       </c>
       <c r="E50" s="7">
         <v>108</v>
       </c>
       <c r="F50" s="7">
         <v>472</v>
       </c>
       <c r="G50" s="7">
         <v>16</v>
       </c>
       <c r="H50" s="7">
         <v>580</v>
       </c>
       <c r="I50" s="7">
         <v>988</v>
       </c>
@@ -3769,51 +3777,51 @@
       </c>
       <c r="O50" s="7">
         <v>684</v>
       </c>
       <c r="P50" s="7">
         <v>345</v>
       </c>
       <c r="Q50" s="7">
         <v>556</v>
       </c>
       <c r="R50" s="7">
         <v>25</v>
       </c>
       <c r="S50" s="7">
         <v>308</v>
       </c>
       <c r="T50" s="7">
         <v>64</v>
       </c>
       <c r="U50" s="7">
         <v>47</v>
       </c>
     </row>
     <row r="51" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B51" s="7">
         <v>4241</v>
       </c>
       <c r="C51" s="7">
         <v>4043</v>
       </c>
       <c r="D51" s="7">
         <v>18</v>
       </c>
       <c r="E51" s="7">
         <v>351</v>
       </c>
       <c r="F51" s="7">
         <v>831</v>
       </c>
       <c r="G51" s="7">
         <v>55</v>
       </c>
       <c r="H51" s="7">
         <v>1068</v>
       </c>
       <c r="I51" s="7">
         <v>2785</v>
       </c>
@@ -3834,51 +3842,51 @@
       </c>
       <c r="O51" s="7">
         <v>1468</v>
       </c>
       <c r="P51" s="7">
         <v>778</v>
       </c>
       <c r="Q51" s="7">
         <v>1060</v>
       </c>
       <c r="R51" s="7">
         <v>62</v>
       </c>
       <c r="S51" s="7">
         <v>311</v>
       </c>
       <c r="T51" s="7">
         <v>25</v>
       </c>
       <c r="U51" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B52" s="7">
         <v>961</v>
       </c>
       <c r="C52" s="7">
         <v>945</v>
       </c>
       <c r="D52" s="7">
         <v>1</v>
       </c>
       <c r="E52" s="7">
         <v>61</v>
       </c>
       <c r="F52" s="7">
         <v>92</v>
       </c>
       <c r="G52" s="7">
         <v>33</v>
       </c>
       <c r="H52" s="7">
         <v>268</v>
       </c>
       <c r="I52" s="7">
         <v>249</v>
       </c>
@@ -3899,51 +3907,51 @@
       </c>
       <c r="O52" s="7">
         <v>270</v>
       </c>
       <c r="P52" s="7">
         <v>23</v>
       </c>
       <c r="Q52" s="7">
         <v>333</v>
       </c>
       <c r="R52" s="7">
         <v>1</v>
       </c>
       <c r="S52" s="7">
         <v>123</v>
       </c>
       <c r="T52" s="7">
         <v>5</v>
       </c>
       <c r="U52" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B53" s="7">
         <v>1520</v>
       </c>
       <c r="C53" s="7">
         <v>1412</v>
       </c>
       <c r="D53" s="7">
         <v>1</v>
       </c>
       <c r="E53" s="7">
         <v>368</v>
       </c>
       <c r="F53" s="7">
         <v>97</v>
       </c>
       <c r="G53" s="7">
         <v>3</v>
       </c>
       <c r="H53" s="7">
         <v>222</v>
       </c>
       <c r="I53" s="7">
         <v>709</v>
       </c>
@@ -3964,51 +3972,51 @@
       </c>
       <c r="O53" s="7">
         <v>394</v>
       </c>
       <c r="P53" s="7">
         <v>385</v>
       </c>
       <c r="Q53" s="7">
         <v>333</v>
       </c>
       <c r="R53" s="7">
         <v>6</v>
       </c>
       <c r="S53" s="7">
         <v>97</v>
       </c>
       <c r="T53" s="7">
         <v>1</v>
       </c>
       <c r="U53" s="7">
         <v>96</v>
       </c>
     </row>
     <row r="54" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="6" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B54" s="7">
         <v>5194</v>
       </c>
       <c r="C54" s="7">
         <v>4102</v>
       </c>
       <c r="D54" s="7">
         <v>94</v>
       </c>
       <c r="E54" s="7">
         <v>1248</v>
       </c>
       <c r="F54" s="7">
         <v>1331</v>
       </c>
       <c r="G54" s="7">
         <v>60</v>
       </c>
       <c r="H54" s="7">
         <v>588</v>
       </c>
       <c r="I54" s="7">
         <v>3369</v>
       </c>
@@ -4029,51 +4037,51 @@
       </c>
       <c r="O54" s="7">
         <v>2417</v>
       </c>
       <c r="P54" s="7">
         <v>548</v>
       </c>
       <c r="Q54" s="7">
         <v>1518</v>
       </c>
       <c r="R54" s="7">
         <v>53</v>
       </c>
       <c r="S54" s="7">
         <v>295</v>
       </c>
       <c r="T54" s="7">
         <v>46</v>
       </c>
       <c r="U54" s="7">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="6" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B55" s="7">
         <v>2185</v>
       </c>
       <c r="C55" s="7">
         <v>2138</v>
       </c>
       <c r="D55" s="7">
         <v>13</v>
       </c>
       <c r="E55" s="7">
         <v>92</v>
       </c>
       <c r="F55" s="7">
         <v>317</v>
       </c>
       <c r="G55" s="7">
         <v>1</v>
       </c>
       <c r="H55" s="7">
         <v>1028</v>
       </c>
       <c r="I55" s="7">
         <v>382</v>
       </c>
@@ -4110,1672 +4118,1672 @@
       <c r="T55" s="7">
         <v>136</v>
       </c>
       <c r="U55" s="7">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.3779527559055118" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{632F7D81-5384-4CDB-A639-F709451FC07E}">
   <dimension ref="A1:J54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="2" max="3" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="16" style="1" customWidth="1" collapsed="1"/>
-    <col min="5" max="5" width="20" style="1" customWidth="1" collapsed="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="20" style="1" customWidth="1" collapsed="1"/>
+    <col min="5" max="5" width="21.875" style="1" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="6" max="6" width="18" style="1" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="7" max="7" width="20" style="1" bestFit="1" customWidth="1" collapsed="1"/>
+    <col min="8" max="8" width="21.875" style="1" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1" collapsed="1"/>
     <col min="11" max="16384" width="10.375" style="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="2" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="H4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="I4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="J4" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E6" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="J6" s="2" t="s">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B7" s="7">
         <v>3504162</v>
       </c>
       <c r="C7" s="7">
         <v>734182</v>
       </c>
       <c r="D7" s="7">
         <v>522431</v>
       </c>
       <c r="E7" s="7">
         <v>631862</v>
       </c>
       <c r="F7" s="7">
         <v>1081591</v>
       </c>
       <c r="G7" s="7">
         <v>22509</v>
       </c>
       <c r="H7" s="7">
         <v>371952</v>
       </c>
       <c r="I7" s="7">
         <v>33489</v>
       </c>
       <c r="J7" s="7">
         <v>106146</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B8" s="7">
         <v>609598</v>
       </c>
       <c r="C8" s="7">
         <v>75827</v>
       </c>
       <c r="D8" s="7">
         <v>42323</v>
       </c>
       <c r="E8" s="7">
         <v>101050</v>
       </c>
       <c r="F8" s="7">
         <v>321695</v>
       </c>
       <c r="G8" s="7">
         <v>923</v>
       </c>
       <c r="H8" s="7">
         <v>31937</v>
       </c>
       <c r="I8" s="7">
         <v>663</v>
       </c>
       <c r="J8" s="7">
         <v>35180</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B9" s="7">
         <v>33941</v>
       </c>
       <c r="C9" s="7">
         <v>9137</v>
       </c>
       <c r="D9" s="7">
         <v>5819</v>
       </c>
       <c r="E9" s="7">
         <v>4817</v>
       </c>
       <c r="F9" s="7">
         <v>5363</v>
       </c>
       <c r="G9" s="7">
         <v>26</v>
       </c>
       <c r="H9" s="7">
         <v>5221</v>
       </c>
       <c r="I9" s="7">
         <v>333</v>
       </c>
       <c r="J9" s="7">
         <v>3225</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B10" s="7">
         <v>41237</v>
       </c>
       <c r="C10" s="7">
         <v>6017</v>
       </c>
       <c r="D10" s="7">
         <v>3332</v>
       </c>
       <c r="E10" s="7">
         <v>7145</v>
       </c>
       <c r="F10" s="7">
         <v>13777</v>
       </c>
       <c r="G10" s="7">
         <v>272</v>
       </c>
       <c r="H10" s="7">
         <v>6181</v>
       </c>
       <c r="I10" s="7">
         <v>25</v>
       </c>
       <c r="J10" s="7">
         <v>4488</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B11" s="7">
         <v>86605</v>
       </c>
       <c r="C11" s="7">
         <v>39002</v>
       </c>
       <c r="D11" s="7">
         <v>3844</v>
       </c>
       <c r="E11" s="7">
         <v>17013</v>
       </c>
       <c r="F11" s="7">
         <v>13332</v>
       </c>
       <c r="G11" s="7">
         <v>1445</v>
       </c>
       <c r="H11" s="7">
         <v>9094</v>
       </c>
       <c r="I11" s="7">
         <v>681</v>
       </c>
       <c r="J11" s="7">
         <v>2194</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B12" s="7">
         <v>43001</v>
       </c>
       <c r="C12" s="7">
         <v>15717</v>
       </c>
       <c r="D12" s="7">
         <v>7478</v>
       </c>
       <c r="E12" s="7">
         <v>6095</v>
       </c>
       <c r="F12" s="7">
         <v>10344</v>
       </c>
       <c r="G12" s="7">
         <v>32</v>
       </c>
       <c r="H12" s="7">
         <v>2037</v>
       </c>
       <c r="I12" s="7">
         <v>18</v>
       </c>
       <c r="J12" s="7">
         <v>1280</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B13" s="7">
         <v>32231</v>
       </c>
       <c r="C13" s="7">
         <v>13626</v>
       </c>
       <c r="D13" s="7">
         <v>4981</v>
       </c>
       <c r="E13" s="7">
         <v>2869</v>
       </c>
       <c r="F13" s="7">
         <v>5978</v>
       </c>
       <c r="G13" s="7">
         <v>167</v>
       </c>
       <c r="H13" s="7">
         <v>3438</v>
       </c>
       <c r="I13" s="7">
         <v>1146</v>
       </c>
       <c r="J13" s="7">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B14" s="7">
         <v>39364</v>
       </c>
       <c r="C14" s="7">
         <v>9482</v>
       </c>
       <c r="D14" s="7">
         <v>8345</v>
       </c>
       <c r="E14" s="7">
         <v>4542</v>
       </c>
       <c r="F14" s="7">
         <v>9566</v>
       </c>
       <c r="G14" s="7">
         <v>169</v>
       </c>
       <c r="H14" s="7">
         <v>2874</v>
       </c>
       <c r="I14" s="7">
         <v>127</v>
       </c>
       <c r="J14" s="7">
         <v>4259</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B15" s="7">
         <v>133637</v>
       </c>
       <c r="C15" s="7">
         <v>23883</v>
       </c>
       <c r="D15" s="7">
         <v>34743</v>
       </c>
       <c r="E15" s="7">
         <v>20700</v>
       </c>
       <c r="F15" s="7">
         <v>49662</v>
       </c>
       <c r="G15" s="7">
         <v>1861</v>
       </c>
       <c r="H15" s="7">
         <v>2677</v>
       </c>
       <c r="I15" s="7">
         <v>92</v>
       </c>
       <c r="J15" s="7">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B16" s="7">
         <v>59731</v>
       </c>
       <c r="C16" s="7">
         <v>6728</v>
       </c>
       <c r="D16" s="7">
         <v>6362</v>
       </c>
       <c r="E16" s="7">
         <v>7991</v>
       </c>
       <c r="F16" s="7">
         <v>20516</v>
       </c>
       <c r="G16" s="7">
         <v>104</v>
       </c>
       <c r="H16" s="7">
         <v>16234</v>
       </c>
       <c r="I16" s="7">
         <v>683</v>
       </c>
       <c r="J16" s="7">
         <v>1113</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B17" s="7">
         <v>22544</v>
       </c>
       <c r="C17" s="7">
         <v>9974</v>
       </c>
       <c r="D17" s="7">
         <v>2961</v>
       </c>
       <c r="E17" s="7">
         <v>6136</v>
       </c>
       <c r="F17" s="7">
         <v>1089</v>
       </c>
       <c r="G17" s="7">
         <v>126</v>
       </c>
       <c r="H17" s="7">
         <v>1388</v>
       </c>
       <c r="I17" s="7">
         <v>34</v>
       </c>
       <c r="J17" s="7">
         <v>836</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B18" s="7">
         <v>196333</v>
       </c>
       <c r="C18" s="7">
         <v>14433</v>
       </c>
       <c r="D18" s="7">
         <v>68283</v>
       </c>
       <c r="E18" s="7">
         <v>35895</v>
       </c>
       <c r="F18" s="7">
         <v>57446</v>
       </c>
       <c r="G18" s="7">
         <v>736</v>
       </c>
       <c r="H18" s="7">
         <v>14259</v>
       </c>
       <c r="I18" s="7">
         <v>1796</v>
       </c>
       <c r="J18" s="7">
         <v>3485</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B19" s="7">
         <v>91367</v>
       </c>
       <c r="C19" s="7">
         <v>6846</v>
       </c>
       <c r="D19" s="7">
         <v>27853</v>
       </c>
       <c r="E19" s="7">
         <v>22031</v>
       </c>
       <c r="F19" s="7">
         <v>31204</v>
       </c>
       <c r="G19" s="7">
         <v>275</v>
       </c>
       <c r="H19" s="7">
         <v>2568</v>
       </c>
       <c r="I19" s="7">
         <v>223</v>
       </c>
       <c r="J19" s="7">
         <v>367</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B20" s="7">
         <v>223860</v>
       </c>
       <c r="C20" s="7">
         <v>46965</v>
       </c>
       <c r="D20" s="7">
         <v>14737</v>
       </c>
       <c r="E20" s="7">
         <v>78471</v>
       </c>
       <c r="F20" s="7">
         <v>65350</v>
       </c>
       <c r="G20" s="7">
         <v>5695</v>
       </c>
       <c r="H20" s="7">
         <v>6248</v>
       </c>
       <c r="I20" s="7">
         <v>3400</v>
       </c>
       <c r="J20" s="7">
         <v>2994</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B21" s="7">
         <v>63127</v>
       </c>
       <c r="C21" s="7">
         <v>30307</v>
       </c>
       <c r="D21" s="7">
         <v>5118</v>
       </c>
       <c r="E21" s="7">
         <v>11064</v>
       </c>
       <c r="F21" s="7">
         <v>7005</v>
       </c>
       <c r="G21" s="7">
         <v>295</v>
       </c>
       <c r="H21" s="7">
         <v>8187</v>
       </c>
       <c r="I21" s="7">
         <v>916</v>
       </c>
       <c r="J21" s="7">
         <v>235</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B22" s="7">
         <v>60295</v>
       </c>
       <c r="C22" s="7">
         <v>7021</v>
       </c>
       <c r="D22" s="7">
         <v>8575</v>
       </c>
       <c r="E22" s="7">
         <v>23795</v>
       </c>
       <c r="F22" s="7">
         <v>14215</v>
       </c>
       <c r="G22" s="7">
         <v>316</v>
       </c>
       <c r="H22" s="7">
         <v>3330</v>
       </c>
       <c r="I22" s="7">
         <v>485</v>
       </c>
       <c r="J22" s="7">
         <v>2558</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="6" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B23" s="7">
         <v>25958</v>
       </c>
       <c r="C23" s="7">
         <v>7031</v>
       </c>
       <c r="D23" s="7">
         <v>4330</v>
       </c>
       <c r="E23" s="7">
         <v>5062</v>
       </c>
       <c r="F23" s="7">
         <v>6917</v>
       </c>
       <c r="G23" s="7">
         <v>31</v>
       </c>
       <c r="H23" s="7">
         <v>2414</v>
       </c>
       <c r="I23" s="7">
         <v>0</v>
       </c>
       <c r="J23" s="7">
         <v>173</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B24" s="7">
         <v>39376</v>
       </c>
       <c r="C24" s="7">
         <v>7661</v>
       </c>
       <c r="D24" s="7">
         <v>1678</v>
       </c>
       <c r="E24" s="7">
         <v>15623</v>
       </c>
       <c r="F24" s="7">
         <v>4647</v>
       </c>
       <c r="G24" s="7">
         <v>95</v>
       </c>
       <c r="H24" s="7">
         <v>9672</v>
       </c>
       <c r="I24" s="7">
         <v>0</v>
       </c>
       <c r="J24" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B25" s="7">
         <v>43926</v>
       </c>
       <c r="C25" s="7">
         <v>1865</v>
       </c>
       <c r="D25" s="7">
         <v>1008</v>
       </c>
       <c r="E25" s="7">
         <v>7832</v>
       </c>
       <c r="F25" s="7">
         <v>22995</v>
       </c>
       <c r="G25" s="7">
         <v>119</v>
       </c>
       <c r="H25" s="7">
         <v>6251</v>
       </c>
       <c r="I25" s="7">
         <v>3856</v>
       </c>
       <c r="J25" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="6" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B26" s="7">
         <v>19139</v>
       </c>
       <c r="C26" s="7">
         <v>3132</v>
       </c>
       <c r="D26" s="7">
         <v>6302</v>
       </c>
       <c r="E26" s="7">
         <v>2986</v>
       </c>
       <c r="F26" s="7">
         <v>4939</v>
       </c>
       <c r="G26" s="7">
         <v>9</v>
       </c>
       <c r="H26" s="7">
         <v>878</v>
       </c>
       <c r="I26" s="7">
         <v>203</v>
       </c>
       <c r="J26" s="7">
         <v>690</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B27" s="7">
         <v>61999</v>
       </c>
       <c r="C27" s="7">
         <v>16678</v>
       </c>
       <c r="D27" s="7">
         <v>9062</v>
       </c>
       <c r="E27" s="7">
         <v>14949</v>
       </c>
       <c r="F27" s="7">
         <v>8681</v>
       </c>
       <c r="G27" s="7">
         <v>296</v>
       </c>
       <c r="H27" s="7">
         <v>10085</v>
       </c>
       <c r="I27" s="7">
         <v>864</v>
       </c>
       <c r="J27" s="7">
         <v>1384</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B28" s="7">
         <v>68233</v>
       </c>
       <c r="C28" s="7">
         <v>8539</v>
       </c>
       <c r="D28" s="7">
         <v>5280</v>
       </c>
       <c r="E28" s="7">
         <v>7793</v>
       </c>
       <c r="F28" s="7">
         <v>43119</v>
       </c>
       <c r="G28" s="7">
         <v>23</v>
       </c>
       <c r="H28" s="7">
         <v>3026</v>
       </c>
       <c r="I28" s="7">
         <v>453</v>
       </c>
       <c r="J28" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="6" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B29" s="7">
         <v>83921</v>
       </c>
       <c r="C29" s="7">
         <v>6196</v>
       </c>
       <c r="D29" s="7">
         <v>6157</v>
       </c>
       <c r="E29" s="7">
         <v>4839</v>
       </c>
       <c r="F29" s="7">
         <v>23000</v>
       </c>
       <c r="G29" s="7">
         <v>294</v>
       </c>
       <c r="H29" s="7">
         <v>42655</v>
       </c>
       <c r="I29" s="7">
         <v>329</v>
       </c>
       <c r="J29" s="7">
         <v>451</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B30" s="7">
         <v>124020</v>
       </c>
       <c r="C30" s="7">
         <v>29149</v>
       </c>
       <c r="D30" s="7">
         <v>32598</v>
       </c>
       <c r="E30" s="7">
         <v>25206</v>
       </c>
       <c r="F30" s="7">
         <v>23209</v>
       </c>
       <c r="G30" s="7">
         <v>1188</v>
       </c>
       <c r="H30" s="7">
         <v>10879</v>
       </c>
       <c r="I30" s="7">
         <v>576</v>
       </c>
       <c r="J30" s="7">
         <v>1215</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B31" s="7">
         <v>25199</v>
       </c>
       <c r="C31" s="7">
         <v>6174</v>
       </c>
       <c r="D31" s="7">
         <v>6569</v>
       </c>
       <c r="E31" s="7">
         <v>4549</v>
       </c>
       <c r="F31" s="7">
         <v>4693</v>
       </c>
       <c r="G31" s="7">
         <v>366</v>
       </c>
       <c r="H31" s="7">
         <v>2312</v>
       </c>
       <c r="I31" s="7">
         <v>249</v>
       </c>
       <c r="J31" s="7">
         <v>287</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B32" s="7">
         <v>50436</v>
       </c>
       <c r="C32" s="7">
         <v>7582</v>
       </c>
       <c r="D32" s="7">
         <v>10214</v>
       </c>
       <c r="E32" s="7">
         <v>6869</v>
       </c>
       <c r="F32" s="7">
         <v>18481</v>
       </c>
       <c r="G32" s="7">
         <v>421</v>
       </c>
       <c r="H32" s="7">
         <v>6430</v>
       </c>
       <c r="I32" s="7">
         <v>79</v>
       </c>
       <c r="J32" s="7">
         <v>360</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B33" s="7">
         <v>32141</v>
       </c>
       <c r="C33" s="7">
         <v>9555</v>
       </c>
       <c r="D33" s="7">
         <v>7044</v>
       </c>
       <c r="E33" s="7">
         <v>7747</v>
       </c>
       <c r="F33" s="7">
         <v>2443</v>
       </c>
       <c r="G33" s="7">
         <v>99</v>
       </c>
       <c r="H33" s="7">
         <v>4470</v>
       </c>
       <c r="I33" s="7">
         <v>3</v>
       </c>
       <c r="J33" s="7">
         <v>780</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B34" s="7">
         <v>81293</v>
       </c>
       <c r="C34" s="7">
         <v>24486</v>
       </c>
       <c r="D34" s="7">
         <v>17513</v>
       </c>
       <c r="E34" s="7">
         <v>15264</v>
       </c>
       <c r="F34" s="7">
         <v>7055</v>
       </c>
       <c r="G34" s="7">
         <v>157</v>
       </c>
       <c r="H34" s="7">
         <v>6392</v>
       </c>
       <c r="I34" s="7">
         <v>453</v>
       </c>
       <c r="J34" s="7">
         <v>9973</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B35" s="7">
         <v>58727</v>
       </c>
       <c r="C35" s="7">
         <v>13917</v>
       </c>
       <c r="D35" s="7">
         <v>5338</v>
       </c>
       <c r="E35" s="7">
         <v>11952</v>
       </c>
       <c r="F35" s="7">
         <v>16633</v>
       </c>
       <c r="G35" s="7">
         <v>115</v>
       </c>
       <c r="H35" s="7">
         <v>8849</v>
       </c>
       <c r="I35" s="7">
         <v>270</v>
       </c>
       <c r="J35" s="7">
         <v>1653</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B36" s="7">
         <v>31492</v>
       </c>
       <c r="C36" s="7">
         <v>8782</v>
       </c>
       <c r="D36" s="7">
         <v>4878</v>
       </c>
       <c r="E36" s="7">
         <v>9976</v>
       </c>
       <c r="F36" s="7">
         <v>4999</v>
       </c>
       <c r="G36" s="7">
         <v>281</v>
       </c>
       <c r="H36" s="7">
         <v>2450</v>
       </c>
       <c r="I36" s="7">
         <v>103</v>
       </c>
       <c r="J36" s="7">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B37" s="7">
         <v>44789</v>
       </c>
       <c r="C37" s="7">
         <v>4066</v>
       </c>
       <c r="D37" s="7">
         <v>7887</v>
       </c>
       <c r="E37" s="7">
         <v>13824</v>
       </c>
       <c r="F37" s="7">
         <v>9057</v>
       </c>
       <c r="G37" s="7">
         <v>86</v>
       </c>
       <c r="H37" s="7">
         <v>8615</v>
       </c>
       <c r="I37" s="7">
         <v>1230</v>
       </c>
       <c r="J37" s="7">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="B38" s="7">
         <v>25099</v>
       </c>
       <c r="C38" s="7">
         <v>4264</v>
       </c>
       <c r="D38" s="7">
         <v>4835</v>
       </c>
       <c r="E38" s="7">
         <v>1769</v>
       </c>
       <c r="F38" s="7">
         <v>5943</v>
       </c>
       <c r="G38" s="7">
         <v>139</v>
       </c>
       <c r="H38" s="7">
         <v>7643</v>
       </c>
       <c r="I38" s="7">
         <v>458</v>
       </c>
       <c r="J38" s="7">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="6" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B39" s="7">
         <v>40377</v>
       </c>
       <c r="C39" s="7">
         <v>34790</v>
       </c>
       <c r="D39" s="7">
         <v>671</v>
       </c>
       <c r="E39" s="7">
         <v>2438</v>
       </c>
       <c r="F39" s="7">
         <v>714</v>
       </c>
       <c r="G39" s="7">
         <v>0</v>
       </c>
       <c r="H39" s="7">
         <v>1562</v>
       </c>
       <c r="I39" s="7">
         <v>168</v>
       </c>
       <c r="J39" s="7">
         <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B40" s="7">
         <v>102457</v>
       </c>
       <c r="C40" s="7">
         <v>37943</v>
       </c>
       <c r="D40" s="7">
         <v>10610</v>
       </c>
       <c r="E40" s="7">
         <v>38879</v>
       </c>
       <c r="F40" s="7">
         <v>7470</v>
       </c>
       <c r="G40" s="7">
         <v>153</v>
       </c>
       <c r="H40" s="7">
         <v>6403</v>
       </c>
       <c r="I40" s="7">
         <v>321</v>
       </c>
       <c r="J40" s="7">
         <v>678</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="6" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B41" s="7">
         <v>13886</v>
       </c>
       <c r="C41" s="7">
         <v>2158</v>
       </c>
       <c r="D41" s="7">
         <v>3067</v>
       </c>
       <c r="E41" s="7">
         <v>2074</v>
       </c>
       <c r="F41" s="7">
         <v>2975</v>
       </c>
       <c r="G41" s="7">
         <v>35</v>
       </c>
       <c r="H41" s="7">
         <v>2746</v>
       </c>
       <c r="I41" s="7">
         <v>593</v>
       </c>
       <c r="J41" s="7">
         <v>238</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B42" s="7">
         <v>60142</v>
       </c>
       <c r="C42" s="7">
         <v>6203</v>
       </c>
       <c r="D42" s="7">
         <v>4231</v>
       </c>
       <c r="E42" s="7">
         <v>3610</v>
       </c>
       <c r="F42" s="7">
         <v>26931</v>
       </c>
       <c r="G42" s="7">
         <v>186</v>
       </c>
       <c r="H42" s="7">
         <v>15781</v>
       </c>
       <c r="I42" s="7">
         <v>1855</v>
       </c>
       <c r="J42" s="7">
         <v>1345</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B43" s="7">
         <v>11930</v>
       </c>
       <c r="C43" s="7">
         <v>4190</v>
       </c>
       <c r="D43" s="7">
         <v>1568</v>
       </c>
       <c r="E43" s="7">
         <v>1108</v>
       </c>
       <c r="F43" s="7">
         <v>2245</v>
       </c>
       <c r="G43" s="7">
         <v>36</v>
       </c>
       <c r="H43" s="7">
         <v>2028</v>
       </c>
       <c r="I43" s="7">
         <v>34</v>
       </c>
       <c r="J43" s="7">
         <v>721</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B44" s="7">
         <v>25016</v>
       </c>
       <c r="C44" s="7">
         <v>3561</v>
       </c>
       <c r="D44" s="7">
         <v>4940</v>
       </c>
       <c r="E44" s="7">
         <v>3183</v>
       </c>
       <c r="F44" s="7">
         <v>8330</v>
       </c>
       <c r="G44" s="7">
         <v>316</v>
       </c>
       <c r="H44" s="7">
         <v>3870</v>
       </c>
       <c r="I44" s="7">
         <v>374</v>
       </c>
       <c r="J44" s="7">
         <v>442</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B45" s="7">
         <v>54292</v>
       </c>
       <c r="C45" s="7">
         <v>14748</v>
       </c>
       <c r="D45" s="7">
         <v>6718</v>
       </c>
       <c r="E45" s="7">
         <v>9859</v>
       </c>
       <c r="F45" s="7">
         <v>14831</v>
       </c>
       <c r="G45" s="7">
         <v>80</v>
       </c>
       <c r="H45" s="7">
         <v>7883</v>
       </c>
       <c r="I45" s="7">
         <v>45</v>
       </c>
       <c r="J45" s="7">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B46" s="7">
         <v>87908</v>
       </c>
       <c r="C46" s="7">
         <v>66484</v>
       </c>
       <c r="D46" s="7">
         <v>3057</v>
       </c>
       <c r="E46" s="7">
         <v>3288</v>
       </c>
       <c r="F46" s="7">
         <v>9643</v>
       </c>
       <c r="G46" s="7">
         <v>25</v>
       </c>
       <c r="H46" s="7">
         <v>5014</v>
       </c>
       <c r="I46" s="7">
         <v>0</v>
       </c>
       <c r="J46" s="7">
         <v>397</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B47" s="7">
         <v>114048</v>
       </c>
       <c r="C47" s="7">
         <v>10378</v>
       </c>
       <c r="D47" s="7">
         <v>19859</v>
       </c>
       <c r="E47" s="7">
         <v>12447</v>
       </c>
       <c r="F47" s="7">
         <v>32299</v>
       </c>
       <c r="G47" s="7">
         <v>1874</v>
       </c>
       <c r="H47" s="7">
         <v>21202</v>
       </c>
       <c r="I47" s="7">
         <v>1169</v>
       </c>
       <c r="J47" s="7">
         <v>14820</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B48" s="7">
         <v>13950</v>
       </c>
       <c r="C48" s="7">
         <v>1555</v>
       </c>
       <c r="D48" s="7">
         <v>4155</v>
       </c>
       <c r="E48" s="7">
         <v>2129</v>
       </c>
       <c r="F48" s="7">
         <v>1950</v>
       </c>
       <c r="G48" s="7">
         <v>12</v>
       </c>
       <c r="H48" s="7">
         <v>3853</v>
       </c>
       <c r="I48" s="7">
         <v>0</v>
       </c>
       <c r="J48" s="7">
         <v>296</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="6" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B49" s="7">
         <v>79388</v>
       </c>
       <c r="C49" s="7">
         <v>5337</v>
       </c>
       <c r="D49" s="7">
         <v>8934</v>
       </c>
       <c r="E49" s="7">
         <v>6725</v>
       </c>
       <c r="F49" s="7">
         <v>46393</v>
       </c>
       <c r="G49" s="7">
         <v>607</v>
       </c>
       <c r="H49" s="7">
         <v>7618</v>
       </c>
       <c r="I49" s="7">
         <v>3092</v>
       </c>
       <c r="J49" s="7">
         <v>682</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B50" s="7">
         <v>77460</v>
       </c>
       <c r="C50" s="7">
         <v>12247</v>
       </c>
       <c r="D50" s="7">
         <v>21095</v>
       </c>
       <c r="E50" s="7">
         <v>12094</v>
       </c>
       <c r="F50" s="7">
         <v>19007</v>
       </c>
       <c r="G50" s="7">
         <v>1006</v>
       </c>
       <c r="H50" s="7">
         <v>11416</v>
       </c>
       <c r="I50" s="7">
         <v>554</v>
       </c>
       <c r="J50" s="7">
         <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B51" s="7">
         <v>49334</v>
       </c>
       <c r="C51" s="7">
         <v>10384</v>
       </c>
       <c r="D51" s="7">
         <v>7802</v>
       </c>
       <c r="E51" s="7">
         <v>612</v>
       </c>
       <c r="F51" s="7">
         <v>11663</v>
       </c>
       <c r="G51" s="7">
         <v>16</v>
       </c>
       <c r="H51" s="7">
         <v>18635</v>
       </c>
       <c r="I51" s="7">
         <v>196</v>
       </c>
       <c r="J51" s="7">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B52" s="7">
         <v>23228</v>
       </c>
       <c r="C52" s="7">
         <v>2874</v>
       </c>
       <c r="D52" s="7">
         <v>4082</v>
       </c>
       <c r="E52" s="7">
         <v>5624</v>
       </c>
       <c r="F52" s="7">
         <v>6355</v>
       </c>
       <c r="G52" s="7">
         <v>125</v>
       </c>
       <c r="H52" s="7">
         <v>2451</v>
       </c>
       <c r="I52" s="7">
         <v>14</v>
       </c>
       <c r="J52" s="7">
         <v>1703</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="6" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B53" s="7">
         <v>130573</v>
       </c>
       <c r="C53" s="7">
         <v>7974</v>
       </c>
       <c r="D53" s="7">
         <v>39902</v>
       </c>
       <c r="E53" s="7">
         <v>17331</v>
       </c>
       <c r="F53" s="7">
         <v>49489</v>
       </c>
       <c r="G53" s="7">
         <v>1724</v>
       </c>
       <c r="H53" s="7">
         <v>11121</v>
       </c>
       <c r="I53" s="7">
         <v>1678</v>
       </c>
       <c r="J53" s="7">
         <v>1354</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="6" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B54" s="7">
         <v>67554</v>
       </c>
       <c r="C54" s="7">
         <v>39314</v>
       </c>
       <c r="D54" s="7">
         <v>6293</v>
       </c>
       <c r="E54" s="7">
         <v>4607</v>
       </c>
       <c r="F54" s="7">
         <v>7943</v>
       </c>
       <c r="G54" s="7">
         <v>153</v>
       </c>
       <c r="H54" s="7">
         <v>1675</v>
       </c>
       <c r="I54" s="7">
         <v>3648</v>
       </c>
@@ -5798,51 +5806,50 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>8-1</vt:lpstr>
       <vt:lpstr>8-2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>文部科学省</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2026-03-10T13:40:15Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>a78762ee-ee47-432a-b076-cef99139fb44</vt:lpwstr>