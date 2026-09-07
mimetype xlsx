--- v1 (2026-07-05)
+++ v2 (2026-09-07)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\04_e-Stat★\R6\03_統計表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{621166D7-A39E-482C-94E6-41FF98DEED47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC80FAFF-0AD9-421F-8596-80DCE3BDA03A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="8-1" sheetId="3" r:id="rId1"/>
     <sheet name="8-2" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="78">
   <si>
     <t>8　都道府県・市町村教育委員会における社会教育学級・講座の開設状況（都道府県別）（2－1）</t>
   </si>
   <si>
     <t>1．学級・講座数（計）</t>
   </si>
   <si>
     <t>（令和5年度間）</t>
   </si>
   <si>
     <t>（件）</t>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>実施件数</t>
   </si>
   <si>
     <t>学習内容別</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
   </si>
   <si>
     <t>8　都道府県・市町村教育委員会における社会教育学級・講座の開設状況（都道府県別）（2－2）</t>
   </si>
   <si>
     <t>2．学級生・受講者数（計）</t>
   </si>
   <si>
     <t>（人）</t>
   </si>
   <si>
     <t>体育・レクリエーション</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>家庭教育・家庭生活</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>職業知識・技術の向上</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>市民意識・社会連帯意識</t>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（注）令和６年度より学級・講座の参加者数は男女別ではなく総数での調査とした。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0;\-0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
@@ -4109,51 +4112,51 @@
       <c r="Q55" s="7">
         <v>312</v>
       </c>
       <c r="R55" s="7">
         <v>8</v>
       </c>
       <c r="S55" s="7">
         <v>98</v>
       </c>
       <c r="T55" s="7">
         <v>136</v>
       </c>
       <c r="U55" s="7">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.3779527559055118" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{632F7D81-5384-4CDB-A639-F709451FC07E}">
-  <dimension ref="A1:J54"/>
+  <dimension ref="A1:J55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="2" max="3" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="16" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="21.875" style="1" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="18" style="1" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="20" style="1" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="21.875" style="1" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1" collapsed="1"/>
     <col min="11" max="16384" width="10.375" style="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="2" t="s">
         <v>71</v>
@@ -5767,50 +5770,55 @@
         <v>67554</v>
       </c>
       <c r="C54" s="7">
         <v>39314</v>
       </c>
       <c r="D54" s="7">
         <v>6293</v>
       </c>
       <c r="E54" s="7">
         <v>4607</v>
       </c>
       <c r="F54" s="7">
         <v>7943</v>
       </c>
       <c r="G54" s="7">
         <v>153</v>
       </c>
       <c r="H54" s="7">
         <v>1675</v>
       </c>
       <c r="I54" s="7">
         <v>3648</v>
       </c>
       <c r="J54" s="7">
         <v>3921</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="1" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.3779527559055118" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">