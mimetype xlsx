--- v0 (2026-05-18)
+++ v1 (2026-09-07)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\本報告帳票\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\04_e-Stat★\R6\03_統計表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{638178EB-09A3-46FF-B7E2-B47601F49909}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E3DCC91-C6F3-4B3A-8117-BF81AE751002}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-27756" yWindow="-108" windowWidth="27864" windowHeight="17928" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="11-1" sheetId="3" r:id="rId1"/>
     <sheet name="11-2" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="93">
   <si>
     <t>11　都道府県・市町村首長部局における学級・講座の開設状況（全国）（2－1）</t>
   </si>
   <si>
     <t>1．学習内容別　学級・講座数</t>
   </si>
   <si>
     <t>（令和5年度間）</t>
   </si>
   <si>
     <t>（件）</t>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>実施件数</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>対象別</t>
   </si>
   <si>
@@ -303,50 +303,53 @@
     <t>地域防災対策･安全</t>
   </si>
   <si>
     <t>指導者養成</t>
   </si>
   <si>
     <t>施設ボランティア養成</t>
   </si>
   <si>
     <t>各種リーダー養成</t>
   </si>
   <si>
     <t>団体育成・運営技術</t>
   </si>
   <si>
     <t>11　都道府県・市町村首長部局における学級・講座の開設状況（全国）（2－2）</t>
   </si>
   <si>
     <t>2．学級生・受講生</t>
   </si>
   <si>
     <t>都道府県</t>
   </si>
   <si>
     <t>市町村</t>
+  </si>
+  <si>
+    <t>（注）令和６年度より学級・講座の参加者数は男女別ではなく総数での調査とした。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0;\-0;&quot;－&quot;"/>
     <numFmt numFmtId="177" formatCode="0_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -5083,50 +5086,53 @@
       <c r="B83" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="4">
         <v>14027</v>
       </c>
       <c r="D83" s="4">
         <v>63619</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A84" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="4">
         <v>14027</v>
       </c>
       <c r="D84" s="4">
         <v>63619</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A85" s="1" t="s">
+        <v>92</v>
+      </c>
       <c r="C85" s="6"/>
       <c r="D85" s="6"/>
     </row>
     <row r="86" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C86" s="6"/>
       <c r="D86" s="6"/>
     </row>
     <row r="87" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C87" s="6"/>
       <c r="D87" s="6"/>
     </row>
     <row r="88" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C88" s="6"/>
       <c r="D88" s="6"/>
     </row>
     <row r="89" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C89" s="6"/>
       <c r="D89" s="6"/>
     </row>
     <row r="90" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C90" s="6"/>
       <c r="D90" s="6"/>
     </row>
     <row r="91" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C91" s="6"/>
@@ -5151,51 +5157,50 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>11-1</vt:lpstr>
       <vt:lpstr>11-2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>文部科学省</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2026-03-10T13:40:25Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>3574cec3-3370-47db-8607-eacb6ed8dd8d</vt:lpwstr>