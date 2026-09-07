--- v0 (2026-05-18)
+++ v1 (2026-09-07)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\本報告帳票\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\g09-ismxfs01.mext.local\共有ファイルサーバ\総合・調査\専門調査係\R6社会\02_本報告\04_e-Stat★\R6\03_統計表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C491DD80-9E52-4050-A9B1-AECBA78D4FE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB0046C6-8609-4886-A2A5-D9F51607932A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-27756" yWindow="-108" windowWidth="27864" windowHeight="17928" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="12-1" sheetId="3" r:id="rId1"/>
     <sheet name="12-2" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="73">
   <si>
     <t>12　都道府県・市町村首長部局における学級・講座の開設状況（都道府県別）（2－1）</t>
   </si>
   <si>
     <t>1．学級・講座数（計）</t>
   </si>
   <si>
     <t>（令和5年度間）</t>
   </si>
   <si>
     <t>区分</t>
   </si>
   <si>
     <t>都道府県</t>
   </si>
   <si>
     <t>市町村</t>
   </si>
   <si>
     <t>実施部局数</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
@@ -243,50 +243,53 @@
     <t>長崎県</t>
   </si>
   <si>
     <t>熊本県</t>
   </si>
   <si>
     <t>大分県</t>
   </si>
   <si>
     <t>宮崎県</t>
   </si>
   <si>
     <t>鹿児島県</t>
   </si>
   <si>
     <t>沖縄県</t>
   </si>
   <si>
     <t>12　都道府県・市町村首長部局における学級・講座の開設状況（都道府県別）（2－2）</t>
   </si>
   <si>
     <t>2．学級生・受講者数（計）</t>
   </si>
   <si>
     <t>家庭教育･家庭生活</t>
+  </si>
+  <si>
+    <t>（注）令和６年度より学級・講座の参加者数は男女別ではなく総数での調査とした。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0;\-0;&quot;－&quot;"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
@@ -5252,51 +5255,51 @@
       <c r="Y55" s="4">
         <v>471</v>
       </c>
       <c r="Z55" s="4">
         <v>110</v>
       </c>
       <c r="AA55" s="4">
         <v>358</v>
       </c>
       <c r="AB55" s="4">
         <v>14</v>
       </c>
       <c r="AC55" s="4">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.3779527559055118" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51372E38-0372-40B6-B4FB-6990A599F98B}">
-  <dimension ref="A1:AJ55"/>
+  <dimension ref="A1:AJ56"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1" collapsed="1"/>
     <col min="2" max="3" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="16" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="22" style="1" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="18" style="1" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="20" style="1" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="22" style="1" customWidth="1" collapsed="1"/>
     <col min="9" max="12" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="13" max="13" width="16" style="1" customWidth="1" collapsed="1"/>
     <col min="14" max="14" width="22" style="1" customWidth="1" collapsed="1"/>
     <col min="15" max="15" width="18" style="1" customWidth="1" collapsed="1"/>
     <col min="16" max="16" width="20" style="1" customWidth="1" collapsed="1"/>
     <col min="17" max="17" width="22" style="1" customWidth="1" collapsed="1"/>
     <col min="18" max="18" width="10" style="1" customWidth="1" collapsed="1"/>
     <col min="19" max="19" width="15" style="1" customWidth="1" collapsed="1"/>
     <col min="20" max="16384" width="10.375" style="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
@@ -8313,90 +8316,94 @@
         <v>32806</v>
       </c>
       <c r="L55" s="4">
         <v>1128</v>
       </c>
       <c r="M55" s="4">
         <v>1137</v>
       </c>
       <c r="N55" s="4">
         <v>6300</v>
       </c>
       <c r="O55" s="4">
         <v>13012</v>
       </c>
       <c r="P55" s="4">
         <v>1435</v>
       </c>
       <c r="Q55" s="4">
         <v>9074</v>
       </c>
       <c r="R55" s="4">
         <v>440</v>
       </c>
       <c r="S55" s="4">
         <v>280</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.3779527559055118" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>12-1</vt:lpstr>
       <vt:lpstr>12-2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>文部科学省</dc:creator>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SetDate">
     <vt:lpwstr>2026-03-10T13:40:28Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_Name">
     <vt:lpwstr>機密性2情報</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_SiteId">
     <vt:lpwstr>545810b0-36cb-4290-8926-48dbc0f9e92f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d899a617-f30e-4fb8-b81c-fb6d0b94ac5b_ActionId">
     <vt:lpwstr>d83a16be-f68a-4a7e-be89-4d4f1165ca44</vt:lpwstr>